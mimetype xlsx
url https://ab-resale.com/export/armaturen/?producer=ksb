--- v0 (2026-04-02)
+++ v1 (2026-06-01)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Armaturen" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Armaturen'!$A$1:$K$420</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Armaturen'!$A$1:$K$373</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:K420"/>
+  <dimension ref="A1:K373"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="12" customWidth="1" min="6" max="6"/>
     <col width="25" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="12" customWidth="1" min="9" max="9"/>
     <col width="15" customWidth="1" min="10" max="10"/>
     <col width="15" customWidth="1" min="11" max="11"/>
   </cols>
   <sheetData>
     <row r="1" ht="48" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Ref. Nr. / Ref. No.</t>
@@ -932,20844 +932,18637 @@
           <t>DN025</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr"/>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>21.10 €</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="10" ht="32" customHeight="1">
+    <row r="10" ht="18" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>AR10755</t>
+          <t>AR10756</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>HANDHEBEL LP230 2FL11/BOAX DN100/125</t>
+          <t>DANAIS150 PN10/16 DN125 T1 66e6FB CR230</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>DANAIS150</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H10" s="2" t="inlineStr"/>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>15.00</t>
+        </is>
+      </c>
       <c r="I10" s="2" t="inlineStr"/>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>36.22 €</t>
+          <t>1028.66 €</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="11" ht="18" customHeight="1">
+    <row r="11" ht="32" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>AR10756</t>
+          <t>AR11075</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150 PN10/16 DN125 T1 66e6FB CR230</t>
+          <t>ACTAIR 6 &amp; AMTROBOX  R (R1187)</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACTAIR</t>
+        </is>
+      </c>
+      <c r="F11" s="2" t="inlineStr"/>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr"/>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t>1028.66 €</t>
+          <t>498.19 €</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="12" ht="32" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>AR11075</t>
+          <t>AR11075AC</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR 6 &amp; AMTROBOX  R (R1187)</t>
+          <t>ACTAIR 6</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>ACTAIR</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr"/>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H12" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="2" t="inlineStr"/>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>498.19 €</t>
+          <t>222.14 €</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="13" ht="32" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>AR11075AC</t>
+          <t>AR11269</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR 6</t>
+          <t>BOA-R DN200 PN16 EN-GJL-250 (5.1301)</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR</t>
-[...2 lines deleted...]
-      <c r="F13" s="2" t="inlineStr"/>
+          <t>BOA-R</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>DN200</t>
+        </is>
+      </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H13" s="2" t="inlineStr"/>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>145.00</t>
+        </is>
+      </c>
       <c r="I13" s="2" t="inlineStr"/>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>222.14 €</t>
+          <t>1374.19 €</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="14" ht="32" customHeight="1">
+    <row r="14" ht="18" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>AR11269</t>
+          <t>AR11463</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>BOA-R DN200 PN16 EN-GJL-250 (5.1301)</t>
+          <t>BOA-S mit Einfachsieb Gehäuse EN-GJL-250, PN16, DN 65,</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>BOA-R</t>
+          <t>BOA-S</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr"/>
       <c r="J14" s="2" t="inlineStr">
         <is>
-          <t>1374.19 €</t>
+          <t>76.56 €</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>AR11463</t>
+          <t>AR11467</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>BOA-S mit Einfachsieb Gehäuse EN-GJL-250, PN16, DN 65,</t>
+          <t>BOA-S mit Einfachsieb Gehäuse EN-GJL-250, PN 6, DN125,</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>BOA-S</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr"/>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t>76.56 €</t>
+          <t>218.02 €</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>AR11467</t>
+          <t>AR11792</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>BOA-S mit Einfachsieb Gehäuse EN-GJL-250, PN 6, DN125,</t>
+          <t>BOAX-S PN10 DN350 T23g6gXU MN80</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN350</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr"/>
       <c r="J16" s="2" t="inlineStr">
         <is>
-          <t>218.02 €</t>
+          <t>1768.71 €</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="17" ht="32" customHeight="1">
+    <row r="17" ht="18" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>AR11469-01</t>
+          <t>AR11804</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE ISORIA 10 DN800 VITON-VA</t>
+          <t>BOAX-SF PN10 DN250 T43g6k6gXU + LP460</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>DN800</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>13.50</t>
+          <t>50.50</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr"/>
       <c r="J17" s="2" t="inlineStr">
         <is>
-          <t>1979.58 €</t>
+          <t>581.88 €</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="18" ht="32" customHeight="1">
+    <row r="18" ht="18" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>AR11469-02</t>
+          <t>AR11805</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE ISORIA 10 DN800 HNBR-NH</t>
+          <t>BOAX-SF PN10 DN250 T43g6k6gXU MA25</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>DN800</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>13.50</t>
+          <t>50.50</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr"/>
       <c r="J18" s="2" t="inlineStr">
         <is>
-          <t>626.41 €</t>
+          <t>581.88 €</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>AR11792</t>
+          <t>AR11807</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN10 DN350 T23g6gXU MN80</t>
+          <t>BOAX-SF PN10 DN300 T43g6gK MN40</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>DN350</t>
+          <t>DN300</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>71.40</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr"/>
       <c r="J19" s="2" t="inlineStr">
         <is>
-          <t>1768.71 €</t>
+          <t>938.15 €</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>AR11804</t>
+          <t>AR11810</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10 DN250 T43g6k6gXU + LP460</t>
+          <t>BOAX-SF PN10/16 DN150 T43g6k6gK MN25</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>BOAX-S/SF</t>
         </is>
       </c>
-      <c r="F20" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F20" s="2" t="inlineStr"/>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>50.50</t>
+          <t>15.30</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr"/>
       <c r="J20" s="2" t="inlineStr">
         <is>
-          <t>581.88 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>330.32 €</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr"/>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>AR11805</t>
+          <t>AR11818</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10 DN250 T43g6k6gXU MA25</t>
+          <t>DANAIS150 PN10/16 DN50 T1 66e6FB SR180</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>DANAIS150</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H21" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H21" s="2" t="inlineStr"/>
       <c r="I21" s="2" t="inlineStr"/>
       <c r="J21" s="2" t="inlineStr">
         <is>
-          <t>581.88 €</t>
+          <t>889.24 €</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>AR11807</t>
+          <t>AR11820</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10 DN300 T43g6gK MN40</t>
+          <t>DANAIS150 PN10/16 DN150 T1 66e6FB MN25</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>DANAIS150</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>DN300</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H22" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H22" s="2" t="inlineStr"/>
       <c r="I22" s="2" t="inlineStr"/>
       <c r="J22" s="2" t="inlineStr">
         <is>
-          <t>938.15 €</t>
+          <t>1950.44 €</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>AR11810</t>
+          <t>AR11826</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10/16 DN150 T43g6k6gK MN25</t>
+          <t>DANAIS150 PN10/16 DN80 T4 66e6FB SR260</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
-[...2 lines deleted...]
-      <c r="F23" s="2" t="inlineStr"/>
+          <t>DANAIS150</t>
+        </is>
+      </c>
+      <c r="F23" s="2" t="inlineStr">
+        <is>
+          <t>DN080</t>
+        </is>
+      </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>15.30</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr"/>
       <c r="J23" s="2" t="inlineStr">
         <is>
-          <t>330.32 €</t>
-[...4 lines deleted...]
-    <row r="24" ht="18" customHeight="1">
+          <t>1095.45 €</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="32" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>AR11818</t>
+          <t>AR11852</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150 PN10/16 DN50 T1 66e6FB SR180</t>
+          <t>SERIE 2000 cl.PN16 DN500 PN16 3t6K 1A</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150</t>
+          <t>Serie 2000</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN500</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H24" s="2" t="inlineStr"/>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>192.00</t>
+        </is>
+      </c>
       <c r="I24" s="2" t="inlineStr"/>
       <c r="J24" s="2" t="inlineStr">
         <is>
-          <t>889.24 €</t>
+          <t>4244.20 €</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="25" ht="18" customHeight="1">
+    <row r="25" ht="32" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>AR11820</t>
+          <t>AR11855</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150 PN10/16 DN150 T1 66e6FB MN25</t>
+          <t>SERIE 2000 cl.PN25 DN100 PN25 3g6K 1B</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150</t>
+          <t>Serie 2000</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr"/>
       <c r="I25" s="2" t="inlineStr"/>
       <c r="J25" s="2" t="inlineStr">
         <is>
-          <t>1950.44 €</t>
+          <t>309.18 €</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="26" ht="18" customHeight="1">
+    <row r="26" ht="32" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>AR11826</t>
+          <t>AR11856</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150 PN10/16 DN80 T4 66e6FB SR260</t>
+          <t>SERIE 2000 cl.PN25 DN150 PN25 3g6K 1B</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150</t>
+          <t>Serie 2000</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>17.50</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr"/>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t>1095.45 €</t>
+          <t>380.28 €</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="27" ht="32" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>AR11852</t>
+          <t>AR11857</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN500 PN16 3t6K 1A</t>
+          <t>SERIE 2000 cl.PN25 DN200 PN25 3g6K 1B</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>Serie 2000</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>DN500</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>192.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr"/>
       <c r="J27" s="2" t="inlineStr">
         <is>
-          <t>4244.20 €</t>
+          <t>809.97 €</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="28" ht="32" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>AR11855</t>
+          <t>AR11860</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN25 DN100 PN25 3g6K 1B</t>
+          <t>SERIE 2000 cl.PN25 DN80 PN25 3g6M 1B</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>Serie 2000</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr"/>
       <c r="I28" s="2" t="inlineStr"/>
       <c r="J28" s="2" t="inlineStr">
         <is>
-          <t>309.18 €</t>
+          <t>458.09 €</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="29" ht="32" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>AR11856</t>
+          <t>AR11862</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN25 DN150 PN25 3g6K 1B</t>
+          <t>SERIE 2000 cl.PN25 DN300 PN25 3g6M 1B</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>Serie 2000</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN300</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H29" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H29" s="2" t="inlineStr"/>
       <c r="I29" s="2" t="inlineStr"/>
       <c r="J29" s="2" t="inlineStr">
         <is>
-          <t>380.28 €</t>
+          <t>2060.12 €</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="30" ht="32" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>AR11857</t>
+          <t>AR11865</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN25 DN200 PN25 3g6K 1B</t>
+          <t>SERIE 2000 cl.PN25 DN80 PN25 3g6X 1B</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>Serie 2000</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H30" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H30" s="2" t="inlineStr"/>
       <c r="I30" s="2" t="inlineStr"/>
       <c r="J30" s="2" t="inlineStr">
         <is>
-          <t>809.97 €</t>
+          <t>213.36 €</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="31" ht="32" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>AR11860</t>
+          <t>AR11866</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN25 DN80 PN25 3g6M 1B</t>
+          <t>SERIE 2000 cl.PN25 DN125 PN25 3g6X 1B</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>Serie 2000</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H31" s="2" t="inlineStr"/>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>13.00</t>
+        </is>
+      </c>
       <c r="I31" s="2" t="inlineStr"/>
       <c r="J31" s="2" t="inlineStr">
         <is>
-          <t>458.09 €</t>
+          <t>415.73 €</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="32" ht="32" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>AR11862</t>
+          <t>AR11869</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN25 DN300 PN25 3g6M 1B</t>
+          <t>SERIE 2000 cl.150 DN65 PN25 16K 1B</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>Serie 2000</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>DN300</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr"/>
       <c r="I32" s="2" t="inlineStr"/>
       <c r="J32" s="2" t="inlineStr">
         <is>
-          <t>2060.12 €</t>
+          <t>356.18 €</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="33" ht="32" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>AR11865</t>
+          <t>AR11870</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN25 DN80 PN25 3g6X 1B</t>
+          <t>SERIE 2000 cl.150 DN80 PN25 16K 1B</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>Serie 2000</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>DN080</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr"/>
       <c r="I33" s="2" t="inlineStr"/>
       <c r="J33" s="2" t="inlineStr">
         <is>
-          <t>213.36 €</t>
+          <t>393.80 €</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="34" ht="32" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>AR11866</t>
+          <t>AR11872</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN25 DN125 PN25 3g6X 1B</t>
+          <t>SERIE 2000 cl.150 DN125 PN25 16K 1B</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>Serie 2000</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>DN125</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H34" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H34" s="2" t="inlineStr"/>
       <c r="I34" s="2" t="inlineStr"/>
       <c r="J34" s="2" t="inlineStr">
         <is>
-          <t>415.73 €</t>
+          <t>568.98 €</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="35" ht="32" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>AR11869</t>
+          <t>AR11876</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.150 DN65 PN25 16K 1B</t>
+          <t>SERIE 2000 cl.150 DN80 PN25 16M 1B</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>Serie 2000</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H35" s="2" t="inlineStr"/>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>5.40</t>
+        </is>
+      </c>
       <c r="I35" s="2" t="inlineStr"/>
       <c r="J35" s="2" t="inlineStr">
         <is>
-          <t>356.18 €</t>
+          <t>445.01 €</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="36" ht="32" customHeight="1">
+    <row r="36" ht="18" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>AR11870</t>
+          <t>AR12056</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.150 DN80 PN25 16K 1B</t>
+          <t>Sisto 16 TWA PN16 DN015 JL1040 EPDM/W270</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>SISTO-16/16S</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN015</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H36" s="2" t="inlineStr"/>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
       <c r="I36" s="2" t="inlineStr"/>
       <c r="J36" s="2" t="inlineStr">
         <is>
-          <t>393.80 €</t>
+          <t>77.82 €</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="37" ht="32" customHeight="1">
+    <row r="37" ht="18" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>AR11872</t>
+          <t>AR12093</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.150 DN125 PN25 16K 1B</t>
+          <t>HERA-BD DN200 V2 SS PA MV3I mit Pneumatik Antrieb</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
-[...6 lines deleted...]
-      </c>
+          <t>Plattenschieber</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr"/>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H37" s="2" t="inlineStr"/>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>71.00</t>
+        </is>
+      </c>
       <c r="I37" s="2" t="inlineStr"/>
       <c r="J37" s="2" t="inlineStr">
         <is>
-          <t>568.98 €</t>
+          <t>2081.49 €</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="38" ht="32" customHeight="1">
+    <row r="38" ht="18" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>AR11876</t>
+          <t>AR12204</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.150 DN80 PN25 16M 1B</t>
+          <t>BOAX-SF PN16 DN600 T43G6K6GXU 10b + MR200</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN600</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>5.40</t>
+          <t>302.00</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr"/>
       <c r="J38" s="2" t="inlineStr">
         <is>
-          <t>445.01 €</t>
+          <t>4207.80 €</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="39" ht="18" customHeight="1">
+    <row r="39" ht="32" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>AR12056</t>
+          <t>AR12344</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
-          <t>SISTO</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>Sisto 16 TWA PN16 DN015 JL1040 EPDM/W270</t>
+          <t>SERIE 2000 cl.PN16 DN65 PN10/16 3t6K 1A</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
-          <t>Membranventile</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>SISTO-16/16S</t>
+          <t>Serie 2000</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>DN015</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>4.80</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr"/>
       <c r="J39" s="2" t="inlineStr">
         <is>
-          <t>77.82 €</t>
+          <t>103.55 €</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="40" ht="18" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>AR12093</t>
+          <t>AR12361</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>HERA-BD DN200 V2 SS PA MV3I mit Pneumatik Antrieb</t>
+          <t>BOACHEM ZXAB, DN 80 PN 25-40, Drosselkegel, 1.4408</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
-          <t>Plattenschieber</t>
-[...2 lines deleted...]
-      <c r="E40" s="2" t="inlineStr"/>
+          <t>Absperrventile</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>BOACHEM</t>
+        </is>
+      </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>71.00</t>
+          <t>39.00</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr"/>
       <c r="J40" s="2" t="inlineStr">
         <is>
-          <t>2081.49 €</t>
+          <t>1592.28 €</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="41" ht="18" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>AR12204</t>
+          <t>AR12401</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN16 DN600 T43G6K6GXU 10b + MR200</t>
+          <t>Messcomputer BOATRONIC MS mit Sensorkabel</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Regulierventile</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
-[...6 lines deleted...]
-      </c>
+          <t>BOATRONIC</t>
+        </is>
+      </c>
+      <c r="F41" s="2" t="inlineStr"/>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H41" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H41" s="2" t="inlineStr"/>
       <c r="I41" s="2" t="inlineStr"/>
       <c r="J41" s="2" t="inlineStr">
         <is>
-          <t>4207.80 €</t>
+          <t>971.14 €</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="42" ht="32" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>AR12344</t>
+          <t>AR12407</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN65 PN10/16 3t6K 1A</t>
+          <t>Serie 2000 cl. PN16 DN100 PN10/16 3t6X 1A</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>Serie 2000</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>4.80</t>
+          <t>6.50</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr"/>
       <c r="J42" s="2" t="inlineStr">
         <is>
-          <t>103.55 €</t>
+          <t>231.06 €</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="43" ht="18" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>AR12361</t>
+          <t>AR12439</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>BOACHEM ZXAB, DN 80 PN 25-40, Drosselkegel, 1.4408</t>
+          <t>Sisto 20 1.4408 PN16 DN080 EPDM</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>BOACHEM</t>
+          <t>SISTO-20</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>DN080</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr"/>
       <c r="J43" s="2" t="inlineStr">
         <is>
-          <t>1592.28 €</t>
+          <t>689.39 €</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="44" ht="18" customHeight="1">
+    <row r="44" ht="32" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>AR12401</t>
+          <t>AR12440</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>Messcomputer BOATRONIC MS mit Sensorkabel</t>
+          <t>NORICHEM RYA PN10-40 DN15 1.4408 EVG - ARI</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Regulierventile</t>
-[...7 lines deleted...]
-      <c r="F44" s="2" t="inlineStr"/>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr"/>
+      <c r="F44" s="2" t="inlineStr">
+        <is>
+          <t>DN015</t>
+        </is>
+      </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H44" s="2" t="inlineStr"/>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
       <c r="I44" s="2" t="inlineStr"/>
       <c r="J44" s="2" t="inlineStr">
         <is>
-          <t>971.14 €</t>
+          <t>111.84 €</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="45" ht="18" customHeight="1">
+    <row r="45" ht="32" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>AR12406</t>
+          <t>AR12442</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad 250X19 VK22, D Guss</t>
+          <t>KSB Schmutzfänger BOACHEM FSA, DN 25 PN 10-40, Werkstoff 1.4408</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>COBRA</t>
-[...2 lines deleted...]
-      <c r="F45" s="2" t="inlineStr"/>
+          <t>BOACHEM</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr">
+        <is>
+          <t>DN025</t>
+        </is>
+      </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H45" s="2" t="inlineStr"/>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>9.00</t>
+        </is>
+      </c>
       <c r="I45" s="2" t="inlineStr"/>
       <c r="J45" s="2" t="inlineStr">
         <is>
-          <t>12.89 €</t>
+          <t>358.53 €</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="46" ht="32" customHeight="1">
+    <row r="46" ht="18" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>AR12407</t>
+          <t>AR12457</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000 cl. PN16 DN100 PN10/16 3t6X 1A</t>
+          <t>BOA-SuperCompact PN 6/10/16 DN150</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>BOA-SuperCompact</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr"/>
       <c r="J46" s="2" t="inlineStr">
         <is>
-          <t>231.06 €</t>
+          <t>428.47 €</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="47" ht="18" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>AR12409</t>
+          <t>AR12464</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad 200X17 VK19, D Guss</t>
+          <t>BOACHEM-FSA DN 32 PN40</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>COBRA</t>
-[...2 lines deleted...]
-      <c r="F47" s="2" t="inlineStr"/>
+          <t>BOACHEM</t>
+        </is>
+      </c>
+      <c r="F47" s="2" t="inlineStr">
+        <is>
+          <t>DN032</t>
+        </is>
+      </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H47" s="2" t="inlineStr"/>
+      <c r="H47" s="2" t="inlineStr">
+        <is>
+          <t>13.00</t>
+        </is>
+      </c>
       <c r="I47" s="2" t="inlineStr"/>
       <c r="J47" s="2" t="inlineStr">
         <is>
-          <t>5.68 €</t>
+          <t>230.25 €</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="48" ht="18" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>AR12412</t>
+          <t>AR12465</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad 150X VK17, D Stahl</t>
+          <t>BOACHEM-FSA DN 50 PN40</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>COBRA</t>
-[...2 lines deleted...]
-      <c r="F48" s="2" t="inlineStr"/>
+          <t>BOACHEM</t>
+        </is>
+      </c>
+      <c r="F48" s="2" t="inlineStr">
+        <is>
+          <t>DN050</t>
+        </is>
+      </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H48" s="2" t="inlineStr"/>
+      <c r="H48" s="2" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
       <c r="I48" s="2" t="inlineStr"/>
       <c r="J48" s="2" t="inlineStr">
         <is>
-          <t>7.79 €</t>
+          <t>322.17 €</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="49" ht="18" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>AR12439</t>
+          <t>AR12468</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>SISTO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>Sisto 20 1.4408 PN16 DN080 EPDM</t>
+          <t>BOACHEM ZXAB, DN 50 PN 10-40, Drosselkegel, 1.4408</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
-          <t>Membranventile</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>SISTO-20</t>
+          <t>BOACHEM</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>26.50</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr"/>
       <c r="J49" s="2" t="inlineStr">
         <is>
-          <t>689.39 €</t>
+          <t>768.09 €</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="50" ht="32" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>AR12440</t>
+          <t>AR12982</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>NORICHEM RYA PN10-40 DN15 1.4408 EVG - ARI</t>
+          <t>Rückschlagklappe RK40 PN4 RP1½" Kunststoff für Amadrainer 4..</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr"/>
-      <c r="F50" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F50" s="2" t="inlineStr"/>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr"/>
       <c r="J50" s="2" t="inlineStr">
         <is>
-          <t>111.84 €</t>
+          <t>42.77 €</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="51" ht="32" customHeight="1">
       <c r="A51" s="2" t="inlineStr">
         <is>
-          <t>AR12442</t>
+          <t>AR13046</t>
         </is>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>KSB Schmutzfänger BOACHEM FSA, DN 25 PN 10-40, Werkstoff 1.4408</t>
+          <t>Pneumatik-Antrieb Dynactair NG 6</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>BOACHEM</t>
-[...6 lines deleted...]
-      </c>
+          <t>DYNACTAIR</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr"/>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr"/>
       <c r="J51" s="2" t="inlineStr">
         <is>
-          <t>358.53 €</t>
+          <t>309.60 €</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="52" ht="18" customHeight="1">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t>AR12457</t>
+          <t>AR13072</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>BOA-SuperCompact PN 6/10/16 DN150</t>
+          <t>DANAIS150 PN25 DN125 T4 16e6FB /SR330</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>BOA-SuperCompact</t>
+          <t>DANAIS150</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>17.30</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr"/>
       <c r="J52" s="2" t="inlineStr">
         <is>
-          <t>428.47 €</t>
+          <t>1343.35 €</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="53" ht="18" customHeight="1">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t>AR12464</t>
+          <t>AR13108</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>BOACHEM-FSA DN 32 PN40</t>
+          <t>BOACHEM ZXA, DN 200 PN 10, Flachkegel, 1.4408</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>BOACHEM</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>DN032</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>157.00</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr"/>
       <c r="J53" s="2" t="inlineStr">
         <is>
-          <t>230.25 €</t>
+          <t>6703.14 €</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="54" ht="18" customHeight="1">
+    <row r="54" ht="32" customHeight="1">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>AR12465</t>
+          <t>AR13168</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>BOACHEM-FSA DN 50 PN40</t>
+          <t>Getriebe MR 25 Kettenrad</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
-[...11 lines deleted...]
-      </c>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
+      <c r="E54" s="2" t="inlineStr"/>
+      <c r="F54" s="2" t="inlineStr"/>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr"/>
       <c r="J54" s="2" t="inlineStr">
         <is>
-          <t>322.17 €</t>
+          <t>598.55 €</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="55" ht="18" customHeight="1">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>AR12468</t>
+          <t>AR13208</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>BOACHEM ZXAB, DN 50 PN 10-40, Drosselkegel, 1.4408</t>
+          <t>ISORIA 10 PN10 DN100 T4 3G6K6IXA mit Handhebel SR</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>BOACHEM</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H55" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H55" s="2" t="inlineStr"/>
       <c r="I55" s="2" t="inlineStr"/>
       <c r="J55" s="2" t="inlineStr">
         <is>
-          <t>768.09 €</t>
+          <t>264.12 €</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="56" ht="32" customHeight="1">
+    <row r="56" ht="18" customHeight="1">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>AR12982</t>
+          <t>AR13211</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>Rückschlagklappe RK40 PN4 RP1½" Kunststoff für Amadrainer 4..</t>
-[...2 lines deleted...]
-      <c r="D56" s="2" t="inlineStr"/>
+          <t>Nori 40 ZXL DN15 PN25/40</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Absperrventile</t>
+        </is>
+      </c>
       <c r="E56" s="2" t="inlineStr"/>
-      <c r="F56" s="2" t="inlineStr"/>
+      <c r="F56" s="2" t="inlineStr">
+        <is>
+          <t>DN015</t>
+        </is>
+      </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr"/>
       <c r="J56" s="2" t="inlineStr">
         <is>
-          <t>42.77 €</t>
+          <t>124.97 €</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="57" ht="32" customHeight="1">
+    <row r="57" ht="18" customHeight="1">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t>AR13046</t>
+          <t>AR13212</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>Pneumatik-Antrieb Dynactair NG 6</t>
+          <t>Nori 40 ZXL DN10 PN25/40</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...7 lines deleted...]
-      <c r="F57" s="2" t="inlineStr"/>
+          <t>Absperrventile</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr"/>
+      <c r="F57" s="2" t="inlineStr">
+        <is>
+          <t>DN010</t>
+        </is>
+      </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr"/>
       <c r="J57" s="2" t="inlineStr">
         <is>
-          <t>309.60 €</t>
+          <t>124.97 €</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="58" ht="18" customHeight="1">
       <c r="A58" s="2" t="inlineStr">
         <is>
-          <t>AR13072</t>
+          <t>AR13770</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150 PN25 DN125 T4 16e6FB /SR330</t>
+          <t>ISORIA 10 PN6/10 DN150 T2 3g6k6VC freiem Wellenende</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H58" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H58" s="2" t="inlineStr"/>
       <c r="I58" s="2" t="inlineStr"/>
       <c r="J58" s="2" t="inlineStr">
         <is>
-          <t>1343.35 €</t>
+          <t>406.44 €</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="59" ht="18" customHeight="1">
       <c r="A59" s="2" t="inlineStr">
         <is>
-          <t>AR13108</t>
+          <t>AR13771</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>BOACHEM ZXA, DN 200 PN 10, Flachkegel, 1.4408</t>
+          <t>ISORIA 10 PN6/10 DN150 T2 3g6k6XV freiem Wellenende</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>BOACHEM</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H59" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H59" s="2" t="inlineStr"/>
       <c r="I59" s="2" t="inlineStr"/>
       <c r="J59" s="2" t="inlineStr">
         <is>
-          <t>6703.14 €</t>
+          <t>295.64 €</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="60" ht="32" customHeight="1">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>AR13168</t>
+          <t>AR13831</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>Getriebe MR 25 Kettenrad</t>
+          <t>Dynactair NG 2</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
-      <c r="E60" s="2" t="inlineStr"/>
+      <c r="E60" s="2" t="inlineStr">
+        <is>
+          <t>DYNACTAIR</t>
+        </is>
+      </c>
       <c r="F60" s="2" t="inlineStr"/>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H60" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H60" s="2" t="inlineStr"/>
       <c r="I60" s="2" t="inlineStr"/>
       <c r="J60" s="2" t="inlineStr">
         <is>
-          <t>598.55 €</t>
+          <t>148.89 €</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="61" ht="18" customHeight="1">
+    <row r="61" ht="32" customHeight="1">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t>AR13208</t>
+          <t>AR13833</t>
         </is>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN10 DN100 T4 3G6K6IXA mit Handhebel SR</t>
+          <t>SERIE 2000 Class 150 DN200 CL150 16M1B</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>Serie 2000</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H61" s="2" t="inlineStr"/>
+      <c r="H61" s="2" t="inlineStr">
+        <is>
+          <t>39.00</t>
+        </is>
+      </c>
       <c r="I61" s="2" t="inlineStr"/>
       <c r="J61" s="2" t="inlineStr">
         <is>
-          <t>264.12 €</t>
+          <t>1075.47 €</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="62" ht="18" customHeight="1">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t>AR13211</t>
+          <t>AR13836</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>Nori 40 ZXL DN15 PN25/40</t>
+          <t>ISORIA 10 PN6/10 DN100 T1 3t6k6XA freiem Wellenende</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
-[...2 lines deleted...]
-      <c r="E62" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>DN015</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr"/>
       <c r="J62" s="2" t="inlineStr">
         <is>
-          <t>124.97 €</t>
+          <t>178.78 €</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="63" ht="18" customHeight="1">
+    <row r="63" ht="32" customHeight="1">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>AR13212</t>
+          <t>AR13843</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>Nori 40 ZXL DN10 PN25/40</t>
+          <t>Getriebe MR 50 Marine Handrad</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr"/>
-      <c r="F63" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F63" s="2" t="inlineStr"/>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr"/>
       <c r="J63" s="2" t="inlineStr">
         <is>
-          <t>124.97 €</t>
+          <t>394.17 €</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="64" ht="18" customHeight="1">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t>AR13770</t>
+          <t>AR13902</t>
         </is>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN6/10 DN150 T2 3g6k6VC freiem Wellenende</t>
+          <t>ISORIA 10 PN6/10 DN100 T1 3t6k3gXV - DYNACTAIR 12</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
           <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H64" s="2" t="inlineStr"/>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
       <c r="I64" s="2" t="inlineStr"/>
       <c r="J64" s="2" t="inlineStr">
         <is>
-          <t>406.44 €</t>
+          <t>818.49 €</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="65" ht="18" customHeight="1">
+    <row r="65" ht="32" customHeight="1">
       <c r="A65" s="2" t="inlineStr">
         <is>
-          <t>AR13771</t>
+          <t>AR13912</t>
         </is>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN6/10 DN150 T2 3g6k6XV freiem Wellenende</t>
+          <t>ACTAIR 6 F05-M14 STD/INDEX</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACTAIR</t>
+        </is>
+      </c>
+      <c r="F65" s="2" t="inlineStr"/>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr"/>
       <c r="I65" s="2" t="inlineStr"/>
       <c r="J65" s="2" t="inlineStr">
         <is>
-          <t>295.64 €</t>
+          <t>222.14 €</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="66" ht="32" customHeight="1">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t>AR13830</t>
+          <t>AR13942</t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE BOAX-B A DN450 EPDM-XC</t>
+          <t>ISORIA 10 PN10 DN200 T4 3g6k6K - MR 25 M mit AMTROBOX  R (R001187)</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>DN450</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr"/>
       <c r="J66" s="2" t="inlineStr">
         <is>
-          <t>317.58 €</t>
+          <t>1210.39 €</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="67" ht="32" customHeight="1">
+    <row r="67" ht="18" customHeight="1">
       <c r="A67" s="2" t="inlineStr">
         <is>
-          <t>AR13831</t>
+          <t>AR13953</t>
         </is>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>Dynactair NG 2</t>
+          <t>NORI 160 ZXL DN50 PN63</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...7 lines deleted...]
-      <c r="F67" s="2" t="inlineStr"/>
+          <t>Absperrventile</t>
+        </is>
+      </c>
+      <c r="E67" s="2" t="inlineStr"/>
+      <c r="F67" s="2" t="inlineStr">
+        <is>
+          <t>DN050</t>
+        </is>
+      </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H67" s="2" t="inlineStr"/>
+      <c r="H67" s="2" t="inlineStr">
+        <is>
+          <t>27.00</t>
+        </is>
+      </c>
       <c r="I67" s="2" t="inlineStr"/>
       <c r="J67" s="2" t="inlineStr">
         <is>
-          <t>148.89 €</t>
+          <t>574.37 €</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="68" ht="32" customHeight="1">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t>AR13833</t>
+          <t>AR13954</t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 Class 150 DN200 CL150 16M1B</t>
+          <t>Rückschlagventil NORI 160 RXL DN50 PN63 1.0619+N</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
-      <c r="E68" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E68" s="2" t="inlineStr"/>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr"/>
       <c r="J68" s="2" t="inlineStr">
         <is>
-          <t>1075.47 €</t>
+          <t>950.36 €</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="69" ht="18" customHeight="1">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t>AR13836</t>
+          <t>AR14062</t>
         </is>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>Kemper</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN6/10 DN100 T1 3t6k6XA freiem Wellenende</t>
+          <t>Freistrom-Absperrventil, Rotguss, Figur 135 01 DN20</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>Figur 135</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN020</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr"/>
       <c r="J69" s="2" t="inlineStr">
         <is>
-          <t>178.78 €</t>
+          <t>365.82 €</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="70" ht="32" customHeight="1">
+    <row r="70" ht="18" customHeight="1">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t>AR13840</t>
+          <t>AR14063</t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>Kemper</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 A DN200 NBR-K</t>
+          <t>Freistrom-Absperrventil, Rotguss, Figur 135 01 DN32</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...2 lines deleted...]
-      <c r="E70" s="2" t="inlineStr"/>
+          <t>Absperrventile</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>Figur 135</t>
+        </is>
+      </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN032</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr"/>
       <c r="J70" s="2" t="inlineStr">
         <is>
-          <t>120.25 €</t>
+          <t>429.60 €</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="71" ht="32" customHeight="1">
+    <row r="71" ht="18" customHeight="1">
       <c r="A71" s="2" t="inlineStr">
         <is>
-          <t>AR13841</t>
+          <t>AR14064</t>
         </is>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>Kemper</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>KIT-WELLE ISORIA 20 A PN20 DN400 1.4057/AISI 431 Code 6h</t>
+          <t>Freistrom-Absperrventil, Rotguss, Figur 135 01 DN40</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 20</t>
+          <t>Figur 135</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>DN400</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr"/>
       <c r="J71" s="2" t="inlineStr">
         <is>
-          <t>751.00 €</t>
+          <t>505.26 €</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="72" ht="32" customHeight="1">
+    <row r="72" ht="18" customHeight="1">
       <c r="A72" s="2" t="inlineStr">
         <is>
-          <t>AR13843</t>
+          <t>AR14185</t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>DUNGS</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>Getriebe MR 50 Marine Handrad</t>
+          <t>Kugelhahn KH 160100, DN100</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...3 lines deleted...]
-      <c r="F72" s="2" t="inlineStr"/>
+          <t>Kugelhähne</t>
+        </is>
+      </c>
+      <c r="E72" s="2" t="inlineStr">
+        <is>
+          <t>KH</t>
+        </is>
+      </c>
+      <c r="F72" s="2" t="inlineStr">
+        <is>
+          <t>DN100</t>
+        </is>
+      </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr"/>
       <c r="J72" s="2" t="inlineStr">
         <is>
-          <t>394.17 €</t>
+          <t>439.72 €</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="73" ht="32" customHeight="1">
       <c r="A73" s="2" t="inlineStr">
         <is>
-          <t>AR13844</t>
+          <t>AR14235</t>
         </is>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10 Y DN600 CSM Hypalon</t>
+          <t>SERIE 2000 cl.PN25 DN100 PN25 3g6X 1B</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...2 lines deleted...]
-      <c r="E73" s="2" t="inlineStr"/>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E73" s="2" t="inlineStr">
+        <is>
+          <t>Serie 2000</t>
+        </is>
+      </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>DN600</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr"/>
       <c r="J73" s="2" t="inlineStr">
         <is>
-          <t>1085.85 €</t>
+          <t>377.94 €</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="74" ht="32" customHeight="1">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t>AR13845</t>
+          <t>AR14236</t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 A DN600 NBR-K</t>
+          <t>SERIE 2000 cl.PN16 DN50 PN10/16 3t6K 1A</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...2 lines deleted...]
-      <c r="E74" s="2" t="inlineStr"/>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E74" s="2" t="inlineStr">
+        <is>
+          <t>Serie 2000</t>
+        </is>
+      </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>DN600</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr"/>
       <c r="J74" s="2" t="inlineStr">
         <is>
-          <t>623.41 €</t>
+          <t>85.45 €</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="75" ht="18" customHeight="1">
+    <row r="75" ht="32" customHeight="1">
       <c r="A75" s="2" t="inlineStr">
         <is>
-          <t>AR13902</t>
+          <t>AR14237</t>
         </is>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN6/10 DN100 T1 3t6k3gXV - DYNACTAIR 12</t>
+          <t>SERIE 2000 cl.PN25 DN65 PN25 3g6K 1B</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>Serie 2000</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>4.70</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr"/>
       <c r="J75" s="2" t="inlineStr">
         <is>
-          <t>818.49 €</t>
+          <t>231.52 €</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="76" ht="32" customHeight="1">
       <c r="A76" s="2" t="inlineStr">
         <is>
-          <t>AR13912</t>
+          <t>AR14238</t>
         </is>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR 6 F05-M14 STD/INDEX</t>
+          <t>SERIE 2000 cl.PN16 DN50 PN10/16 3t6X 1A</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR</t>
-[...2 lines deleted...]
-      <c r="F76" s="2" t="inlineStr"/>
+          <t>Serie 2000</t>
+        </is>
+      </c>
+      <c r="F76" s="2" t="inlineStr">
+        <is>
+          <t>DN050</t>
+        </is>
+      </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H76" s="2" t="inlineStr"/>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>3.50</t>
+        </is>
+      </c>
       <c r="I76" s="2" t="inlineStr"/>
       <c r="J76" s="2" t="inlineStr">
         <is>
-          <t>222.14 €</t>
+          <t>85.45 €</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="77" ht="32" customHeight="1">
       <c r="A77" s="2" t="inlineStr">
         <is>
-          <t>AR13942</t>
+          <t>AR14239</t>
         </is>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN10 DN200 T4 3g6k6K - MR 25 M mit AMTROBOX  R (R001187)</t>
+          <t>SERIE 2000 cl.PN16 DN65 PN10/16 3t6X 1A</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>Serie 2000</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>4.80</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr"/>
       <c r="J77" s="2" t="inlineStr">
         <is>
-          <t>1210.39 €</t>
+          <t>94.86 €</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="78" ht="18" customHeight="1">
+    <row r="78" ht="32" customHeight="1">
       <c r="A78" s="2" t="inlineStr">
         <is>
-          <t>AR13953</t>
+          <t>AR14241</t>
         </is>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>NORI 160 ZXL DN50 PN63</t>
+          <t>SERIE 2000 cl.PN16 DN300 PN16 3t6X 1A</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
-[...2 lines deleted...]
-      <c r="E78" s="2" t="inlineStr"/>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>Serie 2000</t>
+        </is>
+      </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN300</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H78" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H78" s="2" t="inlineStr"/>
       <c r="I78" s="2" t="inlineStr"/>
       <c r="J78" s="2" t="inlineStr">
         <is>
-          <t>574.37 €</t>
+          <t>140.16 €</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="79" ht="32" customHeight="1">
+    <row r="79" ht="18" customHeight="1">
       <c r="A79" s="2" t="inlineStr">
         <is>
-          <t>AR13954</t>
+          <t>AR14242</t>
         </is>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>Rückschlagventil NORI 160 RXL DN50 PN63 1.0619+N</t>
+          <t>DANAIS150 PN10/16 DN100 T1 66e6FB SR330</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
-[...2 lines deleted...]
-      <c r="E79" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E79" s="2" t="inlineStr">
+        <is>
+          <t>DANAIS150</t>
+        </is>
+      </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr"/>
       <c r="J79" s="2" t="inlineStr">
         <is>
-          <t>950.36 €</t>
+          <t>826.06 €</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="80" ht="18" customHeight="1">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t>AR14062</t>
+          <t>AR14243</t>
         </is>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>Kemper</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>Freistrom-Absperrventil, Rotguss, Figur 135 01 DN20</t>
+          <t>DANAIS150 PN10/16 DN65 T1 16e6FB SR180</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
-          <t>Figur 135</t>
+          <t>DANAIS150</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>DN020</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>6.40</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr"/>
       <c r="J80" s="2" t="inlineStr">
         <is>
-          <t>365.82 €</t>
+          <t>828.20 €</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="81" ht="18" customHeight="1">
       <c r="A81" s="2" t="inlineStr">
         <is>
-          <t>AR14063</t>
+          <t>AR14252</t>
         </is>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>Kemper</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>Freistrom-Absperrventil, Rotguss, Figur 135 01 DN32</t>
+          <t>ISORIA 16 PN16 DN80 T4 3g6K6Y + SR260</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
-          <t>Figur 135</t>
+          <t>ISORIA 16</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>DN032</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr"/>
       <c r="J81" s="2" t="inlineStr">
         <is>
-          <t>429.60 €</t>
+          <t>411.18 €</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="82" ht="18" customHeight="1">
       <c r="A82" s="2" t="inlineStr">
         <is>
-          <t>AR14064</t>
+          <t>AR14253</t>
         </is>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>Kemper</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>Freistrom-Absperrventil, Rotguss, Figur 135 01 DN40</t>
+          <t>ISORIA 10 PN10 DN65 T4 3g6K6Y + SR180</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>Figur 135</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>DN040</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
           <t>7.00</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr"/>
       <c r="J82" s="2" t="inlineStr">
         <is>
-          <t>505.26 €</t>
+          <t>178.53 €</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="83" ht="18" customHeight="1">
       <c r="A83" s="2" t="inlineStr">
         <is>
-          <t>AR14185</t>
+          <t>AR14254</t>
         </is>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
-          <t>DUNGS</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>Kugelhahn KH 160100, DN100</t>
+          <t>ISORIA 20 PN20 DN250 T4 16H6XA + MR25</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
-          <t>Kugelhähne</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
-          <t>KH</t>
+          <t>ISORIA 20</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr"/>
       <c r="J83" s="2" t="inlineStr">
         <is>
-          <t>439.72 €</t>
+          <t>1782.67 €</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="84" ht="32" customHeight="1">
+    <row r="84" ht="18" customHeight="1">
       <c r="A84" s="2" t="inlineStr">
         <is>
-          <t>AR14235</t>
+          <t>AR14260</t>
         </is>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN25 DN100 PN25 3g6X 1B</t>
+          <t>KE Plastomer PN10 DN80 T1 3L6E6FS TS200°C MR25</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>KE</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr"/>
       <c r="J84" s="2" t="inlineStr">
         <is>
-          <t>377.94 €</t>
+          <t>1247.30 €</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="85" ht="32" customHeight="1">
+    <row r="85" ht="18" customHeight="1">
       <c r="A85" s="2" t="inlineStr">
         <is>
-          <t>AR14236</t>
+          <t>AR14261</t>
         </is>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN50 PN10/16 3t6K 1A</t>
+          <t>KE Plastomer PN10 DN150 T1 3L6E6FS TS200°C MR25</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>KE</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr"/>
       <c r="J85" s="2" t="inlineStr">
         <is>
-          <t>85.45 €</t>
+          <t>1872.12 €</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="86" ht="32" customHeight="1">
+    <row r="86" ht="18" customHeight="1">
       <c r="A86" s="2" t="inlineStr">
         <is>
-          <t>AR14237</t>
+          <t>AR14279</t>
         </is>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN25 DN65 PN25 3g6K 1B</t>
+          <t>BOAX-S PN10/16 DN250 T23g6k6gXU MR25</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>4.70</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr"/>
       <c r="J86" s="2" t="inlineStr">
         <is>
-          <t>231.52 €</t>
+          <t>581.88 €</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="87" ht="32" customHeight="1">
       <c r="A87" s="2" t="inlineStr">
         <is>
-          <t>AR14238</t>
+          <t>AR14294</t>
         </is>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN50 PN10/16 3t6X 1A</t>
+          <t>SERIE 2000 cl.PN16 DN100 PN10/16 3t6K 1A</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
           <t>Serie 2000</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>6.40</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr"/>
       <c r="J87" s="2" t="inlineStr">
         <is>
-          <t>85.45 €</t>
+          <t>174.54 €</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="88" ht="32" customHeight="1">
+    <row r="88" ht="18" customHeight="1">
       <c r="A88" s="2" t="inlineStr">
         <is>
-          <t>AR14239</t>
+          <t>AR14296</t>
         </is>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN65 PN10/16 3t6X 1A</t>
+          <t>ISORIA 16 PN10/16 DN200 T1 3T6K6XV + Handhebel CR530</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>ISORIA 16</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H88" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H88" s="2" t="inlineStr"/>
       <c r="I88" s="2" t="inlineStr"/>
       <c r="J88" s="2" t="inlineStr">
         <is>
-          <t>94.86 €</t>
+          <t>765.02 €</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="89" ht="32" customHeight="1">
+    <row r="89" ht="18" customHeight="1">
       <c r="A89" s="2" t="inlineStr">
         <is>
-          <t>AR14241</t>
+          <t>AR14305</t>
         </is>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN300 PN16 3t6X 1A</t>
+          <t>BOAX-S PN10/16 DN300 T23g6k6gXU + MR50</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>DN300</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H89" s="2" t="inlineStr"/>
+      <c r="H89" s="2" t="inlineStr">
+        <is>
+          <t>47.40</t>
+        </is>
+      </c>
       <c r="I89" s="2" t="inlineStr"/>
       <c r="J89" s="2" t="inlineStr">
         <is>
-          <t>140.16 €</t>
+          <t>829.61 €</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="90" ht="18" customHeight="1">
       <c r="A90" s="2" t="inlineStr">
         <is>
-          <t>AR14242</t>
+          <t>AR14306</t>
         </is>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150 PN10/16 DN100 T1 66e6FB SR330</t>
+          <t>BOA CVE CONTROL IMS PN16 DN125</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Regulierventile</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150</t>
+          <t>BOA-CVE</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>42.50</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr"/>
       <c r="J90" s="2" t="inlineStr">
         <is>
-          <t>826.06 €</t>
+          <t>2425.67 €</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="91" ht="18" customHeight="1">
+    <row r="91" ht="32" customHeight="1">
       <c r="A91" s="2" t="inlineStr">
         <is>
-          <t>AR14243</t>
+          <t>AR14328</t>
         </is>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150 PN10/16 DN65 T1 16e6FB SR180</t>
+          <t>ISORIA 10  PN10 DN125 T2 3G6k6XC - DYNACTAIR NG 12/4 NC F07/10 DD22-M</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>6.40</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr"/>
       <c r="J91" s="2" t="inlineStr">
         <is>
-          <t>828.20 €</t>
+          <t>937.99 €</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="92" ht="18" customHeight="1">
       <c r="A92" s="2" t="inlineStr">
         <is>
-          <t>AR14252</t>
+          <t>AR14329-Antrieb</t>
         </is>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 16 PN16 DN80 T4 3g6K6Y + SR260</t>
-[...6 lines deleted...]
-      </c>
+          <t>Dynactair NG 6/4NC F07/10 DD19 M</t>
+        </is>
+      </c>
+      <c r="D92" s="2" t="inlineStr"/>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 16</t>
-[...6 lines deleted...]
-      </c>
+          <t>DYNACTAIR</t>
+        </is>
+      </c>
+      <c r="F92" s="2" t="inlineStr"/>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>7.80</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr"/>
       <c r="J92" s="2" t="inlineStr">
         <is>
-          <t>411.18 €</t>
+          <t>630.24 €</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="93" ht="18" customHeight="1">
       <c r="A93" s="2" t="inlineStr">
         <is>
-          <t>AR14253</t>
+          <t>AR14441</t>
         </is>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN10 DN65 T4 3g6K6Y + SR180</t>
+          <t>BOAX-SF PN10 DN400 T43g6k6gXU 10b + MR100</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN400</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>126.60</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr"/>
       <c r="J93" s="2" t="inlineStr">
         <is>
-          <t>178.53 €</t>
+          <t>2265.42 €</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="94" ht="18" customHeight="1">
       <c r="A94" s="2" t="inlineStr">
         <is>
-          <t>AR14254</t>
+          <t>AR14518</t>
         </is>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 20 PN20 DN250 T4 16H6XA + MR25</t>
+          <t>BOAX-B PN16 DN65 T43g6gVC Handhebel CR165</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 20</t>
+          <t>BOAX-B</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr"/>
       <c r="J94" s="2" t="inlineStr">
         <is>
-          <t>1782.67 €</t>
+          <t>86.54 €</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="95" ht="18" customHeight="1">
+    <row r="95" ht="32" customHeight="1">
       <c r="A95" s="2" t="inlineStr">
         <is>
-          <t>AR14260</t>
+          <t>AR14636</t>
         </is>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>KE Plastomer PN10 DN80 T1 3L6E6FS TS200°C MR25</t>
+          <t>ACTAIR NG 20 F07/10</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
-          <t>KE</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACTAIR</t>
+        </is>
+      </c>
+      <c r="F95" s="2" t="inlineStr"/>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr"/>
       <c r="J95" s="2" t="inlineStr">
         <is>
-          <t>1247.30 €</t>
+          <t>340.55 €</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="96" ht="18" customHeight="1">
+    <row r="96" ht="32" customHeight="1">
       <c r="A96" s="2" t="inlineStr">
         <is>
-          <t>AR14261</t>
+          <t>AR14638</t>
         </is>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>KE Plastomer PN10 DN150 T1 3L6E6FS TS200°C MR25</t>
+          <t>ACTAIR NG 15 F05/07</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
-          <t>KE</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACTAIR</t>
+        </is>
+      </c>
+      <c r="F96" s="2" t="inlineStr"/>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr"/>
       <c r="J96" s="2" t="inlineStr">
         <is>
-          <t>1872.12 €</t>
+          <t>294.68 €</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="97" ht="32" customHeight="1">
       <c r="A97" s="2" t="inlineStr">
         <is>
-          <t>AR14266</t>
+          <t>AR14639</t>
         </is>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 A DN400 EPDM XA</t>
+          <t>ACTAIR NG 40 F10/12</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
-      <c r="E97" s="2" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="E97" s="2" t="inlineStr">
+        <is>
+          <t>ACTAIR</t>
+        </is>
+      </c>
+      <c r="F97" s="2" t="inlineStr"/>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr"/>
       <c r="J97" s="2" t="inlineStr">
         <is>
-          <t>342.82 €</t>
+          <t>562.01 €</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="98" ht="18" customHeight="1">
+    <row r="98" ht="32" customHeight="1">
       <c r="A98" s="2" t="inlineStr">
         <is>
-          <t>AR14279</t>
+          <t>AR14640</t>
         </is>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN10/16 DN250 T23g6k6gXU MR25</t>
+          <t>ACTAIR NG 5 F05/07</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACTAIR</t>
+        </is>
+      </c>
+      <c r="F98" s="2" t="inlineStr"/>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr"/>
       <c r="J98" s="2" t="inlineStr">
         <is>
-          <t>581.88 €</t>
+          <t>167.07 €</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="99" ht="32" customHeight="1">
       <c r="A99" s="2" t="inlineStr">
         <is>
-          <t>AR14291</t>
+          <t>AR14641</t>
         </is>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 A DN150 NBR-K</t>
+          <t>ACTAIR NG 2 F03/05</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
-      <c r="E99" s="2" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="E99" s="2" t="inlineStr">
+        <is>
+          <t>ACTAIR</t>
+        </is>
+      </c>
+      <c r="F99" s="2" t="inlineStr"/>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H99" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H99" s="2" t="inlineStr">
+        <is>
+          <t>1.50</t>
+        </is>
+      </c>
       <c r="I99" s="2" t="inlineStr"/>
       <c r="J99" s="2" t="inlineStr">
         <is>
-          <t>73.76 €</t>
+          <t>119.91 €</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="100" ht="32" customHeight="1">
       <c r="A100" s="2" t="inlineStr">
         <is>
-          <t>AR14294</t>
+          <t>AR14643</t>
         </is>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN100 PN10/16 3t6K 1A</t>
+          <t>DYNACTAIR B 2 F05/07</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
-[...6 lines deleted...]
-      </c>
+          <t>DYNACTAIR</t>
+        </is>
+      </c>
+      <c r="F100" s="2" t="inlineStr"/>
       <c r="G100" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>6.40</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr"/>
       <c r="J100" s="2" t="inlineStr">
         <is>
-          <t>174.54 €</t>
+          <t>305.23 €</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="101" ht="18" customHeight="1">
+    <row r="101" ht="32" customHeight="1">
       <c r="A101" s="2" t="inlineStr">
         <is>
-          <t>AR14296</t>
+          <t>AR14644</t>
         </is>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 16 PN10/16 DN200 T1 3T6K6XV + Handhebel CR530</t>
+          <t>DYNACTAIR NG4 F05/07 NC + ASCO 5/2 24Vdc</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 16</t>
-[...6 lines deleted...]
-      </c>
+          <t>DYNACTAIR</t>
+        </is>
+      </c>
+      <c r="F101" s="2" t="inlineStr"/>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H101" s="2" t="inlineStr"/>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H101" s="2" t="inlineStr">
+        <is>
+          <t>4.50</t>
+        </is>
+      </c>
       <c r="I101" s="2" t="inlineStr"/>
       <c r="J101" s="2" t="inlineStr">
         <is>
-          <t>765.02 €</t>
+          <t>305.23 €</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="102" ht="18" customHeight="1">
+    <row r="102" ht="32" customHeight="1">
       <c r="A102" s="2" t="inlineStr">
         <is>
-          <t>AR14305</t>
+          <t>AR14646</t>
         </is>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN10/16 DN300 T23g6k6gXU + MR50</t>
+          <t>DYNACTAIR NG4 F05/07 NC</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
-[...6 lines deleted...]
-      </c>
+          <t>DYNACTAIR</t>
+        </is>
+      </c>
+      <c r="F102" s="2" t="inlineStr"/>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>47.40</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr"/>
       <c r="J102" s="2" t="inlineStr">
         <is>
-          <t>829.61 €</t>
+          <t>305.23 €</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="103" ht="18" customHeight="1">
+    <row r="103" ht="32" customHeight="1">
       <c r="A103" s="2" t="inlineStr">
         <is>
-          <t>AR14306</t>
+          <t>AR14647</t>
         </is>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>BOA CVE CONTROL IMS PN16 DN125</t>
+          <t>DYNACTAIR NG 6 NO F07/10</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
-          <t>Regulierventile</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
-          <t>BOA-CVE</t>
-[...6 lines deleted...]
-      </c>
+          <t>DYNACTAIR</t>
+        </is>
+      </c>
+      <c r="F103" s="2" t="inlineStr"/>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>42.50</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr"/>
       <c r="J103" s="2" t="inlineStr">
         <is>
-          <t>2425.67 €</t>
+          <t>305.23 €</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="104" ht="32" customHeight="1">
       <c r="A104" s="2" t="inlineStr">
         <is>
-          <t>AR14321</t>
+          <t>AR14648</t>
         </is>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 20 DN050 PN10/16/20 EPDM-XV</t>
+          <t>DYNACTAIR NG25 NC F07 mit Sensor P&amp;F NBN3F31E8V1</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 20</t>
+          <t>DYNACTAIR</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr"/>
       <c r="J104" s="2" t="inlineStr">
         <is>
-          <t>50.67 €</t>
+          <t>802.02 €</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="105" ht="32" customHeight="1">
       <c r="A105" s="2" t="inlineStr">
         <is>
-          <t>AR14328</t>
+          <t>AR14649</t>
         </is>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10  PN10 DN125 T2 3G6k6XC - DYNACTAIR NG 12/4 NC F07/10 DD22-M</t>
+          <t>ACTAIR NG 2 RO F03/05 + Anschlagschrauben</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACTAIR</t>
+        </is>
+      </c>
+      <c r="F105" s="2" t="inlineStr"/>
       <c r="G105" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr"/>
       <c r="J105" s="2" t="inlineStr">
         <is>
-          <t>937.99 €</t>
+          <t>119.91 €</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="106" ht="32" customHeight="1">
       <c r="A106" s="2" t="inlineStr">
         <is>
-          <t>AR14330</t>
+          <t>AR14650</t>
         </is>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>ERSATZTEILKIT FUEHRUNG DANAIS150 (A) DN150 1.4542/AISI630-LATTYGRAF ETF</t>
+          <t>ACTAIR NG 15 F05/07 mit Amtrobox</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACTAIR</t>
+        </is>
+      </c>
+      <c r="F106" s="2" t="inlineStr"/>
       <c r="G106" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr"/>
       <c r="J106" s="2" t="inlineStr">
         <is>
-          <t>189.98 €</t>
+          <t>307.98 €</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="107" ht="32" customHeight="1">
       <c r="A107" s="2" t="inlineStr">
         <is>
-          <t>AR14331</t>
+          <t>AR14651</t>
         </is>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>ERSATZTEILKIT ACTAIR A 50 NBR -20°C/+80°C</t>
+          <t>ACTAIR NG 5 F05/07 + Amtrobox RA1149</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACTAIR</t>
+        </is>
+      </c>
+      <c r="F107" s="2" t="inlineStr"/>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>0.90</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr"/>
       <c r="J107" s="2" t="inlineStr">
         <is>
-          <t>270.02 €</t>
+          <t>198.57 €</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="108" ht="18" customHeight="1">
+    <row r="108" ht="32" customHeight="1">
       <c r="A108" s="2" t="inlineStr">
         <is>
-          <t>AR14441</t>
+          <t>AR14652</t>
         </is>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10 DN400 T43g6k6gXU 10b + MR100</t>
+          <t>ACTAIR 6 F07 M14</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACTAIR</t>
+        </is>
+      </c>
+      <c r="F108" s="2" t="inlineStr"/>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>126.60</t>
+          <t>5.50</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr"/>
       <c r="J108" s="2" t="inlineStr">
         <is>
-          <t>2265.42 €</t>
+          <t>163.57 €</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="109" ht="18" customHeight="1">
+    <row r="109" ht="32" customHeight="1">
       <c r="A109" s="2" t="inlineStr">
         <is>
-          <t>AR14518</t>
+          <t>AR14657</t>
         </is>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN16 DN65 T43g6gVC Handhebel CR165</t>
+          <t>ISORIA 16 PN10/16 DN65 T1 3T6K6XV + ACTAIR 3 + ASCO 5/2 24Vdc</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B</t>
+          <t>ISORIA 16</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
           <t>DN065</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
           <t>7.00</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr"/>
       <c r="J109" s="2" t="inlineStr">
         <is>
-          <t>86.54 €</t>
+          <t>411.03 €</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="110" ht="32" customHeight="1">
+    <row r="110" ht="18" customHeight="1">
       <c r="A110" s="2" t="inlineStr">
         <is>
-          <t>AR14636</t>
+          <t>AR14658</t>
         </is>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR NG 20 F07/10</t>
+          <t>ISORIA 10 PN10 DN200 T4 3g6k6XC + ACTAIR NG15 F07/10 DD19</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR</t>
-[...2 lines deleted...]
-      <c r="F110" s="2" t="inlineStr"/>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
+      <c r="F110" s="2" t="inlineStr">
+        <is>
+          <t>DN200</t>
+        </is>
+      </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr"/>
       <c r="J110" s="2" t="inlineStr">
         <is>
-          <t>340.55 €</t>
+          <t>1697.06 €</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="111" ht="32" customHeight="1">
       <c r="A111" s="2" t="inlineStr">
         <is>
-          <t>AR14638</t>
+          <t>AR14660</t>
         </is>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR NG 15 F05/07</t>
+          <t>ACTAIR NG 10 F05/07 DD14 Adapter DD11</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>ACTAIR</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr"/>
       <c r="G111" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr"/>
       <c r="J111" s="2" t="inlineStr">
         <is>
-          <t>294.68 €</t>
+          <t>222.11 €</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="112" ht="32" customHeight="1">
+    <row r="112" ht="18" customHeight="1">
       <c r="A112" s="2" t="inlineStr">
         <is>
-          <t>AR14639</t>
+          <t>AR14662</t>
         </is>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR NG 40 F10/12</t>
+          <t>ISORIA 10 PN6/10 DN125 T1 3T6K6XV  + ACTAIR NG10 F05/07</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>ACTAIR</t>
         </is>
       </c>
-      <c r="F112" s="2" t="inlineStr"/>
+      <c r="F112" s="2" t="inlineStr">
+        <is>
+          <t>DN125</t>
+        </is>
+      </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr"/>
       <c r="J112" s="2" t="inlineStr">
         <is>
-          <t>562.01 €</t>
+          <t>443.56 €</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="113" ht="32" customHeight="1">
+    <row r="113" ht="18" customHeight="1">
       <c r="A113" s="2" t="inlineStr">
         <is>
-          <t>AR14640</t>
+          <t>AR14664</t>
         </is>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR NG 5 F05/07</t>
+          <t>BOAX-B PN10 DN200 T43g6k6K + ACTAIR NG20 F07/10</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E113" s="2" t="inlineStr"/>
       <c r="F113" s="2" t="inlineStr"/>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr"/>
       <c r="J113" s="2" t="inlineStr">
         <is>
-          <t>167.07 €</t>
-[...8 lines deleted...]
-    <row r="114" ht="32" customHeight="1">
+          <t>460.78 €</t>
+        </is>
+      </c>
+      <c r="K113" s="2" t="inlineStr"/>
+    </row>
+    <row r="114" ht="18" customHeight="1">
       <c r="A114" s="2" t="inlineStr">
         <is>
-          <t>AR14641</t>
+          <t>AR14666</t>
         </is>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR NG 2 F03/05</t>
+          <t>ISORIA 10 PN6/10 DN100 T1 3T6K3GXV mit Handhebel CR</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR</t>
-[...2 lines deleted...]
-      <c r="F114" s="2" t="inlineStr"/>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
+      <c r="F114" s="2" t="inlineStr">
+        <is>
+          <t>DN100</t>
+        </is>
+      </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr"/>
       <c r="J114" s="2" t="inlineStr">
         <is>
-          <t>119.91 €</t>
+          <t>193.98 €</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="115" ht="32" customHeight="1">
       <c r="A115" s="2" t="inlineStr">
         <is>
-          <t>AR14643</t>
+          <t>AR14673</t>
         </is>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>DYNACTAIR B 2 F05/07</t>
+          <t>Bernard LEB10 F05 DD11 24Vdc</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
-          <t>DYNACTAIR</t>
+          <t>BERNARD LEB</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr"/>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr"/>
       <c r="J115" s="2" t="inlineStr">
         <is>
-          <t>305.23 €</t>
+          <t>246.36 €</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="116" ht="32" customHeight="1">
       <c r="A116" s="2" t="inlineStr">
         <is>
-          <t>AR14644</t>
+          <t>AR14674</t>
         </is>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>DYNACTAIR NG4 F05/07 NC + ASCO 5/2 24Vdc</t>
+          <t>Bernard SQ25 F10 DD19 230Vac 1Ph</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
-          <t>DYNACTAIR</t>
+          <t>BERNARD SQ</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr"/>
       <c r="G116" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr"/>
       <c r="J116" s="2" t="inlineStr">
         <is>
-          <t>305.23 €</t>
+          <t>1200.30 €</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="117" ht="32" customHeight="1">
+    <row r="117" ht="18" customHeight="1">
       <c r="A117" s="2" t="inlineStr">
         <is>
-          <t>AR14646</t>
+          <t>AR14681-01</t>
         </is>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>DYNACTAIR NG4 F05/07 NC</t>
+          <t>BOAXMAT-SF PN10/16 DN125 T43g6k6gXU AQ10 220-230Vac 1Ph</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
-          <t>DYNACTAIR</t>
-[...2 lines deleted...]
-      <c r="F117" s="2" t="inlineStr"/>
+          <t>BOAX-S/SF</t>
+        </is>
+      </c>
+      <c r="F117" s="2" t="inlineStr">
+        <is>
+          <t>DN125</t>
+        </is>
+      </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr"/>
       <c r="J117" s="2" t="inlineStr">
         <is>
-          <t>305.23 €</t>
+          <t>505.34 €</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="118" ht="32" customHeight="1">
+    <row r="118" ht="18" customHeight="1">
       <c r="A118" s="2" t="inlineStr">
         <is>
-          <t>AR14647</t>
+          <t>AR14684-01</t>
         </is>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>DYNACTAIR NG 6 NO F07/10</t>
+          <t>BOAXMAT-SF PN10/16 DN050 T43g6k6gXU AQ3L 85-260Vac 1Ph/24Vdc</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
-          <t>DYNACTAIR</t>
-[...2 lines deleted...]
-      <c r="F118" s="2" t="inlineStr"/>
+          <t>BOAX-S/SF</t>
+        </is>
+      </c>
+      <c r="F118" s="2" t="inlineStr">
+        <is>
+          <t>DN050</t>
+        </is>
+      </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr"/>
       <c r="J118" s="2" t="inlineStr">
         <is>
-          <t>305.23 €</t>
+          <t>215.60 €</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="119" ht="32" customHeight="1">
+    <row r="119" ht="18" customHeight="1">
       <c r="A119" s="2" t="inlineStr">
         <is>
-          <t>AR14648</t>
+          <t>AR14685</t>
         </is>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>DYNACTAIR NG25 NC F07 mit Sensor P&amp;F NBN3F31E8V1</t>
+          <t>ISORIA 16 PN10/16 DN125 T2 3G6K6K + SR330</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...2 lines deleted...]
-      <c r="E119" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E119" s="2" t="inlineStr">
+        <is>
+          <t>ISORIA 16</t>
+        </is>
+      </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr"/>
       <c r="J119" s="2" t="inlineStr">
         <is>
-          <t>802.02 €</t>
+          <t>287.39 €</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="120" ht="32" customHeight="1">
+    <row r="120" ht="18" customHeight="1">
       <c r="A120" s="2" t="inlineStr">
         <is>
-          <t>AR14649</t>
+          <t>AR14686</t>
         </is>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR NG 2 RO F03/05 + Anschlagschrauben</t>
+          <t>ISORIA 16 PN10/16 DN125 T2 3G6K2K + SR330</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR</t>
-[...2 lines deleted...]
-      <c r="F120" s="2" t="inlineStr"/>
+          <t>ISORIA 16</t>
+        </is>
+      </c>
+      <c r="F120" s="2" t="inlineStr">
+        <is>
+          <t>DN125</t>
+        </is>
+      </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr"/>
       <c r="J120" s="2" t="inlineStr">
         <is>
-          <t>119.91 €</t>
+          <t>287.39 €</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="121" ht="32" customHeight="1">
+    <row r="121" ht="18" customHeight="1">
       <c r="A121" s="2" t="inlineStr">
         <is>
-          <t>AR14650</t>
+          <t>AR14687</t>
         </is>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR NG 15 F05/07 mit Amtrobox</t>
+          <t>ISORIA 16 PN10/16 DN150 T1 3T6K2K + SR330</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR</t>
-[...2 lines deleted...]
-      <c r="F121" s="2" t="inlineStr"/>
+          <t>ISORIA 16</t>
+        </is>
+      </c>
+      <c r="F121" s="2" t="inlineStr">
+        <is>
+          <t>DN150</t>
+        </is>
+      </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr"/>
       <c r="J121" s="2" t="inlineStr">
         <is>
-          <t>307.98 €</t>
+          <t>326.16 €</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="122" ht="32" customHeight="1">
+    <row r="122" ht="18" customHeight="1">
       <c r="A122" s="2" t="inlineStr">
         <is>
-          <t>AR14651</t>
+          <t>AR14688</t>
         </is>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR NG 5 F05/07 + Amtrobox RA1149</t>
+          <t>ISORIA 16 PN10/16 DN125 T2 3G6K6K freiem Wellenende</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR</t>
-[...2 lines deleted...]
-      <c r="F122" s="2" t="inlineStr"/>
+          <t>ISORIA 16</t>
+        </is>
+      </c>
+      <c r="F122" s="2" t="inlineStr">
+        <is>
+          <t>DN125</t>
+        </is>
+      </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr"/>
       <c r="J122" s="2" t="inlineStr">
         <is>
-          <t>198.57 €</t>
+          <t>237.56 €</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="123" ht="32" customHeight="1">
+    <row r="123" ht="18" customHeight="1">
       <c r="A123" s="2" t="inlineStr">
         <is>
-          <t>AR14652</t>
+          <t>AR14689</t>
         </is>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR 6 F07 M14</t>
+          <t>ISORIA 10 PN6/10 DN050 T1 3T6K6K freiem Wellenende</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR</t>
-[...2 lines deleted...]
-      <c r="F123" s="2" t="inlineStr"/>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
+      <c r="F123" s="2" t="inlineStr">
+        <is>
+          <t>DN050</t>
+        </is>
+      </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr"/>
       <c r="J123" s="2" t="inlineStr">
         <is>
-          <t>163.57 €</t>
+          <t>108.58 €</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="124" ht="32" customHeight="1">
+    <row r="124" ht="18" customHeight="1">
       <c r="A124" s="2" t="inlineStr">
         <is>
-          <t>AR14657</t>
+          <t>AR14692</t>
         </is>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 16 PN10/16 DN65 T1 3T6K6XV + ACTAIR 3 + ASCO 5/2 24Vdc</t>
+          <t>ISORIA 10 PN6/10 DN050 T2 3G6K3GK freiem Wellenende</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 16</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr"/>
       <c r="J124" s="2" t="inlineStr">
         <is>
-          <t>411.03 €</t>
+          <t>114.94 €</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="125" ht="18" customHeight="1">
       <c r="A125" s="2" t="inlineStr">
         <is>
-          <t>AR14658</t>
+          <t>AR14693</t>
         </is>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN10 DN200 T4 3g6k6XC + ACTAIR NG15 F07/10 DD19</t>
+          <t>ISORIA 10 PN6/10 DN040 T2 3G6K3GXA freiem Wellenende</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
           <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>1.60</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr"/>
       <c r="J125" s="2" t="inlineStr">
         <is>
-          <t>1697.06 €</t>
+          <t>106.03 €</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="126" ht="32" customHeight="1">
+    <row r="126" ht="18" customHeight="1">
       <c r="A126" s="2" t="inlineStr">
         <is>
-          <t>AR14660</t>
+          <t>AR14694</t>
         </is>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR NG 10 F05/07 DD14 Adapter DD11</t>
+          <t>ISORIA 10 PN6/10 DN065 T1 3T6K6XV freiem Wellenende</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR</t>
-[...2 lines deleted...]
-      <c r="F126" s="2" t="inlineStr"/>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
+      <c r="F126" s="2" t="inlineStr">
+        <is>
+          <t>DN065</t>
+        </is>
+      </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr"/>
       <c r="J126" s="2" t="inlineStr">
         <is>
-          <t>222.11 €</t>
+          <t>135.13 €</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="127" ht="18" customHeight="1">
       <c r="A127" s="2" t="inlineStr">
         <is>
-          <t>AR14662</t>
+          <t>AR14695</t>
         </is>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN6/10 DN125 T1 3T6K6XV  + ACTAIR NG10 F05/07</t>
+          <t>ISORIA 10 PN6/10 DN065 T2 3G6K3GXV freiem Wellenende</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
-      <c r="E127" s="2" t="inlineStr"/>
+      <c r="E127" s="2" t="inlineStr">
+        <is>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr"/>
       <c r="J127" s="2" t="inlineStr">
         <is>
-          <t>443.56 €</t>
+          <t>131.03 €</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="128" ht="18" customHeight="1">
       <c r="A128" s="2" t="inlineStr">
         <is>
-          <t>AR14664</t>
+          <t>AR14697</t>
         </is>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN10 DN200 T43g6k6K + ACTAIR NG20 F07/10</t>
+          <t>ISORIA 10 PN6/10 DN065 T2 3G6K6VC freiem Wellenende</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
-      <c r="E128" s="2" t="inlineStr"/>
-      <c r="F128" s="2" t="inlineStr"/>
+      <c r="E128" s="2" t="inlineStr">
+        <is>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
+      <c r="F128" s="2" t="inlineStr">
+        <is>
+          <t>DN065</t>
+        </is>
+      </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr"/>
       <c r="J128" s="2" t="inlineStr">
         <is>
-          <t>460.78 €</t>
-[...2 lines deleted...]
-      <c r="K128" s="2" t="inlineStr"/>
+          <t>188.62 €</t>
+        </is>
+      </c>
+      <c r="K128" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
     </row>
     <row r="129" ht="18" customHeight="1">
       <c r="A129" s="2" t="inlineStr">
         <is>
-          <t>AR14666</t>
+          <t>AR14698</t>
         </is>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN6/10 DN100 T1 3T6K3GXV mit Handhebel CR</t>
+          <t>DANAIS150 PN10/16 DN50 T1 16e66A2B mit freiem Wellenende</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>DANAIS150</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr"/>
       <c r="J129" s="2" t="inlineStr">
         <is>
-          <t>193.98 €</t>
+          <t>808.40 €</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="130" ht="32" customHeight="1">
       <c r="A130" s="2" t="inlineStr">
         <is>
-          <t>AR14673</t>
+          <t>AR14699</t>
         </is>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>Bernard LEB10 F05 DD11 24Vdc</t>
+          <t>Danais MTII CL150 DN150 166Ni2B mit freiem Wellenende F07 DD19</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
-          <t>BERNARD LEB</t>
-[...2 lines deleted...]
-      <c r="F130" s="2" t="inlineStr"/>
+          <t>DANAIS MTII</t>
+        </is>
+      </c>
+      <c r="F130" s="2" t="inlineStr">
+        <is>
+          <t>DN150</t>
+        </is>
+      </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr"/>
       <c r="J130" s="2" t="inlineStr">
         <is>
-          <t>246.36 €</t>
+          <t>2171.70 €</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="131" ht="32" customHeight="1">
+    <row r="131" ht="18" customHeight="1">
       <c r="A131" s="2" t="inlineStr">
         <is>
-          <t>AR14674</t>
+          <t>AR14700</t>
         </is>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>Bernard SQ25 F10 DD19 230Vac 1Ph</t>
+          <t>Danais MTII PN16 DN100 66E6IX1B + SR330</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
-          <t>BERNARD SQ</t>
-[...2 lines deleted...]
-      <c r="F131" s="2" t="inlineStr"/>
+          <t>DANAIS MTII</t>
+        </is>
+      </c>
+      <c r="F131" s="2" t="inlineStr">
+        <is>
+          <t>DN100</t>
+        </is>
+      </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr"/>
       <c r="J131" s="2" t="inlineStr">
         <is>
-          <t>1200.30 €</t>
+          <t>1382.59 €</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="132" ht="18" customHeight="1">
       <c r="A132" s="2" t="inlineStr">
         <is>
-          <t>AR14681-01</t>
+          <t>AR14701</t>
         </is>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>BOAXMAT-SF PN10/16 DN125 T43g6k6gXU AQ10 220-230Vac 1Ph</t>
+          <t>BOAX-SF PN10 DN350 T43g6k6gXU MR50</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
-      <c r="E132" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E132" s="2" t="inlineStr"/>
       <c r="F132" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN350</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>86.50</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr"/>
       <c r="J132" s="2" t="inlineStr">
         <is>
-          <t>505.34 €</t>
+          <t>1520.46 €</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="133" ht="18" customHeight="1">
+    <row r="133" ht="32" customHeight="1">
       <c r="A133" s="2" t="inlineStr">
         <is>
-          <t>AR14684-01</t>
+          <t>AR14702</t>
         </is>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>BOAXMAT-SF PN10/16 DN050 T43g6k6gXU AQ3L 85-260Vac 1Ph/24Vdc</t>
+          <t>Danais MTII PN25 DN300 66E6IX1B mit freiem Wellenende "F14" SQ30</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>DANAIS MTII</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN300</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr"/>
       <c r="J133" s="2" t="inlineStr">
         <is>
-          <t>215.60 €</t>
+          <t>6410.22 €</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="134" ht="18" customHeight="1">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t>AR14685</t>
+          <t>AR14708</t>
         </is>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 16 PN10/16 DN125 T2 3G6K6K + SR330</t>
+          <t>ISORIA 10 PN10 DN250 T4 3g6k6Y freiem Wellenende</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 16</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr"/>
       <c r="J134" s="2" t="inlineStr">
         <is>
-          <t>287.39 €</t>
+          <t>1939.95 €</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="135" ht="18" customHeight="1">
       <c r="A135" s="2" t="inlineStr">
         <is>
-          <t>AR14686</t>
+          <t>AR14714</t>
         </is>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 16 PN10/16 DN125 T2 3G6K2K + SR330</t>
+          <t>BOAX-B PN10 DN300 T4 3G6K6XU mit freiem Wellenende</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 16</t>
+          <t>BOAX-B</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN300</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>64.00</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr"/>
       <c r="J135" s="2" t="inlineStr">
         <is>
-          <t>287.39 €</t>
+          <t>1240.34 €</t>
         </is>
       </c>
       <c r="K135" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="136" ht="18" customHeight="1">
       <c r="A136" s="2" t="inlineStr">
         <is>
-          <t>AR14687</t>
+          <t>AR14719</t>
         </is>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 16 PN10/16 DN150 T1 3T6K2K + SR330</t>
+          <t>BOAX-B PN16 DN350 T4 3G6K6XU Getriebe MR100</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 16</t>
+          <t>BOAX-B</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN350</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>90.00</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr"/>
       <c r="J136" s="2" t="inlineStr">
         <is>
-          <t>326.16 €</t>
+          <t>1224.94 €</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="137" ht="18" customHeight="1">
       <c r="A137" s="2" t="inlineStr">
         <is>
-          <t>AR14688</t>
+          <t>AR14720</t>
         </is>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 16 PN10/16 DN125 T2 3G6K6K freiem Wellenende</t>
+          <t>ISORIA 10 PN10 DN350 T4 3G6K6Y + MR100</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 16</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN350</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>90.00</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr"/>
       <c r="J137" s="2" t="inlineStr">
         <is>
-          <t>237.56 €</t>
+          <t>2696.77 €</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="138" ht="18" customHeight="1">
+    <row r="138" ht="32" customHeight="1">
       <c r="A138" s="2" t="inlineStr">
         <is>
-          <t>AR14689</t>
+          <t>AR14721</t>
         </is>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN6/10 DN050 T1 3T6K6K freiem Wellenende</t>
+          <t>SERIE 2000 cl.PN10 DN350 3G3GX 1B</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>Serie 2000</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN350</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>88.00</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr"/>
       <c r="J138" s="2" t="inlineStr">
         <is>
-          <t>108.58 €</t>
+          <t>140.16 €</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="139" ht="18" customHeight="1">
       <c r="A139" s="2" t="inlineStr">
         <is>
-          <t>AR14692</t>
+          <t>AR14722</t>
         </is>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN6/10 DN050 T2 3G6K3GK freiem Wellenende</t>
+          <t>BOAX-SF PN10 DN500 T43G6K6GXU 10b + MR100 Anschl. PN10</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN500</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>216.00</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr"/>
       <c r="J139" s="2" t="inlineStr">
         <is>
-          <t>114.94 €</t>
+          <t>2945.46 €</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="140" ht="18" customHeight="1">
       <c r="A140" s="2" t="inlineStr">
         <is>
-          <t>AR14693</t>
+          <t>AR14724</t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN6/10 DN040 T2 3G6K3GXA freiem Wellenende</t>
+          <t>BOAX-SF PN10/16 DN025 T43g6k6gXU LP165</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>DN040</t>
+          <t>DN025</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
-          <t>1.60</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr"/>
       <c r="J140" s="2" t="inlineStr">
         <is>
-          <t>106.03 €</t>
+          <t>100.04 €</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="141" ht="18" customHeight="1">
       <c r="A141" s="2" t="inlineStr">
         <is>
-          <t>AR14694</t>
+          <t>AR14763</t>
         </is>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN6/10 DN065 T1 3T6K6XV freiem Wellenende</t>
+          <t>BOA-HE C22.8, PN40 DN50 mit Schweißenden</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOA-H/HE/HV/HEV</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr"/>
       <c r="J141" s="2" t="inlineStr">
         <is>
-          <t>135.13 €</t>
+          <t>677.24 €</t>
         </is>
       </c>
       <c r="K141" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="142" ht="18" customHeight="1">
       <c r="A142" s="2" t="inlineStr">
         <is>
-          <t>AR14695</t>
+          <t>AR14827</t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN6/10 DN065 T2 3G6K3GXV freiem Wellenende</t>
+          <t>ISORIA 10 PN6/10 DN50 T2 3g6k2K - Handhebel</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>1.60</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr"/>
       <c r="J142" s="2" t="inlineStr">
         <is>
-          <t>131.03 €</t>
+          <t>178.17 €</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="143" ht="18" customHeight="1">
+    <row r="143" ht="32" customHeight="1">
       <c r="A143" s="2" t="inlineStr">
         <is>
-          <t>AR14697</t>
+          <t>AR14829-01</t>
         </is>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN6/10 DN065 T2 3G6K6VC freiem Wellenende</t>
+          <t>Einklemm-Rückschlagventil BOA-RVK, Messing, PN6/10/16 DN65</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOA-RVK</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t>DN065</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr"/>
       <c r="J143" s="2" t="inlineStr">
         <is>
-          <t>188.62 €</t>
+          <t>53.46 €</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="144" ht="18" customHeight="1">
+    <row r="144" ht="32" customHeight="1">
       <c r="A144" s="2" t="inlineStr">
         <is>
-          <t>AR14698</t>
+          <t>AR14829-02</t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150 PN10/16 DN50 T1 16e66A2B mit freiem Wellenende</t>
+          <t>Einklemm-Rückschlagventil BOA-RVK, Messing, PN6/10/16 DN65</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150</t>
+          <t>BOA-RVK</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr"/>
       <c r="J144" s="2" t="inlineStr">
         <is>
-          <t>808.40 €</t>
+          <t>53.46 €</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="145" ht="32" customHeight="1">
       <c r="A145" s="2" t="inlineStr">
         <is>
-          <t>AR14699</t>
+          <t>AR15012</t>
         </is>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
-          <t>Danais MTII CL150 DN150 166Ni2B mit freiem Wellenende F07 DD19</t>
+          <t>BOAX-B PN10 DN350 T43g6gVC Getriebe MR Marine+ Rotech PFF25EAAZ0+Double detector NBN3-F25-E8-P</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
-          <t>DANAIS MTII</t>
+          <t>BOAX-B</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN350</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr"/>
       <c r="J145" s="2" t="inlineStr">
         <is>
-          <t>2171.70 €</t>
+          <t>1490.42 €</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="146" ht="18" customHeight="1">
       <c r="A146" s="2" t="inlineStr">
         <is>
-          <t>AR14700</t>
+          <t>AR15014</t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>Danais MTII PN16 DN100 66E6IX1B + SR330</t>
+          <t>BOAX-B PN10 DN80 T43g6k6gVC + Actair NG N Mounting</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
-          <t>DANAIS MTII</t>
+          <t>BOAX-B</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>7.80</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr"/>
       <c r="J146" s="2" t="inlineStr">
         <is>
-          <t>1382.59 €</t>
+          <t>216.55 €</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="147" ht="18" customHeight="1">
       <c r="A147" s="2" t="inlineStr">
         <is>
-          <t>AR14701</t>
+          <t>AR15016</t>
         </is>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10 DN350 T43g6k6gXU MR50</t>
+          <t>BOAX-B PN10/16 DN65 T43g6k6gVC CR165</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
-      <c r="E147" s="2" t="inlineStr"/>
+      <c r="E147" s="2" t="inlineStr">
+        <is>
+          <t>BOAX-B</t>
+        </is>
+      </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
-          <t>DN350</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>86.50</t>
+          <t>5.65</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr"/>
       <c r="J147" s="2" t="inlineStr">
         <is>
-          <t>1520.46 €</t>
+          <t>86.54 €</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="148" ht="32" customHeight="1">
+    <row r="148" ht="18" customHeight="1">
       <c r="A148" s="2" t="inlineStr">
         <is>
-          <t>AR14702</t>
+          <t>AR15017</t>
         </is>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>Danais MTII PN25 DN300 66E6IX1B mit freiem Wellenende "F14" SQ30</t>
+          <t>BOAX-B PN10/16 DN125 T43g6k6gVC CR300</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
-          <t>DANAIS MTII</t>
+          <t>BOAX-B</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
-          <t>DN300</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr"/>
       <c r="J148" s="2" t="inlineStr">
         <is>
-          <t>6410.22 €</t>
+          <t>164.06 €</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="149" ht="18" customHeight="1">
       <c r="A149" s="2" t="inlineStr">
         <is>
-          <t>AR14708</t>
+          <t>AR15019</t>
         </is>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN10 DN250 T4 3g6k6Y freiem Wellenende</t>
+          <t>BOAX-SF PN10/16 DN080 T43g6gK LP165</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>8.20</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr"/>
       <c r="J149" s="2" t="inlineStr">
         <is>
-          <t>1939.95 €</t>
+          <t>137.53 €</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="150" ht="18" customHeight="1">
       <c r="A150" s="2" t="inlineStr">
         <is>
-          <t>AR14714</t>
+          <t>AR15020</t>
         </is>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN10 DN300 T4 3G6K6XU mit freiem Wellenende</t>
+          <t>BOAX-SF PN10/16 DN065 T43g6gXU LP165</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
-          <t>DN300</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>5.50</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr"/>
       <c r="J150" s="2" t="inlineStr">
         <is>
-          <t>1240.34 €</t>
+          <t>132.39 €</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="151" ht="18" customHeight="1">
       <c r="A151" s="2" t="inlineStr">
         <is>
-          <t>AR14719</t>
+          <t>AR15074</t>
         </is>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN16 DN350 T4 3G6K6XU Getriebe MR100</t>
+          <t>Nori 40 ZXL DN20 PN25/40</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrventile</t>
+        </is>
+      </c>
+      <c r="E151" s="2" t="inlineStr"/>
       <c r="F151" s="2" t="inlineStr">
         <is>
-          <t>DN350</t>
+          <t>DN020</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr"/>
       <c r="J151" s="2" t="inlineStr">
         <is>
-          <t>1224.94 €</t>
+          <t>124.97 €</t>
         </is>
       </c>
       <c r="K151" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="152" ht="18" customHeight="1">
       <c r="A152" s="2" t="inlineStr">
         <is>
-          <t>AR14720</t>
+          <t>AR15075</t>
         </is>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN10 DN350 T4 3G6K6Y + MR100</t>
+          <t>Nori 40 ZXL DN65 PN25/40</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrventile</t>
+        </is>
+      </c>
+      <c r="E152" s="2" t="inlineStr"/>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>DN350</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>23.30</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr"/>
       <c r="J152" s="2" t="inlineStr">
         <is>
-          <t>2696.77 €</t>
+          <t>367.86 €</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="153" ht="32" customHeight="1">
+    <row r="153" ht="18" customHeight="1">
       <c r="A153" s="2" t="inlineStr">
         <is>
-          <t>AR14721</t>
+          <t>AR15076</t>
         </is>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN10 DN350 3G3GX 1B</t>
+          <t>Nori 40 ZXL DN100 PN25/40</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrventile</t>
+        </is>
+      </c>
+      <c r="E153" s="2" t="inlineStr"/>
       <c r="F153" s="2" t="inlineStr">
         <is>
-          <t>DN350</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
-          <t>88.00</t>
+          <t>68.00</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr"/>
       <c r="J153" s="2" t="inlineStr">
         <is>
-          <t>140.16 €</t>
+          <t>624.10 €</t>
         </is>
       </c>
       <c r="K153" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="154" ht="18" customHeight="1">
       <c r="A154" s="2" t="inlineStr">
         <is>
-          <t>AR14722</t>
+          <t>AR15077</t>
         </is>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>Danfoss</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10 DN500 T43G6K6GXU 10b + MR100 Anschl. PN10</t>
+          <t>Danfoss ZKB, DN200, PN10, 8 Zoll, Kompensator</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Kompensatoren</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>DANFOSS ZKB</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
-          <t>DN500</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
-          <t>216.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I154" s="2" t="inlineStr"/>
       <c r="J154" s="2" t="inlineStr">
         <is>
-          <t>2945.46 €</t>
+          <t>289.98 €</t>
         </is>
       </c>
       <c r="K154" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="155" ht="18" customHeight="1">
+    <row r="155" ht="32" customHeight="1">
       <c r="A155" s="2" t="inlineStr">
         <is>
-          <t>AR14724</t>
+          <t>AR15083</t>
         </is>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10/16 DN025 T43g6k6gXU LP165</t>
+          <t>SERIE 2000 cl.PN16 DN80 PN10/16 3t6X 1A</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>Serie 2000</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
-          <t>DN025</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>5.60</t>
         </is>
       </c>
       <c r="I155" s="2" t="inlineStr"/>
       <c r="J155" s="2" t="inlineStr">
         <is>
-          <t>100.04 €</t>
+          <t>128.02 €</t>
         </is>
       </c>
       <c r="K155" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="156" ht="18" customHeight="1">
+    <row r="156" ht="32" customHeight="1">
       <c r="A156" s="2" t="inlineStr">
         <is>
-          <t>AR14763</t>
+          <t>AR15084</t>
         </is>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>BOA-HE C22.8, PN40 DN50 mit Schweißenden</t>
+          <t>SERIE 2000 cl.PN16 DN125 PN10/16 3t6X 1A</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
-          <t>BOA-H/HE/HV/HEV</t>
+          <t>Serie 2000</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr"/>
       <c r="J156" s="2" t="inlineStr">
         <is>
-          <t>677.24 €</t>
+          <t>323.66 €</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="157" ht="18" customHeight="1">
+    <row r="157" ht="32" customHeight="1">
       <c r="A157" s="2" t="inlineStr">
         <is>
-          <t>AR14827</t>
+          <t>AR15085</t>
         </is>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN6/10 DN50 T2 3g6k2K - Handhebel</t>
+          <t>NORICHEM RYA PN10-40 DN15</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E157" s="2" t="inlineStr"/>
       <c r="F157" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN015</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
-          <t>1.60</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr"/>
       <c r="J157" s="2" t="inlineStr">
         <is>
-          <t>178.17 €</t>
+          <t>111.84 €</t>
         </is>
       </c>
       <c r="K157" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="158" ht="32" customHeight="1">
       <c r="A158" s="2" t="inlineStr">
         <is>
-          <t>AR14829-01</t>
+          <t>AR15086</t>
         </is>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>Einklemm-Rückschlagventil BOA-RVK, Messing, PN6/10/16 DN65</t>
+          <t>NORICHEM RYA PN10-40 DN25 1.4408 EVGI 29523336-ARI</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
-      <c r="E158" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E158" s="2" t="inlineStr"/>
       <c r="F158" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN025</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>6.50</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr"/>
       <c r="J158" s="2" t="inlineStr">
         <is>
-          <t>53.46 €</t>
+          <t>176.67 €</t>
         </is>
       </c>
       <c r="K158" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="159" ht="32" customHeight="1">
       <c r="A159" s="2" t="inlineStr">
         <is>
-          <t>AR14829-02</t>
+          <t>AR15087</t>
         </is>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
-          <t>Einklemm-Rückschlagventil BOA-RVK, Messing, PN6/10/16 DN65</t>
+          <t>NORICHEM RYA PN10-40 DN50</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
-      <c r="E159" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E159" s="2" t="inlineStr"/>
       <c r="F159" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr"/>
       <c r="J159" s="2" t="inlineStr">
         <is>
-          <t>53.46 €</t>
+          <t>229.60 €</t>
         </is>
       </c>
       <c r="K159" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="160" ht="32" customHeight="1">
+    <row r="160" ht="18" customHeight="1">
       <c r="A160" s="2" t="inlineStr">
         <is>
-          <t>AR15012</t>
+          <t>AR15542</t>
         </is>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN10 DN350 T43g6gVC Getriebe MR Marine+ Rotech PFF25EAAZ0+Double detector NBN3-F25-E8-P</t>
+          <t>ISORIA 10 PN10 DN80 T1 3t6k6XV - ACTAIR</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>DN350</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr"/>
       <c r="J160" s="2" t="inlineStr">
         <is>
-          <t>1490.42 €</t>
+          <t>304.79 €</t>
         </is>
       </c>
       <c r="K160" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="161" ht="18" customHeight="1">
       <c r="A161" s="2" t="inlineStr">
         <is>
-          <t>AR15014</t>
+          <t>AR15552</t>
         </is>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN10 DN80 T43g6k6gVC + Actair NG N Mounting</t>
+          <t>BOAX-B PN10/16 DN200 T23g6XU MN25</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
           <t>BOAX-B</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
-          <t>7.80</t>
+          <t>49.30</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr"/>
       <c r="J161" s="2" t="inlineStr">
         <is>
-          <t>216.55 €</t>
+          <t>415.22 €</t>
         </is>
       </c>
       <c r="K161" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="162" ht="18" customHeight="1">
       <c r="A162" s="2" t="inlineStr">
         <is>
-          <t>AR15016</t>
+          <t>AR15642</t>
         </is>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN10/16 DN65 T43g6k6gVC CR165</t>
+          <t>ISORIA 10 PN10 DN065 T4 3g6k6VC - MS15 "Dual use"</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
           <t>DN065</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
-          <t>5.65</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr"/>
       <c r="J162" s="2" t="inlineStr">
         <is>
-          <t>86.54 €</t>
+          <t>426.68 €</t>
         </is>
       </c>
       <c r="K162" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="163" ht="18" customHeight="1">
+    <row r="163" ht="32" customHeight="1">
       <c r="A163" s="2" t="inlineStr">
         <is>
-          <t>AR15017</t>
+          <t>AR15653</t>
         </is>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN10/16 DN125 T43g6k6gVC CR300</t>
+          <t>Bernard Stellantrieb LEA3  20S 115-230V/50-60HZ/MONO 35N.m</t>
         </is>
       </c>
       <c r="D163" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B</t>
-[...6 lines deleted...]
-      </c>
+          <t>BERNARD LEA</t>
+        </is>
+      </c>
+      <c r="F163" s="2" t="inlineStr"/>
       <c r="G163" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr"/>
       <c r="J163" s="2" t="inlineStr">
         <is>
-          <t>164.06 €</t>
+          <t>280.00 €</t>
         </is>
       </c>
       <c r="K163" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="164" ht="18" customHeight="1">
       <c r="A164" s="2" t="inlineStr">
         <is>
-          <t>AR15019</t>
+          <t>AR15740</t>
         </is>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10/16 DN080 T43g6gK LP165</t>
+          <t>ISORIA 10 DN40 T4 PN16 3g6k6XV - MR 25 M</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
-          <t>8.20</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr"/>
       <c r="J164" s="2" t="inlineStr">
         <is>
-          <t>137.53 €</t>
+          <t>500.13 €</t>
         </is>
       </c>
       <c r="K164" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="165" ht="18" customHeight="1">
       <c r="A165" s="2" t="inlineStr">
         <is>
-          <t>AR15020</t>
+          <t>AR15741</t>
         </is>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10/16 DN065 T43g6gXU LP165</t>
-[...2 lines deleted...]
-      <c r="D165" s="2" t="inlineStr"/>
+          <t>ISORIA 10 DN100 T4 PN16 3g6k6XV - MR 25</t>
+        </is>
+      </c>
+      <c r="D165" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>13.50</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr"/>
       <c r="J165" s="2" t="inlineStr">
         <is>
-          <t>132.39 €</t>
+          <t>603.21 €</t>
         </is>
       </c>
       <c r="K165" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="166" ht="18" customHeight="1">
       <c r="A166" s="2" t="inlineStr">
         <is>
-          <t>AR15074</t>
+          <t>AR15742</t>
         </is>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
-          <t>Nori 40 ZXL DN20 PN25/40</t>
+          <t>ISORIA 10 DN100 T4 PN16 3g6k6XV - MR 25</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
-[...2 lines deleted...]
-      <c r="E166" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E166" s="2" t="inlineStr">
+        <is>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
-          <t>DN020</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>13.50</t>
         </is>
       </c>
       <c r="I166" s="2" t="inlineStr"/>
       <c r="J166" s="2" t="inlineStr">
         <is>
-          <t>124.97 €</t>
+          <t>603.21 €</t>
         </is>
       </c>
       <c r="K166" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="167" ht="18" customHeight="1">
       <c r="A167" s="2" t="inlineStr">
         <is>
-          <t>AR15075</t>
+          <t>AR15743</t>
         </is>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
-          <t>Nori 40 ZXL DN65 PN25/40</t>
+          <t>ISORIA 10 DN250 T4 PN16 3g6k6XV - MR 25</t>
         </is>
       </c>
       <c r="D167" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
-[...2 lines deleted...]
-      <c r="E167" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E167" s="2" t="inlineStr">
+        <is>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
-          <t>23.30</t>
+          <t>67.00</t>
         </is>
       </c>
       <c r="I167" s="2" t="inlineStr"/>
       <c r="J167" s="2" t="inlineStr">
         <is>
-          <t>367.86 €</t>
+          <t>1695.33 €</t>
         </is>
       </c>
       <c r="K167" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="168" ht="18" customHeight="1">
       <c r="A168" s="2" t="inlineStr">
         <is>
-          <t>AR15076</t>
+          <t>AR15744</t>
         </is>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
-          <t>Nori 40 ZXL DN100 PN25/40</t>
+          <t>ISORIA 10 DN250 T4 PN16 3g6k6XV - MR 25</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
-[...2 lines deleted...]
-      <c r="E168" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E168" s="2" t="inlineStr">
+        <is>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
-          <t>68.00</t>
+          <t>67.00</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr"/>
       <c r="J168" s="2" t="inlineStr">
         <is>
-          <t>624.10 €</t>
+          <t>1695.33 €</t>
         </is>
       </c>
       <c r="K168" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="169" ht="18" customHeight="1">
       <c r="A169" s="2" t="inlineStr">
         <is>
-          <t>AR15077</t>
+          <t>AR15745</t>
         </is>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t>Danfoss</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
-          <t>Danfoss ZKB, DN200, PN10, 8 Zoll, Kompensator</t>
+          <t>ISORIA 10 DN250 T4 PN16 3g6k6XV - MR 25</t>
         </is>
       </c>
       <c r="D169" s="2" t="inlineStr">
         <is>
-          <t>Kompensatoren</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
-          <t>DANFOSS ZKB</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>67.00</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr"/>
       <c r="J169" s="2" t="inlineStr">
         <is>
-          <t>289.98 €</t>
+          <t>1695.33 €</t>
         </is>
       </c>
       <c r="K169" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="170" ht="32" customHeight="1">
+    <row r="170" ht="18" customHeight="1">
       <c r="A170" s="2" t="inlineStr">
         <is>
-          <t>AR15083</t>
+          <t>AR15746</t>
         </is>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN80 PN10/16 3t6X 1A</t>
+          <t>ISORIA 10 DN250 T4 PN16 3g6k6XV - MR 25</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
-          <t>5.60</t>
+          <t>67.00</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr"/>
       <c r="J170" s="2" t="inlineStr">
         <is>
-          <t>128.02 €</t>
+          <t>1695.33 €</t>
         </is>
       </c>
       <c r="K170" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="171" ht="32" customHeight="1">
+    <row r="171" ht="18" customHeight="1">
       <c r="A171" s="2" t="inlineStr">
         <is>
-          <t>AR15084</t>
+          <t>AR15747</t>
         </is>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN125 PN10/16 3t6X 1A</t>
+          <t>ISORIA 10 DN65 T4 PN16 3g6k6XV - MR 25 M</t>
         </is>
       </c>
       <c r="D171" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I171" s="2" t="inlineStr"/>
       <c r="J171" s="2" t="inlineStr">
         <is>
-          <t>323.66 €</t>
+          <t>532.03 €</t>
         </is>
       </c>
       <c r="K171" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="172" ht="32" customHeight="1">
+    <row r="172" ht="18" customHeight="1">
       <c r="A172" s="2" t="inlineStr">
         <is>
-          <t>AR15085</t>
+          <t>AR15747-01</t>
         </is>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
-          <t>NORICHEM RYA PN10-40 DN15</t>
+          <t>ISORIA 10 DN65 T4 PN16 3g6k6XV - MR 25 M (Lackschäden)</t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
-[...2 lines deleted...]
-      <c r="E172" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E172" s="2" t="inlineStr">
+        <is>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
-          <t>DN015</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I172" s="2" t="inlineStr"/>
       <c r="J172" s="2" t="inlineStr">
         <is>
-          <t>111.84 €</t>
+          <t>399.02 €</t>
         </is>
       </c>
       <c r="K172" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="173" ht="32" customHeight="1">
+    <row r="173" ht="18" customHeight="1">
       <c r="A173" s="2" t="inlineStr">
         <is>
-          <t>AR15086</t>
+          <t>AR15748</t>
         </is>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
-          <t>NORICHEM RYA PN10-40 DN25 1.4408 EVGI 29523336-ARI</t>
+          <t>ISORIA 10 DN250 T4 PN16 3g6k6XV - MR 25</t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
-[...2 lines deleted...]
-      <c r="E173" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E173" s="2" t="inlineStr">
+        <is>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
-          <t>DN025</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>67.00</t>
         </is>
       </c>
       <c r="I173" s="2" t="inlineStr"/>
       <c r="J173" s="2" t="inlineStr">
         <is>
-          <t>176.67 €</t>
+          <t>1695.33 €</t>
         </is>
       </c>
       <c r="K173" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="174" ht="32" customHeight="1">
+    <row r="174" ht="18" customHeight="1">
       <c r="A174" s="2" t="inlineStr">
         <is>
-          <t>AR15087</t>
+          <t>AR15755</t>
         </is>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
-          <t>NORICHEM RYA PN10-40 DN50</t>
+          <t>BOAX-SF PN16 DN300 T43g6k6gXU MR50</t>
         </is>
       </c>
       <c r="D174" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
-[...2 lines deleted...]
-      <c r="E174" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E174" s="2" t="inlineStr">
+        <is>
+          <t>BOAX-S/SF</t>
+        </is>
+      </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN300</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>63.50</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr"/>
       <c r="J174" s="2" t="inlineStr">
         <is>
-          <t>229.60 €</t>
+          <t>1090.47 €</t>
         </is>
       </c>
       <c r="K174" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="175" ht="18" customHeight="1">
       <c r="A175" s="2" t="inlineStr">
         <is>
-          <t>AR15091</t>
+          <t>AR15756</t>
         </is>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 125 x SW 22</t>
+          <t>ISORIA 10 PN10 DN50 T4 3G6K6XA Actair NG 2 F03/F05</t>
         </is>
       </c>
       <c r="D175" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
-[...3 lines deleted...]
-      <c r="F175" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E175" s="2" t="inlineStr">
+        <is>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
+      <c r="F175" s="2" t="inlineStr">
+        <is>
+          <t>DN050</t>
+        </is>
+      </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H175" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H175" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I175" s="2" t="inlineStr"/>
       <c r="J175" s="2" t="inlineStr">
         <is>
-          <t>18.37 €</t>
+          <t>250.84 €</t>
         </is>
       </c>
       <c r="K175" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="176" ht="18" customHeight="1">
+    <row r="176" ht="32" customHeight="1">
       <c r="A176" s="2" t="inlineStr">
         <is>
-          <t>AR15092</t>
+          <t>AR15757</t>
         </is>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 160 x SW 30</t>
+          <t>Actair-NG 5 RO F05/07 DD14</t>
         </is>
       </c>
       <c r="D176" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
-[...3 lines deleted...]
-      <c r="F176" s="2" t="inlineStr"/>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
+      <c r="E176" s="2" t="inlineStr">
+        <is>
+          <t>ACTAIR</t>
+        </is>
+      </c>
+      <c r="F176" s="2" t="inlineStr">
+        <is>
+          <t>DN080</t>
+        </is>
+      </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H176" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H176" s="2" t="inlineStr">
+        <is>
+          <t>7.80</t>
+        </is>
+      </c>
       <c r="I176" s="2" t="inlineStr"/>
       <c r="J176" s="2" t="inlineStr">
         <is>
-          <t>20.48 €</t>
+          <t>175.26 €</t>
         </is>
       </c>
       <c r="K176" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="177" ht="18" customHeight="1">
       <c r="A177" s="2" t="inlineStr">
         <is>
-          <t>AR15093</t>
+          <t>AR15773</t>
         </is>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 250 x SW 36</t>
+          <t>BOAX-SF PN10 DN250 T43g6k6gXU MR25</t>
         </is>
       </c>
       <c r="D177" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
-[...3 lines deleted...]
-      <c r="F177" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E177" s="2" t="inlineStr">
+        <is>
+          <t>BOAX-S/SF</t>
+        </is>
+      </c>
+      <c r="F177" s="2" t="inlineStr">
+        <is>
+          <t>DN250</t>
+        </is>
+      </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H177" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H177" s="2" t="inlineStr">
+        <is>
+          <t>43.00</t>
+        </is>
+      </c>
       <c r="I177" s="2" t="inlineStr"/>
       <c r="J177" s="2" t="inlineStr">
         <is>
-          <t>76.43 €</t>
+          <t>824.80 €</t>
         </is>
       </c>
       <c r="K177" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="178" ht="18" customHeight="1">
       <c r="A178" s="2" t="inlineStr">
         <is>
-          <t>AR15094</t>
+          <t>AR15889</t>
         </is>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 200 x SW 30 für BOA-H</t>
+          <t>KAPPE   BOA-CONTROL DN200 BG</t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
-[...3 lines deleted...]
-      <c r="F178" s="2" t="inlineStr"/>
+          <t>Regulierventile</t>
+        </is>
+      </c>
+      <c r="E178" s="2" t="inlineStr">
+        <is>
+          <t>BOA-Control</t>
+        </is>
+      </c>
+      <c r="F178" s="2" t="inlineStr">
+        <is>
+          <t>DN200</t>
+        </is>
+      </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H178" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H178" s="2" t="inlineStr">
+        <is>
+          <t>1.50</t>
+        </is>
+      </c>
       <c r="I178" s="2" t="inlineStr"/>
       <c r="J178" s="2" t="inlineStr">
         <is>
-          <t>45.28 €</t>
+          <t>27.60 €</t>
         </is>
       </c>
       <c r="K178" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="179" ht="18" customHeight="1">
       <c r="A179" s="2" t="inlineStr">
         <is>
-          <t>AR15095</t>
+          <t>AR15891</t>
         </is>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 125 x SW 22, Aluminium</t>
+          <t>Kappe zu BOA-C IMS Alt  DN 32/50 KOMPL.</t>
         </is>
       </c>
       <c r="D179" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
-[...2 lines deleted...]
-      <c r="E179" s="2" t="inlineStr"/>
+          <t>Regulierventile</t>
+        </is>
+      </c>
+      <c r="E179" s="2" t="inlineStr">
+        <is>
+          <t>BOA-Compact</t>
+        </is>
+      </c>
       <c r="F179" s="2" t="inlineStr"/>
       <c r="G179" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H179" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H179" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
       <c r="I179" s="2" t="inlineStr"/>
       <c r="J179" s="2" t="inlineStr">
         <is>
-          <t>18.37 €</t>
+          <t>10.96 €</t>
         </is>
       </c>
       <c r="K179" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="180" ht="18" customHeight="1">
+    <row r="180" ht="32" customHeight="1">
       <c r="A180" s="2" t="inlineStr">
         <is>
-          <t>AR15097</t>
+          <t>AR15993</t>
         </is>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 160 x SW 30, Aluminium</t>
+          <t>SERIE 2000 cl.PN16 DN50 PN10/16 3t6X 1A</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
-[...3 lines deleted...]
-      <c r="F180" s="2" t="inlineStr"/>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E180" s="2" t="inlineStr">
+        <is>
+          <t>Serie 2000</t>
+        </is>
+      </c>
+      <c r="F180" s="2" t="inlineStr">
+        <is>
+          <t>DN050</t>
+        </is>
+      </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H180" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H180" s="2" t="inlineStr">
+        <is>
+          <t>3.50</t>
+        </is>
+      </c>
       <c r="I180" s="2" t="inlineStr"/>
       <c r="J180" s="2" t="inlineStr">
         <is>
-          <t>26.13 €</t>
+          <t>71.21 €</t>
         </is>
       </c>
       <c r="K180" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="181" ht="18" customHeight="1">
+    <row r="181" ht="32" customHeight="1">
       <c r="A181" s="2" t="inlineStr">
         <is>
-          <t>AR15099</t>
+          <t>AR15994</t>
         </is>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 250 x SW 36, Aluminium</t>
+          <t>SERIE 2000 cl.PN16 DN250 PN16 3t3gX 1A</t>
         </is>
       </c>
       <c r="D181" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
-[...3 lines deleted...]
-      <c r="F181" s="2" t="inlineStr"/>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E181" s="2" t="inlineStr">
+        <is>
+          <t>Serie 2000</t>
+        </is>
+      </c>
+      <c r="F181" s="2" t="inlineStr">
+        <is>
+          <t>DN250</t>
+        </is>
+      </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr"/>
       <c r="I181" s="2" t="inlineStr"/>
       <c r="J181" s="2" t="inlineStr">
         <is>
-          <t>48.34 €</t>
+          <t>561.05 €</t>
         </is>
       </c>
       <c r="K181" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="182" ht="18" customHeight="1">
+    <row r="182" ht="32" customHeight="1">
       <c r="A182" s="2" t="inlineStr">
         <is>
-          <t>AR15542</t>
+          <t>AR15995</t>
         </is>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN10 DN80 T1 3t6k6XV - ACTAIR</t>
+          <t>SERIE 2000 cl.150 DN80 PN25 16X 1B</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>Serie 2000</t>
         </is>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
           <t>DN080</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>4.50</t>
         </is>
       </c>
       <c r="I182" s="2" t="inlineStr"/>
       <c r="J182" s="2" t="inlineStr">
         <is>
-          <t>304.79 €</t>
+          <t>368.27 €</t>
         </is>
       </c>
       <c r="K182" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="183" ht="18" customHeight="1">
+    <row r="183" ht="32" customHeight="1">
       <c r="A183" s="2" t="inlineStr">
         <is>
-          <t>AR15552</t>
+          <t>AR16035</t>
         </is>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN10/16 DN200 T23g6XU MN25</t>
+          <t>COSMO RUECKSCHLAGVENTIL Typ F-N PN 6-16 DN 50, Zwischenflansch,MS 58,Niroteller</t>
         </is>
       </c>
       <c r="D183" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B</t>
+          <t>BOA-RVK</t>
         </is>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G183" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
-          <t>49.30</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="I183" s="2" t="inlineStr"/>
       <c r="J183" s="2" t="inlineStr">
         <is>
-          <t>415.22 €</t>
+          <t>86.10 €</t>
         </is>
       </c>
       <c r="K183" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="184" ht="32" customHeight="1">
+    <row r="184" ht="18" customHeight="1">
       <c r="A184" s="2" t="inlineStr">
         <is>
-          <t>AR15592</t>
+          <t>AR16036</t>
         </is>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 A DN250 EPDM-XV</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pneumatischer Stellantrieb DIR/2006/42/CE für HERA DN300</t>
+        </is>
+      </c>
+      <c r="D184" s="2" t="inlineStr"/>
       <c r="E184" s="2" t="inlineStr"/>
       <c r="F184" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN300</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>42.00</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr"/>
       <c r="J184" s="2" t="inlineStr">
         <is>
-          <t>156.01 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>1231.60 €</t>
+        </is>
+      </c>
+      <c r="K184" s="2" t="inlineStr"/>
     </row>
     <row r="185" ht="32" customHeight="1">
       <c r="A185" s="2" t="inlineStr">
         <is>
-          <t>AR15593</t>
+          <t>AR16076</t>
         </is>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 [A] DN 100 NBR K AMRI MATERIAL CODE (K)</t>
+          <t>BOAXMAT-S PN6/10/16 DN250 T23g6k6gXU AQ25 220-230Vac 1Ph 50/60Hz</t>
         </is>
       </c>
       <c r="D185" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...2 lines deleted...]
-      <c r="E185" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E185" s="2" t="inlineStr">
+        <is>
+          <t>BOAX-S/SF</t>
+        </is>
+      </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="I185" s="2" t="inlineStr"/>
       <c r="J185" s="2" t="inlineStr">
         <is>
-          <t>90.55 €</t>
+          <t>1137.85 €</t>
         </is>
       </c>
       <c r="K185" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="186" ht="32" customHeight="1">
       <c r="A186" s="2" t="inlineStr">
         <is>
-          <t>AR15594</t>
+          <t>AR16154</t>
         </is>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE K02A-DN 125 VITON VC AMRI MATERIAL CODE (VC) "Dual use"</t>
+          <t>Bernard AQ15 F03/03 DD11 adaption F07 220-230V 1Ph</t>
         </is>
       </c>
       <c r="D186" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
-          <t>KE</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN150;DN100;DN125</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H186" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="I186" s="2" t="inlineStr"/>
       <c r="J186" s="2" t="inlineStr">
         <is>
-          <t>473.38 €</t>
+          <t>443.03 €</t>
         </is>
       </c>
       <c r="K186" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="187" ht="32" customHeight="1">
+    <row r="187" ht="18" customHeight="1">
       <c r="A187" s="2" t="inlineStr">
         <is>
-          <t>AR15635</t>
+          <t>AR16160</t>
         </is>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10 [A] DN 150 SILICONE SK, AMRI MATERIAL CODE (SK)</t>
+          <t>DANAIS150 PN16 DN125 T4 16e6FB 2B MR25</t>
         </is>
       </c>
       <c r="D187" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>DANAIS150</t>
         </is>
       </c>
       <c r="F187" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H187" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>17.30</t>
         </is>
       </c>
       <c r="I187" s="2" t="inlineStr"/>
       <c r="J187" s="2" t="inlineStr">
         <is>
-          <t>318.96 €</t>
+          <t>1750.89 €</t>
         </is>
       </c>
       <c r="K187" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="188" ht="32" customHeight="1">
+    <row r="188" ht="18" customHeight="1">
       <c r="A188" s="2" t="inlineStr">
         <is>
-          <t>AR15636</t>
+          <t>AR16191</t>
         </is>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 [A] DN 200 EPDM XA AMRI MATERIAL CODE (XA)</t>
+          <t>BOA-CVP H PN16 DN100 feder schließend</t>
         </is>
       </c>
       <c r="D188" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...2 lines deleted...]
-      <c r="E188" s="2" t="inlineStr"/>
+          <t>Regulierventile</t>
+        </is>
+      </c>
+      <c r="E188" s="2" t="inlineStr">
+        <is>
+          <t>BOA-CVP H</t>
+        </is>
+      </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H188" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>42.50</t>
         </is>
       </c>
       <c r="I188" s="2" t="inlineStr"/>
       <c r="J188" s="2" t="inlineStr">
         <is>
-          <t>140.45 €</t>
+          <t>1973.53 €</t>
         </is>
       </c>
       <c r="K188" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="189" ht="32" customHeight="1">
       <c r="A189" s="2" t="inlineStr">
         <is>
-          <t>AR15637</t>
+          <t>AR16227</t>
         </is>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE K02A-DN 250 PFA-SILIKON AMRI MATERIAL CODE (FS) "Dual use"</t>
+          <t>ACTAIR NG 20 F07/10 DD19</t>
         </is>
       </c>
       <c r="D189" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
-          <t>KE</t>
-[...6 lines deleted...]
-      </c>
+          <t>ACTAIR</t>
+        </is>
+      </c>
+      <c r="F189" s="2" t="inlineStr"/>
       <c r="G189" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H189" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="I189" s="2" t="inlineStr"/>
       <c r="J189" s="2" t="inlineStr">
         <is>
-          <t>1719.32 €</t>
+          <t>294.68 €</t>
         </is>
       </c>
       <c r="K189" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="190" ht="32" customHeight="1">
+    <row r="190" ht="18" customHeight="1">
       <c r="A190" s="2" t="inlineStr">
         <is>
-          <t>AR15638</t>
+          <t>AR16229</t>
         </is>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 [A] DN 50 NBR K AMRI MATERIAL CODE (K)</t>
+          <t>ISORIA 10 PN10 DN350 T2 3G6K2K  mit freiem Wellenende</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...2 lines deleted...]
-      <c r="E190" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E190" s="2" t="inlineStr">
+        <is>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN350</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>90.00</t>
         </is>
       </c>
       <c r="I190" s="2" t="inlineStr"/>
       <c r="J190" s="2" t="inlineStr">
         <is>
-          <t>76.67 €</t>
+          <t>2703.50 €</t>
         </is>
       </c>
       <c r="K190" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="191" ht="32" customHeight="1">
+    <row r="191" ht="18" customHeight="1">
       <c r="A191" s="2" t="inlineStr">
         <is>
-          <t>AR15639</t>
+          <t>AR16572</t>
         </is>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
-          <t>KIT-WELLE ISORIA 10/16 A DN65/80 1.4029 Code 6k</t>
+          <t>BOAX-SF PN16 DN500 T43g6gK Getriebe MR100</t>
         </is>
       </c>
       <c r="D191" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...3 lines deleted...]
-      <c r="F191" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E191" s="2" t="inlineStr">
+        <is>
+          <t>BOAX-S/SF</t>
+        </is>
+      </c>
+      <c r="F191" s="2" t="inlineStr">
+        <is>
+          <t>DN500</t>
+        </is>
+      </c>
       <c r="G191" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H191" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>203.00</t>
         </is>
       </c>
       <c r="I191" s="2" t="inlineStr"/>
       <c r="J191" s="2" t="inlineStr">
         <is>
-          <t>54.15 €</t>
+          <t>4032.20 €</t>
         </is>
       </c>
       <c r="K191" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="192" ht="32" customHeight="1">
+    <row r="192" ht="18" customHeight="1">
       <c r="A192" s="2" t="inlineStr">
         <is>
-          <t>AR15640</t>
+          <t>AR16584-01</t>
         </is>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE  XV GAMMA DN200 RINGBALG - GAMMA DN200 E.P.D.M Hitze (XV)</t>
+          <t>BOAX-S PN16 DN500 T23g6gK MR100</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...16 lines deleted...]
-      </c>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E192" s="2" t="inlineStr"/>
+      <c r="F192" s="2" t="inlineStr"/>
+      <c r="G192" s="2" t="inlineStr"/>
       <c r="H192" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>167.00</t>
         </is>
       </c>
       <c r="I192" s="2" t="inlineStr"/>
       <c r="J192" s="2" t="inlineStr">
         <is>
-          <t>182.04 €</t>
+          <t>2000.00 €</t>
         </is>
       </c>
       <c r="K192" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="193" ht="32" customHeight="1">
+    <row r="193" ht="18" customHeight="1">
       <c r="A193" s="2" t="inlineStr">
         <is>
-          <t>AR15641</t>
+          <t>AR16626</t>
         </is>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE  XV GAMMA DN450 RINGBALG - GAMMA EPDM Hitze (XV)</t>
+          <t>BOAX-S PN10 DN450 T23g6gK MR100</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
-          <t>GAMMA</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
           <t>DN450</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>142.00</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr"/>
       <c r="J193" s="2" t="inlineStr">
         <is>
-          <t>706.03 €</t>
+          <t>2862.78 €</t>
         </is>
       </c>
       <c r="K193" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="194" ht="18" customHeight="1">
       <c r="A194" s="2" t="inlineStr">
         <is>
-          <t>AR15642</t>
+          <t>AR16627</t>
         </is>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN10 DN065 T4 3g6k6VC - MS15 "Dual use"</t>
+          <t>BOAX-S PN16 DN450 T23g6gK MR100</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN450</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>142.00</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr"/>
       <c r="J194" s="2" t="inlineStr">
         <is>
-          <t>426.68 €</t>
+          <t>2862.78 €</t>
         </is>
       </c>
       <c r="K194" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="195" ht="32" customHeight="1">
+    <row r="195" ht="18" customHeight="1">
       <c r="A195" s="2" t="inlineStr">
         <is>
-          <t>AR15645</t>
+          <t>AR16629</t>
         </is>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE CB GAMMA DN500 RINGBALG - GAMMA DN500 Nitril karboxyliert (CB)</t>
+          <t>BOAX-S PN10 DN450 T23g6gXU MR100</t>
         </is>
       </c>
       <c r="D195" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
-          <t>GAMMA</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
-          <t>DN500</t>
+          <t>DN450</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>142.00</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr"/>
       <c r="J195" s="2" t="inlineStr">
         <is>
-          <t>1498.12 €</t>
+          <t>2579.97 €</t>
         </is>
       </c>
       <c r="K195" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="196" ht="32" customHeight="1">
+    <row r="196" ht="18" customHeight="1">
       <c r="A196" s="2" t="inlineStr">
         <is>
-          <t>AR15647</t>
+          <t>AR16630</t>
         </is>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE ISORIA 10/16 [A] DN 80 EPDM XV AMRI MATERIAL CODE (XV)</t>
+          <t>BOAX-SF PN10 DN400 T43g6gK MR100</t>
         </is>
       </c>
       <c r="D196" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...2 lines deleted...]
-      <c r="E196" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E196" s="2" t="inlineStr">
+        <is>
+          <t>BOAX-S/SF</t>
+        </is>
+      </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN400</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>122.00</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr"/>
       <c r="J196" s="2" t="inlineStr">
         <is>
-          <t>59.33 €</t>
+          <t>2731.46 €</t>
         </is>
       </c>
       <c r="K196" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="197" ht="32" customHeight="1">
+    <row r="197" ht="18" customHeight="1">
       <c r="A197" s="2" t="inlineStr">
         <is>
-          <t>AR15648</t>
+          <t>AR16631</t>
         </is>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE ISORIA 10/16 [A] DN 100 EPDM XV AMRI MATERIAL CODE (XV)</t>
+          <t>BOAX-S PN16 DN400 T23g6gK MR100</t>
         </is>
       </c>
       <c r="D197" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...2 lines deleted...]
-      <c r="E197" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E197" s="2" t="inlineStr">
+        <is>
+          <t>BOAX-S/SF</t>
+        </is>
+      </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN400</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>122.00</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr"/>
       <c r="J197" s="2" t="inlineStr">
         <is>
-          <t>89.93 €</t>
+          <t>2192.80 €</t>
         </is>
       </c>
       <c r="K197" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="198" ht="32" customHeight="1">
+    <row r="198" ht="18" customHeight="1">
       <c r="A198" s="2" t="inlineStr">
         <is>
-          <t>AR15649</t>
+          <t>AR16632</t>
         </is>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE ISORIA 10/16 [A] DN 300 EPDM XV AMRI MATERIAL CODE (XV)</t>
+          <t>BOAX-S PN16 DN500 T23g6gXU MR100</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...2 lines deleted...]
-      <c r="E198" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E198" s="2" t="inlineStr">
+        <is>
+          <t>BOAX-S/SF</t>
+        </is>
+      </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
-          <t>DN300</t>
+          <t>DN500</t>
         </is>
       </c>
       <c r="G198" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H198" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>172.00</t>
         </is>
       </c>
       <c r="I198" s="2" t="inlineStr"/>
       <c r="J198" s="2" t="inlineStr">
         <is>
-          <t>178.60 €</t>
+          <t>3532.77 €</t>
         </is>
       </c>
       <c r="K198" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="199" ht="32" customHeight="1">
+    <row r="199" ht="18" customHeight="1">
       <c r="A199" s="2" t="inlineStr">
         <is>
-          <t>AR15651</t>
+          <t>AR16634</t>
         </is>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
-          <t>KIT-ANTRIEBSWELLE   I00A/I07A-DN 200</t>
+          <t>BOAX-B PN10 DN200 T43g6k6gVC MN25</t>
         </is>
       </c>
       <c r="D199" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...2 lines deleted...]
-      <c r="E199" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E199" s="2" t="inlineStr">
+        <is>
+          <t>BOAX-B</t>
+        </is>
+      </c>
       <c r="F199" s="2" t="inlineStr">
         <is>
           <t>DN200</t>
         </is>
       </c>
       <c r="G199" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H199" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="I199" s="2" t="inlineStr"/>
       <c r="J199" s="2" t="inlineStr">
         <is>
-          <t>137.01 €</t>
+          <t>650.41 €</t>
         </is>
       </c>
       <c r="K199" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="200" ht="32" customHeight="1">
+    <row r="200" ht="18" customHeight="1">
       <c r="A200" s="2" t="inlineStr">
         <is>
-          <t>AR15653</t>
+          <t>AR16635</t>
         </is>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
-          <t>Bernard Stellantrieb LEA3  20S 115-230V/50-60HZ/MONO 35N.m</t>
+          <t>BOAX-B PN10 DN250 T43g6k6gVC MN25</t>
         </is>
       </c>
       <c r="D200" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
-          <t>BERNARD LEA</t>
-[...2 lines deleted...]
-      <c r="F200" s="2" t="inlineStr"/>
+          <t>BOAX-B</t>
+        </is>
+      </c>
+      <c r="F200" s="2" t="inlineStr">
+        <is>
+          <t>DN250</t>
+        </is>
+      </c>
       <c r="G200" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H200" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>49.00</t>
         </is>
       </c>
       <c r="I200" s="2" t="inlineStr"/>
       <c r="J200" s="2" t="inlineStr">
         <is>
-          <t>280.00 €</t>
+          <t>977.90 €</t>
         </is>
       </c>
       <c r="K200" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="201" ht="32" customHeight="1">
+    <row r="201" ht="18" customHeight="1">
       <c r="A201" s="2" t="inlineStr">
         <is>
-          <t>AR15663</t>
+          <t>AR16636</t>
         </is>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE ISORIA 10/16 [A] DN 065 PN10/16/ EPDM-XV</t>
+          <t>BOAX-B PN10/16 DN150 T43g6k6gVC MN25</t>
         </is>
       </c>
       <c r="D201" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...2 lines deleted...]
-      <c r="E201" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E201" s="2" t="inlineStr">
+        <is>
+          <t>BOAX-B</t>
+        </is>
+      </c>
       <c r="F201" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="I201" s="2" t="inlineStr"/>
       <c r="J201" s="2" t="inlineStr">
         <is>
-          <t>79.95 €</t>
+          <t>762.39 €</t>
         </is>
       </c>
       <c r="K201" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="202" ht="32" customHeight="1">
+    <row r="202" ht="18" customHeight="1">
       <c r="A202" s="2" t="inlineStr">
         <is>
-          <t>AR15687</t>
+          <t>AR16637</t>
         </is>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE ISORIA 10 A DN200  XNBR</t>
+          <t>BOAX-B PN10/16 DN50 T43g6k6gVC CR165</t>
         </is>
       </c>
       <c r="D202" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E202" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOAX-B</t>
         </is>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I202" s="2" t="inlineStr"/>
       <c r="J202" s="2" t="inlineStr">
         <is>
-          <t>888.00 €</t>
+          <t>130.02 €</t>
         </is>
       </c>
       <c r="K202" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="203" ht="18" customHeight="1">
       <c r="A203" s="2" t="inlineStr">
         <is>
-          <t>AR15740</t>
+          <t>AR16638</t>
         </is>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN40 T4 PN16 3g6k6XV - MR 25 M</t>
+          <t>BOAX-B PN10/16 DN200 T23g6k6gVC MN25</t>
         </is>
       </c>
       <c r="D203" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOAX-B</t>
         </is>
       </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
-          <t>DN040</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H203" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="I203" s="2" t="inlineStr"/>
       <c r="J203" s="2" t="inlineStr">
         <is>
-          <t>500.13 €</t>
+          <t>611.08 €</t>
         </is>
       </c>
       <c r="K203" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="204" ht="18" customHeight="1">
       <c r="A204" s="2" t="inlineStr">
         <is>
-          <t>AR15741</t>
+          <t>AR17136</t>
         </is>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN100 T4 PN16 3g6k6XV - MR 25</t>
+          <t>BOA-H PN 16 DN 20 EN-GJS-400-18-LT</t>
         </is>
       </c>
       <c r="D204" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOA-H/HE/HV/HEV</t>
         </is>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN020</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H204" s="2" t="inlineStr">
         <is>
-          <t>13.50</t>
+          <t>6.10</t>
         </is>
       </c>
       <c r="I204" s="2" t="inlineStr"/>
       <c r="J204" s="2" t="inlineStr">
         <is>
-          <t>603.21 €</t>
+          <t>129.98 €</t>
         </is>
       </c>
       <c r="K204" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="205" ht="18" customHeight="1">
       <c r="A205" s="2" t="inlineStr">
         <is>
-          <t>AR15742</t>
+          <t>AR17137</t>
         </is>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN100 T4 PN16 3g6k6XV - MR 25</t>
+          <t>BOA-H PN 16 DN 32 EN-GJS-400-18-LT</t>
         </is>
       </c>
       <c r="D205" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOA-H/HE/HV/HEV</t>
         </is>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN032</t>
         </is>
       </c>
       <c r="G205" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H205" s="2" t="inlineStr">
         <is>
-          <t>13.50</t>
+          <t>10.10</t>
         </is>
       </c>
       <c r="I205" s="2" t="inlineStr"/>
       <c r="J205" s="2" t="inlineStr">
         <is>
-          <t>603.21 €</t>
+          <t>233.27 €</t>
         </is>
       </c>
       <c r="K205" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="206" ht="18" customHeight="1">
       <c r="A206" s="2" t="inlineStr">
         <is>
-          <t>AR15743</t>
+          <t>AR17138</t>
         </is>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN250 T4 PN16 3g6k6XV - MR 25</t>
+          <t>BOA-H PN 16 DN 40 EN-GJS-400-18-LT</t>
         </is>
       </c>
       <c r="D206" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOA-H/HE/HV/HEV</t>
         </is>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
-          <t>67.00</t>
+          <t>10.50</t>
         </is>
       </c>
       <c r="I206" s="2" t="inlineStr"/>
       <c r="J206" s="2" t="inlineStr">
         <is>
-          <t>1695.33 €</t>
+          <t>249.76 €</t>
         </is>
       </c>
       <c r="K206" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="207" ht="18" customHeight="1">
       <c r="A207" s="2" t="inlineStr">
         <is>
-          <t>AR15744</t>
+          <t>AR17139</t>
         </is>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN250 T4 PN16 3g6k6XV - MR 25</t>
+          <t>BOA-H PN 16 DN 50 EN-GJS-400-18-LT</t>
         </is>
       </c>
       <c r="D207" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="E207" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOA-H/HE/HV/HEV</t>
         </is>
       </c>
       <c r="F207" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G207" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H207" s="2" t="inlineStr">
         <is>
-          <t>67.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="I207" s="2" t="inlineStr"/>
       <c r="J207" s="2" t="inlineStr">
         <is>
-          <t>1695.33 €</t>
+          <t>316.86 €</t>
         </is>
       </c>
       <c r="K207" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="208" ht="18" customHeight="1">
       <c r="A208" s="2" t="inlineStr">
         <is>
-          <t>AR15745</t>
+          <t>AR17162</t>
         </is>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN250 T4 PN16 3g6k6XV - MR 25</t>
+          <t>Edelstahlschieber BD, DN 125 HR + Viton</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrschieber</t>
+        </is>
+      </c>
+      <c r="E208" s="2" t="inlineStr"/>
       <c r="F208" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H208" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H208" s="2" t="inlineStr"/>
       <c r="I208" s="2" t="inlineStr"/>
       <c r="J208" s="2" t="inlineStr">
         <is>
-          <t>1695.33 €</t>
+          <t>1179.57 €</t>
         </is>
       </c>
       <c r="K208" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="209" ht="18" customHeight="1">
       <c r="A209" s="2" t="inlineStr">
         <is>
-          <t>AR15746</t>
+          <t>AR17163</t>
         </is>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN250 T4 PN16 3g6k6XV - MR 25</t>
+          <t>Edelstahlschieber BD, DN 125 HR + Viton</t>
         </is>
       </c>
       <c r="D209" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrschieber</t>
+        </is>
+      </c>
+      <c r="E209" s="2" t="inlineStr"/>
       <c r="F209" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G209" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H209" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H209" s="2" t="inlineStr"/>
       <c r="I209" s="2" t="inlineStr"/>
       <c r="J209" s="2" t="inlineStr">
         <is>
-          <t>1695.33 €</t>
+          <t>727.10 €</t>
         </is>
       </c>
       <c r="K209" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="210" ht="18" customHeight="1">
       <c r="A210" s="2" t="inlineStr">
         <is>
-          <t>AR15747</t>
+          <t>AR17164</t>
         </is>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN65 T4 PN16 3g6k6XV - MR 25 M</t>
+          <t>Edelstahlschieber BD, DN 125 HR + EPDM</t>
         </is>
       </c>
       <c r="D210" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrschieber</t>
+        </is>
+      </c>
+      <c r="E210" s="2" t="inlineStr"/>
       <c r="F210" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G210" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H210" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H210" s="2" t="inlineStr"/>
       <c r="I210" s="2" t="inlineStr"/>
       <c r="J210" s="2" t="inlineStr">
         <is>
-          <t>532.03 €</t>
+          <t>920.96 €</t>
         </is>
       </c>
       <c r="K210" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="211" ht="18" customHeight="1">
       <c r="A211" s="2" t="inlineStr">
         <is>
-          <t>AR15747-01</t>
+          <t>AR17165</t>
         </is>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C211" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN65 T4 PN16 3g6k6XV - MR 25 M (Lackschäden)</t>
+          <t>ISORIA 10 DN80+ T4 PN10 3g6k6VC - MS15</t>
         </is>
       </c>
       <c r="D211" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E211" s="2" t="inlineStr">
         <is>
           <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F211" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G211" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H211" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H211" s="2" t="inlineStr"/>
       <c r="I211" s="2" t="inlineStr"/>
       <c r="J211" s="2" t="inlineStr">
         <is>
-          <t>399.02 €</t>
+          <t>629.67 €</t>
         </is>
       </c>
       <c r="K211" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="212" ht="18" customHeight="1">
       <c r="A212" s="2" t="inlineStr">
         <is>
-          <t>AR15748</t>
+          <t>AR17166</t>
         </is>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN250 T4 PN16 3g6k6XV - MR 25</t>
+          <t>ISORIA 10 DN150 T2 PN16 3g6k6XA - ACTAIR</t>
         </is>
       </c>
       <c r="D212" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
           <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G212" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H212" s="2" t="inlineStr">
         <is>
-          <t>67.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="I212" s="2" t="inlineStr"/>
       <c r="J212" s="2" t="inlineStr">
         <is>
-          <t>1695.33 €</t>
+          <t>932.86 €</t>
         </is>
       </c>
       <c r="K212" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="213" ht="18" customHeight="1">
       <c r="A213" s="2" t="inlineStr">
         <is>
-          <t>AR15755</t>
+          <t>AR17168</t>
         </is>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C213" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN16 DN300 T43g6k6gXU MR50</t>
+          <t>DANAIS150 PN10/16 DN100 T4 16e6FB MR25</t>
         </is>
       </c>
       <c r="D213" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E213" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>DANAIS150</t>
         </is>
       </c>
       <c r="F213" s="2" t="inlineStr">
         <is>
-          <t>DN300</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G213" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H213" s="2" t="inlineStr">
         <is>
-          <t>63.50</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="I213" s="2" t="inlineStr"/>
       <c r="J213" s="2" t="inlineStr">
         <is>
-          <t>1090.47 €</t>
+          <t>1827.99 €</t>
         </is>
       </c>
       <c r="K213" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="214" ht="18" customHeight="1">
       <c r="A214" s="2" t="inlineStr">
         <is>
-          <t>AR15756</t>
+          <t>AR17169</t>
         </is>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN10 DN50 T4 3G6K6XA Actair NG 2 F03/F05</t>
+          <t>DANAIS150 DN100+ PN10/16T4 16e6FB MS15</t>
         </is>
       </c>
       <c r="D214" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E214" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>DANAIS150</t>
         </is>
       </c>
       <c r="F214" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G214" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H214" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>19.00</t>
         </is>
       </c>
       <c r="I214" s="2" t="inlineStr"/>
       <c r="J214" s="2" t="inlineStr">
         <is>
-          <t>250.84 €</t>
+          <t>1526.88 €</t>
         </is>
       </c>
       <c r="K214" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="215" ht="18" customHeight="1">
       <c r="A215" s="2" t="inlineStr">
         <is>
-          <t>AR15773</t>
+          <t>AR17169-01</t>
         </is>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C215" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10 DN250 T43g6k6gXU MR25</t>
+          <t>DANAIS150 DN100+ PN10/16T4 16e6FB MS15</t>
         </is>
       </c>
       <c r="D215" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E215" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>DANAIS150</t>
         </is>
       </c>
       <c r="F215" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G215" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H215" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>19.00</t>
         </is>
       </c>
       <c r="I215" s="2" t="inlineStr"/>
       <c r="J215" s="2" t="inlineStr">
         <is>
-          <t>824.80 €</t>
+          <t>1266.00 €</t>
         </is>
       </c>
       <c r="K215" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="216" ht="32" customHeight="1">
+    <row r="216" ht="18" customHeight="1">
       <c r="A216" s="2" t="inlineStr">
         <is>
-          <t>AR15887</t>
+          <t>AR17217</t>
         </is>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
-          <t>Komplettset plombierbare Handradkappe für BOA-W DN150PN16/DN200 PN6/16</t>
+          <t>BOA-H ECK PN 16 DN  40  5.1301  DK</t>
         </is>
       </c>
       <c r="D216" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="E216" s="2" t="inlineStr">
         <is>
-          <t>BOA-W</t>
+          <t>BOA-H/HE/HV/HEV</t>
         </is>
       </c>
       <c r="F216" s="2" t="inlineStr">
         <is>
-          <t>DN150;DN200</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G216" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H216" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>9.70</t>
         </is>
       </c>
       <c r="I216" s="2" t="inlineStr"/>
       <c r="J216" s="2" t="inlineStr">
         <is>
-          <t>559.20 €</t>
+          <t>224.30 €</t>
         </is>
       </c>
       <c r="K216" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="217" ht="32" customHeight="1">
       <c r="A217" s="2" t="inlineStr">
         <is>
-          <t>AR15888</t>
+          <t>AR17265</t>
         </is>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C217" s="2" t="inlineStr">
         <is>
-          <t>Komplettset plombierbare Handradkappe für BOA-W DN80/100 PN16/DN125 PN6/16</t>
+          <t>ISORIA 16 DN40 T2 PN16 3g6k3gXV DYNACTAIR EVO 2 F05/F07 T11 A</t>
         </is>
       </c>
       <c r="D217" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E217" s="2" t="inlineStr">
         <is>
-          <t>BOA-W</t>
+          <t>ISORIA 16</t>
         </is>
       </c>
       <c r="F217" s="2" t="inlineStr">
         <is>
-          <t>DN100;DN125;DN080</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G217" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H217" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I217" s="2" t="inlineStr"/>
       <c r="J217" s="2" t="inlineStr">
         <is>
-          <t>172.40 €</t>
+          <t>359.02 €</t>
         </is>
       </c>
       <c r="K217" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="218" ht="18" customHeight="1">
+    <row r="218" ht="32" customHeight="1">
       <c r="A218" s="2" t="inlineStr">
         <is>
-          <t>AR15889</t>
+          <t>AR17385-01</t>
         </is>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
-          <t>KAPPE   BOA-CONTROL DN200 BG</t>
+          <t>Absperrschieber DN100 PN10 GG-25, DIN 3352/F4-2C,Flansch gebohrt nach PN10/PN16 nach DIN EN 1092-1/2</t>
         </is>
       </c>
       <c r="D218" s="2" t="inlineStr">
         <is>
-          <t>Regulierventile</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrschieber</t>
+        </is>
+      </c>
+      <c r="E218" s="2" t="inlineStr"/>
       <c r="F218" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G218" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H218" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="I218" s="2" t="inlineStr"/>
       <c r="J218" s="2" t="inlineStr">
         <is>
-          <t>27.60 €</t>
+          <t>109.64 €</t>
         </is>
       </c>
       <c r="K218" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="219" ht="32" customHeight="1">
       <c r="A219" s="2" t="inlineStr">
         <is>
-          <t>AR15890</t>
+          <t>AR17385-02</t>
         </is>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
-          <t>Kappe zu BOA-C DN 15-25 PN 6/16 (Hubanzeige am Handrad)</t>
+          <t>Absperrschieber DN100 PN10 GG-25, DIN 3352/F4-2C,Flansch gebohrt nach PN10/PN16 nach DIN EN 1092-1/2</t>
         </is>
       </c>
       <c r="D219" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrschieber</t>
+        </is>
+      </c>
+      <c r="E219" s="2" t="inlineStr"/>
       <c r="F219" s="2" t="inlineStr">
         <is>
-          <t>DN015</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G219" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H219" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="I219" s="2" t="inlineStr"/>
       <c r="J219" s="2" t="inlineStr">
         <is>
-          <t>5.22 €</t>
+          <t>109.64 €</t>
         </is>
       </c>
       <c r="K219" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="220" ht="18" customHeight="1">
+    <row r="220" ht="32" customHeight="1">
       <c r="A220" s="2" t="inlineStr">
         <is>
-          <t>AR15891</t>
+          <t>AR17385-03</t>
         </is>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
-          <t>Kappe zu BOA-C IMS Alt  DN 32/50 KOMPL.</t>
+          <t>Absperrschieber DN100 PN10 GG-25, DIN 3352/F4-2C,Flansch gebohrt nach PN10/PN16 nach DIN EN 1092-1/2</t>
         </is>
       </c>
       <c r="D220" s="2" t="inlineStr">
         <is>
-          <t>Regulierventile</t>
-[...7 lines deleted...]
-      <c r="F220" s="2" t="inlineStr"/>
+          <t>Absperrschieber</t>
+        </is>
+      </c>
+      <c r="E220" s="2" t="inlineStr"/>
+      <c r="F220" s="2" t="inlineStr">
+        <is>
+          <t>DN100</t>
+        </is>
+      </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr"/>
       <c r="J220" s="2" t="inlineStr">
         <is>
-          <t>10.96 €</t>
+          <t>109.64 €</t>
         </is>
       </c>
       <c r="K220" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="221" ht="32" customHeight="1">
       <c r="A221" s="2" t="inlineStr">
         <is>
-          <t>AR15892</t>
+          <t>AR17385-05</t>
         </is>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
-          <t>Kappe zu BOA-C DN 80-100 Alt PN 6/16 (Hubanzeige am Handrad)</t>
+          <t>Absperrschieber DN100 PN10 GG-25, DIN 3352/F4-2C,Flansch gebohrt nach PN10/PN16 nach DIN EN 1092-1/2</t>
         </is>
       </c>
       <c r="D221" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrschieber</t>
+        </is>
+      </c>
+      <c r="E221" s="2" t="inlineStr"/>
       <c r="F221" s="2" t="inlineStr">
         <is>
-          <t>DN100;DN080</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H221" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="I221" s="2" t="inlineStr"/>
       <c r="J221" s="2" t="inlineStr">
         <is>
-          <t>8.00 €</t>
+          <t>109.64 €</t>
         </is>
       </c>
       <c r="K221" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="222" ht="32" customHeight="1">
       <c r="A222" s="2" t="inlineStr">
         <is>
-          <t>AR15893</t>
+          <t>AR17386</t>
         </is>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
-          <t>Kappe zu BOA-SuperCompact  DN 200PN 6/10/16 (inkl. Öffnungsanzeige, Hubbegrenzung)</t>
+          <t>Absperrschieber DN80 PN10 GG-25 DIN 3352/F4-2C Flansch gebohrt nach PN10/PN16 nach DIN EN 1092-1/2</t>
         </is>
       </c>
       <c r="D222" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrschieber</t>
+        </is>
+      </c>
+      <c r="E222" s="2" t="inlineStr"/>
       <c r="F222" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H222" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="I222" s="2" t="inlineStr"/>
       <c r="J222" s="2" t="inlineStr">
         <is>
-          <t>25.26 €</t>
+          <t>69.21 €</t>
         </is>
       </c>
       <c r="K222" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="223" ht="32" customHeight="1">
       <c r="A223" s="2" t="inlineStr">
         <is>
-          <t>AR15993</t>
+          <t>AR17387</t>
         </is>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN50 PN10/16 3t6X 1A</t>
+          <t>RUECKSCHLAGKLAPPE    DN  80-1-2</t>
         </is>
       </c>
       <c r="D223" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
-      <c r="E223" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E223" s="2" t="inlineStr"/>
       <c r="F223" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G223" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H223" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="I223" s="2" t="inlineStr"/>
       <c r="J223" s="2" t="inlineStr">
         <is>
-          <t>71.21 €</t>
+          <t>509.05 €</t>
         </is>
       </c>
       <c r="K223" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="224" ht="32" customHeight="1">
       <c r="A224" s="2" t="inlineStr">
         <is>
-          <t>AR15994</t>
+          <t>AR17388</t>
         </is>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C224" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN250 PN16 3t3gX 1A</t>
+          <t>Absperrschieber DN150 PN10 GG-25 DIN 3352/F4-2C Flansch gebohrt nach PN10/PN16 nach DIN EN 1092-1/2</t>
         </is>
       </c>
       <c r="D224" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrschieber</t>
+        </is>
+      </c>
+      <c r="E224" s="2" t="inlineStr"/>
       <c r="F224" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G224" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H224" s="2" t="inlineStr"/>
+      <c r="H224" s="2" t="inlineStr">
+        <is>
+          <t>54.00</t>
+        </is>
+      </c>
       <c r="I224" s="2" t="inlineStr"/>
       <c r="J224" s="2" t="inlineStr">
         <is>
-          <t>561.05 €</t>
+          <t>150.32 €</t>
         </is>
       </c>
       <c r="K224" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="225" ht="32" customHeight="1">
+    <row r="225" ht="18" customHeight="1">
       <c r="A225" s="2" t="inlineStr">
         <is>
-          <t>AR15995</t>
+          <t>AR17389</t>
         </is>
       </c>
       <c r="B225" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C225" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.150 DN80 PN25 16X 1B</t>
+          <t>ABSPERRSCHIEBER     COBRA-SGP PN25 DN100</t>
         </is>
       </c>
       <c r="D225" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrschieber</t>
         </is>
       </c>
       <c r="E225" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>COBRA SGP</t>
         </is>
       </c>
       <c r="F225" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G225" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H225" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>29.00</t>
         </is>
       </c>
       <c r="I225" s="2" t="inlineStr"/>
       <c r="J225" s="2" t="inlineStr">
         <is>
-          <t>368.27 €</t>
+          <t>106.66 €</t>
         </is>
       </c>
       <c r="K225" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="226" ht="32" customHeight="1">
+    <row r="226" ht="18" customHeight="1">
       <c r="A226" s="2" t="inlineStr">
         <is>
-          <t>AR16035</t>
+          <t>AR17543</t>
         </is>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
-          <t>COSMO RUECKSCHLAGVENTIL Typ F-N PN 6-16 DN 50, Zwischenflansch,MS 58,Niroteller</t>
+          <t>DANAÏS 150 DN125 T4 PN25  16e6FB - MR 25</t>
         </is>
       </c>
       <c r="D226" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
-          <t>BOA-RVK</t>
+          <t>DANAIS150</t>
         </is>
       </c>
       <c r="F226" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G226" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H226" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>17.30</t>
         </is>
       </c>
       <c r="I226" s="2" t="inlineStr"/>
       <c r="J226" s="2" t="inlineStr">
         <is>
-          <t>86.10 €</t>
+          <t>775.17 €</t>
         </is>
       </c>
       <c r="K226" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="227" ht="18" customHeight="1">
       <c r="A227" s="2" t="inlineStr">
         <is>
-          <t>AR16036</t>
+          <t>AR17567</t>
         </is>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
-          <t>Pneumatischer Stellantrieb DIR/2006/42/CE für HERA DN300</t>
-[...3 lines deleted...]
-      <c r="E227" s="2" t="inlineStr"/>
+          <t>BOAX-B DN40T46gVCPN10 B0000000000R164-2</t>
+        </is>
+      </c>
+      <c r="D227" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E227" s="2" t="inlineStr">
+        <is>
+          <t>BOAX-B</t>
+        </is>
+      </c>
       <c r="F227" s="2" t="inlineStr">
         <is>
-          <t>DN300</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G227" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H227" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>7.80</t>
         </is>
       </c>
       <c r="I227" s="2" t="inlineStr"/>
       <c r="J227" s="2" t="inlineStr">
         <is>
-          <t>1231.60 €</t>
-[...4 lines deleted...]
-    <row r="228" ht="32" customHeight="1">
+          <t>216.55 €</t>
+        </is>
+      </c>
+      <c r="K227" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="228" ht="18" customHeight="1">
       <c r="A228" s="2" t="inlineStr">
         <is>
-          <t>AR16073</t>
+          <t>AR17568</t>
         </is>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
-          <t>KIT THERMO. BOAX-S/SF DN65/80  0/+140 C, LG 180mm</t>
+          <t>BOAX-B DN100T46gVCPN10 B0000000000R164-2</t>
         </is>
       </c>
       <c r="D228" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E228" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
-[...2 lines deleted...]
-      <c r="F228" s="2" t="inlineStr"/>
+          <t>BOAX-B</t>
+        </is>
+      </c>
+      <c r="F228" s="2" t="inlineStr">
+        <is>
+          <t>DN100</t>
+        </is>
+      </c>
       <c r="G228" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H228" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>6.10</t>
         </is>
       </c>
       <c r="I228" s="2" t="inlineStr"/>
       <c r="J228" s="2" t="inlineStr">
         <is>
-          <t>28.44 €</t>
-[...8 lines deleted...]
-    <row r="229" ht="32" customHeight="1">
+          <t>105.65 €</t>
+        </is>
+      </c>
+      <c r="K228" s="2" t="inlineStr"/>
+    </row>
+    <row r="229" ht="18" customHeight="1">
       <c r="A229" s="2" t="inlineStr">
         <is>
-          <t>AR16076</t>
+          <t>AR17569</t>
         </is>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C229" s="2" t="inlineStr">
         <is>
-          <t>BOAXMAT-S PN6/10/16 DN250 T23g6k6gXU AQ25 220-230Vac 1Ph 50/60Hz</t>
+          <t>BOAX-B DN150T46gVCPN10 B0000000000R164-2</t>
         </is>
       </c>
       <c r="D229" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
-      <c r="E229" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E229" s="2" t="inlineStr"/>
+      <c r="F229" s="2" t="inlineStr"/>
       <c r="G229" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H229" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>13.50</t>
         </is>
       </c>
       <c r="I229" s="2" t="inlineStr"/>
       <c r="J229" s="2" t="inlineStr">
         <is>
-          <t>1137.85 €</t>
+          <t>99.21 €</t>
         </is>
       </c>
       <c r="K229" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="230" ht="32" customHeight="1">
       <c r="A230" s="2" t="inlineStr">
         <is>
-          <t>AR16154</t>
+          <t>AR17582</t>
         </is>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
-          <t>Bernard AQ15 F03/03 DD11 adaption F07 220-230V 1Ph</t>
+          <t>SERIE 2000 cl.PN16 DN350 PN10 3t6X 1A</t>
         </is>
       </c>
       <c r="D230" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...2 lines deleted...]
-      <c r="E230" s="2" t="inlineStr"/>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E230" s="2" t="inlineStr">
+        <is>
+          <t>Serie 2000</t>
+        </is>
+      </c>
       <c r="F230" s="2" t="inlineStr">
         <is>
-          <t>DN150;DN100;DN125</t>
+          <t>DN350</t>
         </is>
       </c>
       <c r="G230" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H230" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H230" s="2" t="inlineStr"/>
       <c r="I230" s="2" t="inlineStr"/>
       <c r="J230" s="2" t="inlineStr">
         <is>
-          <t>443.03 €</t>
+          <t>313.50 €</t>
         </is>
       </c>
       <c r="K230" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="231" ht="18" customHeight="1">
       <c r="A231" s="2" t="inlineStr">
         <is>
-          <t>AR16160</t>
+          <t>AR17583</t>
         </is>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150 PN16 DN125 T4 16e6FB 2B MR25</t>
+          <t>BOAX-SF PN10 DN250 T43G6K6GK LP460</t>
         </is>
       </c>
       <c r="D231" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F231" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G231" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H231" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H231" s="2" t="inlineStr"/>
       <c r="I231" s="2" t="inlineStr"/>
       <c r="J231" s="2" t="inlineStr">
         <is>
-          <t>1750.89 €</t>
+          <t>581.88 €</t>
         </is>
       </c>
       <c r="K231" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="232" ht="18" customHeight="1">
       <c r="A232" s="2" t="inlineStr">
         <is>
-          <t>AR16191</t>
+          <t>AR17584</t>
         </is>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
-          <t>BOA-CVP H PN16 DN100 feder schließend</t>
+          <t>BOAX-SF PN10/16 DN40 T43G6K6GK MA12</t>
         </is>
       </c>
       <c r="D232" s="2" t="inlineStr">
         <is>
-          <t>Regulierventile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E232" s="2" t="inlineStr">
         <is>
-          <t>BOA-CVP H</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F232" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G232" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H232" s="2" t="inlineStr">
         <is>
-          <t>42.50</t>
+          <t>5.50</t>
         </is>
       </c>
       <c r="I232" s="2" t="inlineStr"/>
       <c r="J232" s="2" t="inlineStr">
         <is>
-          <t>1973.53 €</t>
+          <t>140.50 €</t>
         </is>
       </c>
       <c r="K232" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="233" ht="32" customHeight="1">
+    <row r="233" ht="18" customHeight="1">
       <c r="A233" s="2" t="inlineStr">
         <is>
-          <t>AR16227</t>
+          <t>AR17592</t>
         </is>
       </c>
       <c r="B233" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C233" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR NG 20 F07/10 DD19</t>
+          <t>BOAX-S PN10/16 DN20/25 T23G6K6GK MA12</t>
         </is>
       </c>
       <c r="D233" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E233" s="2" t="inlineStr">
         <is>
-          <t>ACTAIR</t>
-[...2 lines deleted...]
-      <c r="F233" s="2" t="inlineStr"/>
+          <t>BOAX-S/SF</t>
+        </is>
+      </c>
+      <c r="F233" s="2" t="inlineStr">
+        <is>
+          <t>DN020</t>
+        </is>
+      </c>
       <c r="G233" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H233" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>4.50</t>
         </is>
       </c>
       <c r="I233" s="2" t="inlineStr"/>
       <c r="J233" s="2" t="inlineStr">
         <is>
-          <t>294.68 €</t>
+          <t>100.04 €</t>
         </is>
       </c>
       <c r="K233" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="234" ht="32" customHeight="1">
+    <row r="234" ht="18" customHeight="1">
       <c r="A234" s="2" t="inlineStr">
         <is>
-          <t>AR16228</t>
+          <t>AR17593</t>
         </is>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C234" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE  VC GAMMA DN40 RINGBALG - GAMMA DN40 (Viton)</t>
+          <t>BOAX-B PN10/16 DN250 T23g3gXC CR510</t>
         </is>
       </c>
       <c r="D234" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E234" s="2" t="inlineStr">
         <is>
-          <t>GAMMA</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F234" s="2" t="inlineStr">
         <is>
-          <t>DN450;DN040</t>
+          <t>DN020</t>
         </is>
       </c>
       <c r="G234" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H234" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>4.50</t>
         </is>
       </c>
       <c r="I234" s="2" t="inlineStr"/>
       <c r="J234" s="2" t="inlineStr">
         <is>
-          <t>706.03 €</t>
+          <t>100.04 €</t>
         </is>
       </c>
       <c r="K234" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="235" ht="18" customHeight="1">
       <c r="A235" s="2" t="inlineStr">
         <is>
-          <t>AR16229</t>
+          <t>AR17597</t>
         </is>
       </c>
       <c r="B235" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C235" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 PN10 DN350 T2 3G6K2K  mit freiem Wellenende</t>
+          <t>ISORIA 10 DN40 T4 3G6VC CR165</t>
         </is>
       </c>
       <c r="D235" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E235" s="2" t="inlineStr">
         <is>
           <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F235" s="2" t="inlineStr">
         <is>
-          <t>DN350</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G235" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H235" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="I235" s="2" t="inlineStr"/>
       <c r="J235" s="2" t="inlineStr">
         <is>
-          <t>2703.50 €</t>
+          <t>500.13 €</t>
         </is>
       </c>
       <c r="K235" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="236" ht="18" customHeight="1">
       <c r="A236" s="2" t="inlineStr">
         <is>
-          <t>AR16572</t>
+          <t>AR17598</t>
         </is>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN16 DN500 T43g6gK Getriebe MR100</t>
+          <t>HERA DN 150 V2 SS PA MVI</t>
         </is>
       </c>
       <c r="D236" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Plattenschieber</t>
+        </is>
+      </c>
+      <c r="E236" s="2" t="inlineStr"/>
       <c r="F236" s="2" t="inlineStr">
         <is>
-          <t>DN500</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G236" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H236" s="2" t="inlineStr">
         <is>
-          <t>203.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="I236" s="2" t="inlineStr"/>
       <c r="J236" s="2" t="inlineStr">
         <is>
-          <t>4032.20 €</t>
+          <t>684.29 €</t>
         </is>
       </c>
       <c r="K236" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="237" ht="18" customHeight="1">
       <c r="A237" s="2" t="inlineStr">
         <is>
-          <t>AR16584-01</t>
+          <t>AR17599</t>
         </is>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN16 DN500 T23g6gK MR100</t>
-[...2 lines deleted...]
-      <c r="D237" s="2" t="inlineStr"/>
+          <t>HERA DN 200 V2 SS PA MVI</t>
+        </is>
+      </c>
+      <c r="D237" s="2" t="inlineStr">
+        <is>
+          <t>Plattenschieber</t>
+        </is>
+      </c>
       <c r="E237" s="2" t="inlineStr"/>
-      <c r="F237" s="2" t="inlineStr"/>
-      <c r="G237" s="2" t="inlineStr"/>
+      <c r="F237" s="2" t="inlineStr">
+        <is>
+          <t>DN150</t>
+        </is>
+      </c>
+      <c r="G237" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="H237" s="2" t="inlineStr">
         <is>
-          <t>167.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="I237" s="2" t="inlineStr"/>
       <c r="J237" s="2" t="inlineStr">
         <is>
-          <t>2000.00 €</t>
+          <t>684.29 €</t>
         </is>
       </c>
       <c r="K237" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="238" ht="18" customHeight="1">
       <c r="A238" s="2" t="inlineStr">
         <is>
-          <t>AR16626</t>
+          <t>AR17600</t>
         </is>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN10 DN450 T23g6gK MR100</t>
+          <t>HERA DN 100 V2 SS PA MV</t>
         </is>
       </c>
       <c r="D238" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Plattenschieber</t>
+        </is>
+      </c>
+      <c r="E238" s="2" t="inlineStr"/>
       <c r="F238" s="2" t="inlineStr">
         <is>
-          <t>DN450</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G238" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H238" s="2" t="inlineStr">
         <is>
-          <t>142.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="I238" s="2" t="inlineStr"/>
       <c r="J238" s="2" t="inlineStr">
         <is>
-          <t>2862.78 €</t>
+          <t>684.29 €</t>
         </is>
       </c>
       <c r="K238" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="239" ht="18" customHeight="1">
       <c r="A239" s="2" t="inlineStr">
         <is>
-          <t>AR16627</t>
+          <t>AR17603</t>
         </is>
       </c>
       <c r="B239" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C239" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN16 DN450 T23g6gK MR100</t>
+          <t>BOA-Control IMS 2015 DN100  PN16, mit Handrad</t>
         </is>
       </c>
       <c r="D239" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Regulierventile</t>
         </is>
       </c>
       <c r="E239" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>BOA-Control</t>
         </is>
       </c>
       <c r="F239" s="2" t="inlineStr">
         <is>
-          <t>DN450</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G239" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H239" s="2" t="inlineStr">
         <is>
-          <t>142.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I239" s="2" t="inlineStr"/>
       <c r="J239" s="2" t="inlineStr">
         <is>
-          <t>2862.78 €</t>
+          <t>955.61 €</t>
         </is>
       </c>
       <c r="K239" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="240" ht="18" customHeight="1">
       <c r="A240" s="2" t="inlineStr">
         <is>
-          <t>AR16629</t>
+          <t>AR17615</t>
         </is>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C240" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN10 DN450 T23g6gXU MR100</t>
+          <t>BOAX-S PN10/16 DN150 T23g6gXU MN25</t>
         </is>
       </c>
       <c r="D240" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E240" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>BOA-S</t>
         </is>
       </c>
       <c r="F240" s="2" t="inlineStr">
         <is>
-          <t>DN450</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G240" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H240" s="2" t="inlineStr">
         <is>
-          <t>142.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="I240" s="2" t="inlineStr"/>
       <c r="J240" s="2" t="inlineStr">
         <is>
-          <t>2579.97 €</t>
+          <t>369.48 €</t>
         </is>
       </c>
       <c r="K240" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="241" ht="18" customHeight="1">
       <c r="A241" s="2" t="inlineStr">
         <is>
-          <t>AR16630</t>
+          <t>AR17616</t>
         </is>
       </c>
       <c r="B241" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C241" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10 DN400 T43g6gK MR100</t>
+          <t>BOAX-SF PN10/16 DN150 T43g6gXU MN25</t>
         </is>
       </c>
       <c r="D241" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E241" s="2" t="inlineStr">
         <is>
           <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F241" s="2" t="inlineStr">
         <is>
-          <t>DN400</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G241" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H241" s="2" t="inlineStr">
         <is>
-          <t>122.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="I241" s="2" t="inlineStr"/>
       <c r="J241" s="2" t="inlineStr">
         <is>
-          <t>2731.46 €</t>
+          <t>395.47 €</t>
         </is>
       </c>
       <c r="K241" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="242" ht="18" customHeight="1">
       <c r="A242" s="2" t="inlineStr">
         <is>
-          <t>AR16631</t>
+          <t>AR17617</t>
         </is>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C242" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN16 DN400 T23g6gK MR100</t>
+          <t>BOAX-S PN10/16 DN200 T23g6gK MR25</t>
         </is>
       </c>
       <c r="D242" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E242" s="2" t="inlineStr">
         <is>
           <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F242" s="2" t="inlineStr">
         <is>
-          <t>DN400</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G242" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H242" s="2" t="inlineStr">
         <is>
-          <t>122.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="I242" s="2" t="inlineStr"/>
       <c r="J242" s="2" t="inlineStr">
         <is>
-          <t>2192.80 €</t>
+          <t>557.53 €</t>
         </is>
       </c>
       <c r="K242" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="243" ht="18" customHeight="1">
       <c r="A243" s="2" t="inlineStr">
         <is>
-          <t>AR16632</t>
+          <t>AR17618</t>
         </is>
       </c>
       <c r="B243" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C243" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN16 DN500 T23g6gXU MR100</t>
+          <t>BOAX-SF PN16 DN250 T43g6gXU MR25</t>
         </is>
       </c>
       <c r="D243" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E243" s="2" t="inlineStr">
         <is>
           <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F243" s="2" t="inlineStr">
         <is>
-          <t>DN500</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G243" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H243" s="2" t="inlineStr">
         <is>
-          <t>172.00</t>
+          <t>43.00</t>
         </is>
       </c>
       <c r="I243" s="2" t="inlineStr"/>
       <c r="J243" s="2" t="inlineStr">
         <is>
-          <t>3532.77 €</t>
+          <t>824.80 €</t>
         </is>
       </c>
       <c r="K243" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="244" ht="18" customHeight="1">
       <c r="A244" s="2" t="inlineStr">
         <is>
-          <t>AR16634</t>
+          <t>AR17619</t>
         </is>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN10 DN200 T43g6k6gVC MN25</t>
+          <t>BOAX-SF PN10 DN250 T43g6gK MR25</t>
         </is>
       </c>
       <c r="D244" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E244" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F244" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G244" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H244" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="I244" s="2" t="inlineStr"/>
       <c r="J244" s="2" t="inlineStr">
         <is>
-          <t>650.41 €</t>
+          <t>824.80 €</t>
         </is>
       </c>
       <c r="K244" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="245" ht="18" customHeight="1">
       <c r="A245" s="2" t="inlineStr">
         <is>
-          <t>AR16635</t>
+          <t>AR17620</t>
         </is>
       </c>
       <c r="B245" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C245" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN10 DN250 T43g6k6gVC MN25</t>
+          <t>BOAX-SF PN16 DN500 T43g6gXU MR100</t>
         </is>
       </c>
       <c r="D245" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E245" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F245" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN500</t>
         </is>
       </c>
       <c r="G245" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H245" s="2" t="inlineStr">
         <is>
-          <t>49.00</t>
+          <t>189.00</t>
         </is>
       </c>
       <c r="I245" s="2" t="inlineStr"/>
       <c r="J245" s="2" t="inlineStr">
         <is>
-          <t>977.90 €</t>
+          <t>3634.14 €</t>
         </is>
       </c>
       <c r="K245" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="246" ht="18" customHeight="1">
       <c r="A246" s="2" t="inlineStr">
         <is>
-          <t>AR16636</t>
+          <t>AR17621</t>
         </is>
       </c>
       <c r="B246" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C246" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN10/16 DN150 T43g6k6gVC MN25</t>
+          <t>BOAX-SF PN16 DN450 T43g6gK MR100</t>
         </is>
       </c>
       <c r="D246" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E246" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F246" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN450</t>
         </is>
       </c>
       <c r="G246" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H246" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>159.00</t>
         </is>
       </c>
       <c r="I246" s="2" t="inlineStr"/>
       <c r="J246" s="2" t="inlineStr">
         <is>
-          <t>762.39 €</t>
+          <t>3047.92 €</t>
         </is>
       </c>
       <c r="K246" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="247" ht="18" customHeight="1">
       <c r="A247" s="2" t="inlineStr">
         <is>
-          <t>AR16637</t>
+          <t>AR17623</t>
         </is>
       </c>
       <c r="B247" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C247" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN10/16 DN50 T43g6k6gVC CR165</t>
+          <t>BOAX-SF PN16 DN350 T43g6gK MR50</t>
         </is>
       </c>
       <c r="D247" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
-      <c r="E247" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E247" s="2" t="inlineStr"/>
+      <c r="F247" s="2" t="inlineStr"/>
       <c r="G247" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H247" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>92.00</t>
         </is>
       </c>
       <c r="I247" s="2" t="inlineStr"/>
       <c r="J247" s="2" t="inlineStr">
         <is>
-          <t>130.02 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>1921.98 €</t>
+        </is>
+      </c>
+      <c r="K247" s="2" t="inlineStr"/>
     </row>
     <row r="248" ht="18" customHeight="1">
       <c r="A248" s="2" t="inlineStr">
         <is>
-          <t>AR16638</t>
+          <t>AR17638</t>
         </is>
       </c>
       <c r="B248" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C248" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN10/16 DN200 T23g6k6gVC MN25</t>
+          <t>Ecoline GT 40 PN40 DN150 GP240GH</t>
         </is>
       </c>
       <c r="D248" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrschieber</t>
+        </is>
+      </c>
+      <c r="E248" s="2" t="inlineStr"/>
       <c r="F248" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G248" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H248" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>148.00</t>
         </is>
       </c>
       <c r="I248" s="2" t="inlineStr"/>
       <c r="J248" s="2" t="inlineStr">
         <is>
-          <t>611.08 €</t>
+          <t>1991.77 €</t>
         </is>
       </c>
       <c r="K248" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="249" ht="18" customHeight="1">
       <c r="A249" s="2" t="inlineStr">
         <is>
-          <t>AR17136</t>
+          <t>AR17690</t>
         </is>
       </c>
       <c r="B249" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C249" s="2" t="inlineStr">
         <is>
-          <t>BOA-H PN 16 DN 20 EN-GJS-400-18-LT</t>
+          <t>BOAX-SF PN10 DN350 T43g6gXU MR50</t>
         </is>
       </c>
       <c r="D249" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
-[...11 lines deleted...]
-      </c>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E249" s="2" t="inlineStr"/>
+      <c r="F249" s="2" t="inlineStr"/>
       <c r="G249" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H249" s="2" t="inlineStr">
         <is>
-          <t>6.10</t>
+          <t>99.50</t>
         </is>
       </c>
       <c r="I249" s="2" t="inlineStr"/>
       <c r="J249" s="2" t="inlineStr">
         <is>
-          <t>129.98 €</t>
+          <t>1921.98 €</t>
         </is>
       </c>
       <c r="K249" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="250" ht="18" customHeight="1">
       <c r="A250" s="2" t="inlineStr">
         <is>
-          <t>AR17137</t>
+          <t>AR17860-01</t>
         </is>
       </c>
       <c r="B250" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C250" s="2" t="inlineStr">
         <is>
-          <t>BOA-H PN 16 DN 32 EN-GJS-400-18-LT</t>
+          <t>ISORIA 10 DN200+ T1 PN16 3t6k3gXV - Lever CR510</t>
         </is>
       </c>
       <c r="D250" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E250" s="2" t="inlineStr">
         <is>
-          <t>BOA-H/HE/HV/HEV</t>
-[...6 lines deleted...]
-      </c>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
+      <c r="F250" s="2" t="inlineStr"/>
       <c r="G250" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H250" s="2" t="inlineStr">
         <is>
-          <t>10.10</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I250" s="2" t="inlineStr"/>
       <c r="J250" s="2" t="inlineStr">
         <is>
-          <t>233.27 €</t>
+          <t>721.92 €</t>
         </is>
       </c>
       <c r="K250" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="251" ht="18" customHeight="1">
       <c r="A251" s="2" t="inlineStr">
         <is>
-          <t>AR17138</t>
+          <t>AR17860-02</t>
         </is>
       </c>
       <c r="B251" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C251" s="2" t="inlineStr">
         <is>
-          <t>BOA-H PN 16 DN 40 EN-GJS-400-18-LT</t>
+          <t>ISORIA 10 DN200+ T1 PN16 3t6k3gXV - Lever CR510</t>
         </is>
       </c>
       <c r="D251" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E251" s="2" t="inlineStr">
         <is>
-          <t>BOA-H/HE/HV/HEV</t>
-[...6 lines deleted...]
-      </c>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
+      <c r="F251" s="2" t="inlineStr"/>
       <c r="G251" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H251" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I251" s="2" t="inlineStr"/>
       <c r="J251" s="2" t="inlineStr">
         <is>
-          <t>249.76 €</t>
+          <t>721.92 €</t>
         </is>
       </c>
       <c r="K251" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="252" ht="18" customHeight="1">
       <c r="A252" s="2" t="inlineStr">
         <is>
-          <t>AR17139</t>
+          <t>AR17868</t>
         </is>
       </c>
       <c r="B252" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C252" s="2" t="inlineStr">
         <is>
-          <t>BOA-H PN 16 DN 50 EN-GJS-400-18-LT</t>
+          <t>SISTO-16 5.1301-EPDM DN65</t>
         </is>
       </c>
       <c r="D252" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E252" s="2" t="inlineStr">
         <is>
-          <t>BOA-H/HE/HV/HEV</t>
-[...6 lines deleted...]
-      </c>
+          <t>SISTO-16/16S</t>
+        </is>
+      </c>
+      <c r="F252" s="2" t="inlineStr"/>
       <c r="G252" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H252" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="I252" s="2" t="inlineStr"/>
       <c r="J252" s="2" t="inlineStr">
         <is>
-          <t>316.86 €</t>
+          <t>212.45 €</t>
         </is>
       </c>
       <c r="K252" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="253" ht="18" customHeight="1">
       <c r="A253" s="2" t="inlineStr">
         <is>
-          <t>AR17162</t>
+          <t>AR18106</t>
         </is>
       </c>
       <c r="B253" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C253" s="2" t="inlineStr">
         <is>
-          <t>Edelstahlschieber BD, DN 125 HR + Viton</t>
+          <t>BOACHEM-ZXA DN 80 PN 10-16, Drosselkegel, 1.4408</t>
         </is>
       </c>
       <c r="D253" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
-[...2 lines deleted...]
-      <c r="E253" s="2" t="inlineStr"/>
+          <t>Absperrventile</t>
+        </is>
+      </c>
+      <c r="E253" s="2" t="inlineStr">
+        <is>
+          <t>BOACHEM</t>
+        </is>
+      </c>
       <c r="F253" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G253" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H253" s="2" t="inlineStr"/>
+      <c r="H253" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
       <c r="I253" s="2" t="inlineStr"/>
       <c r="J253" s="2" t="inlineStr">
         <is>
-          <t>1179.57 €</t>
+          <t>994.65 €</t>
         </is>
       </c>
       <c r="K253" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="254" ht="18" customHeight="1">
+    <row r="254" ht="32" customHeight="1">
       <c r="A254" s="2" t="inlineStr">
         <is>
-          <t>AR17163</t>
+          <t>AR18109</t>
         </is>
       </c>
       <c r="B254" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C254" s="2" t="inlineStr">
         <is>
-          <t>Edelstahlschieber BD, DN 125 HR + Viton</t>
+          <t>BOA-RVK, Messing, PN 6 DN80</t>
         </is>
       </c>
       <c r="D254" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
-[...2 lines deleted...]
-      <c r="E254" s="2" t="inlineStr"/>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E254" s="2" t="inlineStr">
+        <is>
+          <t>BOA-RVK</t>
+        </is>
+      </c>
       <c r="F254" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G254" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H254" s="2" t="inlineStr"/>
+      <c r="H254" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
       <c r="I254" s="2" t="inlineStr"/>
       <c r="J254" s="2" t="inlineStr">
         <is>
-          <t>727.10 €</t>
+          <t>169.32 €</t>
         </is>
       </c>
       <c r="K254" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="255" ht="18" customHeight="1">
+    <row r="255" ht="32" customHeight="1">
       <c r="A255" s="2" t="inlineStr">
         <is>
-          <t>AR17164</t>
+          <t>AR18110</t>
         </is>
       </c>
       <c r="B255" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C255" s="2" t="inlineStr">
         <is>
-          <t>Edelstahlschieber BD, DN 125 HR + EPDM</t>
+          <t>BOAX-B 50+PN16T2 3G6XU B0000803320R168-6 Pneumatisch ACTAIR EVO 2RO</t>
         </is>
       </c>
       <c r="D255" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
-[...2 lines deleted...]
-      <c r="E255" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E255" s="2" t="inlineStr">
+        <is>
+          <t>BOAX-B</t>
+        </is>
+      </c>
       <c r="F255" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G255" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H255" s="2" t="inlineStr"/>
+      <c r="H255" s="2" t="inlineStr">
+        <is>
+          <t>7.80</t>
+        </is>
+      </c>
       <c r="I255" s="2" t="inlineStr"/>
       <c r="J255" s="2" t="inlineStr">
         <is>
-          <t>920.96 €</t>
+          <t>440.11 €</t>
         </is>
       </c>
       <c r="K255" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="256" ht="18" customHeight="1">
       <c r="A256" s="2" t="inlineStr">
         <is>
-          <t>AR17165</t>
+          <t>AR18111</t>
         </is>
       </c>
       <c r="B256" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C256" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN80+ T4 PN10 3g6k6VC - MS15</t>
+          <t>BOAX-S PN10/16 DN80 3G6K6GXU AQ5 MONO</t>
         </is>
       </c>
       <c r="D256" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E256" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOA-S</t>
         </is>
       </c>
       <c r="F256" s="2" t="inlineStr">
         <is>
           <t>DN080</t>
         </is>
       </c>
       <c r="G256" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H256" s="2" t="inlineStr"/>
+      <c r="H256" s="2" t="inlineStr">
+        <is>
+          <t>18.00</t>
+        </is>
+      </c>
       <c r="I256" s="2" t="inlineStr"/>
       <c r="J256" s="2" t="inlineStr">
         <is>
-          <t>629.67 €</t>
+          <t>906.97 €</t>
         </is>
       </c>
       <c r="K256" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="257" ht="18" customHeight="1">
       <c r="A257" s="2" t="inlineStr">
         <is>
-          <t>AR17166</t>
+          <t>AR18112</t>
         </is>
       </c>
       <c r="B257" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C257" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN150 T2 PN16 3g6k6XA - ACTAIR</t>
+          <t>BOAX-S PN10/16 DN125 3G6K6GXU AQ10 MONO</t>
         </is>
       </c>
       <c r="D257" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E257" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F257" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G257" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H257" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="I257" s="2" t="inlineStr"/>
       <c r="J257" s="2" t="inlineStr">
         <is>
-          <t>932.86 €</t>
+          <t>998.51 €</t>
         </is>
       </c>
       <c r="K257" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="258" ht="18" customHeight="1">
+    <row r="258" ht="32" customHeight="1">
       <c r="A258" s="2" t="inlineStr">
         <is>
-          <t>AR17168</t>
+          <t>AR18116</t>
         </is>
       </c>
       <c r="B258" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C258" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150 PN10/16 DN100 T4 16e6FB MR25</t>
+          <t>Kugelhahn G 1/4 X G 3/4 Entleerungskugelhahn zu BOA-Control SBV / DPR / PIC</t>
         </is>
       </c>
       <c r="D258" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kugelhähne</t>
+        </is>
+      </c>
+      <c r="E258" s="2" t="inlineStr"/>
       <c r="F258" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>1/4" Zoll (DN008)</t>
         </is>
       </c>
       <c r="G258" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H258" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I258" s="2" t="inlineStr"/>
       <c r="J258" s="2" t="inlineStr">
         <is>
-          <t>1827.99 €</t>
+          <t>14.85 €</t>
         </is>
       </c>
       <c r="K258" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="259" ht="18" customHeight="1">
+    <row r="259" ht="32" customHeight="1">
       <c r="A259" s="2" t="inlineStr">
         <is>
-          <t>AR17169</t>
+          <t>AR18117-01</t>
         </is>
       </c>
       <c r="B259" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C259" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150 DN100+ PN10/16T4 16e6FB MS15</t>
+          <t>Rückschlagklappe RK 50 RP 2 70 C POM/NBR AR2</t>
         </is>
       </c>
       <c r="D259" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E259" s="2" t="inlineStr"/>
       <c r="F259" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G259" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H259" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I259" s="2" t="inlineStr"/>
       <c r="J259" s="2" t="inlineStr">
         <is>
-          <t>1526.88 €</t>
+          <t>48.26 €</t>
         </is>
       </c>
       <c r="K259" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="260" ht="18" customHeight="1">
+    <row r="260" ht="32" customHeight="1">
       <c r="A260" s="2" t="inlineStr">
         <is>
-          <t>AR17169-01</t>
+          <t>AR18117-02</t>
         </is>
       </c>
       <c r="B260" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C260" s="2" t="inlineStr">
         <is>
-          <t>DANAIS150 DN100+ PN10/16T4 16e6FB MS15</t>
+          <t>Rückschlagklappe RK 50 RP 2 70 C POM/NBR AR2</t>
         </is>
       </c>
       <c r="D260" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E260" s="2" t="inlineStr"/>
       <c r="F260" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G260" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H260" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I260" s="2" t="inlineStr"/>
       <c r="J260" s="2" t="inlineStr">
         <is>
-          <t>1266.00 €</t>
+          <t>48.26 €</t>
         </is>
       </c>
       <c r="K260" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="261" ht="18" customHeight="1">
+    <row r="261" ht="32" customHeight="1">
       <c r="A261" s="2" t="inlineStr">
         <is>
-          <t>AR17217</t>
+          <t>AR18117-03</t>
         </is>
       </c>
       <c r="B261" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C261" s="2" t="inlineStr">
         <is>
-          <t>BOA-H ECK PN 16 DN  40  5.1301  DK</t>
+          <t>Rückschlagklappe RK 50 RP 2 70 C POM/NBR AR2</t>
         </is>
       </c>
       <c r="D261" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E261" s="2" t="inlineStr"/>
       <c r="F261" s="2" t="inlineStr">
         <is>
-          <t>DN040</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G261" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H261" s="2" t="inlineStr">
         <is>
-          <t>9.70</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I261" s="2" t="inlineStr"/>
       <c r="J261" s="2" t="inlineStr">
         <is>
-          <t>224.30 €</t>
+          <t>48.26 €</t>
         </is>
       </c>
       <c r="K261" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="262" ht="32" customHeight="1">
       <c r="A262" s="2" t="inlineStr">
         <is>
-          <t>AR17265</t>
+          <t>AR18117-04</t>
         </is>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C262" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 16 DN40 T2 PN16 3g6k3gXV DYNACTAIR EVO 2 F05/F07 T11 A</t>
+          <t>Rückschlagklappe RK 50 RP 2 70 C POM/NBR AR2</t>
         </is>
       </c>
       <c r="D262" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E262" s="2" t="inlineStr"/>
       <c r="F262" s="2" t="inlineStr">
         <is>
-          <t>DN040</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G262" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H262" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I262" s="2" t="inlineStr"/>
       <c r="J262" s="2" t="inlineStr">
         <is>
-          <t>359.02 €</t>
+          <t>48.26 €</t>
         </is>
       </c>
       <c r="K262" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="263" ht="32" customHeight="1">
       <c r="A263" s="2" t="inlineStr">
         <is>
-          <t>AR17385-01</t>
+          <t>AR18118</t>
         </is>
       </c>
       <c r="B263" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C263" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber DN100 PN10 GG-25, DIN 3352/F4-2C,Flansch gebohrt nach PN10/PN16 nach DIN EN 1092-1/2</t>
+          <t>Rückschlagklappe RK40 RP1½" Kunststoff für Amadrainer 4..</t>
         </is>
       </c>
       <c r="D263" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E263" s="2" t="inlineStr"/>
       <c r="F263" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G263" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H263" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I263" s="2" t="inlineStr"/>
       <c r="J263" s="2" t="inlineStr">
         <is>
-          <t>109.64 €</t>
+          <t>42.77 €</t>
         </is>
       </c>
       <c r="K263" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="264" ht="32" customHeight="1">
       <c r="A264" s="2" t="inlineStr">
         <is>
-          <t>AR17385-02</t>
+          <t>AR18118-01</t>
         </is>
       </c>
       <c r="B264" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C264" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber DN100 PN10 GG-25, DIN 3352/F4-2C,Flansch gebohrt nach PN10/PN16 nach DIN EN 1092-1/2</t>
+          <t>Rückschlagklappe RK40 RP1½" Kunststoff für Amadrainer 4..</t>
         </is>
       </c>
       <c r="D264" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E264" s="2" t="inlineStr"/>
       <c r="F264" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>1 1/2" Zoll (DN040)</t>
         </is>
       </c>
       <c r="G264" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H264" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I264" s="2" t="inlineStr"/>
       <c r="J264" s="2" t="inlineStr">
         <is>
-          <t>109.64 €</t>
+          <t>42.77 €</t>
         </is>
       </c>
       <c r="K264" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="265" ht="32" customHeight="1">
       <c r="A265" s="2" t="inlineStr">
         <is>
-          <t>AR17385-03</t>
+          <t>AR18118-02</t>
         </is>
       </c>
       <c r="B265" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C265" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber DN100 PN10 GG-25, DIN 3352/F4-2C,Flansch gebohrt nach PN10/PN16 nach DIN EN 1092-1/2</t>
+          <t>Rückschlagklappe RK40 RP1½" Kunststoff für Amadrainer 4..</t>
         </is>
       </c>
       <c r="D265" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E265" s="2" t="inlineStr"/>
       <c r="F265" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>1 1/2" Zoll (DN040)</t>
         </is>
       </c>
       <c r="G265" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H265" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I265" s="2" t="inlineStr"/>
       <c r="J265" s="2" t="inlineStr">
         <is>
-          <t>109.64 €</t>
+          <t>42.77 €</t>
         </is>
       </c>
       <c r="K265" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="266" ht="32" customHeight="1">
       <c r="A266" s="2" t="inlineStr">
         <is>
-          <t>AR17385-05</t>
+          <t>AR18119</t>
         </is>
       </c>
       <c r="B266" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C266" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber DN100 PN10 GG-25, DIN 3352/F4-2C,Flansch gebohrt nach PN10/PN16 nach DIN EN 1092-1/2</t>
+          <t>Rückschlagventil G 2 f. Compacta</t>
         </is>
       </c>
       <c r="D266" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E266" s="2" t="inlineStr"/>
-      <c r="F266" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F266" s="2" t="inlineStr"/>
       <c r="G266" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H266" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>3.60</t>
         </is>
       </c>
       <c r="I266" s="2" t="inlineStr"/>
       <c r="J266" s="2" t="inlineStr">
         <is>
-          <t>109.64 €</t>
+          <t>42.77 €</t>
         </is>
       </c>
       <c r="K266" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="267" ht="32" customHeight="1">
       <c r="A267" s="2" t="inlineStr">
         <is>
-          <t>AR17386</t>
+          <t>AR18119-02</t>
         </is>
       </c>
       <c r="B267" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C267" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber DN80 PN10 GG-25 DIN 3352/F4-2C Flansch gebohrt nach PN10/PN16 nach DIN EN 1092-1/2</t>
+          <t>Rückschlagventil G 2 f. Compacta</t>
         </is>
       </c>
       <c r="D267" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E267" s="2" t="inlineStr"/>
-      <c r="F267" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F267" s="2" t="inlineStr"/>
       <c r="G267" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H267" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>3.60</t>
         </is>
       </c>
       <c r="I267" s="2" t="inlineStr"/>
       <c r="J267" s="2" t="inlineStr">
         <is>
-          <t>69.21 €</t>
+          <t>42.77 €</t>
         </is>
       </c>
       <c r="K267" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="268" ht="32" customHeight="1">
+    <row r="268" ht="18" customHeight="1">
       <c r="A268" s="2" t="inlineStr">
         <is>
-          <t>AR17387</t>
+          <t>AR18127-01</t>
         </is>
       </c>
       <c r="B268" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C268" s="2" t="inlineStr">
         <is>
-          <t>RUECKSCHLAGKLAPPE    DN  80-1-2</t>
+          <t>Muffenschieber RP 2 PN16 CUZN mit freiem Durchgang DN50</t>
         </is>
       </c>
       <c r="D268" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrschieber</t>
         </is>
       </c>
       <c r="E268" s="2" t="inlineStr"/>
       <c r="F268" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G268" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H268" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I268" s="2" t="inlineStr"/>
       <c r="J268" s="2" t="inlineStr">
         <is>
-          <t>509.05 €</t>
+          <t>36.24 €</t>
         </is>
       </c>
       <c r="K268" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="269" ht="32" customHeight="1">
+    <row r="269" ht="18" customHeight="1">
       <c r="A269" s="2" t="inlineStr">
         <is>
-          <t>AR17388</t>
+          <t>AR18127-02</t>
         </is>
       </c>
       <c r="B269" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C269" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber DN150 PN10 GG-25 DIN 3352/F4-2C Flansch gebohrt nach PN10/PN16 nach DIN EN 1092-1/2</t>
+          <t>Muffenschieber RP 2 PN16 CUZN mit freiem Durchgang DN50</t>
         </is>
       </c>
       <c r="D269" s="2" t="inlineStr">
         <is>
           <t>Absperrschieber</t>
         </is>
       </c>
       <c r="E269" s="2" t="inlineStr"/>
       <c r="F269" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G269" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H269" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I269" s="2" t="inlineStr"/>
       <c r="J269" s="2" t="inlineStr">
         <is>
-          <t>150.32 €</t>
+          <t>36.24 €</t>
         </is>
       </c>
       <c r="K269" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="270" ht="18" customHeight="1">
       <c r="A270" s="2" t="inlineStr">
         <is>
-          <t>AR17389</t>
+          <t>AR18127-03</t>
         </is>
       </c>
       <c r="B270" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C270" s="2" t="inlineStr">
         <is>
-          <t>ABSPERRSCHIEBER     COBRA-SGP PN25 DN100</t>
+          <t>Muffenschieber RP 2 PN16 CUZN mit freiem Durchgang DN50</t>
         </is>
       </c>
       <c r="D270" s="2" t="inlineStr">
         <is>
           <t>Absperrschieber</t>
         </is>
       </c>
-      <c r="E270" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E270" s="2" t="inlineStr"/>
       <c r="F270" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G270" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H270" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I270" s="2" t="inlineStr"/>
       <c r="J270" s="2" t="inlineStr">
         <is>
-          <t>106.66 €</t>
+          <t>36.24 €</t>
         </is>
       </c>
       <c r="K270" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="271" ht="18" customHeight="1">
       <c r="A271" s="2" t="inlineStr">
         <is>
-          <t>AR17543</t>
+          <t>AR18128</t>
         </is>
       </c>
       <c r="B271" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C271" s="2" t="inlineStr">
         <is>
-          <t>DANAÏS 150 DN125 T4 PN25  16e6FB - MR 25</t>
+          <t>Muffenabsperrschieber CuZn RP 1 1/2, PN 16  DN40</t>
         </is>
       </c>
       <c r="D271" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrschieber</t>
+        </is>
+      </c>
+      <c r="E271" s="2" t="inlineStr"/>
       <c r="F271" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G271" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H271" s="2" t="inlineStr">
         <is>
-          <t>17.30</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I271" s="2" t="inlineStr"/>
       <c r="J271" s="2" t="inlineStr">
         <is>
-          <t>775.17 €</t>
+          <t>26.12 €</t>
         </is>
       </c>
       <c r="K271" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="272" ht="18" customHeight="1">
+    <row r="272" ht="32" customHeight="1">
       <c r="A272" s="2" t="inlineStr">
         <is>
-          <t>AR17567</t>
+          <t>AR18130</t>
         </is>
       </c>
       <c r="B272" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C272" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B DN40T46gVCPN10 B0000000000R164-2</t>
+          <t>SERIE 2000 cl.PN16 DN200 PN10/16 3t6K 1A</t>
         </is>
       </c>
       <c r="D272" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E272" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B</t>
+          <t>Serie 2000</t>
         </is>
       </c>
       <c r="F272" s="2" t="inlineStr">
         <is>
-          <t>DN040</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G272" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H272" s="2" t="inlineStr">
         <is>
-          <t>7.80</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="I272" s="2" t="inlineStr"/>
       <c r="J272" s="2" t="inlineStr">
         <is>
-          <t>216.55 €</t>
+          <t>508.45 €</t>
         </is>
       </c>
       <c r="K272" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="273" ht="18" customHeight="1">
+    <row r="273" ht="32" customHeight="1">
       <c r="A273" s="2" t="inlineStr">
         <is>
-          <t>AR17568</t>
+          <t>AR18131</t>
         </is>
       </c>
       <c r="B273" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C273" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B DN100T46gVCPN10 B0000000000R164-2</t>
+          <t>SERIE 2000 cl.PN10 DN300 3t6K 1A</t>
         </is>
       </c>
       <c r="D273" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E273" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B</t>
+          <t>Serie 2000</t>
         </is>
       </c>
       <c r="F273" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN300</t>
         </is>
       </c>
       <c r="G273" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H273" s="2" t="inlineStr">
         <is>
-          <t>6.10</t>
+          <t>88.00</t>
         </is>
       </c>
       <c r="I273" s="2" t="inlineStr"/>
       <c r="J273" s="2" t="inlineStr">
         <is>
-          <t>105.65 €</t>
-[...4 lines deleted...]
-    <row r="274" ht="18" customHeight="1">
+          <t>1448.80 €</t>
+        </is>
+      </c>
+      <c r="K273" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="274" ht="32" customHeight="1">
       <c r="A274" s="2" t="inlineStr">
         <is>
-          <t>AR17569</t>
+          <t>AR18132</t>
         </is>
       </c>
       <c r="B274" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C274" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B DN150T46gVCPN10 B0000000000R164-2</t>
+          <t>SERIE 2000 cl.PN16 DN400 PN10 3t6K 1A</t>
         </is>
       </c>
       <c r="D274" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...3 lines deleted...]
-      <c r="F274" s="2" t="inlineStr"/>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E274" s="2" t="inlineStr">
+        <is>
+          <t>Serie 2000</t>
+        </is>
+      </c>
+      <c r="F274" s="2" t="inlineStr">
+        <is>
+          <t>DN400</t>
+        </is>
+      </c>
       <c r="G274" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H274" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H274" s="2" t="inlineStr"/>
       <c r="I274" s="2" t="inlineStr"/>
       <c r="J274" s="2" t="inlineStr">
         <is>
-          <t>99.21 €</t>
+          <t>2954.53 €</t>
         </is>
       </c>
       <c r="K274" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="275" ht="32" customHeight="1">
       <c r="A275" s="2" t="inlineStr">
         <is>
-          <t>AR17582</t>
+          <t>AR18137</t>
         </is>
       </c>
       <c r="B275" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C275" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN350 PN10 3t6X 1A</t>
+          <t>BOAX-B 16bar DN40+ T2 PN10 3g6k6XU - DYN EVO 2 NC  F05 T11 A Switchmasterbox SM M2 01318171</t>
         </is>
       </c>
       <c r="D275" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E275" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>BOAX-B</t>
         </is>
       </c>
       <c r="F275" s="2" t="inlineStr">
         <is>
-          <t>DN350</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G275" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H275" s="2" t="inlineStr"/>
       <c r="I275" s="2" t="inlineStr"/>
       <c r="J275" s="2" t="inlineStr">
         <is>
-          <t>313.50 €</t>
+          <t>479.24 €</t>
         </is>
       </c>
       <c r="K275" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="276" ht="18" customHeight="1">
+    <row r="276" ht="32" customHeight="1">
       <c r="A276" s="2" t="inlineStr">
         <is>
-          <t>AR17583</t>
+          <t>AR18140</t>
         </is>
       </c>
       <c r="B276" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>Willbrandt</t>
         </is>
       </c>
       <c r="C276" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10 DN250 T43G6K6GK LP460</t>
-[...2 lines deleted...]
-      <c r="D276" s="2" t="inlineStr"/>
+          <t>Gummikompensator Normalausf., PN16, DN 200 Typ 49 blau, Ausf. C, Gummi-St-TZN f. Trinkwasser</t>
+        </is>
+      </c>
+      <c r="D276" s="2" t="inlineStr">
+        <is>
+          <t>Kompensatoren</t>
+        </is>
+      </c>
       <c r="E276" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>TYP 49</t>
         </is>
       </c>
       <c r="F276" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G276" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H276" s="2" t="inlineStr"/>
+      <c r="H276" s="2" t="inlineStr">
+        <is>
+          <t>15.00</t>
+        </is>
+      </c>
       <c r="I276" s="2" t="inlineStr"/>
       <c r="J276" s="2" t="inlineStr">
         <is>
-          <t>581.88 €</t>
+          <t>720.47 €</t>
         </is>
       </c>
       <c r="K276" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="277" ht="18" customHeight="1">
+    <row r="277" ht="32" customHeight="1">
       <c r="A277" s="2" t="inlineStr">
         <is>
-          <t>AR17584</t>
+          <t>AR18268</t>
         </is>
       </c>
       <c r="B277" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C277" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10/16 DN40 T43G6K6GK MA12</t>
+          <t>Kugelhahn, Edelstahl (1.4408), PN 10 Rp 1 1/2“</t>
         </is>
       </c>
       <c r="D277" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kugelhähne</t>
+        </is>
+      </c>
+      <c r="E277" s="2" t="inlineStr"/>
       <c r="F277" s="2" t="inlineStr">
         <is>
-          <t>DN040</t>
+          <t>1 1/2" Zoll (DN040)</t>
         </is>
       </c>
       <c r="G277" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H277" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="I277" s="2" t="inlineStr"/>
       <c r="J277" s="2" t="inlineStr">
         <is>
-          <t>140.50 €</t>
+          <t>167.78 €</t>
         </is>
       </c>
       <c r="K277" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="278" ht="18" customHeight="1">
+    <row r="278" ht="32" customHeight="1">
       <c r="A278" s="2" t="inlineStr">
         <is>
-          <t>AR17592</t>
+          <t>AR18270</t>
         </is>
       </c>
       <c r="B278" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C278" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN10/16 DN20/25 T23G6K6GK MA12</t>
-[...2 lines deleted...]
-      <c r="D278" s="2" t="inlineStr"/>
+          <t>Einklemm-Rückschlagventil BOA-RVK PN 6/10/16 DN 40</t>
+        </is>
+      </c>
+      <c r="D278" s="2" t="inlineStr">
+        <is>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
       <c r="E278" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>BOA-RVK</t>
         </is>
       </c>
       <c r="F278" s="2" t="inlineStr">
         <is>
-          <t>DN020</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G278" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H278" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>1.20</t>
         </is>
       </c>
       <c r="I278" s="2" t="inlineStr"/>
       <c r="J278" s="2" t="inlineStr">
         <is>
-          <t>100.04 €</t>
+          <t>43.13 €</t>
         </is>
       </c>
       <c r="K278" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="279" ht="18" customHeight="1">
+    <row r="279" ht="32" customHeight="1">
       <c r="A279" s="2" t="inlineStr">
         <is>
-          <t>AR17593</t>
+          <t>AR18270-01</t>
         </is>
       </c>
       <c r="B279" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C279" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN10/16 DN250 T23g3gXC CR510</t>
+          <t>Einklemm-Rückschlagventil BOA-RVK PN 6/10/16 DN 40</t>
         </is>
       </c>
       <c r="D279" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E279" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>BOA-RVK</t>
         </is>
       </c>
       <c r="F279" s="2" t="inlineStr">
         <is>
-          <t>DN020</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G279" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H279" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>1.20</t>
         </is>
       </c>
       <c r="I279" s="2" t="inlineStr"/>
       <c r="J279" s="2" t="inlineStr">
         <is>
-          <t>100.04 €</t>
+          <t>43.13 €</t>
         </is>
       </c>
       <c r="K279" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="280" ht="18" customHeight="1">
+    <row r="280" ht="32" customHeight="1">
       <c r="A280" s="2" t="inlineStr">
         <is>
-          <t>AR17597</t>
+          <t>AR18273</t>
         </is>
       </c>
       <c r="B280" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C280" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN40 T4 3G6VC CR165</t>
+          <t>Einklemm-Rückschlagventil BOA-RVK, Messing, PN6/10/16 DN80</t>
         </is>
       </c>
       <c r="D280" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E280" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOA-RVK</t>
         </is>
       </c>
       <c r="F280" s="2" t="inlineStr">
         <is>
-          <t>DN040</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G280" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H280" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="I280" s="2" t="inlineStr"/>
       <c r="J280" s="2" t="inlineStr">
         <is>
-          <t>500.13 €</t>
+          <t>75.08 €</t>
         </is>
       </c>
       <c r="K280" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="281" ht="18" customHeight="1">
       <c r="A281" s="2" t="inlineStr">
         <is>
-          <t>AR17598</t>
+          <t>AR18274</t>
         </is>
       </c>
       <c r="B281" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C281" s="2" t="inlineStr">
         <is>
-          <t>HERA DN 150 V2 SS PA MVI</t>
+          <t>BOAX-SF PN10/16 DN100 6gXU AQ10 MONO</t>
         </is>
       </c>
       <c r="D281" s="2" t="inlineStr">
         <is>
-          <t>Plattenschieber</t>
-[...2 lines deleted...]
-      <c r="E281" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E281" s="2" t="inlineStr">
+        <is>
+          <t>BOAX-S/SF</t>
+        </is>
+      </c>
       <c r="F281" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G281" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H281" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="I281" s="2" t="inlineStr"/>
       <c r="J281" s="2" t="inlineStr">
         <is>
-          <t>684.29 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>477.51 €</t>
+        </is>
+      </c>
+      <c r="K281" s="2" t="inlineStr"/>
     </row>
     <row r="282" ht="18" customHeight="1">
       <c r="A282" s="2" t="inlineStr">
         <is>
-          <t>AR17599</t>
+          <t>AR18279</t>
         </is>
       </c>
       <c r="B282" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C282" s="2" t="inlineStr">
         <is>
-          <t>HERA DN 200 V2 SS PA MVI</t>
+          <t>HERA DN 250 V4 PTFE HW</t>
         </is>
       </c>
       <c r="D282" s="2" t="inlineStr">
         <is>
           <t>Plattenschieber</t>
         </is>
       </c>
       <c r="E282" s="2" t="inlineStr"/>
       <c r="F282" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G282" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H282" s="2" t="inlineStr">
         <is>
           <t>35.00</t>
         </is>
       </c>
       <c r="I282" s="2" t="inlineStr"/>
       <c r="J282" s="2" t="inlineStr">
         <is>
-          <t>684.29 €</t>
+          <t>651.80 €</t>
         </is>
       </c>
       <c r="K282" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="283" ht="18" customHeight="1">
+    <row r="283" ht="32" customHeight="1">
       <c r="A283" s="2" t="inlineStr">
         <is>
-          <t>AR17600</t>
+          <t>AR18286</t>
         </is>
       </c>
       <c r="B283" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C283" s="2" t="inlineStr">
         <is>
-          <t>HERA DN 100 V2 SS PA MV</t>
+          <t>SERIE 2000 cl.150 DN200 PN10/16 66M 1B</t>
         </is>
       </c>
       <c r="D283" s="2" t="inlineStr">
         <is>
-          <t>Plattenschieber</t>
-[...2 lines deleted...]
-      <c r="E283" s="2" t="inlineStr"/>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E283" s="2" t="inlineStr">
+        <is>
+          <t>Serie 2000</t>
+        </is>
+      </c>
       <c r="F283" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G283" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H283" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H283" s="2" t="inlineStr"/>
       <c r="I283" s="2" t="inlineStr"/>
       <c r="J283" s="2" t="inlineStr">
         <is>
-          <t>684.29 €</t>
-[...8 lines deleted...]
-    <row r="284" ht="18" customHeight="1">
+          <t>2166.63 €</t>
+        </is>
+      </c>
+      <c r="K283" s="2" t="inlineStr"/>
+    </row>
+    <row r="284" ht="32" customHeight="1">
       <c r="A284" s="2" t="inlineStr">
         <is>
-          <t>AR17603</t>
+          <t>AR18288</t>
         </is>
       </c>
       <c r="B284" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C284" s="2" t="inlineStr">
         <is>
-          <t>BOA-Control IMS 2015 DN100  PN16, mit Handrad</t>
+          <t>SERIE 2000 cl.PN16 DN250 PN10/16 3t6X 1A</t>
         </is>
       </c>
       <c r="D284" s="2" t="inlineStr">
         <is>
-          <t>Regulierventile</t>
+          <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E284" s="2" t="inlineStr">
         <is>
-          <t>BOA-Control</t>
+          <t>Serie 2000</t>
         </is>
       </c>
       <c r="F284" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G284" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H284" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>49.00</t>
         </is>
       </c>
       <c r="I284" s="2" t="inlineStr"/>
       <c r="J284" s="2" t="inlineStr">
         <is>
-          <t>955.61 €</t>
+          <t>1023.90 €</t>
         </is>
       </c>
       <c r="K284" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="285" ht="18" customHeight="1">
+    <row r="285" ht="32" customHeight="1">
       <c r="A285" s="2" t="inlineStr">
         <is>
-          <t>AR17615</t>
+          <t>AR18301</t>
         </is>
       </c>
       <c r="B285" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C285" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN10/16 DN150 T23g6gXU MN25</t>
+          <t>MS50 F07/10/12-T27 SQ25mm</t>
         </is>
       </c>
       <c r="D285" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="E285" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
-[...6 lines deleted...]
-      </c>
+          <t>BOAX-S/SF</t>
+        </is>
+      </c>
+      <c r="F285" s="2" t="inlineStr"/>
       <c r="G285" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H285" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="I285" s="2" t="inlineStr"/>
       <c r="J285" s="2" t="inlineStr">
         <is>
-          <t>369.48 €</t>
+          <t>372.05 €</t>
         </is>
       </c>
       <c r="K285" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="286" ht="18" customHeight="1">
+    <row r="286" ht="32" customHeight="1">
       <c r="A286" s="2" t="inlineStr">
         <is>
-          <t>AR17616</t>
+          <t>AR18324</t>
         </is>
       </c>
       <c r="B286" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>VAG</t>
         </is>
       </c>
       <c r="C286" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10/16 DN150 T43g6gXU MN25</t>
+          <t>Rückflusssperre RETO-STOP DN65 PN16 F6 GGG40</t>
         </is>
       </c>
       <c r="D286" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E286" s="2" t="inlineStr"/>
       <c r="F286" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G286" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H286" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="I286" s="2" t="inlineStr"/>
       <c r="J286" s="2" t="inlineStr">
         <is>
-          <t>395.47 €</t>
+          <t>417.26 €</t>
         </is>
       </c>
       <c r="K286" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="287" ht="18" customHeight="1">
+    <row r="287" ht="32" customHeight="1">
       <c r="A287" s="2" t="inlineStr">
         <is>
-          <t>AR17617</t>
+          <t>AR18324-01</t>
         </is>
       </c>
       <c r="B287" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>VAG</t>
         </is>
       </c>
       <c r="C287" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN10/16 DN200 T23g6gK MR25</t>
+          <t>Rückflusssperre RETO-STOP DN65 PN16 F6 GGG40</t>
         </is>
       </c>
       <c r="D287" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E287" s="2" t="inlineStr"/>
       <c r="F287" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G287" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H287" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="I287" s="2" t="inlineStr"/>
       <c r="J287" s="2" t="inlineStr">
         <is>
-          <t>557.53 €</t>
+          <t>417.26 €</t>
         </is>
       </c>
       <c r="K287" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="288" ht="18" customHeight="1">
       <c r="A288" s="2" t="inlineStr">
         <is>
-          <t>AR17618</t>
+          <t>AR18362</t>
         </is>
       </c>
       <c r="B288" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C288" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN16 DN250 T43g6gXU MR25</t>
+          <t>BOA-S PN 16 DN  20 5.3103  Einfach HTF</t>
         </is>
       </c>
       <c r="D288" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="E288" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>BOA-S</t>
         </is>
       </c>
       <c r="F288" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
-[...6 lines deleted...]
-      </c>
+          <t>DN020</t>
+        </is>
+      </c>
+      <c r="G288" s="2" t="inlineStr"/>
       <c r="H288" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>362.00</t>
         </is>
       </c>
       <c r="I288" s="2" t="inlineStr"/>
       <c r="J288" s="2" t="inlineStr">
         <is>
-          <t>824.80 €</t>
+          <t>112.50 €</t>
         </is>
       </c>
       <c r="K288" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="289" ht="18" customHeight="1">
       <c r="A289" s="2" t="inlineStr">
         <is>
-          <t>AR17619</t>
+          <t>AR18363</t>
         </is>
       </c>
       <c r="B289" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C289" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10 DN250 T43g6gK MR25</t>
+          <t>BOAX-S PN6/10/16 DN080 T23g6K6XU LP165</t>
         </is>
       </c>
       <c r="D289" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E289" s="2" t="inlineStr">
         <is>
           <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F289" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G289" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H289" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H289" s="2" t="inlineStr"/>
       <c r="I289" s="2" t="inlineStr"/>
       <c r="J289" s="2" t="inlineStr">
         <is>
-          <t>824.80 €</t>
+          <t>123.70 €</t>
         </is>
       </c>
       <c r="K289" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="290" ht="18" customHeight="1">
       <c r="A290" s="2" t="inlineStr">
         <is>
-          <t>AR17620</t>
+          <t>AR18603</t>
         </is>
       </c>
       <c r="B290" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C290" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN16 DN500 T43g6gXU MR100</t>
+          <t>ISORIA 10 DN300+ T2 PN10 3g6k6XV - MS50</t>
         </is>
       </c>
       <c r="D290" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E290" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>ISORIA 10</t>
         </is>
       </c>
       <c r="F290" s="2" t="inlineStr">
         <is>
-          <t>DN500</t>
+          <t>DN300</t>
         </is>
       </c>
       <c r="G290" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H290" s="2" t="inlineStr">
         <is>
-          <t>189.00</t>
+          <t>67.00</t>
         </is>
       </c>
       <c r="I290" s="2" t="inlineStr"/>
       <c r="J290" s="2" t="inlineStr">
         <is>
-          <t>3634.14 €</t>
+          <t>2113.87 €</t>
         </is>
       </c>
       <c r="K290" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="291" ht="18" customHeight="1">
+    <row r="291" ht="32" customHeight="1">
       <c r="A291" s="2" t="inlineStr">
         <is>
-          <t>AR17621</t>
+          <t>AR18608</t>
         </is>
       </c>
       <c r="B291" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>VDL</t>
         </is>
       </c>
       <c r="C291" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN16 DN450 T43g6gK MR100</t>
+          <t>Absperrschieber 110mm VDL DN 100 PN1 mit 2x Klebemuffen f. Compacta+MiniCompacta</t>
         </is>
       </c>
       <c r="D291" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrschieber</t>
         </is>
       </c>
       <c r="E291" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>VDL</t>
         </is>
       </c>
       <c r="F291" s="2" t="inlineStr">
         <is>
-          <t>DN450</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G291" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H291" s="2" t="inlineStr">
         <is>
-          <t>159.00</t>
+          <t>5.50</t>
         </is>
       </c>
       <c r="I291" s="2" t="inlineStr"/>
       <c r="J291" s="2" t="inlineStr">
         <is>
-          <t>3047.92 €</t>
+          <t>215.89 €</t>
         </is>
       </c>
       <c r="K291" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="292" ht="18" customHeight="1">
+    <row r="292" ht="32" customHeight="1">
       <c r="A292" s="2" t="inlineStr">
         <is>
-          <t>AR17623</t>
+          <t>AR18608-01</t>
         </is>
       </c>
       <c r="B292" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>VDL</t>
         </is>
       </c>
       <c r="C292" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN16 DN350 T43g6gK MR50</t>
+          <t>Absperrschieber 110mm VDL DN 100 PN1 mit 2x Klebemuffen f. Compacta+MiniCompacta</t>
         </is>
       </c>
       <c r="D292" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...3 lines deleted...]
-      <c r="F292" s="2" t="inlineStr"/>
+          <t>Absperrschieber</t>
+        </is>
+      </c>
+      <c r="E292" s="2" t="inlineStr">
+        <is>
+          <t>VDL</t>
+        </is>
+      </c>
+      <c r="F292" s="2" t="inlineStr">
+        <is>
+          <t>DN100</t>
+        </is>
+      </c>
       <c r="G292" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H292" s="2" t="inlineStr">
         <is>
-          <t>92.00</t>
+          <t>5.50</t>
         </is>
       </c>
       <c r="I292" s="2" t="inlineStr"/>
       <c r="J292" s="2" t="inlineStr">
         <is>
-          <t>1921.98 €</t>
-[...4 lines deleted...]
-    <row r="293" ht="18" customHeight="1">
+          <t>215.89 €</t>
+        </is>
+      </c>
+      <c r="K292" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="293" ht="32" customHeight="1">
       <c r="A293" s="2" t="inlineStr">
         <is>
-          <t>AR17638</t>
+          <t>AR18608-02</t>
         </is>
       </c>
       <c r="B293" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>VDL</t>
         </is>
       </c>
       <c r="C293" s="2" t="inlineStr">
         <is>
-          <t>Ecoline GT 40 PN40 DN150 GP240GH</t>
+          <t>Absperrschieber 110mm VDL DN 100 PN1 mit 2x Klebemuffen f. Compacta+MiniCompacta</t>
         </is>
       </c>
       <c r="D293" s="2" t="inlineStr">
         <is>
           <t>Absperrschieber</t>
         </is>
       </c>
-      <c r="E293" s="2" t="inlineStr"/>
+      <c r="E293" s="2" t="inlineStr">
+        <is>
+          <t>VDL</t>
+        </is>
+      </c>
       <c r="F293" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G293" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H293" s="2" t="inlineStr">
         <is>
-          <t>148.00</t>
+          <t>5.50</t>
         </is>
       </c>
       <c r="I293" s="2" t="inlineStr"/>
       <c r="J293" s="2" t="inlineStr">
         <is>
-          <t>1991.77 €</t>
+          <t>215.89 €</t>
         </is>
       </c>
       <c r="K293" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="294" ht="18" customHeight="1">
+    <row r="294" ht="32" customHeight="1">
       <c r="A294" s="2" t="inlineStr">
         <is>
-          <t>AR17690</t>
+          <t>AR18608-03</t>
         </is>
       </c>
       <c r="B294" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>VDL</t>
         </is>
       </c>
       <c r="C294" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10 DN350 T43g6gXU MR50</t>
+          <t>Absperrschieber 110mm VDL DN 100 PN1 mit 2x Klebemuffen f. Compacta+MiniCompacta</t>
         </is>
       </c>
       <c r="D294" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...3 lines deleted...]
-      <c r="F294" s="2" t="inlineStr"/>
+          <t>Absperrschieber</t>
+        </is>
+      </c>
+      <c r="E294" s="2" t="inlineStr">
+        <is>
+          <t>VDL</t>
+        </is>
+      </c>
+      <c r="F294" s="2" t="inlineStr">
+        <is>
+          <t>DN100</t>
+        </is>
+      </c>
       <c r="G294" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H294" s="2" t="inlineStr">
         <is>
-          <t>99.50</t>
+          <t>5.50</t>
         </is>
       </c>
       <c r="I294" s="2" t="inlineStr"/>
       <c r="J294" s="2" t="inlineStr">
         <is>
-          <t>1921.98 €</t>
+          <t>215.89 €</t>
         </is>
       </c>
       <c r="K294" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="295" ht="18" customHeight="1">
       <c r="A295" s="2" t="inlineStr">
         <is>
-          <t>AR17860-01</t>
+          <t>AR18620</t>
         </is>
       </c>
       <c r="B295" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C295" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN200+ T1 PN16 3t6k3gXV - Lever CR510</t>
+          <t>BOAX-SF DN250 PN16T4 3G6K6GXU MS50</t>
         </is>
       </c>
       <c r="D295" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E295" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
-[...2 lines deleted...]
-      <c r="F295" s="2" t="inlineStr"/>
+          <t>BOAX-S/SF</t>
+        </is>
+      </c>
+      <c r="F295" s="2" t="inlineStr">
+        <is>
+          <t>DN250</t>
+        </is>
+      </c>
       <c r="G295" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H295" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>43.00</t>
         </is>
       </c>
       <c r="I295" s="2" t="inlineStr"/>
       <c r="J295" s="2" t="inlineStr">
         <is>
-          <t>721.92 €</t>
+          <t>824.80 €</t>
         </is>
       </c>
       <c r="K295" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="296" ht="18" customHeight="1">
       <c r="A296" s="2" t="inlineStr">
         <is>
-          <t>AR17860-02</t>
+          <t>AR18620-01</t>
         </is>
       </c>
       <c r="B296" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C296" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN200+ T1 PN16 3t6k3gXV - Lever CR510</t>
+          <t>BOAX-SF DN250 PN16T4 3G6K6GXU MS50</t>
         </is>
       </c>
       <c r="D296" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E296" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
-[...2 lines deleted...]
-      <c r="F296" s="2" t="inlineStr"/>
+          <t>BOAX-S/SF</t>
+        </is>
+      </c>
+      <c r="F296" s="2" t="inlineStr">
+        <is>
+          <t>DN250</t>
+        </is>
+      </c>
       <c r="G296" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H296" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>43.00</t>
         </is>
       </c>
       <c r="I296" s="2" t="inlineStr"/>
       <c r="J296" s="2" t="inlineStr">
         <is>
-          <t>721.92 €</t>
+          <t>824.80 €</t>
         </is>
       </c>
       <c r="K296" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="297" ht="18" customHeight="1">
       <c r="A297" s="2" t="inlineStr">
         <is>
-          <t>AR17868</t>
+          <t>AR18622</t>
         </is>
       </c>
       <c r="B297" s="2" t="inlineStr">
         <is>
-          <t>SISTO</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C297" s="2" t="inlineStr">
         <is>
-          <t>SISTO-16 5.1301-EPDM DN65</t>
+          <t>BOAX-SF 350+ PN16T4 3G6K6GXU MS50</t>
         </is>
       </c>
       <c r="D297" s="2" t="inlineStr">
         <is>
-          <t>Membranventile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E297" s="2" t="inlineStr">
         <is>
-          <t>SISTO-16/16S</t>
-[...2 lines deleted...]
-      <c r="F297" s="2" t="inlineStr"/>
+          <t>BOAX-S/SF</t>
+        </is>
+      </c>
+      <c r="F297" s="2" t="inlineStr">
+        <is>
+          <t>DN350</t>
+        </is>
+      </c>
       <c r="G297" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H297" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>99.50</t>
         </is>
       </c>
       <c r="I297" s="2" t="inlineStr"/>
       <c r="J297" s="2" t="inlineStr">
         <is>
-          <t>212.45 €</t>
+          <t>1599.43 €</t>
         </is>
       </c>
       <c r="K297" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="298" ht="18" customHeight="1">
+    <row r="298" ht="32" customHeight="1">
       <c r="A298" s="2" t="inlineStr">
         <is>
-          <t>AR18106</t>
+          <t>AR18628</t>
         </is>
       </c>
       <c r="B298" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C298" s="2" t="inlineStr">
         <is>
-          <t>BOACHEM-ZXA DN 80 PN 10-16, Drosselkegel, 1.4408</t>
+          <t>BOAX-B PN10/16 DN100 T2 3G6K6XU + Actair EVO10RO (Sonderausführung)</t>
         </is>
       </c>
       <c r="D298" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E298" s="2" t="inlineStr">
         <is>
-          <t>BOACHEM</t>
+          <t>BOAX-B</t>
         </is>
       </c>
       <c r="F298" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G298" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H298" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H298" s="2" t="inlineStr"/>
       <c r="I298" s="2" t="inlineStr"/>
       <c r="J298" s="2" t="inlineStr">
         <is>
-          <t>994.65 €</t>
+          <t>510.61 €</t>
         </is>
       </c>
       <c r="K298" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="299" ht="32" customHeight="1">
+    <row r="299" ht="18" customHeight="1">
       <c r="A299" s="2" t="inlineStr">
         <is>
-          <t>AR18109</t>
+          <t>AR18725</t>
         </is>
       </c>
       <c r="B299" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C299" s="2" t="inlineStr">
         <is>
-          <t>BOA-RVK, Messing, PN 6 DN80</t>
+          <t>BOAX-S PN6/10/16 DN200 T23G6K6GXU LP330</t>
         </is>
       </c>
       <c r="D299" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E299" s="2" t="inlineStr">
         <is>
-          <t>BOA-RVK</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F299" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G299" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H299" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>15.90</t>
         </is>
       </c>
       <c r="I299" s="2" t="inlineStr"/>
       <c r="J299" s="2" t="inlineStr">
         <is>
-          <t>169.32 €</t>
+          <t>348.15 €</t>
         </is>
       </c>
       <c r="K299" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="300" ht="32" customHeight="1">
+    <row r="300" ht="18" customHeight="1">
       <c r="A300" s="2" t="inlineStr">
         <is>
-          <t>AR18110</t>
+          <t>AR18726</t>
         </is>
       </c>
       <c r="B300" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C300" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B 50+PN16T2 3G6XU B0000803320R168-6 Pneumatisch ACTAIR EVO 2RO</t>
+          <t>BOAX-SF PN10/16 DN080 T43g6k6gXU LP165</t>
         </is>
       </c>
       <c r="D300" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E300" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F300" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G300" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H300" s="2" t="inlineStr">
         <is>
-          <t>7.80</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I300" s="2" t="inlineStr"/>
       <c r="J300" s="2" t="inlineStr">
         <is>
-          <t>440.11 €</t>
+          <t>128.07 €</t>
         </is>
       </c>
       <c r="K300" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="301" ht="18" customHeight="1">
       <c r="A301" s="2" t="inlineStr">
         <is>
-          <t>AR18111</t>
+          <t>AR18727</t>
         </is>
       </c>
       <c r="B301" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C301" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN10/16 DN80 3G6K6GXU AQ5 MONO</t>
+          <t>BOAX-SF PN16 DN200 T43G6K6GXU LP330</t>
         </is>
       </c>
       <c r="D301" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E301" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F301" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN200</t>
         </is>
       </c>
       <c r="G301" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H301" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>49.00</t>
         </is>
       </c>
       <c r="I301" s="2" t="inlineStr"/>
       <c r="J301" s="2" t="inlineStr">
         <is>
-          <t>906.97 €</t>
+          <t>240.00 €</t>
         </is>
       </c>
       <c r="K301" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="302" ht="18" customHeight="1">
       <c r="A302" s="2" t="inlineStr">
         <is>
-          <t>AR18112</t>
+          <t>AR18739</t>
         </is>
       </c>
       <c r="B302" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C302" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN10/16 DN125 3G6K6GXU AQ10 MONO</t>
+          <t>COBRA SGP  FLAT BODY 16/100</t>
         </is>
       </c>
       <c r="D302" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrschieber</t>
         </is>
       </c>
       <c r="E302" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>COBRA SGP</t>
         </is>
       </c>
       <c r="F302" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G302" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H302" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="I302" s="2" t="inlineStr"/>
       <c r="J302" s="2" t="inlineStr">
         <is>
-          <t>998.51 €</t>
+          <t>305.86 €</t>
         </is>
       </c>
       <c r="K302" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="303" ht="32" customHeight="1">
       <c r="A303" s="2" t="inlineStr">
         <is>
-          <t>AR18116</t>
+          <t>AR18742</t>
         </is>
       </c>
       <c r="B303" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C303" s="2" t="inlineStr">
         <is>
-          <t>Kugelhahn G 1/4 X G 3/4 Entleerungskugelhahn zu BOA-Control SBV / DPR / PIC</t>
+          <t>Bernard Elektrischer 90°-Schwenkantrieb AQ 25 F10 nach ISO 5211</t>
         </is>
       </c>
       <c r="D303" s="2" t="inlineStr">
         <is>
-          <t>Kugelhähne</t>
-[...7 lines deleted...]
-      </c>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
+      <c r="E303" s="2" t="inlineStr">
+        <is>
+          <t>BERNARD AQ</t>
+        </is>
+      </c>
+      <c r="F303" s="2" t="inlineStr"/>
       <c r="G303" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H303" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="I303" s="2" t="inlineStr"/>
       <c r="J303" s="2" t="inlineStr">
         <is>
-          <t>14.85 €</t>
+          <t>1050.58 €</t>
         </is>
       </c>
       <c r="K303" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="304" ht="18" customHeight="1">
+    <row r="304" ht="32" customHeight="1">
       <c r="A304" s="2" t="inlineStr">
         <is>
-          <t>AR18117-01</t>
+          <t>AR18743</t>
         </is>
       </c>
       <c r="B304" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C304" s="2" t="inlineStr">
         <is>
-          <t>Rückschlagklappe RK 50 RP 2 70 C POM/NBR AR2</t>
-[...3 lines deleted...]
-      <c r="E304" s="2" t="inlineStr"/>
+          <t>ISORIA 10 DN100+ T1 PN10 3t6k6iXA - ACTAIR EVO 5 F05 T14 - AMTROBOX (R001149)</t>
+        </is>
+      </c>
+      <c r="D304" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E304" s="2" t="inlineStr">
+        <is>
+          <t>ISORIA 10</t>
+        </is>
+      </c>
       <c r="F304" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G304" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H304" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>13.50</t>
         </is>
       </c>
       <c r="I304" s="2" t="inlineStr"/>
       <c r="J304" s="2" t="inlineStr">
         <is>
-          <t>48.26 €</t>
+          <t>661.96 €</t>
         </is>
       </c>
       <c r="K304" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="305" ht="18" customHeight="1">
       <c r="A305" s="2" t="inlineStr">
         <is>
-          <t>AR18117-02</t>
+          <t>AR18744</t>
         </is>
       </c>
       <c r="B305" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C305" s="2" t="inlineStr">
         <is>
-          <t>Rückschlagklappe RK 50 RP 2 70 C POM/NBR AR2</t>
+          <t>ANTRIEB EA-B 10/24 LINEAR/GLEICHPR</t>
         </is>
       </c>
       <c r="D305" s="2" t="inlineStr"/>
       <c r="E305" s="2" t="inlineStr"/>
-      <c r="F305" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F305" s="2" t="inlineStr"/>
       <c r="G305" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H305" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I305" s="2" t="inlineStr"/>
       <c r="J305" s="2" t="inlineStr">
         <is>
-          <t>48.26 €</t>
+          <t>588.15 €</t>
         </is>
       </c>
       <c r="K305" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="306" ht="18" customHeight="1">
       <c r="A306" s="2" t="inlineStr">
         <is>
-          <t>AR18117-03</t>
+          <t>AR18746</t>
         </is>
       </c>
       <c r="B306" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C306" s="2" t="inlineStr">
         <is>
-          <t>Rückschlagklappe RK 50 RP 2 70 C POM/NBR AR2</t>
-[...3 lines deleted...]
-      <c r="E306" s="2" t="inlineStr"/>
+          <t>SISTO-16 DLU JL1040 NBR DN125 PN16</t>
+        </is>
+      </c>
+      <c r="D306" s="2" t="inlineStr">
+        <is>
+          <t>Membranventile</t>
+        </is>
+      </c>
+      <c r="E306" s="2" t="inlineStr">
+        <is>
+          <t>SISTO-16/16S</t>
+        </is>
+      </c>
       <c r="F306" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G306" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H306" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>64.00</t>
         </is>
       </c>
       <c r="I306" s="2" t="inlineStr"/>
       <c r="J306" s="2" t="inlineStr">
         <is>
-          <t>48.26 €</t>
+          <t>647.62 €</t>
         </is>
       </c>
       <c r="K306" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="307" ht="18" customHeight="1">
+    <row r="307" ht="32" customHeight="1">
       <c r="A307" s="2" t="inlineStr">
         <is>
-          <t>AR18117-04</t>
+          <t>AR18755</t>
         </is>
       </c>
       <c r="B307" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Bernard Controls</t>
         </is>
       </c>
       <c r="C307" s="2" t="inlineStr">
         <is>
-          <t>Rückschlagklappe RK 50 RP 2 70 C POM/NBR AR2</t>
-[...8 lines deleted...]
-      </c>
+          <t>Bernard Elektrischer 90°-Schwenkantrieb AQ10 F07 nach ISO 5211</t>
+        </is>
+      </c>
+      <c r="D307" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
+      <c r="E307" s="2" t="inlineStr">
+        <is>
+          <t>BERNARD AQ</t>
+        </is>
+      </c>
+      <c r="F307" s="2" t="inlineStr"/>
       <c r="G307" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H307" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H307" s="2" t="inlineStr"/>
       <c r="I307" s="2" t="inlineStr"/>
       <c r="J307" s="2" t="inlineStr">
         <is>
-          <t>48.26 €</t>
+          <t>294.47 €</t>
         </is>
       </c>
       <c r="K307" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="308" ht="18" customHeight="1">
+    <row r="308" ht="32" customHeight="1">
       <c r="A308" s="2" t="inlineStr">
         <is>
-          <t>AR18118</t>
+          <t>AR18915</t>
         </is>
       </c>
       <c r="B308" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C308" s="2" t="inlineStr">
         <is>
-          <t>Rückschlagklappe RK40 RP1½" Kunststoff für Amadrainer 4..</t>
+          <t>Rastenhandhebel CR LG 230MM F05 M11 ohne montageplatte DN40-DN80</t>
         </is>
       </c>
       <c r="D308" s="2" t="inlineStr"/>
-      <c r="E308" s="2" t="inlineStr"/>
+      <c r="E308" s="2" t="inlineStr">
+        <is>
+          <t>BOAX-B</t>
+        </is>
+      </c>
       <c r="F308" s="2" t="inlineStr">
         <is>
           <t>DN040</t>
         </is>
       </c>
       <c r="G308" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H308" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H308" s="2" t="inlineStr"/>
       <c r="I308" s="2" t="inlineStr"/>
       <c r="J308" s="2" t="inlineStr">
         <is>
-          <t>42.77 €</t>
+          <t>174.40 €</t>
         </is>
       </c>
       <c r="K308" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="309" ht="32" customHeight="1">
+    <row r="309" ht="18" customHeight="1">
       <c r="A309" s="2" t="inlineStr">
         <is>
-          <t>AR18118-01</t>
-[...6 lines deleted...]
-      </c>
+          <t>AR18958</t>
+        </is>
+      </c>
+      <c r="B309" s="2" t="inlineStr"/>
       <c r="C309" s="2" t="inlineStr">
         <is>
-          <t>Rückschlagklappe RK40 RP1½" Kunststoff für Amadrainer 4..</t>
-[...2 lines deleted...]
-      <c r="D309" s="2" t="inlineStr"/>
+          <t>Dreiwegehahn, Rp 1 1/2" SW 22, Messing, mit Schlüssel</t>
+        </is>
+      </c>
+      <c r="D309" s="2" t="inlineStr">
+        <is>
+          <t>Kugelhähne</t>
+        </is>
+      </c>
       <c r="E309" s="2" t="inlineStr"/>
-      <c r="F309" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F309" s="2" t="inlineStr"/>
       <c r="G309" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H309" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I309" s="2" t="inlineStr"/>
       <c r="J309" s="2" t="inlineStr">
         <is>
-          <t>42.77 €</t>
+          <t>152.99 €</t>
         </is>
       </c>
       <c r="K309" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="310" ht="32" customHeight="1">
+    <row r="310" ht="18" customHeight="1">
       <c r="A310" s="2" t="inlineStr">
         <is>
-          <t>AR18118-02</t>
+          <t>AR18958-01</t>
         </is>
       </c>
       <c r="B310" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C310" s="2" t="inlineStr">
         <is>
-          <t>Rückschlagklappe RK40 RP1½" Kunststoff für Amadrainer 4..</t>
-[...2 lines deleted...]
-      <c r="D310" s="2" t="inlineStr"/>
+          <t>Dreiwegehahn, Rp 1 1/2" SW 22, Messing, mit Schlüssel</t>
+        </is>
+      </c>
+      <c r="D310" s="2" t="inlineStr">
+        <is>
+          <t>Kugelhähne</t>
+        </is>
+      </c>
       <c r="E310" s="2" t="inlineStr"/>
-      <c r="F310" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F310" s="2" t="inlineStr"/>
       <c r="G310" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H310" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I310" s="2" t="inlineStr"/>
       <c r="J310" s="2" t="inlineStr">
         <is>
-          <t>42.77 €</t>
+          <t>152.99 €</t>
         </is>
       </c>
       <c r="K310" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="311" ht="18" customHeight="1">
+    <row r="311" ht="32" customHeight="1">
       <c r="A311" s="2" t="inlineStr">
         <is>
-          <t>AR18119</t>
+          <t>AR18969-01</t>
         </is>
       </c>
       <c r="B311" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C311" s="2" t="inlineStr">
         <is>
-          <t>Rückschlagventil G 2 f. Compacta</t>
-[...4 lines deleted...]
-      <c r="F311" s="2" t="inlineStr"/>
+          <t>SERIE 2000 cl.PN16 DN80 PN10/16 3t6X 1A</t>
+        </is>
+      </c>
+      <c r="D311" s="2" t="inlineStr">
+        <is>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E311" s="2" t="inlineStr">
+        <is>
+          <t>Serie 2000</t>
+        </is>
+      </c>
+      <c r="F311" s="2" t="inlineStr">
+        <is>
+          <t>DN080</t>
+        </is>
+      </c>
       <c r="G311" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H311" s="2" t="inlineStr">
         <is>
-          <t>3.60</t>
+          <t>5.60</t>
         </is>
       </c>
       <c r="I311" s="2" t="inlineStr"/>
       <c r="J311" s="2" t="inlineStr">
         <is>
-          <t>42.77 €</t>
+          <t>204.20 €</t>
         </is>
       </c>
       <c r="K311" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="312" ht="18" customHeight="1">
+    <row r="312" ht="32" customHeight="1">
       <c r="A312" s="2" t="inlineStr">
         <is>
-          <t>AR18119-02</t>
+          <t>AR18969-02</t>
         </is>
       </c>
       <c r="B312" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C312" s="2" t="inlineStr">
         <is>
-          <t>Rückschlagventil G 2 f. Compacta</t>
-[...4 lines deleted...]
-      <c r="F312" s="2" t="inlineStr"/>
+          <t>SERIE 2000 cl.PN16 DN80 PN10/16 3t6X 1A</t>
+        </is>
+      </c>
+      <c r="D312" s="2" t="inlineStr">
+        <is>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E312" s="2" t="inlineStr">
+        <is>
+          <t>Serie 2000</t>
+        </is>
+      </c>
+      <c r="F312" s="2" t="inlineStr">
+        <is>
+          <t>DN080</t>
+        </is>
+      </c>
       <c r="G312" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H312" s="2" t="inlineStr">
         <is>
-          <t>3.60</t>
+          <t>5.60</t>
         </is>
       </c>
       <c r="I312" s="2" t="inlineStr"/>
       <c r="J312" s="2" t="inlineStr">
         <is>
-          <t>42.77 €</t>
+          <t>204.20 €</t>
         </is>
       </c>
       <c r="K312" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="313" ht="18" customHeight="1">
+    <row r="313" ht="32" customHeight="1">
       <c r="A313" s="2" t="inlineStr">
         <is>
-          <t>AR18127-01</t>
+          <t>AR18969-03</t>
         </is>
       </c>
       <c r="B313" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C313" s="2" t="inlineStr">
         <is>
-          <t>Muffenschieber RP 2 PN16 CUZN mit freiem Durchgang DN50</t>
+          <t>SERIE 2000 cl.PN16 DN80 PN10/16 3t6X 1A</t>
         </is>
       </c>
       <c r="D313" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
-[...2 lines deleted...]
-      <c r="E313" s="2" t="inlineStr"/>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E313" s="2" t="inlineStr">
+        <is>
+          <t>Serie 2000</t>
+        </is>
+      </c>
       <c r="F313" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G313" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H313" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>5.60</t>
         </is>
       </c>
       <c r="I313" s="2" t="inlineStr"/>
       <c r="J313" s="2" t="inlineStr">
         <is>
-          <t>36.24 €</t>
+          <t>204.20 €</t>
         </is>
       </c>
       <c r="K313" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="314" ht="18" customHeight="1">
+    <row r="314" ht="32" customHeight="1">
       <c r="A314" s="2" t="inlineStr">
         <is>
-          <t>AR18127-02</t>
+          <t>AR18971</t>
         </is>
       </c>
       <c r="B314" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C314" s="2" t="inlineStr">
         <is>
-          <t>Muffenschieber RP 2 PN16 CUZN mit freiem Durchgang DN50</t>
+          <t>Serie 2000 cl. PN16 DN100 PN10/16 3t6X 1A</t>
         </is>
       </c>
       <c r="D314" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
-[...2 lines deleted...]
-      <c r="E314" s="2" t="inlineStr"/>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E314" s="2" t="inlineStr">
+        <is>
+          <t>Serie 2000</t>
+        </is>
+      </c>
       <c r="F314" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G314" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H314" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>6.50</t>
         </is>
       </c>
       <c r="I314" s="2" t="inlineStr"/>
       <c r="J314" s="2" t="inlineStr">
         <is>
-          <t>36.24 €</t>
+          <t>231.06 €</t>
         </is>
       </c>
       <c r="K314" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="315" ht="18" customHeight="1">
+    <row r="315" ht="32" customHeight="1">
       <c r="A315" s="2" t="inlineStr">
         <is>
-          <t>AR18127-03</t>
-[...6 lines deleted...]
-      </c>
+          <t>AR18972</t>
+        </is>
+      </c>
+      <c r="B315" s="2" t="inlineStr"/>
       <c r="C315" s="2" t="inlineStr">
         <is>
-          <t>Muffenschieber RP 2 PN16 CUZN mit freiem Durchgang DN50</t>
+          <t>SERIE 2000 cl.PN16 DN125 PN10/16 3t6X 1A</t>
         </is>
       </c>
       <c r="D315" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
-[...2 lines deleted...]
-      <c r="E315" s="2" t="inlineStr"/>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E315" s="2" t="inlineStr">
+        <is>
+          <t>Serie 2000</t>
+        </is>
+      </c>
       <c r="F315" s="2" t="inlineStr">
         <is>
-          <t>DN050</t>
+          <t>DN125</t>
         </is>
       </c>
       <c r="G315" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H315" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="I315" s="2" t="inlineStr"/>
       <c r="J315" s="2" t="inlineStr">
         <is>
-          <t>36.24 €</t>
+          <t>323.66 €</t>
         </is>
       </c>
       <c r="K315" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="316" ht="18" customHeight="1">
+    <row r="316" ht="32" customHeight="1">
       <c r="A316" s="2" t="inlineStr">
         <is>
-          <t>AR18128</t>
+          <t>AR18973</t>
         </is>
       </c>
       <c r="B316" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C316" s="2" t="inlineStr">
         <is>
-          <t>Muffenabsperrschieber CuZn RP 1 1/2, PN 16  DN40</t>
+          <t>SERIE 2000 cl.PN16 DN150 PN10/16 3t6X 1A</t>
         </is>
       </c>
       <c r="D316" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
-[...2 lines deleted...]
-      <c r="E316" s="2" t="inlineStr"/>
+          <t>Rückflussverhinderer</t>
+        </is>
+      </c>
+      <c r="E316" s="2" t="inlineStr">
+        <is>
+          <t>Serie 2000</t>
+        </is>
+      </c>
       <c r="F316" s="2" t="inlineStr">
         <is>
-          <t>DN040</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G316" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H316" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I316" s="2" t="inlineStr"/>
       <c r="J316" s="2" t="inlineStr">
         <is>
-          <t>26.12 €</t>
+          <t>375.00 €</t>
         </is>
       </c>
       <c r="K316" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="317" ht="32" customHeight="1">
+    <row r="317" ht="18" customHeight="1">
       <c r="A317" s="2" t="inlineStr">
         <is>
-          <t>AR18130</t>
+          <t>AR18974</t>
         </is>
       </c>
       <c r="B317" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C317" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN200 PN10/16 3t6K 1A</t>
+          <t>BOA-Compact EKB JL1040 EKB, DIN-DVGW, PN10/16 DN 80</t>
         </is>
       </c>
       <c r="D317" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="E317" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>BOA-Compact</t>
         </is>
       </c>
       <c r="F317" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G317" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H317" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="I317" s="2" t="inlineStr"/>
       <c r="J317" s="2" t="inlineStr">
         <is>
-          <t>508.45 €</t>
+          <t>370.28 €</t>
         </is>
       </c>
       <c r="K317" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="318" ht="32" customHeight="1">
+    <row r="318" ht="18" customHeight="1">
       <c r="A318" s="2" t="inlineStr">
         <is>
-          <t>AR18131</t>
+          <t>AR18977</t>
         </is>
       </c>
       <c r="B318" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C318" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN10 DN300 3t6K 1A</t>
+          <t>SISTO-16TWA 1.4409-SISTOMaXX DN20</t>
         </is>
       </c>
       <c r="D318" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E318" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>SISTO-16/16S</t>
         </is>
       </c>
       <c r="F318" s="2" t="inlineStr">
         <is>
-          <t>DN300</t>
+          <t>DN020</t>
         </is>
       </c>
       <c r="G318" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H318" s="2" t="inlineStr">
         <is>
-          <t>88.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="I318" s="2" t="inlineStr"/>
       <c r="J318" s="2" t="inlineStr">
         <is>
-          <t>1448.80 €</t>
+          <t>164.18 €</t>
         </is>
       </c>
       <c r="K318" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="319" ht="32" customHeight="1">
+    <row r="319" ht="18" customHeight="1">
       <c r="A319" s="2" t="inlineStr">
         <is>
-          <t>AR18132</t>
+          <t>AR18980</t>
         </is>
       </c>
       <c r="B319" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C319" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN400 PN10 3t6K 1A</t>
+          <t>BOA-Control IMS 2015 DN250  PN16</t>
         </is>
       </c>
       <c r="D319" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Regulierventile</t>
         </is>
       </c>
       <c r="E319" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>BOA-Control</t>
         </is>
       </c>
       <c r="F319" s="2" t="inlineStr">
         <is>
-          <t>DN400</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G319" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H319" s="2" t="inlineStr"/>
+      <c r="H319" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
       <c r="I319" s="2" t="inlineStr"/>
       <c r="J319" s="2" t="inlineStr">
         <is>
-          <t>2954.53 €</t>
+          <t>2670.56 €</t>
         </is>
       </c>
       <c r="K319" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="320" ht="32" customHeight="1">
+    <row r="320" ht="18" customHeight="1">
       <c r="A320" s="2" t="inlineStr">
         <is>
-          <t>AR18137</t>
+          <t>AR19015</t>
         </is>
       </c>
       <c r="B320" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C320" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B 16bar DN40+ T2 PN10 3g6k6XU - DYN EVO 2 NC  F05 T11 A Switchmasterbox SM M2 01318171</t>
+          <t>NORI40 ZXLBV PN25/40 DN32 1.0460</t>
         </is>
       </c>
       <c r="D320" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrventile</t>
+        </is>
+      </c>
+      <c r="E320" s="2" t="inlineStr"/>
       <c r="F320" s="2" t="inlineStr">
         <is>
-          <t>DN040</t>
+          <t>DN032</t>
         </is>
       </c>
       <c r="G320" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H320" s="2" t="inlineStr"/>
+      <c r="H320" s="2" t="inlineStr">
+        <is>
+          <t>7.50</t>
+        </is>
+      </c>
       <c r="I320" s="2" t="inlineStr"/>
       <c r="J320" s="2" t="inlineStr">
         <is>
-          <t>479.24 €</t>
+          <t>609.76 €</t>
         </is>
       </c>
       <c r="K320" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="321" ht="32" customHeight="1">
+    <row r="321" ht="18" customHeight="1">
       <c r="A321" s="2" t="inlineStr">
         <is>
-          <t>AR18140</t>
+          <t>AR19026</t>
         </is>
       </c>
       <c r="B321" s="2" t="inlineStr">
         <is>
-          <t>Willbrandt</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C321" s="2" t="inlineStr">
         <is>
-          <t>Gummikompensator Normalausf., PN16, DN 200 Typ 49 blau, Ausf. C, Gummi-St-TZN f. Trinkwasser</t>
-[...2 lines deleted...]
-      <c r="D321" s="2" t="inlineStr"/>
+          <t>BOA-Compact EKB JL1040 EKB, DIN-DVGW, PN10/16 DN150</t>
+        </is>
+      </c>
+      <c r="D321" s="2" t="inlineStr">
+        <is>
+          <t>Absperrventile</t>
+        </is>
+      </c>
       <c r="E321" s="2" t="inlineStr">
         <is>
-          <t>TYP 49</t>
+          <t>BOA-Compact</t>
         </is>
       </c>
       <c r="F321" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G321" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H321" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>43.50</t>
         </is>
       </c>
       <c r="I321" s="2" t="inlineStr"/>
       <c r="J321" s="2" t="inlineStr">
         <is>
-          <t>720.47 €</t>
+          <t>1034.97 €</t>
         </is>
       </c>
       <c r="K321" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="322" ht="32" customHeight="1">
+    <row r="322" ht="18" customHeight="1">
       <c r="A322" s="2" t="inlineStr">
         <is>
-          <t>AR18268</t>
+          <t>AR19035</t>
         </is>
       </c>
       <c r="B322" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C322" s="2" t="inlineStr">
         <is>
-          <t>Kugelhahn, Edelstahl (1.4408), PN 10 Rp 1 1/2“</t>
+          <t>BOA-H DN150 PN16</t>
         </is>
       </c>
       <c r="D322" s="2" t="inlineStr">
         <is>
-          <t>Kugelhähne</t>
-[...2 lines deleted...]
-      <c r="E322" s="2" t="inlineStr"/>
+          <t>Absperrventile</t>
+        </is>
+      </c>
+      <c r="E322" s="2" t="inlineStr">
+        <is>
+          <t>BOA-H/HE/HV/HEV</t>
+        </is>
+      </c>
       <c r="F322" s="2" t="inlineStr">
         <is>
-          <t>1 1/2" Zoll (DN040)</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G322" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H322" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>72.00</t>
         </is>
       </c>
       <c r="I322" s="2" t="inlineStr"/>
       <c r="J322" s="2" t="inlineStr">
         <is>
-          <t>167.78 €</t>
+          <t>596.05 €</t>
         </is>
       </c>
       <c r="K322" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="323" ht="32" customHeight="1">
+    <row r="323" ht="18" customHeight="1">
       <c r="A323" s="2" t="inlineStr">
         <is>
-          <t>AR18270</t>
+          <t>AR19038</t>
         </is>
       </c>
       <c r="B323" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C323" s="2" t="inlineStr">
         <is>
-          <t>Einklemm-Rückschlagventil BOA-RVK PN 6/10/16 DN 40</t>
+          <t>BOAX-SF PN16 DN250 T43g6gXU LP460</t>
         </is>
       </c>
       <c r="D323" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E323" s="2" t="inlineStr">
         <is>
-          <t>BOA-RVK</t>
+          <t>BOAX-S/SF</t>
         </is>
       </c>
       <c r="F323" s="2" t="inlineStr">
         <is>
-          <t>DN040</t>
+          <t>DN250</t>
         </is>
       </c>
       <c r="G323" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H323" s="2" t="inlineStr">
         <is>
-          <t>1.20</t>
+          <t>49.00</t>
         </is>
       </c>
       <c r="I323" s="2" t="inlineStr"/>
       <c r="J323" s="2" t="inlineStr">
         <is>
-          <t>43.13 €</t>
+          <t>423.16 €</t>
         </is>
       </c>
       <c r="K323" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="324" ht="32" customHeight="1">
+    <row r="324" ht="18" customHeight="1">
       <c r="A324" s="2" t="inlineStr">
         <is>
-          <t>AR18270-01</t>
+          <t>AR3030</t>
         </is>
       </c>
       <c r="B324" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Hermann Schmidt</t>
         </is>
       </c>
       <c r="C324" s="2" t="inlineStr">
         <is>
-          <t>Einklemm-Rückschlagventil BOA-RVK PN 6/10/16 DN 40</t>
+          <t>HS Armatur Schieber GG25 PN10 DN100 DIN3352-2D</t>
         </is>
       </c>
       <c r="D324" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
-[...6 lines deleted...]
-      </c>
+          <t>Absperrschieber</t>
+        </is>
+      </c>
+      <c r="E324" s="2" t="inlineStr"/>
       <c r="F324" s="2" t="inlineStr">
         <is>
-          <t>DN040</t>
+          <t>DN100</t>
         </is>
       </c>
       <c r="G324" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H324" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H324" s="2" t="inlineStr"/>
       <c r="I324" s="2" t="inlineStr"/>
       <c r="J324" s="2" t="inlineStr">
         <is>
-          <t>43.13 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>109.64 €</t>
+        </is>
+      </c>
+      <c r="K324" s="2" t="inlineStr"/>
     </row>
     <row r="325" ht="32" customHeight="1">
       <c r="A325" s="2" t="inlineStr">
         <is>
-          <t>AR18273</t>
+          <t>AR6977</t>
         </is>
       </c>
       <c r="B325" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C325" s="2" t="inlineStr">
         <is>
-          <t>Einklemm-Rückschlagventil BOA-RVK, Messing, PN6/10/16 DN80</t>
+          <t>Serie 2000 DN2" CL600 66M1B PN10/16</t>
         </is>
       </c>
       <c r="D325" s="2" t="inlineStr">
         <is>
           <t>Rückflussverhinderer</t>
         </is>
       </c>
       <c r="E325" s="2" t="inlineStr">
         <is>
-          <t>BOA-RVK</t>
+          <t>Serie 2000</t>
         </is>
       </c>
       <c r="F325" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>2" Zoll (DN050)</t>
         </is>
       </c>
       <c r="G325" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H325" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I325" s="2" t="inlineStr"/>
       <c r="J325" s="2" t="inlineStr">
         <is>
-          <t>75.08 €</t>
+          <t>1318.57 €</t>
         </is>
       </c>
       <c r="K325" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="326" ht="18" customHeight="1">
+    <row r="326" ht="32" customHeight="1">
       <c r="A326" s="2" t="inlineStr">
         <is>
-          <t>AR18274</t>
+          <t>AR6996</t>
         </is>
       </c>
       <c r="B326" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C326" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10/16 DN100 6gXU AQ10 MONO</t>
+          <t>Getriebe MR 25 Standard mit Handrad</t>
         </is>
       </c>
       <c r="D326" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...11 lines deleted...]
-      </c>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
+      <c r="E326" s="2" t="inlineStr"/>
+      <c r="F326" s="2" t="inlineStr"/>
       <c r="G326" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H326" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H326" s="2" t="inlineStr"/>
       <c r="I326" s="2" t="inlineStr"/>
       <c r="J326" s="2" t="inlineStr">
         <is>
-          <t>477.51 €</t>
-[...4 lines deleted...]
-    <row r="327" ht="18" customHeight="1">
+          <t>144.83 €</t>
+        </is>
+      </c>
+      <c r="K326" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="327" ht="32" customHeight="1">
       <c r="A327" s="2" t="inlineStr">
         <is>
-          <t>AR18279</t>
+          <t>AR7018</t>
         </is>
       </c>
       <c r="B327" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>Aquatech</t>
         </is>
       </c>
       <c r="C327" s="2" t="inlineStr">
         <is>
-          <t>HERA DN 250 V4 PTFE HW</t>
+          <t>Actuatech GD60 F05 F07</t>
         </is>
       </c>
       <c r="D327" s="2" t="inlineStr">
         <is>
-          <t>Plattenschieber</t>
-[...7 lines deleted...]
-      </c>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
+      <c r="E327" s="2" t="inlineStr">
+        <is>
+          <t>Actuatech GD</t>
+        </is>
+      </c>
+      <c r="F327" s="2" t="inlineStr"/>
       <c r="G327" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H327" s="2" t="inlineStr"/>
       <c r="I327" s="2" t="inlineStr"/>
       <c r="J327" s="2" t="inlineStr">
         <is>
-          <t>651.80 €</t>
+          <t>110.88 €</t>
         </is>
       </c>
       <c r="K327" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="328" ht="32" customHeight="1">
+    <row r="328" ht="18" customHeight="1">
       <c r="A328" s="2" t="inlineStr">
         <is>
-          <t>AR18286</t>
+          <t>AR7419</t>
         </is>
       </c>
       <c r="B328" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C328" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.150 DN200 PN10/16 66M 1B</t>
+          <t>BOACHEM FSA DN80 PN10/16 1.4408 Feinsieb</t>
         </is>
       </c>
       <c r="D328" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="E328" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>BOACHEM</t>
         </is>
       </c>
       <c r="F328" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G328" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H328" s="2" t="inlineStr"/>
+      <c r="H328" s="2" t="inlineStr">
+        <is>
+          <t>26.00</t>
+        </is>
+      </c>
       <c r="I328" s="2" t="inlineStr"/>
       <c r="J328" s="2" t="inlineStr">
         <is>
-          <t>2166.63 €</t>
-[...4 lines deleted...]
-    <row r="329" ht="32" customHeight="1">
+          <t>728.33 €</t>
+        </is>
+      </c>
+      <c r="K328" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="329" ht="18" customHeight="1">
       <c r="A329" s="2" t="inlineStr">
         <is>
-          <t>AR18288</t>
+          <t>AR7420</t>
         </is>
       </c>
       <c r="B329" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C329" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN250 PN10/16 3t6X 1A</t>
+          <t>BOACHEM FSA DN65 PN10/16 1.4408 Feinsieb</t>
         </is>
       </c>
       <c r="D329" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="E329" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>BOACHEM</t>
         </is>
       </c>
       <c r="F329" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G329" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H329" s="2" t="inlineStr">
         <is>
-          <t>49.00</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="I329" s="2" t="inlineStr"/>
       <c r="J329" s="2" t="inlineStr">
         <is>
-          <t>1023.90 €</t>
+          <t>623.72 €</t>
         </is>
       </c>
       <c r="K329" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="330" ht="32" customHeight="1">
+    <row r="330" ht="18" customHeight="1">
       <c r="A330" s="2" t="inlineStr">
         <is>
-          <t>AR18301</t>
+          <t>AR9049</t>
         </is>
       </c>
       <c r="B330" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C330" s="2" t="inlineStr">
         <is>
-          <t>MS50 F07/10/12-T27 SQ25mm</t>
+          <t>BOA-Control IMS DN125</t>
         </is>
       </c>
       <c r="D330" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Regulierventile</t>
         </is>
       </c>
       <c r="E330" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
-[...2 lines deleted...]
-      <c r="F330" s="2" t="inlineStr"/>
+          <t>BOA-Control</t>
+        </is>
+      </c>
+      <c r="F330" s="2" t="inlineStr">
+        <is>
+          <t>DN125</t>
+        </is>
+      </c>
       <c r="G330" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H330" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="I330" s="2" t="inlineStr"/>
       <c r="J330" s="2" t="inlineStr">
         <is>
-          <t>372.05 €</t>
+          <t>764.88 €</t>
         </is>
       </c>
       <c r="K330" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="331" ht="32" customHeight="1">
+    <row r="331" ht="18" customHeight="1">
       <c r="A331" s="2" t="inlineStr">
         <is>
-          <t>AR18324</t>
+          <t>AR9655</t>
         </is>
       </c>
       <c r="B331" s="2" t="inlineStr">
         <is>
-          <t>VAG</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C331" s="2" t="inlineStr">
         <is>
-          <t>Rückflusssperre RETO-STOP DN65 PN16 F6 GGG40</t>
+          <t>BOA-S mit Einfachsieb Gehäuse EN-GJL-250, PN 6, DN 40</t>
         </is>
       </c>
       <c r="D331" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
-[...2 lines deleted...]
-      <c r="E331" s="2" t="inlineStr"/>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
+      <c r="E331" s="2" t="inlineStr">
+        <is>
+          <t>BOA-S</t>
+        </is>
+      </c>
       <c r="F331" s="2" t="inlineStr">
         <is>
-          <t>DN065</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G331" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H331" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="I331" s="2" t="inlineStr"/>
       <c r="J331" s="2" t="inlineStr">
         <is>
-          <t>417.26 €</t>
+          <t>41.76 €</t>
         </is>
       </c>
       <c r="K331" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="332" ht="32" customHeight="1">
+    <row r="332" ht="18" customHeight="1">
       <c r="A332" s="2" t="inlineStr">
         <is>
-          <t>AR18324-01</t>
+          <t>AR9695</t>
         </is>
       </c>
       <c r="B332" s="2" t="inlineStr">
         <is>
-          <t>VAG</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C332" s="2" t="inlineStr">
         <is>
-          <t>Rückflusssperre RETO-STOP DN65 PN16 F6 GGG40</t>
+          <t>DANAIS150 PN10/16 DN65 T1 66e66A + Handhebel</t>
         </is>
       </c>
       <c r="D332" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
-[...2 lines deleted...]
-      <c r="E332" s="2" t="inlineStr"/>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
+      <c r="E332" s="2" t="inlineStr">
+        <is>
+          <t>DANAIS150</t>
+        </is>
+      </c>
       <c r="F332" s="2" t="inlineStr">
         <is>
           <t>DN065</t>
         </is>
       </c>
       <c r="G332" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H332" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="I332" s="2" t="inlineStr"/>
       <c r="J332" s="2" t="inlineStr">
         <is>
-          <t>417.26 €</t>
+          <t>498.48 €</t>
         </is>
       </c>
       <c r="K332" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="333" ht="18" customHeight="1">
+    <row r="333" ht="32" customHeight="1">
       <c r="A333" s="2" t="inlineStr">
         <is>
-          <t>AR18362</t>
+          <t>AR9702</t>
         </is>
       </c>
       <c r="B333" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C333" s="2" t="inlineStr">
         <is>
-          <t>BOA-S PN 16 DN  20 5.3103  Einfach HTF</t>
+          <t>DANAIS 150 DN150 T4 PN16  16e6FB - DYNACAIR 25, ATEX II2GD (Zone 1 und 21)</t>
         </is>
       </c>
       <c r="D333" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="E333" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
+          <t>DANAIS150</t>
         </is>
       </c>
       <c r="F333" s="2" t="inlineStr">
         <is>
-          <t>DN020</t>
-[...7 lines deleted...]
-      </c>
+          <t>DN150</t>
+        </is>
+      </c>
+      <c r="G333" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H333" s="2" t="inlineStr"/>
       <c r="I333" s="2" t="inlineStr"/>
       <c r="J333" s="2" t="inlineStr">
         <is>
-          <t>112.50 €</t>
+          <t>2257.66 €</t>
         </is>
       </c>
       <c r="K333" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="334" ht="18" customHeight="1">
+    <row r="334" ht="32" customHeight="1">
       <c r="A334" s="2" t="inlineStr">
         <is>
-          <t>AR18363</t>
+          <t>AR9703</t>
         </is>
       </c>
       <c r="B334" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C334" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN6/10/16 DN080 T23g6K6XU LP165</t>
-[...2 lines deleted...]
-      <c r="D334" s="2" t="inlineStr"/>
+          <t>Pneumatik-Antrieb Dynactair 25  (HS-Code: 84818085)</t>
+        </is>
+      </c>
+      <c r="D334" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
       <c r="E334" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
-[...6 lines deleted...]
-      </c>
+          <t>DYNACTAIR</t>
+        </is>
+      </c>
+      <c r="F334" s="2" t="inlineStr"/>
       <c r="G334" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H334" s="2" t="inlineStr"/>
       <c r="I334" s="2" t="inlineStr"/>
       <c r="J334" s="2" t="inlineStr">
         <is>
-          <t>123.70 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>836.18 €</t>
+        </is>
+      </c>
+      <c r="K334" s="2" t="inlineStr"/>
     </row>
     <row r="335" ht="18" customHeight="1">
       <c r="A335" s="2" t="inlineStr">
         <is>
-          <t>AR18603</t>
+          <t>AR9848</t>
         </is>
       </c>
       <c r="B335" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C335" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN300+ T2 PN10 3g6k6XV - MS50</t>
+          <t>BOA-Compact Gehäuse JL1040, PN 6 DN 65</t>
         </is>
       </c>
       <c r="D335" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="E335" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>BOA-Compact</t>
         </is>
       </c>
       <c r="F335" s="2" t="inlineStr">
         <is>
-          <t>DN300</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G335" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H335" s="2" t="inlineStr">
         <is>
-          <t>67.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="I335" s="2" t="inlineStr"/>
       <c r="J335" s="2" t="inlineStr">
         <is>
-          <t>2113.87 €</t>
+          <t>94.14 €</t>
         </is>
       </c>
       <c r="K335" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="336" ht="32" customHeight="1">
+    <row r="336" ht="18" customHeight="1">
       <c r="A336" s="2" t="inlineStr">
         <is>
-          <t>AR18608</t>
+          <t>AR9877</t>
         </is>
       </c>
       <c r="B336" s="2" t="inlineStr">
         <is>
-          <t>VDL</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C336" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber 110mm VDL DN 100 PN1 mit 2x Klebemuffen f. Compacta+MiniCompacta</t>
+          <t>3-wege kugelhahn messing 1,5"  innengewinde</t>
         </is>
       </c>
       <c r="D336" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
-[...11 lines deleted...]
-      </c>
+          <t>Kugelhähne</t>
+        </is>
+      </c>
+      <c r="E336" s="2" t="inlineStr"/>
+      <c r="F336" s="2" t="inlineStr"/>
       <c r="G336" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H336" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H336" s="2" t="inlineStr"/>
       <c r="I336" s="2" t="inlineStr"/>
       <c r="J336" s="2" t="inlineStr">
         <is>
-          <t>215.89 €</t>
+          <t>29.32 €</t>
         </is>
       </c>
       <c r="K336" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="337" ht="32" customHeight="1">
+    <row r="337" ht="18" customHeight="1">
       <c r="A337" s="2" t="inlineStr">
         <is>
-          <t>AR18608-01</t>
+          <t>EB12785</t>
         </is>
       </c>
       <c r="B337" s="2" t="inlineStr">
         <is>
-          <t>VDL</t>
+          <t>Stübbe</t>
         </is>
       </c>
       <c r="C337" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber 110mm VDL DN 100 PN1 mit 2x Klebemuffen f. Compacta+MiniCompacta</t>
+          <t>PVC Kugelhahn DN32/d40 Stübbe</t>
         </is>
       </c>
       <c r="D337" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
-[...21 lines deleted...]
-      </c>
+          <t>Kugelhähne</t>
+        </is>
+      </c>
+      <c r="E337" s="2" t="inlineStr"/>
+      <c r="F337" s="2" t="inlineStr"/>
+      <c r="G337" s="2" t="inlineStr"/>
+      <c r="H337" s="2" t="inlineStr"/>
       <c r="I337" s="2" t="inlineStr"/>
       <c r="J337" s="2" t="inlineStr">
         <is>
-          <t>215.89 €</t>
-[...8 lines deleted...]
-    <row r="338" ht="32" customHeight="1">
+          <t>28.23 €</t>
+        </is>
+      </c>
+      <c r="K337" s="2" t="inlineStr"/>
+    </row>
+    <row r="338" ht="18" customHeight="1">
       <c r="A338" s="2" t="inlineStr">
         <is>
-          <t>AR18608-02</t>
+          <t>KSB1575</t>
         </is>
       </c>
       <c r="B338" s="2" t="inlineStr">
         <is>
-          <t>VDL</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C338" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber 110mm VDL DN 100 PN1 mit 2x Klebemuffen f. Compacta+MiniCompacta</t>
+          <t>Druckminderer REDAR RL DN100 PN16</t>
         </is>
       </c>
       <c r="D338" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
-[...6 lines deleted...]
-      </c>
+          <t>Druckminderer</t>
+        </is>
+      </c>
+      <c r="E338" s="2" t="inlineStr"/>
       <c r="F338" s="2" t="inlineStr">
         <is>
           <t>DN100</t>
         </is>
       </c>
       <c r="G338" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H338" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>67.00</t>
         </is>
       </c>
       <c r="I338" s="2" t="inlineStr"/>
       <c r="J338" s="2" t="inlineStr">
         <is>
-          <t>215.89 €</t>
+          <t>2835.00 €</t>
         </is>
       </c>
       <c r="K338" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="339" ht="32" customHeight="1">
+    <row r="339" ht="18" customHeight="1">
       <c r="A339" s="2" t="inlineStr">
         <is>
-          <t>AR18608-03</t>
+          <t>KSB4368</t>
         </is>
       </c>
       <c r="B339" s="2" t="inlineStr">
         <is>
-          <t>VDL</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C339" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber 110mm VDL DN 100 PN1 mit 2x Klebemuffen f. Compacta+MiniCompacta</t>
+          <t>Ecoline GT 40 PN16 DN150 GP240GH</t>
         </is>
       </c>
       <c r="D339" s="2" t="inlineStr">
         <is>
           <t>Absperrschieber</t>
         </is>
       </c>
-      <c r="E339" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E339" s="2" t="inlineStr"/>
       <c r="F339" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G339" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H339" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>71.00</t>
         </is>
       </c>
       <c r="I339" s="2" t="inlineStr"/>
       <c r="J339" s="2" t="inlineStr">
         <is>
-          <t>215.89 €</t>
+          <t>1044.34 €</t>
         </is>
       </c>
       <c r="K339" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="340" ht="18" customHeight="1">
       <c r="A340" s="2" t="inlineStr">
         <is>
-          <t>AR18620</t>
+          <t>M230A203</t>
         </is>
       </c>
       <c r="B340" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C340" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF DN250 PN16T4 3G6K6GXU MS50</t>
+          <t>Sisto 16 DN25 PN16 EPDM</t>
         </is>
       </c>
       <c r="D340" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E340" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>SISTO-16/16S</t>
         </is>
       </c>
       <c r="F340" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN025</t>
         </is>
       </c>
       <c r="G340" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H340" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I340" s="2" t="inlineStr"/>
       <c r="J340" s="2" t="inlineStr">
         <is>
-          <t>824.80 €</t>
+          <t>62.80 €</t>
         </is>
       </c>
       <c r="K340" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="341" ht="18" customHeight="1">
       <c r="A341" s="2" t="inlineStr">
         <is>
-          <t>AR18620-01</t>
+          <t>M230A208</t>
         </is>
       </c>
       <c r="B341" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C341" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF DN250 PN16T4 3G6K6GXU MS50</t>
+          <t>Sisto 16 DN80 PN16 EPDM</t>
         </is>
       </c>
       <c r="D341" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E341" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>SISTO-16/16S</t>
         </is>
       </c>
       <c r="F341" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G341" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H341" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I341" s="2" t="inlineStr"/>
       <c r="J341" s="2" t="inlineStr">
         <is>
-          <t>824.80 €</t>
+          <t>209.08 €</t>
         </is>
       </c>
       <c r="K341" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="342" ht="18" customHeight="1">
       <c r="A342" s="2" t="inlineStr">
         <is>
-          <t>AR18622</t>
+          <t>M230L031</t>
         </is>
       </c>
       <c r="B342" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C342" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF 350+ PN16T4 3G6K6GXU MS50</t>
+          <t>Ersatzmembrane EPDM für Sisto 16/16S/20 MD65</t>
         </is>
       </c>
       <c r="D342" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E342" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
-[...6 lines deleted...]
-      </c>
+          <t>SISTO-16/16S</t>
+        </is>
+      </c>
+      <c r="F342" s="2" t="inlineStr"/>
       <c r="G342" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H342" s="2" t="inlineStr">
         <is>
-          <t>99.50</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I342" s="2" t="inlineStr"/>
       <c r="J342" s="2" t="inlineStr">
         <is>
-          <t>1599.43 €</t>
+          <t>28.90 €</t>
         </is>
       </c>
       <c r="K342" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="343" ht="32" customHeight="1">
+    <row r="343" ht="18" customHeight="1">
       <c r="A343" s="2" t="inlineStr">
         <is>
-          <t>AR18628</t>
+          <t>M230L036</t>
         </is>
       </c>
       <c r="B343" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C343" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B PN10/16 DN100 T2 3G6K6XU + Actair EVO10RO (Sonderausführung)</t>
+          <t>Ersatzmembrane EPDM für Sisto 16/16S/20 MD115</t>
         </is>
       </c>
       <c r="D343" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E343" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B</t>
-[...6 lines deleted...]
-      </c>
+          <t>SISTO-16/16S</t>
+        </is>
+      </c>
+      <c r="F343" s="2" t="inlineStr"/>
       <c r="G343" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H343" s="2" t="inlineStr"/>
+      <c r="H343" s="2" t="inlineStr">
+        <is>
+          <t>0.15</t>
+        </is>
+      </c>
       <c r="I343" s="2" t="inlineStr"/>
       <c r="J343" s="2" t="inlineStr">
         <is>
-          <t>510.61 €</t>
+          <t>53.67 €</t>
         </is>
       </c>
       <c r="K343" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="344" ht="18" customHeight="1">
       <c r="A344" s="2" t="inlineStr">
         <is>
-          <t>AR18725</t>
+          <t>M232A036</t>
         </is>
       </c>
       <c r="B344" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C344" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S PN6/10/16 DN200 T23G6K6GXU LP330</t>
+          <t>Sisto 16 TWA DN50 PN16 EPDM Rilsaniert</t>
         </is>
       </c>
       <c r="D344" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E344" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>SISTO-16/16S</t>
         </is>
       </c>
       <c r="F344" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G344" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H344" s="2" t="inlineStr">
         <is>
-          <t>15.90</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="I344" s="2" t="inlineStr"/>
       <c r="J344" s="2" t="inlineStr">
         <is>
-          <t>348.15 €</t>
+          <t>264.15 €</t>
         </is>
       </c>
       <c r="K344" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="345" ht="18" customHeight="1">
       <c r="A345" s="2" t="inlineStr">
         <is>
-          <t>AR18726</t>
+          <t>M232A037</t>
         </is>
       </c>
       <c r="B345" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C345" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN10/16 DN080 T43g6k6gXU LP165</t>
+          <t>Sisto 16 TWA DN65 PN16 EPDM Rilsaniert</t>
         </is>
       </c>
       <c r="D345" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E345" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>SISTO-16/16S</t>
         </is>
       </c>
       <c r="F345" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G345" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H345" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I345" s="2" t="inlineStr"/>
       <c r="J345" s="2" t="inlineStr">
         <is>
-          <t>128.07 €</t>
+          <t>264.15 €</t>
         </is>
       </c>
       <c r="K345" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="346" ht="18" customHeight="1">
       <c r="A346" s="2" t="inlineStr">
         <is>
-          <t>AR18727</t>
+          <t>M232A038</t>
         </is>
       </c>
       <c r="B346" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C346" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN16 DN200 T43G6K6GXU LP330</t>
+          <t>Sisto 16 TWA DN80 PN16 EPDM Rilsaniert</t>
         </is>
       </c>
       <c r="D346" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E346" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>SISTO-16/16S</t>
         </is>
       </c>
       <c r="F346" s="2" t="inlineStr">
         <is>
-          <t>DN200</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G346" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H346" s="2" t="inlineStr">
         <is>
-          <t>49.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I346" s="2" t="inlineStr"/>
       <c r="J346" s="2" t="inlineStr">
         <is>
-          <t>240.00 €</t>
+          <t>315.67 €</t>
         </is>
       </c>
       <c r="K346" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="347" ht="18" customHeight="1">
       <c r="A347" s="2" t="inlineStr">
         <is>
-          <t>AR18739</t>
+          <t>M232A041</t>
         </is>
       </c>
       <c r="B347" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C347" s="2" t="inlineStr">
         <is>
-          <t>COBRA SGP  FLAT BODY 16/100</t>
+          <t>SISTO-16 TWA 5.1301/RN-SISTOMaXX DN150</t>
         </is>
       </c>
       <c r="D347" s="2" t="inlineStr">
         <is>
-          <t>Absperrschieber</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E347" s="2" t="inlineStr">
         <is>
-          <t>COBRA</t>
+          <t>SISTO-16/16S</t>
         </is>
       </c>
       <c r="F347" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G347" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H347" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="I347" s="2" t="inlineStr"/>
       <c r="J347" s="2" t="inlineStr">
         <is>
-          <t>305.86 €</t>
+          <t>1093.68 €</t>
         </is>
       </c>
       <c r="K347" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="348" ht="32" customHeight="1">
+    <row r="348" ht="18" customHeight="1">
       <c r="A348" s="2" t="inlineStr">
         <is>
-          <t>AR18742</t>
+          <t>M232A051</t>
         </is>
       </c>
       <c r="B348" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C348" s="2" t="inlineStr">
         <is>
-          <t>Bernard Elektrischer 90°-Schwenkantrieb AQ 25 F10 nach ISO 5211</t>
+          <t>Sisto 16 TWA 1.4409 PN16 DN15 EPDM/W270</t>
         </is>
       </c>
       <c r="D348" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...3 lines deleted...]
-      <c r="F348" s="2" t="inlineStr"/>
+          <t>Membranventile</t>
+        </is>
+      </c>
+      <c r="E348" s="2" t="inlineStr">
+        <is>
+          <t>SISTO-16/16S</t>
+        </is>
+      </c>
+      <c r="F348" s="2" t="inlineStr">
+        <is>
+          <t>DN015</t>
+        </is>
+      </c>
       <c r="G348" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H348" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I348" s="2" t="inlineStr"/>
       <c r="J348" s="2" t="inlineStr">
         <is>
-          <t>1050.58 €</t>
+          <t>79.92 €</t>
         </is>
       </c>
       <c r="K348" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="349" ht="32" customHeight="1">
+    <row r="349" ht="18" customHeight="1">
       <c r="A349" s="2" t="inlineStr">
         <is>
-          <t>AR18743</t>
+          <t>M232A131</t>
         </is>
       </c>
       <c r="B349" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C349" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10 DN100+ T1 PN10 3t6k6iXA - ACTAIR EVO 5 F05 T14 - AMTROBOX (R001149)</t>
+          <t>Sisto 16 TWA PN16 DN015 EPDM</t>
         </is>
       </c>
       <c r="D349" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E349" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 10</t>
+          <t>SISTO-16/16S</t>
         </is>
       </c>
       <c r="F349" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN015</t>
         </is>
       </c>
       <c r="G349" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H349" s="2" t="inlineStr">
         <is>
-          <t>13.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I349" s="2" t="inlineStr"/>
       <c r="J349" s="2" t="inlineStr">
         <is>
-          <t>661.96 €</t>
+          <t>77.82 €</t>
         </is>
       </c>
       <c r="K349" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="350" ht="18" customHeight="1">
       <c r="A350" s="2" t="inlineStr">
         <is>
-          <t>AR18744</t>
+          <t>M232A132</t>
         </is>
       </c>
       <c r="B350" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C350" s="2" t="inlineStr">
         <is>
-          <t>ANTRIEB EA-B 10/24 LINEAR/GLEICHPR</t>
-[...4 lines deleted...]
-      <c r="F350" s="2" t="inlineStr"/>
+          <t>Sisto 16 TWA PN16 DN020 EPDM</t>
+        </is>
+      </c>
+      <c r="D350" s="2" t="inlineStr">
+        <is>
+          <t>Membranventile</t>
+        </is>
+      </c>
+      <c r="E350" s="2" t="inlineStr">
+        <is>
+          <t>SISTO-16/16S</t>
+        </is>
+      </c>
+      <c r="F350" s="2" t="inlineStr">
+        <is>
+          <t>DN020</t>
+        </is>
+      </c>
       <c r="G350" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H350" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>5.58</t>
         </is>
       </c>
       <c r="I350" s="2" t="inlineStr"/>
       <c r="J350" s="2" t="inlineStr">
         <is>
-          <t>588.15 €</t>
+          <t>74.49 €</t>
         </is>
       </c>
       <c r="K350" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="351" ht="18" customHeight="1">
       <c r="A351" s="2" t="inlineStr">
         <is>
-          <t>AR18746</t>
+          <t>M232A133</t>
         </is>
       </c>
       <c r="B351" s="2" t="inlineStr">
         <is>
           <t>SISTO</t>
         </is>
       </c>
       <c r="C351" s="2" t="inlineStr">
         <is>
-          <t>SISTO-16 DLU JL1040 NBR DN125 PN16</t>
+          <t>Sisto 16 TWA PN16 DN025 EPDM</t>
         </is>
       </c>
       <c r="D351" s="2" t="inlineStr">
         <is>
           <t>Membranventile</t>
         </is>
       </c>
       <c r="E351" s="2" t="inlineStr">
         <is>
           <t>SISTO-16/16S</t>
         </is>
       </c>
       <c r="F351" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN025</t>
         </is>
       </c>
       <c r="G351" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H351" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I351" s="2" t="inlineStr"/>
       <c r="J351" s="2" t="inlineStr">
         <is>
-          <t>647.62 €</t>
+          <t>97.08 €</t>
         </is>
       </c>
       <c r="K351" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="352" ht="32" customHeight="1">
+    <row r="352" ht="18" customHeight="1">
       <c r="A352" s="2" t="inlineStr">
         <is>
-          <t>AR18755</t>
+          <t>M232A134</t>
         </is>
       </c>
       <c r="B352" s="2" t="inlineStr">
         <is>
-          <t>Bernard Controls</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C352" s="2" t="inlineStr">
         <is>
-          <t>Bernard Elektrischer 90°-Schwenkantrieb AQ10 F07 nach ISO 5211</t>
+          <t>Sisto 16 TWA PN16 DN032 EPDM</t>
         </is>
       </c>
       <c r="D352" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E352" s="2" t="inlineStr">
         <is>
-          <t>BERNARD AQ</t>
-[...2 lines deleted...]
-      <c r="F352" s="2" t="inlineStr"/>
+          <t>SISTO-16/16S</t>
+        </is>
+      </c>
+      <c r="F352" s="2" t="inlineStr">
+        <is>
+          <t>DN032</t>
+        </is>
+      </c>
       <c r="G352" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H352" s="2" t="inlineStr"/>
+      <c r="H352" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
       <c r="I352" s="2" t="inlineStr"/>
       <c r="J352" s="2" t="inlineStr">
         <is>
-          <t>294.47 €</t>
+          <t>125.16 €</t>
         </is>
       </c>
       <c r="K352" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="353" ht="32" customHeight="1">
+    <row r="353" ht="18" customHeight="1">
       <c r="A353" s="2" t="inlineStr">
         <is>
-          <t>AR18915</t>
+          <t>M232A135</t>
         </is>
       </c>
       <c r="B353" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C353" s="2" t="inlineStr">
         <is>
-          <t>Rastenhandhebel CR LG 230MM F05 M11 ohne montageplatte DN40-DN80</t>
-[...2 lines deleted...]
-      <c r="D353" s="2" t="inlineStr"/>
+          <t>Sisto 16 TWA PN16 DN040 EPDM</t>
+        </is>
+      </c>
+      <c r="D353" s="2" t="inlineStr">
+        <is>
+          <t>Membranventile</t>
+        </is>
+      </c>
       <c r="E353" s="2" t="inlineStr">
         <is>
-          <t>BOAX-B</t>
+          <t>SISTO-16/16S</t>
         </is>
       </c>
       <c r="F353" s="2" t="inlineStr">
         <is>
           <t>DN040</t>
         </is>
       </c>
       <c r="G353" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H353" s="2" t="inlineStr"/>
+      <c r="H353" s="2" t="inlineStr">
+        <is>
+          <t>9.50</t>
+        </is>
+      </c>
       <c r="I353" s="2" t="inlineStr"/>
       <c r="J353" s="2" t="inlineStr">
         <is>
-          <t>174.40 €</t>
+          <t>139.59 €</t>
         </is>
       </c>
       <c r="K353" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="354" ht="18" customHeight="1">
       <c r="A354" s="2" t="inlineStr">
         <is>
-          <t>AR18958</t>
-[...2 lines deleted...]
-      <c r="B354" s="2" t="inlineStr"/>
+          <t>M232A136</t>
+        </is>
+      </c>
+      <c r="B354" s="2" t="inlineStr">
+        <is>
+          <t>SISTO</t>
+        </is>
+      </c>
       <c r="C354" s="2" t="inlineStr">
         <is>
-          <t>3-Wege Hahn R 1 1/2 IN mit Schlüssel SW 22</t>
-[...4 lines deleted...]
-      <c r="F354" s="2" t="inlineStr"/>
+          <t>Sisto 16 TWA PN16 DN050 EPDM</t>
+        </is>
+      </c>
+      <c r="D354" s="2" t="inlineStr">
+        <is>
+          <t>Membranventile</t>
+        </is>
+      </c>
+      <c r="E354" s="2" t="inlineStr">
+        <is>
+          <t>SISTO-16/16S</t>
+        </is>
+      </c>
+      <c r="F354" s="2" t="inlineStr">
+        <is>
+          <t>DN050</t>
+        </is>
+      </c>
       <c r="G354" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H354" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="I354" s="2" t="inlineStr"/>
       <c r="J354" s="2" t="inlineStr">
         <is>
-          <t>152.99 €</t>
+          <t>178.10 €</t>
         </is>
       </c>
       <c r="K354" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="355" ht="18" customHeight="1">
       <c r="A355" s="2" t="inlineStr">
         <is>
-          <t>AR18958-01</t>
-[...2 lines deleted...]
-      <c r="B355" s="2" t="inlineStr"/>
+          <t>M232A137</t>
+        </is>
+      </c>
+      <c r="B355" s="2" t="inlineStr">
+        <is>
+          <t>SISTO</t>
+        </is>
+      </c>
       <c r="C355" s="2" t="inlineStr">
         <is>
-          <t>3-Wege Hahn R 1 1/2 IN mit Schlüssel SW 22</t>
-[...4 lines deleted...]
-      <c r="F355" s="2" t="inlineStr"/>
+          <t>Sisto 16 TWA PN16 DN065 EPDM</t>
+        </is>
+      </c>
+      <c r="D355" s="2" t="inlineStr">
+        <is>
+          <t>Membranventile</t>
+        </is>
+      </c>
+      <c r="E355" s="2" t="inlineStr">
+        <is>
+          <t>SISTO-16/16S</t>
+        </is>
+      </c>
+      <c r="F355" s="2" t="inlineStr">
+        <is>
+          <t>DN065</t>
+        </is>
+      </c>
       <c r="G355" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H355" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>22.50</t>
         </is>
       </c>
       <c r="I355" s="2" t="inlineStr"/>
       <c r="J355" s="2" t="inlineStr">
         <is>
-          <t>152.99 €</t>
+          <t>259.82 €</t>
         </is>
       </c>
       <c r="K355" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="356" ht="32" customHeight="1">
+    <row r="356" ht="18" customHeight="1">
       <c r="A356" s="2" t="inlineStr">
         <is>
-          <t>AR18969-01</t>
+          <t>M232A141</t>
         </is>
       </c>
       <c r="B356" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C356" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN80 PN10/16 3t6X 1A</t>
+          <t>Sisto 16 TWA PN16 DN150 EPDM</t>
         </is>
       </c>
       <c r="D356" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E356" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>SISTO-16/16S</t>
         </is>
       </c>
       <c r="F356" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN150</t>
         </is>
       </c>
       <c r="G356" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H356" s="2" t="inlineStr">
         <is>
-          <t>5.60</t>
+          <t>102.00</t>
         </is>
       </c>
       <c r="I356" s="2" t="inlineStr"/>
       <c r="J356" s="2" t="inlineStr">
         <is>
-          <t>204.20 €</t>
+          <t>783.03 €</t>
         </is>
       </c>
       <c r="K356" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="357" ht="32" customHeight="1">
+    <row r="357" ht="18" customHeight="1">
       <c r="A357" s="2" t="inlineStr">
         <is>
-          <t>AR18969-02</t>
+          <t>M233A093</t>
         </is>
       </c>
       <c r="B357" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C357" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN80 PN10/16 3t6X 1A</t>
+          <t>SISTO-20 5.3103/PTFE-TFM DN25 PN16</t>
         </is>
       </c>
       <c r="D357" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E357" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>SISTO-20</t>
         </is>
       </c>
       <c r="F357" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN025</t>
         </is>
       </c>
       <c r="G357" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H357" s="2" t="inlineStr">
         <is>
-          <t>5.60</t>
+          <t>9.10</t>
         </is>
       </c>
       <c r="I357" s="2" t="inlineStr"/>
       <c r="J357" s="2" t="inlineStr">
         <is>
-          <t>204.20 €</t>
+          <t>321.69 €</t>
         </is>
       </c>
       <c r="K357" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="358" ht="32" customHeight="1">
+    <row r="358" ht="18" customHeight="1">
       <c r="A358" s="2" t="inlineStr">
         <is>
-          <t>AR18969-03</t>
+          <t>M233A095</t>
         </is>
       </c>
       <c r="B358" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C358" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN80 PN10/16 3t6X 1A</t>
+          <t>SISTO-20 5.3103/PTFE-TFM DN40 PN16</t>
         </is>
       </c>
       <c r="D358" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E358" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>SISTO-20</t>
         </is>
       </c>
       <c r="F358" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN040</t>
         </is>
       </c>
       <c r="G358" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H358" s="2" t="inlineStr">
         <is>
-          <t>5.60</t>
+          <t>9.70</t>
         </is>
       </c>
       <c r="I358" s="2" t="inlineStr"/>
       <c r="J358" s="2" t="inlineStr">
         <is>
-          <t>204.20 €</t>
+          <t>446.50 €</t>
         </is>
       </c>
       <c r="K358" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="359" ht="32" customHeight="1">
+    <row r="359" ht="18" customHeight="1">
       <c r="A359" s="2" t="inlineStr">
         <is>
-          <t>AR18971</t>
+          <t>M233A096</t>
         </is>
       </c>
       <c r="B359" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C359" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000 cl. PN16 DN100 PN10/16 3t6X 1A</t>
+          <t>SISTO-20 5.3103/PTFE-TFM DN50 PN16</t>
         </is>
       </c>
       <c r="D359" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E359" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>SISTO-20</t>
         </is>
       </c>
       <c r="F359" s="2" t="inlineStr">
         <is>
-          <t>DN100</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G359" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H359" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="I359" s="2" t="inlineStr"/>
       <c r="J359" s="2" t="inlineStr">
         <is>
-          <t>231.06 €</t>
+          <t>477.50 €</t>
         </is>
       </c>
       <c r="K359" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="360" ht="32" customHeight="1">
+    <row r="360" ht="18" customHeight="1">
       <c r="A360" s="2" t="inlineStr">
         <is>
-          <t>AR18972</t>
-[...2 lines deleted...]
-      <c r="B360" s="2" t="inlineStr"/>
+          <t>M233A097</t>
+        </is>
+      </c>
+      <c r="B360" s="2" t="inlineStr">
+        <is>
+          <t>SISTO</t>
+        </is>
+      </c>
       <c r="C360" s="2" t="inlineStr">
         <is>
-          <t>SERIE 2000 cl.PN16 DN125 PN10/16 3t6X 1A</t>
+          <t>SISTO-20 5.3103/PTFE-TFM DN65 PN16</t>
         </is>
       </c>
       <c r="D360" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E360" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>SISTO-20</t>
         </is>
       </c>
       <c r="F360" s="2" t="inlineStr">
         <is>
-          <t>DN125</t>
+          <t>DN065</t>
         </is>
       </c>
       <c r="G360" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H360" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I360" s="2" t="inlineStr"/>
       <c r="J360" s="2" t="inlineStr">
         <is>
-          <t>323.66 €</t>
+          <t>561.02 €</t>
         </is>
       </c>
       <c r="K360" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="361" ht="18" customHeight="1">
       <c r="A361" s="2" t="inlineStr">
         <is>
-          <t>AR18974</t>
+          <t>M233A098</t>
         </is>
       </c>
       <c r="B361" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C361" s="2" t="inlineStr">
         <is>
-          <t>BOA-Compact EKB JL1040 EKB, DIN-DVGW, PN10/16 DN 80</t>
+          <t>SISTO-20 5.3103/PTFE-TFM DN80 PN16</t>
         </is>
       </c>
       <c r="D361" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E361" s="2" t="inlineStr">
         <is>
-          <t>BOA-Compact</t>
+          <t>SISTO-20</t>
         </is>
       </c>
       <c r="F361" s="2" t="inlineStr">
         <is>
           <t>DN080</t>
         </is>
       </c>
       <c r="G361" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H361" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I361" s="2" t="inlineStr"/>
       <c r="J361" s="2" t="inlineStr">
         <is>
-          <t>370.28 €</t>
+          <t>878.28 €</t>
         </is>
       </c>
       <c r="K361" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="362" ht="18" customHeight="1">
       <c r="A362" s="2" t="inlineStr">
         <is>
-          <t>AR18977</t>
+          <t>M241A001</t>
         </is>
       </c>
       <c r="B362" s="2" t="inlineStr">
         <is>
           <t>SISTO</t>
         </is>
       </c>
       <c r="C362" s="2" t="inlineStr">
         <is>
-          <t>SISTO-16TWA 1.4409-SISTOMaXX DN20</t>
+          <t>SISTO-20 5.3103-EPDM DN15 PN16</t>
         </is>
       </c>
       <c r="D362" s="2" t="inlineStr">
         <is>
           <t>Membranventile</t>
         </is>
       </c>
       <c r="E362" s="2" t="inlineStr">
         <is>
-          <t>SISTO-16/16S</t>
+          <t>SISTO-20</t>
         </is>
       </c>
       <c r="F362" s="2" t="inlineStr">
         <is>
-          <t>DN020</t>
+          <t>DN015</t>
         </is>
       </c>
       <c r="G362" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H362" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I362" s="2" t="inlineStr"/>
       <c r="J362" s="2" t="inlineStr">
         <is>
-          <t>164.18 €</t>
+          <t>71.32 €</t>
         </is>
       </c>
       <c r="K362" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="363" ht="32" customHeight="1">
+    <row r="363" ht="18" customHeight="1">
       <c r="A363" s="2" t="inlineStr">
         <is>
-          <t>AR18978</t>
+          <t>M241A006</t>
         </is>
       </c>
       <c r="B363" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C363" s="2" t="inlineStr">
         <is>
-          <t>Kapillarrohr 1m zu BOA-Control DPR</t>
+          <t>SISTO-20 5.3103-EPDM DN50 PN16</t>
         </is>
       </c>
       <c r="D363" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
-[...3 lines deleted...]
-      <c r="F363" s="2" t="inlineStr"/>
+          <t>Membranventile</t>
+        </is>
+      </c>
+      <c r="E363" s="2" t="inlineStr">
+        <is>
+          <t>SISTO-20</t>
+        </is>
+      </c>
+      <c r="F363" s="2" t="inlineStr">
+        <is>
+          <t>DN050</t>
+        </is>
+      </c>
       <c r="G363" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H363" s="2" t="inlineStr"/>
+      <c r="H363" s="2" t="inlineStr">
+        <is>
+          <t>13.00</t>
+        </is>
+      </c>
       <c r="I363" s="2" t="inlineStr"/>
       <c r="J363" s="2" t="inlineStr">
         <is>
-          <t>20.64 €</t>
+          <t>176.74 €</t>
         </is>
       </c>
       <c r="K363" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="364" ht="32" customHeight="1">
+    <row r="364" ht="18" customHeight="1">
       <c r="A364" s="2" t="inlineStr">
         <is>
-          <t>AR18979</t>
+          <t>M242A005</t>
         </is>
       </c>
       <c r="B364" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C364" s="2" t="inlineStr">
         <is>
-          <t>Kapillarrohr 2m zu BOA-Control DPR</t>
+          <t>SISTO-20 5.3103/NRH-EPDM DN40 PN16</t>
         </is>
       </c>
       <c r="D364" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
-[...3 lines deleted...]
-      <c r="F364" s="2" t="inlineStr"/>
+          <t>Membranventile</t>
+        </is>
+      </c>
+      <c r="E364" s="2" t="inlineStr">
+        <is>
+          <t>SISTO-20</t>
+        </is>
+      </c>
+      <c r="F364" s="2" t="inlineStr">
+        <is>
+          <t>DN040</t>
+        </is>
+      </c>
       <c r="G364" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H364" s="2" t="inlineStr"/>
+      <c r="H364" s="2" t="inlineStr">
+        <is>
+          <t>9.50</t>
+        </is>
+      </c>
       <c r="I364" s="2" t="inlineStr"/>
       <c r="J364" s="2" t="inlineStr">
         <is>
-          <t>72.19 €</t>
+          <t>253.47 €</t>
         </is>
       </c>
       <c r="K364" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="365" ht="18" customHeight="1">
       <c r="A365" s="2" t="inlineStr">
         <is>
-          <t>AR18980</t>
+          <t>M242A008</t>
         </is>
       </c>
       <c r="B365" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C365" s="2" t="inlineStr">
         <is>
-          <t>BOA-Control IMS 2015 DN250  PN16</t>
+          <t>SISTO-20 5.3103/NRH-EPDM DN80 PN16</t>
         </is>
       </c>
       <c r="D365" s="2" t="inlineStr">
         <is>
-          <t>Regulierventile</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E365" s="2" t="inlineStr">
         <is>
-          <t>BOA-Control</t>
+          <t>SISTO-20</t>
         </is>
       </c>
       <c r="F365" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>DN080</t>
         </is>
       </c>
       <c r="G365" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H365" s="2" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
       <c r="I365" s="2" t="inlineStr"/>
       <c r="J365" s="2" t="inlineStr">
         <is>
-          <t>2670.56 €</t>
+          <t>437.20 €</t>
         </is>
       </c>
       <c r="K365" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="366" ht="18" customHeight="1">
+    <row r="366" ht="32" customHeight="1">
       <c r="A366" s="2" t="inlineStr">
         <is>
-          <t>AR19015</t>
+          <t>M251A031</t>
         </is>
       </c>
       <c r="B366" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C366" s="2" t="inlineStr">
         <is>
-          <t>NORI40 ZXLBV PN25/40 DN32 1.0460</t>
+          <t>Sisto 16 RGA PN16 Rp½" (DN15)</t>
         </is>
       </c>
       <c r="D366" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
-[...2 lines deleted...]
-      <c r="E366" s="2" t="inlineStr"/>
+          <t>Membranventile</t>
+        </is>
+      </c>
+      <c r="E366" s="2" t="inlineStr">
+        <is>
+          <t>SISTO-16/16S</t>
+        </is>
+      </c>
       <c r="F366" s="2" t="inlineStr">
         <is>
-          <t>DN032</t>
+          <t>1/2" Zoll (DN015)</t>
         </is>
       </c>
       <c r="G366" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H366" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I366" s="2" t="inlineStr"/>
       <c r="J366" s="2" t="inlineStr">
         <is>
-          <t>609.76 €</t>
+          <t>47.30 €</t>
         </is>
       </c>
       <c r="K366" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="367" ht="18" customHeight="1">
+    <row r="367" ht="32" customHeight="1">
       <c r="A367" s="2" t="inlineStr">
         <is>
-          <t>AR19026</t>
+          <t>M251A035</t>
         </is>
       </c>
       <c r="B367" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C367" s="2" t="inlineStr">
         <is>
-          <t>BOA-Compact EKB JL1040 EKB, DIN-DVGW, PN10/16 DN150</t>
+          <t>Sisto 16 RGA PN16 Rp1½" (DN40)</t>
         </is>
       </c>
       <c r="D367" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E367" s="2" t="inlineStr">
         <is>
-          <t>BOA-Compact</t>
+          <t>SISTO-16/16S</t>
         </is>
       </c>
       <c r="F367" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>1 1/2" Zoll (DN040)</t>
         </is>
       </c>
       <c r="G367" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H367" s="2" t="inlineStr">
         <is>
-          <t>43.50</t>
+          <t>5.60</t>
         </is>
       </c>
       <c r="I367" s="2" t="inlineStr"/>
       <c r="J367" s="2" t="inlineStr">
         <is>
-          <t>1034.97 €</t>
+          <t>91.36 €</t>
         </is>
       </c>
       <c r="K367" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="368" ht="18" customHeight="1">
+    <row r="368" ht="32" customHeight="1">
       <c r="A368" s="2" t="inlineStr">
         <is>
-          <t>AR19035</t>
+          <t>M253A020</t>
         </is>
       </c>
       <c r="B368" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C368" s="2" t="inlineStr">
         <is>
-          <t>BOA-H DN150 PN16</t>
+          <t>Sisto 20M PN16 Rp3/8" EPDM</t>
         </is>
       </c>
       <c r="D368" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E368" s="2" t="inlineStr">
         <is>
-          <t>BOA-H/HE/HV/HEV</t>
+          <t>SISTO-20</t>
         </is>
       </c>
       <c r="F368" s="2" t="inlineStr">
         <is>
-          <t>DN150</t>
+          <t>DN010;3/8" Zoll (DN010)</t>
         </is>
       </c>
       <c r="G368" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H368" s="2" t="inlineStr">
         <is>
-          <t>72.00</t>
+          <t>2.80</t>
         </is>
       </c>
       <c r="I368" s="2" t="inlineStr"/>
       <c r="J368" s="2" t="inlineStr">
         <is>
-          <t>596.05 €</t>
+          <t>148.13 €</t>
         </is>
       </c>
       <c r="K368" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="369" ht="18" customHeight="1">
+    <row r="369" ht="32" customHeight="1">
       <c r="A369" s="2" t="inlineStr">
         <is>
-          <t>AR19038</t>
+          <t>M253A033</t>
         </is>
       </c>
       <c r="B369" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C369" s="2" t="inlineStr">
         <is>
-          <t>BOAX-SF PN16 DN250 T43g6gXU LP460</t>
+          <t>Sisto 20M PN16 Rp1" EPDM</t>
         </is>
       </c>
       <c r="D369" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E369" s="2" t="inlineStr">
         <is>
-          <t>BOAX-S/SF</t>
+          <t>SISTO-20</t>
         </is>
       </c>
       <c r="F369" s="2" t="inlineStr">
         <is>
-          <t>DN250</t>
+          <t>1" Zoll (DN025)</t>
         </is>
       </c>
       <c r="G369" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H369" s="2" t="inlineStr">
         <is>
-          <t>49.00</t>
+          <t>4.40</t>
         </is>
       </c>
       <c r="I369" s="2" t="inlineStr"/>
       <c r="J369" s="2" t="inlineStr">
         <is>
-          <t>423.16 €</t>
+          <t>178.05 €</t>
         </is>
       </c>
       <c r="K369" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="370" ht="32" customHeight="1">
       <c r="A370" s="2" t="inlineStr">
         <is>
-          <t>AR6977</t>
+          <t>M253A034</t>
         </is>
       </c>
       <c r="B370" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C370" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000 DN2" CL600 66M1B PN10/16</t>
+          <t>Sisto 20M PN16 Rp1¼" EPDM</t>
         </is>
       </c>
       <c r="D370" s="2" t="inlineStr">
         <is>
-          <t>Rückflussverhinderer</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E370" s="2" t="inlineStr">
         <is>
-          <t>Serie 2000</t>
+          <t>SISTO-20</t>
         </is>
       </c>
       <c r="F370" s="2" t="inlineStr">
         <is>
-          <t>2" Zoll (DN050)</t>
+          <t>1 1/4" Zoll (DN032)</t>
         </is>
       </c>
       <c r="G370" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H370" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>4.80</t>
         </is>
       </c>
       <c r="I370" s="2" t="inlineStr"/>
       <c r="J370" s="2" t="inlineStr">
         <is>
-          <t>1318.57 €</t>
+          <t>214.02 €</t>
         </is>
       </c>
       <c r="K370" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="371" ht="32" customHeight="1">
       <c r="A371" s="2" t="inlineStr">
         <is>
-          <t>AR6996</t>
+          <t>M253A036</t>
         </is>
       </c>
       <c r="B371" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C371" s="2" t="inlineStr">
         <is>
-          <t>Getriebe MR 25 Standard mit Handrad</t>
+          <t>Sisto 20M PN16 Rp2" EPDM</t>
         </is>
       </c>
       <c r="D371" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...3 lines deleted...]
-      <c r="F371" s="2" t="inlineStr"/>
+          <t>Membranventile</t>
+        </is>
+      </c>
+      <c r="E371" s="2" t="inlineStr">
+        <is>
+          <t>SISTO-20</t>
+        </is>
+      </c>
+      <c r="F371" s="2" t="inlineStr">
+        <is>
+          <t>2" Zoll (DN050)</t>
+        </is>
+      </c>
       <c r="G371" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H371" s="2" t="inlineStr"/>
+      <c r="H371" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
       <c r="I371" s="2" t="inlineStr"/>
       <c r="J371" s="2" t="inlineStr">
         <is>
-          <t>144.83 €</t>
+          <t>334.88 €</t>
         </is>
       </c>
       <c r="K371" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="372" ht="32" customHeight="1">
+    <row r="372" ht="18" customHeight="1">
       <c r="A372" s="2" t="inlineStr">
         <is>
-          <t>AR7018</t>
+          <t>M400L110</t>
         </is>
       </c>
       <c r="B372" s="2" t="inlineStr">
         <is>
-          <t>Aquatech</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C372" s="2" t="inlineStr">
         <is>
-          <t>Actuatech GD60 F05 F07</t>
+          <t>Ersatzmembrane TFM/EPDM für SISTO10 DN80 MG157 x187mm</t>
         </is>
       </c>
       <c r="D372" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E372" s="2" t="inlineStr">
         <is>
-          <t>Actuatech GD</t>
-[...2 lines deleted...]
-      <c r="F372" s="2" t="inlineStr"/>
+          <t>SISTO-10</t>
+        </is>
+      </c>
+      <c r="F372" s="2" t="inlineStr">
+        <is>
+          <t>DN080</t>
+        </is>
+      </c>
       <c r="G372" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
-[...2 lines deleted...]
-      <c r="H372" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H372" s="2" t="inlineStr">
+        <is>
+          <t>0.15</t>
+        </is>
+      </c>
       <c r="I372" s="2" t="inlineStr"/>
       <c r="J372" s="2" t="inlineStr">
         <is>
-          <t>110.88 €</t>
+          <t>534.70 €</t>
         </is>
       </c>
       <c r="K372" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="373" ht="18" customHeight="1">
       <c r="A373" s="2" t="inlineStr">
         <is>
-          <t>AR7419</t>
+          <t>M700L036</t>
         </is>
       </c>
       <c r="B373" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>SISTO</t>
         </is>
       </c>
       <c r="C373" s="2" t="inlineStr">
         <is>
-          <t>BOACHEM FSA DN80 PN10/16 1.4408 Feinsieb</t>
+          <t>Ersatzmembrane für Sisto-KB DN50 NBR  86 x 111 mm</t>
         </is>
       </c>
       <c r="D373" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Membranventile</t>
         </is>
       </c>
       <c r="E373" s="2" t="inlineStr">
         <is>
-          <t>BOACHEM</t>
+          <t>SISTO-KB</t>
         </is>
       </c>
       <c r="F373" s="2" t="inlineStr">
         <is>
-          <t>DN080</t>
+          <t>DN050</t>
         </is>
       </c>
       <c r="G373" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H373" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I373" s="2" t="inlineStr"/>
       <c r="J373" s="2" t="inlineStr">
         <is>
-          <t>728.33 €</t>
+          <t>89.91 €</t>
         </is>
       </c>
       <c r="K373" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="374" ht="18" customHeight="1">
-[...2421 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:K420"/>
+  <autoFilter ref="A1:K373"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>