--- v0 (2026-04-23)
+++ v1 (2026-05-13)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Ersatzteile" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ersatzteile'!$A$1:$I$367</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ersatzteile'!$A$1:$I$525</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I367"/>
+  <dimension ref="A1:I525"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="18" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Ref. Nr. / Ref. No.</t>
         </is>
       </c>
@@ -573,14322 +573,21164 @@
           <t>Spaltring 260/280X20 Grauguss TArtNr.1502</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" s="2" t="inlineStr"/>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Spaltringe</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr"/>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>425.00 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>01389698</t>
+          <t>00370873</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
-          <t>LAGERSCHALE 85/125X 85 ST-SNSB12CU6PB UG1373405 für HGC 6/5</t>
+          <t>O-Ring 315,00X 6,00-N-B</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr"/>
       <c r="E4" s="2" t="inlineStr"/>
-      <c r="F4" s="2" t="inlineStr"/>
+      <c r="F4" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H4" s="2" t="inlineStr"/>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>1921.00 €</t>
-[...3 lines deleted...]
-    <row r="5" ht="32" customHeight="1">
+          <t>50.20 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="18" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>18040642</t>
+          <t>01054603</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Burgmann</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>Höhenausgleichstück (PE-HD) H=200mm f. Ama-Drainer-box Unterflur</t>
-[...6 lines deleted...]
-      </c>
+          <t>GLRD-BURGMANN 033M-CARTEX-SN TArtNr. 433. BQ1V1MG</t>
+        </is>
+      </c>
+      <c r="D5" s="2" t="inlineStr"/>
       <c r="E5" s="2" t="inlineStr"/>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>Hebeanlagen</t>
+          <t>Gleitringdichtungen</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>326.63 €</t>
-[...3 lines deleted...]
-    <row r="6" ht="18" customHeight="1">
+          <t>1788.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="32" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>39300101</t>
+          <t>01095999</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>Saugglocke  Kit Ama-Drainer N</t>
+          <t>Kupplung-ZS-DKM H 38-140X32/42</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr"/>
       <c r="E6" s="2" t="inlineStr"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>6.10</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>35.48 €</t>
+          <t>665.08 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>3RW5055-6TB14</t>
+          <t>01389698</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Siemens</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>Siemens Sanftanlauf  3RW5055-6TB14</t>
+          <t>LAGERSCHALE 85/125X 85 ST-SNSB12CU6PB UG1373405 für HGC 6/5</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr"/>
       <c r="E7" s="2" t="inlineStr"/>
-      <c r="F7" s="2" t="inlineStr">
-[...9 lines deleted...]
-      </c>
+      <c r="F7" s="2" t="inlineStr"/>
+      <c r="G7" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>1957.81 €</t>
-[...3 lines deleted...]
-    <row r="8" ht="18" customHeight="1">
+          <t>1921.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="32" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>40991800</t>
+          <t>01533776</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
-          <t>Pumpenmantel KIT Multi Eco 35</t>
-[...2 lines deleted...]
-      <c r="D8" s="2" t="inlineStr"/>
+          <t>KABEL PDRV2-M12-CAN-KABEL 2M</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
       <c r="E8" s="2" t="inlineStr"/>
-      <c r="F8" s="2" t="inlineStr"/>
+      <c r="F8" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>3.25</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>81.47 €</t>
-[...3 lines deleted...]
-    <row r="9" ht="18" customHeight="1">
+          <t>81.58 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="32" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>47088585</t>
+          <t>01800770</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>Flachdichtung zu BOA-S DN150 PN6/16 206X190x1</t>
+          <t>Bluetooth-GATEWAY zur Kommunikation mit PumpDrive 2 und PumpDrive 2 Eco</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr"/>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
-[...3 lines deleted...]
-      <c r="H9" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G9" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H9" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>23.19 €</t>
-[...3 lines deleted...]
-    <row r="10" ht="18" customHeight="1">
+          <t>214.22 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="32" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>47106600</t>
+          <t>18040642</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>Zusatzmodul LON PD1</t>
-[...2 lines deleted...]
-      <c r="D10" s="2" t="inlineStr"/>
+          <t>Höhenausgleichstück (PE-HD) H=200mm f. Ama-Drainer-box Unterflur</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
       <c r="E10" s="2" t="inlineStr"/>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>381.63 €</t>
+          <t>326.63 €</t>
         </is>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>47106601</t>
+          <t>19075685</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>Profibus-Modul für PumpDrive PD1</t>
+          <t>Dämmschale Calio 25/30 für Kälteanlagen</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr"/>
       <c r="E11" s="2" t="inlineStr"/>
-      <c r="F11" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="F11" s="2" t="inlineStr"/>
+      <c r="G11" s="2" t="inlineStr"/>
+      <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>677.26 €</t>
+          <t>67.07 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>47106619</t>
+          <t>19075687</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>Aufrüstsatz Blinddeckel PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Daemmschale calio 50-60 für Kälteanlagen</t>
+        </is>
+      </c>
+      <c r="D12" s="2" t="inlineStr"/>
       <c r="E12" s="2" t="inlineStr"/>
-      <c r="F12" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="F12" s="2" t="inlineStr"/>
+      <c r="G12" s="2" t="inlineStr"/>
+      <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>41.39 €</t>
+          <t>104.12 €</t>
         </is>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>47106620</t>
+          <t>39300101</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>Bedieneinheit BASIC-Graphik HMI PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Saugglocke  Kit Ama-Drainer N</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr"/>
       <c r="E13" s="2" t="inlineStr"/>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>424.73 €</t>
-[...3 lines deleted...]
-    <row r="14" ht="32" customHeight="1">
+          <t>35.48 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="18" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>47106620_used</t>
+          <t>3RW5055-6TB14</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Siemens</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>Bedieneinheit BASIC-Graphik HMI PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Siemens Sanftanlauf  3RW5055-6TB14</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr"/>
       <c r="E14" s="2" t="inlineStr"/>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...7 lines deleted...]
-      <c r="H14" s="2" t="inlineStr"/>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr"/>
+      <c r="H14" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>283.15 €</t>
-[...3 lines deleted...]
-    <row r="15" ht="32" customHeight="1">
+          <t>1957.81 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="18" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>47106621_used</t>
+          <t>40991800</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>Bedieneinheit Advanced HMI PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pumpenmantel KIT Multi Eco 35</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr"/>
       <c r="E15" s="2" t="inlineStr"/>
-      <c r="F15" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F15" s="2" t="inlineStr"/>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>3.25</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>762.76 €</t>
+          <t>81.47 €</t>
         </is>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>47115397</t>
-[...6 lines deleted...]
-      </c>
+          <t>47064195</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr"/>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>Scheibe Dist. Stück D (30-45 kW) PD1</t>
+          <t>Flansch 30x92 dia 1.4571 f. ETB/ETC/ETN</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr"/>
       <c r="E16" s="2" t="inlineStr"/>
-      <c r="F16" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="F16" s="2" t="inlineStr"/>
+      <c r="G16" s="2" t="inlineStr"/>
+      <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>1.85 €</t>
+          <t>175.02 €</t>
         </is>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>47115398</t>
+          <t>47084429</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>Scheibe Dist. Stück A+B (0,55-7,5 kW) PD1</t>
+          <t>LAGERHUELSE 49/201X158 für HGM 3/6 1.4024.09 Tnr.529,52</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr"/>
       <c r="E17" s="2" t="inlineStr"/>
-      <c r="F17" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F17" s="2" t="inlineStr"/>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H17" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>0.40 €</t>
+          <t>3690.67 €</t>
         </is>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>47115399</t>
+          <t>47088585</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>Scheibe Dist. Stück C (11-22 kW) PD1</t>
-[...3 lines deleted...]
-      <c r="E18" s="2" t="inlineStr"/>
+          <t>Flachdichtung zu BOA-S DN150 PN6/16 206X190x1</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>["DN150"]</t>
+        </is>
+      </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
-[...11 lines deleted...]
-      </c>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr"/>
+      <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>0.85 €</t>
+          <t>23.19 €</t>
         </is>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>47117950</t>
+          <t>47106600</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>Kabel D SUB 9- 3,0M PD1</t>
-[...2 lines deleted...]
-      <c r="D19" s="2" t="inlineStr"/>
+          <t>Zusatzmodul LON PD1</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E19" s="2" t="inlineStr"/>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>0.30</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>26.01 €</t>
+          <t>381.63 €</t>
         </is>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>47121257</t>
+          <t>47106601</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenmodul (DPM-Modul) PD1</t>
-[...2 lines deleted...]
-      <c r="D20" s="2" t="inlineStr"/>
+          <t>Profibus-Modul für PumpDrive PD1</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E20" s="2" t="inlineStr"/>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>238.95 €</t>
-[...3 lines deleted...]
-    <row r="21" ht="32" customHeight="1">
+          <t>677.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="18" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>47121274_used</t>
+          <t>47106619</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>Bedieneinheit BASIC-Standard ohne Klartextanzeige PD1</t>
+          <t>Aufrüstsatz Blinddeckel PD1</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr"/>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>119.23 €</t>
+          <t>41.39 €</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>48220588</t>
+          <t>47106620</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>Zubehörsatz Modbus PD1 ohne Betriebsanleitung</t>
+          <t>Bedieneinheit BASIC-Graphik HMI PD1</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr"/>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>468.89 €</t>
-[...3 lines deleted...]
-    <row r="23" ht="18" customHeight="1">
+          <t>424.73 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="32" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>48220589</t>
+          <t>47106620_used</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
-          <t>Zubehörsatz Modbus PD1 mit Betriebsanleitung</t>
+          <t>Bedieneinheit BASIC-Graphik HMI PD1</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr"/>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H23" s="2" t="inlineStr"/>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>532.68 €</t>
-[...3 lines deleted...]
-    <row r="24" ht="48" customHeight="1">
+          <t>283.15 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="32" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>525235</t>
+          <t>47106621_used</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>Dämmschalenset für Calio V2/V3 40-80/40-100 &amp; 50-60/50-80</t>
+          <t>Bedieneinheit Advanced HMI PD1</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr"/>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>1.05</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>37.82 €</t>
-[...3 lines deleted...]
-    <row r="25" ht="32" customHeight="1">
+          <t>762.76 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="18" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>AR10244</t>
+          <t>47115397</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>Kommunikationsmodul  / Wandler BACnet MS/TP u.a. für Calio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scheibe Dist. Stück D (30-45 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D25" s="2" t="inlineStr"/>
       <c r="E25" s="2" t="inlineStr"/>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.03</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>190.16 €</t>
-[...3 lines deleted...]
-    <row r="26" ht="32" customHeight="1">
+          <t>1.85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="18" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>AR10316LRD</t>
+          <t>47115398</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>Laufrad 200/F 80-216/2X3, 200mm</t>
+          <t>Scheibe Dist. Stück A+B (0,55-7,5 kW) PD1</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr"/>
       <c r="E26" s="2" t="inlineStr"/>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>Laufradteile</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>6.75</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>1246.00 €</t>
-[...3 lines deleted...]
-    <row r="27" ht="32" customHeight="1">
+          <t>0.40 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="18" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>AR10669</t>
+          <t>47115399</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 18,5 kW, 2-polig, 160L, B3, 100Hz, 3x 380-480V, IE4 (01635799)</t>
+          <t>Scheibe Dist. Stück C (11-22 kW) PD1</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr"/>
       <c r="E27" s="2" t="inlineStr"/>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>0.02</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
-[...3 lines deleted...]
-    <row r="28" ht="32" customHeight="1">
+          <t>0.85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="18" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>AR10670</t>
+          <t>47117950</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 18,5 kW, 2-polig, 160L, B3, 100Hz, 3x 380-480V, IE4 (01635799)</t>
-[...2 lines deleted...]
-      <c r="D28" s="2" t="inlineStr"/>
+          <t>Kabel D SUB 9- 3,0M PD1</t>
+        </is>
+      </c>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E28" s="2" t="inlineStr"/>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>0.30</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
-[...3 lines deleted...]
-    <row r="29" ht="32" customHeight="1">
+          <t>26.01 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="18" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>AR10671</t>
+          <t>47121257</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 15 kW, 2-polig, 160M, V1, 100Hz, 3x 380-480V, IE5 (01635830)</t>
-[...2 lines deleted...]
-      <c r="D29" s="2" t="inlineStr"/>
+          <t>Doppelpumpenmodul (DPM-Modul) PD1</t>
+        </is>
+      </c>
+      <c r="D29" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E29" s="2" t="inlineStr"/>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
+          <t>238.95 €</t>
         </is>
       </c>
     </row>
     <row r="30" ht="32" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>AR10680</t>
+          <t>47121274_used</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 3 kW, 4-polig, 100L, V1, 50Hz, 400V, IE4 (01635809)</t>
-[...2 lines deleted...]
-      <c r="D30" s="2" t="inlineStr"/>
+          <t>Bedieneinheit BASIC-Standard ohne Klartextanzeige PD1</t>
+        </is>
+      </c>
+      <c r="D30" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E30" s="2" t="inlineStr"/>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
-[...3 lines deleted...]
-    <row r="31" ht="32" customHeight="1">
+          <t>119.23 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="18" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>AR10681</t>
+          <t>48220588</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 15 kW, 4-polig, 160L, V1, 50Hz, 400V, IE5 (01635814)</t>
-[...2 lines deleted...]
-      <c r="D31" s="2" t="inlineStr"/>
+          <t>Zubehörsatz Modbus PD1 ohne Betriebsanleitung</t>
+        </is>
+      </c>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E31" s="2" t="inlineStr"/>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
-[...3 lines deleted...]
-    <row r="32" ht="32" customHeight="1">
+          <t>468.89 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="18" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>AR10682</t>
+          <t>48220589</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 37 kW, 4-polig, 225S, B3, 50Hz, 400V, IE4 (01562180)</t>
-[...2 lines deleted...]
-      <c r="D32" s="2" t="inlineStr"/>
+          <t>Zubehörsatz Modbus PD1 mit Betriebsanleitung</t>
+        </is>
+      </c>
+      <c r="D32" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E32" s="2" t="inlineStr"/>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
-[...3 lines deleted...]
-    <row r="33" ht="32" customHeight="1">
+          <t>532.68 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="48" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>AR10683</t>
+          <t>525235</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>Platte für PumpDrive Size B (UG1470444)</t>
-[...3 lines deleted...]
-      <c r="E33" s="2" t="inlineStr"/>
+          <t>Dämmschalenset für Calio V2/V3 40-80/40-100 &amp; 50-60/50-80</t>
+        </is>
+      </c>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>["Calio"]</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>["040-080", "040-100", "050-060", "050-080"]</t>
+        </is>
+      </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>1.05</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
-[...3 lines deleted...]
-    <row r="34" ht="32" customHeight="1">
+          <t>37.82 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="18" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>AR10684</t>
+          <t>AR10064</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>Platte für PumpDrive Size D (UG1514582)</t>
-[...2 lines deleted...]
-      <c r="D34" s="2" t="inlineStr"/>
+          <t>Adapterkit PDRV2 IEC132/1PC3</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
       <c r="E34" s="2" t="inlineStr"/>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
-[...6 lines deleted...]
-      </c>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr"/>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>222.48 €</t>
+          <t>183.77 €</t>
         </is>
       </c>
     </row>
     <row r="35" ht="32" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>AR10685</t>
+          <t>AR10065</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
-          <t>John Deere</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>Platte für PDRV Size E ( 37-55  kW )</t>
-[...2 lines deleted...]
-      <c r="D35" s="2" t="inlineStr"/>
+          <t>Laufrad für Etanorm ETN/050-200/GJL250/171</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>["Etanorm"]</t>
+        </is>
+      </c>
       <c r="E35" s="2" t="inlineStr"/>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Normpumpen</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
+          <t>545.55 €</t>
         </is>
       </c>
     </row>
     <row r="36" ht="32" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>AR10688</t>
+          <t>AR10244</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 11 kW, 2-polig, 160M, V1, 50/60Hz, 3x 380 - 480V, IE5 (01635829)</t>
-[...2 lines deleted...]
-      <c r="D36" s="2" t="inlineStr"/>
+          <t>Kommunikationsmodul  / Wandler BACnet MS/TP u.a. für Calio</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>["Calio"]</t>
+        </is>
+      </c>
       <c r="E36" s="2" t="inlineStr"/>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>118.55 €</t>
+          <t>190.16 €</t>
         </is>
       </c>
     </row>
     <row r="37" ht="32" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>AR10689</t>
+          <t>AR10281LFRD</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 22 kW, 2-polig, 180M, V15, 100Hz, 3x 380 - 480V, IE4 (01634404)</t>
-[...3 lines deleted...]
-      <c r="E37" s="2" t="inlineStr"/>
+          <t>Laufrad ETN/ETB 150-125-250/GJL250-228</t>
+        </is>
+      </c>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>["Etabloc"]</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>["125-250"]</t>
+        </is>
+      </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
+          <t>1527.75 €</t>
         </is>
       </c>
     </row>
     <row r="38" ht="32" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>AR10696</t>
+          <t>AR10316LRD</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 7,5 kW, 2-polig, 132S, V1, 100Hz, 3x 380-480V, IE4 (01635828)</t>
+          <t>Laufrad 200/F 80-216/2X3, 200mm</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr"/>
       <c r="E38" s="2" t="inlineStr"/>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>6.75</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>118.55 €</t>
+          <t>1246.00 €</t>
         </is>
       </c>
     </row>
     <row r="39" ht="32" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>AR11086</t>
+          <t>AR10349</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>Booster Control Advanced 1.5.0 ADV. 3PP, neue Ausführung</t>
-[...2 lines deleted...]
-      <c r="D39" s="2" t="inlineStr"/>
+          <t>Laufrad für Sewatec K 250-632 ø500</t>
+        </is>
+      </c>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec K"]</t>
+        </is>
+      </c>
       <c r="E39" s="2" t="inlineStr"/>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>3.10</t>
+          <t>123.00</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>392.75 €</t>
+          <t>6877.50 €</t>
         </is>
       </c>
     </row>
     <row r="40" ht="32" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>AR11094</t>
+          <t>AR10352</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
-          <t>Sunon</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>Externer Lüfter 24v PDRV2_ Size D EEC0382B2-000U-AB9</t>
-[...2 lines deleted...]
-      <c r="D40" s="2" t="inlineStr"/>
+          <t>Laufrad für Sewatec K 350-632 ø638 volles Rad</t>
+        </is>
+      </c>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec K"]</t>
+        </is>
+      </c>
       <c r="E40" s="2" t="inlineStr"/>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
-[...2 lines deleted...]
-      <c r="H40" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>142.00</t>
+        </is>
+      </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>151.84 €</t>
+          <t>7000.00 €</t>
         </is>
       </c>
     </row>
     <row r="41" ht="32" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>AR11122</t>
+          <t>AR10353</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>Motoradapterkit PumpDrive-II PDRV2_ Gr D, BG180, 1LE1, 1PC3</t>
-[...2 lines deleted...]
-      <c r="D41" s="2" t="inlineStr"/>
+          <t>Laufrad für Sewatec K 350-632 ø500</t>
+        </is>
+      </c>
+      <c r="D41" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec K"]</t>
+        </is>
+      </c>
       <c r="E41" s="2" t="inlineStr"/>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>116.00</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>471.78 €</t>
+          <t>7000.00 €</t>
         </is>
       </c>
     </row>
     <row r="42" ht="32" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>AR11132</t>
+          <t>AR10356</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>Schwimmerschalter mit 10m Kabel 10A 250V IP68</t>
-[...2 lines deleted...]
-      <c r="D42" s="2" t="inlineStr"/>
+          <t>Laufrad für Sewatec K 350-633 ø500</t>
+        </is>
+      </c>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec K"]</t>
+        </is>
+      </c>
       <c r="E42" s="2" t="inlineStr"/>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H42" s="2" t="inlineStr"/>
+      <c r="H42" s="2" t="inlineStr">
+        <is>
+          <t>128.00</t>
+        </is>
+      </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>57.30 €</t>
+          <t>7000.00 €</t>
         </is>
       </c>
     </row>
     <row r="43" ht="32" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>AR11173</t>
+          <t>AR10357</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>Schleißwand für KWP-K 400-400-533</t>
-[...3 lines deleted...]
-      <c r="E43" s="2" t="inlineStr"/>
+          <t>Pumpengehäuse für Sewatec K 350-633</t>
+        </is>
+      </c>
+      <c r="D43" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec K"]</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr">
+        <is>
+          <t>["350-633"]</t>
+        </is>
+      </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>722.00</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>6360.22 €</t>
+          <t>8552.87 €</t>
         </is>
       </c>
     </row>
     <row r="44" ht="32" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>AR11386A</t>
+          <t>AR10358</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>Antriebslaterne WS25-100/112</t>
-[...2 lines deleted...]
-      <c r="D44" s="2" t="inlineStr"/>
+          <t>Laufrad für Sewatec K 400-632 ø638 volles Rad</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec K"]</t>
+        </is>
+      </c>
       <c r="E44" s="2" t="inlineStr"/>
-      <c r="F44" s="2" t="inlineStr"/>
+      <c r="F44" s="2" t="inlineStr">
+        <is>
+          <t>Mixed Flow Pumpen</t>
+        </is>
+      </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>7.70</t>
+          <t>196.00</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>691.00 €</t>
+          <t>8000.00 €</t>
         </is>
       </c>
     </row>
     <row r="45" ht="32" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>AR11386LFRD</t>
+          <t>AR10359</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>Laufrad 32-200.1 SP, 169mm</t>
-[...2 lines deleted...]
-      <c r="D45" s="2" t="inlineStr"/>
+          <t>Laufrad für Sewatec K 400-632 ø500</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec K"]</t>
+        </is>
+      </c>
       <c r="E45" s="2" t="inlineStr"/>
-      <c r="F45" s="2" t="inlineStr"/>
+      <c r="F45" s="2" t="inlineStr">
+        <is>
+          <t>Mixed Flow Pumpen</t>
+        </is>
+      </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>4.70</t>
+          <t>158.00</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>1115.00 €</t>
+          <t>8000.00 €</t>
         </is>
       </c>
     </row>
     <row r="46" ht="32" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>AR11512</t>
+          <t>AR10361</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>Motorschutzstecker für Ama-Drainer</t>
-[...2 lines deleted...]
-      <c r="D46" s="2" t="inlineStr"/>
+          <t>Laufrad für Sewatec K 500-634 ø632 volles Rad im BLG</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec K"]</t>
+        </is>
+      </c>
       <c r="E46" s="2" t="inlineStr"/>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>195.00</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>126.64 €</t>
+          <t>4299.75 €</t>
         </is>
       </c>
     </row>
     <row r="47" ht="32" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>AR11959-02GKM</t>
+          <t>AR10364</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>Grundplatte, Kupplung, Motor f. ETNY 065-050-160b SGXDB08LD20053, 415V</t>
+          <t>Laufrad für Sewatec K 350-713 ø738 volles Rad im BLG</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
-[...7 lines deleted...]
-      <c r="F47" s="2" t="inlineStr"/>
+          <t>["Sewatec K"]</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr"/>
+      <c r="F47" s="2" t="inlineStr">
+        <is>
+          <t>Mixed Flow Pumpen</t>
+        </is>
+      </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>114.00</t>
+          <t>261.00</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>1743.26 €</t>
+          <t>9057.00 €</t>
         </is>
       </c>
     </row>
     <row r="48" ht="32" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>AR12133-01</t>
+          <t>AR10640</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>REFLEX</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>Reflex Refix DE 500L 10 bar Druckausdehnungsgefäß Wasserversorgungsanlage 1 1/4" zoll</t>
-[...2 lines deleted...]
-      <c r="D48" s="2" t="inlineStr"/>
+          <t>Alarmschaltgerät AS1-M,komplett mit Schwimmersensor M1</t>
+        </is>
+      </c>
+      <c r="D48" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
       <c r="E48" s="2" t="inlineStr"/>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>Druckerhoehungsanlagen Zubehoer</t>
+          <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>651.91 €</t>
+          <t>220.91 €</t>
         </is>
       </c>
     </row>
     <row r="49" ht="32" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>AR12261</t>
+          <t>AR10669</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>FLANSCHUEBERGANG DN100</t>
+          <t>Lüfterhaube für Motor 18,5 kW, 2-polig, 160L, B3, 100Hz, 3x 380-480V, IE4 (01635799)</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr"/>
       <c r="E49" s="2" t="inlineStr"/>
-      <c r="F49" s="2" t="inlineStr"/>
+      <c r="F49" s="2" t="inlineStr">
+        <is>
+          <t>Drehstrommotoren IEC-Norm</t>
+        </is>
+      </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H49" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H49" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>488.41 €</t>
+          <t>156.48 €</t>
         </is>
       </c>
     </row>
     <row r="50" ht="32" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>AR12390</t>
+          <t>AR10670</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>Schwimmschalter Compacta U7/C - KS1 s-M</t>
+          <t>Lüfterhaube für Motor 18,5 kW, 2-polig, 160L, B3, 100Hz, 3x 380-480V, IE4 (01635799)</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr"/>
       <c r="E50" s="2" t="inlineStr"/>
-      <c r="F50" s="2" t="inlineStr"/>
+      <c r="F50" s="2" t="inlineStr">
+        <is>
+          <t>Drehstrommotoren IEC-Norm</t>
+        </is>
+      </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H50" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H50" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>118.00 €</t>
+          <t>156.48 €</t>
         </is>
       </c>
     </row>
     <row r="51" ht="32" customHeight="1">
       <c r="A51" s="2" t="inlineStr">
         <is>
-          <t>AR12391</t>
+          <t>AR10671</t>
         </is>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>Halterung/Klaue 50 für Stangenführung 2 Stangen</t>
+          <t>Lüfterhaube für Motor 15 kW, 2-polig, 160M, V1, 100Hz, 3x 380-480V, IE5 (01635830)</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr"/>
       <c r="E51" s="2" t="inlineStr"/>
-      <c r="F51" s="2" t="inlineStr"/>
+      <c r="F51" s="2" t="inlineStr">
+        <is>
+          <t>Drehstrommotoren IEC-Norm</t>
+        </is>
+      </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H51" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>66.14 €</t>
+          <t>156.48 €</t>
         </is>
       </c>
     </row>
     <row r="52" ht="32" customHeight="1">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t>AR12393</t>
+          <t>AR10680</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>2/2 Wege Magnetventil Servomembran 25,0 NBR G1 PN0-16 Bar 24V AC/DC 9W ID No 00053675</t>
+          <t>Lüfterhaube für Motor 3 kW, 4-polig, 100L, V1, 50Hz, 400V, IE4 (01635809)</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr"/>
       <c r="E52" s="2" t="inlineStr"/>
-      <c r="F52" s="2" t="inlineStr"/>
+      <c r="F52" s="2" t="inlineStr">
+        <is>
+          <t>Drehstrommotoren IEC-Norm</t>
+        </is>
+      </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H52" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H52" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>282.81 €</t>
+          <t>156.48 €</t>
         </is>
       </c>
     </row>
     <row r="53" ht="32" customHeight="1">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t>AR12395</t>
+          <t>AR10681</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>Halterung/Klaue 40/50 für Ama-Porter/Amarex-N DN50</t>
+          <t>Lüfterhaube für Motor 15 kW, 4-polig, 160L, V1, 50Hz, 400V, IE5 (01635814)</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr"/>
       <c r="E53" s="2" t="inlineStr"/>
-      <c r="F53" s="2" t="inlineStr"/>
+      <c r="F53" s="2" t="inlineStr">
+        <is>
+          <t>Drehstrommotoren IEC-Norm</t>
+        </is>
+      </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H53" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>52.61 €</t>
+          <t>156.48 €</t>
         </is>
       </c>
     </row>
     <row r="54" ht="32" customHeight="1">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>AR12399</t>
+          <t>AR10682</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>Halterung/Klaue 40/50 für KRT DN40/ ERT DN50</t>
+          <t>Lüfterhaube für Motor 37 kW, 4-polig, 225S, B3, 50Hz, 400V, IE4 (01562180)</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr"/>
       <c r="E54" s="2" t="inlineStr"/>
-      <c r="F54" s="2" t="inlineStr"/>
+      <c r="F54" s="2" t="inlineStr">
+        <is>
+          <t>Drehstrommotoren IEC-Norm</t>
+        </is>
+      </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H54" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H54" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>18.41 €</t>
+          <t>156.48 €</t>
         </is>
       </c>
     </row>
     <row r="55" ht="32" customHeight="1">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>AR12400</t>
+          <t>AR10683</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>Auslaufkrümmer DN80</t>
+          <t>Platte für PumpDrive Size B (UG1470444)</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr"/>
       <c r="E55" s="2" t="inlineStr"/>
-      <c r="F55" s="2" t="inlineStr"/>
+      <c r="F55" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H55" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>219.32 €</t>
+          <t>156.48 €</t>
         </is>
       </c>
     </row>
     <row r="56" ht="32" customHeight="1">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>AR12406</t>
+          <t>AR10684</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad 250X19 VK23-19, D Guss</t>
-[...11 lines deleted...]
-      </c>
+          <t>Platte für PumpDrive Size D (UG1514582)</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr"/>
+      <c r="E56" s="2" t="inlineStr"/>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H56" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>12.89 €</t>
+          <t>222.48 €</t>
         </is>
       </c>
     </row>
     <row r="57" ht="32" customHeight="1">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t>AR12409</t>
+          <t>AR10685</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>John Deere</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad 200X17 VK19-17, D Guss</t>
+          <t>Platte für PDRV Size E ( 37-55  kW )</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>["JAFAR 2111"]</t>
+          <t>["PumpDrive2"]</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>["DN65", "DN80"]</t>
+          <t>["Size E"]</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H57" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>5.68 €</t>
+          <t>156.48 €</t>
         </is>
       </c>
     </row>
     <row r="58" ht="32" customHeight="1">
       <c r="A58" s="2" t="inlineStr">
         <is>
-          <t>AR12412</t>
+          <t>AR10688</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad 150X VK17, D Stahl</t>
-[...11 lines deleted...]
-      </c>
+          <t>Lüfterhaube für Motor 11 kW, 2-polig, 160M, V1, 50/60Hz, 3x 380 - 480V, IE5 (01635829)</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr"/>
+      <c r="E58" s="2" t="inlineStr"/>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H58" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>7.79 €</t>
+          <t>118.55 €</t>
         </is>
       </c>
     </row>
     <row r="59" ht="32" customHeight="1">
       <c r="A59" s="2" t="inlineStr">
         <is>
-          <t>AR12688</t>
+          <t>AR10689</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>KSB Flansch R 1 1/2" mit Schrauben und Scheiben, VA 1.4541</t>
+          <t>Lüfterhaube für Motor 22 kW, 2-polig, 180M, V15, 100Hz, 3x 380 - 480V, IE4 (01634404)</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr"/>
       <c r="E59" s="2" t="inlineStr"/>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>124.63 €</t>
+          <t>156.48 €</t>
         </is>
       </c>
     </row>
     <row r="60" ht="32" customHeight="1">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>AR12739PT</t>
+          <t>AR10696</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>Paketteil N.-160x40 von Multitec MTC A 100/02-8.1 10.68</t>
-[...11 lines deleted...]
-      </c>
+          <t>Lüfterhaube für Motor 7,5 kW, 2-polig, 132S, V1, 100Hz, 3x 380-480V, IE4 (01635828)</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr"/>
+      <c r="E60" s="2" t="inlineStr"/>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>Mehrstufige Pumpen</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>116.25 €</t>
+          <t>118.55 €</t>
         </is>
       </c>
     </row>
     <row r="61" ht="32" customHeight="1">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t>AR12905-01</t>
+          <t>AR10697KK</t>
         </is>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>AUSGANGSFILTER      DU/DT FILTER-IP00-130B2838</t>
+          <t>Klauenteil C 225X60 H7 ZN3207B JL1040</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr"/>
       <c r="E61" s="2" t="inlineStr"/>
       <c r="F61" s="2" t="inlineStr"/>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>1561.00 €</t>
+          <t>399.41 €</t>
         </is>
       </c>
     </row>
     <row r="62" ht="32" customHeight="1">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t>AR12905-02</t>
+          <t>AR10697KP</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>AUSGANGSFILTER      DU/DT FILTER-IP00-130B2838</t>
+          <t>Paketteil A 225X80 H7 ZN3207A JL1040</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr"/>
       <c r="E62" s="2" t="inlineStr"/>
-      <c r="F62" s="2" t="inlineStr"/>
+      <c r="F62" s="2" t="inlineStr">
+        <is>
+          <t>Kupplungsteile</t>
+        </is>
+      </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>1561.00 €</t>
+          <t>534.00 €</t>
         </is>
       </c>
     </row>
     <row r="63" ht="32" customHeight="1">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>AR12952</t>
+          <t>AR10697UB</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>WILO Wärmedämmschale für die Serie Stratos Pico Art. Nr.:  4147206</t>
-[...6 lines deleted...]
-      </c>
+          <t>Unterlegblech-Satz 110 X 130 X 8</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr"/>
       <c r="E63" s="2" t="inlineStr"/>
-      <c r="F63" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G63" s="2" t="inlineStr"/>
+      <c r="F63" s="2" t="inlineStr"/>
+      <c r="G63" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>24.33 €</t>
+          <t>27.37 €</t>
         </is>
       </c>
     </row>
     <row r="64" ht="32" customHeight="1">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t>AR12954</t>
+          <t>AR10755</t>
         </is>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>WILO Zubehör für Pumpen TOP-D 14,0 muF/280VDB (für TOP-D 80)  Art. Nr.:  2081831</t>
-[...3 lines deleted...]
-      <c r="E64" s="2" t="inlineStr"/>
+          <t>HANDHEBEL LP230 2FL11/BOAX DN100/125</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>["BOAX-S/SF"]</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>["DN 100", "DN 125"]</t>
+        </is>
+      </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H64" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H64" s="2" t="inlineStr"/>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>61.69 €</t>
+          <t>36.22 €</t>
         </is>
       </c>
     </row>
     <row r="65" ht="32" customHeight="1">
       <c r="A65" s="2" t="inlineStr">
         <is>
-          <t>AR12955</t>
+          <t>AR10792</t>
         </is>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>WILO Pumpensteuerung/Zubehör VR-HVAC-System EBM/ESM 1-4  Art. Nr.: 2022277</t>
+          <t>Flanschübergangsstück 150 / 285x90 f. Compacta/ Mini-Compacta</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr"/>
       <c r="E65" s="2" t="inlineStr"/>
-      <c r="F65" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F65" s="2" t="inlineStr"/>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>101.46 €</t>
+          <t>313.20 €</t>
         </is>
       </c>
     </row>
     <row r="66" ht="32" customHeight="1">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t>AR12957</t>
+          <t>AR11085</t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>WILO Wärmedämmschalen für Stratos Yonos PICO 15/1-6 Art. Nr.:  4206066</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laufrad Abgedreht 232X19-31 für Etabloc/ Etanorm 080-250</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr"/>
       <c r="E66" s="2" t="inlineStr"/>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
-[...2 lines deleted...]
-      <c r="G66" s="2" t="inlineStr"/>
+          <t>Laufradteile</t>
+        </is>
+      </c>
+      <c r="G66" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>25.17 €</t>
+          <t>802.98 €</t>
         </is>
       </c>
     </row>
     <row r="67" ht="32" customHeight="1">
       <c r="A67" s="2" t="inlineStr">
         <is>
-          <t>AR12984</t>
+          <t>AR11086</t>
         </is>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>Ausgangsfilter Sinus Filter-IP54-19  für PumpDrive-R 4.0 kW oder 5,5 kW</t>
+          <t>Booster Control Advanced 1.5.0 ADV. 3PP, neue Ausführung</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr"/>
       <c r="E67" s="2" t="inlineStr"/>
-      <c r="F67" s="2" t="inlineStr"/>
+      <c r="F67" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>3.10</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>2078.74 €</t>
+          <t>392.75 €</t>
         </is>
       </c>
     </row>
     <row r="68" ht="32" customHeight="1">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t>AR13026</t>
+          <t>AR11094</t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Sunon</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS IEC 132M SUPRB 1036</t>
-[...3 lines deleted...]
-      <c r="E68" s="2" t="inlineStr"/>
+          <t>Externer Lüfter 24v PDRV2_ Size D EEC0382B2-000U-AB9</t>
+        </is>
+      </c>
+      <c r="D68" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr"/>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>48.73 €</t>
+          <t>151.84 €</t>
         </is>
       </c>
     </row>
     <row r="69" ht="32" customHeight="1">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t>AR13027</t>
+          <t>AR11122</t>
         </is>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS  SPE-VOLT IEC132M1036</t>
-[...3 lines deleted...]
-      <c r="E69" s="2" t="inlineStr"/>
+          <t>Motoradapterkit PumpDrive-II PDRV2_ Gr D, BG180, 1LE1, 1PC3</t>
+        </is>
+      </c>
+      <c r="D69" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E69" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>34.76 €</t>
+          <t>471.78 €</t>
         </is>
       </c>
     </row>
     <row r="70" ht="32" customHeight="1">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t>AR13028</t>
+          <t>AR11132</t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS  SPE-VOLT IEC100 1036</t>
+          <t>Schwimmerschalter mit 10m Kabel 10A 250V IP68</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr"/>
       <c r="E70" s="2" t="inlineStr"/>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H70" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H70" s="2" t="inlineStr"/>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>17.80 €</t>
+          <t>57.30 €</t>
         </is>
       </c>
     </row>
     <row r="71" ht="32" customHeight="1">
       <c r="A71" s="2" t="inlineStr">
         <is>
-          <t>AR13029</t>
+          <t>AR11173</t>
         </is>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS  IEC 71 SUPREME 1036</t>
+          <t>Schleißwand für KWP-K 400-400-533</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr"/>
       <c r="E71" s="2" t="inlineStr"/>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>85.00</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>24.36 €</t>
+          <t>6360.22 €</t>
         </is>
       </c>
     </row>
     <row r="72" ht="32" customHeight="1">
       <c r="A72" s="2" t="inlineStr">
         <is>
-          <t>AR13030</t>
+          <t>AR11215</t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS   SPE-VOLT IEC90S 1036</t>
+          <t>Laufrad E für KRP / SEWA A 150-401</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr"/>
       <c r="E72" s="2" t="inlineStr"/>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>53.00</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>15.65 €</t>
+          <t>2036.46 €</t>
         </is>
       </c>
     </row>
     <row r="73" ht="32" customHeight="1">
       <c r="A73" s="2" t="inlineStr">
         <is>
-          <t>AR13031</t>
+          <t>AR11293</t>
         </is>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS SPE-VOLT IEC112 1036</t>
-[...2 lines deleted...]
-      <c r="D73" s="2" t="inlineStr"/>
+          <t>Einlaufkrümmer DN 250/250 Sewa-bloc/-tec</t>
+        </is>
+      </c>
+      <c r="D73" s="2" t="inlineStr">
+        <is>
+          <t>["Sewabloc", "Sewatec"]</t>
+        </is>
+      </c>
       <c r="E73" s="2" t="inlineStr"/>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>110.00</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>21.25 €</t>
+          <t>1331.23 €</t>
         </is>
       </c>
     </row>
     <row r="74" ht="32" customHeight="1">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t>AR13032</t>
+          <t>AR11296-01C</t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS SPE-VOLT IEC71M 5002</t>
+          <t>Laterne ETB-WS25-IEC080+090/GJL250</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr"/>
       <c r="E74" s="2" t="inlineStr"/>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>9.24 €</t>
+          <t>1662.00 €</t>
         </is>
       </c>
     </row>
     <row r="75" ht="32" customHeight="1">
       <c r="A75" s="2" t="inlineStr">
         <is>
-          <t>AR13033</t>
+          <t>AR11386A</t>
         </is>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS SPE-VOLT IEC71 1036</t>
+          <t>Antriebslaterne WS25-100/112</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr"/>
       <c r="E75" s="2" t="inlineStr"/>
-      <c r="F75" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F75" s="2" t="inlineStr"/>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>7.70</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>10.66 €</t>
+          <t>691.00 €</t>
         </is>
       </c>
     </row>
     <row r="76" ht="32" customHeight="1">
       <c r="A76" s="2" t="inlineStr">
         <is>
-          <t>AR13034</t>
+          <t>AR11386LFRD</t>
         </is>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS SPE-VOLT IEC80 1036</t>
+          <t>Laufrad 32-200.1 SP, 169mm</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr"/>
       <c r="E76" s="2" t="inlineStr"/>
-      <c r="F76" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F76" s="2" t="inlineStr"/>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>4.70</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>13.58 €</t>
+          <t>1115.00 €</t>
         </is>
       </c>
     </row>
     <row r="77" ht="32" customHeight="1">
       <c r="A77" s="2" t="inlineStr">
         <is>
-          <t>AR13401</t>
+          <t>AR11413</t>
         </is>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
-          <t>Reel</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>Membrandruckbehälter DT 80-PN10 DN 50</t>
+          <t>Flachdichtung 28/33X0,3</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr"/>
       <c r="E77" s="2" t="inlineStr"/>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>Druckerhoehungsanlagen Zubehoer</t>
+          <t>Dichtungsteile</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H77" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H77" s="2" t="inlineStr"/>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>647.92 €</t>
+          <t>6.50 €</t>
         </is>
       </c>
     </row>
     <row r="78" ht="32" customHeight="1">
       <c r="A78" s="2" t="inlineStr">
         <is>
-          <t>AR13461</t>
+          <t>AR11414</t>
         </is>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>KIT Flanschkrümmer INST 50 ISO C NBR</t>
+          <t>FLACHDICHTUNG  20  / 24  X0,3 DPAF ETB/ETL</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr"/>
       <c r="E78" s="2" t="inlineStr"/>
-      <c r="F78" s="2" t="inlineStr"/>
+      <c r="F78" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H78" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H78" s="2" t="inlineStr"/>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>531.42 €</t>
-[...3 lines deleted...]
-    <row r="79" ht="32" customHeight="1">
+          <t>6.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" ht="18" customHeight="1">
       <c r="A79" s="2" t="inlineStr">
         <is>
-          <t>AR13639BAC</t>
+          <t>AR11468</t>
         </is>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>Zusatzmodul BACNET PDRV2</t>
-[...6 lines deleted...]
-      </c>
+          <t>Krümmer DN200</t>
+        </is>
+      </c>
+      <c r="D79" s="2" t="inlineStr"/>
       <c r="E79" s="2" t="inlineStr"/>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr"/>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>52.00</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>223.27 €</t>
+          <t>532.46 €</t>
         </is>
       </c>
     </row>
     <row r="80" ht="18" customHeight="1">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t>AR13772</t>
+          <t>AR11469-01</t>
         </is>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>Halterung DN200 EN-GJS-400-15-NBR KRT</t>
-[...6 lines deleted...]
-      <c r="H80" s="2" t="inlineStr"/>
+          <t>MANSCHETTE ISORIA 10 DN800 VITON-VA</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10"]</t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>["DN 800"]</t>
+        </is>
+      </c>
+      <c r="F80" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
+      <c r="G80" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H80" s="2" t="inlineStr">
+        <is>
+          <t>13.50</t>
+        </is>
+      </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>738.72 €</t>
-[...3 lines deleted...]
-    <row r="81" ht="32" customHeight="1">
+          <t>1979.58 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" ht="18" customHeight="1">
       <c r="A81" s="2" t="inlineStr">
         <is>
-          <t>AR13903</t>
+          <t>AR11469-02</t>
         </is>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>Ersatzlaufteil 1,65KW 1PH. US1.040 (Mini) Compacta US1.40E 230V</t>
-[...3 lines deleted...]
-      <c r="E81" s="2" t="inlineStr"/>
+          <t>MANSCHETTE ISORIA 10 DN800 HNBR-NH</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10"]</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>["DN 800"]</t>
+        </is>
+      </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>Hebeanlagen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>13.50</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>1078.88 €</t>
-[...3 lines deleted...]
-    <row r="82" ht="18" customHeight="1">
+          <t>626.41 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" ht="32" customHeight="1">
       <c r="A82" s="2" t="inlineStr">
         <is>
-          <t>AR14119</t>
+          <t>AR11476A</t>
         </is>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>Reflex Aquapress DT5, 8L, 16bar, Druckausdehnungsgefäss</t>
+          <t>Laufrad ETN/ETN-SYT, ETB/ETB-SYT- 065-040-200, ETL/ETL-SYT- 050-050-200, GJL250, ø190 mm</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr"/>
       <c r="E82" s="2" t="inlineStr"/>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>Druckerhöhungsanlagen</t>
-[...2 lines deleted...]
-      <c r="G82" s="2" t="inlineStr"/>
+          <t>Laufradteile</t>
+        </is>
+      </c>
+      <c r="G82" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>88.40 €</t>
+          <t>894.00 €</t>
         </is>
       </c>
     </row>
     <row r="83" ht="32" customHeight="1">
       <c r="A83" s="2" t="inlineStr">
         <is>
-          <t>AR14136A</t>
+          <t>AR11512</t>
         </is>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>Behälter 8L 16 BAR Grün</t>
+          <t>Motorschutzstecker für Ama-Drainer</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr"/>
       <c r="E83" s="2" t="inlineStr"/>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>Druckerhoehungsanlagen Zubehoer</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>109.71 €</t>
-[...3 lines deleted...]
-    <row r="84" ht="32" customHeight="1">
+          <t>126.64 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" ht="18" customHeight="1">
       <c r="A84" s="2" t="inlineStr">
         <is>
-          <t>AR14136B</t>
+          <t>AR11649</t>
         </is>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>Behälter 8L 16 BAR Grün</t>
+          <t>Zwischenhülsenteil D 140-140X 60 H7</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr"/>
       <c r="E84" s="2" t="inlineStr"/>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>Druckerhoehungsanlagen Zubehoer</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kupplungsteile</t>
+        </is>
+      </c>
+      <c r="G84" s="2" t="inlineStr"/>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>11.20</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>109.71 €</t>
+          <t>370.61 €</t>
         </is>
       </c>
     </row>
     <row r="85" ht="32" customHeight="1">
       <c r="A85" s="2" t="inlineStr">
         <is>
-          <t>AR14136C</t>
+          <t>AR11959-02GKM</t>
         </is>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>Behälter 8L 16 BAR Grün</t>
-[...8 lines deleted...]
-      </c>
+          <t>Grundplatte, Kupplung, Motor f. ETNY 065-050-160b SGXDB08LD20053, 415V</t>
+        </is>
+      </c>
+      <c r="D85" s="2" t="inlineStr">
+        <is>
+          <t>["Etanorm-SYT"]</t>
+        </is>
+      </c>
+      <c r="E85" s="2" t="inlineStr">
+        <is>
+          <t>["050-160"]</t>
+        </is>
+      </c>
+      <c r="F85" s="2" t="inlineStr"/>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>114.00</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>109.71 €</t>
+          <t>1743.26 €</t>
         </is>
       </c>
     </row>
     <row r="86" ht="32" customHeight="1">
       <c r="A86" s="2" t="inlineStr">
         <is>
-          <t>AR14136D</t>
+          <t>AR12062ZB</t>
         </is>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>Behälter DD 8-PN 16-G 3/4 Blau</t>
+          <t>Kuehlmantel KMH11.11.04.3 f. UPA4-12/15</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr"/>
       <c r="E86" s="2" t="inlineStr"/>
-      <c r="F86" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F86" s="2" t="inlineStr"/>
       <c r="G86" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>109.71 €</t>
+          <t>422.58 €</t>
         </is>
       </c>
     </row>
     <row r="87" ht="32" customHeight="1">
       <c r="A87" s="2" t="inlineStr">
         <is>
-          <t>AR14221</t>
+          <t>AR12076</t>
         </is>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>BEFESTIGUNGSSATZ PDRV2_  DISPLAY WANDH.</t>
+          <t>Saug-/Druckmantel (horizontal, axialer Sauganschluß, HA) f. UPA150C L = 2350mm</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr"/>
       <c r="E87" s="2" t="inlineStr"/>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>Zubehör (NW)</t>
+          <t>UPA-Zubehör</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>73.00</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>27.31 €</t>
+          <t>4980.71 €</t>
         </is>
       </c>
     </row>
     <row r="88" ht="32" customHeight="1">
       <c r="A88" s="2" t="inlineStr">
         <is>
-          <t>AR14264</t>
+          <t>AR12077</t>
         </is>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>HALTERUNG        ZUB.15/45/60/75GRD</t>
+          <t>Saug-/Druckmantel (horizontal, axialer Sauganschluß, HA) f. UPA150C L = 2350mm</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr"/>
       <c r="E88" s="2" t="inlineStr"/>
-      <c r="F88" s="2" t="inlineStr"/>
+      <c r="F88" s="2" t="inlineStr">
+        <is>
+          <t>UPA-Zubehör</t>
+        </is>
+      </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>73.00</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>666.24 €</t>
-[...3 lines deleted...]
-    <row r="89" ht="18" customHeight="1">
+          <t>4980.71 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" ht="32" customHeight="1">
       <c r="A89" s="2" t="inlineStr">
         <is>
-          <t>AR14269</t>
+          <t>AR12130_1</t>
         </is>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>REFLEX</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>Halterung DN200 EN-GJS-400-15-NBR KRT</t>
+          <t>Reflex Refix DE 300L 10 bar Druckausdehnungsgefäß Wasserversorgungsanlage 1 1/4" zoll</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr"/>
       <c r="E89" s="2" t="inlineStr"/>
-      <c r="F89" s="2" t="inlineStr"/>
-      <c r="G89" s="2" t="inlineStr"/>
+      <c r="F89" s="2" t="inlineStr">
+        <is>
+          <t>Druckerhöhungsanlagen</t>
+        </is>
+      </c>
+      <c r="G89" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>75.00</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>761.27 €</t>
+          <t>317.24 €</t>
         </is>
       </c>
     </row>
     <row r="90" ht="32" customHeight="1">
       <c r="A90" s="2" t="inlineStr">
         <is>
-          <t>AR14270</t>
+          <t>AR12133-01</t>
         </is>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>REFLEX</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>HALTERUNG        DN100</t>
+          <t>Reflex Refix DE 500L 10 bar Druckausdehnungsgefäß Wasserversorgungsanlage 1 1/4" zoll</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr"/>
       <c r="E90" s="2" t="inlineStr"/>
-      <c r="F90" s="2" t="inlineStr"/>
+      <c r="F90" s="2" t="inlineStr">
+        <is>
+          <t>Druckerhöhungsanlagen</t>
+        </is>
+      </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>101.00</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>414.20 €</t>
-[...3 lines deleted...]
-    <row r="91" ht="18" customHeight="1">
+          <t>651.91 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" ht="32" customHeight="1">
       <c r="A91" s="2" t="inlineStr">
         <is>
-          <t>AR14272</t>
+          <t>AR12143</t>
         </is>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>LAUFRAD AMAREX  S, DURCHM. 160</t>
+          <t>Schaltschrank Sonderausführung (Hya-Duo D Flx)</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr"/>
       <c r="E91" s="2" t="inlineStr"/>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>184.00</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>308.20 €</t>
-[...3 lines deleted...]
-    <row r="92" ht="18" customHeight="1">
+          <t>1500.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" ht="32" customHeight="1">
       <c r="A92" s="2" t="inlineStr">
         <is>
-          <t>AR14310</t>
+          <t>AR12261</t>
         </is>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>KIT-LAUFRADKOERPER DILACERA f. Amarex-N50-172/222</t>
+          <t>FLANSCHUEBERGANG DN100</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr"/>
       <c r="E92" s="2" t="inlineStr"/>
-      <c r="F92" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F92" s="2" t="inlineStr"/>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H92" s="2" t="inlineStr"/>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>288.99 €</t>
-[...3 lines deleted...]
-    <row r="93" ht="18" customHeight="1">
+          <t>488.41 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" ht="32" customHeight="1">
       <c r="A93" s="2" t="inlineStr">
         <is>
-          <t>AR14314</t>
+          <t>AR12390</t>
         </is>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>Zubehör KIT 65/80 ISO 2 Stangen blau f. Amarex N</t>
+          <t>Schwimmschalter Compacta U7/C - KS1 s-M</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr"/>
       <c r="E93" s="2" t="inlineStr"/>
-      <c r="F93" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F93" s="2" t="inlineStr"/>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="inlineStr"/>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>445.93 €</t>
-[...3 lines deleted...]
-    <row r="94" ht="18" customHeight="1">
+          <t>118.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" ht="32" customHeight="1">
       <c r="A94" s="2" t="inlineStr">
         <is>
-          <t>AR14316</t>
+          <t>AR12391</t>
         </is>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>LFRD für Sewatec D 150-401G H 412mm</t>
-[...6 lines deleted...]
-      </c>
+          <t>Halterung/Klaue 50 für Stangenführung 2 Stangen</t>
+        </is>
+      </c>
+      <c r="D94" s="2" t="inlineStr"/>
       <c r="E94" s="2" t="inlineStr"/>
-      <c r="F94" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F94" s="2" t="inlineStr"/>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H94" s="2" t="inlineStr"/>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>4102.90 €</t>
+          <t>66.14 €</t>
         </is>
       </c>
     </row>
     <row r="95" ht="32" customHeight="1">
       <c r="A95" s="2" t="inlineStr">
         <is>
-          <t>AR14338</t>
+          <t>AR12393</t>
         </is>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Bürkert</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>ERSATZTEILKIT EN-WE25 G4</t>
-[...2 lines deleted...]
-      <c r="D95" s="2" t="inlineStr"/>
+          <t>2/2 Wege Magnetventil Servomembran 25,0 NBR G1 PN0-16 Bar 24V AC/DC 9W ID No 00053675</t>
+        </is>
+      </c>
+      <c r="D95" s="2" t="inlineStr">
+        <is>
+          <t>["Hya-Solo"]</t>
+        </is>
+      </c>
       <c r="E95" s="2" t="inlineStr"/>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H95" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H95" s="2" t="inlineStr"/>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>596.00 €</t>
-[...3 lines deleted...]
-    <row r="96" ht="18" customHeight="1">
+          <t>282.81 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" ht="32" customHeight="1">
       <c r="A96" s="2" t="inlineStr">
         <is>
-          <t>AR14344</t>
+          <t>AR12395</t>
         </is>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>Abdeckung Size D (Set) ohne Schrauben</t>
-[...16 lines deleted...]
-      </c>
+          <t>Halterung/Klaue 40/50 für Ama-Porter/Amarex-N DN50</t>
+        </is>
+      </c>
+      <c r="D96" s="2" t="inlineStr"/>
+      <c r="E96" s="2" t="inlineStr"/>
+      <c r="F96" s="2" t="inlineStr"/>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr"/>
       <c r="I96" s="2" t="inlineStr">
         <is>
-          <t>336.00 €</t>
-[...3 lines deleted...]
-    <row r="97" ht="18" customHeight="1">
+          <t>52.61 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" ht="32" customHeight="1">
       <c r="A97" s="2" t="inlineStr">
         <is>
-          <t>AR14345</t>
+          <t>AR12399</t>
         </is>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>Abdeckung Size A (Set) ohne Schrauben</t>
-[...16 lines deleted...]
-      </c>
+          <t>Halterung/Klaue 40/50 für KRT DN40/ ERT DN50</t>
+        </is>
+      </c>
+      <c r="D97" s="2" t="inlineStr"/>
+      <c r="E97" s="2" t="inlineStr"/>
+      <c r="F97" s="2" t="inlineStr"/>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr"/>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>260.05 €</t>
-[...3 lines deleted...]
-    <row r="98" ht="18" customHeight="1">
+          <t>18.41 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" ht="32" customHeight="1">
       <c r="A98" s="2" t="inlineStr">
         <is>
-          <t>AR14346</t>
+          <t>AR12400</t>
         </is>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>Abdeckung Size B (Set) ohne Schrauben</t>
-[...16 lines deleted...]
-      </c>
+          <t>Auslaufkrümmer DN80</t>
+        </is>
+      </c>
+      <c r="D98" s="2" t="inlineStr"/>
+      <c r="E98" s="2" t="inlineStr"/>
+      <c r="F98" s="2" t="inlineStr"/>
       <c r="G98" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr"/>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>317.89 €</t>
-[...3 lines deleted...]
-    <row r="99" ht="18" customHeight="1">
+          <t>219.32 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" ht="32" customHeight="1">
       <c r="A99" s="2" t="inlineStr">
         <is>
-          <t>AR14347</t>
+          <t>AR12406</t>
         </is>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>Abdeckung Size C (Set) ohne Schrauben</t>
+          <t>Ersatz-Handrad 250X19 VK23-19, D Guss</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2"]</t>
+          <t>["JAFAR 2111"]</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
-          <t>["Size C"]</t>
+          <t>["DN100", "DN125", "DN150"]</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr"/>
       <c r="I99" s="2" t="inlineStr">
         <is>
-          <t>313.72 €</t>
+          <t>12.89 €</t>
         </is>
       </c>
     </row>
     <row r="100" ht="32" customHeight="1">
       <c r="A100" s="2" t="inlineStr">
         <is>
-          <t>AR14631</t>
+          <t>AR12409</t>
         </is>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>Booster Control Advanced 1.5.0 ADV. 3PP, alte Ausführung</t>
-[...3 lines deleted...]
-      <c r="E100" s="2" t="inlineStr"/>
+          <t>Ersatz-Handrad 200X17 VK19-17, D Guss</t>
+        </is>
+      </c>
+      <c r="D100" s="2" t="inlineStr">
+        <is>
+          <t>["JAFAR 2111"]</t>
+        </is>
+      </c>
+      <c r="E100" s="2" t="inlineStr">
+        <is>
+          <t>["DN65", "DN80"]</t>
+        </is>
+      </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="inlineStr"/>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>392.75 €</t>
-[...3 lines deleted...]
-    <row r="101" ht="18" customHeight="1">
+          <t>5.68 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" ht="32" customHeight="1">
       <c r="A101" s="2" t="inlineStr">
         <is>
-          <t>AR14633</t>
+          <t>AR12410A</t>
         </is>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>Platte für PumpDrive Size C (UG1507255) + Motor BG 132</t>
+          <t>Aufstellteile für Amarex KRTK 80-251/252UG-S</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr"/>
       <c r="E101" s="2" t="inlineStr"/>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
-[...7 lines deleted...]
-      </c>
+          <t>Aufstellteile</t>
+        </is>
+      </c>
+      <c r="G101" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H101" s="2" t="inlineStr"/>
       <c r="I101" s="2" t="inlineStr">
         <is>
-          <t>198.42 €</t>
+          <t>394.79 €</t>
         </is>
       </c>
     </row>
     <row r="102" ht="32" customHeight="1">
       <c r="A102" s="2" t="inlineStr">
         <is>
-          <t>AR14982-01A</t>
+          <t>AR12412</t>
         </is>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>Antriebslaterne WS25-132 EN-GJL-250/A48 CL 35B</t>
-[...4 lines deleted...]
-      <c r="F102" s="2" t="inlineStr"/>
+          <t>Ersatz-Handrad 150X VK17, D Stahl</t>
+        </is>
+      </c>
+      <c r="D102" s="2" t="inlineStr">
+        <is>
+          <t>["COBRA SGP", "COBRA SGO"]</t>
+        </is>
+      </c>
+      <c r="E102" s="2" t="inlineStr">
+        <is>
+          <t>["DN65", "DN80", "DN65", "DN80"]</t>
+        </is>
+      </c>
+      <c r="F102" s="2" t="inlineStr">
+        <is>
+          <t>Handräder</t>
+        </is>
+      </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H102" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H102" s="2" t="inlineStr"/>
       <c r="I102" s="2" t="inlineStr">
         <is>
-          <t>778.94 €</t>
-[...3 lines deleted...]
-    <row r="103" ht="80" customHeight="1">
+          <t>7.79 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" ht="32" customHeight="1">
       <c r="A103" s="2" t="inlineStr">
         <is>
-          <t>AR15091</t>
+          <t>AR12502LFRD</t>
         </is>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 125 x SW 22</t>
+          <t>Laufrad für Vitachrom VC  065-065-200 CC 167mm</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
-          <t>["BOA-Compact", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W", "BOA-Control IMS", "BOA-Compact EKB"]</t>
-[...2 lines deleted...]
-      <c r="E103" s="2" t="inlineStr"/>
+          <t>["Vitachrom"]</t>
+        </is>
+      </c>
+      <c r="E103" s="2" t="inlineStr">
+        <is>
+          <t>["065-200"]</t>
+        </is>
+      </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H103" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H103" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
-          <t>18.37 €</t>
-[...3 lines deleted...]
-    <row r="104" ht="64" customHeight="1">
+          <t>1446.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" ht="32" customHeight="1">
       <c r="A104" s="2" t="inlineStr">
         <is>
-          <t>AR15092</t>
+          <t>AR12688</t>
         </is>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 160 x SW 30</t>
-[...6 lines deleted...]
-      </c>
+          <t>KSB Flansch R 1 1/2" mit Schrauben und Scheiben, VA 1.4541</t>
+        </is>
+      </c>
+      <c r="D104" s="2" t="inlineStr"/>
       <c r="E104" s="2" t="inlineStr"/>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H104" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H104" s="2" t="inlineStr">
+        <is>
+          <t>6.50</t>
+        </is>
+      </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>20.48 €</t>
-[...3 lines deleted...]
-    <row r="105" ht="80" customHeight="1">
+          <t>124.63 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" ht="32" customHeight="1">
       <c r="A105" s="2" t="inlineStr">
         <is>
-          <t>AR15093</t>
+          <t>AR12739PT</t>
         </is>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 250 x SW 36</t>
+          <t>Paketteil N.-160x40 von Multitec MTC A 100/02-8.1 10.68</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
-          <t>["BOA-Compact", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W", "BOA-Control IMS", "BOA-Compact EKB"]</t>
-[...2 lines deleted...]
-      <c r="E105" s="2" t="inlineStr"/>
+          <t>["Multitec A-D"]</t>
+        </is>
+      </c>
+      <c r="E105" s="2" t="inlineStr">
+        <is>
+          <t>["100/002"]</t>
+        </is>
+      </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Mehrstufige Pumpen</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H105" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H105" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
-          <t>76.43 €</t>
-[...3 lines deleted...]
-    <row r="106" ht="80" customHeight="1">
+          <t>116.25 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" ht="32" customHeight="1">
       <c r="A106" s="2" t="inlineStr">
         <is>
-          <t>AR15094</t>
+          <t>AR12747-Z2</t>
         </is>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 200 x SW 36</t>
+          <t>Flanschkruemer DN150/BLUE</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
-          <t>["BOA-Compact", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W", "BOA-Control IMS", "BOA-Compact EKB"]</t>
-[...2 lines deleted...]
-      <c r="E106" s="2" t="inlineStr"/>
+          <t>["Amarex-KRT"]</t>
+        </is>
+      </c>
+      <c r="E106" s="2" t="inlineStr">
+        <is>
+          <t>["150-253"]</t>
+        </is>
+      </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Aufstellteile</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H106" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H106" s="2" t="inlineStr">
+        <is>
+          <t>98.00</t>
+        </is>
+      </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
-          <t>45.28 €</t>
-[...3 lines deleted...]
-    <row r="107" ht="80" customHeight="1">
+          <t>1468.82 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" ht="32" customHeight="1">
       <c r="A107" s="2" t="inlineStr">
         <is>
-          <t>AR15095</t>
+          <t>AR12905-01</t>
         </is>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 125 x SW 22, Aluminium</t>
-[...6 lines deleted...]
-      </c>
+          <t>AUSGANGSFILTER      DU/DT FILTER-IP00-130B2838</t>
+        </is>
+      </c>
+      <c r="D107" s="2" t="inlineStr"/>
       <c r="E107" s="2" t="inlineStr"/>
-      <c r="F107" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F107" s="2" t="inlineStr"/>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H107" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H107" s="2" t="inlineStr">
+        <is>
+          <t>14.00</t>
+        </is>
+      </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
-          <t>18.37 €</t>
-[...3 lines deleted...]
-    <row r="108" ht="80" customHeight="1">
+          <t>1561.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" ht="32" customHeight="1">
       <c r="A108" s="2" t="inlineStr">
         <is>
-          <t>AR15097</t>
+          <t>AR12905-02</t>
         </is>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 160 x SW 30, Aluminium</t>
-[...6 lines deleted...]
-      </c>
+          <t>AUSGANGSFILTER      DU/DT FILTER-IP00-130B2838</t>
+        </is>
+      </c>
+      <c r="D108" s="2" t="inlineStr"/>
       <c r="E108" s="2" t="inlineStr"/>
-      <c r="F108" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F108" s="2" t="inlineStr"/>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H108" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="inlineStr">
+        <is>
+          <t>14.00</t>
+        </is>
+      </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
-          <t>26.13 €</t>
-[...3 lines deleted...]
-    <row r="109" ht="64" customHeight="1">
+          <t>1561.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" ht="32" customHeight="1">
       <c r="A109" s="2" t="inlineStr">
         <is>
-          <t>AR15099</t>
+          <t>AR12952</t>
         </is>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 250 x SW 36, Aluminium</t>
+          <t>WILO Wärmedämmschale für die Serie Stratos Pico Art. Nr.:  4147206</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
-          <t>["BOA-Compact", "BOA-Control", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W"]</t>
+          <t>["Wilo Stratos"]</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr"/>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
-[...7 lines deleted...]
-      <c r="H109" s="2" t="inlineStr"/>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G109" s="2" t="inlineStr"/>
+      <c r="H109" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
-          <t>73.90 €</t>
-[...3 lines deleted...]
-    <row r="110" ht="18" customHeight="1">
+          <t>24.33 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" ht="32" customHeight="1">
       <c r="A110" s="2" t="inlineStr">
         <is>
-          <t>AR15110</t>
+          <t>AR12954</t>
         </is>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>Widerstand 500 OHM für PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>WILO Zubehör für Pumpen TOP-D 14,0 muF/280VDB (für TOP-D 80)  Art. Nr.:  2081831</t>
+        </is>
+      </c>
+      <c r="D110" s="2" t="inlineStr"/>
       <c r="E110" s="2" t="inlineStr"/>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
-          <t>31.45 €</t>
-[...3 lines deleted...]
-    <row r="111" ht="18" customHeight="1">
+          <t>61.69 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" ht="32" customHeight="1">
       <c r="A111" s="2" t="inlineStr">
         <is>
-          <t>AR15111</t>
+          <t>AR12955</t>
         </is>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>Stopfen für Serviceschnittstelle PD1</t>
+          <t>WILO Pumpensteuerung/Zubehör VR-HVAC-System EBM/ESM 1-4  Art. Nr.: 2022277</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr"/>
       <c r="E111" s="2" t="inlineStr"/>
       <c r="F111" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
-          <t>6.17 €</t>
-[...3 lines deleted...]
-    <row r="112" ht="18" customHeight="1">
+          <t>101.46 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" ht="32" customHeight="1">
       <c r="A112" s="2" t="inlineStr">
         <is>
-          <t>AR15112</t>
+          <t>AR12957</t>
         </is>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>Abdeckplatte CM PD1</t>
+          <t>WILO Wärmedämmschalen für Stratos Yonos PICO 15/1-6 Art. Nr.:  4206066</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
+          <t>["Wilo Stratos"]</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr"/>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G112" s="2" t="inlineStr"/>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>123.71 €</t>
-[...3 lines deleted...]
-    <row r="113" ht="18" customHeight="1">
+          <t>25.17 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" ht="32" customHeight="1">
       <c r="A113" s="2" t="inlineStr">
         <is>
-          <t>AR15113</t>
+          <t>AR12984</t>
         </is>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>Elektroteil PDR-Drahtbrücke PD1</t>
+          <t>Ausgangsfilter Sinus Filter-IP54-19  für PumpDrive-R 4.0 kW oder 5,5 kW</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr"/>
       <c r="E113" s="2" t="inlineStr"/>
-      <c r="F113" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F113" s="2" t="inlineStr"/>
       <c r="G113" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
-          <t>0.03</t>
+          <t>51.00</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
-          <t>0.98 €</t>
-[...3 lines deleted...]
-    <row r="114" ht="18" customHeight="1">
+          <t>2078.74 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" ht="32" customHeight="1">
       <c r="A114" s="2" t="inlineStr">
         <is>
-          <t>AR15114</t>
+          <t>AR13026</t>
         </is>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>Gehäuse Size B (4-7,5 kW) PD1</t>
+          <t>MOTORFUSS IEC 132M SUPRB 1036</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr"/>
       <c r="E114" s="2" t="inlineStr"/>
       <c r="F114" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
-          <t>130.68 €</t>
-[...3 lines deleted...]
-    <row r="115" ht="18" customHeight="1">
+          <t>48.73 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" ht="32" customHeight="1">
       <c r="A115" s="2" t="inlineStr">
         <is>
-          <t>AR15115</t>
+          <t>AR13027</t>
         </is>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>Gehäuse Size D (30-45 kW) PD1</t>
+          <t>MOTORFUSS  SPE-VOLT IEC132M1036</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr"/>
       <c r="E115" s="2" t="inlineStr"/>
       <c r="F115" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
-          <t>671.22 €</t>
-[...3 lines deleted...]
-    <row r="116" ht="18" customHeight="1">
+          <t>34.76 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" ht="32" customHeight="1">
       <c r="A116" s="2" t="inlineStr">
         <is>
-          <t>AR15116</t>
+          <t>AR13028</t>
         </is>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>Dichtungseinsatz Kabeleinführ.für 4 Signalleitungen PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>MOTORFUSS  SPE-VOLT IEC100 1036</t>
+        </is>
+      </c>
+      <c r="D116" s="2" t="inlineStr"/>
       <c r="E116" s="2" t="inlineStr"/>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
-          <t>12.35 €</t>
-[...3 lines deleted...]
-    <row r="117" ht="18" customHeight="1">
+          <t>17.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" ht="32" customHeight="1">
       <c r="A117" s="2" t="inlineStr">
         <is>
-          <t>AR15117</t>
+          <t>AR13029</t>
         </is>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz HMI PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Motorfuss IEC 71 SUPREME 1036</t>
+        </is>
+      </c>
+      <c r="D117" s="2" t="inlineStr"/>
       <c r="E117" s="2" t="inlineStr"/>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
-          <t>59.06 €</t>
-[...3 lines deleted...]
-    <row r="118" ht="18" customHeight="1">
+          <t>24.36 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" ht="32" customHeight="1">
       <c r="A118" s="2" t="inlineStr">
         <is>
-          <t>AR15118</t>
+          <t>AR13030</t>
         </is>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>Klemmenleiste REEL FU PD1</t>
+          <t>Motorfuss SPE-VOLT IEC90S 1036</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr"/>
       <c r="E118" s="2" t="inlineStr"/>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
-          <t>38.70 €</t>
-[...3 lines deleted...]
-    <row r="119" ht="18" customHeight="1">
+          <t>15.65 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" ht="32" customHeight="1">
       <c r="A119" s="2" t="inlineStr">
         <is>
-          <t>AR15121</t>
+          <t>AR13031</t>
         </is>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz Gehäuse Size D (30-45 kW) PD1</t>
-[...11 lines deleted...]
-      </c>
+          <t>MOTORFUSS SPE-VOLT IEC112 1036</t>
+        </is>
+      </c>
+      <c r="D119" s="2" t="inlineStr"/>
+      <c r="E119" s="2" t="inlineStr"/>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
-          <t>20.28 €</t>
-[...3 lines deleted...]
-    <row r="120" ht="18" customHeight="1">
+          <t>21.25 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" ht="32" customHeight="1">
       <c r="A120" s="2" t="inlineStr">
         <is>
-          <t>AR15122</t>
+          <t>AR13032</t>
         </is>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>Elektroteil DSP-BOARD PD1</t>
+          <t>MOTORFUSS SPE-VOLT IEC71M 5002</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr"/>
       <c r="E120" s="2" t="inlineStr"/>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
-          <t>833.93 €</t>
-[...3 lines deleted...]
-    <row r="121" ht="18" customHeight="1">
+          <t>9.24 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" ht="32" customHeight="1">
       <c r="A121" s="2" t="inlineStr">
         <is>
-          <t>AR15123</t>
+          <t>AR13033</t>
         </is>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>Elektroteil DSP-KAB.-ERD A</t>
+          <t>MOTORFUSS SPE-VOLT IEC71 1036</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr"/>
       <c r="E121" s="2" t="inlineStr"/>
       <c r="F121" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>0.40</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
-          <t>119.14 €</t>
-[...3 lines deleted...]
-    <row r="122" ht="18" customHeight="1">
+          <t>10.66 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" ht="32" customHeight="1">
       <c r="A122" s="2" t="inlineStr">
         <is>
-          <t>AR15124</t>
+          <t>AR13034</t>
         </is>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>Elektroteil DSP-KAB.-ERD B (4-7,5 kW) PD1</t>
+          <t>MOTORFUSS SPE-VOLT IEC80 1036</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr"/>
       <c r="E122" s="2" t="inlineStr"/>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
-          <t>119.14 €</t>
-[...3 lines deleted...]
-    <row r="123" ht="18" customHeight="1">
+          <t>13.58 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" ht="32" customHeight="1">
       <c r="A123" s="2" t="inlineStr">
         <is>
-          <t>AR15125</t>
+          <t>AR13247-01A</t>
         </is>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>Elektroteil DSP-KAB.-ERD C (11-22 kW) PD1</t>
-[...3 lines deleted...]
-      <c r="E123" s="2" t="inlineStr"/>
+          <t>KIT-Flanschkrümmer INST 80 ISO 2B NBR für Amarex ARX F 080</t>
+        </is>
+      </c>
+      <c r="D123" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E123" s="2" t="inlineStr">
+        <is>
+          <t>["080-080"]</t>
+        </is>
+      </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>53.00</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
-          <t>119.14 €</t>
-[...3 lines deleted...]
-    <row r="124" ht="18" customHeight="1">
+          <t>1038.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" ht="32" customHeight="1">
       <c r="A124" s="2" t="inlineStr">
         <is>
-          <t>AR15126</t>
+          <t>AR13247-01B</t>
         </is>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>Elektroteil DSP-KAB.-ERD D (30-45 kW) PD1</t>
+          <t>Kette 10m-1.4404/A276-TP316L</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr"/>
       <c r="E124" s="2" t="inlineStr"/>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
-          <t>128.97 €</t>
-[...3 lines deleted...]
-    <row r="125" ht="18" customHeight="1">
+          <t>718.70 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" ht="32" customHeight="1">
       <c r="A125" s="2" t="inlineStr">
         <is>
-          <t>AR15131</t>
+          <t>AR13401</t>
         </is>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Reel</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>Abdeckblech 160X108X0,5 mm PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Membrandruckbehälter DT 80-PN10 DN 50</t>
+        </is>
+      </c>
+      <c r="D125" s="2" t="inlineStr"/>
       <c r="E125" s="2" t="inlineStr"/>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>0.30</t>
+          <t>48.70</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
-          <t>17.73 €</t>
-[...3 lines deleted...]
-    <row r="126" ht="18" customHeight="1">
+          <t>647.92 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" ht="32" customHeight="1">
       <c r="A126" s="2" t="inlineStr">
         <is>
-          <t>AR15132</t>
+          <t>AR13423</t>
         </is>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz Size A (0,55-3 kW) PD1</t>
+          <t>A-ANTRIEBSLATERNE   WS35-100/112-DD ETB/ETP DGLRD</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["Etabloc", "Etaprime-B/BN"]</t>
+        </is>
+      </c>
+      <c r="E126" s="2" t="inlineStr"/>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Laternen</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>9.70</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
-          <t>1.01 €</t>
-[...3 lines deleted...]
-    <row r="127" ht="18" customHeight="1">
+          <t>640.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" ht="32" customHeight="1">
       <c r="A127" s="2" t="inlineStr">
         <is>
-          <t>AR15134</t>
+          <t>AR13424</t>
         </is>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz Size B (4-7,5 kW) PD1</t>
-[...11 lines deleted...]
-      </c>
+          <t>Laufrad f. Etanorm/Etaline ø192mm Edelstahl 1.4408</t>
+        </is>
+      </c>
+      <c r="D127" s="2" t="inlineStr"/>
+      <c r="E127" s="2" t="inlineStr"/>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H127" s="2" t="inlineStr"/>
       <c r="I127" s="2" t="inlineStr">
         <is>
-          <t>5.00 €</t>
-[...3 lines deleted...]
-    <row r="128" ht="18" customHeight="1">
+          <t>1.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" ht="32" customHeight="1">
       <c r="A128" s="2" t="inlineStr">
         <is>
-          <t>AR15135</t>
+          <t>AR13461</t>
         </is>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz Size C (11-22 kW) PD1</t>
+          <t>KIT Flanschkrümmer INST 50 ISO C NBR</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr"/>
       <c r="E128" s="2" t="inlineStr"/>
-      <c r="F128" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F128" s="2" t="inlineStr"/>
       <c r="G128" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>0.04</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
-          <t>2.65 €</t>
-[...3 lines deleted...]
-    <row r="129" ht="18" customHeight="1">
+          <t>531.42 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" ht="32" customHeight="1">
       <c r="A129" s="2" t="inlineStr">
         <is>
-          <t>AR15136</t>
+          <t>AR13500</t>
         </is>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz Size D (30-45 kW) PD1</t>
+          <t>Schaltschrank  f. Hyamat SVP 2/0403 B</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr"/>
       <c r="E129" s="2" t="inlineStr"/>
       <c r="F129" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>184.00</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
-          <t>6.26 €</t>
-[...3 lines deleted...]
-    <row r="130" ht="18" customHeight="1">
+          <t>1500.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" ht="32" customHeight="1">
       <c r="A130" s="2" t="inlineStr">
         <is>
-          <t>AR15137</t>
+          <t>AR13501</t>
         </is>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>Profibus-Weiche für PD1</t>
+          <t>Schaltkasten  f. Hyamat K 2/0608 B</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr"/>
       <c r="E130" s="2" t="inlineStr"/>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>184.00</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
-          <t>330.84 €</t>
-[...3 lines deleted...]
-    <row r="131" ht="18" customHeight="1">
+          <t>1500.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" ht="32" customHeight="1">
       <c r="A131" s="2" t="inlineStr">
         <is>
-          <t>AR15138</t>
+          <t>AR13502</t>
         </is>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>Kondensator Modular Size A (0,55-3 kW) PD1</t>
+          <t>Auslaufkrümmer DN50 USINE, Verbindungsstück D2 INCH REF5361, Schlauchschelle A  60- 80X13 f. Ama-Porter 500</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr"/>
       <c r="E131" s="2" t="inlineStr"/>
       <c r="F131" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Aufstellteile</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
-          <t>593.05 €</t>
-[...3 lines deleted...]
-    <row r="132" ht="18" customHeight="1">
+          <t>55.88 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" ht="32" customHeight="1">
       <c r="A132" s="2" t="inlineStr">
         <is>
-          <t>AR15139</t>
+          <t>AR13639BAC</t>
         </is>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>Kondensator Modular Size B (4-7,5 kW) PD1</t>
-[...2 lines deleted...]
-      <c r="D132" s="2" t="inlineStr"/>
+          <t>Feldbusmodul BACnet MS/TP</t>
+        </is>
+      </c>
+      <c r="D132" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
       <c r="E132" s="2" t="inlineStr"/>
       <c r="F132" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
-[...6 lines deleted...]
-      </c>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G132" s="2" t="inlineStr"/>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>85.00</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
-          <t>600.85 €</t>
-[...3 lines deleted...]
-    <row r="133" ht="18" customHeight="1">
+          <t>223.27 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" ht="32" customHeight="1">
       <c r="A133" s="2" t="inlineStr">
         <is>
-          <t>AR15141</t>
+          <t>AR13690</t>
         </is>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>Klemmenleiste Size A (0,55-3 kW) PD1</t>
+          <t>Laufrad für MCPK100-065-200 CC L MA  02202A ø219mm</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr"/>
       <c r="E133" s="2" t="inlineStr"/>
       <c r="F133" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>6.80</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
-          <t>38.81 €</t>
+          <t>2223.01 €</t>
         </is>
       </c>
     </row>
     <row r="134" ht="18" customHeight="1">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t>AR15142</t>
+          <t>AR13772</t>
         </is>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>Schraube selbstsichernd PD1</t>
+          <t>Halterung DN200 EN-GJS-400-15-NBR KRT</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr"/>
       <c r="E134" s="2" t="inlineStr"/>
-      <c r="F134" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="F134" s="2" t="inlineStr"/>
+      <c r="G134" s="2" t="inlineStr"/>
       <c r="H134" s="2" t="inlineStr"/>
       <c r="I134" s="2" t="inlineStr">
         <is>
-          <t>2.00 €</t>
-[...3 lines deleted...]
-    <row r="135" ht="18" customHeight="1">
+          <t>738.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" ht="32" customHeight="1">
       <c r="A135" s="2" t="inlineStr">
         <is>
-          <t>AR15143</t>
+          <t>AR13783</t>
         </is>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz Gehäuse Size A (0,55-3 kW) PD1</t>
+          <t>Alarmschaltgerät AS 0 1-230V, 50Hz, Alarmsignal 85db(A)</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
+      <c r="E135" s="2" t="inlineStr"/>
       <c r="F135" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
-          <t>8.27 €</t>
+          <t>104.52 €</t>
         </is>
       </c>
     </row>
     <row r="136" ht="18" customHeight="1">
       <c r="A136" s="2" t="inlineStr">
         <is>
-          <t>AR15144</t>
+          <t>AR13830</t>
         </is>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz Gehäuse Size B (4-7,5 kW) PD1</t>
+          <t>KIT-MANSCHETTE BOAX-B A DN450 EPDM-XC</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
+          <t>["BOAX-B"]</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
-          <t>["Size B"]</t>
+          <t>["DN 450"]</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>0.12</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
-          <t>8.57 €</t>
-[...3 lines deleted...]
-    <row r="137" ht="18" customHeight="1">
+          <t>317.58 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" ht="32" customHeight="1">
       <c r="A137" s="2" t="inlineStr">
         <is>
-          <t>AR15145</t>
+          <t>AR13835</t>
         </is>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz Gehäuse Size C (11-22 kW) PD1</t>
-[...11 lines deleted...]
-      </c>
+          <t>Laufrad  f. Compacta U+UZ+UZF+UZM 30.1  1.4301</t>
+        </is>
+      </c>
+      <c r="D137" s="2" t="inlineStr"/>
+      <c r="E137" s="2" t="inlineStr"/>
       <c r="F137" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H137" s="2" t="inlineStr">
+        <is>
+          <t>11.00</t>
+        </is>
+      </c>
+      <c r="I137" s="2" t="inlineStr">
+        <is>
+          <t>455.88 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" ht="32" customHeight="1">
+      <c r="A138" s="2" t="inlineStr">
+        <is>
+          <t>AR13840</t>
+        </is>
+      </c>
+      <c r="B138" s="2" t="inlineStr">
+        <is>
+          <t>KSB AMRI</t>
+        </is>
+      </c>
+      <c r="C138" s="2" t="inlineStr">
+        <is>
+          <t>KIT-MANSCHETTE ISORIA 10/16 A DN200 NBR-K</t>
+        </is>
+      </c>
+      <c r="D138" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E138" s="2" t="inlineStr">
+        <is>
+          <t>["DN 200", "DN 200"]</t>
+        </is>
+      </c>
+      <c r="F138" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
+      <c r="G138" s="2" t="inlineStr">
+        <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H137" s="2" t="inlineStr">
-[...37 lines deleted...]
-      </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
-          <t>350.91 €</t>
+          <t>120.25 €</t>
         </is>
       </c>
     </row>
     <row r="139" ht="18" customHeight="1">
       <c r="A139" s="2" t="inlineStr">
         <is>
-          <t>AR15147</t>
+          <t>AR13841</t>
         </is>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t>Kondensator Modular Size D (30-45 kW) PD1</t>
-[...3 lines deleted...]
-      <c r="E139" s="2" t="inlineStr"/>
+          <t>KIT-WELLE ISORIA 20 A PN20 DN400 1.4057/AISI 431 Code 6h</t>
+        </is>
+      </c>
+      <c r="D139" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 20"]</t>
+        </is>
+      </c>
+      <c r="E139" s="2" t="inlineStr">
+        <is>
+          <t>["DN 400"]</t>
+        </is>
+      </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
-          <t>1293.39 €</t>
-[...3 lines deleted...]
-    <row r="140" ht="18" customHeight="1">
+          <t>751.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" ht="32" customHeight="1">
       <c r="A140" s="2" t="inlineStr">
         <is>
-          <t>AR15148</t>
+          <t>AR13844</t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>Halterung Size C-D (11-45 kW) PD1</t>
-[...3 lines deleted...]
-      <c r="E140" s="2" t="inlineStr"/>
+          <t>KIT-MANSCHETTE ISORIA 10/16 Y DN600 CSM Hypalon</t>
+        </is>
+      </c>
+      <c r="D140" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E140" s="2" t="inlineStr">
+        <is>
+          <t>["DN 600", "DN 600"]</t>
+        </is>
+      </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H140" s="2" t="inlineStr"/>
+      <c r="H140" s="2" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
-          <t>76.32 €</t>
-[...3 lines deleted...]
-    <row r="141" ht="18" customHeight="1">
+          <t>1085.85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" ht="32" customHeight="1">
       <c r="A141" s="2" t="inlineStr">
         <is>
-          <t>AR15149</t>
+          <t>AR13845</t>
         </is>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>Halterung Size A-B (0,55-7,5 kW) PD1</t>
-[...3 lines deleted...]
-      <c r="E141" s="2" t="inlineStr"/>
+          <t>KIT-MANSCHETTE ISORIA 10/16 A DN600 NBR-K</t>
+        </is>
+      </c>
+      <c r="D141" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E141" s="2" t="inlineStr">
+        <is>
+          <t>["DN 600", "DN 600"]</t>
+        </is>
+      </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H141" s="2" t="inlineStr"/>
+      <c r="H141" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
-          <t>64.20 €</t>
+          <t>623.41 €</t>
         </is>
       </c>
     </row>
     <row r="142" ht="18" customHeight="1">
       <c r="A142" s="2" t="inlineStr">
         <is>
-          <t>AR15151</t>
+          <t>AR13846</t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>Gehäuseteil V-Abdeckung D (30-45 kW) PD1</t>
-[...2 lines deleted...]
-      <c r="D142" s="2" t="inlineStr"/>
+          <t>Dichtungsdeckel  37/105X41 HPK Standard</t>
+        </is>
+      </c>
+      <c r="D142" s="2" t="inlineStr">
+        <is>
+          <t>["HPK-L"]</t>
+        </is>
+      </c>
       <c r="E142" s="2" t="inlineStr"/>
       <c r="F142" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Dichtungsteile</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
-          <t>65.88 €</t>
-[...3 lines deleted...]
-    <row r="143" ht="18" customHeight="1">
+          <t>904.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" ht="32" customHeight="1">
       <c r="A143" s="2" t="inlineStr">
         <is>
-          <t>AR15153</t>
+          <t>AR13903</t>
         </is>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>Gehäuseteil V-Abdeckung A (0,55-3 kW) PD1</t>
+          <t>Ersatzlaufteil 1,65KW 1PH. US1.040 (Mini) Compacta US1.40E 230V</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr"/>
       <c r="E143" s="2" t="inlineStr"/>
       <c r="F143" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>43.00</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
-          <t>33.08 €</t>
-[...3 lines deleted...]
-    <row r="144" ht="18" customHeight="1">
+          <t>1078.88 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" ht="80" customHeight="1">
       <c r="A144" s="2" t="inlineStr">
         <is>
-          <t>AR15155</t>
+          <t>AR14119</t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>Gehäuseteil L-Abdeckung B (4-7,5 kW) PD1</t>
-[...2 lines deleted...]
-      <c r="D144" s="2" t="inlineStr"/>
+          <t>Reflex Aquapress DT5, 8L, 16bar, Druckausdehnungsgefäss</t>
+        </is>
+      </c>
+      <c r="D144" s="2" t="inlineStr">
+        <is>
+          <t>["Delta Basic", "Delta Compact", "Delta Primo", "Delta Solo", "Hya-Duo-D-FL Compact", "Hya-Eco", "Hya-Solo"]</t>
+        </is>
+      </c>
       <c r="E144" s="2" t="inlineStr"/>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
-[...6 lines deleted...]
-      </c>
+          <t>Druckerhöhungsanlagen</t>
+        </is>
+      </c>
+      <c r="G144" s="2" t="inlineStr"/>
       <c r="H144" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
-          <t>41.17 €</t>
+          <t>88.40 €</t>
         </is>
       </c>
     </row>
     <row r="145" ht="18" customHeight="1">
       <c r="A145" s="2" t="inlineStr">
         <is>
-          <t>AR15156</t>
+          <t>AR14136A</t>
         </is>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
-          <t>Gehäuseteil L-Abdeckung A (0,55-3 kW) PD1</t>
+          <t>Behälter 8L 16 BAR Grün</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr"/>
       <c r="E145" s="2" t="inlineStr"/>
       <c r="F145" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
-          <t>41.17 €</t>
+          <t>109.71 €</t>
         </is>
       </c>
     </row>
     <row r="146" ht="18" customHeight="1">
       <c r="A146" s="2" t="inlineStr">
         <is>
-          <t>AR15157</t>
+          <t>AR14136B</t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>Zubehörsatz Parametriereinheit Advanced PumpDrive-I PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Behälter 8L 16 BAR Grün</t>
+        </is>
+      </c>
+      <c r="D146" s="2" t="inlineStr"/>
       <c r="E146" s="2" t="inlineStr"/>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
-          <t>0.30</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
-          <t>898.72 €</t>
+          <t>109.71 €</t>
         </is>
       </c>
     </row>
     <row r="147" ht="18" customHeight="1">
       <c r="A147" s="2" t="inlineStr">
         <is>
-          <t>AR15159</t>
+          <t>AR14136C</t>
         </is>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>Zubehörsatz Doppelpumpenmodul (DPM) PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Behälter 8L 16 BAR Grün</t>
+        </is>
+      </c>
+      <c r="D147" s="2" t="inlineStr"/>
       <c r="E147" s="2" t="inlineStr"/>
       <c r="F147" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>0.80</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
-          <t>545.77 €</t>
+          <t>109.71 €</t>
         </is>
       </c>
     </row>
     <row r="148" ht="18" customHeight="1">
       <c r="A148" s="2" t="inlineStr">
         <is>
-          <t>AR15160</t>
+          <t>AR14136D</t>
         </is>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>Montagekit für Doppel- Mehrpumpenbetrieb PumpDrive-I PD1</t>
+          <t>Behälter DD 8-PN 16-G 3/4 Blau</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr"/>
       <c r="E148" s="2" t="inlineStr"/>
       <c r="F148" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
-          <t>345.65 €</t>
-[...3 lines deleted...]
-    <row r="149" ht="18" customHeight="1">
+          <t>109.71 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" ht="32" customHeight="1">
       <c r="A149" s="2" t="inlineStr">
         <is>
-          <t>AR15164</t>
+          <t>AR14221</t>
         </is>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t>EMV-Zubehör Ferrit 0431177081 PD1</t>
-[...2 lines deleted...]
-      <c r="D149" s="2" t="inlineStr"/>
+          <t>BEFESTIGUNGSSATZ PDRV2_  DISPLAY WANDH.</t>
+        </is>
+      </c>
+      <c r="D149" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
       <c r="E149" s="2" t="inlineStr"/>
       <c r="F149" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
           <t>0.50</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
-          <t>50.62 €</t>
-[...3 lines deleted...]
-    <row r="150" ht="18" customHeight="1">
+          <t>27.31 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" ht="32" customHeight="1">
       <c r="A150" s="2" t="inlineStr">
         <is>
-          <t>AR15165</t>
+          <t>AR14222</t>
         </is>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t>EMV-Zubehör Ferrit 28A5131-0A2 PD1</t>
+          <t>Aufstellteile DN50 für u.a.Amarex NS 50-172</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr"/>
       <c r="E150" s="2" t="inlineStr"/>
       <c r="F150" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Aufstellteile</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
-          <t>31.31 €</t>
-[...3 lines deleted...]
-    <row r="151" ht="18" customHeight="1">
+          <t>488.63 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" ht="32" customHeight="1">
       <c r="A151" s="2" t="inlineStr">
         <is>
-          <t>AR15166</t>
+          <t>AR14264</t>
         </is>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
-          <t>EMV-Zubehör Ferrit ZJ-44925-TC PD1</t>
+          <t>HALTERUNG        ZUB.15/45/60/75GRD</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr"/>
       <c r="E151" s="2" t="inlineStr"/>
-      <c r="F151" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F151" s="2" t="inlineStr"/>
       <c r="G151" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
-          <t>17.00 €</t>
-[...3 lines deleted...]
-    <row r="152" ht="32" customHeight="1">
+          <t>666.24 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" ht="18" customHeight="1">
       <c r="A152" s="2" t="inlineStr">
         <is>
-          <t>AR15168</t>
+          <t>AR14265</t>
         </is>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>Blinddeckel zum Verschließen PumpDrive-II Einschubfach PDRV2_PDRV2E</t>
-[...6 lines deleted...]
-      </c>
+          <t>EINSTECKHUELSE  FUER 100X100X5</t>
+        </is>
+      </c>
+      <c r="D152" s="2" t="inlineStr"/>
       <c r="E152" s="2" t="inlineStr"/>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kupplungsteile</t>
+        </is>
+      </c>
+      <c r="G152" s="2" t="inlineStr"/>
       <c r="H152" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
-          <t>9.74 €</t>
+          <t>18.94 €</t>
         </is>
       </c>
     </row>
     <row r="153" ht="32" customHeight="1">
       <c r="A153" s="2" t="inlineStr">
         <is>
-          <t>AR15169</t>
+          <t>AR14266</t>
         </is>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
-          <t>Blindabdeckung PumpDrive-II Motorkonnektor PDRV2_PDRV2E</t>
+          <t>KIT-MANSCHETTE ISORIA 10/16 A DN400 EPDM XA</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
-[...2 lines deleted...]
-      <c r="E153" s="2" t="inlineStr"/>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E153" s="2" t="inlineStr">
+        <is>
+          <t>["DN 400", "DN 400"]</t>
+        </is>
+      </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
-          <t>12.89 €</t>
+          <t>342.82 €</t>
         </is>
       </c>
     </row>
     <row r="154" ht="32" customHeight="1">
       <c r="A154" s="2" t="inlineStr">
         <is>
-          <t>AR15170</t>
+          <t>AR14267</t>
         </is>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II HMI PDRV2</t>
+          <t>LAUFRAD     269X27-39 Bronze f. E-Norm, Bloc, Line</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr"/>
       <c r="E154" s="2" t="inlineStr"/>
       <c r="F154" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
-[...2 lines deleted...]
-      <c r="H154" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="inlineStr">
+        <is>
+          <t>11.00</t>
+        </is>
+      </c>
       <c r="I154" s="2" t="inlineStr">
         <is>
-          <t>189.54 €</t>
+          <t>869.23 €</t>
         </is>
       </c>
     </row>
     <row r="155" ht="32" customHeight="1">
       <c r="A155" s="2" t="inlineStr">
         <is>
-          <t>AR15171</t>
+          <t>AR14268</t>
         </is>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco HMI PDRV2E</t>
+          <t>LAUFRAD209X 6-15  f. Etanorm 32-200</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr"/>
       <c r="E155" s="2" t="inlineStr"/>
       <c r="F155" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
-[...2 lines deleted...]
-      <c r="H155" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
-          <t>189.54 €</t>
-[...3 lines deleted...]
-    <row r="156" ht="32" customHeight="1">
+          <t>396.21 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" ht="18" customHeight="1">
       <c r="A156" s="2" t="inlineStr">
         <is>
-          <t>AR15172</t>
+          <t>AR14269</t>
         </is>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>Membran-Druckbeh.Stahl, Typ 80, 60 l Nutzinhalt, PN 16, H=750 mm, D=480mm, DN 50, Lackschäden</t>
+          <t>Halterung DN200 EN-GJS-400-15-NBR KRT</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr"/>
       <c r="E156" s="2" t="inlineStr"/>
-      <c r="F156" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="F156" s="2" t="inlineStr"/>
+      <c r="G156" s="2" t="inlineStr"/>
       <c r="H156" s="2" t="inlineStr">
         <is>
-          <t>34.00</t>
+          <t>41.00</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
-          <t>398.62 €</t>
+          <t>761.27 €</t>
         </is>
       </c>
     </row>
     <row r="157" ht="32" customHeight="1">
       <c r="A157" s="2" t="inlineStr">
         <is>
-          <t>AR15174</t>
+          <t>AR14270</t>
         </is>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
-          <t>M12-Modul PumpDrive-II/Eco Mehrpumpenbetrieb PDRV2_PDRV2E</t>
+          <t>HALTERUNG        DN100</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr"/>
       <c r="E157" s="2" t="inlineStr"/>
-      <c r="F157" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F157" s="2" t="inlineStr"/>
       <c r="G157" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
-          <t>87.82 €</t>
+          <t>414.20 €</t>
         </is>
       </c>
     </row>
     <row r="158" ht="32" customHeight="1">
       <c r="A158" s="2" t="inlineStr">
         <is>
-          <t>AR15176</t>
-[...6 lines deleted...]
-      </c>
+          <t>AR14271</t>
+        </is>
+      </c>
+      <c r="B158" s="2" t="inlineStr"/>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>Montageadapter PumpDrive-II PDRV2_ Gr D, BG160, 1LE1, 1PC3</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laufrad 144X5-13 CC480K-GS F E-NORM+BLOC 32-125.1+LINE</t>
+        </is>
+      </c>
+      <c r="D158" s="2" t="inlineStr"/>
       <c r="E158" s="2" t="inlineStr"/>
       <c r="F158" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
-          <t>331.87 €</t>
-[...3 lines deleted...]
-    <row r="159" ht="32" customHeight="1">
+          <t>1849.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" ht="18" customHeight="1">
       <c r="A159" s="2" t="inlineStr">
         <is>
-          <t>AR15178</t>
+          <t>AR14272</t>
         </is>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
-          <t>KSB Feldbusmodul Profibus-Modul PDRV2</t>
+          <t>LAUFRAD AMAREX  S, DURCHM. 160</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr"/>
       <c r="E159" s="2" t="inlineStr"/>
       <c r="F159" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
-          <t>305.93 €</t>
+          <t>308.20 €</t>
         </is>
       </c>
     </row>
     <row r="160" ht="18" customHeight="1">
       <c r="A160" s="2" t="inlineStr">
         <is>
-          <t>AR15256</t>
+          <t>AR14273</t>
         </is>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
-          <t>Befestigungssatz Wandmontage PDRV2 Gr D</t>
+          <t>Freistrom-Laufrad 143X29.5-32 1.4308 F ETACHROM-CM 50-125</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive2</t>
-[...2 lines deleted...]
-      <c r="E160" s="2" t="inlineStr"/>
+          <t>["Etachrom-CM"]</t>
+        </is>
+      </c>
+      <c r="E160" s="2" t="inlineStr">
+        <is>
+          <t>["050-125"]</t>
+        </is>
+      </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
-[...2 lines deleted...]
-      <c r="G160" s="2" t="inlineStr"/>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G160" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>1.20</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
-          <t>93.80 €</t>
+          <t>1199.00 €</t>
         </is>
       </c>
     </row>
     <row r="161" ht="32" customHeight="1">
       <c r="A161" s="2" t="inlineStr">
         <is>
-          <t>AR15260</t>
+          <t>AR14291</t>
         </is>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
-          <t>Motoradapterkit PDRV2/Eco gr. B an &lt;KSB/Siemens Motor 1LE1/1PC3, 2,4,6-polig IE2/IE3 Motor 2,2-4kW BG112</t>
-[...3 lines deleted...]
-      <c r="E161" s="2" t="inlineStr"/>
+          <t>KIT-MANSCHETTE ISORIA 10/16 A DN150 NBR-K</t>
+        </is>
+      </c>
+      <c r="D161" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E161" s="2" t="inlineStr">
+        <is>
+          <t>["DN 150", "DN 150"]</t>
+        </is>
+      </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
-[...7 lines deleted...]
-      </c>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
+      <c r="G161" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="inlineStr"/>
       <c r="I161" s="2" t="inlineStr">
         <is>
-          <t>263.18 €</t>
+          <t>73.76 €</t>
         </is>
       </c>
     </row>
     <row r="162" ht="18" customHeight="1">
       <c r="A162" s="2" t="inlineStr">
         <is>
-          <t>AR15262</t>
+          <t>AR14310</t>
         </is>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
-          <t>Anschlusskabel Bedieneinheit Länge 3 m PDRV2</t>
+          <t>KIT-LAUFRADKOERPER DILACERA f. Amarex-N50-172/222</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr"/>
       <c r="E162" s="2" t="inlineStr"/>
       <c r="F162" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
-[...2 lines deleted...]
-      <c r="G162" s="2" t="inlineStr"/>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G162" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
-          <t>109.16 €</t>
+          <t>288.99 €</t>
         </is>
       </c>
     </row>
     <row r="163" ht="18" customHeight="1">
       <c r="A163" s="2" t="inlineStr">
         <is>
-          <t>AR15557</t>
+          <t>AR14311</t>
         </is>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteil Kit Actair NG80 Dynactair NG35</t>
-[...6 lines deleted...]
-      </c>
+          <t>Druckdeckel f. GLRD F E-BLOC+THERM+ZET</t>
+        </is>
+      </c>
+      <c r="D163" s="2" t="inlineStr"/>
       <c r="E163" s="2" t="inlineStr"/>
       <c r="F163" s="2" t="inlineStr"/>
       <c r="G163" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H163" s="2" t="inlineStr"/>
+      <c r="H163" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
-          <t>280.48 €</t>
+          <t>688.00 €</t>
         </is>
       </c>
     </row>
     <row r="164" ht="32" customHeight="1">
       <c r="A164" s="2" t="inlineStr">
         <is>
-          <t>AR15594</t>
+          <t>AR14312</t>
         </is>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE K02A-DN 125 VITON VC AMRI MATERIAL CODE (VC) "Dual use"</t>
-[...16 lines deleted...]
-      </c>
+          <t>ERSATZTEILKIT       EN-WE35 G10+321</t>
+        </is>
+      </c>
+      <c r="D164" s="2" t="inlineStr"/>
+      <c r="E164" s="2" t="inlineStr"/>
+      <c r="F164" s="2" t="inlineStr"/>
       <c r="G164" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
-          <t>473.38 €</t>
+          <t>370.43 €</t>
         </is>
       </c>
     </row>
     <row r="165" ht="32" customHeight="1">
       <c r="A165" s="2" t="inlineStr">
         <is>
-          <t>AR15618</t>
+          <t>AR14313</t>
         </is>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
-          <t>REFLEX</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
-          <t>Reflex Behälter refix DE 800 800l 16 bar G1 1/2", Lackschaden</t>
+          <t>AMAREX N AUFSTELLTEILE DN50</t>
         </is>
       </c>
       <c r="D165" s="2" t="inlineStr"/>
       <c r="E165" s="2" t="inlineStr"/>
       <c r="F165" s="2" t="inlineStr">
         <is>
-          <t>Druckerhoehungsanlagen Zubehoer</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
-          <t>3156.92 €</t>
-[...3 lines deleted...]
-    <row r="166" ht="32" customHeight="1">
+          <t>360.77 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" ht="18" customHeight="1">
       <c r="A166" s="2" t="inlineStr">
         <is>
-          <t>AR15637</t>
+          <t>AR14314</t>
         </is>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE K02A-DN 250 PFA-SILIKON AMRI MATERIAL CODE (FS) "Dual use"</t>
-[...11 lines deleted...]
-      </c>
+          <t>Zubehör KIT 65/80 ISO 2 Stangen blau f. Amarex N</t>
+        </is>
+      </c>
+      <c r="D166" s="2" t="inlineStr"/>
+      <c r="E166" s="2" t="inlineStr"/>
       <c r="F166" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="I166" s="2" t="inlineStr">
         <is>
-          <t>1719.32 €</t>
-[...3 lines deleted...]
-    <row r="167" ht="32" customHeight="1">
+          <t>445.93 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" ht="18" customHeight="1">
       <c r="A167" s="2" t="inlineStr">
         <is>
-          <t>AR15693</t>
+          <t>AR14316</t>
         </is>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
-          <t>Gehäuse für Etaline ETLZ 065-065-160 EN-GJL-250/A48 CL 35B</t>
+          <t>LFRD für Sewatec D 150-401G H 412mm</t>
         </is>
       </c>
       <c r="D167" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
-[...6 lines deleted...]
-      </c>
+          <t>["Sewatec D", "Sewatec"]</t>
+        </is>
+      </c>
+      <c r="E167" s="2" t="inlineStr"/>
       <c r="F167" s="2" t="inlineStr">
         <is>
-          <t>Gehäuseteile</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
-          <t>67.00</t>
+          <t>69.00</t>
         </is>
       </c>
       <c r="I167" s="2" t="inlineStr">
         <is>
-          <t>1283.00 €</t>
+          <t>4102.90 €</t>
         </is>
       </c>
     </row>
     <row r="168" ht="18" customHeight="1">
       <c r="A168" s="2" t="inlineStr">
         <is>
-          <t>AR15789</t>
+          <t>AR14321</t>
         </is>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
-          <t>Sieb  für BOA-S PN6/16 DN200 grob ø 210 × 284 X6CrNiTi1810</t>
+          <t>KIT-MANSCHETTE ISORIA 20 DN050 PN10/16/20 EPDM-XV</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
-[...2 lines deleted...]
-      <c r="E168" s="2" t="inlineStr"/>
+          <t>["ISORIA 20"]</t>
+        </is>
+      </c>
+      <c r="E168" s="2" t="inlineStr">
+        <is>
+          <t>["DN 50"]</t>
+        </is>
+      </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
-          <t>104.71 €</t>
+          <t>50.67 €</t>
         </is>
       </c>
     </row>
     <row r="169" ht="32" customHeight="1">
       <c r="A169" s="2" t="inlineStr">
         <is>
-          <t>AR15790</t>
+          <t>AR14330</t>
         </is>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
-          <t>Sieb für BOA-S PN6/16 DN250 grob ø 258 × 434 X6CrNiTi1810</t>
+          <t>ERSATZTEILKIT FUEHRUNG DANAIS150 (A) DN150 1.4542/AISI630-LATTYGRAF ETF</t>
         </is>
       </c>
       <c r="D169" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
-[...2 lines deleted...]
-      <c r="E169" s="2" t="inlineStr"/>
+          <t>["DANAIS150"]</t>
+        </is>
+      </c>
+      <c r="E169" s="2" t="inlineStr">
+        <is>
+          <t>["DN 150"]</t>
+        </is>
+      </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
-          <t>195.63 €</t>
+          <t>189.98 €</t>
         </is>
       </c>
     </row>
     <row r="170" ht="18" customHeight="1">
       <c r="A170" s="2" t="inlineStr">
         <is>
-          <t>AR15792</t>
+          <t>AR14331</t>
         </is>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
-          <t>Sieb für BOA-S PN6/16 DN125 grob ø 137,5 × 199 X6CrNiTi1810</t>
+          <t>ERSATZTEILKIT ACTAIR A 50 NBR -20°C/+80°C</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
-[...2 lines deleted...]
-      <c r="E170" s="2" t="inlineStr"/>
+          <t>["DANAIS150"]</t>
+        </is>
+      </c>
+      <c r="E170" s="2" t="inlineStr">
+        <is>
+          <t>["DN 150"]</t>
+        </is>
+      </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0.90</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
-          <t>470.05 €</t>
-[...3 lines deleted...]
-    <row r="171" ht="18" customHeight="1">
+          <t>270.02 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" ht="32" customHeight="1">
       <c r="A171" s="2" t="inlineStr">
         <is>
-          <t>AR15793</t>
+          <t>AR14338</t>
         </is>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
-          <t>Sieb für BOA-S PN6/16 DN150 grob ø 160 × 224 X6CrNiTi1810</t>
-[...6 lines deleted...]
-      </c>
+          <t>ERSATZTEILKIT EN-WE25 G4</t>
+        </is>
+      </c>
+      <c r="D171" s="2" t="inlineStr"/>
       <c r="E171" s="2" t="inlineStr"/>
       <c r="F171" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H171" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+      <c r="I171" s="2" t="inlineStr">
+        <is>
+          <t>596.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" ht="18" customHeight="1">
+      <c r="A172" s="2" t="inlineStr">
+        <is>
+          <t>AR14344</t>
+        </is>
+      </c>
+      <c r="B172" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C172" s="2" t="inlineStr">
+        <is>
+          <t>Abdeckung Size D (Set) ohne Schrauben</t>
+        </is>
+      </c>
+      <c r="D172" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E172" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
+      <c r="F172" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G172" s="2" t="inlineStr">
+        <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H171" s="2" t="inlineStr">
-[...42 lines deleted...]
-      </c>
+      <c r="H172" s="2" t="inlineStr"/>
       <c r="I172" s="2" t="inlineStr">
         <is>
-          <t>744.35 €</t>
-[...3 lines deleted...]
-    <row r="173" ht="32" customHeight="1">
+          <t>336.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" ht="18" customHeight="1">
       <c r="A173" s="2" t="inlineStr">
         <is>
-          <t>AR15858-02A</t>
+          <t>AR14345</t>
         </is>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile stationär mit Seilführung DN50 f. Amarex KRT</t>
+          <t>Abdeckung Size A (Set) ohne Schrauben</t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>["PumpDrive2"]</t>
         </is>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
-          <t>050-216</t>
+          <t>["Size A"]</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H173" s="2" t="inlineStr"/>
       <c r="I173" s="2" t="inlineStr">
         <is>
-          <t>1053.35 €</t>
-[...3 lines deleted...]
-    <row r="174" ht="32" customHeight="1">
+          <t>260.05 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" ht="18" customHeight="1">
       <c r="A174" s="2" t="inlineStr">
         <is>
-          <t>AR15870</t>
+          <t>AR14346</t>
         </is>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
-          <t>Passstück R 8 DN 32 X G2 X R2 X 20mm PN 10</t>
-[...3 lines deleted...]
-      <c r="E174" s="2" t="inlineStr"/>
+          <t>Abdeckung Size B (Set) ohne Schrauben</t>
+        </is>
+      </c>
+      <c r="D174" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E174" s="2" t="inlineStr">
+        <is>
+          <t>["Size B"]</t>
+        </is>
+      </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H174" s="2" t="inlineStr"/>
       <c r="I174" s="2" t="inlineStr">
         <is>
-          <t>43.27 €</t>
-[...3 lines deleted...]
-    <row r="175" ht="32" customHeight="1">
+          <t>317.89 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" ht="18" customHeight="1">
       <c r="A175" s="2" t="inlineStr">
         <is>
-          <t>AR15876</t>
+          <t>AR14347</t>
         </is>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
-          <t>Deckel zu BOA-S DN20 PN16 in JL 1040 (inkl. Entleerungsschraube)</t>
+          <t>Abdeckung Size C (Set) ohne Schrauben</t>
         </is>
       </c>
       <c r="D175" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
-[...2 lines deleted...]
-      <c r="E175" s="2" t="inlineStr"/>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E175" s="2" t="inlineStr">
+        <is>
+          <t>["Size C"]</t>
+        </is>
+      </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H175" s="2" t="inlineStr"/>
       <c r="I175" s="2" t="inlineStr">
         <is>
-          <t>27.30 €</t>
+          <t>313.72 €</t>
         </is>
       </c>
     </row>
     <row r="176" ht="32" customHeight="1">
       <c r="A176" s="2" t="inlineStr">
         <is>
-          <t>AR15877</t>
-[...6 lines deleted...]
-      </c>
+          <t>AR14503GLRD</t>
+        </is>
+      </c>
+      <c r="B176" s="2" t="inlineStr"/>
       <c r="C176" s="2" t="inlineStr">
         <is>
-          <t>Deckel zu BOA-S DN65 PN6 in JL 1040 (inkl. Entleerungsschraube)</t>
-[...6 lines deleted...]
-      </c>
+          <t>GLRD-Cartex-DN Q1Q1KMG/BQ1KMG zu KWPK 250-250-0403</t>
+        </is>
+      </c>
+      <c r="D176" s="2" t="inlineStr"/>
       <c r="E176" s="2" t="inlineStr"/>
       <c r="F176" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Gleitringdichtungen</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H176" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H176" s="2" t="inlineStr"/>
       <c r="I176" s="2" t="inlineStr">
         <is>
-          <t>71.39 €</t>
+          <t>11944.25 €</t>
         </is>
       </c>
     </row>
     <row r="177" ht="32" customHeight="1">
       <c r="A177" s="2" t="inlineStr">
         <is>
-          <t>AR15878</t>
+          <t>AR14631</t>
         </is>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
-          <t>Deckel zu BOA-S DN100 PN6 in JL 1040 (inkl. Entleerungsschraube)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Booster Control Advanced 1.5.0 ADV. 3PP, alte Ausführung</t>
+        </is>
+      </c>
+      <c r="D177" s="2" t="inlineStr"/>
       <c r="E177" s="2" t="inlineStr"/>
       <c r="F177" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>3.10</t>
         </is>
       </c>
       <c r="I177" s="2" t="inlineStr">
         <is>
-          <t>88.19 €</t>
-[...3 lines deleted...]
-    <row r="178" ht="32" customHeight="1">
+          <t>392.75 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" ht="18" customHeight="1">
       <c r="A178" s="2" t="inlineStr">
         <is>
-          <t>AR15879</t>
+          <t>AR14633</t>
         </is>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
-          <t>Deckel zu BOA-S DN125 PN6 in JL 1040 (inkl. Entleerungsschraube)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Platte für PumpDrive Size C (UG1507255) + Motor BG 132</t>
+        </is>
+      </c>
+      <c r="D178" s="2" t="inlineStr"/>
       <c r="E178" s="2" t="inlineStr"/>
       <c r="F178" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
-[...6 lines deleted...]
-      </c>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G178" s="2" t="inlineStr"/>
       <c r="H178" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
-          <t>131.04 €</t>
+          <t>198.42 €</t>
         </is>
       </c>
     </row>
     <row r="179" ht="32" customHeight="1">
       <c r="A179" s="2" t="inlineStr">
         <is>
-          <t>AR15906</t>
+          <t>AR14754LFRD</t>
         </is>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
-          <t>Sendegerät Profinet-Gateway PD1 mit Betriebsanleitung</t>
+          <t>Laufrad ETN/ETB/050-032-125/GG, ø122mm</t>
         </is>
       </c>
       <c r="D179" s="2" t="inlineStr"/>
       <c r="E179" s="2" t="inlineStr"/>
       <c r="F179" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="I179" s="2" t="inlineStr">
         <is>
-          <t>1129.00 €</t>
+          <t>715.50 €</t>
         </is>
       </c>
     </row>
     <row r="180" ht="32" customHeight="1">
       <c r="A180" s="2" t="inlineStr">
         <is>
-          <t>AR15908</t>
+          <t>AR14765</t>
         </is>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
-          <t>Standardsieb (Grob) zu BOA-S DN 25 PN16/25  EN-GJS-400-18-LT (5.3103) bis 2020 Werkstoff: 1.4301</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hosenrohr DN50 / PN 10</t>
+        </is>
+      </c>
+      <c r="D180" s="2" t="inlineStr"/>
       <c r="E180" s="2" t="inlineStr"/>
       <c r="F180" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="I180" s="2" t="inlineStr">
         <is>
-          <t>18.32 €</t>
+          <t>468.12 €</t>
         </is>
       </c>
     </row>
     <row r="181" ht="32" customHeight="1">
       <c r="A181" s="2" t="inlineStr">
         <is>
-          <t>AR15909</t>
+          <t>AR14961</t>
         </is>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
-          <t>Standardsieb (Grob) zu BOA-S DN 250 PN16 Werkstoff: 1.4301</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kabel 2 x 2 x 0.5 mm² geschirmt, für Anschluss der Sensorik an PumpDrive, ohne Stecker</t>
+        </is>
+      </c>
+      <c r="D181" s="2" t="inlineStr"/>
       <c r="E181" s="2" t="inlineStr"/>
-      <c r="F181" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F181" s="2" t="inlineStr"/>
       <c r="G181" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I181" s="2" t="inlineStr">
         <is>
-          <t>517.60 €</t>
+          <t>8.62 €</t>
         </is>
       </c>
     </row>
     <row r="182" ht="32" customHeight="1">
       <c r="A182" s="2" t="inlineStr">
         <is>
-          <t>AR15910</t>
+          <t>AR14979LF</t>
         </is>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
-          <t>Standardsieb (Grob) zu BOA-S DN 300 PN16 Werkstoff: 1.4301</t>
-[...6 lines deleted...]
-      </c>
+          <t>LAUFRAD 260-080-250-KFU (205mm) ERN GGL-NiMo7-7 für KWPK 100-080-0250</t>
+        </is>
+      </c>
+      <c r="D182" s="2" t="inlineStr"/>
       <c r="E182" s="2" t="inlineStr"/>
       <c r="F182" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1.20</t>
         </is>
       </c>
       <c r="I182" s="2" t="inlineStr">
         <is>
-          <t>856.80 €</t>
+          <t>2953.01 €</t>
         </is>
       </c>
     </row>
     <row r="183" ht="32" customHeight="1">
       <c r="A183" s="2" t="inlineStr">
         <is>
-          <t>AR15912</t>
+          <t>AR14982-01A</t>
         </is>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
-          <t>Feinsieb zu BOA-S DN 32 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 38mm L= 71mm Werkstoff : Edelstahl</t>
-[...6 lines deleted...]
-      </c>
+          <t>Antriebslaterne WS25-132 EN-GJL-250/A48 CL 35B</t>
+        </is>
+      </c>
+      <c r="D183" s="2" t="inlineStr"/>
       <c r="E183" s="2" t="inlineStr"/>
-      <c r="F183" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F183" s="2" t="inlineStr"/>
       <c r="G183" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>9.40</t>
         </is>
       </c>
       <c r="I183" s="2" t="inlineStr">
         <is>
-          <t>9.10 €</t>
-[...3 lines deleted...]
-    <row r="184" ht="32" customHeight="1">
+          <t>778.94 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" ht="80" customHeight="1">
       <c r="A184" s="2" t="inlineStr">
         <is>
-          <t>AR15913</t>
+          <t>AR15091</t>
         </is>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
-          <t>Grobsieb zu BOA-S DN 32 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 38mm L= 71mm Werkstoff : Edelstahl bis 2020</t>
+          <t>Ersatz-Handrad DIA 125 x SW 22</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
+          <t>["BOA-Compact", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W", "BOA-Control IMS", "BOA-Compact EKB"]</t>
         </is>
       </c>
       <c r="E184" s="2" t="inlineStr"/>
       <c r="F184" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H184" s="2" t="inlineStr"/>
       <c r="I184" s="2" t="inlineStr">
         <is>
-          <t>17.65 €</t>
-[...3 lines deleted...]
-    <row r="185" ht="32" customHeight="1">
+          <t>18.37 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" ht="64" customHeight="1">
       <c r="A185" s="2" t="inlineStr">
         <is>
-          <t>AR15914</t>
+          <t>AR15092</t>
         </is>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
-          <t>Feinsieb zu BOA-S DN 150 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 160mm L= 259,5mm Werkstoff : Edelstahl</t>
+          <t>Ersatz-Handrad DIA 160 x SW 30</t>
         </is>
       </c>
       <c r="D185" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
+          <t>["BOA-Compact", "BOA-Control", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W"]</t>
         </is>
       </c>
       <c r="E185" s="2" t="inlineStr"/>
       <c r="F185" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H185" s="2" t="inlineStr"/>
       <c r="I185" s="2" t="inlineStr">
         <is>
-          <t>163.30 €</t>
-[...3 lines deleted...]
-    <row r="186" ht="32" customHeight="1">
+          <t>20.48 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" ht="80" customHeight="1">
       <c r="A186" s="2" t="inlineStr">
         <is>
-          <t>AR15916</t>
+          <t>AR15093</t>
         </is>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
-          <t>Grobsieb zu BOA-S DN 150 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 160mm L= 259,5mm Werkstoff : Edelstahl</t>
+          <t>Ersatz-Handrad DIA 250 x SW 36</t>
         </is>
       </c>
       <c r="D186" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
+          <t>["BOA-Compact", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W", "BOA-Control IMS", "BOA-Compact EKB"]</t>
         </is>
       </c>
       <c r="E186" s="2" t="inlineStr"/>
       <c r="F186" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H186" s="2" t="inlineStr"/>
       <c r="I186" s="2" t="inlineStr">
         <is>
-          <t>166.78 €</t>
-[...3 lines deleted...]
-    <row r="187" ht="32" customHeight="1">
+          <t>76.43 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" ht="80" customHeight="1">
       <c r="A187" s="2" t="inlineStr">
         <is>
-          <t>AR15917</t>
+          <t>AR15094</t>
         </is>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
-          <t>Passstück R14 DN 32 X G2 X R2 X 40mm PN 10</t>
-[...2 lines deleted...]
-      <c r="D187" s="2" t="inlineStr"/>
+          <t>Ersatz-Handrad DIA 200 x SW 36</t>
+        </is>
+      </c>
+      <c r="D187" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-Compact", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W", "BOA-Control IMS", "BOA-Compact EKB"]</t>
+        </is>
+      </c>
       <c r="E187" s="2" t="inlineStr"/>
       <c r="F187" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H187" s="2" t="inlineStr"/>
       <c r="I187" s="2" t="inlineStr">
         <is>
-          <t>51.34 €</t>
-[...3 lines deleted...]
-    <row r="188" ht="32" customHeight="1">
+          <t>45.28 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" ht="80" customHeight="1">
       <c r="A188" s="2" t="inlineStr">
         <is>
-          <t>AR15919</t>
+          <t>AR15095</t>
         </is>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
-          <t>Feinsieb zu BOA-S DN 250 PN 16 EN-GJS-400-18-LT (5.3103) bis 2020, D=231mm L= 336mm Werkstoff : Edelstahl</t>
+          <t>Ersatz-Handrad DIA 125 x SW 22, Aluminium</t>
         </is>
       </c>
       <c r="D188" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
+          <t>["BOA-Compact", "BOA-Control", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W", "BOA-Control IMS", "BOA-Compact EKB"]</t>
         </is>
       </c>
       <c r="E188" s="2" t="inlineStr"/>
       <c r="F188" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H188" s="2" t="inlineStr"/>
       <c r="I188" s="2" t="inlineStr">
         <is>
-          <t>385.45 €</t>
-[...3 lines deleted...]
-    <row r="189" ht="32" customHeight="1">
+          <t>18.37 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" ht="80" customHeight="1">
       <c r="A189" s="2" t="inlineStr">
         <is>
-          <t>AR15920</t>
+          <t>AR15097</t>
         </is>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
-          <t>Grobsieb zu BOA-S DN 250 PN 16 EN-GJS-400-18-LT (5.3103) bis 2020, D=231mm L= 336mm Werkstoff : Edelstahl</t>
+          <t>Ersatz-Handrad DIA 160 x SW 30, Aluminium</t>
         </is>
       </c>
       <c r="D189" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
+          <t>["BOA-Compact", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W", "BOA-Control IMS", "BOA-Compact EKB"]</t>
         </is>
       </c>
       <c r="E189" s="2" t="inlineStr"/>
       <c r="F189" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G189" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H189" s="2" t="inlineStr"/>
       <c r="I189" s="2" t="inlineStr">
         <is>
-          <t>472.18 €</t>
-[...3 lines deleted...]
-    <row r="190" ht="32" customHeight="1">
+          <t>26.13 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" ht="64" customHeight="1">
       <c r="A190" s="2" t="inlineStr">
         <is>
-          <t>AR15921</t>
+          <t>AR15099</t>
         </is>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
-          <t>Grobsieb zu BOA-S DN 300 PN 16 EN-GJS-400-18-LT (5.3103) bis 2020, D=281mm L= 384mm Werkstoff : Edelstahl</t>
+          <t>Ersatz-Handrad DIA 250 x SW 36, Aluminium</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
+          <t>["BOA-Compact", "BOA-Control", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W"]</t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr"/>
       <c r="F190" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H190" s="2" t="inlineStr"/>
       <c r="I190" s="2" t="inlineStr">
         <is>
-          <t>493.06 €</t>
-[...3 lines deleted...]
-    <row r="191" ht="32" customHeight="1">
+          <t>73.90 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" ht="18" customHeight="1">
       <c r="A191" s="2" t="inlineStr">
         <is>
-          <t>AR15922</t>
+          <t>AR15110</t>
         </is>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
-          <t>Spindelverlängerung für Isoria L= 100mm Isoria10/16: DN 150, Isoria20: DN 125 - DN 150</t>
+          <t>Widerstand 500 OHM für PD1</t>
         </is>
       </c>
       <c r="D191" s="2" t="inlineStr">
         <is>
-          <t>["ISORIA 10", "ISORIA 16", "ISORIA 20"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr"/>
       <c r="F191" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G191" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H191" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I191" s="2" t="inlineStr">
         <is>
-          <t>477.10 €</t>
-[...3 lines deleted...]
-    <row r="192" ht="32" customHeight="1">
+          <t>31.45 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" ht="18" customHeight="1">
       <c r="A192" s="2" t="inlineStr">
         <is>
-          <t>AR15923</t>
+          <t>AR15111</t>
         </is>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
-          <t>Spindelverlängerung für Isoria L= 100mm Isoria10/16: DN 250, Isoria20: DN 200 - DN 250</t>
+          <t>Stopfen für Serviceschnittstelle PD1</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
-          <t>["ISORIA 10", "ISORIA 16", "ISORIA 20"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr"/>
       <c r="F192" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I192" s="2" t="inlineStr">
         <is>
-          <t>618.10 €</t>
-[...3 lines deleted...]
-    <row r="193" ht="32" customHeight="1">
+          <t>6.17 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" ht="18" customHeight="1">
       <c r="A193" s="2" t="inlineStr">
         <is>
-          <t>AR15925</t>
+          <t>AR15112</t>
         </is>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
-          <t>Spindelverlängerung für Isoria20: DN 500, BOAX-S-/ SF: DN600 ( alte Ausführung ), L= 150mm</t>
+          <t>Abdeckplatte CM PD1</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
-          <t>["BOAX-S/SF", "ISORIA 20"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr"/>
       <c r="F193" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr">
         <is>
-          <t>1079.33 €</t>
-[...3 lines deleted...]
-    <row r="194" ht="48" customHeight="1">
+          <t>123.71 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" ht="18" customHeight="1">
       <c r="A194" s="2" t="inlineStr">
         <is>
-          <t>AR15926</t>
+          <t>AR15113</t>
         </is>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
-          <t>Spindelverlängerung für Isoria 10/16/20: DN 600, BOAX-S-/ SF: DN600, L= 150mm</t>
+          <t>Elektroteil PDR-Drahtbrücke PD1</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
-          <t>["BOAX-S/SF", "ISORIA 10", "ISORIA 16", "ISORIA 20"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr"/>
       <c r="F194" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>0.03</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr">
         <is>
-          <t>1079.33 €</t>
-[...3 lines deleted...]
-    <row r="195" ht="32" customHeight="1">
+          <t>0.98 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" ht="18" customHeight="1">
       <c r="A195" s="2" t="inlineStr">
         <is>
-          <t>AR15927</t>
+          <t>AR15114</t>
         </is>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
-          <t>Handradwellenverlängerung für MN Getriebe Gr. 25/40/80, L= 100mm, Incl. Spannhülse.</t>
-[...3 lines deleted...]
-      <c r="E195" s="2" t="inlineStr"/>
+          <t>Gehäuse Size B (4-7,5 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D195" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E195" s="2" t="inlineStr">
+        <is>
+          <t>["Size B"]</t>
+        </is>
+      </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr">
         <is>
-          <t>78.35 €</t>
-[...3 lines deleted...]
-    <row r="196" ht="32" customHeight="1">
+          <t>130.68 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" ht="18" customHeight="1">
       <c r="A196" s="2" t="inlineStr">
         <is>
-          <t>AR15929</t>
+          <t>AR15115</t>
         </is>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 10, DN 65x20mm, PN 10/16</t>
-[...3 lines deleted...]
-      <c r="E196" s="2" t="inlineStr"/>
+          <t>Gehäuse Size D (30-45 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D196" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E196" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
-          <t>72.42 €</t>
-[...3 lines deleted...]
-    <row r="197" ht="32" customHeight="1">
+          <t>671.22 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" ht="18" customHeight="1">
       <c r="A197" s="2" t="inlineStr">
         <is>
-          <t>AR15931</t>
+          <t>AR15116</t>
         </is>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 1, DN 40x30mm, PN 10/16</t>
-[...2 lines deleted...]
-      <c r="D197" s="2" t="inlineStr"/>
+          <t>Dichtungseinsatz Kabeleinführ.für 4 Signalleitungen PD1</t>
+        </is>
+      </c>
+      <c r="D197" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E197" s="2" t="inlineStr"/>
       <c r="F197" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr">
         <is>
-          <t>65.36 €</t>
-[...3 lines deleted...]
-    <row r="198" ht="32" customHeight="1">
+          <t>12.35 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" ht="18" customHeight="1">
       <c r="A198" s="2" t="inlineStr">
         <is>
-          <t>AR15932</t>
+          <t>AR15117</t>
         </is>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 11, DN 65x30mm, PN 10/16</t>
-[...2 lines deleted...]
-      <c r="D198" s="2" t="inlineStr"/>
+          <t>Dichtungssatz HMI PD1</t>
+        </is>
+      </c>
+      <c r="D198" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E198" s="2" t="inlineStr"/>
       <c r="F198" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G198" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H198" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I198" s="2" t="inlineStr">
         <is>
-          <t>72.42 €</t>
-[...3 lines deleted...]
-    <row r="199" ht="32" customHeight="1">
+          <t>59.06 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" ht="18" customHeight="1">
       <c r="A199" s="2" t="inlineStr">
         <is>
-          <t>AR15933</t>
+          <t>AR15118</t>
         </is>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 2, DN 50x10mm, PN 10/16</t>
-[...2 lines deleted...]
-      <c r="D199" s="2" t="inlineStr"/>
+          <t>Klemmenleiste REEL FU PD1</t>
+        </is>
+      </c>
+      <c r="D199" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E199" s="2" t="inlineStr"/>
       <c r="F199" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G199" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H199" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I199" s="2" t="inlineStr">
         <is>
-          <t>44.38 €</t>
-[...3 lines deleted...]
-    <row r="200" ht="32" customHeight="1">
+          <t>38.70 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" ht="18" customHeight="1">
       <c r="A200" s="2" t="inlineStr">
         <is>
-          <t>AR15934</t>
+          <t>AR15121</t>
         </is>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 4, DN 50x30mm, PN 10/16</t>
-[...3 lines deleted...]
-      <c r="E200" s="2" t="inlineStr"/>
+          <t>Dichtungssatz Gehäuse Size D (30-45 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D200" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E200" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G200" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H200" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I200" s="2" t="inlineStr">
         <is>
-          <t>107.00 €</t>
-[...3 lines deleted...]
-    <row r="201" ht="32" customHeight="1">
+          <t>20.28 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" ht="18" customHeight="1">
       <c r="A201" s="2" t="inlineStr">
         <is>
-          <t>AR15935</t>
+          <t>AR15122</t>
         </is>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 9, DN 65x10mm, PN 10/16</t>
-[...2 lines deleted...]
-      <c r="D201" s="2" t="inlineStr"/>
+          <t>Elektroteil DSP-BOARD PD1</t>
+        </is>
+      </c>
+      <c r="D201" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E201" s="2" t="inlineStr"/>
       <c r="F201" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I201" s="2" t="inlineStr">
         <is>
-          <t>65.36 €</t>
-[...3 lines deleted...]
-    <row r="202" ht="32" customHeight="1">
+          <t>833.93 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" ht="18" customHeight="1">
       <c r="A202" s="2" t="inlineStr">
         <is>
-          <t>AR15936</t>
+          <t>AR15123</t>
         </is>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 18, DN 80x40mm, PN 6</t>
+          <t>Elektroteil DSP-KAB.-ERD A</t>
         </is>
       </c>
       <c r="D202" s="2" t="inlineStr"/>
       <c r="E202" s="2" t="inlineStr"/>
       <c r="F202" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.40</t>
         </is>
       </c>
       <c r="I202" s="2" t="inlineStr">
         <is>
-          <t>100.37 €</t>
-[...3 lines deleted...]
-    <row r="203" ht="32" customHeight="1">
+          <t>119.14 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" ht="18" customHeight="1">
       <c r="A203" s="2" t="inlineStr">
         <is>
-          <t>AR15937</t>
+          <t>AR15124</t>
         </is>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 11, DN 65x30mm, PN 6</t>
-[...3 lines deleted...]
-      <c r="E203" s="2" t="inlineStr"/>
+          <t>Elektroteil DSP-KAB.-ERD B (4-7,5 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D203" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E203" s="2" t="inlineStr">
+        <is>
+          <t>["Size B"]</t>
+        </is>
+      </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H203" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I203" s="2" t="inlineStr">
         <is>
-          <t>72.42 €</t>
-[...3 lines deleted...]
-    <row r="204" ht="32" customHeight="1">
+          <t>119.14 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" ht="18" customHeight="1">
       <c r="A204" s="2" t="inlineStr">
         <is>
-          <t>AR15938</t>
+          <t>AR15125</t>
         </is>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 2, DN 50x10mm, PN 6</t>
-[...3 lines deleted...]
-      <c r="E204" s="2" t="inlineStr"/>
+          <t>Elektroteil DSP-KAB.-ERD C (11-22 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D204" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E204" s="2" t="inlineStr">
+        <is>
+          <t>["Size C"]</t>
+        </is>
+      </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H204" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I204" s="2" t="inlineStr">
         <is>
-          <t>44.38 €</t>
-[...3 lines deleted...]
-    <row r="205" ht="32" customHeight="1">
+          <t>119.14 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" ht="18" customHeight="1">
       <c r="A205" s="2" t="inlineStr">
         <is>
-          <t>AR15939</t>
+          <t>AR15126</t>
         </is>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 26, DN 40x50mm, PN 6</t>
-[...3 lines deleted...]
-      <c r="E205" s="2" t="inlineStr"/>
+          <t>Elektroteil DSP-KAB.-ERD D (30-45 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D205" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E205" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G205" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H205" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I205" s="2" t="inlineStr">
         <is>
-          <t>84.02 €</t>
-[...3 lines deleted...]
-    <row r="206" ht="32" customHeight="1">
+          <t>128.97 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" ht="18" customHeight="1">
       <c r="A206" s="2" t="inlineStr">
         <is>
-          <t>AR15940</t>
+          <t>AR15131</t>
         </is>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 9, DN 65x10mm, PN 6</t>
-[...2 lines deleted...]
-      <c r="D206" s="2" t="inlineStr"/>
+          <t>Abdeckblech 160X108X0,5 mm PD1</t>
+        </is>
+      </c>
+      <c r="D206" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E206" s="2" t="inlineStr"/>
       <c r="F206" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.30</t>
         </is>
       </c>
       <c r="I206" s="2" t="inlineStr">
         <is>
-          <t>53.75 €</t>
-[...3 lines deleted...]
-    <row r="207" ht="32" customHeight="1">
+          <t>17.73 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" ht="18" customHeight="1">
       <c r="A207" s="2" t="inlineStr">
         <is>
-          <t>AR15946</t>
+          <t>AR15132</t>
         </is>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
-          <t>Handradsicherungsring   36 X 1,75</t>
-[...3 lines deleted...]
-      <c r="E207" s="2" t="inlineStr"/>
+          <t>Dichtungssatz Size A (0,55-3 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D207" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E207" s="2" t="inlineStr">
+        <is>
+          <t>["Size A"]</t>
+        </is>
+      </c>
       <c r="F207" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G207" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H207" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0.01</t>
         </is>
       </c>
       <c r="I207" s="2" t="inlineStr">
         <is>
-          <t>6.48 €</t>
-[...3 lines deleted...]
-    <row r="208" ht="32" customHeight="1">
+          <t>1.01 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" ht="18" customHeight="1">
       <c r="A208" s="2" t="inlineStr">
         <is>
-          <t>AR15949</t>
+          <t>AR15134</t>
         </is>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
-          <t>Set A für Isolierung. Führungsrohr BOA-C IMS (Alt) 50mm</t>
+          <t>Dichtungssatz Size B (4-7,5 kW) PD1</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
-          <t>BOA-Control</t>
-[...2 lines deleted...]
-      <c r="E208" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E208" s="2" t="inlineStr">
+        <is>
+          <t>["Size B"]</t>
+        </is>
+      </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
-          <t>Regulierventile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H208" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0.02</t>
         </is>
       </c>
       <c r="I208" s="2" t="inlineStr">
         <is>
-          <t>6.48 €</t>
-[...3 lines deleted...]
-    <row r="209" ht="32" customHeight="1">
+          <t>5.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" ht="18" customHeight="1">
       <c r="A209" s="2" t="inlineStr">
         <is>
-          <t>AR15955</t>
+          <t>AR15135</t>
         </is>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
-          <t>Feinsieb zu BOA-S DN 200 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020, D=208mm L= 360mm Werkstoff : Edelstahl</t>
+          <t>Dichtungssatz Size C (11-22 kW) PD1</t>
         </is>
       </c>
       <c r="D209" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
-[...2 lines deleted...]
-      <c r="E209" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E209" s="2" t="inlineStr">
+        <is>
+          <t>["Size C"]</t>
+        </is>
+      </c>
       <c r="F209" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G209" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H209" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.04</t>
         </is>
       </c>
       <c r="I209" s="2" t="inlineStr">
         <is>
-          <t>388.76 €</t>
-[...3 lines deleted...]
-    <row r="210" ht="32" customHeight="1">
+          <t>2.65 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" ht="18" customHeight="1">
       <c r="A210" s="2" t="inlineStr">
         <is>
-          <t>AR15959</t>
+          <t>AR15136</t>
         </is>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
-          <t>FIX Adapter Schweiz-Europa 3-polig Schukostecker/CH-Stecker T12</t>
-[...4 lines deleted...]
-      <c r="F210" s="2" t="inlineStr"/>
+          <t>Dichtungssatz Size D (30-45 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D210" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E210" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
+      <c r="F210" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G210" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H210" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I210" s="2" t="inlineStr">
         <is>
-          <t>5.50 €</t>
-[...3 lines deleted...]
-    <row r="211" ht="32" customHeight="1">
+          <t>6.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="211" ht="18" customHeight="1">
       <c r="A211" s="2" t="inlineStr">
         <is>
-          <t>AR15960</t>
+          <t>AR15137</t>
         </is>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C211" s="2" t="inlineStr">
         <is>
-          <t>Spindelverlängerung für Isoria L= 150mm, Isoria20: DN 350</t>
+          <t>Profibus-Weiche für PD1</t>
         </is>
       </c>
       <c r="D211" s="2" t="inlineStr">
         <is>
-          <t>ISORIA 20</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E211" s="2" t="inlineStr"/>
       <c r="F211" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G211" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H211" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I211" s="2" t="inlineStr">
         <is>
-          <t>789.30 €</t>
-[...3 lines deleted...]
-    <row r="212" ht="32" customHeight="1">
+          <t>330.84 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="212" ht="18" customHeight="1">
       <c r="A212" s="2" t="inlineStr">
         <is>
-          <t>AR15975</t>
+          <t>AR15138</t>
         </is>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
-          <t>KIT-Stopfbuchspackung HERA DN 150</t>
-[...3 lines deleted...]
-      <c r="E212" s="2" t="inlineStr"/>
+          <t>Kondensator Modular Size A (0,55-3 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D212" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E212" s="2" t="inlineStr">
+        <is>
+          <t>["Size A"]</t>
+        </is>
+      </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
-          <t>Plattenschieber</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G212" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H212" s="2" t="inlineStr">
         <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I212" s="2" t="inlineStr">
+        <is>
+          <t>593.05 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="213" ht="18" customHeight="1">
+      <c r="A213" s="2" t="inlineStr">
+        <is>
+          <t>AR15139</t>
+        </is>
+      </c>
+      <c r="B213" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C213" s="2" t="inlineStr">
+        <is>
+          <t>Kondensator Modular Size B (4-7,5 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D213" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E213" s="2" t="inlineStr">
+        <is>
+          <t>["Size B"]</t>
+        </is>
+      </c>
+      <c r="F213" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G213" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H213" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I213" s="2" t="inlineStr">
+        <is>
+          <t>600.85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="214" ht="18" customHeight="1">
+      <c r="A214" s="2" t="inlineStr">
+        <is>
+          <t>AR15141</t>
+        </is>
+      </c>
+      <c r="B214" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C214" s="2" t="inlineStr">
+        <is>
+          <t>Klemmenleiste Size A (0,55-3 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D214" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E214" s="2" t="inlineStr">
+        <is>
+          <t>["Size A"]</t>
+        </is>
+      </c>
+      <c r="F214" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G214" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H214" s="2" t="inlineStr">
+        <is>
           <t>1.00</t>
         </is>
       </c>
-      <c r="I212" s="2" t="inlineStr">
-[...80 lines deleted...]
-      </c>
       <c r="I214" s="2" t="inlineStr">
         <is>
-          <t>50.65 €</t>
-[...3 lines deleted...]
-    <row r="215" ht="32" customHeight="1">
+          <t>38.81 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="215" ht="18" customHeight="1">
       <c r="A215" s="2" t="inlineStr">
         <is>
-          <t>AR15980</t>
+          <t>AR15142</t>
         </is>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C215" s="2" t="inlineStr">
         <is>
-          <t>U-Bügeldichtung aus EPDM mit Stahlkern  HERA BD DN 150</t>
+          <t>Schraube selbstsichernd PD1</t>
         </is>
       </c>
       <c r="D215" s="2" t="inlineStr"/>
       <c r="E215" s="2" t="inlineStr"/>
       <c r="F215" s="2" t="inlineStr">
         <is>
-          <t>Plattenschieber</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G215" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H215" s="2" t="inlineStr"/>
       <c r="I215" s="2" t="inlineStr">
         <is>
-          <t>102.40 €</t>
-[...3 lines deleted...]
-    <row r="216" ht="32" customHeight="1">
+          <t>2.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" ht="18" customHeight="1">
       <c r="A216" s="2" t="inlineStr">
         <is>
-          <t>AR16155</t>
+          <t>AR15143</t>
         </is>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
-          <t>Feinsieb zu BOA-S DN100 D= 109,5mm L= 169mm Werkstoff : Edelstahl</t>
+          <t>Dichtungssatz Gehäuse Size A (0,55-3 kW) PD1</t>
         </is>
       </c>
       <c r="D216" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
-[...2 lines deleted...]
-      <c r="E216" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E216" s="2" t="inlineStr">
+        <is>
+          <t>["Size A"]</t>
+        </is>
+      </c>
       <c r="F216" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G216" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H216" s="2" t="inlineStr"/>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H216" s="2" t="inlineStr">
+        <is>
+          <t>0.10</t>
+        </is>
+      </c>
       <c r="I216" s="2" t="inlineStr">
         <is>
-          <t>91.63 €</t>
-[...3 lines deleted...]
-    <row r="217" ht="32" customHeight="1">
+          <t>8.27 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="217" ht="18" customHeight="1">
       <c r="A217" s="2" t="inlineStr">
         <is>
-          <t>AR16156</t>
+          <t>AR15144</t>
         </is>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C217" s="2" t="inlineStr">
         <is>
-          <t>Grobsieb zu BOA-S DN 65 D= 78,5mm L= 134mm Werkstoff : Edelstahl</t>
+          <t>Dichtungssatz Gehäuse Size B (4-7,5 kW) PD1</t>
         </is>
       </c>
       <c r="D217" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
-[...2 lines deleted...]
-      <c r="E217" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E217" s="2" t="inlineStr">
+        <is>
+          <t>["Size B"]</t>
+        </is>
+      </c>
       <c r="F217" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G217" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H217" s="2" t="inlineStr"/>
+      <c r="H217" s="2" t="inlineStr">
+        <is>
+          <t>0.12</t>
+        </is>
+      </c>
       <c r="I217" s="2" t="inlineStr">
         <is>
-          <t>45.23 €</t>
-[...3 lines deleted...]
-    <row r="218" ht="32" customHeight="1">
+          <t>8.57 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="218" ht="18" customHeight="1">
       <c r="A218" s="2" t="inlineStr">
         <is>
-          <t>AR16157</t>
+          <t>AR15145</t>
         </is>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
-          <t>Grobsieb zu BOA-S DN125 D= 137,5mm L= 199mm Werkstoff : Edelstahl</t>
+          <t>Dichtungssatz Gehäuse Size C (11-22 kW) PD1</t>
         </is>
       </c>
       <c r="D218" s="2" t="inlineStr">
         <is>
-          <t>BOA-S</t>
-[...2 lines deleted...]
-      <c r="E218" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E218" s="2" t="inlineStr">
+        <is>
+          <t>["Size C"]</t>
+        </is>
+      </c>
       <c r="F218" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G218" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H218" s="2" t="inlineStr"/>
+      <c r="H218" s="2" t="inlineStr">
+        <is>
+          <t>0.14</t>
+        </is>
+      </c>
       <c r="I218" s="2" t="inlineStr">
         <is>
-          <t>56.97 €</t>
-[...3 lines deleted...]
-    <row r="219" ht="32" customHeight="1">
+          <t>18.47 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" ht="18" customHeight="1">
       <c r="A219" s="2" t="inlineStr">
         <is>
-          <t>AR16246</t>
+          <t>AR15146</t>
         </is>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
-          <t>Motoradapterkit PDRV2/E-1LE1, 1LG6 BG225S/M</t>
-[...3 lines deleted...]
-      <c r="E219" s="2" t="inlineStr"/>
+          <t>Kondensator Modular Size C (11-22 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D219" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E219" s="2" t="inlineStr">
+        <is>
+          <t>["Size C"]</t>
+        </is>
+      </c>
       <c r="F219" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G219" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H219" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="I219" s="2" t="inlineStr">
         <is>
-          <t>1293.96 €</t>
-[...3 lines deleted...]
-    <row r="220" ht="32" customHeight="1">
+          <t>350.91 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="220" ht="18" customHeight="1">
       <c r="A220" s="2" t="inlineStr">
         <is>
-          <t>AR16354</t>
+          <t>AR15147</t>
         </is>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile DN50 für u.a.Amarex NS 50-172</t>
-[...4 lines deleted...]
-      <c r="F220" s="2" t="inlineStr"/>
+          <t>Kondensator Modular Size D (30-45 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D220" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E220" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
+      <c r="F220" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr">
         <is>
-          <t>488.63 €</t>
+          <t>1293.39 €</t>
         </is>
       </c>
     </row>
     <row r="221" ht="32" customHeight="1">
       <c r="A221" s="2" t="inlineStr">
         <is>
-          <t>AR16373</t>
+          <t>AR15148</t>
         </is>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
-          <t>John Crane GmbH</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtung EagleBurgmann 38 mm Type 58U / Q1Q1K9GG - BD Code: 15</t>
+          <t>Halterung Size C-D (11-45 kW) PD1</t>
         </is>
       </c>
       <c r="D221" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
-[...2 lines deleted...]
-      <c r="E221" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E221" s="2" t="inlineStr">
+        <is>
+          <t>["Size C", "Size D"]</t>
+        </is>
+      </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtungen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H221" s="2" t="inlineStr"/>
       <c r="I221" s="2" t="inlineStr">
         <is>
-          <t>1480.38 €</t>
+          <t>76.32 €</t>
         </is>
       </c>
     </row>
     <row r="222" ht="32" customHeight="1">
       <c r="A222" s="2" t="inlineStr">
         <is>
-          <t>AR16389</t>
+          <t>AR15149</t>
         </is>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile KIT-Konsole DN32/50 BAR INC BL</t>
+          <t>Halterung Size A-B (0,55-7,5 kW) PD1</t>
         </is>
       </c>
       <c r="D222" s="2" t="inlineStr">
         <is>
-          <t>Amarex-N</t>
-[...3 lines deleted...]
-      <c r="F222" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E222" s="2" t="inlineStr">
+        <is>
+          <t>["Size A", "Size B"]</t>
+        </is>
+      </c>
+      <c r="F222" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="inlineStr"/>
       <c r="I222" s="2" t="inlineStr">
         <is>
-          <t>823.14 €</t>
-[...3 lines deleted...]
-    <row r="223" ht="32" customHeight="1">
+          <t>64.20 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="223" ht="18" customHeight="1">
       <c r="A223" s="2" t="inlineStr">
         <is>
-          <t>AR16511</t>
+          <t>AR15151</t>
         </is>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
-          <t>Kommunikationsmodul  / Wandler BACnet MS/TP u.a. für Calio</t>
+          <t>Gehäuseteil V-Abdeckung D (30-45 kW) PD1</t>
         </is>
       </c>
       <c r="D223" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
-[...2 lines deleted...]
-      <c r="E223" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E223" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
       <c r="F223" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G223" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H223" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I223" s="2" t="inlineStr">
         <is>
-          <t>190.16 €</t>
-[...3 lines deleted...]
-    <row r="224" ht="32" customHeight="1">
+          <t>65.88 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="224" ht="18" customHeight="1">
       <c r="A224" s="2" t="inlineStr">
         <is>
-          <t>AR16709</t>
+          <t>AR15153</t>
         </is>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C224" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile DN65 10M BL.AP</t>
-[...4 lines deleted...]
-      <c r="F224" s="2" t="inlineStr"/>
+          <t>Gehäuseteil V-Abdeckung A (0,55-3 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D224" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E224" s="2" t="inlineStr">
+        <is>
+          <t>["Size A"]</t>
+        </is>
+      </c>
+      <c r="F224" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G224" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H224" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I224" s="2" t="inlineStr">
         <is>
-          <t>375.33 €</t>
+          <t>33.08 €</t>
         </is>
       </c>
     </row>
     <row r="225" ht="18" customHeight="1">
       <c r="A225" s="2" t="inlineStr">
         <is>
-          <t>AR16823</t>
+          <t>AR15155</t>
         </is>
       </c>
       <c r="B225" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C225" s="2" t="inlineStr">
         <is>
-          <t>Wellenhülse 70/98X59 HPK-LE 250-400</t>
+          <t>Gehäuseteil L-Abdeckung B (4-7,5 kW) PD1</t>
         </is>
       </c>
       <c r="D225" s="2" t="inlineStr">
         <is>
-          <t>HPK-L</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E225" s="2" t="inlineStr">
         <is>
-          <t>250-400</t>
+          <t>["Size B"]</t>
         </is>
       </c>
       <c r="F225" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
-[...2 lines deleted...]
-      <c r="G225" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G225" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
       <c r="H225" s="2" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
       <c r="I225" s="2" t="inlineStr">
         <is>
-          <t>674.00 €</t>
+          <t>41.17 €</t>
         </is>
       </c>
     </row>
     <row r="226" ht="18" customHeight="1">
       <c r="A226" s="2" t="inlineStr">
         <is>
-          <t>AR16824</t>
+          <t>AR15156</t>
         </is>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
-          <t>Welle HPK-L 250-400 LP06</t>
+          <t>Gehäuseteil L-Abdeckung A (0,55-3 kW) PD1</t>
         </is>
       </c>
       <c r="D226" s="2" t="inlineStr">
         <is>
-          <t>HPK-L</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
-          <t>250-400</t>
+          <t>["Size A"]</t>
         </is>
       </c>
       <c r="F226" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
-[...2 lines deleted...]
-      <c r="G226" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G226" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
       <c r="H226" s="2" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
       <c r="I226" s="2" t="inlineStr">
         <is>
-          <t>3983.00 €</t>
+          <t>41.17 €</t>
         </is>
       </c>
     </row>
     <row r="227" ht="18" customHeight="1">
       <c r="A227" s="2" t="inlineStr">
         <is>
-          <t>AR16825</t>
+          <t>AR15157</t>
         </is>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
-          <t>Lagerbuchse HPK-L 250-400 P06</t>
+          <t>Zubehörsatz Parametriereinheit Advanced PumpDrive-I PD1</t>
         </is>
       </c>
       <c r="D227" s="2" t="inlineStr">
         <is>
-          <t>HPK-L</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E227" s="2" t="inlineStr"/>
       <c r="F227" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
-[...2 lines deleted...]
-      <c r="G227" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G227" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
       <c r="H227" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.30</t>
         </is>
       </c>
       <c r="I227" s="2" t="inlineStr">
         <is>
-          <t>1378.00 €</t>
+          <t>898.72 €</t>
         </is>
       </c>
     </row>
     <row r="228" ht="18" customHeight="1">
       <c r="A228" s="2" t="inlineStr">
         <is>
-          <t>AR16826</t>
+          <t>AR15159</t>
         </is>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
-          <t>Sicherungsring  98 X 3</t>
-[...2 lines deleted...]
-      <c r="D228" s="2" t="inlineStr"/>
+          <t>Zubehörsatz Doppelpumpenmodul (DPM) PD1</t>
+        </is>
+      </c>
+      <c r="D228" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E228" s="2" t="inlineStr"/>
       <c r="F228" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
-[...2 lines deleted...]
-      <c r="G228" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G228" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
       <c r="H228" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.80</t>
         </is>
       </c>
       <c r="I228" s="2" t="inlineStr">
         <is>
-          <t>5.90 €</t>
+          <t>545.77 €</t>
         </is>
       </c>
     </row>
     <row r="229" ht="18" customHeight="1">
       <c r="A229" s="2" t="inlineStr">
         <is>
-          <t>AR16827</t>
+          <t>AR15160</t>
         </is>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C229" s="2" t="inlineStr">
         <is>
-          <t>Laufrad 404-250-400 HPK-L 250-400</t>
+          <t>Montagekit für Doppel- Mehrpumpenbetrieb PumpDrive-I PD1</t>
         </is>
       </c>
       <c r="D229" s="2" t="inlineStr">
         <is>
-          <t>HPK-L</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E229" s="2" t="inlineStr"/>
       <c r="F229" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
-[...2 lines deleted...]
-      <c r="G229" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G229" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
       <c r="H229" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I229" s="2" t="inlineStr">
         <is>
-          <t>6042.00 €</t>
+          <t>345.65 €</t>
         </is>
       </c>
     </row>
     <row r="230" ht="18" customHeight="1">
       <c r="A230" s="2" t="inlineStr">
         <is>
-          <t>AR16828</t>
+          <t>AR15164</t>
         </is>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
-          <t>GLRD-BURGMANN KB070M-H75N</t>
-[...2 lines deleted...]
-      <c r="D230" s="2" t="inlineStr"/>
+          <t>EMV-Zubehör Ferrit 0431177081 PD1</t>
+        </is>
+      </c>
+      <c r="D230" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E230" s="2" t="inlineStr"/>
       <c r="F230" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
-[...2 lines deleted...]
-      <c r="G230" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G230" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
       <c r="H230" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I230" s="2" t="inlineStr">
         <is>
-          <t>2685.90 €</t>
+          <t>50.62 €</t>
         </is>
       </c>
     </row>
     <row r="231" ht="18" customHeight="1">
       <c r="A231" s="2" t="inlineStr">
         <is>
-          <t>AR16829</t>
+          <t>AR15165</t>
         </is>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
-          <t>Gleitlager LP06 PPS HPK-L 250-400</t>
+          <t>EMV-Zubehör Ferrit 28A5131-0A2 PD1</t>
         </is>
       </c>
       <c r="D231" s="2" t="inlineStr">
         <is>
-          <t>HPK-L</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E231" s="2" t="inlineStr"/>
       <c r="F231" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
-[...2 lines deleted...]
-      <c r="G231" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G231" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
       <c r="H231" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I231" s="2" t="inlineStr">
         <is>
-          <t>2601.01 €</t>
+          <t>31.31 €</t>
         </is>
       </c>
     </row>
     <row r="232" ht="18" customHeight="1">
       <c r="A232" s="2" t="inlineStr">
         <is>
-          <t>AR16830</t>
+          <t>AR15166</t>
         </is>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
-          <t>Schraegkugellager 7315B UA</t>
+          <t>EMV-Zubehör Ferrit ZJ-44925-TC PD1</t>
         </is>
       </c>
       <c r="D232" s="2" t="inlineStr">
         <is>
-          <t>HPK-L</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E232" s="2" t="inlineStr"/>
       <c r="F232" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
-[...2 lines deleted...]
-      <c r="G232" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G232" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
       <c r="H232" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I232" s="2" t="inlineStr">
         <is>
-          <t>217.27 €</t>
+          <t>17.00 €</t>
         </is>
       </c>
     </row>
     <row r="233" ht="32" customHeight="1">
       <c r="A233" s="2" t="inlineStr">
         <is>
-          <t>AR16913-02</t>
+          <t>AR15168</t>
         </is>
       </c>
       <c r="B233" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C233" s="2" t="inlineStr">
         <is>
-          <t>Ersatzlaufteil 1,5kW, f. Mini Compacta US1.100E+UZS1.150E mit Schneidwerk</t>
+          <t>Blinddeckel zum Verschließen PumpDrive-II Einschubfach PDRV2_PDRV2E</t>
         </is>
       </c>
       <c r="D233" s="2" t="inlineStr">
         <is>
-          <t>Mini Compacta</t>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
         </is>
       </c>
       <c r="E233" s="2" t="inlineStr"/>
       <c r="F233" s="2" t="inlineStr">
         <is>
-          <t>Hebeanlagen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G233" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H233" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I233" s="2" t="inlineStr">
         <is>
-          <t>1931.52 €</t>
+          <t>9.74 €</t>
         </is>
       </c>
     </row>
     <row r="234" ht="32" customHeight="1">
       <c r="A234" s="2" t="inlineStr">
         <is>
-          <t>AR17178GKM</t>
+          <t>AR15169</t>
         </is>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C234" s="2" t="inlineStr">
         <is>
-          <t>GKM für MegaCPK 040-025-160</t>
+          <t>Blindabdeckung PumpDrive-II Motorkonnektor PDRV2_PDRV2E</t>
         </is>
       </c>
       <c r="D234" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
+      <c r="E234" s="2" t="inlineStr"/>
       <c r="F234" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
-[...2 lines deleted...]
-      <c r="G234" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G234" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
       <c r="H234" s="2" t="inlineStr">
         <is>
-          <t>179.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I234" s="2" t="inlineStr">
         <is>
-          <t>5126.47 €</t>
+          <t>12.89 €</t>
         </is>
       </c>
     </row>
     <row r="235" ht="32" customHeight="1">
       <c r="A235" s="2" t="inlineStr">
         <is>
-          <t>AR17180G</t>
+          <t>AR15170</t>
         </is>
       </c>
       <c r="B235" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C235" s="2" t="inlineStr">
         <is>
-          <t>A-SPIRALGEHAEUSE    150-125-250 f, ETN, ETNF</t>
-[...2 lines deleted...]
-      <c r="D235" s="2" t="inlineStr"/>
+          <t>PumpDrive-II HMI PDRV2</t>
+        </is>
+      </c>
+      <c r="D235" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
       <c r="E235" s="2" t="inlineStr"/>
       <c r="F235" s="2" t="inlineStr">
         <is>
-          <t>Gehäuseteile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G235" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="H235" s="2" t="inlineStr"/>
       <c r="I235" s="2" t="inlineStr">
         <is>
-          <t>2468.18 €</t>
+          <t>312.75 €</t>
         </is>
       </c>
     </row>
     <row r="236" ht="32" customHeight="1">
       <c r="A236" s="2" t="inlineStr">
         <is>
-          <t>AR17416</t>
+          <t>AR15171</t>
         </is>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
-          <t>Ersatzlaufteil 1,5kW, f. Mini Compacta US2.100D+UZS2.150D mit Schneidwerk LFRD ø 150</t>
+          <t>PumpDrive-II Eco HMI PDRV2E</t>
         </is>
       </c>
       <c r="D236" s="2" t="inlineStr">
         <is>
-          <t>Mini Compacta</t>
+          <t>["PumpDrive2-Eco"]</t>
         </is>
       </c>
       <c r="E236" s="2" t="inlineStr"/>
       <c r="F236" s="2" t="inlineStr">
         <is>
-          <t>Hebeanlagen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G236" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="H236" s="2" t="inlineStr"/>
       <c r="I236" s="2" t="inlineStr">
         <is>
-          <t>1443.00 €</t>
+          <t>189.54 €</t>
         </is>
       </c>
     </row>
     <row r="237" ht="32" customHeight="1">
       <c r="A237" s="2" t="inlineStr">
         <is>
-          <t>AR17473-02B</t>
+          <t>AR15172</t>
         </is>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
-          <t>Zusatzmodul BACNET PDRV2</t>
+          <t>Membran-Druckbeh.Stahl, Typ 80, 60 l Nutzinhalt, PN 16, H=750 mm, D=480mm, DN 50, Lackschäden</t>
         </is>
       </c>
       <c r="D237" s="2" t="inlineStr"/>
       <c r="E237" s="2" t="inlineStr"/>
       <c r="F237" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G237" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H237" s="2" t="inlineStr">
         <is>
-          <t>0.70</t>
+          <t>34.00</t>
         </is>
       </c>
       <c r="I237" s="2" t="inlineStr">
         <is>
-          <t>223.27 €</t>
+          <t>398.62 €</t>
         </is>
       </c>
     </row>
     <row r="238" ht="32" customHeight="1">
       <c r="A238" s="2" t="inlineStr">
         <is>
-          <t>AR17473-03B</t>
+          <t>AR15174</t>
         </is>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
-          <t>Zusatzmodul BACNET PDRV2</t>
-[...2 lines deleted...]
-      <c r="D238" s="2" t="inlineStr"/>
+          <t>M12-Modul PumpDrive-II/Eco Mehrpumpenbetrieb PDRV2_PDRV2E</t>
+        </is>
+      </c>
+      <c r="D238" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
       <c r="E238" s="2" t="inlineStr"/>
       <c r="F238" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G238" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H238" s="2" t="inlineStr">
         <is>
-          <t>0.70</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I238" s="2" t="inlineStr">
         <is>
-          <t>223.27 €</t>
+          <t>87.82 €</t>
         </is>
       </c>
     </row>
     <row r="239" ht="32" customHeight="1">
       <c r="A239" s="2" t="inlineStr">
         <is>
-          <t>AR17537</t>
+          <t>AR15176</t>
         </is>
       </c>
       <c r="B239" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C239" s="2" t="inlineStr">
         <is>
-          <t>Befestigungssatz PDRV2 Display Wandhalterung</t>
-[...3 lines deleted...]
-      <c r="E239" s="2" t="inlineStr"/>
+          <t>Montageadapter PumpDrive-II PDRV2_ Gr D, BG160, 1LE1, 1PC3</t>
+        </is>
+      </c>
+      <c r="D239" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E239" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
       <c r="F239" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G239" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H239" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="I239" s="2" t="inlineStr">
         <is>
-          <t>38.83 €</t>
+          <t>331.87 €</t>
         </is>
       </c>
     </row>
     <row r="240" ht="32" customHeight="1">
       <c r="A240" s="2" t="inlineStr">
         <is>
-          <t>AR17538</t>
+          <t>AR15178</t>
         </is>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C240" s="2" t="inlineStr">
         <is>
-          <t>Kabel PDRV2-Displayverlängerung 20M</t>
-[...2 lines deleted...]
-      <c r="D240" s="2" t="inlineStr"/>
+          <t>KSB Feldbusmodul Profibus-Modul PDRV2</t>
+        </is>
+      </c>
+      <c r="D240" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
       <c r="E240" s="2" t="inlineStr"/>
       <c r="F240" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G240" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H240" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I240" s="2" t="inlineStr">
         <is>
-          <t>321.51 €</t>
+          <t>305.93 €</t>
         </is>
       </c>
     </row>
     <row r="241" ht="32" customHeight="1">
       <c r="A241" s="2" t="inlineStr">
         <is>
-          <t>AR17539</t>
+          <t>AR15208</t>
         </is>
       </c>
       <c r="B241" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C241" s="2" t="inlineStr">
         <is>
-          <t>Abschlusswiderstand G-0M12-5B</t>
-[...3 lines deleted...]
-      <c r="E241" s="2" t="inlineStr"/>
+          <t>Aufstellteile f. Ama-Porter S (500) DN50 stationaer 1,5</t>
+        </is>
+      </c>
+      <c r="D241" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Porter"]</t>
+        </is>
+      </c>
+      <c r="E241" s="2" t="inlineStr">
+        <is>
+          <t>["500"]</t>
+        </is>
+      </c>
       <c r="F241" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Aufstellteile</t>
         </is>
       </c>
       <c r="G241" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H241" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>33.00</t>
         </is>
       </c>
       <c r="I241" s="2" t="inlineStr">
         <is>
-          <t>27.44 €</t>
-[...3 lines deleted...]
-    <row r="242" ht="32" customHeight="1">
+          <t>729.85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="242" ht="18" customHeight="1">
       <c r="A242" s="2" t="inlineStr">
         <is>
-          <t>AR17563</t>
+          <t>AR15256</t>
         </is>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C242" s="2" t="inlineStr">
         <is>
-          <t>Sicherungsring 24X1.2 DIN471 FST+PHR BOA-C PN6/16-DN50+65</t>
-[...3 lines deleted...]
-      <c r="E242" s="2" t="inlineStr"/>
+          <t>Befestigungssatz Wandmontage PDRV2 Gr D</t>
+        </is>
+      </c>
+      <c r="D242" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E242" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
       <c r="F242" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
-[...6 lines deleted...]
-      </c>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G242" s="2" t="inlineStr"/>
       <c r="H242" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I242" s="2" t="inlineStr">
         <is>
-          <t>6.48 €</t>
+          <t>93.80 €</t>
         </is>
       </c>
     </row>
     <row r="243" ht="32" customHeight="1">
       <c r="A243" s="2" t="inlineStr">
         <is>
-          <t>AR17574</t>
+          <t>AR15260</t>
         </is>
       </c>
       <c r="B243" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C243" s="2" t="inlineStr">
         <is>
-          <t>Flanschring DN32 x G2 PN6</t>
-[...3 lines deleted...]
-      <c r="E243" s="2" t="inlineStr"/>
+          <t>Motoradapterkit PDRV2/Eco gr. B an KSB/Siemens Motor 1LE1/1PC3, 2,4,6-polig IE2/IE3 Motor 2,2-4kW BG112</t>
+        </is>
+      </c>
+      <c r="D243" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
+      <c r="E243" s="2" t="inlineStr">
+        <is>
+          <t>["Size B", "Size B"]</t>
+        </is>
+      </c>
       <c r="F243" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G243" s="2" t="inlineStr"/>
       <c r="H243" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I243" s="2" t="inlineStr">
         <is>
-          <t>61.04 €</t>
-[...3 lines deleted...]
-    <row r="244" ht="32" customHeight="1">
+          <t>263.18 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="244" ht="18" customHeight="1">
       <c r="A244" s="2" t="inlineStr">
         <is>
-          <t>AR17686</t>
+          <t>AR15262</t>
         </is>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
-          <t>REFLEX</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
-          <t>Behälter DT 200-PN 16-DN 50, Lackschaden</t>
-[...2 lines deleted...]
-      <c r="D244" s="2" t="inlineStr"/>
+          <t>Anschlusskabel Bedieneinheit Länge 3 m PDRV2</t>
+        </is>
+      </c>
+      <c r="D244" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
       <c r="E244" s="2" t="inlineStr"/>
       <c r="F244" s="2" t="inlineStr">
         <is>
-          <t>Druckerhoehungsanlagen Zubehoer</t>
-[...6 lines deleted...]
-      </c>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G244" s="2" t="inlineStr"/>
       <c r="H244" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I244" s="2" t="inlineStr">
         <is>
-          <t>1404.94 €</t>
-[...3 lines deleted...]
-    <row r="245" ht="32" customHeight="1">
+          <t>109.16 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="245" ht="18" customHeight="1">
       <c r="A245" s="2" t="inlineStr">
         <is>
-          <t>AR17698G</t>
+          <t>AR15488</t>
         </is>
       </c>
       <c r="B245" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C245" s="2" t="inlineStr">
         <is>
-          <t>A-SPIRALGEHAEUSE    100-80-400</t>
-[...3 lines deleted...]
-      <c r="E245" s="2" t="inlineStr"/>
+          <t>KIT-DICHTUNG MCPK -200/40/1.4</t>
+        </is>
+      </c>
+      <c r="D245" s="2" t="inlineStr">
+        <is>
+          <t>["MegaCPK"]</t>
+        </is>
+      </c>
+      <c r="E245" s="2" t="inlineStr">
+        <is>
+          <t>["200"]</t>
+        </is>
+      </c>
       <c r="F245" s="2" t="inlineStr">
         <is>
-          <t>Gehäuseteile</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G245" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H245" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I245" s="2" t="inlineStr">
         <is>
-          <t>2271.27 €</t>
-[...3 lines deleted...]
-    <row r="246" ht="32" customHeight="1">
+          <t>298.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="246" ht="18" customHeight="1">
       <c r="A246" s="2" t="inlineStr">
         <is>
-          <t>AR17818</t>
+          <t>AR15557</t>
         </is>
       </c>
       <c r="B246" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C246" s="2" t="inlineStr">
         <is>
-          <t>KIT Halterung Amarex DN50</t>
-[...3 lines deleted...]
-      <c r="E246" s="2" t="inlineStr"/>
+          <t>Ersatzteil Kit Actair NG80 Dynactair NG35</t>
+        </is>
+      </c>
+      <c r="D246" s="2" t="inlineStr">
+        <is>
+          <t>["ACTAIR", "DYNACTAIR"]</t>
+        </is>
+      </c>
+      <c r="E246" s="2" t="inlineStr">
+        <is>
+          <t>["NG80", "NG35"]</t>
+        </is>
+      </c>
       <c r="F246" s="2" t="inlineStr"/>
       <c r="G246" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H246" s="2" t="inlineStr"/>
       <c r="I246" s="2" t="inlineStr">
         <is>
-          <t>148.94 €</t>
+          <t>280.48 €</t>
         </is>
       </c>
     </row>
     <row r="247" ht="32" customHeight="1">
       <c r="A247" s="2" t="inlineStr">
         <is>
-          <t>AR17819</t>
+          <t>AR15592</t>
         </is>
       </c>
       <c r="B247" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C247" s="2" t="inlineStr">
         <is>
-          <t>KIT Halterung Amarex DN50</t>
-[...4 lines deleted...]
-      <c r="F247" s="2" t="inlineStr"/>
+          <t>KIT-MANSCHETTE ISORIA 10/16 A DN250 EPDM-XV</t>
+        </is>
+      </c>
+      <c r="D247" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E247" s="2" t="inlineStr">
+        <is>
+          <t>["DN 250", "DN 250"]</t>
+        </is>
+      </c>
+      <c r="F247" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
       <c r="G247" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H247" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I247" s="2" t="inlineStr">
         <is>
-          <t>148.94 €</t>
+          <t>156.01 €</t>
         </is>
       </c>
     </row>
     <row r="248" ht="32" customHeight="1">
       <c r="A248" s="2" t="inlineStr">
         <is>
-          <t>AR17820</t>
+          <t>AR15593</t>
         </is>
       </c>
       <c r="B248" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C248" s="2" t="inlineStr">
         <is>
-          <t>KIT Halterung Amarex DN50</t>
-[...4 lines deleted...]
-      <c r="F248" s="2" t="inlineStr"/>
+          <t>KIT-MANSCHETTE ISORIA 10/16 [A] DN 100 NBR K AMRI MATERIAL CODE (K)</t>
+        </is>
+      </c>
+      <c r="D248" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 16", "ISORIA 10"]</t>
+        </is>
+      </c>
+      <c r="E248" s="2" t="inlineStr">
+        <is>
+          <t>["DN 100", "DN 100"]</t>
+        </is>
+      </c>
+      <c r="F248" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
       <c r="G248" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H248" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I248" s="2" t="inlineStr">
         <is>
-          <t>148.94 €</t>
+          <t>90.55 €</t>
         </is>
       </c>
     </row>
     <row r="249" ht="32" customHeight="1">
       <c r="A249" s="2" t="inlineStr">
         <is>
-          <t>AR17859</t>
+          <t>AR15594</t>
         </is>
       </c>
       <c r="B249" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C249" s="2" t="inlineStr">
         <is>
-          <t>SPIRALGEHAEUSE  80-50-160 für MegaCPK</t>
+          <t>KIT-MANSCHETTE K02A-DN 125 VITON VC AMRI MATERIAL CODE (VC) "Dual use"</t>
         </is>
       </c>
       <c r="D249" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>["KE"]</t>
         </is>
       </c>
       <c r="E249" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>["DN125"]</t>
         </is>
       </c>
       <c r="F249" s="2" t="inlineStr">
         <is>
-          <t>Gehäuseteile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="G249" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H249" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I249" s="2" t="inlineStr">
         <is>
-          <t>1191.82 €</t>
+          <t>473.38 €</t>
         </is>
       </c>
     </row>
     <row r="250" ht="32" customHeight="1">
       <c r="A250" s="2" t="inlineStr">
         <is>
-          <t>AR17879</t>
+          <t>AR15618</t>
         </is>
       </c>
       <c r="B250" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>REFLEX</t>
         </is>
       </c>
       <c r="C250" s="2" t="inlineStr">
         <is>
-          <t>KIT-FLANSCHKRUEMMER INST 80 ISO 2B NBR</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reflex Behälter refix DE 800 800l 16 bar G1 1/2", Lackschaden</t>
+        </is>
+      </c>
+      <c r="D250" s="2" t="inlineStr"/>
       <c r="E250" s="2" t="inlineStr"/>
       <c r="F250" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G250" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H250" s="2" t="inlineStr">
         <is>
-          <t>82.50</t>
+          <t>101.00</t>
         </is>
       </c>
       <c r="I250" s="2" t="inlineStr">
         <is>
-          <t>653.18 €</t>
-[...3 lines deleted...]
-    <row r="251" ht="48" customHeight="1">
+          <t>3156.92 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="251" ht="32" customHeight="1">
       <c r="A251" s="2" t="inlineStr">
         <is>
-          <t>AR17880</t>
+          <t>AR15635</t>
         </is>
       </c>
       <c r="B251" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C251" s="2" t="inlineStr">
         <is>
-          <t>LAUFRAD 32-125.1 abgedreht 125 @</t>
+          <t>KIT-MANSCHETTE ISORIA 10 [A] DN 150 SILICONE SK, AMRI MATERIAL CODE (SK)</t>
         </is>
       </c>
       <c r="D251" s="2" t="inlineStr">
         <is>
-          <t>["Etabloc", "Etabloc-SYT", "Etanorm", "Etanorm-SYT", "Etanorm-V"]</t>
-[...2 lines deleted...]
-      <c r="E251" s="2" t="inlineStr"/>
+          <t>["ISORIA 10"]</t>
+        </is>
+      </c>
+      <c r="E251" s="2" t="inlineStr">
+        <is>
+          <t>["DN 150"]</t>
+        </is>
+      </c>
       <c r="F251" s="2" t="inlineStr">
         <is>
-          <t>Laufradteile</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G251" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H251" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I251" s="2" t="inlineStr">
         <is>
-          <t>513.27 €</t>
+          <t>318.96 €</t>
         </is>
       </c>
     </row>
     <row r="252" ht="32" customHeight="1">
       <c r="A252" s="2" t="inlineStr">
         <is>
-          <t>AR17886</t>
+          <t>AR15636</t>
         </is>
       </c>
       <c r="B252" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C252" s="2" t="inlineStr">
         <is>
-          <t>Kabel PDRV2-M12-CAN-KABEL 10M</t>
-[...3 lines deleted...]
-      <c r="E252" s="2" t="inlineStr"/>
+          <t>KIT-MANSCHETTE ISORIA 10/16 [A] DN 200 EPDM XA AMRI MATERIAL CODE (XA)</t>
+        </is>
+      </c>
+      <c r="D252" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E252" s="2" t="inlineStr">
+        <is>
+          <t>["DN 200", "DN 200"]</t>
+        </is>
+      </c>
       <c r="F252" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G252" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H252" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I252" s="2" t="inlineStr">
         <is>
-          <t>115.94 €</t>
+          <t>140.45 €</t>
         </is>
       </c>
     </row>
     <row r="253" ht="32" customHeight="1">
       <c r="A253" s="2" t="inlineStr">
         <is>
-          <t>AR17890</t>
+          <t>AR15637</t>
         </is>
       </c>
       <c r="B253" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C253" s="2" t="inlineStr">
         <is>
-          <t>KABEL   PDRV2-DISPLAYVERLAENGERUNG 3M</t>
-[...3 lines deleted...]
-      <c r="E253" s="2" t="inlineStr"/>
+          <t>KIT-MANSCHETTE K02A-DN 250 PFA-SILIKON AMRI MATERIAL CODE (FS) "Dual use"</t>
+        </is>
+      </c>
+      <c r="D253" s="2" t="inlineStr">
+        <is>
+          <t>["KE"]</t>
+        </is>
+      </c>
+      <c r="E253" s="2" t="inlineStr">
+        <is>
+          <t>["DN250"]</t>
+        </is>
+      </c>
       <c r="F253" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="G253" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H253" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="I253" s="2" t="inlineStr">
         <is>
-          <t>62.19 €</t>
+          <t>1719.32 €</t>
         </is>
       </c>
     </row>
     <row r="254" ht="32" customHeight="1">
       <c r="A254" s="2" t="inlineStr">
         <is>
-          <t>AR17931</t>
+          <t>AR15638</t>
         </is>
       </c>
       <c r="B254" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C254" s="2" t="inlineStr">
         <is>
-          <t>KABEL MIT STECKER   PUMPMETER 10M SENSOR</t>
-[...3 lines deleted...]
-      <c r="E254" s="2" t="inlineStr"/>
+          <t>KIT-MANSCHETTE ISORIA 10/16 [A] DN 50 NBR K AMRI MATERIAL CODE (K)</t>
+        </is>
+      </c>
+      <c r="D254" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E254" s="2" t="inlineStr">
+        <is>
+          <t>["DN 50", "DN 50"]</t>
+        </is>
+      </c>
       <c r="F254" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G254" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H254" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I254" s="2" t="inlineStr">
         <is>
-          <t>151.98 €</t>
+          <t>76.67 €</t>
         </is>
       </c>
     </row>
     <row r="255" ht="32" customHeight="1">
       <c r="A255" s="2" t="inlineStr">
         <is>
-          <t>AR17932</t>
+          <t>AR15639</t>
         </is>
       </c>
       <c r="B255" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C255" s="2" t="inlineStr">
         <is>
-          <t>SONDE               TYP LS-10  5M KABEL</t>
-[...4 lines deleted...]
-      <c r="F255" s="2" t="inlineStr"/>
+          <t>KIT-WELLE ISORIA 10/16 A DN65/80 1.4029 Code 6k</t>
+        </is>
+      </c>
+      <c r="D255" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E255" s="2" t="inlineStr">
+        <is>
+          <t>["DN 80", "DN 80", "DN 65", "DN 65"]</t>
+        </is>
+      </c>
+      <c r="F255" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
       <c r="G255" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H255" s="2" t="inlineStr">
         <is>
-          <t>0.70</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="I255" s="2" t="inlineStr">
         <is>
-          <t>705.22 €</t>
+          <t>54.15 €</t>
         </is>
       </c>
     </row>
     <row r="256" ht="32" customHeight="1">
       <c r="A256" s="2" t="inlineStr">
         <is>
-          <t>AR17934</t>
+          <t>AR15640</t>
         </is>
       </c>
       <c r="B256" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C256" s="2" t="inlineStr">
         <is>
-          <t>BEHAELTER AD-BOX 1 B</t>
+          <t>MANSCHETTE  XV GAMMA DN200 RINGBALG - GAMMA DN200 E.P.D.M Hitze (XV)</t>
         </is>
       </c>
       <c r="D256" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer-Box</t>
-[...3 lines deleted...]
-      <c r="F256" s="2" t="inlineStr"/>
+          <t>["GAMMA"]</t>
+        </is>
+      </c>
+      <c r="E256" s="2" t="inlineStr">
+        <is>
+          <t>["DN 200"]</t>
+        </is>
+      </c>
+      <c r="F256" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
       <c r="G256" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H256" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I256" s="2" t="inlineStr">
         <is>
-          <t>1066.46 €</t>
+          <t>182.04 €</t>
         </is>
       </c>
     </row>
     <row r="257" ht="32" customHeight="1">
       <c r="A257" s="2" t="inlineStr">
         <is>
-          <t>AR17988</t>
+          <t>AR15641</t>
         </is>
       </c>
       <c r="B257" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C257" s="2" t="inlineStr">
         <is>
-          <t>KIT-FLANSCH         PPE DN80/PIED DN100</t>
-[...4 lines deleted...]
-      <c r="F257" s="2" t="inlineStr"/>
+          <t>MANSCHETTE  XV GAMMA DN450 RINGBALG - GAMMA EPDM Hitze (XV)</t>
+        </is>
+      </c>
+      <c r="D257" s="2" t="inlineStr">
+        <is>
+          <t>["GAMMA"]</t>
+        </is>
+      </c>
+      <c r="E257" s="2" t="inlineStr">
+        <is>
+          <t>["DN 450"]</t>
+        </is>
+      </c>
+      <c r="F257" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
       <c r="G257" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H257" s="2" t="inlineStr">
         <is>
-          <t>15.30</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I257" s="2" t="inlineStr">
         <is>
-          <t>468.54 €</t>
+          <t>706.03 €</t>
         </is>
       </c>
     </row>
     <row r="258" ht="32" customHeight="1">
       <c r="A258" s="2" t="inlineStr">
         <is>
-          <t>AR18050</t>
+          <t>AR15645</t>
         </is>
       </c>
       <c r="B258" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C258" s="2" t="inlineStr">
         <is>
-          <t>VENTILBAUSATZ    ENDSCHALTERSET 6</t>
-[...3 lines deleted...]
-      <c r="E258" s="2" t="inlineStr"/>
+          <t>MANSCHETTE CB GAMMA DN500 RINGBALG - Nitril karboxyliert (CB)</t>
+        </is>
+      </c>
+      <c r="D258" s="2" t="inlineStr">
+        <is>
+          <t>["GAMMA"]</t>
+        </is>
+      </c>
+      <c r="E258" s="2" t="inlineStr">
+        <is>
+          <t>["DN 500"]</t>
+        </is>
+      </c>
       <c r="F258" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="G258" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H258" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I258" s="2" t="inlineStr">
         <is>
-          <t>337.08 €</t>
+          <t>1498.12 €</t>
         </is>
       </c>
     </row>
     <row r="259" ht="32" customHeight="1">
       <c r="A259" s="2" t="inlineStr">
         <is>
-          <t>AR18060</t>
+          <t>AR15647</t>
         </is>
       </c>
       <c r="B259" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C259" s="2" t="inlineStr">
         <is>
-          <t>ELEKTROTEIL          UPA3E+REL.5,5-8</t>
-[...3 lines deleted...]
-      <c r="E259" s="2" t="inlineStr"/>
+          <t>MANSCHETTE ISORIA 10/16 [A] DN 80 EPDM XV AMRI MATERIAL CODE (XV)</t>
+        </is>
+      </c>
+      <c r="D259" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E259" s="2" t="inlineStr">
+        <is>
+          <t>["DN 80", "DN 80"]</t>
+        </is>
+      </c>
       <c r="F259" s="2" t="inlineStr">
         <is>
-          <t>UPA-Zubehör</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G259" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H259" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="I259" s="2" t="inlineStr">
         <is>
-          <t>655.43 €</t>
+          <t>59.33 €</t>
         </is>
       </c>
     </row>
     <row r="260" ht="32" customHeight="1">
       <c r="A260" s="2" t="inlineStr">
         <is>
-          <t>AR18113</t>
+          <t>AR15648</t>
         </is>
       </c>
       <c r="B260" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C260" s="2" t="inlineStr">
         <is>
-          <t>KIT-FLANSCHKRUEMMER INST 80 ISO C NBR (ARX)</t>
+          <t>MANSCHETTE ISORIA 10/16 [A] DN 100 EPDM XV AMRI MATERIAL CODE (XV)</t>
         </is>
       </c>
       <c r="D260" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
         </is>
       </c>
       <c r="E260" s="2" t="inlineStr">
         <is>
-          <t>080-080</t>
+          <t>["DN 100", "DN 100"]</t>
         </is>
       </c>
       <c r="F260" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G260" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H260" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="I260" s="2" t="inlineStr">
         <is>
-          <t>751.04 €</t>
+          <t>89.93 €</t>
         </is>
       </c>
     </row>
     <row r="261" ht="32" customHeight="1">
       <c r="A261" s="2" t="inlineStr">
         <is>
-          <t>AR18113-01</t>
+          <t>AR15649</t>
         </is>
       </c>
       <c r="B261" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C261" s="2" t="inlineStr">
         <is>
-          <t>KIT-FLANSCHKRUEMMER INST 80 ISO C NBR (ARX)</t>
+          <t>MANSCHETTE ISORIA 10/16 [A] DN 300 EPDM XV AMRI MATERIAL CODE (XV)</t>
         </is>
       </c>
       <c r="D261" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
         </is>
       </c>
       <c r="E261" s="2" t="inlineStr">
         <is>
-          <t>080-080</t>
+          <t>["DN 300", "DN 300"]</t>
         </is>
       </c>
       <c r="F261" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G261" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H261" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="I261" s="2" t="inlineStr">
         <is>
-          <t>751.04 €</t>
+          <t>178.60 €</t>
         </is>
       </c>
     </row>
     <row r="262" ht="32" customHeight="1">
       <c r="A262" s="2" t="inlineStr">
         <is>
-          <t>AR18114</t>
+          <t>AR15651</t>
         </is>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C262" s="2" t="inlineStr">
         <is>
-          <t>KIT-HALTERUNG 100 2B/C NBR (ARX)</t>
-[...3 lines deleted...]
-      <c r="E262" s="2" t="inlineStr"/>
+          <t>Kit-Antriebswelle ISORIA 10/16 I00A/I07A-DN 200</t>
+        </is>
+      </c>
+      <c r="D262" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E262" s="2" t="inlineStr">
+        <is>
+          <t>["DN 200", "DN 200"]</t>
+        </is>
+      </c>
       <c r="F262" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G262" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H262" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I262" s="2" t="inlineStr">
         <is>
-          <t>414.20 €</t>
+          <t>137.01 €</t>
         </is>
       </c>
     </row>
     <row r="263" ht="32" customHeight="1">
       <c r="A263" s="2" t="inlineStr">
         <is>
-          <t>AR18115</t>
+          <t>AR15663</t>
         </is>
       </c>
       <c r="B263" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C263" s="2" t="inlineStr">
         <is>
-          <t>KIT-KETTE 4X12-5M-200KG 08-09</t>
-[...3 lines deleted...]
-      <c r="E263" s="2" t="inlineStr"/>
+          <t>MANSCHETTE ISORIA 10/16 [A] DN 065 PN10/16/ EPDM-XV</t>
+        </is>
+      </c>
+      <c r="D263" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E263" s="2" t="inlineStr">
+        <is>
+          <t>["DN 65", "DN 65"]</t>
+        </is>
+      </c>
       <c r="F263" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G263" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H263" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I263" s="2" t="inlineStr">
         <is>
-          <t>298.85 €</t>
-[...3 lines deleted...]
-    <row r="264" ht="32" customHeight="1">
+          <t>79.95 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="264" ht="18" customHeight="1">
       <c r="A264" s="2" t="inlineStr">
         <is>
-          <t>AR18115-01</t>
+          <t>AR15687</t>
         </is>
       </c>
       <c r="B264" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C264" s="2" t="inlineStr">
         <is>
-          <t>KIT-KETTE 4X12-5M-200KG 08-09</t>
-[...3 lines deleted...]
-      <c r="E264" s="2" t="inlineStr"/>
+          <t>MANSCHETTE ISORIA 10 A DN200  XNBR</t>
+        </is>
+      </c>
+      <c r="D264" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10"]</t>
+        </is>
+      </c>
+      <c r="E264" s="2" t="inlineStr">
+        <is>
+          <t>["DN 200"]</t>
+        </is>
+      </c>
       <c r="F264" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G264" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H264" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I264" s="2" t="inlineStr">
         <is>
-          <t>298.85 €</t>
+          <t>888.00 €</t>
         </is>
       </c>
     </row>
     <row r="265" ht="32" customHeight="1">
       <c r="A265" s="2" t="inlineStr">
         <is>
-          <t>AR18129</t>
+          <t>AR15693</t>
         </is>
       </c>
       <c r="B265" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C265" s="2" t="inlineStr">
         <is>
-          <t>Schwimmerschalter mit 10m Kabel 10A 250V IP68</t>
-[...3 lines deleted...]
-      <c r="E265" s="2" t="inlineStr"/>
+          <t>Gehäuse für Etaline ETLZ 065-065-160 EN-GJL-250/A48 CL 35B</t>
+        </is>
+      </c>
+      <c r="D265" s="2" t="inlineStr">
+        <is>
+          <t>["Etaline-Z"]</t>
+        </is>
+      </c>
+      <c r="E265" s="2" t="inlineStr">
+        <is>
+          <t>["065-160"]</t>
+        </is>
+      </c>
       <c r="F265" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G265" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H265" s="2" t="inlineStr"/>
+      <c r="H265" s="2" t="inlineStr">
+        <is>
+          <t>67.00</t>
+        </is>
+      </c>
       <c r="I265" s="2" t="inlineStr">
         <is>
-          <t>57.30 €</t>
+          <t>1283.00 €</t>
         </is>
       </c>
     </row>
     <row r="266" ht="32" customHeight="1">
       <c r="A266" s="2" t="inlineStr">
         <is>
-          <t>AR18129-01</t>
+          <t>AR15708A</t>
         </is>
       </c>
       <c r="B266" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C266" s="2" t="inlineStr">
         <is>
-          <t>Schwimmerschalter mit 10m Kabel 10A 250V IP68</t>
-[...2 lines deleted...]
-      <c r="D266" s="2" t="inlineStr"/>
+          <t>Adapterhalterung FLYGT Krümmer 250/116/3IN für KRT DN250</t>
+        </is>
+      </c>
+      <c r="D266" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
       <c r="E266" s="2" t="inlineStr"/>
       <c r="F266" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G266" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H266" s="2" t="inlineStr"/>
+      <c r="H266" s="2" t="inlineStr">
+        <is>
+          <t>26.00</t>
+        </is>
+      </c>
       <c r="I266" s="2" t="inlineStr">
         <is>
-          <t>57.30 €</t>
+          <t>3838.66 €</t>
         </is>
       </c>
     </row>
     <row r="267" ht="32" customHeight="1">
       <c r="A267" s="2" t="inlineStr">
         <is>
-          <t>AR18133</t>
+          <t>AR15762</t>
         </is>
       </c>
       <c r="B267" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C267" s="2" t="inlineStr">
         <is>
-          <t>Zubehörsatz BRIDE DN50 RP 2 Gewindeflansch DN50 f. Amarex + Ama-Porter</t>
+          <t>KIT-KOMPENSATOR G2</t>
         </is>
       </c>
       <c r="D267" s="2" t="inlineStr"/>
       <c r="E267" s="2" t="inlineStr"/>
       <c r="F267" s="2" t="inlineStr"/>
       <c r="G267" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H267" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I267" s="2" t="inlineStr">
         <is>
-          <t>85.52 €</t>
-[...3 lines deleted...]
-    <row r="268" ht="32" customHeight="1">
+          <t>278.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="268" ht="18" customHeight="1">
       <c r="A268" s="2" t="inlineStr">
         <is>
-          <t>AR18134</t>
+          <t>AR15789</t>
         </is>
       </c>
       <c r="B268" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C268" s="2" t="inlineStr">
         <is>
-          <t>Zubehörsatz Gewindeflansch PN6 DN50 / RP2"</t>
-[...2 lines deleted...]
-      <c r="D268" s="2" t="inlineStr"/>
+          <t>Sieb  für BOA-S PN6/16 DN200 grob ø 210 × 284 X6CrNiTi1810</t>
+        </is>
+      </c>
+      <c r="D268" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E268" s="2" t="inlineStr"/>
-      <c r="F268" s="2" t="inlineStr"/>
+      <c r="F268" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G268" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H268" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I268" s="2" t="inlineStr">
         <is>
-          <t>34.47 €</t>
+          <t>104.71 €</t>
         </is>
       </c>
     </row>
     <row r="269" ht="32" customHeight="1">
       <c r="A269" s="2" t="inlineStr">
         <is>
-          <t>AR18136</t>
+          <t>AR15790</t>
         </is>
       </c>
       <c r="B269" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C269" s="2" t="inlineStr">
         <is>
-          <t>Satz Montagezubehör f. Flansch DN80 mit Dichtung, Schrauben u. Muttern</t>
-[...2 lines deleted...]
-      <c r="D269" s="2" t="inlineStr"/>
+          <t>Sieb für BOA-S PN6/16 DN250 grob ø 258 × 434 X6CrNiTi1810</t>
+        </is>
+      </c>
+      <c r="D269" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E269" s="2" t="inlineStr"/>
       <c r="F269" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G269" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H269" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I269" s="2" t="inlineStr">
         <is>
-          <t>19.03 €</t>
-[...3 lines deleted...]
-    <row r="270" ht="32" customHeight="1">
+          <t>195.63 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="270" ht="18" customHeight="1">
       <c r="A270" s="2" t="inlineStr">
         <is>
-          <t>AR18144</t>
+          <t>AR15792</t>
         </is>
       </c>
       <c r="B270" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C270" s="2" t="inlineStr">
         <is>
-          <t>Schwimmerventil RSV O 2" mit CU-Schwimmer 2 1/2" Trinkwasserausführung mit Düse</t>
-[...2 lines deleted...]
-      <c r="D270" s="2" t="inlineStr"/>
+          <t>Sieb für BOA-S PN6/16 DN125 grob ø 137,5 × 199 X6CrNiTi1810</t>
+        </is>
+      </c>
+      <c r="D270" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E270" s="2" t="inlineStr"/>
-      <c r="F270" s="2" t="inlineStr"/>
+      <c r="F270" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G270" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H270" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I270" s="2" t="inlineStr">
         <is>
-          <t>2390.26 €</t>
-[...3 lines deleted...]
-    <row r="271" ht="32" customHeight="1">
+          <t>470.05 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="271" ht="18" customHeight="1">
       <c r="A271" s="2" t="inlineStr">
         <is>
-          <t>AR18193-01</t>
+          <t>AR15793</t>
         </is>
       </c>
       <c r="B271" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C271" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile komplett Bügelführung DN 50 für Ama-Porter F 50 / S 545</t>
-[...2 lines deleted...]
-      <c r="D271" s="2" t="inlineStr"/>
+          <t>Sieb für BOA-S PN6/16 DN150 grob ø 160 × 224 X6CrNiTi1810</t>
+        </is>
+      </c>
+      <c r="D271" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E271" s="2" t="inlineStr"/>
-      <c r="F271" s="2" t="inlineStr"/>
+      <c r="F271" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G271" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H271" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>1.20</t>
         </is>
       </c>
       <c r="I271" s="2" t="inlineStr">
         <is>
-          <t>353.77 €</t>
+          <t>54.48 €</t>
         </is>
       </c>
     </row>
     <row r="272" ht="32" customHeight="1">
       <c r="A272" s="2" t="inlineStr">
         <is>
-          <t>AR18193-02</t>
+          <t>AR15800</t>
         </is>
       </c>
       <c r="B272" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C272" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile komplett Bügelführung DN 50 für Ama-Porter F 50 / S 545</t>
+          <t>Kit de Base DN80/80 ISO 39020988 (ohne Drahtseil)</t>
         </is>
       </c>
       <c r="D272" s="2" t="inlineStr"/>
       <c r="E272" s="2" t="inlineStr"/>
-      <c r="F272" s="2" t="inlineStr"/>
+      <c r="F272" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
       <c r="G272" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H272" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="I272" s="2" t="inlineStr">
         <is>
-          <t>353.77 €</t>
+          <t>744.35 €</t>
         </is>
       </c>
     </row>
     <row r="273" ht="32" customHeight="1">
       <c r="A273" s="2" t="inlineStr">
         <is>
-          <t>AR18198</t>
+          <t>AR15858-02A</t>
         </is>
       </c>
       <c r="B273" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C273" s="2" t="inlineStr">
         <is>
-          <t>SONDE D PS1  6 MWS 10M</t>
-[...3 lines deleted...]
-      <c r="E273" s="2" t="inlineStr"/>
+          <t>Aufstellteile stationär mit Seilführung DN50 f. Amarex KRT</t>
+        </is>
+      </c>
+      <c r="D273" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex-KRT"]</t>
+        </is>
+      </c>
+      <c r="E273" s="2" t="inlineStr">
+        <is>
+          <t>["050-215", "050-216"]</t>
+        </is>
+      </c>
       <c r="F273" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G273" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H273" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>116.00</t>
         </is>
       </c>
       <c r="I273" s="2" t="inlineStr">
         <is>
-          <t>446.05 €</t>
+          <t>1053.35 €</t>
         </is>
       </c>
     </row>
     <row r="274" ht="32" customHeight="1">
       <c r="A274" s="2" t="inlineStr">
         <is>
-          <t>AR18204</t>
+          <t>AR15870</t>
         </is>
       </c>
       <c r="B274" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C274" s="2" t="inlineStr">
         <is>
-          <t>Zugentlastung für SONDE TYP IL-10</t>
+          <t>Passstück R 8 DN 32 X G2 X R2 X 20mm PN 10</t>
         </is>
       </c>
       <c r="D274" s="2" t="inlineStr"/>
       <c r="E274" s="2" t="inlineStr"/>
       <c r="F274" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G274" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H274" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I274" s="2" t="inlineStr">
         <is>
-          <t>38.30 €</t>
+          <t>43.27 €</t>
         </is>
       </c>
     </row>
     <row r="275" ht="32" customHeight="1">
       <c r="A275" s="2" t="inlineStr">
         <is>
-          <t>AR18212-01</t>
+          <t>AR15876</t>
         </is>
       </c>
       <c r="B275" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C275" s="2" t="inlineStr">
         <is>
-          <t>KIT-Konsole   CABLE ARX DN80/100</t>
+          <t>Deckel zu BOA-S DN20 PN16 in JL 1040 (inkl. Entleerungsschraube)</t>
         </is>
       </c>
       <c r="D275" s="2" t="inlineStr">
         <is>
-          <t>Amarex-N</t>
+          <t>["BOA-S"]</t>
         </is>
       </c>
       <c r="E275" s="2" t="inlineStr"/>
-      <c r="F275" s="2" t="inlineStr"/>
+      <c r="F275" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G275" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H275" s="2" t="inlineStr">
         <is>
-          <t>20.50</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I275" s="2" t="inlineStr">
         <is>
-          <t>65.51 €</t>
+          <t>27.30 €</t>
         </is>
       </c>
     </row>
     <row r="276" ht="32" customHeight="1">
       <c r="A276" s="2" t="inlineStr">
         <is>
-          <t>AR18225</t>
+          <t>AR15877</t>
         </is>
       </c>
       <c r="B276" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C276" s="2" t="inlineStr">
         <is>
-          <t>BEHAELTER AD-BOX Z2 B 200Liter - Überflur mit Deckel</t>
+          <t>Deckel zu BOA-S DN65 PN6 in JL 1040 (inkl. Entleerungsschraube)</t>
         </is>
       </c>
       <c r="D276" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer-Box</t>
+          <t>["BOA-S"]</t>
         </is>
       </c>
       <c r="E276" s="2" t="inlineStr"/>
-      <c r="F276" s="2" t="inlineStr"/>
+      <c r="F276" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G276" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H276" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>4.50</t>
         </is>
       </c>
       <c r="I276" s="2" t="inlineStr">
         <is>
-          <t>1119.37 €</t>
+          <t>71.39 €</t>
         </is>
       </c>
     </row>
     <row r="277" ht="32" customHeight="1">
       <c r="A277" s="2" t="inlineStr">
         <is>
-          <t>AR18225-01</t>
+          <t>AR15878</t>
         </is>
       </c>
       <c r="B277" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C277" s="2" t="inlineStr">
         <is>
-          <t>BEHAELTER AD-BOX Z2 B 200Liter - Überflur mit Deckel</t>
+          <t>Deckel zu BOA-S DN100 PN6 in JL 1040 (inkl. Entleerungsschraube)</t>
         </is>
       </c>
       <c r="D277" s="2" t="inlineStr">
         <is>
-          <t>["Ama-Drainer-Box"]</t>
-[...3 lines deleted...]
-      <c r="F277" s="2" t="inlineStr"/>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E277" s="2" t="inlineStr">
+        <is>
+          <t>["DN100"]</t>
+        </is>
+      </c>
+      <c r="F277" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G277" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H277" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I277" s="2" t="inlineStr">
         <is>
-          <t>1119.37 €</t>
+          <t>88.19 €</t>
         </is>
       </c>
     </row>
     <row r="278" ht="32" customHeight="1">
       <c r="A278" s="2" t="inlineStr">
         <is>
-          <t>AR18243</t>
+          <t>AR15879</t>
         </is>
       </c>
       <c r="B278" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C278" s="2" t="inlineStr">
         <is>
-          <t>KABEL PDRV2 CAN M12-ST./ST.1M</t>
-[...2 lines deleted...]
-      <c r="D278" s="2" t="inlineStr"/>
+          <t>Deckel zu BOA-S DN125 PN6 in JL 1040 (inkl. Entleerungsschraube)</t>
+        </is>
+      </c>
+      <c r="D278" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E278" s="2" t="inlineStr"/>
       <c r="F278" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G278" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H278" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="I278" s="2" t="inlineStr">
         <is>
-          <t>62.12 €</t>
-[...3 lines deleted...]
-    <row r="279" ht="32" customHeight="1">
+          <t>131.04 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="279" ht="48" customHeight="1">
       <c r="A279" s="2" t="inlineStr">
         <is>
-          <t>AR18244</t>
+          <t>AR15887</t>
         </is>
       </c>
       <c r="B279" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C279" s="2" t="inlineStr">
         <is>
-          <t>KABEL PDRV2 PM-SIGNAL M12-STE/STE 2M</t>
-[...3 lines deleted...]
-      <c r="E279" s="2" t="inlineStr"/>
+          <t>Komplettset plombierbare Handradkappe für BOA-W DN150PN16/DN200 PN6/16</t>
+        </is>
+      </c>
+      <c r="D279" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-W"]</t>
+        </is>
+      </c>
+      <c r="E279" s="2" t="inlineStr">
+        <is>
+          <t>["DN 150 PN 16", "DN 200 PN 16", "DN 200 PN 6"]</t>
+        </is>
+      </c>
       <c r="F279" s="2" t="inlineStr">
         <is>
-          <t>Zubehör</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="G279" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H279" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I279" s="2" t="inlineStr">
         <is>
-          <t>72.04 €</t>
-[...3 lines deleted...]
-    <row r="280" ht="32" customHeight="1">
+          <t>559.20 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="280" ht="64" customHeight="1">
       <c r="A280" s="2" t="inlineStr">
         <is>
-          <t>AR18245</t>
+          <t>AR15888</t>
         </is>
       </c>
       <c r="B280" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C280" s="2" t="inlineStr">
         <is>
-          <t>KIT-DECKEL CK 800 KL.D 600MM</t>
+          <t>Komplettset plombierbare Handradkappe für BOA-W DN80/100 PN16/DN125 PN6/16</t>
         </is>
       </c>
       <c r="D280" s="2" t="inlineStr">
         <is>
-          <t>CK- Pumpstation</t>
-[...3 lines deleted...]
-      <c r="F280" s="2" t="inlineStr"/>
+          <t>["BOA-W"]</t>
+        </is>
+      </c>
+      <c r="E280" s="2" t="inlineStr">
+        <is>
+          <t>["DN 80 PN 16", "DN 100 PN 16", "DN 125 PN 16", "DN 125 PN 6"]</t>
+        </is>
+      </c>
+      <c r="F280" s="2" t="inlineStr">
+        <is>
+          <t>Absperrventile</t>
+        </is>
+      </c>
       <c r="G280" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H280" s="2" t="inlineStr">
         <is>
-          <t>350.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I280" s="2" t="inlineStr">
         <is>
-          <t>2076.40 €</t>
-[...3 lines deleted...]
-    <row r="281" ht="32" customHeight="1">
+          <t>172.40 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="281" ht="64" customHeight="1">
       <c r="A281" s="2" t="inlineStr">
         <is>
-          <t>AR18252</t>
+          <t>AR15890</t>
         </is>
       </c>
       <c r="B281" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C281" s="2" t="inlineStr">
         <is>
-          <t>KIT-Druckmessgeraet D06F -G2X255 bestehend aus Druckmessgerät und Druckminderer              CUZN-K1</t>
-[...4 lines deleted...]
-      <c r="F281" s="2" t="inlineStr"/>
+          <t>Kappe zu BOA-C DN 15-25 PN 6/16 (Hubanzeige am Handrad)</t>
+        </is>
+      </c>
+      <c r="D281" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-Compact"]</t>
+        </is>
+      </c>
+      <c r="E281" s="2" t="inlineStr">
+        <is>
+          <t>["DN 15 PN 6", "DN 25 PN 6", "DN 15 PN 16", "DN 25 PN 16"]</t>
+        </is>
+      </c>
+      <c r="F281" s="2" t="inlineStr">
+        <is>
+          <t>Absperrventile</t>
+        </is>
+      </c>
       <c r="G281" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H281" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="I281" s="2" t="inlineStr">
         <is>
-          <t>502.45 €</t>
-[...3 lines deleted...]
-    <row r="282" ht="32" customHeight="1">
+          <t>5.22 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="282" ht="64" customHeight="1">
       <c r="A282" s="2" t="inlineStr">
         <is>
-          <t>AR18254</t>
+          <t>AR15892</t>
         </is>
       </c>
       <c r="B282" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C282" s="2" t="inlineStr">
         <is>
-          <t>Zubehörsatz AKKU LC.2 BC</t>
-[...3 lines deleted...]
-      <c r="E282" s="2" t="inlineStr"/>
+          <t>Kappe zu BOA-C DN 80-100 Alt PN 6/16 (Hubanzeige am Handrad)</t>
+        </is>
+      </c>
+      <c r="D282" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-Compact"]</t>
+        </is>
+      </c>
+      <c r="E282" s="2" t="inlineStr">
+        <is>
+          <t>["DN 80 PN 6", "DN 100 PN 6", "DN 80 PN 16", "DN 100 PN 16"]</t>
+        </is>
+      </c>
       <c r="F282" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="G282" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H282" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I282" s="2" t="inlineStr">
         <is>
-          <t>152.45 €</t>
+          <t>8.00 €</t>
         </is>
       </c>
     </row>
     <row r="283" ht="32" customHeight="1">
       <c r="A283" s="2" t="inlineStr">
         <is>
-          <t>AR18285</t>
+          <t>AR15893</t>
         </is>
       </c>
       <c r="B283" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C283" s="2" t="inlineStr">
         <is>
-          <t>SCHWIMM-SCHALTER 10000 P</t>
-[...4 lines deleted...]
-      <c r="F283" s="2" t="inlineStr"/>
+          <t>Kappe zu BOA-SuperCompact  DN 200PN 6/10/16 (inkl. Öffnungsanzeige, Hubbegrenzung)</t>
+        </is>
+      </c>
+      <c r="D283" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-SuperCompact"]</t>
+        </is>
+      </c>
+      <c r="E283" s="2" t="inlineStr">
+        <is>
+          <t>["DN 200 PN 6", "DN 200 PN 16"]</t>
+        </is>
+      </c>
+      <c r="F283" s="2" t="inlineStr">
+        <is>
+          <t>Absperrventile</t>
+        </is>
+      </c>
       <c r="G283" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H283" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I283" s="2" t="inlineStr">
         <is>
-          <t>126.50 €</t>
+          <t>25.26 €</t>
         </is>
       </c>
     </row>
     <row r="284" ht="32" customHeight="1">
       <c r="A284" s="2" t="inlineStr">
         <is>
-          <t>AR18287</t>
+          <t>AR15906</t>
         </is>
       </c>
       <c r="B284" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C284" s="2" t="inlineStr">
         <is>
-          <t>Ersatzlaufteil 3-400V 0,75KW 50Hz, f. Mini-Compacta U1.60D+U1.100D+UZ1.150D</t>
+          <t>Sendegerät Profinet-Gateway PD1 mit Betriebsanleitung</t>
         </is>
       </c>
       <c r="D284" s="2" t="inlineStr">
         <is>
-          <t>Mini Compacta</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E284" s="2" t="inlineStr"/>
       <c r="F284" s="2" t="inlineStr">
         <is>
-          <t>Hebeanlagen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G284" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H284" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I284" s="2" t="inlineStr">
         <is>
-          <t>1102.00 €</t>
+          <t>1129.00 €</t>
         </is>
       </c>
     </row>
     <row r="285" ht="32" customHeight="1">
       <c r="A285" s="2" t="inlineStr">
         <is>
-          <t>AR18297</t>
+          <t>AR15908</t>
         </is>
       </c>
       <c r="B285" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C285" s="2" t="inlineStr">
         <is>
-          <t>Spüleinrichtung 1" inkl. Magnetventil, Digitalschaltuhr, 2,5 m Kabel +Schutzkontaktstecker</t>
-[...2 lines deleted...]
-      <c r="D285" s="2" t="inlineStr"/>
+          <t>Standardsieb (Grob) zu BOA-S DN 25 PN16/25  EN-GJS-400-18-LT (5.3103) bis 2020 Werkstoff: 1.4301</t>
+        </is>
+      </c>
+      <c r="D285" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E285" s="2" t="inlineStr"/>
-      <c r="F285" s="2" t="inlineStr"/>
+      <c r="F285" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G285" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H285" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I285" s="2" t="inlineStr">
         <is>
-          <t>860.97 €</t>
+          <t>18.32 €</t>
         </is>
       </c>
     </row>
     <row r="286" ht="32" customHeight="1">
       <c r="A286" s="2" t="inlineStr">
         <is>
-          <t>AR18302</t>
+          <t>AR15909</t>
         </is>
       </c>
       <c r="B286" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C286" s="2" t="inlineStr">
         <is>
-          <t>WILO Wärmedämmschalen für Yonos MAXO Plus 25/0,5-10 Art. Nr.: 2123369</t>
-[...2 lines deleted...]
-      <c r="D286" s="2" t="inlineStr"/>
+          <t>Standardsieb (Grob) zu BOA-S DN 250 PN16 Werkstoff: 1.4301</t>
+        </is>
+      </c>
+      <c r="D286" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E286" s="2" t="inlineStr"/>
       <c r="F286" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
-[...3 lines deleted...]
-      <c r="H286" s="2" t="inlineStr"/>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
+      <c r="G286" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H286" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
       <c r="I286" s="2" t="inlineStr">
         <is>
-          <t>24.37 €</t>
-[...3 lines deleted...]
-    <row r="287" ht="18" customHeight="1">
+          <t>517.60 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="287" ht="32" customHeight="1">
       <c r="A287" s="2" t="inlineStr">
         <is>
-          <t>AR18321-01</t>
+          <t>AR15910</t>
         </is>
       </c>
       <c r="B287" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C287" s="2" t="inlineStr">
         <is>
-          <t>Zahnkupplung LRLKN 90-200</t>
-[...2 lines deleted...]
-      <c r="D287" s="2" t="inlineStr"/>
+          <t>Standardsieb (Grob) zu BOA-S DN 300 PN16 Werkstoff: 1.4301</t>
+        </is>
+      </c>
+      <c r="D287" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E287" s="2" t="inlineStr"/>
       <c r="F287" s="2" t="inlineStr">
         <is>
-          <t>Kupplungen</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G287" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H287" s="2" t="inlineStr">
         <is>
-          <t>10.30</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I287" s="2" t="inlineStr">
         <is>
-          <t>3139.80 €</t>
-[...3 lines deleted...]
-    <row r="288" ht="18" customHeight="1">
+          <t>856.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="288" ht="32" customHeight="1">
       <c r="A288" s="2" t="inlineStr">
         <is>
-          <t>AR18321-02</t>
+          <t>AR15912</t>
         </is>
       </c>
       <c r="B288" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C288" s="2" t="inlineStr">
         <is>
-          <t>Zahnkupplung LRLKN 90-200</t>
-[...2 lines deleted...]
-      <c r="D288" s="2" t="inlineStr"/>
+          <t>Feinsieb zu BOA-S DN 32 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 38mm L= 71mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D288" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E288" s="2" t="inlineStr"/>
       <c r="F288" s="2" t="inlineStr">
         <is>
-          <t>Kupplungen</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G288" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H288" s="2" t="inlineStr">
         <is>
-          <t>10.30</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I288" s="2" t="inlineStr">
         <is>
-          <t>3139.80 €</t>
+          <t>9.10 €</t>
         </is>
       </c>
     </row>
     <row r="289" ht="32" customHeight="1">
       <c r="A289" s="2" t="inlineStr">
         <is>
-          <t>AR18401</t>
+          <t>AR15913</t>
         </is>
       </c>
       <c r="B289" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C289" s="2" t="inlineStr">
         <is>
-          <t>KIT-HALTERUNG 100 2B/C NBR (ARX)</t>
-[...2 lines deleted...]
-      <c r="D289" s="2" t="inlineStr"/>
+          <t>Grobsieb zu BOA-S DN 32 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 38mm L= 71mm Werkstoff : Edelstahl bis 2020</t>
+        </is>
+      </c>
+      <c r="D289" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E289" s="2" t="inlineStr"/>
       <c r="F289" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G289" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H289" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I289" s="2" t="inlineStr">
         <is>
-          <t>414.20 €</t>
+          <t>17.65 €</t>
         </is>
       </c>
     </row>
     <row r="290" ht="32" customHeight="1">
       <c r="A290" s="2" t="inlineStr">
         <is>
-          <t>AR18606</t>
+          <t>AR15914</t>
         </is>
       </c>
       <c r="B290" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C290" s="2" t="inlineStr">
         <is>
-          <t>Druckleitungsanschluss Klemmverbindung DN50 RP 2 PE-HD 63</t>
-[...2 lines deleted...]
-      <c r="D290" s="2" t="inlineStr"/>
+          <t>Feinsieb zu BOA-S DN 150 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 160mm L= 259,5mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D290" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E290" s="2" t="inlineStr"/>
-      <c r="F290" s="2" t="inlineStr"/>
+      <c r="F290" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G290" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H290" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I290" s="2" t="inlineStr">
         <is>
-          <t>24.87 €</t>
+          <t>163.30 €</t>
         </is>
       </c>
     </row>
     <row r="291" ht="32" customHeight="1">
       <c r="A291" s="2" t="inlineStr">
         <is>
-          <t>AR18610</t>
+          <t>AR15916</t>
         </is>
       </c>
       <c r="B291" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C291" s="2" t="inlineStr">
         <is>
-          <t>Kette 2 m (1.4404), Tragkraft 160 kg, kurzgliedrig, RL2006/42/EG MRL</t>
-[...2 lines deleted...]
-      <c r="D291" s="2" t="inlineStr"/>
+          <t>Grobsieb zu BOA-S DN 150 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 160mm L= 259,5mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D291" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E291" s="2" t="inlineStr"/>
       <c r="F291" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G291" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H291" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I291" s="2" t="inlineStr">
         <is>
-          <t>93.84 €</t>
+          <t>166.78 €</t>
         </is>
       </c>
     </row>
     <row r="292" ht="32" customHeight="1">
       <c r="A292" s="2" t="inlineStr">
         <is>
-          <t>AR18612</t>
+          <t>AR15917</t>
         </is>
       </c>
       <c r="B292" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C292" s="2" t="inlineStr">
         <is>
-          <t>Blindflansch 30X285 DIA  S235JR</t>
+          <t>Passstück R14 DN 32 X G2 X R2 X 40mm PN 10</t>
         </is>
       </c>
       <c r="D292" s="2" t="inlineStr"/>
       <c r="E292" s="2" t="inlineStr"/>
-      <c r="F292" s="2" t="inlineStr"/>
+      <c r="F292" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
       <c r="G292" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H292" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I292" s="2" t="inlineStr">
         <is>
-          <t>214.34 €</t>
+          <t>51.34 €</t>
         </is>
       </c>
     </row>
     <row r="293" ht="32" customHeight="1">
       <c r="A293" s="2" t="inlineStr">
         <is>
-          <t>AR18614</t>
+          <t>AR15919</t>
         </is>
       </c>
       <c r="B293" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C293" s="2" t="inlineStr">
         <is>
-          <t>KIT-FLANSCHKRUEMMER INST 100 ISO C NBR (ARX)</t>
+          <t>Feinsieb zu BOA-S DN 250 PN 16 EN-GJS-400-18-LT (5.3103) bis 2020, D=231mm L= 336mm Werkstoff : Edelstahl</t>
         </is>
       </c>
       <c r="D293" s="2" t="inlineStr">
         <is>
-          <t>["Amarex"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E293" s="2" t="inlineStr"/>
       <c r="F293" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G293" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H293" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I293" s="2" t="inlineStr">
         <is>
-          <t>928.34 €</t>
+          <t>385.45 €</t>
         </is>
       </c>
     </row>
     <row r="294" ht="32" customHeight="1">
       <c r="A294" s="2" t="inlineStr">
         <is>
-          <t>AR18625</t>
+          <t>AR15920</t>
         </is>
       </c>
       <c r="B294" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C294" s="2" t="inlineStr">
         <is>
-          <t>KSB Mauerkragen mit Spannbändern EPDM/Edelstahl, MK 630, mit Ausgleichsstück</t>
+          <t>Grobsieb zu BOA-S DN 250 PN 16 EN-GJS-400-18-LT (5.3103) bis 2020, D=231mm L= 336mm Werkstoff : Edelstahl</t>
         </is>
       </c>
       <c r="D294" s="2" t="inlineStr">
         <is>
-          <t>["Ama-Drainer-Box"]</t>
+          <t>["BOA-S"]</t>
         </is>
       </c>
       <c r="E294" s="2" t="inlineStr"/>
       <c r="F294" s="2" t="inlineStr">
         <is>
-          <t>Hebeanlagen</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G294" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H294" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I294" s="2" t="inlineStr">
         <is>
-          <t>533.72 €</t>
+          <t>472.18 €</t>
         </is>
       </c>
     </row>
     <row r="295" ht="32" customHeight="1">
       <c r="A295" s="2" t="inlineStr">
         <is>
-          <t>AR18637</t>
+          <t>AR15921</t>
         </is>
       </c>
       <c r="B295" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C295" s="2" t="inlineStr">
         <is>
-          <t>Behälter AD-BOX 1 U</t>
-[...2 lines deleted...]
-      <c r="D295" s="2" t="inlineStr"/>
+          <t>Grobsieb zu BOA-S DN 300 PN 16 EN-GJS-400-18-LT (5.3103) bis 2020, D=281mm L= 384mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D295" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E295" s="2" t="inlineStr"/>
-      <c r="F295" s="2" t="inlineStr"/>
+      <c r="F295" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G295" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H295" s="2" t="inlineStr"/>
+      <c r="H295" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
       <c r="I295" s="2" t="inlineStr">
         <is>
-          <t>530.40 €</t>
-[...3 lines deleted...]
-    <row r="296" ht="32" customHeight="1">
+          <t>493.06 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="296" ht="48" customHeight="1">
       <c r="A296" s="2" t="inlineStr">
         <is>
-          <t>AR18639</t>
+          <t>AR15922</t>
         </is>
       </c>
       <c r="B296" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C296" s="2" t="inlineStr">
         <is>
-          <t>ZUBEHOERSATZ  AMAREX DN80 8 Sechskantschrauben, 1 Dichtung</t>
-[...3 lines deleted...]
-      <c r="E296" s="2" t="inlineStr"/>
+          <t>Spindelverlängerung für Isoria L= 100mm Isoria10/16: DN 150, Isoria20: DN 125 - DN 150</t>
+        </is>
+      </c>
+      <c r="D296" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16", "ISORIA 20"]</t>
+        </is>
+      </c>
+      <c r="E296" s="2" t="inlineStr">
+        <is>
+          <t>["DN 150", "DN 150", "DN 125", "DN 150"]</t>
+        </is>
+      </c>
       <c r="F296" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="G296" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H296" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I296" s="2" t="inlineStr">
         <is>
-          <t>20.05 €</t>
-[...3 lines deleted...]
-    <row r="297" ht="32" customHeight="1">
+          <t>477.10 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="297" ht="48" customHeight="1">
       <c r="A297" s="2" t="inlineStr">
         <is>
-          <t>AR18661</t>
+          <t>AR15923</t>
         </is>
       </c>
       <c r="B297" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C297" s="2" t="inlineStr">
         <is>
-          <t>Kit Halterung Seil- . 1-Stangen- . Bügelführung DN 50 für AmaPorter F 50/ S 545</t>
-[...4 lines deleted...]
-      <c r="F297" s="2" t="inlineStr"/>
+          <t>Spindelverlängerung für Isoria L= 100mm Isoria10/16: DN 250, Isoria20: DN 200 - DN 250</t>
+        </is>
+      </c>
+      <c r="D297" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16", "ISORIA 20"]</t>
+        </is>
+      </c>
+      <c r="E297" s="2" t="inlineStr">
+        <is>
+          <t>["DN 250", "DN 250", "DN 200", "DN 250"]</t>
+        </is>
+      </c>
+      <c r="F297" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
       <c r="G297" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H297" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I297" s="2" t="inlineStr">
         <is>
-          <t>59.54 €</t>
+          <t>618.10 €</t>
         </is>
       </c>
     </row>
     <row r="298" ht="32" customHeight="1">
       <c r="A298" s="2" t="inlineStr">
         <is>
-          <t>AR18662</t>
+          <t>AR15925</t>
         </is>
       </c>
       <c r="B298" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C298" s="2" t="inlineStr">
         <is>
-          <t>Kit Seil Polypropylene 5m PP12</t>
-[...4 lines deleted...]
-      <c r="F298" s="2" t="inlineStr"/>
+          <t>Spindelverlängerung für Isoria20: DN 500, BOAX-S-/ SF: DN600 ( alte Ausführung ), L= 150mm</t>
+        </is>
+      </c>
+      <c r="D298" s="2" t="inlineStr">
+        <is>
+          <t>["BOAX-S/SF", "ISORIA 20"]</t>
+        </is>
+      </c>
+      <c r="E298" s="2" t="inlineStr">
+        <is>
+          <t>["DN 600", "DN 500"]</t>
+        </is>
+      </c>
+      <c r="F298" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
       <c r="G298" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H298" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="I298" s="2" t="inlineStr">
         <is>
-          <t>89.55 €</t>
-[...3 lines deleted...]
-    <row r="299" ht="32" customHeight="1">
+          <t>1079.33 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="299" ht="48" customHeight="1">
       <c r="A299" s="2" t="inlineStr">
         <is>
-          <t>AR18730</t>
+          <t>AR15926</t>
         </is>
       </c>
       <c r="B299" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C299" s="2" t="inlineStr">
         <is>
-          <t>Positionsschalter B1/XCK P2110P16</t>
-[...3 lines deleted...]
-      <c r="E299" s="2" t="inlineStr"/>
+          <t>Spindelverlängerung für Isoria 10/16/20: DN 600, BOAX-S-/ SF: DN600, L= 150mm</t>
+        </is>
+      </c>
+      <c r="D299" s="2" t="inlineStr">
+        <is>
+          <t>["BOAX-S/SF", "ISORIA 10", "ISORIA 16", "ISORIA 20"]</t>
+        </is>
+      </c>
+      <c r="E299" s="2" t="inlineStr">
+        <is>
+          <t>["DN 600", "DN 600", "DN 600", "DN 600"]</t>
+        </is>
+      </c>
       <c r="F299" s="2" t="inlineStr">
         <is>
-          <t>Zubehör &amp; Ersatzteile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="G299" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H299" s="2" t="inlineStr"/>
+      <c r="H299" s="2" t="inlineStr">
+        <is>
+          <t>9.00</t>
+        </is>
+      </c>
       <c r="I299" s="2" t="inlineStr">
         <is>
-          <t>72.06 €</t>
+          <t>1079.33 €</t>
         </is>
       </c>
     </row>
     <row r="300" ht="32" customHeight="1">
       <c r="A300" s="2" t="inlineStr">
         <is>
-          <t>AR18731</t>
+          <t>AR15927</t>
         </is>
       </c>
       <c r="B300" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C300" s="2" t="inlineStr">
         <is>
-          <t>Standardsieb (Grob) zu BOA-S DN 32 PN6/16/25 EN-GJL-250 (5.1301)EN-GJS-400-18-LT (5.3103) ab 2021</t>
-[...6 lines deleted...]
-      </c>
+          <t>Handradwellenverlängerung für MN Getriebe Gr. 25/40/80, L= 100mm, Incl. Spannhülse.</t>
+        </is>
+      </c>
+      <c r="D300" s="2" t="inlineStr"/>
       <c r="E300" s="2" t="inlineStr"/>
       <c r="F300" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G300" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H300" s="2" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
       <c r="I300" s="2" t="inlineStr">
         <is>
-          <t>17.65 €</t>
+          <t>78.35 €</t>
         </is>
       </c>
     </row>
     <row r="301" ht="32" customHeight="1">
       <c r="A301" s="2" t="inlineStr">
         <is>
-          <t>AR18732</t>
+          <t>AR15929</t>
         </is>
       </c>
       <c r="B301" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C301" s="2" t="inlineStr">
         <is>
-          <t>Standardsieb (Grob) zu BOA-S DN 40 PN6/16/25 EN-GJL-250 (5.1301)EN-GJS-400-18-LT (5.3103) ab 2021</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 10, DN 65x20mm, PN 10/16</t>
+        </is>
+      </c>
+      <c r="D301" s="2" t="inlineStr"/>
       <c r="E301" s="2" t="inlineStr"/>
       <c r="F301" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G301" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H301" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I301" s="2" t="inlineStr">
         <is>
-          <t>25.15 €</t>
+          <t>72.42 €</t>
         </is>
       </c>
     </row>
     <row r="302" ht="32" customHeight="1">
       <c r="A302" s="2" t="inlineStr">
         <is>
-          <t>AR18733</t>
+          <t>AR15931</t>
         </is>
       </c>
       <c r="B302" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C302" s="2" t="inlineStr">
         <is>
-          <t>Standardsieb (Grob) zu BOA-S DN 50 PN6/16/25 EN-GJL-250 (5.1301)EN-GJS-400-18-LT (5.3103) ab 2021</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 1, DN 40x30mm, PN 10/16</t>
+        </is>
+      </c>
+      <c r="D302" s="2" t="inlineStr"/>
       <c r="E302" s="2" t="inlineStr"/>
       <c r="F302" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G302" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H302" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I302" s="2" t="inlineStr">
         <is>
-          <t>26.92 €</t>
+          <t>65.36 €</t>
         </is>
       </c>
     </row>
     <row r="303" ht="32" customHeight="1">
       <c r="A303" s="2" t="inlineStr">
         <is>
-          <t>AR18734</t>
+          <t>AR15932</t>
         </is>
       </c>
       <c r="B303" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C303" s="2" t="inlineStr">
         <is>
-          <t>Standardsieb (Grob) zu BOA-S DN 80 PN6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021</t>
-[...11 lines deleted...]
-      </c>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 11, DN 65x30mm, PN 10/16</t>
+        </is>
+      </c>
+      <c r="D303" s="2" t="inlineStr"/>
+      <c r="E303" s="2" t="inlineStr"/>
       <c r="F303" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G303" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H303" s="2" t="inlineStr"/>
+      <c r="H303" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
       <c r="I303" s="2" t="inlineStr">
         <is>
-          <t>64.72 €</t>
+          <t>72.42 €</t>
         </is>
       </c>
     </row>
     <row r="304" ht="32" customHeight="1">
       <c r="A304" s="2" t="inlineStr">
         <is>
-          <t>AR18735</t>
+          <t>AR15933</t>
         </is>
       </c>
       <c r="B304" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C304" s="2" t="inlineStr">
         <is>
-          <t>Flachdichtung zu BOA-S DN 32 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 46 / 68 x 1</t>
-[...11 lines deleted...]
-      </c>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 2, DN 50x10mm, PN 10/16</t>
+        </is>
+      </c>
+      <c r="D304" s="2" t="inlineStr"/>
+      <c r="E304" s="2" t="inlineStr"/>
       <c r="F304" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G304" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H304" s="2" t="inlineStr"/>
+      <c r="H304" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
       <c r="I304" s="2" t="inlineStr">
         <is>
-          <t>8.18 €</t>
+          <t>44.38 €</t>
         </is>
       </c>
     </row>
     <row r="305" ht="32" customHeight="1">
       <c r="A305" s="2" t="inlineStr">
         <is>
-          <t>AR18736</t>
+          <t>AR15934</t>
         </is>
       </c>
       <c r="B305" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C305" s="2" t="inlineStr">
         <is>
-          <t>Flachdichtung zu BOA-S DN 40 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 68 / 79 x 1</t>
-[...11 lines deleted...]
-      </c>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 4, DN 50x30mm, PN 10/16</t>
+        </is>
+      </c>
+      <c r="D305" s="2" t="inlineStr"/>
+      <c r="E305" s="2" t="inlineStr"/>
       <c r="F305" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G305" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H305" s="2" t="inlineStr"/>
+      <c r="H305" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
       <c r="I305" s="2" t="inlineStr">
         <is>
-          <t>8.18 €</t>
+          <t>107.00 €</t>
         </is>
       </c>
     </row>
     <row r="306" ht="32" customHeight="1">
       <c r="A306" s="2" t="inlineStr">
         <is>
-          <t>AR18737</t>
+          <t>AR15935</t>
         </is>
       </c>
       <c r="B306" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C306" s="2" t="inlineStr">
         <is>
-          <t>Flachdichtung zu BOA-S DN 50 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 75 / 87 x 1</t>
-[...11 lines deleted...]
-      </c>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 9, DN 65x10mm, PN 10/16</t>
+        </is>
+      </c>
+      <c r="D306" s="2" t="inlineStr"/>
+      <c r="E306" s="2" t="inlineStr"/>
       <c r="F306" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G306" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H306" s="2" t="inlineStr"/>
+      <c r="H306" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
       <c r="I306" s="2" t="inlineStr">
         <is>
-          <t>8.18 €</t>
+          <t>65.36 €</t>
         </is>
       </c>
     </row>
     <row r="307" ht="32" customHeight="1">
       <c r="A307" s="2" t="inlineStr">
         <is>
-          <t>AR18738</t>
+          <t>AR15936</t>
         </is>
       </c>
       <c r="B307" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C307" s="2" t="inlineStr">
         <is>
-          <t>Flachdichtung zu BOA-S DN 80 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 110 / 122 x 1</t>
-[...11 lines deleted...]
-      </c>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 18, DN 80x40mm, PN 6</t>
+        </is>
+      </c>
+      <c r="D307" s="2" t="inlineStr"/>
+      <c r="E307" s="2" t="inlineStr"/>
       <c r="F307" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G307" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H307" s="2" t="inlineStr"/>
+      <c r="H307" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
       <c r="I307" s="2" t="inlineStr">
         <is>
-          <t>9.12 €</t>
-[...3 lines deleted...]
-    <row r="308" ht="18" customHeight="1">
+          <t>100.37 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="308" ht="32" customHeight="1">
       <c r="A308" s="2" t="inlineStr">
         <is>
-          <t>AR18786</t>
+          <t>AR15937</t>
         </is>
       </c>
       <c r="B308" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C308" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtung RK22E-13-WW-3-25 f. Movitec</t>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 11, DN 65x30mm, PN 6</t>
         </is>
       </c>
       <c r="D308" s="2" t="inlineStr"/>
       <c r="E308" s="2" t="inlineStr"/>
       <c r="F308" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtungen</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G308" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H308" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H308" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
       <c r="I308" s="2" t="inlineStr">
         <is>
-          <t>311.86 €</t>
-[...3 lines deleted...]
-    <row r="309" ht="18" customHeight="1">
+          <t>72.42 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="309" ht="32" customHeight="1">
       <c r="A309" s="2" t="inlineStr">
         <is>
-          <t>AR18787</t>
+          <t>AR15938</t>
         </is>
       </c>
       <c r="B309" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C309" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtung   RK22E-13-WW-4-25 f. Movitec B 90 EA</t>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 2, DN 50x10mm, PN 6</t>
         </is>
       </c>
       <c r="D309" s="2" t="inlineStr"/>
       <c r="E309" s="2" t="inlineStr"/>
       <c r="F309" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtungen</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G309" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H309" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H309" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
       <c r="I309" s="2" t="inlineStr">
         <is>
-          <t>291.84 €</t>
-[...3 lines deleted...]
-    <row r="310" ht="18" customHeight="1">
+          <t>44.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="310" ht="32" customHeight="1">
       <c r="A310" s="2" t="inlineStr">
         <is>
-          <t>AR18788</t>
+          <t>AR15939</t>
         </is>
       </c>
       <c r="B310" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C310" s="2" t="inlineStr">
         <is>
-          <t>Dichtring 55/ 70X 0,5</t>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 26, DN 40x50mm, PN 6</t>
         </is>
       </c>
       <c r="D310" s="2" t="inlineStr"/>
       <c r="E310" s="2" t="inlineStr"/>
       <c r="F310" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G310" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H310" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H310" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
       <c r="I310" s="2" t="inlineStr">
         <is>
-          <t>30.50 €</t>
-[...3 lines deleted...]
-    <row r="311" ht="18" customHeight="1">
+          <t>84.02 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="311" ht="32" customHeight="1">
       <c r="A311" s="2" t="inlineStr">
         <is>
-          <t>AR18789</t>
+          <t>AR15940</t>
         </is>
       </c>
       <c r="B311" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C311" s="2" t="inlineStr">
         <is>
-          <t>O-RING 113,67X 5,33-N-B-349</t>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 9, DN 65x10mm, PN 6</t>
         </is>
       </c>
       <c r="D311" s="2" t="inlineStr"/>
       <c r="E311" s="2" t="inlineStr"/>
       <c r="F311" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G311" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H311" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H311" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
       <c r="I311" s="2" t="inlineStr">
         <is>
-          <t>23.30 €</t>
-[...3 lines deleted...]
-    <row r="312" ht="18" customHeight="1">
+          <t>53.75 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="312" ht="32" customHeight="1">
       <c r="A312" s="2" t="inlineStr">
         <is>
-          <t>AR18790</t>
+          <t>AR15946</t>
         </is>
       </c>
       <c r="B312" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C312" s="2" t="inlineStr">
         <is>
-          <t>O-RING 140,00X 3,00-N-B</t>
+          <t>Handradsicherungsring   36 X 1,75</t>
         </is>
       </c>
       <c r="D312" s="2" t="inlineStr"/>
       <c r="E312" s="2" t="inlineStr"/>
       <c r="F312" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G312" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H312" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H312" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
       <c r="I312" s="2" t="inlineStr">
         <is>
-          <t>63.80 €</t>
-[...3 lines deleted...]
-    <row r="313" ht="18" customHeight="1">
+          <t>6.48 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="313" ht="32" customHeight="1">
       <c r="A313" s="2" t="inlineStr">
         <is>
-          <t>AR18791</t>
+          <t>AR15949</t>
         </is>
       </c>
       <c r="B313" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C313" s="2" t="inlineStr">
         <is>
-          <t>Flachdichtung 20/24X0.3 DPAF</t>
-[...2 lines deleted...]
-      <c r="D313" s="2" t="inlineStr"/>
+          <t>Set A für Isolierung. Führungsrohr BOA-C IMS (Alt) 50mm</t>
+        </is>
+      </c>
+      <c r="D313" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-Control"]</t>
+        </is>
+      </c>
       <c r="E313" s="2" t="inlineStr"/>
       <c r="F313" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Regulierventile</t>
         </is>
       </c>
       <c r="G313" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H313" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H313" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
       <c r="I313" s="2" t="inlineStr">
         <is>
-          <t>6.50 €</t>
-[...3 lines deleted...]
-    <row r="314" ht="18" customHeight="1">
+          <t>6.48 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="314" ht="32" customHeight="1">
       <c r="A314" s="2" t="inlineStr">
         <is>
-          <t>AR18792</t>
+          <t>AR15955</t>
         </is>
       </c>
       <c r="B314" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C314" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtung KSB KU028M1-5A-RA</t>
-[...2 lines deleted...]
-      <c r="D314" s="2" t="inlineStr"/>
+          <t>Feinsieb zu BOA-S DN 200 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020, D=208mm L= 360mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D314" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E314" s="2" t="inlineStr"/>
       <c r="F314" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtungen</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G314" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H314" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H314" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
       <c r="I314" s="2" t="inlineStr">
         <is>
-          <t>497.02 €</t>
-[...3 lines deleted...]
-    <row r="315" ht="18" customHeight="1">
+          <t>388.76 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="315" ht="32" customHeight="1">
       <c r="A315" s="2" t="inlineStr">
         <is>
-          <t>AR18793</t>
+          <t>AR15959</t>
         </is>
       </c>
       <c r="B315" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C315" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtung 5KSCB2S 033BT000 f. MCPK</t>
+          <t>FIX Adapter Schweiz-Europa 3-polig Schukostecker/CH-Stecker T12</t>
         </is>
       </c>
       <c r="D315" s="2" t="inlineStr"/>
       <c r="E315" s="2" t="inlineStr"/>
-      <c r="F315" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F315" s="2" t="inlineStr"/>
       <c r="G315" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H315" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H315" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
       <c r="I315" s="2" t="inlineStr">
         <is>
-          <t>2312.97 €</t>
-[...3 lines deleted...]
-    <row r="316" ht="18" customHeight="1">
+          <t>5.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="316" ht="32" customHeight="1">
       <c r="A316" s="2" t="inlineStr">
         <is>
-          <t>AR18794</t>
+          <t>AR15960</t>
         </is>
       </c>
       <c r="B316" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C316" s="2" t="inlineStr">
         <is>
-          <t>KIT-DICHTUNG MCPK 125+160/40/1.4</t>
-[...3 lines deleted...]
-      <c r="E316" s="2" t="inlineStr"/>
+          <t>Spindelverlängerung für Isoria L= 150mm, Isoria20: DN 350</t>
+        </is>
+      </c>
+      <c r="D316" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 20"]</t>
+        </is>
+      </c>
+      <c r="E316" s="2" t="inlineStr">
+        <is>
+          <t>["DN 350"]</t>
+        </is>
+      </c>
       <c r="F316" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="G316" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H316" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H316" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
       <c r="I316" s="2" t="inlineStr">
         <is>
-          <t>280.50 €</t>
-[...3 lines deleted...]
-    <row r="317" ht="18" customHeight="1">
+          <t>789.30 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="317" ht="32" customHeight="1">
       <c r="A317" s="2" t="inlineStr">
         <is>
-          <t>AR18795</t>
+          <t>AR15975</t>
         </is>
       </c>
       <c r="B317" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C317" s="2" t="inlineStr">
         <is>
-          <t>Oelstandregler AR 1/4</t>
+          <t>KIT-Stopfbuchspackung HERA DN 150</t>
         </is>
       </c>
       <c r="D317" s="2" t="inlineStr"/>
       <c r="E317" s="2" t="inlineStr"/>
       <c r="F317" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Plattenschieber</t>
         </is>
       </c>
       <c r="G317" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H317" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H317" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
       <c r="I317" s="2" t="inlineStr">
         <is>
-          <t>63.80 €</t>
+          <t>134.82 €</t>
         </is>
       </c>
     </row>
     <row r="318" ht="32" customHeight="1">
       <c r="A318" s="2" t="inlineStr">
         <is>
-          <t>AR18835</t>
+          <t>AR15976</t>
         </is>
       </c>
       <c r="B318" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C318" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile DN50 für u.a.Amarex NS 50-172</t>
+          <t>Set-Rundschnur Flanschabdichtung aus EPDM   HERA BD DN 150</t>
         </is>
       </c>
       <c r="D318" s="2" t="inlineStr"/>
       <c r="E318" s="2" t="inlineStr"/>
-      <c r="F318" s="2" t="inlineStr"/>
+      <c r="F318" s="2" t="inlineStr">
+        <is>
+          <t>Plattenschieber</t>
+        </is>
+      </c>
       <c r="G318" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H318" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I318" s="2" t="inlineStr">
         <is>
-          <t>488.63 €</t>
+          <t>80.13 €</t>
         </is>
       </c>
     </row>
     <row r="319" ht="32" customHeight="1">
       <c r="A319" s="2" t="inlineStr">
         <is>
-          <t>AR18952</t>
+          <t>AR15978</t>
         </is>
       </c>
       <c r="B319" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C319" s="2" t="inlineStr">
         <is>
-          <t>KIT-FLANSCHKRUEMMER 50 ISO/ASM G1B/C NBR Seil-/1-Stangen-/Bügelführungskit DN 50 NBR</t>
+          <t>Deckel zu BOA-S DN32 PN16 in JL1040 (inkl. Entleerungsschraube)</t>
         </is>
       </c>
       <c r="D319" s="2" t="inlineStr">
         <is>
-          <t>["Amarex"]</t>
+          <t>["BOA-S"]</t>
         </is>
       </c>
       <c r="E319" s="2" t="inlineStr"/>
       <c r="F319" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G319" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H319" s="2" t="inlineStr">
         <is>
-          <t>82.50</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I319" s="2" t="inlineStr">
         <is>
-          <t>358.00 €</t>
+          <t>50.65 €</t>
         </is>
       </c>
     </row>
     <row r="320" ht="32" customHeight="1">
       <c r="A320" s="2" t="inlineStr">
         <is>
-          <t>AR18984</t>
+          <t>AR15980</t>
         </is>
       </c>
       <c r="B320" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C320" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile Kit komplett Seilführung DN 50 für AmaPorter F 50 / S 545 Amarex N</t>
+          <t>U-Bügeldichtung aus EPDM mit Stahlkern  HERA BD DN 150</t>
         </is>
       </c>
       <c r="D320" s="2" t="inlineStr"/>
       <c r="E320" s="2" t="inlineStr"/>
-      <c r="F320" s="2" t="inlineStr"/>
+      <c r="F320" s="2" t="inlineStr">
+        <is>
+          <t>Plattenschieber</t>
+        </is>
+      </c>
       <c r="G320" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H320" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I320" s="2" t="inlineStr">
         <is>
-          <t>396.70 €</t>
+          <t>102.40 €</t>
         </is>
       </c>
     </row>
     <row r="321" ht="32" customHeight="1">
       <c r="A321" s="2" t="inlineStr">
         <is>
-          <t>AR18984-01</t>
+          <t>AR16073</t>
         </is>
       </c>
       <c r="B321" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C321" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile Kit komplett Seilführung DN 50 für AmaPorter F 50 / S 545 Amarex N</t>
-[...4 lines deleted...]
-      <c r="F321" s="2" t="inlineStr"/>
+          <t>KIT THERMO. BOAX-S/SF DN65/80  0/+140 C, LG 180mm</t>
+        </is>
+      </c>
+      <c r="D321" s="2" t="inlineStr">
+        <is>
+          <t>["BOAX-S/SF"]</t>
+        </is>
+      </c>
+      <c r="E321" s="2" t="inlineStr">
+        <is>
+          <t>["DN 65", "DN 80"]</t>
+        </is>
+      </c>
+      <c r="F321" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
       <c r="G321" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H321" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I321" s="2" t="inlineStr">
         <is>
-          <t>396.70 €</t>
+          <t>28.44 €</t>
         </is>
       </c>
     </row>
     <row r="322" ht="32" customHeight="1">
       <c r="A322" s="2" t="inlineStr">
         <is>
-          <t>AR19003</t>
+          <t>AR16155</t>
         </is>
       </c>
       <c r="B322" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C322" s="2" t="inlineStr">
         <is>
-          <t>Schwimmschalter mit  5 m Kabel 230V-1 AC max. 8A min. 20mA</t>
-[...2 lines deleted...]
-      <c r="D322" s="2" t="inlineStr"/>
+          <t>Feinsieb zu BOA-S DN100 D= 109,5mm L= 169mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D322" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E322" s="2" t="inlineStr"/>
       <c r="F322" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G322" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H322" s="2" t="inlineStr"/>
       <c r="I322" s="2" t="inlineStr">
         <is>
-          <t>55.96 €</t>
+          <t>91.63 €</t>
         </is>
       </c>
     </row>
     <row r="323" ht="32" customHeight="1">
       <c r="A323" s="2" t="inlineStr">
         <is>
-          <t>AR19010</t>
+          <t>AR16156</t>
         </is>
       </c>
       <c r="B323" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C323" s="2" t="inlineStr">
         <is>
-          <t>KIT-DECKEL CK 800 KL.D 600MM</t>
+          <t>Grobsieb zu BOA-S DN 65 D= 78,5mm L= 134mm Werkstoff : Edelstahl</t>
         </is>
       </c>
       <c r="D323" s="2" t="inlineStr">
         <is>
-          <t>["CK- Pumpstation"]</t>
+          <t>["BOA-S"]</t>
         </is>
       </c>
       <c r="E323" s="2" t="inlineStr"/>
-      <c r="F323" s="2" t="inlineStr"/>
+      <c r="F323" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G323" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H323" s="2" t="inlineStr"/>
       <c r="I323" s="2" t="inlineStr">
         <is>
-          <t>2289.46 €</t>
+          <t>45.23 €</t>
         </is>
       </c>
     </row>
     <row r="324" ht="32" customHeight="1">
       <c r="A324" s="2" t="inlineStr">
         <is>
-          <t>AR19011</t>
+          <t>AR16157</t>
         </is>
       </c>
       <c r="B324" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C324" s="2" t="inlineStr">
         <is>
-          <t>Flanschadapter DN 50</t>
-[...2 lines deleted...]
-      <c r="D324" s="2" t="inlineStr"/>
+          <t>Grobsieb zu BOA-S DN125 D= 137,5mm L= 199mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D324" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E324" s="2" t="inlineStr"/>
-      <c r="F324" s="2" t="inlineStr"/>
+      <c r="F324" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G324" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H324" s="2" t="inlineStr"/>
       <c r="I324" s="2" t="inlineStr">
         <is>
-          <t>204.86 €</t>
+          <t>56.97 €</t>
         </is>
       </c>
     </row>
     <row r="325" ht="32" customHeight="1">
       <c r="A325" s="2" t="inlineStr">
         <is>
-          <t>AR19019</t>
+          <t>AR16228</t>
         </is>
       </c>
       <c r="B325" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C325" s="2" t="inlineStr">
         <is>
-          <t>KIT-Kette 4X12-5M-200KG</t>
-[...4 lines deleted...]
-      <c r="F325" s="2" t="inlineStr"/>
+          <t>MANSCHETTE  VC GAMMA DN40 RINGBALG - GAMMA DN40 (Viton)</t>
+        </is>
+      </c>
+      <c r="D325" s="2" t="inlineStr">
+        <is>
+          <t>["GAMMA"]</t>
+        </is>
+      </c>
+      <c r="E325" s="2" t="inlineStr">
+        <is>
+          <t>["DN 40"]</t>
+        </is>
+      </c>
+      <c r="F325" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
       <c r="G325" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H325" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I325" s="2" t="inlineStr">
         <is>
-          <t>286.88 €</t>
+          <t>706.03 €</t>
         </is>
       </c>
     </row>
     <row r="326" ht="32" customHeight="1">
       <c r="A326" s="2" t="inlineStr">
         <is>
-          <t>AR19023</t>
+          <t>AR16246</t>
         </is>
       </c>
       <c r="B326" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C326" s="2" t="inlineStr">
         <is>
-          <t>Hosenrohr DN40</t>
-[...2 lines deleted...]
-      <c r="D326" s="2" t="inlineStr"/>
+          <t>Motoradapterkit PDRV2/E-1LE1, 1LG6 BG225S/M</t>
+        </is>
+      </c>
+      <c r="D326" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
       <c r="E326" s="2" t="inlineStr"/>
-      <c r="F326" s="2" t="inlineStr"/>
+      <c r="F326" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G326" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H326" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="I326" s="2" t="inlineStr">
         <is>
-          <t>348.94 €</t>
+          <t>1293.96 €</t>
         </is>
       </c>
     </row>
     <row r="327" ht="32" customHeight="1">
       <c r="A327" s="2" t="inlineStr">
         <is>
-          <t>AR19027</t>
+          <t>AR16304</t>
         </is>
       </c>
       <c r="B327" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C327" s="2" t="inlineStr">
         <is>
-          <t>Kupplung Rotex ZS-DKM-SH-38X 42H7 SH-38X 32H7 SH-38-140</t>
+          <t>KIT-FLANSCH DN40XG1 1/2 W.TIEROD</t>
         </is>
       </c>
       <c r="D327" s="2" t="inlineStr"/>
       <c r="E327" s="2" t="inlineStr"/>
       <c r="F327" s="2" t="inlineStr">
         <is>
-          <t>Kupplungen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G327" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H327" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I327" s="2" t="inlineStr">
         <is>
-          <t>376.84 €</t>
+          <t>1124.40 €</t>
         </is>
       </c>
     </row>
     <row r="328" ht="32" customHeight="1">
       <c r="A328" s="2" t="inlineStr">
         <is>
-          <t>AR19036</t>
+          <t>AR16354</t>
         </is>
       </c>
       <c r="B328" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C328" s="2" t="inlineStr">
         <is>
-          <t>KIT Halterung 65 1B/C/E NBR Amarex N Seil- / 1-Stangen- / Bügelführung</t>
+          <t>Aufstellteile DN50 für u.a.Amarex NS 50-172</t>
         </is>
       </c>
       <c r="D328" s="2" t="inlineStr"/>
       <c r="E328" s="2" t="inlineStr"/>
       <c r="F328" s="2" t="inlineStr"/>
       <c r="G328" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H328" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="I328" s="2" t="inlineStr">
         <is>
-          <t>121.43 €</t>
+          <t>488.63 €</t>
         </is>
       </c>
     </row>
     <row r="329" ht="32" customHeight="1">
       <c r="A329" s="2" t="inlineStr">
         <is>
-          <t>AR4888DD</t>
+          <t>AR16365</t>
         </is>
       </c>
       <c r="B329" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C329" s="2" t="inlineStr">
         <is>
-          <t>GEHAEUSEDECKEL   55/60-400 für MegaCPK 125-400</t>
+          <t>KIT-FLANSCHKRUEMMER INST 80 ISO C NBR</t>
         </is>
       </c>
       <c r="D329" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>["Amarex"]</t>
         </is>
       </c>
       <c r="E329" s="2" t="inlineStr">
         <is>
-          <t>125-400</t>
+          <t>["080-080"]</t>
         </is>
       </c>
       <c r="F329" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G329" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H329" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>53.00</t>
         </is>
       </c>
       <c r="I329" s="2" t="inlineStr">
         <is>
-          <t>2153.29 €</t>
-[...3 lines deleted...]
-    <row r="330" ht="18" customHeight="1">
+          <t>751.04 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="330" ht="32" customHeight="1">
       <c r="A330" s="2" t="inlineStr">
         <is>
-          <t>AR4888L</t>
+          <t>AR16373</t>
         </is>
       </c>
       <c r="B330" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>John Crane GmbH</t>
         </is>
       </c>
       <c r="C330" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für MegaCPK 125-400 1.4408/A743 GR CF8M 330mm</t>
+          <t>Gleitringdichtung EagleBurgmann 38 mm Type 58U / Q1Q1K9GG - BD Code: 15</t>
         </is>
       </c>
       <c r="D330" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
-[...6 lines deleted...]
-      </c>
+          <t>["Etanorm"]</t>
+        </is>
+      </c>
+      <c r="E330" s="2" t="inlineStr"/>
       <c r="F330" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Gleitringdichtungen</t>
         </is>
       </c>
       <c r="G330" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H330" s="2" t="inlineStr"/>
       <c r="I330" s="2" t="inlineStr">
         <is>
-          <t>5653.69 €</t>
-[...3 lines deleted...]
-    <row r="331" ht="32" customHeight="1">
+          <t>1480.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="331" ht="18" customHeight="1">
       <c r="A331" s="2" t="inlineStr">
         <is>
-          <t>AR5303</t>
+          <t>AR16375</t>
         </is>
       </c>
       <c r="B331" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C331" s="2" t="inlineStr">
         <is>
-          <t>Kette 2M-B5x35</t>
+          <t>GLRD-KSB C065M0-4EB SP</t>
         </is>
       </c>
       <c r="D331" s="2" t="inlineStr"/>
       <c r="E331" s="2" t="inlineStr"/>
       <c r="F331" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Gleitringdichtungen</t>
         </is>
       </c>
       <c r="G331" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H331" s="2" t="inlineStr"/>
       <c r="I331" s="2" t="inlineStr">
         <is>
-          <t>26.17 €</t>
+          <t>1118.70 €</t>
         </is>
       </c>
     </row>
     <row r="332" ht="32" customHeight="1">
       <c r="A332" s="2" t="inlineStr">
         <is>
-          <t>AR5451</t>
+          <t>AR16380</t>
         </is>
       </c>
       <c r="B332" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C332" s="2" t="inlineStr">
         <is>
-          <t>Laterne Etabloc-Etaline -WE25-IEC71</t>
+          <t>A-SPIRALGEHAEUSE ETB  100-80-160 G mit Flachdichtung</t>
         </is>
       </c>
       <c r="D332" s="2" t="inlineStr">
         <is>
-          <t>["Etabloc", "Etaline"]</t>
-[...2 lines deleted...]
-      <c r="E332" s="2" t="inlineStr"/>
+          <t>["Etabloc"]</t>
+        </is>
+      </c>
+      <c r="E332" s="2" t="inlineStr">
+        <is>
+          <t>["080-160"]</t>
+        </is>
+      </c>
       <c r="F332" s="2" t="inlineStr">
         <is>
-          <t>Blockpumpen</t>
+          <t>Gehäuseteile</t>
         </is>
       </c>
       <c r="G332" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H332" s="2" t="inlineStr">
         <is>
-          <t>5.70</t>
+          <t>54.00</t>
         </is>
       </c>
       <c r="I332" s="2" t="inlineStr">
         <is>
-          <t>123.98 €</t>
+          <t>1771.69 €</t>
         </is>
       </c>
     </row>
     <row r="333" ht="32" customHeight="1">
       <c r="A333" s="2" t="inlineStr">
         <is>
-          <t>AR5683L</t>
+          <t>AR16389</t>
         </is>
       </c>
       <c r="B333" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C333" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für Sewabloc D100-316/ 278mm</t>
-[...2 lines deleted...]
-      <c r="D333" s="2" t="inlineStr"/>
+          <t>Aufstellteile KIT-Konsole DN32/50 BAR INC BL</t>
+        </is>
+      </c>
+      <c r="D333" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex-N"]</t>
+        </is>
+      </c>
       <c r="E333" s="2" t="inlineStr"/>
       <c r="F333" s="2" t="inlineStr"/>
       <c r="G333" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H333" s="2" t="inlineStr"/>
+      <c r="H333" s="2" t="inlineStr">
+        <is>
+          <t>20.50</t>
+        </is>
+      </c>
       <c r="I333" s="2" t="inlineStr">
         <is>
-          <t>2340.60 €</t>
+          <t>823.14 €</t>
         </is>
       </c>
     </row>
     <row r="334" ht="32" customHeight="1">
       <c r="A334" s="2" t="inlineStr">
         <is>
-          <t>AR5743E</t>
+          <t>AR16398</t>
         </is>
       </c>
       <c r="B334" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C334" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile für Amarex KRTD 200-315/234-UG-S</t>
+          <t>FLANSCH Kit VF,VCF-10B NW40XG6/4 PN16-40</t>
         </is>
       </c>
       <c r="D334" s="2" t="inlineStr"/>
       <c r="E334" s="2" t="inlineStr"/>
-      <c r="F334" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F334" s="2" t="inlineStr"/>
       <c r="G334" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H334" s="2" t="inlineStr"/>
+      <c r="H334" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
       <c r="I334" s="2" t="inlineStr">
         <is>
-          <t>2143.40 €</t>
+          <t>199.90 €</t>
         </is>
       </c>
     </row>
     <row r="335" ht="32" customHeight="1">
       <c r="A335" s="2" t="inlineStr">
         <is>
-          <t>AR5760LRD</t>
+          <t>AR16511</t>
         </is>
       </c>
       <c r="B335" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C335" s="2" t="inlineStr">
         <is>
-          <t>Laufrad 50-160 EN-GJL-250 Ø121mm</t>
-[...2 lines deleted...]
-      <c r="D335" s="2" t="inlineStr"/>
+          <t>Kommunikationsmodul  / Wandler BACnet MS/TP u.a. für Calio</t>
+        </is>
+      </c>
+      <c r="D335" s="2" t="inlineStr">
+        <is>
+          <t>["Calio"]</t>
+        </is>
+      </c>
       <c r="E335" s="2" t="inlineStr"/>
       <c r="F335" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G335" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H335" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I335" s="2" t="inlineStr">
         <is>
-          <t>857.25 €</t>
+          <t>190.16 €</t>
         </is>
       </c>
     </row>
     <row r="336" ht="32" customHeight="1">
       <c r="A336" s="2" t="inlineStr">
         <is>
-          <t>AR5862</t>
+          <t>AR16709</t>
         </is>
       </c>
       <c r="B336" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C336" s="2" t="inlineStr">
         <is>
-          <t>Verlängerungskabel 5m zur Verlängerung der Sensorkabel</t>
-[...6 lines deleted...]
-      </c>
+          <t>Aufstellteile DN65 10M BL.AP</t>
+        </is>
+      </c>
+      <c r="D336" s="2" t="inlineStr"/>
       <c r="E336" s="2" t="inlineStr"/>
-      <c r="F336" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F336" s="2" t="inlineStr"/>
       <c r="G336" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H336" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="I336" s="2" t="inlineStr">
         <is>
-          <t>51.38 €</t>
+          <t>375.33 €</t>
         </is>
       </c>
     </row>
     <row r="337" ht="32" customHeight="1">
       <c r="A337" s="2" t="inlineStr">
         <is>
-          <t>AR6344</t>
+          <t>AR16766</t>
         </is>
       </c>
       <c r="B337" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C337" s="2" t="inlineStr">
         <is>
-          <t>Ersatzmotor Microchem</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kit-Laufrad NF80-100- 220 D210</t>
+        </is>
+      </c>
+      <c r="D337" s="2" t="inlineStr"/>
       <c r="E337" s="2" t="inlineStr"/>
       <c r="F337" s="2" t="inlineStr">
         <is>
-          <t>Sonstige Pumpen</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G337" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H337" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>1.20</t>
         </is>
       </c>
       <c r="I337" s="2" t="inlineStr">
         <is>
-          <t>1204.13 €</t>
-[...3 lines deleted...]
-    <row r="338" ht="32" customHeight="1">
+          <t>571.46 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="338" ht="18" customHeight="1">
       <c r="A338" s="2" t="inlineStr">
         <is>
-          <t>AR6617</t>
+          <t>AR16823</t>
         </is>
       </c>
       <c r="B338" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C338" s="2" t="inlineStr">
         <is>
-          <t>Drehzahlregler E-Modul Set f. RIO-ECO 25-60</t>
+          <t>Wellenhülse 70/98X59 HPK-LE 250-400</t>
         </is>
       </c>
       <c r="D338" s="2" t="inlineStr">
         <is>
-          <t>["Rio-Eco", "Rio-Eco-(Z)-N"]</t>
-[...2 lines deleted...]
-      <c r="E338" s="2" t="inlineStr"/>
+          <t>["HPK-L"]</t>
+        </is>
+      </c>
+      <c r="E338" s="2" t="inlineStr">
+        <is>
+          <t>["250-400"]</t>
+        </is>
+      </c>
       <c r="F338" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="G338" s="2" t="inlineStr"/>
       <c r="H338" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I338" s="2" t="inlineStr">
         <is>
-          <t>808.40 €</t>
-[...3 lines deleted...]
-    <row r="339" ht="32" customHeight="1">
+          <t>674.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="339" ht="18" customHeight="1">
       <c r="A339" s="2" t="inlineStr">
         <is>
-          <t>AR6828</t>
+          <t>AR16824</t>
         </is>
       </c>
       <c r="B339" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C339" s="2" t="inlineStr">
         <is>
-          <t>Adapter Supreme (A) 132S-C</t>
-[...3 lines deleted...]
-      <c r="E339" s="2" t="inlineStr"/>
+          <t>Welle HPK-L 250-400 LP06</t>
+        </is>
+      </c>
+      <c r="D339" s="2" t="inlineStr">
+        <is>
+          <t>["HPK-L"]</t>
+        </is>
+      </c>
+      <c r="E339" s="2" t="inlineStr">
+        <is>
+          <t>["250-400"]</t>
+        </is>
+      </c>
       <c r="F339" s="2" t="inlineStr">
         <is>
-          <t>Drivepack</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="G339" s="2" t="inlineStr"/>
       <c r="H339" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I339" s="2" t="inlineStr">
         <is>
-          <t>140.57 €</t>
-[...3 lines deleted...]
-    <row r="340" ht="32" customHeight="1">
+          <t>3983.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="340" ht="18" customHeight="1">
       <c r="A340" s="2" t="inlineStr">
         <is>
-          <t>AR6829</t>
+          <t>AR16825</t>
         </is>
       </c>
       <c r="B340" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C340" s="2" t="inlineStr">
         <is>
-          <t>Adapter Supreme (A) 180M-D</t>
-[...3 lines deleted...]
-      <c r="E340" s="2" t="inlineStr"/>
+          <t>Lagerbuchse HPK-L 250-400 P06</t>
+        </is>
+      </c>
+      <c r="D340" s="2" t="inlineStr">
+        <is>
+          <t>["HPK-L"]</t>
+        </is>
+      </c>
+      <c r="E340" s="2" t="inlineStr">
+        <is>
+          <t>["250-400"]</t>
+        </is>
+      </c>
       <c r="F340" s="2" t="inlineStr">
         <is>
-          <t>Drivepack</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="G340" s="2" t="inlineStr"/>
       <c r="H340" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I340" s="2" t="inlineStr">
         <is>
-          <t>184.97 €</t>
-[...3 lines deleted...]
-    <row r="341" ht="32" customHeight="1">
+          <t>1378.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="341" ht="18" customHeight="1">
       <c r="A341" s="2" t="inlineStr">
         <is>
-          <t>AR6830</t>
+          <t>AR16826</t>
         </is>
       </c>
       <c r="B341" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C341" s="2" t="inlineStr">
         <is>
-          <t>Adapter Supreme (A) 132S-B</t>
+          <t>Sicherungsring  98 X 3</t>
         </is>
       </c>
       <c r="D341" s="2" t="inlineStr"/>
       <c r="E341" s="2" t="inlineStr"/>
       <c r="F341" s="2" t="inlineStr">
         <is>
-          <t>Drivepack</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G341" s="2" t="inlineStr"/>
       <c r="H341" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I341" s="2" t="inlineStr">
         <is>
-          <t>140.57 €</t>
-[...3 lines deleted...]
-    <row r="342" ht="32" customHeight="1">
+          <t>5.90 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="342" ht="18" customHeight="1">
       <c r="A342" s="2" t="inlineStr">
         <is>
-          <t>AR6831</t>
+          <t>AR16827</t>
         </is>
       </c>
       <c r="B342" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C342" s="2" t="inlineStr">
         <is>
-          <t>Adapterkit Supreme 160M-C</t>
-[...3 lines deleted...]
-      <c r="E342" s="2" t="inlineStr"/>
+          <t>Laufrad 404-250-400 HPK-L 250-400</t>
+        </is>
+      </c>
+      <c r="D342" s="2" t="inlineStr">
+        <is>
+          <t>["HPK-L"]</t>
+        </is>
+      </c>
+      <c r="E342" s="2" t="inlineStr">
+        <is>
+          <t>["250-400"]</t>
+        </is>
+      </c>
       <c r="F342" s="2" t="inlineStr">
         <is>
-          <t>Drivepack</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="G342" s="2" t="inlineStr"/>
       <c r="H342" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I342" s="2" t="inlineStr">
         <is>
-          <t>328.75 €</t>
-[...3 lines deleted...]
-    <row r="343" ht="32" customHeight="1">
+          <t>6042.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="343" ht="18" customHeight="1">
       <c r="A343" s="2" t="inlineStr">
         <is>
-          <t>AR6832</t>
+          <t>AR16828</t>
         </is>
       </c>
       <c r="B343" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Burgmann</t>
         </is>
       </c>
       <c r="C343" s="2" t="inlineStr">
         <is>
-          <t>Adapter Supreme (A) 160L-C</t>
+          <t>GLRD-BURGMANN KB070M-H75N</t>
         </is>
       </c>
       <c r="D343" s="2" t="inlineStr"/>
       <c r="E343" s="2" t="inlineStr"/>
       <c r="F343" s="2" t="inlineStr">
         <is>
-          <t>Drivepack</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gleitringdichtungen</t>
+        </is>
+      </c>
+      <c r="G343" s="2" t="inlineStr"/>
       <c r="H343" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I343" s="2" t="inlineStr">
         <is>
-          <t>156.80 €</t>
-[...3 lines deleted...]
-    <row r="344" ht="32" customHeight="1">
+          <t>2685.90 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="344" ht="18" customHeight="1">
       <c r="A344" s="2" t="inlineStr">
         <is>
-          <t>AR6833</t>
+          <t>AR16829</t>
         </is>
       </c>
       <c r="B344" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C344" s="2" t="inlineStr">
         <is>
-          <t>Adapter Supreme (A) 200L-D</t>
-[...3 lines deleted...]
-      <c r="E344" s="2" t="inlineStr"/>
+          <t>Gleitlager LP06 PPS HPK-L 250-400</t>
+        </is>
+      </c>
+      <c r="D344" s="2" t="inlineStr">
+        <is>
+          <t>["HPK-L"]</t>
+        </is>
+      </c>
+      <c r="E344" s="2" t="inlineStr">
+        <is>
+          <t>["250-400"]</t>
+        </is>
+      </c>
       <c r="F344" s="2" t="inlineStr">
         <is>
-          <t>Drivepack</t>
-[...6 lines deleted...]
-      </c>
+          <t>Lager</t>
+        </is>
+      </c>
+      <c r="G344" s="2" t="inlineStr"/>
       <c r="H344" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I344" s="2" t="inlineStr">
         <is>
-          <t>255.33 €</t>
-[...3 lines deleted...]
-    <row r="345" ht="32" customHeight="1">
+          <t>2601.01 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="345" ht="18" customHeight="1">
       <c r="A345" s="2" t="inlineStr">
         <is>
-          <t>AR6834</t>
+          <t>AR16830</t>
         </is>
       </c>
       <c r="B345" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C345" s="2" t="inlineStr">
         <is>
-          <t>Adapter Supreme (A) 225M-D</t>
-[...3 lines deleted...]
-      <c r="E345" s="2" t="inlineStr"/>
+          <t>Schraegkugellager 7315B UA</t>
+        </is>
+      </c>
+      <c r="D345" s="2" t="inlineStr">
+        <is>
+          <t>["HPK-L"]</t>
+        </is>
+      </c>
+      <c r="E345" s="2" t="inlineStr">
+        <is>
+          <t>["250-400"]</t>
+        </is>
+      </c>
       <c r="F345" s="2" t="inlineStr">
         <is>
-          <t>Drivepack</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="G345" s="2" t="inlineStr"/>
       <c r="H345" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I345" s="2" t="inlineStr">
         <is>
-          <t>266.34 €</t>
+          <t>217.27 €</t>
         </is>
       </c>
     </row>
     <row r="346" ht="32" customHeight="1">
       <c r="A346" s="2" t="inlineStr">
         <is>
-          <t>AR7152ZB</t>
+          <t>AR16913-02</t>
         </is>
       </c>
       <c r="B346" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C346" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile DN040-KRT040-250</t>
-[...3 lines deleted...]
-      <c r="E346" s="2" t="inlineStr"/>
+          <t>Ersatzlaufteil 1,5kW, f. Mini Compacta US1.100E+UZS1.150E mit Schneidwerk</t>
+        </is>
+      </c>
+      <c r="D346" s="2" t="inlineStr">
+        <is>
+          <t>["Mini Compacta"]</t>
+        </is>
+      </c>
+      <c r="E346" s="2" t="inlineStr">
+        <is>
+          <t>["1.100 E/C", "1.150 E/C"]</t>
+        </is>
+      </c>
       <c r="F346" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile</t>
+          <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="G346" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H346" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>43.00</t>
         </is>
       </c>
       <c r="I346" s="2" t="inlineStr">
         <is>
-          <t>2924.53 €</t>
-[...3 lines deleted...]
-    <row r="347" ht="32" customHeight="1">
+          <t>1931.52 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="347" ht="18" customHeight="1">
       <c r="A347" s="2" t="inlineStr">
         <is>
-          <t>AR7235LRD</t>
+          <t>AR17097</t>
         </is>
       </c>
       <c r="B347" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C347" s="2" t="inlineStr">
         <is>
-          <t>Laufrad 269X37-49 JL1040 + Spaltring F E-NORM+BLOC 125-250+LINE ø 250mm</t>
+          <t>Kabel PDRV2-Displayverlängerung 5M</t>
         </is>
       </c>
       <c r="D347" s="2" t="inlineStr"/>
       <c r="E347" s="2" t="inlineStr"/>
       <c r="F347" s="2" t="inlineStr">
         <is>
-          <t>Laufradteile</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G347" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H347" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>0.60</t>
         </is>
       </c>
       <c r="I347" s="2" t="inlineStr">
         <is>
-          <t>2182.00 €</t>
+          <t>163.46 €</t>
         </is>
       </c>
     </row>
     <row r="348" ht="32" customHeight="1">
       <c r="A348" s="2" t="inlineStr">
         <is>
-          <t>AR8659G</t>
+          <t>AR17153</t>
         </is>
       </c>
       <c r="B348" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C348" s="2" t="inlineStr">
         <is>
-          <t>Pumpengehäuse für MOVITEC-VF 004/03B</t>
+          <t>Kupplung NH140-140X 42/ 55</t>
         </is>
       </c>
       <c r="D348" s="2" t="inlineStr"/>
       <c r="E348" s="2" t="inlineStr"/>
       <c r="F348" s="2" t="inlineStr">
         <is>
-          <t>Gehäuseteile</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G348" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H348" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="I348" s="2" t="inlineStr">
         <is>
-          <t>599.40 €</t>
+          <t>704.55 €</t>
         </is>
       </c>
     </row>
     <row r="349" ht="32" customHeight="1">
       <c r="A349" s="2" t="inlineStr">
         <is>
-          <t>AR9146G</t>
+          <t>AR17178GKM</t>
         </is>
       </c>
       <c r="B349" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C349" s="2" t="inlineStr">
         <is>
-          <t>GRUNDPLATTE 110X 400X1250  ETN 125-100-250 160M</t>
-[...3 lines deleted...]
-      <c r="E349" s="2" t="inlineStr"/>
+          <t>GKM für MegaCPK 040-025-160</t>
+        </is>
+      </c>
+      <c r="D349" s="2" t="inlineStr">
+        <is>
+          <t>["MegaCPK"]</t>
+        </is>
+      </c>
+      <c r="E349" s="2" t="inlineStr">
+        <is>
+          <t>["025-160"]</t>
+        </is>
+      </c>
       <c r="F349" s="2" t="inlineStr">
         <is>
-          <t>Normpumpen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Drehstrommotoren IEC-Norm</t>
+        </is>
+      </c>
+      <c r="G349" s="2" t="inlineStr"/>
       <c r="H349" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>179.00</t>
         </is>
       </c>
       <c r="I349" s="2" t="inlineStr">
         <is>
-          <t>761.82 €</t>
+          <t>5126.47 €</t>
         </is>
       </c>
     </row>
     <row r="350" ht="32" customHeight="1">
       <c r="A350" s="2" t="inlineStr">
         <is>
-          <t>AR9146KP</t>
+          <t>AR17180G</t>
         </is>
       </c>
       <c r="B350" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C350" s="2" t="inlineStr">
         <is>
-          <t>Paketteil  A  95X 32 H7</t>
-[...3 lines deleted...]
-      <c r="E350" s="2" t="inlineStr"/>
+          <t>A-Spiralgehäuse 150-125-250 f, ETN, ETNF</t>
+        </is>
+      </c>
+      <c r="D350" s="2" t="inlineStr">
+        <is>
+          <t>["Etanorm", "Etanorm-F"]</t>
+        </is>
+      </c>
+      <c r="E350" s="2" t="inlineStr">
+        <is>
+          <t>["125-250", "125-250"]</t>
+        </is>
+      </c>
       <c r="F350" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="G350" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H350" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>98.00</t>
         </is>
       </c>
       <c r="I350" s="2" t="inlineStr">
         <is>
-          <t>58.36 €</t>
+          <t>2468.18 €</t>
         </is>
       </c>
     </row>
     <row r="351" ht="32" customHeight="1">
       <c r="A351" s="2" t="inlineStr">
         <is>
-          <t>AR9146MT</t>
+          <t>AR17277LRD</t>
         </is>
       </c>
       <c r="B351" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C351" s="2" t="inlineStr">
         <is>
-          <t>Klauenteil B  95X 42 H7</t>
+          <t>Laufrad 50-200 1.4408/A743 GR CF8M 197mm für ETN  065-050-200</t>
         </is>
       </c>
       <c r="D351" s="2" t="inlineStr"/>
       <c r="E351" s="2" t="inlineStr"/>
       <c r="F351" s="2" t="inlineStr">
         <is>
-          <t>Normpumpen</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G351" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H351" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>6.40</t>
         </is>
       </c>
       <c r="I351" s="2" t="inlineStr">
         <is>
-          <t>47.46 €</t>
+          <t>2882.00 €</t>
         </is>
       </c>
     </row>
     <row r="352" ht="32" customHeight="1">
       <c r="A352" s="2" t="inlineStr">
         <is>
-          <t>AR9308Z</t>
+          <t>AR17416</t>
         </is>
       </c>
       <c r="B352" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C352" s="2" t="inlineStr">
         <is>
-          <t>Krümmer, Anker, Dübel, Konsole</t>
-[...3 lines deleted...]
-      <c r="E352" s="2" t="inlineStr"/>
+          <t>Ersatzlaufteil 1,5kW, f. Mini Compacta US2.100D+UZS2.150D mit Schneidwerk LFRD ø 150</t>
+        </is>
+      </c>
+      <c r="D352" s="2" t="inlineStr">
+        <is>
+          <t>["Mini Compacta"]</t>
+        </is>
+      </c>
+      <c r="E352" s="2" t="inlineStr">
+        <is>
+          <t>["2.100 D/C", "2.150 D/C"]</t>
+        </is>
+      </c>
       <c r="F352" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="G352" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H352" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>43.00</t>
         </is>
       </c>
       <c r="I352" s="2" t="inlineStr">
         <is>
-          <t>955.89 €</t>
+          <t>1443.00 €</t>
         </is>
       </c>
     </row>
     <row r="353" ht="32" customHeight="1">
       <c r="A353" s="2" t="inlineStr">
         <is>
-          <t>AR9450</t>
+          <t>AR17473-02B</t>
         </is>
       </c>
       <c r="B353" s="2" t="inlineStr">
         <is>
-          <t>L'unité Hermetique</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C353" s="2" t="inlineStr">
         <is>
-          <t>Verflüssiger Satz TFHS4531Z HR, R404a</t>
-[...2 lines deleted...]
-      <c r="D353" s="2" t="inlineStr"/>
+          <t>Zusatzmodul BACNET PDRV2</t>
+        </is>
+      </c>
+      <c r="D353" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
       <c r="E353" s="2" t="inlineStr"/>
-      <c r="F353" s="2" t="inlineStr"/>
+      <c r="F353" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G353" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H353" s="2" t="inlineStr">
         <is>
-          <t>670.00</t>
+          <t>0.70</t>
         </is>
       </c>
       <c r="I353" s="2" t="inlineStr">
         <is>
-          <t>464.35 €</t>
+          <t>223.27 €</t>
         </is>
       </c>
     </row>
     <row r="354" ht="32" customHeight="1">
       <c r="A354" s="2" t="inlineStr">
         <is>
-          <t>AR9451</t>
+          <t>AR17473-03B</t>
         </is>
       </c>
       <c r="B354" s="2" t="inlineStr">
         <is>
-          <t>L'unité Hermetique</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C354" s="2" t="inlineStr">
         <is>
-          <t>Kompressor Tecumseh TFH5524C, R407C</t>
-[...2 lines deleted...]
-      <c r="D354" s="2" t="inlineStr"/>
+          <t>Zusatzmodul BACNET PDRV2</t>
+        </is>
+      </c>
+      <c r="D354" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
       <c r="E354" s="2" t="inlineStr"/>
-      <c r="F354" s="2" t="inlineStr"/>
+      <c r="F354" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G354" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H354" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>0.70</t>
         </is>
       </c>
       <c r="I354" s="2" t="inlineStr">
         <is>
-          <t>399.74 €</t>
+          <t>223.27 €</t>
         </is>
       </c>
     </row>
     <row r="355" ht="32" customHeight="1">
       <c r="A355" s="2" t="inlineStr">
         <is>
-          <t>AR9453</t>
+          <t>AR17537</t>
         </is>
       </c>
       <c r="B355" s="2" t="inlineStr">
         <is>
-          <t>Copeland</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C355" s="2" t="inlineStr">
         <is>
-          <t>ZB75 (Verdichter)</t>
-[...2 lines deleted...]
-      <c r="D355" s="2" t="inlineStr"/>
+          <t>Befestigungssatz PDRV2 Display Wandhalterung</t>
+        </is>
+      </c>
+      <c r="D355" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
       <c r="E355" s="2" t="inlineStr"/>
-      <c r="F355" s="2" t="inlineStr"/>
+      <c r="F355" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G355" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H355" s="2" t="inlineStr">
         <is>
-          <t>123.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I355" s="2" t="inlineStr">
         <is>
-          <t>698.99 €</t>
+          <t>38.83 €</t>
         </is>
       </c>
     </row>
     <row r="356" ht="32" customHeight="1">
       <c r="A356" s="2" t="inlineStr">
         <is>
-          <t>AR9454</t>
+          <t>AR17538</t>
         </is>
       </c>
       <c r="B356" s="2" t="inlineStr">
         <is>
-          <t>Danfoss</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C356" s="2" t="inlineStr">
         <is>
-          <t>MAX OPER58A SH240 9 AB 380/3/60 (Kompressor)</t>
-[...2 lines deleted...]
-      <c r="D356" s="2" t="inlineStr"/>
+          <t>Kabel PDRV2-Displayverlängerung 20M</t>
+        </is>
+      </c>
+      <c r="D356" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
       <c r="E356" s="2" t="inlineStr"/>
-      <c r="F356" s="2" t="inlineStr"/>
+      <c r="F356" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G356" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H356" s="2" t="inlineStr"/>
+      <c r="H356" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
       <c r="I356" s="2" t="inlineStr">
         <is>
-          <t>2427.69 €</t>
+          <t>321.51 €</t>
         </is>
       </c>
     </row>
     <row r="357" ht="32" customHeight="1">
       <c r="A357" s="2" t="inlineStr">
         <is>
-          <t>AR9455</t>
+          <t>AR17539</t>
         </is>
       </c>
       <c r="B357" s="2" t="inlineStr">
         <is>
-          <t>Danfoss</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C357" s="2" t="inlineStr">
         <is>
-          <t>MAX OPER58A SH240 9 AB 380/3/60 (Kompressor)</t>
+          <t>Abschlusswiderstand G-0M12-5B</t>
         </is>
       </c>
       <c r="D357" s="2" t="inlineStr"/>
       <c r="E357" s="2" t="inlineStr"/>
-      <c r="F357" s="2" t="inlineStr"/>
+      <c r="F357" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
       <c r="G357" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H357" s="2" t="inlineStr"/>
+      <c r="H357" s="2" t="inlineStr">
+        <is>
+          <t>2.50</t>
+        </is>
+      </c>
       <c r="I357" s="2" t="inlineStr">
         <is>
-          <t>2427.69 €</t>
+          <t>27.44 €</t>
         </is>
       </c>
     </row>
     <row r="358" ht="32" customHeight="1">
       <c r="A358" s="2" t="inlineStr">
         <is>
-          <t>AR9671</t>
+          <t>AR17563</t>
         </is>
       </c>
       <c r="B358" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C358" s="2" t="inlineStr">
         <is>
-          <t>UPA Rückschlagklappe 8" Astam CF8M Ss316 flansch dn200 class 300 press.test 72 bar</t>
+          <t>Sicherungsring 24X1.2 DIN471 FST+PHR BOA-C PN6/16-DN50+65</t>
         </is>
       </c>
       <c r="D358" s="2" t="inlineStr"/>
       <c r="E358" s="2" t="inlineStr"/>
       <c r="F358" s="2" t="inlineStr">
         <is>
-          <t>Unterwassermotorpumpen</t>
-[...3 lines deleted...]
-      <c r="H358" s="2" t="inlineStr"/>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G358" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H358" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
       <c r="I358" s="2" t="inlineStr">
         <is>
-          <t>1000.00 €</t>
-[...3 lines deleted...]
-    <row r="359" ht="288" customHeight="1">
+          <t>6.48 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="359" ht="18" customHeight="1">
       <c r="A359" s="2" t="inlineStr">
         <is>
-          <t>CA13158</t>
+          <t>AR17565</t>
         </is>
       </c>
       <c r="B359" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C359" s="2" t="inlineStr">
         <is>
-          <t>Set Abdeckungen Calio V3 175/350W</t>
-[...11 lines deleted...]
-      </c>
+          <t>DICHTRING           A 347/386  X1</t>
+        </is>
+      </c>
+      <c r="D359" s="2" t="inlineStr"/>
+      <c r="E359" s="2" t="inlineStr"/>
       <c r="F359" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G359" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H359" s="2" t="inlineStr"/>
       <c r="I359" s="2" t="inlineStr">
         <is>
-          <t>17.60 €</t>
-[...3 lines deleted...]
-    <row r="360" ht="128" customHeight="1">
+          <t>12.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="360" ht="18" customHeight="1">
       <c r="A360" s="2" t="inlineStr">
         <is>
-          <t>KSB3321</t>
+          <t>AR17566</t>
         </is>
       </c>
       <c r="B360" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C360" s="2" t="inlineStr">
         <is>
-          <t>Gehäusedeckel ohne Muffe f. Ama-Drainer C+R</t>
-[...11 lines deleted...]
-      </c>
+          <t>ERSATZTEIL       SET W8</t>
+        </is>
+      </c>
+      <c r="D360" s="2" t="inlineStr"/>
+      <c r="E360" s="2" t="inlineStr"/>
       <c r="F360" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Dichtungsteile</t>
         </is>
       </c>
       <c r="G360" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H360" s="2" t="inlineStr"/>
       <c r="I360" s="2" t="inlineStr">
         <is>
-          <t>125.01 €</t>
+          <t>29.61 €</t>
         </is>
       </c>
     </row>
     <row r="361" ht="32" customHeight="1">
       <c r="A361" s="2" t="inlineStr">
         <is>
-          <t>NW16173</t>
+          <t>AR17574</t>
         </is>
       </c>
       <c r="B361" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C361" s="2" t="inlineStr">
         <is>
-          <t>Externer Lüfter für PD2 (0,37-4,0 kW) Size A-B ausser 2,2kW 01909183</t>
-[...6 lines deleted...]
-      </c>
+          <t>Flanschring DN32 x G2 PN6</t>
+        </is>
+      </c>
+      <c r="D361" s="2" t="inlineStr"/>
       <c r="E361" s="2" t="inlineStr"/>
       <c r="F361" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G361" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H361" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="I361" s="2" t="inlineStr">
         <is>
-          <t>84.98 €</t>
-[...3 lines deleted...]
-    <row r="362" ht="18" customHeight="1">
+          <t>61.04 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="362" ht="32" customHeight="1">
       <c r="A362" s="2" t="inlineStr">
         <is>
-          <t>NW16174</t>
+          <t>AR17580</t>
         </is>
       </c>
       <c r="B362" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C362" s="2" t="inlineStr">
         <is>
-          <t>Externer Lüfter für PD2 (2,2 kW) Size B 01909184</t>
-[...6 lines deleted...]
-      </c>
+          <t>KIT-KUPPLUNGSSTUECK AS25 F10-SQ19 BOAX</t>
+        </is>
+      </c>
+      <c r="D362" s="2" t="inlineStr"/>
       <c r="E362" s="2" t="inlineStr"/>
-      <c r="F362" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F362" s="2" t="inlineStr"/>
       <c r="G362" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H362" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2.01</t>
         </is>
       </c>
       <c r="I362" s="2" t="inlineStr">
         <is>
-          <t>97.99 €</t>
-[...3 lines deleted...]
-    <row r="363" ht="18" customHeight="1">
+          <t>261.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="363" ht="32" customHeight="1">
       <c r="A363" s="2" t="inlineStr">
         <is>
-          <t>NW16175</t>
+          <t>AR17581</t>
         </is>
       </c>
       <c r="B363" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C363" s="2" t="inlineStr">
         <is>
-          <t>Externer Lüfter für PD2 (5,5-11 kW) Size C 01909185</t>
-[...6 lines deleted...]
-      </c>
+          <t>KIT ANPASSUNG AS50 F12-VKT22 BOAX</t>
+        </is>
+      </c>
+      <c r="D363" s="2" t="inlineStr"/>
       <c r="E363" s="2" t="inlineStr"/>
-      <c r="F363" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F363" s="2" t="inlineStr"/>
       <c r="G363" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H363" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2.01</t>
         </is>
       </c>
       <c r="I363" s="2" t="inlineStr">
         <is>
-          <t>100.17 €</t>
-[...3 lines deleted...]
-    <row r="364" ht="18" customHeight="1">
+          <t>31.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="364" ht="32" customHeight="1">
       <c r="A364" s="2" t="inlineStr">
         <is>
-          <t>NW16176</t>
+          <t>AR17585</t>
         </is>
       </c>
       <c r="B364" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C364" s="2" t="inlineStr">
         <is>
-          <t>Externer Lüfter für PD2 (15-30 kW) Size D 01909249</t>
-[...6 lines deleted...]
-      </c>
+          <t>KIT-KUPPLUNGSSTUECK OA3 - F04-DD9 BOAX</t>
+        </is>
+      </c>
+      <c r="D364" s="2" t="inlineStr"/>
       <c r="E364" s="2" t="inlineStr"/>
-      <c r="F364" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F364" s="2" t="inlineStr"/>
       <c r="G364" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H364" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2.01</t>
         </is>
       </c>
       <c r="I364" s="2" t="inlineStr">
         <is>
-          <t>111.06 €</t>
-[...3 lines deleted...]
-    <row r="365" ht="18" customHeight="1">
+          <t>265.87 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="365" ht="32" customHeight="1">
       <c r="A365" s="2" t="inlineStr">
         <is>
-          <t>NW16178</t>
+          <t>AR17586</t>
         </is>
       </c>
       <c r="B365" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C365" s="2" t="inlineStr">
         <is>
-          <t>Interner Lüfter für PD2 (5,5-11kW) Size C 01909320</t>
-[...6 lines deleted...]
-      </c>
+          <t>KIT-KUPPLUNGSSTUECK OA15 - F07-DD17 BOAX</t>
+        </is>
+      </c>
+      <c r="D365" s="2" t="inlineStr"/>
       <c r="E365" s="2" t="inlineStr"/>
-      <c r="F365" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F365" s="2" t="inlineStr"/>
       <c r="G365" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H365" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2.01</t>
         </is>
       </c>
       <c r="I365" s="2" t="inlineStr">
         <is>
-          <t>55.00 €</t>
-[...3 lines deleted...]
-    <row r="366" ht="18" customHeight="1">
+          <t>229.08 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="366" ht="32" customHeight="1">
       <c r="A366" s="2" t="inlineStr">
         <is>
-          <t>NW16179</t>
+          <t>AR17596</t>
         </is>
       </c>
       <c r="B366" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C366" s="2" t="inlineStr">
         <is>
-          <t>Interner Lüfter für PD2 (15-30 kW) Size D 01909231</t>
+          <t>Alarmschaltgerät AS1-K</t>
         </is>
       </c>
       <c r="D366" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive2</t>
+          <t>["Ama-Drainer-Box"]</t>
         </is>
       </c>
       <c r="E366" s="2" t="inlineStr"/>
       <c r="F366" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="G366" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H366" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I366" s="2" t="inlineStr">
         <is>
-          <t>75.00 €</t>
-[...3 lines deleted...]
-    <row r="367" ht="18" customHeight="1">
+          <t>51.19 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="367" ht="32" customHeight="1">
       <c r="A367" s="2" t="inlineStr">
         <is>
-          <t>NW16180</t>
+          <t>AR17686</t>
         </is>
       </c>
       <c r="B367" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>REFLEX</t>
         </is>
       </c>
       <c r="C367" s="2" t="inlineStr">
         <is>
-          <t>Interner Lüfter für PD2 (37-55 kW) Size E 01909232</t>
-[...6 lines deleted...]
-      </c>
+          <t>Behälter DT 200-PN 16-DN 50, Lackschaden</t>
+        </is>
+      </c>
+      <c r="D367" s="2" t="inlineStr"/>
       <c r="E367" s="2" t="inlineStr"/>
       <c r="F367" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G367" s="2" t="inlineStr">
         <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H367" s="2" t="inlineStr">
+        <is>
+          <t>108.00</t>
+        </is>
+      </c>
+      <c r="I367" s="2" t="inlineStr">
+        <is>
+          <t>1404.94 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="368" ht="32" customHeight="1">
+      <c r="A368" s="2" t="inlineStr">
+        <is>
+          <t>AR17698G</t>
+        </is>
+      </c>
+      <c r="B368" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C368" s="2" t="inlineStr">
+        <is>
+          <t>A-Spiralgehäuse 100-80-400</t>
+        </is>
+      </c>
+      <c r="D368" s="2" t="inlineStr"/>
+      <c r="E368" s="2" t="inlineStr"/>
+      <c r="F368" s="2" t="inlineStr">
+        <is>
+          <t>Gehäuseteile</t>
+        </is>
+      </c>
+      <c r="G368" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H368" s="2" t="inlineStr">
+        <is>
+          <t>90.00</t>
+        </is>
+      </c>
+      <c r="I368" s="2" t="inlineStr">
+        <is>
+          <t>2271.27 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="369" ht="32" customHeight="1">
+      <c r="A369" s="2" t="inlineStr">
+        <is>
+          <t>AR17781</t>
+        </is>
+      </c>
+      <c r="B369" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C369" s="2" t="inlineStr">
+        <is>
+          <t>ABSCHLUSSWIDERSTAND G-OM12-5A</t>
+        </is>
+      </c>
+      <c r="D369" s="2" t="inlineStr"/>
+      <c r="E369" s="2" t="inlineStr"/>
+      <c r="F369" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G369" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H369" s="2" t="inlineStr">
+        <is>
+          <t>0.15</t>
+        </is>
+      </c>
+      <c r="I369" s="2" t="inlineStr">
+        <is>
+          <t>18.04 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="370" ht="32" customHeight="1">
+      <c r="A370" s="2" t="inlineStr">
+        <is>
+          <t>AR17818</t>
+        </is>
+      </c>
+      <c r="B370" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C370" s="2" t="inlineStr">
+        <is>
+          <t>KIT Halterung Amarex DN50</t>
+        </is>
+      </c>
+      <c r="D370" s="2" t="inlineStr"/>
+      <c r="E370" s="2" t="inlineStr"/>
+      <c r="F370" s="2" t="inlineStr"/>
+      <c r="G370" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H370" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="I370" s="2" t="inlineStr">
+        <is>
+          <t>148.94 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="371" ht="32" customHeight="1">
+      <c r="A371" s="2" t="inlineStr">
+        <is>
+          <t>AR17819</t>
+        </is>
+      </c>
+      <c r="B371" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C371" s="2" t="inlineStr">
+        <is>
+          <t>KIT Halterung Amarex DN50</t>
+        </is>
+      </c>
+      <c r="D371" s="2" t="inlineStr"/>
+      <c r="E371" s="2" t="inlineStr"/>
+      <c r="F371" s="2" t="inlineStr"/>
+      <c r="G371" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H371" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="I371" s="2" t="inlineStr">
+        <is>
+          <t>148.94 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="372" ht="32" customHeight="1">
+      <c r="A372" s="2" t="inlineStr">
+        <is>
+          <t>AR17820</t>
+        </is>
+      </c>
+      <c r="B372" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C372" s="2" t="inlineStr">
+        <is>
+          <t>KIT Halterung Amarex DN50</t>
+        </is>
+      </c>
+      <c r="D372" s="2" t="inlineStr"/>
+      <c r="E372" s="2" t="inlineStr"/>
+      <c r="F372" s="2" t="inlineStr"/>
+      <c r="G372" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H372" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="I372" s="2" t="inlineStr">
+        <is>
+          <t>148.94 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="373" ht="32" customHeight="1">
+      <c r="A373" s="2" t="inlineStr">
+        <is>
+          <t>AR17859</t>
+        </is>
+      </c>
+      <c r="B373" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C373" s="2" t="inlineStr">
+        <is>
+          <t>SPIRALGEHAEUSE  80-50-160 für MegaCPK</t>
+        </is>
+      </c>
+      <c r="D373" s="2" t="inlineStr">
+        <is>
+          <t>["MegaCPK"]</t>
+        </is>
+      </c>
+      <c r="E373" s="2" t="inlineStr">
+        <is>
+          <t>["050-160"]</t>
+        </is>
+      </c>
+      <c r="F373" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G373" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H373" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I373" s="2" t="inlineStr">
+        <is>
+          <t>1191.82 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="374" ht="32" customHeight="1">
+      <c r="A374" s="2" t="inlineStr">
+        <is>
+          <t>AR17879</t>
+        </is>
+      </c>
+      <c r="B374" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C374" s="2" t="inlineStr">
+        <is>
+          <t>KIT-FLANSCHKRUEMMER INST 80 ISO 2B NBR</t>
+        </is>
+      </c>
+      <c r="D374" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E374" s="2" t="inlineStr"/>
+      <c r="F374" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G374" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H374" s="2" t="inlineStr">
+        <is>
+          <t>82.50</t>
+        </is>
+      </c>
+      <c r="I374" s="2" t="inlineStr">
+        <is>
+          <t>1038.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="375" ht="48" customHeight="1">
+      <c r="A375" s="2" t="inlineStr">
+        <is>
+          <t>AR17880</t>
+        </is>
+      </c>
+      <c r="B375" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C375" s="2" t="inlineStr">
+        <is>
+          <t>LAUFRAD 32-125.1 abgedreht 125 @</t>
+        </is>
+      </c>
+      <c r="D375" s="2" t="inlineStr">
+        <is>
+          <t>["Etabloc", "Etabloc-SYT", "Etanorm"]</t>
+        </is>
+      </c>
+      <c r="E375" s="2" t="inlineStr">
+        <is>
+          <t>["032-125.1", "032-125.1", "032-125.1"]</t>
+        </is>
+      </c>
+      <c r="F375" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G375" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H375" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I375" s="2" t="inlineStr">
+        <is>
+          <t>513.27 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="376" ht="32" customHeight="1">
+      <c r="A376" s="2" t="inlineStr">
+        <is>
+          <t>AR17886</t>
+        </is>
+      </c>
+      <c r="B376" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C376" s="2" t="inlineStr">
+        <is>
+          <t>Kabel PDRV2-M12-CAN-KABEL 10M</t>
+        </is>
+      </c>
+      <c r="D376" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E376" s="2" t="inlineStr"/>
+      <c r="F376" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G376" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H376" s="2" t="inlineStr">
+        <is>
+          <t>1.40</t>
+        </is>
+      </c>
+      <c r="I376" s="2" t="inlineStr">
+        <is>
+          <t>115.94 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="377" ht="32" customHeight="1">
+      <c r="A377" s="2" t="inlineStr">
+        <is>
+          <t>AR17890</t>
+        </is>
+      </c>
+      <c r="B377" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C377" s="2" t="inlineStr">
+        <is>
+          <t>KABEL   PDRV2-DISPLAYVERLAENGERUNG 3M</t>
+        </is>
+      </c>
+      <c r="D377" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E377" s="2" t="inlineStr"/>
+      <c r="F377" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G377" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H377" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+      <c r="I377" s="2" t="inlineStr">
+        <is>
+          <t>62.19 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="378" ht="32" customHeight="1">
+      <c r="A378" s="2" t="inlineStr">
+        <is>
+          <t>AR17913PM</t>
+        </is>
+      </c>
+      <c r="B378" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C378" s="2" t="inlineStr">
+        <is>
+          <t>PumpMeter inkl. 2 Drucksensoren -1-10BAR 4-20MA 0,6M</t>
+        </is>
+      </c>
+      <c r="D378" s="2" t="inlineStr"/>
+      <c r="E378" s="2" t="inlineStr"/>
+      <c r="F378" s="2" t="inlineStr">
+        <is>
+          <t>Überwachung &amp; Sensorik</t>
+        </is>
+      </c>
+      <c r="G378" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H378" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="I378" s="2" t="inlineStr">
+        <is>
+          <t>535.47 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="379" ht="32" customHeight="1">
+      <c r="A379" s="2" t="inlineStr">
+        <is>
+          <t>AR17931</t>
+        </is>
+      </c>
+      <c r="B379" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C379" s="2" t="inlineStr">
+        <is>
+          <t>KABEL MIT STECKER   PUMPMETER 10M SENSOR</t>
+        </is>
+      </c>
+      <c r="D379" s="2" t="inlineStr">
+        <is>
+          <t>["PumpMeter"]</t>
+        </is>
+      </c>
+      <c r="E379" s="2" t="inlineStr"/>
+      <c r="F379" s="2" t="inlineStr">
+        <is>
+          <t>Überwachung &amp; Sensorik</t>
+        </is>
+      </c>
+      <c r="G379" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H379" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+      <c r="I379" s="2" t="inlineStr">
+        <is>
+          <t>151.98 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="380" ht="32" customHeight="1">
+      <c r="A380" s="2" t="inlineStr">
+        <is>
+          <t>AR17932</t>
+        </is>
+      </c>
+      <c r="B380" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C380" s="2" t="inlineStr">
+        <is>
+          <t>SONDE               TYP LS-10  5M KABEL</t>
+        </is>
+      </c>
+      <c r="D380" s="2" t="inlineStr"/>
+      <c r="E380" s="2" t="inlineStr"/>
+      <c r="F380" s="2" t="inlineStr"/>
+      <c r="G380" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H380" s="2" t="inlineStr">
+        <is>
+          <t>0.70</t>
+        </is>
+      </c>
+      <c r="I380" s="2" t="inlineStr">
+        <is>
+          <t>705.22 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="381" ht="48" customHeight="1">
+      <c r="A381" s="2" t="inlineStr">
+        <is>
+          <t>AR17933</t>
+        </is>
+      </c>
+      <c r="B381" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C381" s="2" t="inlineStr">
+        <is>
+          <t>Konsole f. Multi Eco+Multi-Inox+Superinox</t>
+        </is>
+      </c>
+      <c r="D381" s="2" t="inlineStr">
+        <is>
+          <t>["Hya-Rain", "Multi-Eco", "Multi-Eco-Pro", "Multi-Eco-Top"]</t>
+        </is>
+      </c>
+      <c r="E381" s="2" t="inlineStr"/>
+      <c r="F381" s="2" t="inlineStr"/>
+      <c r="G381" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H381" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I381" s="2" t="inlineStr">
+        <is>
+          <t>152.36 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="382" ht="32" customHeight="1">
+      <c r="A382" s="2" t="inlineStr">
+        <is>
+          <t>AR17934</t>
+        </is>
+      </c>
+      <c r="B382" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C382" s="2" t="inlineStr">
+        <is>
+          <t>BEHAELTER AD-BOX 1 B</t>
+        </is>
+      </c>
+      <c r="D382" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
+      <c r="E382" s="2" t="inlineStr"/>
+      <c r="F382" s="2" t="inlineStr"/>
+      <c r="G382" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H382" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="I382" s="2" t="inlineStr">
+        <is>
+          <t>1066.46 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="383" ht="32" customHeight="1">
+      <c r="A383" s="2" t="inlineStr">
+        <is>
+          <t>AR17988</t>
+        </is>
+      </c>
+      <c r="B383" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C383" s="2" t="inlineStr">
+        <is>
+          <t>KIT-FLANSCH         PPE DN80/PIED DN100</t>
+        </is>
+      </c>
+      <c r="D383" s="2" t="inlineStr"/>
+      <c r="E383" s="2" t="inlineStr"/>
+      <c r="F383" s="2" t="inlineStr"/>
+      <c r="G383" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H383" s="2" t="inlineStr">
+        <is>
+          <t>15.30</t>
+        </is>
+      </c>
+      <c r="I383" s="2" t="inlineStr">
+        <is>
+          <t>468.54 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="384" ht="32" customHeight="1">
+      <c r="A384" s="2" t="inlineStr">
+        <is>
+          <t>AR18050</t>
+        </is>
+      </c>
+      <c r="B384" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C384" s="2" t="inlineStr">
+        <is>
+          <t>VENTILBAUSATZ    ENDSCHALTERSET 6</t>
+        </is>
+      </c>
+      <c r="D384" s="2" t="inlineStr"/>
+      <c r="E384" s="2" t="inlineStr"/>
+      <c r="F384" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G384" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H384" s="2" t="inlineStr">
+        <is>
+          <t>2.50</t>
+        </is>
+      </c>
+      <c r="I384" s="2" t="inlineStr">
+        <is>
+          <t>337.08 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="385" ht="32" customHeight="1">
+      <c r="A385" s="2" t="inlineStr">
+        <is>
+          <t>AR18060</t>
+        </is>
+      </c>
+      <c r="B385" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C385" s="2" t="inlineStr">
+        <is>
+          <t>Elektroteil UPA3E+REL.5,5-8</t>
+        </is>
+      </c>
+      <c r="D385" s="2" t="inlineStr"/>
+      <c r="E385" s="2" t="inlineStr"/>
+      <c r="F385" s="2" t="inlineStr">
+        <is>
+          <t>UPA-Zubehör</t>
+        </is>
+      </c>
+      <c r="G385" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H385" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="I385" s="2" t="inlineStr">
+        <is>
+          <t>655.43 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="386" ht="32" customHeight="1">
+      <c r="A386" s="2" t="inlineStr">
+        <is>
+          <t>AR18113</t>
+        </is>
+      </c>
+      <c r="B386" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C386" s="2" t="inlineStr">
+        <is>
+          <t>KIT-FLANSCHKRUEMMER INST 80 ISO C NBR (ARX)</t>
+        </is>
+      </c>
+      <c r="D386" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E386" s="2" t="inlineStr">
+        <is>
+          <t>["080-080"]</t>
+        </is>
+      </c>
+      <c r="F386" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G386" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H386" s="2" t="inlineStr">
+        <is>
+          <t>53.00</t>
+        </is>
+      </c>
+      <c r="I386" s="2" t="inlineStr">
+        <is>
+          <t>751.04 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="387" ht="32" customHeight="1">
+      <c r="A387" s="2" t="inlineStr">
+        <is>
+          <t>AR18113-01</t>
+        </is>
+      </c>
+      <c r="B387" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C387" s="2" t="inlineStr">
+        <is>
+          <t>KIT-FLANSCHKRUEMMER INST 80 ISO C NBR (ARX)</t>
+        </is>
+      </c>
+      <c r="D387" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E387" s="2" t="inlineStr">
+        <is>
+          <t>["080-080"]</t>
+        </is>
+      </c>
+      <c r="F387" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G387" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H387" s="2" t="inlineStr">
+        <is>
+          <t>53.00</t>
+        </is>
+      </c>
+      <c r="I387" s="2" t="inlineStr">
+        <is>
+          <t>751.04 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="388" ht="32" customHeight="1">
+      <c r="A388" s="2" t="inlineStr">
+        <is>
+          <t>AR18114</t>
+        </is>
+      </c>
+      <c r="B388" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C388" s="2" t="inlineStr">
+        <is>
+          <t>KIT-HALTERUNG 100 2B/C NBR (ARX)</t>
+        </is>
+      </c>
+      <c r="D388" s="2" t="inlineStr"/>
+      <c r="E388" s="2" t="inlineStr"/>
+      <c r="F388" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile</t>
+        </is>
+      </c>
+      <c r="G388" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H388" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="I388" s="2" t="inlineStr">
+        <is>
+          <t>414.20 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="389" ht="32" customHeight="1">
+      <c r="A389" s="2" t="inlineStr">
+        <is>
+          <t>AR18115</t>
+        </is>
+      </c>
+      <c r="B389" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C389" s="2" t="inlineStr">
+        <is>
+          <t>KIT-KETTE 4X12-5M-200KG 08-09</t>
+        </is>
+      </c>
+      <c r="D389" s="2" t="inlineStr"/>
+      <c r="E389" s="2" t="inlineStr"/>
+      <c r="F389" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G389" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H389" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I389" s="2" t="inlineStr">
+        <is>
+          <t>298.85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="390" ht="32" customHeight="1">
+      <c r="A390" s="2" t="inlineStr">
+        <is>
+          <t>AR18115-01</t>
+        </is>
+      </c>
+      <c r="B390" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C390" s="2" t="inlineStr">
+        <is>
+          <t>KIT-KETTE 4X12-5M-200KG 08-09</t>
+        </is>
+      </c>
+      <c r="D390" s="2" t="inlineStr"/>
+      <c r="E390" s="2" t="inlineStr"/>
+      <c r="F390" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G390" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H390" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I390" s="2" t="inlineStr">
+        <is>
+          <t>298.85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="391" ht="32" customHeight="1">
+      <c r="A391" s="2" t="inlineStr">
+        <is>
+          <t>AR18129</t>
+        </is>
+      </c>
+      <c r="B391" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C391" s="2" t="inlineStr">
+        <is>
+          <t>Schwimmerschalter mit 10m Kabel 10A 250V IP68</t>
+        </is>
+      </c>
+      <c r="D391" s="2" t="inlineStr"/>
+      <c r="E391" s="2" t="inlineStr"/>
+      <c r="F391" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G391" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H391" s="2" t="inlineStr"/>
+      <c r="I391" s="2" t="inlineStr">
+        <is>
+          <t>57.30 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="392" ht="32" customHeight="1">
+      <c r="A392" s="2" t="inlineStr">
+        <is>
+          <t>AR18129-01</t>
+        </is>
+      </c>
+      <c r="B392" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C392" s="2" t="inlineStr">
+        <is>
+          <t>Schwimmerschalter mit 10m Kabel 10A 250V IP68</t>
+        </is>
+      </c>
+      <c r="D392" s="2" t="inlineStr"/>
+      <c r="E392" s="2" t="inlineStr"/>
+      <c r="F392" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G392" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H392" s="2" t="inlineStr"/>
+      <c r="I392" s="2" t="inlineStr">
+        <is>
+          <t>57.30 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="393" ht="32" customHeight="1">
+      <c r="A393" s="2" t="inlineStr">
+        <is>
+          <t>AR18133</t>
+        </is>
+      </c>
+      <c r="B393" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C393" s="2" t="inlineStr">
+        <is>
+          <t>Zubehörsatz BRIDE DN50 RP 2 Gewindeflansch DN50 f. Amarex + Ama-Porter</t>
+        </is>
+      </c>
+      <c r="D393" s="2" t="inlineStr"/>
+      <c r="E393" s="2" t="inlineStr"/>
+      <c r="F393" s="2" t="inlineStr"/>
+      <c r="G393" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H393" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I393" s="2" t="inlineStr">
+        <is>
+          <t>85.52 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="394" ht="32" customHeight="1">
+      <c r="A394" s="2" t="inlineStr">
+        <is>
+          <t>AR18134</t>
+        </is>
+      </c>
+      <c r="B394" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C394" s="2" t="inlineStr">
+        <is>
+          <t>Zubehörsatz Gewindeflansch PN6 DN50 / RP2"</t>
+        </is>
+      </c>
+      <c r="D394" s="2" t="inlineStr"/>
+      <c r="E394" s="2" t="inlineStr"/>
+      <c r="F394" s="2" t="inlineStr"/>
+      <c r="G394" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H394" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I394" s="2" t="inlineStr">
+        <is>
+          <t>34.47 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="395" ht="32" customHeight="1">
+      <c r="A395" s="2" t="inlineStr">
+        <is>
+          <t>AR18136</t>
+        </is>
+      </c>
+      <c r="B395" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C395" s="2" t="inlineStr">
+        <is>
+          <t>Satz Montagezubehör f. Flansch DN80 mit Dichtung, Schrauben u. Muttern</t>
+        </is>
+      </c>
+      <c r="D395" s="2" t="inlineStr"/>
+      <c r="E395" s="2" t="inlineStr"/>
+      <c r="F395" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G395" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H395" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I395" s="2" t="inlineStr">
+        <is>
+          <t>19.03 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="396" ht="32" customHeight="1">
+      <c r="A396" s="2" t="inlineStr">
+        <is>
+          <t>AR18144</t>
+        </is>
+      </c>
+      <c r="B396" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C396" s="2" t="inlineStr">
+        <is>
+          <t>Schwimmerventil RSV O 2" mit CU-Schwimmer 2 1/2" Trinkwasserausführung mit Düse</t>
+        </is>
+      </c>
+      <c r="D396" s="2" t="inlineStr"/>
+      <c r="E396" s="2" t="inlineStr"/>
+      <c r="F396" s="2" t="inlineStr"/>
+      <c r="G396" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H396" s="2" t="inlineStr">
+        <is>
+          <t>12.00</t>
+        </is>
+      </c>
+      <c r="I396" s="2" t="inlineStr">
+        <is>
+          <t>2390.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="397" ht="32" customHeight="1">
+      <c r="A397" s="2" t="inlineStr">
+        <is>
+          <t>AR18193-01</t>
+        </is>
+      </c>
+      <c r="B397" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C397" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile komplett Bügelführung DN 50 für Ama-Porter F 50 / S 545</t>
+        </is>
+      </c>
+      <c r="D397" s="2" t="inlineStr"/>
+      <c r="E397" s="2" t="inlineStr"/>
+      <c r="F397" s="2" t="inlineStr"/>
+      <c r="G397" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H397" s="2" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
+      <c r="I397" s="2" t="inlineStr">
+        <is>
+          <t>353.77 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="398" ht="32" customHeight="1">
+      <c r="A398" s="2" t="inlineStr">
+        <is>
+          <t>AR18193-02</t>
+        </is>
+      </c>
+      <c r="B398" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C398" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile komplett Bügelführung DN 50 für Ama-Porter F 50 / S 545</t>
+        </is>
+      </c>
+      <c r="D398" s="2" t="inlineStr"/>
+      <c r="E398" s="2" t="inlineStr"/>
+      <c r="F398" s="2" t="inlineStr"/>
+      <c r="G398" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H398" s="2" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
+      <c r="I398" s="2" t="inlineStr">
+        <is>
+          <t>353.77 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="399" ht="32" customHeight="1">
+      <c r="A399" s="2" t="inlineStr">
+        <is>
+          <t>AR18197-03PM</t>
+        </is>
+      </c>
+      <c r="B399" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C399" s="2" t="inlineStr">
+        <is>
+          <t>PumpMeter 10/10 bar mit 5m Anschlusskabe</t>
+        </is>
+      </c>
+      <c r="D399" s="2" t="inlineStr"/>
+      <c r="E399" s="2" t="inlineStr"/>
+      <c r="F399" s="2" t="inlineStr">
+        <is>
+          <t>Überwachung &amp; Sensorik</t>
+        </is>
+      </c>
+      <c r="G399" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H399" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="I399" s="2" t="inlineStr">
+        <is>
+          <t>535.47 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="400" ht="32" customHeight="1">
+      <c r="A400" s="2" t="inlineStr">
+        <is>
+          <t>AR18198</t>
+        </is>
+      </c>
+      <c r="B400" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C400" s="2" t="inlineStr">
+        <is>
+          <t>SONDE D PS1  6 MWS 10M</t>
+        </is>
+      </c>
+      <c r="D400" s="2" t="inlineStr"/>
+      <c r="E400" s="2" t="inlineStr"/>
+      <c r="F400" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G400" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H400" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I400" s="2" t="inlineStr">
+        <is>
+          <t>446.05 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="401" ht="32" customHeight="1">
+      <c r="A401" s="2" t="inlineStr">
+        <is>
+          <t>AR18204</t>
+        </is>
+      </c>
+      <c r="B401" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C401" s="2" t="inlineStr">
+        <is>
+          <t>Zugentlastung für SONDE TYP IL-10</t>
+        </is>
+      </c>
+      <c r="D401" s="2" t="inlineStr"/>
+      <c r="E401" s="2" t="inlineStr"/>
+      <c r="F401" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G401" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H401" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I401" s="2" t="inlineStr">
+        <is>
+          <t>38.30 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="402" ht="32" customHeight="1">
+      <c r="A402" s="2" t="inlineStr">
+        <is>
+          <t>AR18212-01</t>
+        </is>
+      </c>
+      <c r="B402" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C402" s="2" t="inlineStr">
+        <is>
+          <t>KIT-Konsole   CABLE ARX DN80/100</t>
+        </is>
+      </c>
+      <c r="D402" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex-N"]</t>
+        </is>
+      </c>
+      <c r="E402" s="2" t="inlineStr"/>
+      <c r="F402" s="2" t="inlineStr"/>
+      <c r="G402" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H402" s="2" t="inlineStr">
+        <is>
+          <t>20.50</t>
+        </is>
+      </c>
+      <c r="I402" s="2" t="inlineStr">
+        <is>
+          <t>65.51 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="403" ht="32" customHeight="1">
+      <c r="A403" s="2" t="inlineStr">
+        <is>
+          <t>AR18225</t>
+        </is>
+      </c>
+      <c r="B403" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C403" s="2" t="inlineStr">
+        <is>
+          <t>BEHAELTER AD-BOX Z2 B 200Liter - Überflur mit Deckel</t>
+        </is>
+      </c>
+      <c r="D403" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
+      <c r="E403" s="2" t="inlineStr"/>
+      <c r="F403" s="2" t="inlineStr"/>
+      <c r="G403" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H403" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="I403" s="2" t="inlineStr">
+        <is>
+          <t>1119.37 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="404" ht="32" customHeight="1">
+      <c r="A404" s="2" t="inlineStr">
+        <is>
+          <t>AR18225-01</t>
+        </is>
+      </c>
+      <c r="B404" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C404" s="2" t="inlineStr">
+        <is>
+          <t>BEHAELTER AD-BOX Z2 B 200Liter - Überflur mit Deckel</t>
+        </is>
+      </c>
+      <c r="D404" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
+      <c r="E404" s="2" t="inlineStr"/>
+      <c r="F404" s="2" t="inlineStr"/>
+      <c r="G404" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H404" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="I404" s="2" t="inlineStr">
+        <is>
+          <t>1119.37 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="405" ht="32" customHeight="1">
+      <c r="A405" s="2" t="inlineStr">
+        <is>
+          <t>AR18243</t>
+        </is>
+      </c>
+      <c r="B405" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C405" s="2" t="inlineStr">
+        <is>
+          <t>KABEL PDRV2 CAN M12-ST./ST.1M</t>
+        </is>
+      </c>
+      <c r="D405" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E405" s="2" t="inlineStr"/>
+      <c r="F405" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G405" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H405" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I405" s="2" t="inlineStr">
+        <is>
+          <t>62.12 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="406" ht="32" customHeight="1">
+      <c r="A406" s="2" t="inlineStr">
+        <is>
+          <t>AR18244</t>
+        </is>
+      </c>
+      <c r="B406" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C406" s="2" t="inlineStr">
+        <is>
+          <t>KABEL PDRV2 PM-SIGNAL M12-STE/STE 2M</t>
+        </is>
+      </c>
+      <c r="D406" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E406" s="2" t="inlineStr"/>
+      <c r="F406" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G406" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H406" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I406" s="2" t="inlineStr">
+        <is>
+          <t>72.04 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="407" ht="32" customHeight="1">
+      <c r="A407" s="2" t="inlineStr">
+        <is>
+          <t>AR18245</t>
+        </is>
+      </c>
+      <c r="B407" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C407" s="2" t="inlineStr">
+        <is>
+          <t>KIT-DECKEL CK 800 KL.D 600MM</t>
+        </is>
+      </c>
+      <c r="D407" s="2" t="inlineStr">
+        <is>
+          <t>["CK- Pumpstation"]</t>
+        </is>
+      </c>
+      <c r="E407" s="2" t="inlineStr"/>
+      <c r="F407" s="2" t="inlineStr"/>
+      <c r="G407" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H407" s="2" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+      <c r="I407" s="2" t="inlineStr">
+        <is>
+          <t>2076.40 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="408" ht="32" customHeight="1">
+      <c r="A408" s="2" t="inlineStr">
+        <is>
+          <t>AR18252</t>
+        </is>
+      </c>
+      <c r="B408" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C408" s="2" t="inlineStr">
+        <is>
+          <t>KIT-Druckmessgeraet D06F -G2X255 bestehend aus Druckmessgerät und Druckminderer              CUZN-K1</t>
+        </is>
+      </c>
+      <c r="D408" s="2" t="inlineStr"/>
+      <c r="E408" s="2" t="inlineStr"/>
+      <c r="F408" s="2" t="inlineStr"/>
+      <c r="G408" s="2" t="inlineStr">
+        <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H367" s="2" t="inlineStr">
+      <c r="H408" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="I408" s="2" t="inlineStr">
+        <is>
+          <t>502.45 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="409" ht="32" customHeight="1">
+      <c r="A409" s="2" t="inlineStr">
+        <is>
+          <t>AR18254</t>
+        </is>
+      </c>
+      <c r="B409" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C409" s="2" t="inlineStr">
+        <is>
+          <t>Zubehörsatz AKKU für LevelControl BC LC.2</t>
+        </is>
+      </c>
+      <c r="D409" s="2" t="inlineStr">
+        <is>
+          <t>["LevelControl Basic 2"]</t>
+        </is>
+      </c>
+      <c r="E409" s="2" t="inlineStr">
+        <is>
+          <t>["BC"]</t>
+        </is>
+      </c>
+      <c r="F409" s="2" t="inlineStr">
+        <is>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="G409" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H409" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+      <c r="I409" s="2" t="inlineStr">
+        <is>
+          <t>152.45 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="410" ht="32" customHeight="1">
+      <c r="A410" s="2" t="inlineStr">
+        <is>
+          <t>AR18255</t>
+        </is>
+      </c>
+      <c r="B410" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C410" s="2" t="inlineStr">
+        <is>
+          <t>Alarmschaltgerät AS 0 1-230V, 50Hz, Alarmsignal 85db(A)</t>
+        </is>
+      </c>
+      <c r="D410" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
+      <c r="E410" s="2" t="inlineStr"/>
+      <c r="F410" s="2" t="inlineStr">
+        <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
+      <c r="G410" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H410" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+      <c r="I410" s="2" t="inlineStr">
+        <is>
+          <t>301.69 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="411" ht="32" customHeight="1">
+      <c r="A411" s="2" t="inlineStr">
+        <is>
+          <t>AR18285</t>
+        </is>
+      </c>
+      <c r="B411" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C411" s="2" t="inlineStr">
+        <is>
+          <t>SCHWIMM-SCHALTER 10000 P</t>
+        </is>
+      </c>
+      <c r="D411" s="2" t="inlineStr"/>
+      <c r="E411" s="2" t="inlineStr"/>
+      <c r="F411" s="2" t="inlineStr"/>
+      <c r="G411" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H411" s="2" t="inlineStr">
+        <is>
+          <t>11.00</t>
+        </is>
+      </c>
+      <c r="I411" s="2" t="inlineStr">
+        <is>
+          <t>126.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="412" ht="32" customHeight="1">
+      <c r="A412" s="2" t="inlineStr">
+        <is>
+          <t>AR18297</t>
+        </is>
+      </c>
+      <c r="B412" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C412" s="2" t="inlineStr">
+        <is>
+          <t>Spüleinrichtung 1" inkl. Magnetventil, Digitalschaltuhr, 2,5 m Kabel +Schutzkontaktstecker</t>
+        </is>
+      </c>
+      <c r="D412" s="2" t="inlineStr"/>
+      <c r="E412" s="2" t="inlineStr"/>
+      <c r="F412" s="2" t="inlineStr"/>
+      <c r="G412" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H412" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I412" s="2" t="inlineStr">
+        <is>
+          <t>860.97 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="413" ht="32" customHeight="1">
+      <c r="A413" s="2" t="inlineStr">
+        <is>
+          <t>AR18302</t>
+        </is>
+      </c>
+      <c r="B413" s="2" t="inlineStr">
+        <is>
+          <t>WILO</t>
+        </is>
+      </c>
+      <c r="C413" s="2" t="inlineStr">
+        <is>
+          <t>WILO Wärmedämmschalen für Yonos MAXO Plus 25/0,5-10 Art. Nr.: 2123369</t>
+        </is>
+      </c>
+      <c r="D413" s="2" t="inlineStr"/>
+      <c r="E413" s="2" t="inlineStr"/>
+      <c r="F413" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G413" s="2" t="inlineStr"/>
+      <c r="H413" s="2" t="inlineStr"/>
+      <c r="I413" s="2" t="inlineStr">
+        <is>
+          <t>24.37 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="414" ht="18" customHeight="1">
+      <c r="A414" s="2" t="inlineStr">
+        <is>
+          <t>AR18321-01</t>
+        </is>
+      </c>
+      <c r="B414" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C414" s="2" t="inlineStr">
+        <is>
+          <t>Zahnkupplung LRLKN 90-200</t>
+        </is>
+      </c>
+      <c r="D414" s="2" t="inlineStr"/>
+      <c r="E414" s="2" t="inlineStr"/>
+      <c r="F414" s="2" t="inlineStr">
+        <is>
+          <t>Kupplungen</t>
+        </is>
+      </c>
+      <c r="G414" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H414" s="2" t="inlineStr">
+        <is>
+          <t>10.30</t>
+        </is>
+      </c>
+      <c r="I414" s="2" t="inlineStr">
+        <is>
+          <t>3139.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="415" ht="18" customHeight="1">
+      <c r="A415" s="2" t="inlineStr">
+        <is>
+          <t>AR18321-02</t>
+        </is>
+      </c>
+      <c r="B415" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C415" s="2" t="inlineStr">
+        <is>
+          <t>Zahnkupplung LRLKN 90-200</t>
+        </is>
+      </c>
+      <c r="D415" s="2" t="inlineStr"/>
+      <c r="E415" s="2" t="inlineStr"/>
+      <c r="F415" s="2" t="inlineStr">
+        <is>
+          <t>Kupplungen</t>
+        </is>
+      </c>
+      <c r="G415" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H415" s="2" t="inlineStr">
+        <is>
+          <t>10.30</t>
+        </is>
+      </c>
+      <c r="I415" s="2" t="inlineStr">
+        <is>
+          <t>3139.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="416" ht="32" customHeight="1">
+      <c r="A416" s="2" t="inlineStr">
+        <is>
+          <t>AR18401</t>
+        </is>
+      </c>
+      <c r="B416" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C416" s="2" t="inlineStr">
+        <is>
+          <t>KIT-HALTERUNG 100 2B/C NBR (ARX)</t>
+        </is>
+      </c>
+      <c r="D416" s="2" t="inlineStr"/>
+      <c r="E416" s="2" t="inlineStr"/>
+      <c r="F416" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile</t>
+        </is>
+      </c>
+      <c r="G416" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H416" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="I416" s="2" t="inlineStr">
+        <is>
+          <t>414.20 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="417" ht="32" customHeight="1">
+      <c r="A417" s="2" t="inlineStr">
+        <is>
+          <t>AR18606</t>
+        </is>
+      </c>
+      <c r="B417" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C417" s="2" t="inlineStr">
+        <is>
+          <t>Druckleitungsanschluss Klemmverbindung DN50 RP 2 PE-HD 63</t>
+        </is>
+      </c>
+      <c r="D417" s="2" t="inlineStr"/>
+      <c r="E417" s="2" t="inlineStr"/>
+      <c r="F417" s="2" t="inlineStr"/>
+      <c r="G417" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H417" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I417" s="2" t="inlineStr">
+        <is>
+          <t>24.87 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="418" ht="32" customHeight="1">
+      <c r="A418" s="2" t="inlineStr">
+        <is>
+          <t>AR18610</t>
+        </is>
+      </c>
+      <c r="B418" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C418" s="2" t="inlineStr">
+        <is>
+          <t>Kette 2 m (1.4404), Tragkraft 160 kg, kurzgliedrig, RL2006/42/EG MRL</t>
+        </is>
+      </c>
+      <c r="D418" s="2" t="inlineStr"/>
+      <c r="E418" s="2" t="inlineStr"/>
+      <c r="F418" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G418" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H418" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I418" s="2" t="inlineStr">
+        <is>
+          <t>93.84 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="419" ht="32" customHeight="1">
+      <c r="A419" s="2" t="inlineStr">
+        <is>
+          <t>AR18611</t>
+        </is>
+      </c>
+      <c r="B419" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C419" s="2" t="inlineStr">
+        <is>
+          <t>PumpMeter 3/ 3 bar mit 1,2m Anschlusskabel</t>
+        </is>
+      </c>
+      <c r="D419" s="2" t="inlineStr"/>
+      <c r="E419" s="2" t="inlineStr"/>
+      <c r="F419" s="2" t="inlineStr">
+        <is>
+          <t>Überwachung &amp; Sensorik</t>
+        </is>
+      </c>
+      <c r="G419" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H419" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="I419" s="2" t="inlineStr">
+        <is>
+          <t>563.24 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="420" ht="32" customHeight="1">
+      <c r="A420" s="2" t="inlineStr">
+        <is>
+          <t>AR18612</t>
+        </is>
+      </c>
+      <c r="B420" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C420" s="2" t="inlineStr">
+        <is>
+          <t>Blindflansch 30X285 DIA  S235JR</t>
+        </is>
+      </c>
+      <c r="D420" s="2" t="inlineStr"/>
+      <c r="E420" s="2" t="inlineStr"/>
+      <c r="F420" s="2" t="inlineStr"/>
+      <c r="G420" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H420" s="2" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
+      <c r="I420" s="2" t="inlineStr">
+        <is>
+          <t>214.34 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="421" ht="32" customHeight="1">
+      <c r="A421" s="2" t="inlineStr">
+        <is>
+          <t>AR18614</t>
+        </is>
+      </c>
+      <c r="B421" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C421" s="2" t="inlineStr">
+        <is>
+          <t>KIT-FLANSCHKRUEMMER INST 100 ISO C NBR (ARX)</t>
+        </is>
+      </c>
+      <c r="D421" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E421" s="2" t="inlineStr">
+        <is>
+          <t>["080-080"]</t>
+        </is>
+      </c>
+      <c r="F421" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G421" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H421" s="2" t="inlineStr">
+        <is>
+          <t>53.00</t>
+        </is>
+      </c>
+      <c r="I421" s="2" t="inlineStr">
+        <is>
+          <t>928.34 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="422" ht="32" customHeight="1">
+      <c r="A422" s="2" t="inlineStr">
+        <is>
+          <t>AR18625</t>
+        </is>
+      </c>
+      <c r="B422" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C422" s="2" t="inlineStr">
+        <is>
+          <t>KSB Mauerkragen mit Spannbändern EPDM/Edelstahl, MK 630, mit Ausgleichsstück</t>
+        </is>
+      </c>
+      <c r="D422" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
+      <c r="E422" s="2" t="inlineStr"/>
+      <c r="F422" s="2" t="inlineStr">
+        <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
+      <c r="G422" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H422" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I422" s="2" t="inlineStr">
+        <is>
+          <t>533.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="423" ht="32" customHeight="1">
+      <c r="A423" s="2" t="inlineStr">
+        <is>
+          <t>AR18637</t>
+        </is>
+      </c>
+      <c r="B423" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="C423" s="2" t="inlineStr">
+        <is>
+          <t>Behälter AD-BOX 1 U</t>
+        </is>
+      </c>
+      <c r="D423" s="2" t="inlineStr"/>
+      <c r="E423" s="2" t="inlineStr"/>
+      <c r="F423" s="2" t="inlineStr"/>
+      <c r="G423" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H423" s="2" t="inlineStr"/>
+      <c r="I423" s="2" t="inlineStr">
+        <is>
+          <t>530.40 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="424" ht="32" customHeight="1">
+      <c r="A424" s="2" t="inlineStr">
+        <is>
+          <t>AR18639</t>
+        </is>
+      </c>
+      <c r="B424" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C424" s="2" t="inlineStr">
+        <is>
+          <t>ZUBEHOERSATZ  AMAREX DN80 8 Sechskantschrauben, 1 Dichtung</t>
+        </is>
+      </c>
+      <c r="D424" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E424" s="2" t="inlineStr">
+        <is>
+          <t>["080-180", "080-220", "080-230"]</t>
+        </is>
+      </c>
+      <c r="F424" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G424" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H424" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I424" s="2" t="inlineStr">
+        <is>
+          <t>20.05 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="425" ht="32" customHeight="1">
+      <c r="A425" s="2" t="inlineStr">
+        <is>
+          <t>AR18661</t>
+        </is>
+      </c>
+      <c r="B425" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C425" s="2" t="inlineStr">
+        <is>
+          <t>Kit Halterung Seil- . 1-Stangen- . Bügelführung DN 50 für AmaPorter F 50/ S 545</t>
+        </is>
+      </c>
+      <c r="D425" s="2" t="inlineStr"/>
+      <c r="E425" s="2" t="inlineStr"/>
+      <c r="F425" s="2" t="inlineStr"/>
+      <c r="G425" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H425" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="I425" s="2" t="inlineStr">
+        <is>
+          <t>59.54 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="426" ht="32" customHeight="1">
+      <c r="A426" s="2" t="inlineStr">
+        <is>
+          <t>AR18662</t>
+        </is>
+      </c>
+      <c r="B426" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C426" s="2" t="inlineStr">
+        <is>
+          <t>Kit Seil Polypropylene 5m PP12</t>
+        </is>
+      </c>
+      <c r="D426" s="2" t="inlineStr"/>
+      <c r="E426" s="2" t="inlineStr"/>
+      <c r="F426" s="2" t="inlineStr"/>
+      <c r="G426" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H426" s="2" t="inlineStr">
+        <is>
+          <t>4.50</t>
+        </is>
+      </c>
+      <c r="I426" s="2" t="inlineStr">
+        <is>
+          <t>89.55 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="427" ht="32" customHeight="1">
+      <c r="A427" s="2" t="inlineStr">
+        <is>
+          <t>AR18730</t>
+        </is>
+      </c>
+      <c r="B427" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C427" s="2" t="inlineStr">
+        <is>
+          <t>Positionsschalter B1/XCK P2110P16</t>
+        </is>
+      </c>
+      <c r="D427" s="2" t="inlineStr"/>
+      <c r="E427" s="2" t="inlineStr"/>
+      <c r="F427" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G427" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H427" s="2" t="inlineStr"/>
+      <c r="I427" s="2" t="inlineStr">
+        <is>
+          <t>72.06 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="428" ht="32" customHeight="1">
+      <c r="A428" s="2" t="inlineStr">
+        <is>
+          <t>AR18731</t>
+        </is>
+      </c>
+      <c r="B428" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C428" s="2" t="inlineStr">
+        <is>
+          <t>Standardsieb (Grob) zu BOA-S DN 32 PN6/16/25 EN-GJL-250 (5.1301)EN-GJS-400-18-LT (5.3103) ab 2021</t>
+        </is>
+      </c>
+      <c r="D428" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E428" s="2" t="inlineStr"/>
+      <c r="F428" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
+      <c r="G428" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H428" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I428" s="2" t="inlineStr">
+        <is>
+          <t>17.65 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="429" ht="32" customHeight="1">
+      <c r="A429" s="2" t="inlineStr">
+        <is>
+          <t>AR18732</t>
+        </is>
+      </c>
+      <c r="B429" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C429" s="2" t="inlineStr">
+        <is>
+          <t>Standardsieb (Grob) zu BOA-S DN 40 PN6/16/25 EN-GJL-250 (5.1301)EN-GJS-400-18-LT (5.3103) ab 2021</t>
+        </is>
+      </c>
+      <c r="D429" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E429" s="2" t="inlineStr"/>
+      <c r="F429" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
+      <c r="G429" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H429" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I429" s="2" t="inlineStr">
+        <is>
+          <t>25.15 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="430" ht="32" customHeight="1">
+      <c r="A430" s="2" t="inlineStr">
+        <is>
+          <t>AR18733</t>
+        </is>
+      </c>
+      <c r="B430" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C430" s="2" t="inlineStr">
+        <is>
+          <t>Standardsieb (Grob) zu BOA-S DN 50 PN6/16/25 EN-GJL-250 (5.1301)EN-GJS-400-18-LT (5.3103) ab 2021</t>
+        </is>
+      </c>
+      <c r="D430" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E430" s="2" t="inlineStr"/>
+      <c r="F430" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
+      <c r="G430" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H430" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I430" s="2" t="inlineStr">
+        <is>
+          <t>26.92 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="431" ht="32" customHeight="1">
+      <c r="A431" s="2" t="inlineStr">
+        <is>
+          <t>AR18734</t>
+        </is>
+      </c>
+      <c r="B431" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C431" s="2" t="inlineStr">
+        <is>
+          <t>Standardsieb (Grob) zu BOA-S DN 80 PN6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021</t>
+        </is>
+      </c>
+      <c r="D431" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E431" s="2" t="inlineStr">
+        <is>
+          <t>["DN80"]</t>
+        </is>
+      </c>
+      <c r="F431" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
+      <c r="G431" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H431" s="2" t="inlineStr"/>
+      <c r="I431" s="2" t="inlineStr">
+        <is>
+          <t>64.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="432" ht="32" customHeight="1">
+      <c r="A432" s="2" t="inlineStr">
+        <is>
+          <t>AR18735</t>
+        </is>
+      </c>
+      <c r="B432" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C432" s="2" t="inlineStr">
+        <is>
+          <t>Flachdichtung zu BOA-S DN 32 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 46 / 68 x 1</t>
+        </is>
+      </c>
+      <c r="D432" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E432" s="2" t="inlineStr">
+        <is>
+          <t>["DN32"]</t>
+        </is>
+      </c>
+      <c r="F432" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G432" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H432" s="2" t="inlineStr"/>
+      <c r="I432" s="2" t="inlineStr">
+        <is>
+          <t>8.18 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="433" ht="32" customHeight="1">
+      <c r="A433" s="2" t="inlineStr">
+        <is>
+          <t>AR18736</t>
+        </is>
+      </c>
+      <c r="B433" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C433" s="2" t="inlineStr">
+        <is>
+          <t>Flachdichtung zu BOA-S DN 40 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 68 / 79 x 1</t>
+        </is>
+      </c>
+      <c r="D433" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E433" s="2" t="inlineStr">
+        <is>
+          <t>["DN40"]</t>
+        </is>
+      </c>
+      <c r="F433" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G433" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H433" s="2" t="inlineStr"/>
+      <c r="I433" s="2" t="inlineStr">
+        <is>
+          <t>8.18 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="434" ht="32" customHeight="1">
+      <c r="A434" s="2" t="inlineStr">
+        <is>
+          <t>AR18737</t>
+        </is>
+      </c>
+      <c r="B434" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C434" s="2" t="inlineStr">
+        <is>
+          <t>Flachdichtung zu BOA-S DN 50 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 75 / 87 x 1</t>
+        </is>
+      </c>
+      <c r="D434" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E434" s="2" t="inlineStr">
+        <is>
+          <t>["DN50"]</t>
+        </is>
+      </c>
+      <c r="F434" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G434" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H434" s="2" t="inlineStr"/>
+      <c r="I434" s="2" t="inlineStr">
+        <is>
+          <t>8.18 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="435" ht="32" customHeight="1">
+      <c r="A435" s="2" t="inlineStr">
+        <is>
+          <t>AR18738</t>
+        </is>
+      </c>
+      <c r="B435" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C435" s="2" t="inlineStr">
+        <is>
+          <t>Flachdichtung zu BOA-S DN 80 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 110 / 122 x 1</t>
+        </is>
+      </c>
+      <c r="D435" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E435" s="2" t="inlineStr">
+        <is>
+          <t>["DN80"]</t>
+        </is>
+      </c>
+      <c r="F435" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G435" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H435" s="2" t="inlineStr"/>
+      <c r="I435" s="2" t="inlineStr">
+        <is>
+          <t>9.12 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="436" ht="18" customHeight="1">
+      <c r="A436" s="2" t="inlineStr">
+        <is>
+          <t>AR18786</t>
+        </is>
+      </c>
+      <c r="B436" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C436" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtung RK22E-13-WW-3-25 f. Movitec</t>
+        </is>
+      </c>
+      <c r="D436" s="2" t="inlineStr"/>
+      <c r="E436" s="2" t="inlineStr"/>
+      <c r="F436" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtungen</t>
+        </is>
+      </c>
+      <c r="G436" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H436" s="2" t="inlineStr"/>
+      <c r="I436" s="2" t="inlineStr">
+        <is>
+          <t>311.86 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="437" ht="18" customHeight="1">
+      <c r="A437" s="2" t="inlineStr">
+        <is>
+          <t>AR18787</t>
+        </is>
+      </c>
+      <c r="B437" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C437" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtung   RK22E-13-WW-4-25 f. Movitec B 90 EA</t>
+        </is>
+      </c>
+      <c r="D437" s="2" t="inlineStr"/>
+      <c r="E437" s="2" t="inlineStr"/>
+      <c r="F437" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtungen</t>
+        </is>
+      </c>
+      <c r="G437" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H437" s="2" t="inlineStr"/>
+      <c r="I437" s="2" t="inlineStr">
+        <is>
+          <t>291.84 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="438" ht="18" customHeight="1">
+      <c r="A438" s="2" t="inlineStr">
+        <is>
+          <t>AR18788</t>
+        </is>
+      </c>
+      <c r="B438" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C438" s="2" t="inlineStr">
+        <is>
+          <t>Dichtring 55/ 70X 0,5</t>
+        </is>
+      </c>
+      <c r="D438" s="2" t="inlineStr"/>
+      <c r="E438" s="2" t="inlineStr"/>
+      <c r="F438" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G438" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H438" s="2" t="inlineStr"/>
+      <c r="I438" s="2" t="inlineStr">
+        <is>
+          <t>30.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="439" ht="18" customHeight="1">
+      <c r="A439" s="2" t="inlineStr">
+        <is>
+          <t>AR18789</t>
+        </is>
+      </c>
+      <c r="B439" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C439" s="2" t="inlineStr">
+        <is>
+          <t>O-RING 113,67X 5,33-N-B-349</t>
+        </is>
+      </c>
+      <c r="D439" s="2" t="inlineStr"/>
+      <c r="E439" s="2" t="inlineStr"/>
+      <c r="F439" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G439" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H439" s="2" t="inlineStr"/>
+      <c r="I439" s="2" t="inlineStr">
+        <is>
+          <t>23.30 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="440" ht="18" customHeight="1">
+      <c r="A440" s="2" t="inlineStr">
+        <is>
+          <t>AR18790</t>
+        </is>
+      </c>
+      <c r="B440" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C440" s="2" t="inlineStr">
+        <is>
+          <t>O-RING 140,00X 3,00-N-B</t>
+        </is>
+      </c>
+      <c r="D440" s="2" t="inlineStr"/>
+      <c r="E440" s="2" t="inlineStr"/>
+      <c r="F440" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G440" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H440" s="2" t="inlineStr"/>
+      <c r="I440" s="2" t="inlineStr">
+        <is>
+          <t>63.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="441" ht="18" customHeight="1">
+      <c r="A441" s="2" t="inlineStr">
+        <is>
+          <t>AR18791</t>
+        </is>
+      </c>
+      <c r="B441" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C441" s="2" t="inlineStr">
+        <is>
+          <t>Flachdichtung 20/24X0.3 DPAF</t>
+        </is>
+      </c>
+      <c r="D441" s="2" t="inlineStr"/>
+      <c r="E441" s="2" t="inlineStr"/>
+      <c r="F441" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G441" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H441" s="2" t="inlineStr"/>
+      <c r="I441" s="2" t="inlineStr">
+        <is>
+          <t>6.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="442" ht="18" customHeight="1">
+      <c r="A442" s="2" t="inlineStr">
+        <is>
+          <t>AR18792</t>
+        </is>
+      </c>
+      <c r="B442" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C442" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtung KSB KU028M1-5A-RA</t>
+        </is>
+      </c>
+      <c r="D442" s="2" t="inlineStr"/>
+      <c r="E442" s="2" t="inlineStr"/>
+      <c r="F442" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtungen</t>
+        </is>
+      </c>
+      <c r="G442" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H442" s="2" t="inlineStr"/>
+      <c r="I442" s="2" t="inlineStr">
+        <is>
+          <t>497.02 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="443" ht="18" customHeight="1">
+      <c r="A443" s="2" t="inlineStr">
+        <is>
+          <t>AR18793</t>
+        </is>
+      </c>
+      <c r="B443" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C443" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtung 5KSCB2S 033BT000 f. MCPK</t>
+        </is>
+      </c>
+      <c r="D443" s="2" t="inlineStr"/>
+      <c r="E443" s="2" t="inlineStr"/>
+      <c r="F443" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtungen</t>
+        </is>
+      </c>
+      <c r="G443" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H443" s="2" t="inlineStr"/>
+      <c r="I443" s="2" t="inlineStr">
+        <is>
+          <t>2312.97 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="444" ht="18" customHeight="1">
+      <c r="A444" s="2" t="inlineStr">
+        <is>
+          <t>AR18794</t>
+        </is>
+      </c>
+      <c r="B444" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C444" s="2" t="inlineStr">
+        <is>
+          <t>KIT-DICHTUNG MCPK 125+160/40/1.4</t>
+        </is>
+      </c>
+      <c r="D444" s="2" t="inlineStr"/>
+      <c r="E444" s="2" t="inlineStr"/>
+      <c r="F444" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G444" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H444" s="2" t="inlineStr"/>
+      <c r="I444" s="2" t="inlineStr">
+        <is>
+          <t>280.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="445" ht="18" customHeight="1">
+      <c r="A445" s="2" t="inlineStr">
+        <is>
+          <t>AR18795</t>
+        </is>
+      </c>
+      <c r="B445" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C445" s="2" t="inlineStr">
+        <is>
+          <t>Oelstandregler AR 1/4</t>
+        </is>
+      </c>
+      <c r="D445" s="2" t="inlineStr"/>
+      <c r="E445" s="2" t="inlineStr"/>
+      <c r="F445" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G445" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H445" s="2" t="inlineStr"/>
+      <c r="I445" s="2" t="inlineStr">
+        <is>
+          <t>63.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="446" ht="32" customHeight="1">
+      <c r="A446" s="2" t="inlineStr">
+        <is>
+          <t>AR18835</t>
+        </is>
+      </c>
+      <c r="B446" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C446" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile DN50 für u.a.Amarex NS 50-172</t>
+        </is>
+      </c>
+      <c r="D446" s="2" t="inlineStr"/>
+      <c r="E446" s="2" t="inlineStr"/>
+      <c r="F446" s="2" t="inlineStr"/>
+      <c r="G446" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H446" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="I446" s="2" t="inlineStr">
+        <is>
+          <t>488.63 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="447" ht="32" customHeight="1">
+      <c r="A447" s="2" t="inlineStr">
+        <is>
+          <t>AR18909</t>
+        </is>
+      </c>
+      <c r="B447" s="2" t="inlineStr">
+        <is>
+          <t>TeSys Schneider Electronics</t>
+        </is>
+      </c>
+      <c r="C447" s="2" t="inlineStr">
+        <is>
+          <t>Trennschalter/Isolation Switch VCF-01GE 16A</t>
+        </is>
+      </c>
+      <c r="D447" s="2" t="inlineStr"/>
+      <c r="E447" s="2" t="inlineStr"/>
+      <c r="F447" s="2" t="inlineStr"/>
+      <c r="G447" s="2" t="inlineStr"/>
+      <c r="H447" s="2" t="inlineStr"/>
+      <c r="I447" s="2" t="inlineStr">
+        <is>
+          <t>48.49 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="448" ht="32" customHeight="1">
+      <c r="A448" s="2" t="inlineStr">
+        <is>
+          <t>AR18951</t>
+        </is>
+      </c>
+      <c r="B448" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C448" s="2" t="inlineStr">
+        <is>
+          <t>Spiralgeheuse 50-32-125 JL1040</t>
+        </is>
+      </c>
+      <c r="D448" s="2" t="inlineStr">
+        <is>
+          <t>["Etabloc"]</t>
+        </is>
+      </c>
+      <c r="E448" s="2" t="inlineStr">
+        <is>
+          <t>["032-125"]</t>
+        </is>
+      </c>
+      <c r="F448" s="2" t="inlineStr">
+        <is>
+          <t>Gehäuseteile</t>
+        </is>
+      </c>
+      <c r="G448" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H448" s="2" t="inlineStr">
+        <is>
+          <t>54.00</t>
+        </is>
+      </c>
+      <c r="I448" s="2" t="inlineStr">
+        <is>
+          <t>1513.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="449" ht="32" customHeight="1">
+      <c r="A449" s="2" t="inlineStr">
+        <is>
+          <t>AR18952</t>
+        </is>
+      </c>
+      <c r="B449" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C449" s="2" t="inlineStr">
+        <is>
+          <t>KIT-FLANSCHKRUEMMER 50 ISO/ASM G1B/C NBR Seil-/1-Stangen-/Bügelführungskit DN 50 NBR</t>
+        </is>
+      </c>
+      <c r="D449" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E449" s="2" t="inlineStr"/>
+      <c r="F449" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G449" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H449" s="2" t="inlineStr">
+        <is>
+          <t>82.50</t>
+        </is>
+      </c>
+      <c r="I449" s="2" t="inlineStr">
+        <is>
+          <t>358.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="450" ht="32" customHeight="1">
+      <c r="A450" s="2" t="inlineStr">
+        <is>
+          <t>AR18978</t>
+        </is>
+      </c>
+      <c r="B450" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C450" s="2" t="inlineStr">
+        <is>
+          <t>Kapillarrohr 1m zu BOA-Control DPR</t>
+        </is>
+      </c>
+      <c r="D450" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-Control DPR"]</t>
+        </is>
+      </c>
+      <c r="E450" s="2" t="inlineStr"/>
+      <c r="F450" s="2" t="inlineStr">
+        <is>
+          <t>Regulierventile</t>
+        </is>
+      </c>
+      <c r="G450" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H450" s="2" t="inlineStr"/>
+      <c r="I450" s="2" t="inlineStr">
+        <is>
+          <t>20.64 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="451" ht="32" customHeight="1">
+      <c r="A451" s="2" t="inlineStr">
+        <is>
+          <t>AR18979</t>
+        </is>
+      </c>
+      <c r="B451" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C451" s="2" t="inlineStr">
+        <is>
+          <t>Kapillarrohr 2m zu BOA-Control DPR</t>
+        </is>
+      </c>
+      <c r="D451" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-Control DPR"]</t>
+        </is>
+      </c>
+      <c r="E451" s="2" t="inlineStr"/>
+      <c r="F451" s="2" t="inlineStr">
+        <is>
+          <t>Regulierventile</t>
+        </is>
+      </c>
+      <c r="G451" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H451" s="2" t="inlineStr"/>
+      <c r="I451" s="2" t="inlineStr">
+        <is>
+          <t>72.19 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="452" ht="32" customHeight="1">
+      <c r="A452" s="2" t="inlineStr">
+        <is>
+          <t>AR18984</t>
+        </is>
+      </c>
+      <c r="B452" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C452" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile Kit komplett Seilführung DN 50 für AmaPorter F 50 / S 545 Amarex N</t>
+        </is>
+      </c>
+      <c r="D452" s="2" t="inlineStr"/>
+      <c r="E452" s="2" t="inlineStr"/>
+      <c r="F452" s="2" t="inlineStr"/>
+      <c r="G452" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H452" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="I452" s="2" t="inlineStr">
+        <is>
+          <t>396.70 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="453" ht="32" customHeight="1">
+      <c r="A453" s="2" t="inlineStr">
+        <is>
+          <t>AR18984-01</t>
+        </is>
+      </c>
+      <c r="B453" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C453" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile Kit komplett Seilführung DN 50 für AmaPorter F 50 / S 545 Amarex N</t>
+        </is>
+      </c>
+      <c r="D453" s="2" t="inlineStr"/>
+      <c r="E453" s="2" t="inlineStr"/>
+      <c r="F453" s="2" t="inlineStr"/>
+      <c r="G453" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H453" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="I453" s="2" t="inlineStr">
+        <is>
+          <t>396.70 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="454" ht="32" customHeight="1">
+      <c r="A454" s="2" t="inlineStr">
+        <is>
+          <t>AR19003</t>
+        </is>
+      </c>
+      <c r="B454" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C454" s="2" t="inlineStr">
+        <is>
+          <t>Schwimmschalter mit  5 m Kabel 230V-1 AC max. 8A min. 20mA</t>
+        </is>
+      </c>
+      <c r="D454" s="2" t="inlineStr"/>
+      <c r="E454" s="2" t="inlineStr"/>
+      <c r="F454" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G454" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H454" s="2" t="inlineStr"/>
+      <c r="I454" s="2" t="inlineStr">
+        <is>
+          <t>55.96 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="455" ht="32" customHeight="1">
+      <c r="A455" s="2" t="inlineStr">
+        <is>
+          <t>AR19004</t>
+        </is>
+      </c>
+      <c r="B455" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C455" s="2" t="inlineStr">
+        <is>
+          <t>Zubehörsatz Compacta US 7  -DN 50</t>
+        </is>
+      </c>
+      <c r="D455" s="2" t="inlineStr"/>
+      <c r="E455" s="2" t="inlineStr"/>
+      <c r="F455" s="2" t="inlineStr">
+        <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
+      <c r="G455" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H455" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I455" s="2" t="inlineStr">
+        <is>
+          <t>38.85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="456" ht="32" customHeight="1">
+      <c r="A456" s="2" t="inlineStr">
+        <is>
+          <t>AR19010</t>
+        </is>
+      </c>
+      <c r="B456" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C456" s="2" t="inlineStr">
+        <is>
+          <t>KIT-DECKEL CK 800 KL.D 600MM</t>
+        </is>
+      </c>
+      <c r="D456" s="2" t="inlineStr">
+        <is>
+          <t>["CK- Pumpstation"]</t>
+        </is>
+      </c>
+      <c r="E456" s="2" t="inlineStr"/>
+      <c r="F456" s="2" t="inlineStr"/>
+      <c r="G456" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H456" s="2" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+      <c r="I456" s="2" t="inlineStr">
+        <is>
+          <t>2289.46 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="457" ht="32" customHeight="1">
+      <c r="A457" s="2" t="inlineStr">
+        <is>
+          <t>AR19011</t>
+        </is>
+      </c>
+      <c r="B457" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C457" s="2" t="inlineStr">
+        <is>
+          <t>Flanschadapter DN 50</t>
+        </is>
+      </c>
+      <c r="D457" s="2" t="inlineStr"/>
+      <c r="E457" s="2" t="inlineStr"/>
+      <c r="F457" s="2" t="inlineStr"/>
+      <c r="G457" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H457" s="2" t="inlineStr"/>
+      <c r="I457" s="2" t="inlineStr">
+        <is>
+          <t>204.86 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="458" ht="32" customHeight="1">
+      <c r="A458" s="2" t="inlineStr">
+        <is>
+          <t>AR19019</t>
+        </is>
+      </c>
+      <c r="B458" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C458" s="2" t="inlineStr">
+        <is>
+          <t>KIT-Kette 4X12-5M-200KG</t>
+        </is>
+      </c>
+      <c r="D458" s="2" t="inlineStr"/>
+      <c r="E458" s="2" t="inlineStr"/>
+      <c r="F458" s="2" t="inlineStr"/>
+      <c r="G458" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H458" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
+      <c r="I458" s="2" t="inlineStr">
+        <is>
+          <t>286.88 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="459" ht="32" customHeight="1">
+      <c r="A459" s="2" t="inlineStr">
+        <is>
+          <t>AR19023</t>
+        </is>
+      </c>
+      <c r="B459" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C459" s="2" t="inlineStr">
+        <is>
+          <t>Hosenrohr DN40</t>
+        </is>
+      </c>
+      <c r="D459" s="2" t="inlineStr"/>
+      <c r="E459" s="2" t="inlineStr"/>
+      <c r="F459" s="2" t="inlineStr"/>
+      <c r="G459" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H459" s="2" t="inlineStr">
+        <is>
+          <t>13.00</t>
+        </is>
+      </c>
+      <c r="I459" s="2" t="inlineStr">
+        <is>
+          <t>348.94 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="460" ht="32" customHeight="1">
+      <c r="A460" s="2" t="inlineStr">
+        <is>
+          <t>AR19027</t>
+        </is>
+      </c>
+      <c r="B460" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C460" s="2" t="inlineStr">
+        <is>
+          <t>Kupplung Rotex ZS-DKM-SH-38X 42H7 SH-38X 32H7 SH-38-140</t>
+        </is>
+      </c>
+      <c r="D460" s="2" t="inlineStr"/>
+      <c r="E460" s="2" t="inlineStr"/>
+      <c r="F460" s="2" t="inlineStr">
+        <is>
+          <t>Kupplungen</t>
+        </is>
+      </c>
+      <c r="G460" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H460" s="2" t="inlineStr">
+        <is>
+          <t>14.00</t>
+        </is>
+      </c>
+      <c r="I460" s="2" t="inlineStr">
+        <is>
+          <t>376.84 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="461" ht="32" customHeight="1">
+      <c r="A461" s="2" t="inlineStr">
+        <is>
+          <t>AR19036</t>
+        </is>
+      </c>
+      <c r="B461" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C461" s="2" t="inlineStr">
+        <is>
+          <t>KIT Halterung 65 1B/C/E NBR Amarex N Seil- / 1-Stangen- / Bügelführung</t>
+        </is>
+      </c>
+      <c r="D461" s="2" t="inlineStr"/>
+      <c r="E461" s="2" t="inlineStr"/>
+      <c r="F461" s="2" t="inlineStr"/>
+      <c r="G461" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H461" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="I461" s="2" t="inlineStr">
+        <is>
+          <t>121.43 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="462" ht="32" customHeight="1">
+      <c r="A462" s="2" t="inlineStr">
+        <is>
+          <t>AR4642</t>
+        </is>
+      </c>
+      <c r="B462" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C462" s="2" t="inlineStr">
+        <is>
+          <t>Lagerdeckel 36/85x14 für Etanorm / Etaprime L /  Etachrom</t>
+        </is>
+      </c>
+      <c r="D462" s="2" t="inlineStr"/>
+      <c r="E462" s="2" t="inlineStr"/>
+      <c r="F462" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G462" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H462" s="2" t="inlineStr">
+        <is>
+          <t>0.06</t>
+        </is>
+      </c>
+      <c r="I462" s="2" t="inlineStr">
+        <is>
+          <t>14.43 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="463" ht="32" customHeight="1">
+      <c r="A463" s="2" t="inlineStr">
+        <is>
+          <t>AR4888DD</t>
+        </is>
+      </c>
+      <c r="B463" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C463" s="2" t="inlineStr">
+        <is>
+          <t>GEHAEUSEDECKEL   55/60-400 für MegaCPK 125-400</t>
+        </is>
+      </c>
+      <c r="D463" s="2" t="inlineStr">
+        <is>
+          <t>["MegaCPK"]</t>
+        </is>
+      </c>
+      <c r="E463" s="2" t="inlineStr">
+        <is>
+          <t>["125-400"]</t>
+        </is>
+      </c>
+      <c r="F463" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G463" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H463" s="2" t="inlineStr">
+        <is>
+          <t>40.00</t>
+        </is>
+      </c>
+      <c r="I463" s="2" t="inlineStr">
+        <is>
+          <t>2153.29 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="464" ht="18" customHeight="1">
+      <c r="A464" s="2" t="inlineStr">
+        <is>
+          <t>AR4888L</t>
+        </is>
+      </c>
+      <c r="B464" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C464" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad für MegaCPK 125-400 1.4408/A743 GR CF8M 330mm</t>
+        </is>
+      </c>
+      <c r="D464" s="2" t="inlineStr">
+        <is>
+          <t>["MegaCPK"]</t>
+        </is>
+      </c>
+      <c r="E464" s="2" t="inlineStr">
+        <is>
+          <t>["125-400"]</t>
+        </is>
+      </c>
+      <c r="F464" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G464" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H464" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="I464" s="2" t="inlineStr">
+        <is>
+          <t>5653.69 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="465" ht="18" customHeight="1">
+      <c r="A465" s="2" t="inlineStr">
+        <is>
+          <t>AR4891Z</t>
+        </is>
+      </c>
+      <c r="B465" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C465" s="2" t="inlineStr">
+        <is>
+          <t>FUSS für vertikalen Aufbau  350X 350X 40 Etaline 125-125–160</t>
+        </is>
+      </c>
+      <c r="D465" s="2" t="inlineStr"/>
+      <c r="E465" s="2" t="inlineStr"/>
+      <c r="F465" s="2" t="inlineStr"/>
+      <c r="G465" s="2" t="inlineStr"/>
+      <c r="H465" s="2" t="inlineStr"/>
+      <c r="I465" s="2" t="inlineStr">
+        <is>
+          <t>132.34 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="466" ht="32" customHeight="1">
+      <c r="A466" s="2" t="inlineStr">
+        <is>
+          <t>AR4894Z</t>
+        </is>
+      </c>
+      <c r="B466" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C466" s="2" t="inlineStr">
+        <is>
+          <t>FUSS für vertikalen Aufbau  350X 350X  40 Etaline 125-125–160</t>
+        </is>
+      </c>
+      <c r="D466" s="2" t="inlineStr"/>
+      <c r="E466" s="2" t="inlineStr"/>
+      <c r="F466" s="2" t="inlineStr"/>
+      <c r="G466" s="2" t="inlineStr"/>
+      <c r="H466" s="2" t="inlineStr"/>
+      <c r="I466" s="2" t="inlineStr">
+        <is>
+          <t>296.55 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="467" ht="32" customHeight="1">
+      <c r="A467" s="2" t="inlineStr">
+        <is>
+          <t>AR5181</t>
+        </is>
+      </c>
+      <c r="B467" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C467" s="2" t="inlineStr">
+        <is>
+          <t>Verschraubungs-Satz RP 1 1/4XG 2 MS</t>
+        </is>
+      </c>
+      <c r="D467" s="2" t="inlineStr"/>
+      <c r="E467" s="2" t="inlineStr"/>
+      <c r="F467" s="2" t="inlineStr"/>
+      <c r="G467" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H467" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I467" s="2" t="inlineStr">
+        <is>
+          <t>27.16 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="468" ht="32" customHeight="1">
+      <c r="A468" s="2" t="inlineStr">
+        <is>
+          <t>AR5303</t>
+        </is>
+      </c>
+      <c r="B468" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C468" s="2" t="inlineStr">
+        <is>
+          <t>Kette 2M-B5x35</t>
+        </is>
+      </c>
+      <c r="D468" s="2" t="inlineStr"/>
+      <c r="E468" s="2" t="inlineStr"/>
+      <c r="F468" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G468" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H468" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="I468" s="2" t="inlineStr">
+        <is>
+          <t>26.17 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="469" ht="32" customHeight="1">
+      <c r="A469" s="2" t="inlineStr">
+        <is>
+          <t>AR5451</t>
+        </is>
+      </c>
+      <c r="B469" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C469" s="2" t="inlineStr">
+        <is>
+          <t>Laterne Etabloc-Etaline -WE25-IEC71</t>
+        </is>
+      </c>
+      <c r="D469" s="2" t="inlineStr">
+        <is>
+          <t>["Etabloc", "Etaline"]</t>
+        </is>
+      </c>
+      <c r="E469" s="2" t="inlineStr"/>
+      <c r="F469" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="G469" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H469" s="2" t="inlineStr">
+        <is>
+          <t>5.70</t>
+        </is>
+      </c>
+      <c r="I469" s="2" t="inlineStr">
+        <is>
+          <t>123.98 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="470" ht="32" customHeight="1">
+      <c r="A470" s="2" t="inlineStr">
+        <is>
+          <t>AR5683L</t>
+        </is>
+      </c>
+      <c r="B470" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C470" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad für Sewabloc D100-316/ 278mm</t>
+        </is>
+      </c>
+      <c r="D470" s="2" t="inlineStr"/>
+      <c r="E470" s="2" t="inlineStr"/>
+      <c r="F470" s="2" t="inlineStr"/>
+      <c r="G470" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H470" s="2" t="inlineStr"/>
+      <c r="I470" s="2" t="inlineStr">
+        <is>
+          <t>2340.60 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="471" ht="32" customHeight="1">
+      <c r="A471" s="2" t="inlineStr">
+        <is>
+          <t>AR5743E</t>
+        </is>
+      </c>
+      <c r="B471" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C471" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile für Amarex KRTD 200-315/234-UG-S</t>
+        </is>
+      </c>
+      <c r="D471" s="2" t="inlineStr"/>
+      <c r="E471" s="2" t="inlineStr"/>
+      <c r="F471" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G471" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H471" s="2" t="inlineStr"/>
+      <c r="I471" s="2" t="inlineStr">
+        <is>
+          <t>2143.40 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="472" ht="32" customHeight="1">
+      <c r="A472" s="2" t="inlineStr">
+        <is>
+          <t>AR5760LRD</t>
+        </is>
+      </c>
+      <c r="B472" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="C472" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad 50-160 EN-GJL-250 Ø121mm</t>
+        </is>
+      </c>
+      <c r="D472" s="2" t="inlineStr"/>
+      <c r="E472" s="2" t="inlineStr"/>
+      <c r="F472" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G472" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H472" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="I472" s="2" t="inlineStr">
+        <is>
+          <t>857.25 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="473" ht="32" customHeight="1">
+      <c r="A473" s="2" t="inlineStr">
+        <is>
+          <t>AR5822</t>
+        </is>
+      </c>
+      <c r="B473" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C473" s="2" t="inlineStr">
+        <is>
+          <t>Hosenrohr DN50 / PN 16</t>
+        </is>
+      </c>
+      <c r="D473" s="2" t="inlineStr"/>
+      <c r="E473" s="2" t="inlineStr"/>
+      <c r="F473" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G473" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H473" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="I473" s="2" t="inlineStr">
+        <is>
+          <t>228.64 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="474" ht="32" customHeight="1">
+      <c r="A474" s="2" t="inlineStr">
+        <is>
+          <t>AR5862</t>
+        </is>
+      </c>
+      <c r="B474" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C474" s="2" t="inlineStr">
+        <is>
+          <t>Verlängerungskabel 5m zur Verlängerung der Sensorkabel</t>
+        </is>
+      </c>
+      <c r="D474" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2", "PumpMeter", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
+      <c r="E474" s="2" t="inlineStr"/>
+      <c r="F474" s="2" t="inlineStr">
+        <is>
+          <t>Überwachung &amp; Sensorik</t>
+        </is>
+      </c>
+      <c r="G474" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H474" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="I474" s="2" t="inlineStr">
+        <is>
+          <t>51.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="475" ht="32" customHeight="1">
+      <c r="A475" s="2" t="inlineStr">
+        <is>
+          <t>AR5879H</t>
+        </is>
+      </c>
+      <c r="B475" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C475" s="2" t="inlineStr">
+        <is>
+          <t>Hosenrohr druckseitig DN 50, PN 10/16 Grauguss</t>
+        </is>
+      </c>
+      <c r="D475" s="2" t="inlineStr"/>
+      <c r="E475" s="2" t="inlineStr"/>
+      <c r="F475" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G475" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H475" s="2" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
+      <c r="I475" s="2" t="inlineStr">
+        <is>
+          <t>428.57 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="476" ht="32" customHeight="1">
+      <c r="A476" s="2" t="inlineStr">
+        <is>
+          <t>AR6344</t>
+        </is>
+      </c>
+      <c r="B476" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C476" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzmotor Microchem</t>
+        </is>
+      </c>
+      <c r="D476" s="2" t="inlineStr">
+        <is>
+          <t>["Microchem"]</t>
+        </is>
+      </c>
+      <c r="E476" s="2" t="inlineStr"/>
+      <c r="F476" s="2" t="inlineStr">
+        <is>
+          <t>Sonstige Pumpen</t>
+        </is>
+      </c>
+      <c r="G476" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H476" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I476" s="2" t="inlineStr">
+        <is>
+          <t>1204.13 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="477" ht="32" customHeight="1">
+      <c r="A477" s="2" t="inlineStr">
+        <is>
+          <t>AR6617</t>
+        </is>
+      </c>
+      <c r="B477" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C477" s="2" t="inlineStr">
+        <is>
+          <t>Drehzahlregler E-Modul Set f. RIO-ECO 25-60</t>
+        </is>
+      </c>
+      <c r="D477" s="2" t="inlineStr">
+        <is>
+          <t>["Rio-Eco", "Rio-Eco-(Z)-N"]</t>
+        </is>
+      </c>
+      <c r="E477" s="2" t="inlineStr"/>
+      <c r="F477" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G477" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H477" s="2" t="inlineStr">
+        <is>
+          <t>3.80</t>
+        </is>
+      </c>
+      <c r="I477" s="2" t="inlineStr">
+        <is>
+          <t>808.40 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="478" ht="32" customHeight="1">
+      <c r="A478" s="2" t="inlineStr">
+        <is>
+          <t>AR6828</t>
+        </is>
+      </c>
+      <c r="B478" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C478" s="2" t="inlineStr">
+        <is>
+          <t>Adapter Supreme (A) 132S-C</t>
+        </is>
+      </c>
+      <c r="D478" s="2" t="inlineStr"/>
+      <c r="E478" s="2" t="inlineStr"/>
+      <c r="F478" s="2" t="inlineStr">
+        <is>
+          <t>Drivepack</t>
+        </is>
+      </c>
+      <c r="G478" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H478" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="I478" s="2" t="inlineStr">
+        <is>
+          <t>140.57 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="479" ht="32" customHeight="1">
+      <c r="A479" s="2" t="inlineStr">
+        <is>
+          <t>AR6829</t>
+        </is>
+      </c>
+      <c r="B479" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C479" s="2" t="inlineStr">
+        <is>
+          <t>Adapter Supreme (A) 180M-D</t>
+        </is>
+      </c>
+      <c r="D479" s="2" t="inlineStr"/>
+      <c r="E479" s="2" t="inlineStr"/>
+      <c r="F479" s="2" t="inlineStr">
+        <is>
+          <t>Drivepack</t>
+        </is>
+      </c>
+      <c r="G479" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H479" s="2" t="inlineStr">
+        <is>
+          <t>13.00</t>
+        </is>
+      </c>
+      <c r="I479" s="2" t="inlineStr">
+        <is>
+          <t>184.97 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="480" ht="32" customHeight="1">
+      <c r="A480" s="2" t="inlineStr">
+        <is>
+          <t>AR6830</t>
+        </is>
+      </c>
+      <c r="B480" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C480" s="2" t="inlineStr">
+        <is>
+          <t>Adapter Supreme (A) 132S-B</t>
+        </is>
+      </c>
+      <c r="D480" s="2" t="inlineStr"/>
+      <c r="E480" s="2" t="inlineStr"/>
+      <c r="F480" s="2" t="inlineStr">
+        <is>
+          <t>Drivepack</t>
+        </is>
+      </c>
+      <c r="G480" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H480" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I480" s="2" t="inlineStr">
+        <is>
+          <t>140.57 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="481" ht="32" customHeight="1">
+      <c r="A481" s="2" t="inlineStr">
+        <is>
+          <t>AR6831</t>
+        </is>
+      </c>
+      <c r="B481" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C481" s="2" t="inlineStr">
+        <is>
+          <t>Adapterkit Supreme 160M-C</t>
+        </is>
+      </c>
+      <c r="D481" s="2" t="inlineStr"/>
+      <c r="E481" s="2" t="inlineStr"/>
+      <c r="F481" s="2" t="inlineStr">
+        <is>
+          <t>Drivepack</t>
+        </is>
+      </c>
+      <c r="G481" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H481" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I481" s="2" t="inlineStr">
+        <is>
+          <t>328.75 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="482" ht="32" customHeight="1">
+      <c r="A482" s="2" t="inlineStr">
+        <is>
+          <t>AR6832</t>
+        </is>
+      </c>
+      <c r="B482" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C482" s="2" t="inlineStr">
+        <is>
+          <t>Adapter Supreme (A) 160L-C</t>
+        </is>
+      </c>
+      <c r="D482" s="2" t="inlineStr"/>
+      <c r="E482" s="2" t="inlineStr"/>
+      <c r="F482" s="2" t="inlineStr">
+        <is>
+          <t>Drivepack</t>
+        </is>
+      </c>
+      <c r="G482" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H482" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="I482" s="2" t="inlineStr">
+        <is>
+          <t>156.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="483" ht="32" customHeight="1">
+      <c r="A483" s="2" t="inlineStr">
+        <is>
+          <t>AR6833</t>
+        </is>
+      </c>
+      <c r="B483" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C483" s="2" t="inlineStr">
+        <is>
+          <t>Adapter Supreme (A) 200L-D</t>
+        </is>
+      </c>
+      <c r="D483" s="2" t="inlineStr"/>
+      <c r="E483" s="2" t="inlineStr"/>
+      <c r="F483" s="2" t="inlineStr">
+        <is>
+          <t>Drivepack</t>
+        </is>
+      </c>
+      <c r="G483" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H483" s="2" t="inlineStr">
+        <is>
+          <t>13.00</t>
+        </is>
+      </c>
+      <c r="I483" s="2" t="inlineStr">
+        <is>
+          <t>255.33 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="484" ht="32" customHeight="1">
+      <c r="A484" s="2" t="inlineStr">
+        <is>
+          <t>AR6834</t>
+        </is>
+      </c>
+      <c r="B484" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C484" s="2" t="inlineStr">
+        <is>
+          <t>Adapter Supreme (A) 225M-D</t>
+        </is>
+      </c>
+      <c r="D484" s="2" t="inlineStr"/>
+      <c r="E484" s="2" t="inlineStr"/>
+      <c r="F484" s="2" t="inlineStr">
+        <is>
+          <t>Drivepack</t>
+        </is>
+      </c>
+      <c r="G484" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H484" s="2" t="inlineStr">
+        <is>
+          <t>13.00</t>
+        </is>
+      </c>
+      <c r="I484" s="2" t="inlineStr">
+        <is>
+          <t>266.34 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="485" ht="32" customHeight="1">
+      <c r="A485" s="2" t="inlineStr">
+        <is>
+          <t>AR7152ZB</t>
+        </is>
+      </c>
+      <c r="B485" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C485" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile DN040-KRT040-250</t>
+        </is>
+      </c>
+      <c r="D485" s="2" t="inlineStr"/>
+      <c r="E485" s="2" t="inlineStr"/>
+      <c r="F485" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile</t>
+        </is>
+      </c>
+      <c r="G485" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H485" s="2" t="inlineStr">
+        <is>
+          <t>59.00</t>
+        </is>
+      </c>
+      <c r="I485" s="2" t="inlineStr">
+        <is>
+          <t>2924.53 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="486" ht="32" customHeight="1">
+      <c r="A486" s="2" t="inlineStr">
+        <is>
+          <t>AR7233LFRD</t>
+        </is>
+      </c>
+      <c r="B486" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C486" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad ETN, ETB/ - 080-065-200, ETL/- 080-080-200, CC480K, ø179 mm</t>
+        </is>
+      </c>
+      <c r="D486" s="2" t="inlineStr"/>
+      <c r="E486" s="2" t="inlineStr"/>
+      <c r="F486" s="2" t="inlineStr">
+        <is>
+          <t>Laufradteile</t>
+        </is>
+      </c>
+      <c r="G486" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H486" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I486" s="2" t="inlineStr">
+        <is>
+          <t>1838.25 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="487" ht="32" customHeight="1">
+      <c r="A487" s="2" t="inlineStr">
+        <is>
+          <t>AR7235LRD</t>
+        </is>
+      </c>
+      <c r="B487" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C487" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad 269X37-49 JL1040 + Spaltring F E-NORM+BLOC 125-250+LINE ø 250mm</t>
+        </is>
+      </c>
+      <c r="D487" s="2" t="inlineStr">
+        <is>
+          <t>["Etabloc", "Etanorm"]</t>
+        </is>
+      </c>
+      <c r="E487" s="2" t="inlineStr">
+        <is>
+          <t>["125-250", "125-250"]</t>
+        </is>
+      </c>
+      <c r="F487" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G487" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H487" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="I487" s="2" t="inlineStr">
+        <is>
+          <t>2182.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="488" ht="32" customHeight="1">
+      <c r="A488" s="2" t="inlineStr">
+        <is>
+          <t>AR7381</t>
+        </is>
+      </c>
+      <c r="B488" s="2" t="inlineStr"/>
+      <c r="C488" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad CC480K-GS für Etabloc A, Etanorm A, Etaline A ø119mm</t>
+        </is>
+      </c>
+      <c r="D488" s="2" t="inlineStr"/>
+      <c r="E488" s="2" t="inlineStr"/>
+      <c r="F488" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G488" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H488" s="2" t="inlineStr"/>
+      <c r="I488" s="2" t="inlineStr">
+        <is>
+          <t>1386.75 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="489" ht="32" customHeight="1">
+      <c r="A489" s="2" t="inlineStr">
+        <is>
+          <t>AR7752</t>
+        </is>
+      </c>
+      <c r="B489" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C489" s="2" t="inlineStr">
+        <is>
+          <t>Gehäuse für Sewatec E 150-401</t>
+        </is>
+      </c>
+      <c r="D489" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec E"]</t>
+        </is>
+      </c>
+      <c r="E489" s="2" t="inlineStr">
+        <is>
+          <t>["150-401"]</t>
+        </is>
+      </c>
+      <c r="F489" s="2" t="inlineStr">
+        <is>
+          <t>Mixed Flow Pumpen</t>
+        </is>
+      </c>
+      <c r="G489" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H489" s="2" t="inlineStr">
+        <is>
+          <t>352.00</t>
+        </is>
+      </c>
+      <c r="I489" s="2" t="inlineStr">
+        <is>
+          <t>2585.02 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="490" ht="32" customHeight="1">
+      <c r="A490" s="2" t="inlineStr">
+        <is>
+          <t>AR7890</t>
+        </is>
+      </c>
+      <c r="B490" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C490" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteil DN300 2-STANGENFUEHRUNG für Amarex KRTD 300-400/</t>
+        </is>
+      </c>
+      <c r="D490" s="2" t="inlineStr"/>
+      <c r="E490" s="2" t="inlineStr"/>
+      <c r="F490" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile</t>
+        </is>
+      </c>
+      <c r="G490" s="2" t="inlineStr"/>
+      <c r="H490" s="2" t="inlineStr">
+        <is>
+          <t>163.00</t>
+        </is>
+      </c>
+      <c r="I490" s="2" t="inlineStr">
+        <is>
+          <t>2585.55 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="491" ht="32" customHeight="1">
+      <c r="A491" s="2" t="inlineStr">
+        <is>
+          <t>AR8615</t>
+        </is>
+      </c>
+      <c r="B491" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C491" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Etanorm GN, Etabloc GN, Etaline GN /032-160+.1/GJL250, ø136 mm</t>
+        </is>
+      </c>
+      <c r="D491" s="2" t="inlineStr"/>
+      <c r="E491" s="2" t="inlineStr"/>
+      <c r="F491" s="2" t="inlineStr">
+        <is>
+          <t>Laufradteile</t>
+        </is>
+      </c>
+      <c r="G491" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H491" s="2" t="inlineStr">
+        <is>
+          <t>4.10</t>
+        </is>
+      </c>
+      <c r="I491" s="2" t="inlineStr">
+        <is>
+          <t>768.75 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="492" ht="32" customHeight="1">
+      <c r="A492" s="2" t="inlineStr">
+        <is>
+          <t>AR8616</t>
+        </is>
+      </c>
+      <c r="B492" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C492" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Etanorm GN, Etabloc GN, Etaline GN /032-160+.1/GJL250, ø174</t>
+        </is>
+      </c>
+      <c r="D492" s="2" t="inlineStr"/>
+      <c r="E492" s="2" t="inlineStr"/>
+      <c r="F492" s="2" t="inlineStr">
+        <is>
+          <t>Laufradteile</t>
+        </is>
+      </c>
+      <c r="G492" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H492" s="2" t="inlineStr">
+        <is>
+          <t>4.10</t>
+        </is>
+      </c>
+      <c r="I492" s="2" t="inlineStr">
+        <is>
+          <t>768.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="493" ht="32" customHeight="1">
+      <c r="A493" s="2" t="inlineStr">
+        <is>
+          <t>AR8659G</t>
+        </is>
+      </c>
+      <c r="B493" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C493" s="2" t="inlineStr">
+        <is>
+          <t>Pumpengehäuse für MOVITEC-VF 004/03B</t>
+        </is>
+      </c>
+      <c r="D493" s="2" t="inlineStr">
+        <is>
+          <t>["Movitec"]</t>
+        </is>
+      </c>
+      <c r="E493" s="2" t="inlineStr">
+        <is>
+          <t>["004/003"]</t>
+        </is>
+      </c>
+      <c r="F493" s="2" t="inlineStr">
+        <is>
+          <t>Mehrstufige Pumpen</t>
+        </is>
+      </c>
+      <c r="G493" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H493" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I493" s="2" t="inlineStr">
+        <is>
+          <t>599.40 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="494" ht="32" customHeight="1">
+      <c r="A494" s="2" t="inlineStr">
+        <is>
+          <t>AR8946-01</t>
+        </is>
+      </c>
+      <c r="B494" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C494" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtung   AMAREX PS-433.02 Q1Q1PGG</t>
+        </is>
+      </c>
+      <c r="D494" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex", "Amarex-KRT", "Amarex-N"]</t>
+        </is>
+      </c>
+      <c r="E494" s="2" t="inlineStr"/>
+      <c r="F494" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtungen</t>
+        </is>
+      </c>
+      <c r="G494" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H494" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
-      <c r="I367" s="2" t="inlineStr">
+      <c r="I494" s="2" t="inlineStr">
+        <is>
+          <t>93.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="495" ht="48" customHeight="1">
+      <c r="A495" s="2" t="inlineStr">
+        <is>
+          <t>AR8946-02</t>
+        </is>
+      </c>
+      <c r="B495" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C495" s="2" t="inlineStr">
+        <is>
+          <t>KIT- Gleitringdichtung  AMAREX MS-433.01</t>
+        </is>
+      </c>
+      <c r="D495" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex", "Amarex-KRT", "Amarex-N", "Pumpstation CK"]</t>
+        </is>
+      </c>
+      <c r="E495" s="2" t="inlineStr"/>
+      <c r="F495" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtungen</t>
+        </is>
+      </c>
+      <c r="G495" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H495" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I495" s="2" t="inlineStr">
+        <is>
+          <t>90.96 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="496" ht="48" customHeight="1">
+      <c r="A496" s="2" t="inlineStr">
+        <is>
+          <t>AR8946-03</t>
+        </is>
+      </c>
+      <c r="B496" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C496" s="2" t="inlineStr">
+        <is>
+          <t>KIT-DICHTUNG Amarex</t>
+        </is>
+      </c>
+      <c r="D496" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex", "Amarex-KRT", "Amarex-N", "CK- Pumpstation"]</t>
+        </is>
+      </c>
+      <c r="E496" s="2" t="inlineStr"/>
+      <c r="F496" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G496" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H496" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+      <c r="I496" s="2" t="inlineStr">
+        <is>
+          <t>60.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="497" ht="32" customHeight="1">
+      <c r="A497" s="2" t="inlineStr">
+        <is>
+          <t>AR9126LFRD</t>
+        </is>
+      </c>
+      <c r="B497" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C497" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad ETN/ETB/065-040-160/ETL050-050-160/GJL250/ø126</t>
+        </is>
+      </c>
+      <c r="D497" s="2" t="inlineStr"/>
+      <c r="E497" s="2" t="inlineStr"/>
+      <c r="F497" s="2" t="inlineStr">
+        <is>
+          <t>Laufradteile</t>
+        </is>
+      </c>
+      <c r="G497" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H497" s="2" t="inlineStr">
+        <is>
+          <t>4.50</t>
+        </is>
+      </c>
+      <c r="I497" s="2" t="inlineStr">
+        <is>
+          <t>812.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="498" ht="32" customHeight="1">
+      <c r="A498" s="2" t="inlineStr">
+        <is>
+          <t>AR9146G</t>
+        </is>
+      </c>
+      <c r="B498" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C498" s="2" t="inlineStr">
+        <is>
+          <t>GRUNDPLATTE 110X 400X1250  ETN 125-100-250 160M</t>
+        </is>
+      </c>
+      <c r="D498" s="2" t="inlineStr"/>
+      <c r="E498" s="2" t="inlineStr"/>
+      <c r="F498" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G498" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H498" s="2" t="inlineStr">
+        <is>
+          <t>108.00</t>
+        </is>
+      </c>
+      <c r="I498" s="2" t="inlineStr">
+        <is>
+          <t>761.82 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="499" ht="32" customHeight="1">
+      <c r="A499" s="2" t="inlineStr">
+        <is>
+          <t>AR9146KP</t>
+        </is>
+      </c>
+      <c r="B499" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C499" s="2" t="inlineStr">
+        <is>
+          <t>Paketteil  A  95X 32 H7</t>
+        </is>
+      </c>
+      <c r="D499" s="2" t="inlineStr"/>
+      <c r="E499" s="2" t="inlineStr"/>
+      <c r="F499" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G499" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H499" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I499" s="2" t="inlineStr">
+        <is>
+          <t>58.36 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="500" ht="32" customHeight="1">
+      <c r="A500" s="2" t="inlineStr">
+        <is>
+          <t>AR9146MT</t>
+        </is>
+      </c>
+      <c r="B500" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C500" s="2" t="inlineStr">
+        <is>
+          <t>Klauenteil B  95X 42 H7</t>
+        </is>
+      </c>
+      <c r="D500" s="2" t="inlineStr"/>
+      <c r="E500" s="2" t="inlineStr"/>
+      <c r="F500" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G500" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H500" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I500" s="2" t="inlineStr">
+        <is>
+          <t>47.46 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="501" ht="32" customHeight="1">
+      <c r="A501" s="2" t="inlineStr">
+        <is>
+          <t>AR9308Z</t>
+        </is>
+      </c>
+      <c r="B501" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C501" s="2" t="inlineStr">
+        <is>
+          <t>Krümmer, Anker, Dübel, Konsole</t>
+        </is>
+      </c>
+      <c r="D501" s="2" t="inlineStr"/>
+      <c r="E501" s="2" t="inlineStr"/>
+      <c r="F501" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G501" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H501" s="2" t="inlineStr">
+        <is>
+          <t>53.00</t>
+        </is>
+      </c>
+      <c r="I501" s="2" t="inlineStr">
+        <is>
+          <t>955.89 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="502" ht="32" customHeight="1">
+      <c r="A502" s="2" t="inlineStr">
+        <is>
+          <t>AR9450</t>
+        </is>
+      </c>
+      <c r="B502" s="2" t="inlineStr">
+        <is>
+          <t>L'unité Hermetique</t>
+        </is>
+      </c>
+      <c r="C502" s="2" t="inlineStr">
+        <is>
+          <t>Verflüssiger Satz TFHS4531Z HR, R404a</t>
+        </is>
+      </c>
+      <c r="D502" s="2" t="inlineStr"/>
+      <c r="E502" s="2" t="inlineStr"/>
+      <c r="F502" s="2" t="inlineStr"/>
+      <c r="G502" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H502" s="2" t="inlineStr">
+        <is>
+          <t>670.00</t>
+        </is>
+      </c>
+      <c r="I502" s="2" t="inlineStr">
+        <is>
+          <t>464.35 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="503" ht="32" customHeight="1">
+      <c r="A503" s="2" t="inlineStr">
+        <is>
+          <t>AR9451</t>
+        </is>
+      </c>
+      <c r="B503" s="2" t="inlineStr">
+        <is>
+          <t>L'unité Hermetique</t>
+        </is>
+      </c>
+      <c r="C503" s="2" t="inlineStr">
+        <is>
+          <t>Kompressor Tecumseh TFH5524C, R407C</t>
+        </is>
+      </c>
+      <c r="D503" s="2" t="inlineStr"/>
+      <c r="E503" s="2" t="inlineStr"/>
+      <c r="F503" s="2" t="inlineStr"/>
+      <c r="G503" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H503" s="2" t="inlineStr">
+        <is>
+          <t>53.00</t>
+        </is>
+      </c>
+      <c r="I503" s="2" t="inlineStr">
+        <is>
+          <t>399.74 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="504" ht="32" customHeight="1">
+      <c r="A504" s="2" t="inlineStr">
+        <is>
+          <t>AR9453</t>
+        </is>
+      </c>
+      <c r="B504" s="2" t="inlineStr">
+        <is>
+          <t>Copeland</t>
+        </is>
+      </c>
+      <c r="C504" s="2" t="inlineStr">
+        <is>
+          <t>ZB75 (Verdichter)</t>
+        </is>
+      </c>
+      <c r="D504" s="2" t="inlineStr"/>
+      <c r="E504" s="2" t="inlineStr"/>
+      <c r="F504" s="2" t="inlineStr"/>
+      <c r="G504" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H504" s="2" t="inlineStr">
+        <is>
+          <t>123.00</t>
+        </is>
+      </c>
+      <c r="I504" s="2" t="inlineStr">
+        <is>
+          <t>698.99 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="505" ht="32" customHeight="1">
+      <c r="A505" s="2" t="inlineStr">
+        <is>
+          <t>AR9454</t>
+        </is>
+      </c>
+      <c r="B505" s="2" t="inlineStr">
+        <is>
+          <t>Danfoss</t>
+        </is>
+      </c>
+      <c r="C505" s="2" t="inlineStr">
+        <is>
+          <t>MAX OPER58A SH240 9 AB 380/3/60 (Kompressor)</t>
+        </is>
+      </c>
+      <c r="D505" s="2" t="inlineStr"/>
+      <c r="E505" s="2" t="inlineStr"/>
+      <c r="F505" s="2" t="inlineStr"/>
+      <c r="G505" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H505" s="2" t="inlineStr"/>
+      <c r="I505" s="2" t="inlineStr">
+        <is>
+          <t>2427.69 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="506" ht="32" customHeight="1">
+      <c r="A506" s="2" t="inlineStr">
+        <is>
+          <t>AR9455</t>
+        </is>
+      </c>
+      <c r="B506" s="2" t="inlineStr">
+        <is>
+          <t>Danfoss</t>
+        </is>
+      </c>
+      <c r="C506" s="2" t="inlineStr">
+        <is>
+          <t>MAX OPER58A SH240 9 AB 380/3/60 (Kompressor)</t>
+        </is>
+      </c>
+      <c r="D506" s="2" t="inlineStr"/>
+      <c r="E506" s="2" t="inlineStr"/>
+      <c r="F506" s="2" t="inlineStr"/>
+      <c r="G506" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H506" s="2" t="inlineStr"/>
+      <c r="I506" s="2" t="inlineStr">
+        <is>
+          <t>2427.69 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="507" ht="32" customHeight="1">
+      <c r="A507" s="2" t="inlineStr">
+        <is>
+          <t>AR9484</t>
+        </is>
+      </c>
+      <c r="B507" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C507" s="2" t="inlineStr">
+        <is>
+          <t>Flanschkrümmer mit Fuß Stangenführung, DN 65, Einbautiefe 4,5 m</t>
+        </is>
+      </c>
+      <c r="D507" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Porter"]</t>
+        </is>
+      </c>
+      <c r="E507" s="2" t="inlineStr"/>
+      <c r="F507" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile</t>
+        </is>
+      </c>
+      <c r="G507" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H507" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I507" s="2" t="inlineStr">
+        <is>
+          <t>400.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="508" ht="32" customHeight="1">
+      <c r="A508" s="2" t="inlineStr">
+        <is>
+          <t>AR9671</t>
+        </is>
+      </c>
+      <c r="B508" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="C508" s="2" t="inlineStr">
+        <is>
+          <t>UPA Rückschlagklappe 8" Astam CF8M Ss316 flansch dn200 class 300 press.test 72 bar</t>
+        </is>
+      </c>
+      <c r="D508" s="2" t="inlineStr"/>
+      <c r="E508" s="2" t="inlineStr"/>
+      <c r="F508" s="2" t="inlineStr">
+        <is>
+          <t>Unterwassermotorpumpen</t>
+        </is>
+      </c>
+      <c r="G508" s="2" t="inlineStr"/>
+      <c r="H508" s="2" t="inlineStr"/>
+      <c r="I508" s="2" t="inlineStr">
+        <is>
+          <t>1000.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="509" ht="32" customHeight="1">
+      <c r="A509" s="2" t="inlineStr">
+        <is>
+          <t>AR9677</t>
+        </is>
+      </c>
+      <c r="B509" s="2" t="inlineStr">
+        <is>
+          <t>KSB AMRI</t>
+        </is>
+      </c>
+      <c r="C509" s="2" t="inlineStr">
+        <is>
+          <t>Disc Isoria 10 DN700 3g</t>
+        </is>
+      </c>
+      <c r="D509" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10"]</t>
+        </is>
+      </c>
+      <c r="E509" s="2" t="inlineStr">
+        <is>
+          <t>["DN 700"]</t>
+        </is>
+      </c>
+      <c r="F509" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
+      <c r="G509" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H509" s="2" t="inlineStr">
+        <is>
+          <t>91.00</t>
+        </is>
+      </c>
+      <c r="I509" s="2" t="inlineStr">
+        <is>
+          <t>2651.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="510" ht="288" customHeight="1">
+      <c r="A510" s="2" t="inlineStr">
+        <is>
+          <t>CA13158</t>
+        </is>
+      </c>
+      <c r="B510" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C510" s="2" t="inlineStr">
+        <is>
+          <t>Set Abdeckungen Calio V3 175/350W</t>
+        </is>
+      </c>
+      <c r="D510" s="2" t="inlineStr">
+        <is>
+          <t>["Calio", "Calio Z"]</t>
+        </is>
+      </c>
+      <c r="E510" s="2" t="inlineStr">
+        <is>
+          <t>["025-040", "025-060", "025-080", "025-100", "030-040", "030-060", "030-080", "030-100", "030-120", "032-080", "032-100", "032-120", "040-060", "040-070", "040-080", "040-090", "040-100", "050-060", "050-080", "050-090", "065-060", "030-060", "030-100", "032-080", "032-120", "040-080", "040-100", "050-080"]</t>
+        </is>
+      </c>
+      <c r="F510" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G510" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H510" s="2" t="inlineStr"/>
+      <c r="I510" s="2" t="inlineStr">
+        <is>
+          <t>17.60 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="511" ht="32" customHeight="1">
+      <c r="A511" s="2" t="inlineStr">
+        <is>
+          <t>KSB2152</t>
+        </is>
+      </c>
+      <c r="B511" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C511" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtung-NB095S-H  76 N</t>
+        </is>
+      </c>
+      <c r="D511" s="2" t="inlineStr"/>
+      <c r="E511" s="2" t="inlineStr"/>
+      <c r="F511" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G511" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H511" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="I511" s="2" t="inlineStr">
+        <is>
+          <t>1396.52 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="512" ht="32" customHeight="1">
+      <c r="A512" s="2" t="inlineStr">
+        <is>
+          <t>KSB2155</t>
+        </is>
+      </c>
+      <c r="B512" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C512" s="2" t="inlineStr">
+        <is>
+          <t>Gegenring für RHD 400-430</t>
+        </is>
+      </c>
+      <c r="D512" s="2" t="inlineStr"/>
+      <c r="E512" s="2" t="inlineStr"/>
+      <c r="F512" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G512" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H512" s="2" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
+      <c r="I512" s="2" t="inlineStr">
+        <is>
+          <t>2811.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="513" ht="32" customHeight="1">
+      <c r="A513" s="2" t="inlineStr">
+        <is>
+          <t>KSB2156</t>
+        </is>
+      </c>
+      <c r="B513" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C513" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringträger Komplett  für RHD 400-430</t>
+        </is>
+      </c>
+      <c r="D513" s="2" t="inlineStr"/>
+      <c r="E513" s="2" t="inlineStr"/>
+      <c r="F513" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G513" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H513" s="2" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
+      <c r="I513" s="2" t="inlineStr">
+        <is>
+          <t>4524.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="514" ht="32" customHeight="1">
+      <c r="A514" s="2" t="inlineStr">
+        <is>
+          <t>KSB2395</t>
+        </is>
+      </c>
+      <c r="B514" s="2" t="inlineStr"/>
+      <c r="C514" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtung H75F2/125E2</t>
+        </is>
+      </c>
+      <c r="D514" s="2" t="inlineStr"/>
+      <c r="E514" s="2" t="inlineStr"/>
+      <c r="F514" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G514" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H514" s="2" t="inlineStr">
+        <is>
+          <t>15.00</t>
+        </is>
+      </c>
+      <c r="I514" s="2" t="inlineStr">
+        <is>
+          <t>8881.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="515" ht="128" customHeight="1">
+      <c r="A515" s="2" t="inlineStr">
+        <is>
+          <t>KSB3321</t>
+        </is>
+      </c>
+      <c r="B515" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C515" s="2" t="inlineStr">
+        <is>
+          <t>Gehäusedeckel ohne Muffe f. Ama-Drainer C+R</t>
+        </is>
+      </c>
+      <c r="D515" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer"]</t>
+        </is>
+      </c>
+      <c r="E515" s="2" t="inlineStr">
+        <is>
+          <t>["A 505", "A 507", "A 511", "A 515", "A 522", "C 505", "C 507", "C 511", "C 515", "C 522", "R 505", "R 507", "R 511", "R 515", "R 522"]</t>
+        </is>
+      </c>
+      <c r="F515" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G515" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H515" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="I515" s="2" t="inlineStr">
+        <is>
+          <t>125.01 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="516" ht="32" customHeight="1">
+      <c r="A516" s="2" t="inlineStr">
+        <is>
+          <t>KSB3613</t>
+        </is>
+      </c>
+      <c r="B516" s="2" t="inlineStr"/>
+      <c r="C516" s="2" t="inlineStr">
+        <is>
+          <t>Doppelnippel N8 -1 1/4</t>
+        </is>
+      </c>
+      <c r="D516" s="2" t="inlineStr"/>
+      <c r="E516" s="2" t="inlineStr"/>
+      <c r="F516" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G516" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H516" s="2" t="inlineStr">
+        <is>
+          <t>2.30</t>
+        </is>
+      </c>
+      <c r="I516" s="2" t="inlineStr">
+        <is>
+          <t>6.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="517" ht="32" customHeight="1">
+      <c r="A517" s="2" t="inlineStr">
+        <is>
+          <t>KSB3841</t>
+        </is>
+      </c>
+      <c r="B517" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C517" s="2" t="inlineStr">
+        <is>
+          <t>Saugsieb für UPA 150C D=160 mm, L= 158 mm</t>
+        </is>
+      </c>
+      <c r="D517" s="2" t="inlineStr"/>
+      <c r="E517" s="2" t="inlineStr"/>
+      <c r="F517" s="2" t="inlineStr">
+        <is>
+          <t>UPA-Zubehör</t>
+        </is>
+      </c>
+      <c r="G517" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H517" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I517" s="2" t="inlineStr">
+        <is>
+          <t>236.74 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="518" ht="32" customHeight="1">
+      <c r="A518" s="2" t="inlineStr">
+        <is>
+          <t>NW16173</t>
+        </is>
+      </c>
+      <c r="B518" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C518" s="2" t="inlineStr">
+        <is>
+          <t>Externer Lüfter für PD2 (0,37-4,0 kW) Size A-B ausser 2,2kW 01909183</t>
+        </is>
+      </c>
+      <c r="D518" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E518" s="2" t="inlineStr">
+        <is>
+          <t>["Size A", "Size B"]</t>
+        </is>
+      </c>
+      <c r="F518" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G518" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H518" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+      <c r="I518" s="2" t="inlineStr">
+        <is>
+          <t>84.98 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="519" ht="18" customHeight="1">
+      <c r="A519" s="2" t="inlineStr">
+        <is>
+          <t>NW16174</t>
+        </is>
+      </c>
+      <c r="B519" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C519" s="2" t="inlineStr">
+        <is>
+          <t>Externer Lüfter für PD2 (2,2 kW) Size B 01909184</t>
+        </is>
+      </c>
+      <c r="D519" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E519" s="2" t="inlineStr">
+        <is>
+          <t>["Size B"]</t>
+        </is>
+      </c>
+      <c r="F519" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G519" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H519" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+      <c r="I519" s="2" t="inlineStr">
+        <is>
+          <t>97.99 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="520" ht="18" customHeight="1">
+      <c r="A520" s="2" t="inlineStr">
+        <is>
+          <t>NW16175</t>
+        </is>
+      </c>
+      <c r="B520" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C520" s="2" t="inlineStr">
+        <is>
+          <t>Externer Lüfter für PD2 (5,5-11 kW) Size C 01909185</t>
+        </is>
+      </c>
+      <c r="D520" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E520" s="2" t="inlineStr">
+        <is>
+          <t>["Size C"]</t>
+        </is>
+      </c>
+      <c r="F520" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G520" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H520" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+      <c r="I520" s="2" t="inlineStr">
+        <is>
+          <t>100.17 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="521" ht="18" customHeight="1">
+      <c r="A521" s="2" t="inlineStr">
+        <is>
+          <t>NW16176</t>
+        </is>
+      </c>
+      <c r="B521" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C521" s="2" t="inlineStr">
+        <is>
+          <t>Externer Lüfter für PD2 (15-30 kW) Size D 01909249</t>
+        </is>
+      </c>
+      <c r="D521" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E521" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
+      <c r="F521" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G521" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H521" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+      <c r="I521" s="2" t="inlineStr">
+        <is>
+          <t>111.06 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="522" ht="18" customHeight="1">
+      <c r="A522" s="2" t="inlineStr">
+        <is>
+          <t>NW16178</t>
+        </is>
+      </c>
+      <c r="B522" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C522" s="2" t="inlineStr">
+        <is>
+          <t>Interner Lüfter für PD2 (5,5-11kW) Size C 01909320</t>
+        </is>
+      </c>
+      <c r="D522" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E522" s="2" t="inlineStr">
+        <is>
+          <t>["Size C"]</t>
+        </is>
+      </c>
+      <c r="F522" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G522" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H522" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+      <c r="I522" s="2" t="inlineStr">
+        <is>
+          <t>55.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="523" ht="18" customHeight="1">
+      <c r="A523" s="2" t="inlineStr">
+        <is>
+          <t>NW16179</t>
+        </is>
+      </c>
+      <c r="B523" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C523" s="2" t="inlineStr">
+        <is>
+          <t>Interner Lüfter für PD2 (15-30 kW) Size D 01909231</t>
+        </is>
+      </c>
+      <c r="D523" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E523" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
+      <c r="F523" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G523" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H523" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+      <c r="I523" s="2" t="inlineStr">
+        <is>
+          <t>75.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="524" ht="18" customHeight="1">
+      <c r="A524" s="2" t="inlineStr">
+        <is>
+          <t>NW16180</t>
+        </is>
+      </c>
+      <c r="B524" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C524" s="2" t="inlineStr">
+        <is>
+          <t>Interner Lüfter für PD2 (37-55 kW) Size E 01909232</t>
+        </is>
+      </c>
+      <c r="D524" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E524" s="2" t="inlineStr">
+        <is>
+          <t>["Size E"]</t>
+        </is>
+      </c>
+      <c r="F524" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G524" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H524" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+      <c r="I524" s="2" t="inlineStr">
         <is>
           <t>95.00 €</t>
         </is>
       </c>
     </row>
+    <row r="525" ht="18" customHeight="1">
+      <c r="A525" s="2" t="inlineStr">
+        <is>
+          <t>NW16181</t>
+        </is>
+      </c>
+      <c r="B525" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C525" s="2" t="inlineStr">
+        <is>
+          <t>Iterner Lüfter für PD2 (55 kW) Size E 01909323</t>
+        </is>
+      </c>
+      <c r="D525" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E525" s="2" t="inlineStr">
+        <is>
+          <t>["Size E"]</t>
+        </is>
+      </c>
+      <c r="F525" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G525" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H525" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+      <c r="I525" s="2" t="inlineStr">
+        <is>
+          <t>105.00 €</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:I367"/>
+  <autoFilter ref="A1:I525"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>