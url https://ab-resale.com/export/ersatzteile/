--- v1 (2026-05-13)
+++ v2 (2026-06-03)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Ersatzteile" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ersatzteile'!$A$1:$I$525</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Ersatzteile'!$A$1:$I$694</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I525"/>
+  <dimension ref="A1:I694"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="20" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="20" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="20" customWidth="1" min="6" max="6"/>
     <col width="20" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="18" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="32" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Ref. Nr. / Ref. No.</t>
         </is>
       </c>
@@ -514,51 +514,51 @@
       </c>
       <c r="I1" s="1" t="inlineStr">
         <is>
           <t>Netto Stückpreis / Net unit price</t>
         </is>
       </c>
     </row>
     <row r="2" ht="64" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>00270199</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>SPALTRING bronze 160/180X12 CC495K-GS TArtNr. 502.1</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>["Etabloc", "Etaline", "Etaline-Z", "Etanorm", "Etanorm-F", "Etanorm-V", "MegaCPK"]</t>
+          <t>["Etabloc", "Etaline", "Etaline-ETL-Z", "Etanorm", "Etanorm-F", "Etanorm-V", "MegaCPK"]</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Spaltringe</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr"/>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>325.00 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>00271627</t>
         </is>
@@ -612,21125 +612,28084 @@
       <c r="E4" s="2" t="inlineStr"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Dichtungsteile</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>50.20 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>01054603</t>
+          <t>01044572</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
-          <t>Burgmann</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
-          <t>GLRD-BURGMANN 033M-CARTEX-SN TArtNr. 433. BQ1V1MG</t>
+          <t>Gleitringdichtung- Q1Q1X4GG  Code: 10</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr"/>
       <c r="E5" s="2" t="inlineStr"/>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtungen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H5" s="2" t="inlineStr"/>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>1788.00 €</t>
-[...3 lines deleted...]
-    <row r="6" ht="32" customHeight="1">
+          <t>483.84 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="18" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>01095999</t>
+          <t>01054603</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Burgmann</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
-          <t>Kupplung-ZS-DKM H 38-140X32/42</t>
+          <t>GLRD-BURGMANN 033M-CARTEX-SN TArtNr. 433. BQ1V1MG</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr"/>
       <c r="E6" s="2" t="inlineStr"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Gleitringdichtungen</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>665.08 €</t>
-[...3 lines deleted...]
-    <row r="7" ht="18" customHeight="1">
+          <t>1788.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="32" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>01389698</t>
+          <t>01095999</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
-          <t>LAGERSCHALE 85/125X 85 ST-SNSB12CU6PB UG1373405 für HGC 6/5</t>
+          <t>Kupplung-ZS-DKM H 38-140X32/42</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr"/>
       <c r="E7" s="2" t="inlineStr"/>
-      <c r="F7" s="2" t="inlineStr"/>
+      <c r="F7" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>6.10</t>
+        </is>
+      </c>
+      <c r="I7" s="2" t="inlineStr">
+        <is>
+          <t>665.08 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="18" customHeight="1">
+      <c r="A8" s="2" t="inlineStr">
+        <is>
+          <t>01389698</t>
+        </is>
+      </c>
+      <c r="B8" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C8" s="2" t="inlineStr">
+        <is>
+          <t>LAGERSCHALE 85/125X 85 ST-SNSB12CU6PB UG1373405 für HGC 6/5</t>
+        </is>
+      </c>
+      <c r="D8" s="2" t="inlineStr"/>
+      <c r="E8" s="2" t="inlineStr"/>
+      <c r="F8" s="2" t="inlineStr"/>
+      <c r="G8" s="2" t="inlineStr">
+        <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H7" s="2" t="inlineStr"/>
-      <c r="I7" s="2" t="inlineStr">
+      <c r="H8" s="2" t="inlineStr"/>
+      <c r="I8" s="2" t="inlineStr">
         <is>
           <t>1921.00 €</t>
-        </is>
-[...41 lines deleted...]
-          <t>81.58 €</t>
         </is>
       </c>
     </row>
     <row r="9" ht="32" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>01800770</t>
+          <t>01533776</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
-          <t>Bluetooth-GATEWAY zur Kommunikation mit PumpDrive 2 und PumpDrive 2 Eco</t>
+          <t>KABEL PDRV2-M12-CAN-KABEL 2M</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+          <t>["PumpDrive2"]</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr"/>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>214.22 €</t>
-[...3 lines deleted...]
-    <row r="10" ht="32" customHeight="1">
+          <t>81.58 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="10" ht="18" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>18040642</t>
+          <t>01749701</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
-          <t>Höhenausgleichstück (PE-HD) H=200mm f. Ama-Drainer-box Unterflur</t>
-[...6 lines deleted...]
-      </c>
+          <t>MOTORFUSS SPE-VOLT IEC160L5002</t>
+        </is>
+      </c>
+      <c r="D10" s="2" t="inlineStr"/>
       <c r="E10" s="2" t="inlineStr"/>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>Hebeanlagen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H10" s="2" t="inlineStr"/>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>2.50</t>
+        </is>
+      </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>326.63 €</t>
-[...3 lines deleted...]
-    <row r="11" ht="18" customHeight="1">
+          <t>52.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="11" ht="32" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>19075685</t>
+          <t>01800770</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
-          <t>Dämmschale Calio 25/30 für Kälteanlagen</t>
-[...2 lines deleted...]
-      <c r="D11" s="2" t="inlineStr"/>
+          <t>Bluetooth-GATEWAY zur Kommunikation mit PumpDrive 2 und PumpDrive 2 Eco</t>
+        </is>
+      </c>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
       <c r="E11" s="2" t="inlineStr"/>
-      <c r="F11" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="H11" s="2" t="inlineStr"/>
+      <c r="F11" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G11" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>67.07 €</t>
+          <t>214.22 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>19075687</t>
+          <t>01815074</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
-          <t>Daemmschale calio 50-60 für Kälteanlagen</t>
+          <t>Gleitringdichtung T82 U3 D28 // BQ1EGG f. Vitacast/Vitaprime</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr"/>
       <c r="E12" s="2" t="inlineStr"/>
-      <c r="F12" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="H12" s="2" t="inlineStr"/>
+      <c r="F12" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>104.12 €</t>
-[...3 lines deleted...]
-    <row r="13" ht="18" customHeight="1">
+          <t>401.54 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="32" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>39300101</t>
+          <t>05078987</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
-          <t>Saugglocke  Kit Ama-Drainer N</t>
+          <t>Gleitringdichtung NU028M0-4EYS   AQ1EGG</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr"/>
       <c r="E13" s="2" t="inlineStr"/>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>35.48 €</t>
-[...3 lines deleted...]
-    <row r="14" ht="18" customHeight="1">
+          <t>272.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="32" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>3RW5055-6TB14</t>
+          <t>18040642</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>Siemens</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
-          <t>Siemens Sanftanlauf  3RW5055-6TB14</t>
-[...2 lines deleted...]
-      <c r="D14" s="2" t="inlineStr"/>
+          <t>Höhenausgleichstück (PE-HD) H=200mm f. Ama-Drainer-box Unterflur</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
       <c r="E14" s="2" t="inlineStr"/>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
-[...7 lines deleted...]
-      </c>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>1957.81 €</t>
+          <t>326.63 €</t>
         </is>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>40991800</t>
+          <t>19075685</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
-          <t>Pumpenmantel KIT Multi Eco 35</t>
+          <t>Dämmschale Calio 25/30 für Kälteanlagen</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr"/>
       <c r="E15" s="2" t="inlineStr"/>
       <c r="F15" s="2" t="inlineStr"/>
-      <c r="G15" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="G15" s="2" t="inlineStr"/>
+      <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="2" t="inlineStr">
         <is>
-          <t>81.47 €</t>
+          <t>67.07 €</t>
         </is>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>47064195</t>
-[...2 lines deleted...]
-      <c r="B16" s="2" t="inlineStr"/>
+          <t>19075687</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
-          <t>Flansch 30x92 dia 1.4571 f. ETB/ETC/ETN</t>
+          <t>Daemmschale calio 50-60 für Kälteanlagen</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr"/>
       <c r="E16" s="2" t="inlineStr"/>
       <c r="F16" s="2" t="inlineStr"/>
       <c r="G16" s="2" t="inlineStr"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>175.02 €</t>
+          <t>104.12 €</t>
         </is>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>47084429</t>
+          <t>39300101</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
-          <t>LAGERHUELSE 49/201X158 für HGM 3/6 1.4024.09 Tnr.529,52</t>
+          <t>Saugglocke  Kit Ama-Drainer N</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr"/>
       <c r="E17" s="2" t="inlineStr"/>
-      <c r="F17" s="2" t="inlineStr"/>
+      <c r="F17" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H17" s="2" t="inlineStr"/>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>0.20</t>
+        </is>
+      </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
-          <t>3690.67 €</t>
+          <t>35.48 €</t>
         </is>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>47088585</t>
+          <t>3RW5055-6TB14</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Siemens</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
-          <t>Flachdichtung zu BOA-S DN150 PN6/16 206X190x1</t>
-[...11 lines deleted...]
-      </c>
+          <t>Siemens Sanftanlauf  3RW5055-6TB14</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr"/>
+      <c r="E18" s="2" t="inlineStr"/>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr"/>
-      <c r="H18" s="2" t="inlineStr"/>
+      <c r="H18" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
-          <t>23.19 €</t>
+          <t>1957.81 €</t>
         </is>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>47106600</t>
+          <t>40991800</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
-          <t>Zusatzmodul LON PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Pumpenmantel KIT Multi Eco 35</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr"/>
       <c r="E19" s="2" t="inlineStr"/>
-      <c r="F19" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F19" s="2" t="inlineStr"/>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>3.25</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>381.63 €</t>
+          <t>81.47 €</t>
         </is>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>47106601</t>
-[...6 lines deleted...]
-      </c>
+          <t>47064195</t>
+        </is>
+      </c>
+      <c r="B20" s="2" t="inlineStr"/>
       <c r="C20" s="2" t="inlineStr">
         <is>
-          <t>Profibus-Modul für PumpDrive PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Flansch 30x92 dia 1.4571 f. ETB/ETC/ETN</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr"/>
       <c r="E20" s="2" t="inlineStr"/>
-      <c r="F20" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="F20" s="2" t="inlineStr"/>
+      <c r="G20" s="2" t="inlineStr"/>
+      <c r="H20" s="2" t="inlineStr"/>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>677.26 €</t>
+          <t>175.02 €</t>
         </is>
       </c>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>47106619</t>
+          <t>47078350</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>Aufrüstsatz Blinddeckel PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Spiralgehäuse 100-200 JL1040 komplett F E-NORM+BLOC 100-200</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr"/>
       <c r="E21" s="2" t="inlineStr"/>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Gehäuseteile</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>73.00</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>41.39 €</t>
+          <t>2138.32 €</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>47106620</t>
+          <t>47081900</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>Bedieneinheit BASIC-Graphik HMI PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Sieb für BOA-S DN125 Fein</t>
+        </is>
+      </c>
+      <c r="D22" s="2" t="inlineStr"/>
       <c r="E22" s="2" t="inlineStr"/>
-      <c r="F22" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G22" s="2" t="inlineStr">
+      <c r="F22" s="2" t="inlineStr"/>
+      <c r="G22" s="2" t="inlineStr"/>
+      <c r="H22" s="2" t="inlineStr"/>
+      <c r="I22" s="2" t="inlineStr">
+        <is>
+          <t>185.88 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="23" ht="18" customHeight="1">
+      <c r="A23" s="2" t="inlineStr">
+        <is>
+          <t>47084429</t>
+        </is>
+      </c>
+      <c r="B23" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C23" s="2" t="inlineStr">
+        <is>
+          <t>LAGERHUELSE 49/201X158 für HGM 3/6 1.4024.09 Tnr.529,52</t>
+        </is>
+      </c>
+      <c r="D23" s="2" t="inlineStr"/>
+      <c r="E23" s="2" t="inlineStr"/>
+      <c r="F23" s="2" t="inlineStr"/>
+      <c r="G23" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
-        </is>
-[...41 lines deleted...]
-          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr"/>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>283.15 €</t>
+          <t>3690.67 €</t>
         </is>
       </c>
     </row>
     <row r="24" ht="32" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>47106621_used</t>
+          <t>47086521-01</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>Bedieneinheit Advanced HMI PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Spiralgehäuse DN 80-160 JL1040 + Spaltring GG für Etaline G/GN</t>
+        </is>
+      </c>
+      <c r="D24" s="2" t="inlineStr"/>
       <c r="E24" s="2" t="inlineStr"/>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gehäuseteile</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="inlineStr"/>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
-          <t>762.76 €</t>
-[...3 lines deleted...]
-    <row r="25" ht="18" customHeight="1">
+          <t>1078.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="32" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>47115397</t>
+          <t>47086521-02</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>Scheibe Dist. Stück D (30-45 kW) PD1</t>
+          <t>Spiralgehäuse DN 80-160 JL1040 + Spaltring GG für Etaline G/GN</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr"/>
       <c r="E25" s="2" t="inlineStr"/>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gehäuseteile</t>
+        </is>
+      </c>
+      <c r="G25" s="2" t="inlineStr"/>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>0.03</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>1.85 €</t>
-[...3 lines deleted...]
-    <row r="26" ht="18" customHeight="1">
+          <t>1078.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="32" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>47115398</t>
+          <t>47086521-03</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>Scheibe Dist. Stück A+B (0,55-7,5 kW) PD1</t>
+          <t>Spiralgehäuse DN 80-160 JL1040 + Spaltring GG für Etaline G/GN</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr"/>
       <c r="E26" s="2" t="inlineStr"/>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
-[...6 lines deleted...]
-      </c>
+          <t>Gehäuseteile</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="inlineStr"/>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>0.40 €</t>
+          <t>1078.50 €</t>
         </is>
       </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>47115399</t>
+          <t>47088585</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
-          <t>Scheibe Dist. Stück C (11-22 kW) PD1</t>
-[...3 lines deleted...]
-      <c r="E27" s="2" t="inlineStr"/>
+          <t>Flachdichtung zu BOA-S DN150 PN6/16 206X190x1</t>
+        </is>
+      </c>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>["DN150"]</t>
+        </is>
+      </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
-[...11 lines deleted...]
-      </c>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr"/>
+      <c r="H27" s="2" t="inlineStr"/>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>0.85 €</t>
+          <t>23.19 €</t>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>47117950</t>
+          <t>47106600</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
-          <t>Kabel D SUB 9- 3,0M PD1</t>
+          <t>Zusatzmodul LON PD1</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr"/>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>0.30</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
-          <t>26.01 €</t>
+          <t>381.63 €</t>
         </is>
       </c>
     </row>
     <row r="29" ht="18" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>47121257</t>
+          <t>47106601</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenmodul (DPM-Modul) PD1</t>
+          <t>Profibus-Modul für PumpDrive PD1</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr"/>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>238.95 €</t>
-[...3 lines deleted...]
-    <row r="30" ht="32" customHeight="1">
+          <t>677.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="18" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>47121274_used</t>
+          <t>47106619</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
-          <t>Bedieneinheit BASIC-Standard ohne Klartextanzeige PD1</t>
+          <t>Aufrüstsatz Blinddeckel PD1</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr"/>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>119.23 €</t>
+          <t>41.39 €</t>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>48220588</t>
+          <t>47106620</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
-          <t>Zubehörsatz Modbus PD1 ohne Betriebsanleitung</t>
+          <t>Bedieneinheit BASIC-Graphik HMI PD1</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr"/>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>468.89 €</t>
-[...3 lines deleted...]
-    <row r="32" ht="18" customHeight="1">
+          <t>424.73 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="32" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>48220589</t>
+          <t>47106620_used</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
-          <t>Zubehörsatz Modbus PD1 mit Betriebsanleitung</t>
+          <t>Bedieneinheit BASIC-Graphik HMI PD1</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr"/>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H32" s="2" t="inlineStr"/>
       <c r="I32" s="2" t="inlineStr">
         <is>
-          <t>532.68 €</t>
-[...3 lines deleted...]
-    <row r="33" ht="48" customHeight="1">
+          <t>283.15 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="32" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>525235</t>
+          <t>47106621_used</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
-          <t>Dämmschalenset für Calio V2/V3 40-80/40-100 &amp; 50-60/50-80</t>
+          <t>Bedieneinheit Advanced HMI PD1</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>["Calio"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr"/>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>1.05</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>37.82 €</t>
+          <t>762.76 €</t>
         </is>
       </c>
     </row>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>AR10064</t>
+          <t>47115397</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
-          <t>Adapterkit PDRV2 IEC132/1PC3</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scheibe Dist. Stück D (30-45 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D34" s="2" t="inlineStr"/>
       <c r="E34" s="2" t="inlineStr"/>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...2 lines deleted...]
-      <c r="G34" s="2" t="inlineStr"/>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>0.03</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>183.77 €</t>
-[...3 lines deleted...]
-    <row r="35" ht="32" customHeight="1">
+          <t>1.85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="18" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>AR10065</t>
+          <t>47115398</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für Etanorm ETN/050-200/GJL250/171</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scheibe Dist. Stück A+B (0,55-7,5 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D35" s="2" t="inlineStr"/>
       <c r="E35" s="2" t="inlineStr"/>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>Normpumpen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>545.55 €</t>
-[...3 lines deleted...]
-    <row r="36" ht="32" customHeight="1">
+          <t>0.40 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="18" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>AR10244</t>
+          <t>47115399</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
-          <t>Kommunikationsmodul  / Wandler BACnet MS/TP u.a. für Calio</t>
-[...6 lines deleted...]
-      </c>
+          <t>Scheibe Dist. Stück C (11-22 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D36" s="2" t="inlineStr"/>
       <c r="E36" s="2" t="inlineStr"/>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.02</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>190.16 €</t>
-[...3 lines deleted...]
-    <row r="37" ht="32" customHeight="1">
+          <t>0.85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="18" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>AR10281LFRD</t>
+          <t>47117950</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
-          <t>Laufrad ETN/ETB 150-125-250/GJL250-228</t>
+          <t>Kabel D SUB 9- 3,0M PD1</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>["Etabloc"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr"/>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>Laufradteile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>0.30</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
-          <t>1527.75 €</t>
-[...3 lines deleted...]
-    <row r="38" ht="32" customHeight="1">
+          <t>26.01 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="18" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>AR10316LRD</t>
+          <t>47121257</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
-          <t>Laufrad 200/F 80-216/2X3, 200mm</t>
-[...2 lines deleted...]
-      <c r="D38" s="2" t="inlineStr"/>
+          <t>Doppelpumpenmodul (DPM-Modul) PD1</t>
+        </is>
+      </c>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E38" s="2" t="inlineStr"/>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>Laufradteile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>6.75</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
-          <t>1246.00 €</t>
+          <t>238.95 €</t>
         </is>
       </c>
     </row>
     <row r="39" ht="32" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>AR10349</t>
+          <t>47121274_used</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für Sewatec K 250-632 ø500</t>
+          <t>Bedieneinheit BASIC-Standard ohne Klartextanzeige PD1</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
-          <t>["Sewatec K"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr"/>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>Mixed Flow Pumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>123.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>6877.50 €</t>
-[...3 lines deleted...]
-    <row r="40" ht="32" customHeight="1">
+          <t>119.23 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="18" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>AR10352</t>
+          <t>48220588</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für Sewatec K 350-632 ø638 volles Rad</t>
+          <t>Zubehörsatz Modbus PD1 ohne Betriebsanleitung</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
-          <t>["Sewatec K"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr"/>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>Mixed Flow Pumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>142.00</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
-          <t>7000.00 €</t>
-[...3 lines deleted...]
-    <row r="41" ht="32" customHeight="1">
+          <t>468.89 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="18" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>AR10353</t>
+          <t>48220589</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für Sewatec K 350-632 ø500</t>
+          <t>Zubehörsatz Modbus PD1 mit Betriebsanleitung</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>["Sewatec K"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr"/>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>Mixed Flow Pumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>116.00</t>
+          <t>0.05</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
-          <t>7000.00 €</t>
-[...3 lines deleted...]
-    <row r="42" ht="32" customHeight="1">
+          <t>532.68 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="48" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>AR10356</t>
+          <t>523991</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für Sewatec K 350-633 ø500</t>
+          <t>Dämmschalenset für Calio V1/V2/V3 40-40 &amp; 40-60 &amp; 40-70 &amp; 40-90</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t>["Sewatec K"]</t>
-[...2 lines deleted...]
-      <c r="E42" s="2" t="inlineStr"/>
+          <t>["Calio"]</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>["040-040", "040-060", "040-070", "040-090"]</t>
+        </is>
+      </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>Mixed Flow Pumpen</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>128.00</t>
+          <t>1.04</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
-          <t>7000.00 €</t>
+          <t>33.61 €</t>
         </is>
       </c>
     </row>
     <row r="43" ht="32" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>AR10357</t>
+          <t>523992</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
-          <t>Pumpengehäuse für Sewatec K 350-633</t>
+          <t>Dämmschalenset für Calio V1/V2/V3 50-40 &amp; 50-90</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t>["Sewatec K"]</t>
+          <t>["Calio"]</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>["350-633"]</t>
+          <t>["050-040", "050-090"]</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>Mixed Flow Pumpen</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>722.00</t>
+          <t>1.04</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
-          <t>8552.87 €</t>
-[...3 lines deleted...]
-    <row r="44" ht="32" customHeight="1">
+          <t>10.45 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="96" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>AR10358</t>
+          <t>524893</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für Sewatec K 400-632 ø638 volles Rad</t>
+          <t>Dämmschalenset für Calio V2/V3 25-(40/60/80/100) &amp; 30-(40/60/80/100/120)</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>["Sewatec K"]</t>
-[...2 lines deleted...]
-      <c r="E44" s="2" t="inlineStr"/>
+          <t>["Calio"]</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>["025-040", "025-060", "025-080", "025-100", "030-040", "030-060", "030-080", "030-100", "030-120"]</t>
+        </is>
+      </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>Mixed Flow Pumpen</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>196.00</t>
+          <t>1.02</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>8000.00 €</t>
-[...3 lines deleted...]
-    <row r="45" ht="32" customHeight="1">
+          <t>25.21 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="18" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>AR10359</t>
+          <t>524980</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für Sewatec K 400-632 ø500</t>
+          <t>Dämmschalenset für Calio V2/V3 32-120</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>["Sewatec K"]</t>
-[...2 lines deleted...]
-      <c r="E45" s="2" t="inlineStr"/>
+          <t>["Calio"]</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>["032-120"]</t>
+        </is>
+      </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>Mixed Flow Pumpen</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>158.00</t>
+          <t>1.03</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>8000.00 €</t>
-[...3 lines deleted...]
-    <row r="46" ht="32" customHeight="1">
+          <t>29.41 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="48" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>AR10361</t>
+          <t>525235</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für Sewatec K 500-634 ø632 volles Rad im BLG</t>
+          <t>Dämmschalenset für Calio V2/V3 40-80/40-100 &amp; 50-60/50-80</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>["Sewatec K"]</t>
-[...2 lines deleted...]
-      <c r="E46" s="2" t="inlineStr"/>
+          <t>["Calio"]</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr">
+        <is>
+          <t>["040-080", "040-100", "050-060", "050-080"]</t>
+        </is>
+      </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>Mixed Flow Pumpen</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>195.00</t>
+          <t>1.05</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
-          <t>4299.75 €</t>
-[...3 lines deleted...]
-    <row r="47" ht="32" customHeight="1">
+          <t>37.82 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="18" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>AR10364</t>
+          <t>525274</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für Sewatec K 350-713 ø738 volles Rad im BLG</t>
+          <t>Dämmschalenset für Calio V2/V3 65-60</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>["Sewatec K"]</t>
-[...2 lines deleted...]
-      <c r="E47" s="2" t="inlineStr"/>
+          <t>["Calio"]</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr">
+        <is>
+          <t>["065-060"]</t>
+        </is>
+      </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>Mixed Flow Pumpen</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>261.00</t>
+          <t>1.06</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
-          <t>9057.00 €</t>
-[...3 lines deleted...]
-    <row r="48" ht="32" customHeight="1">
+          <t>54.62 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="64" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>AR10640</t>
+          <t>525489</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
-          <t>Alarmschaltgerät AS1-M,komplett mit Schwimmersensor M1</t>
+          <t>Dämmschalenset für Calio V2/V3 40-120 &amp; 40-180 &amp; 50-100 &amp; 50-120 &amp; 50-150 &amp; 50-180</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>["Ama-Drainer-Box"]</t>
-[...2 lines deleted...]
-      <c r="E48" s="2" t="inlineStr"/>
+          <t>["Calio"]</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr">
+        <is>
+          <t>["040-120", "040-180", "050-100", "050-120", "050-150", "050-180"]</t>
+        </is>
+      </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>Hebeanlagen</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>1.05</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
-          <t>220.91 €</t>
+          <t>42.02 €</t>
         </is>
       </c>
     </row>
     <row r="49" ht="32" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>AR10669</t>
+          <t>525838</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 18,5 kW, 2-polig, 160L, B3, 100Hz, 3x 380-480V, IE4 (01635799)</t>
-[...3 lines deleted...]
-      <c r="E49" s="2" t="inlineStr"/>
+          <t>Dämmschalenset für Calio V2/V3 65-120 &amp; 80-80</t>
+        </is>
+      </c>
+      <c r="D49" s="2" t="inlineStr">
+        <is>
+          <t>["Calio"]</t>
+        </is>
+      </c>
+      <c r="E49" s="2" t="inlineStr">
+        <is>
+          <t>["065-120", "080-080"]</t>
+        </is>
+      </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>1.07</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
-[...3 lines deleted...]
-    <row r="50" ht="32" customHeight="1">
+          <t>67.23 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="50" ht="18" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>AR10670</t>
+          <t>525839</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 18,5 kW, 2-polig, 160L, B3, 100Hz, 3x 380-480V, IE4 (01635799)</t>
-[...3 lines deleted...]
-      <c r="E50" s="2" t="inlineStr"/>
+          <t>Dämmschalenset für Calio V2/V3 100-60</t>
+        </is>
+      </c>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>["Calio"]</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>["100-060"]</t>
+        </is>
+      </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>1.09</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
-[...3 lines deleted...]
-    <row r="51" ht="32" customHeight="1">
+          <t>84.03 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="18" customHeight="1">
       <c r="A51" s="2" t="inlineStr">
         <is>
-          <t>AR10671</t>
+          <t>AR10064</t>
         </is>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 15 kW, 2-polig, 160M, V1, 100Hz, 3x 380-480V, IE5 (01635830)</t>
-[...2 lines deleted...]
-      <c r="D51" s="2" t="inlineStr"/>
+          <t>Adapterkit PDRV2 IEC132/1PC3</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
       <c r="E51" s="2" t="inlineStr"/>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
-[...6 lines deleted...]
-      </c>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G51" s="2" t="inlineStr"/>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
+          <t>183.77 €</t>
         </is>
       </c>
     </row>
     <row r="52" ht="32" customHeight="1">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t>AR10680</t>
+          <t>AR10065</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 3 kW, 4-polig, 100L, V1, 50Hz, 400V, IE4 (01635809)</t>
-[...2 lines deleted...]
-      <c r="D52" s="2" t="inlineStr"/>
+          <t>Laufrad für Etanorm ETN/050-200/GJL250/171</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>["Etanorm"]</t>
+        </is>
+      </c>
       <c r="E52" s="2" t="inlineStr"/>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
+          <t>Normpumpen</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
+          <t>545.55 €</t>
         </is>
       </c>
     </row>
     <row r="53" ht="32" customHeight="1">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t>AR10681</t>
+          <t>AR10071</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 15 kW, 4-polig, 160L, V1, 50Hz, 400V, IE5 (01635814)</t>
+          <t>Spiralgehäuse 32-160.1 JS1025 komplett F E-BLOC-SYT 32-160.1</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr"/>
       <c r="E53" s="2" t="inlineStr"/>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
-[...3 lines deleted...]
-    <row r="54" ht="32" customHeight="1">
+          <t>884.25 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="18" customHeight="1">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>AR10682</t>
+          <t>AR10073</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 37 kW, 4-polig, 225S, B3, 50Hz, 400V, IE4 (01562180)</t>
+          <t>Spiralgehäuse für EL GN/100-160/GJL250</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr"/>
       <c r="E54" s="2" t="inlineStr"/>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G54" s="2" t="inlineStr"/>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
-[...3 lines deleted...]
-    <row r="55" ht="32" customHeight="1">
+          <t>2033.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="64" customHeight="1">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>AR10683</t>
+          <t>AR10218</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
-          <t>Platte für PumpDrive Size B (UG1470444)</t>
-[...3 lines deleted...]
-      <c r="E55" s="2" t="inlineStr"/>
+          <t>Hosenrohr R 1 1/4</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>["Calio", "Rio-Eco-N"]</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>["030-040", "030-060", "030-080", "030-100", "030-120"]</t>
+        </is>
+      </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
+          <t>73.08 €</t>
         </is>
       </c>
     </row>
     <row r="56" ht="32" customHeight="1">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>AR10684</t>
+          <t>AR10244</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
-          <t>Platte für PumpDrive Size D (UG1514582)</t>
-[...2 lines deleted...]
-      <c r="D56" s="2" t="inlineStr"/>
+          <t>Kommunikationsmodul  / Wandler BACnet MS/TP u.a. für Calio</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>["Calio"]</t>
+        </is>
+      </c>
       <c r="E56" s="2" t="inlineStr"/>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
-          <t>222.48 €</t>
+          <t>190.16 €</t>
         </is>
       </c>
     </row>
     <row r="57" ht="32" customHeight="1">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t>AR10685</t>
+          <t>AR10281LFRD</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
-          <t>John Deere</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
-          <t>Platte für PDRV Size E ( 37-55  kW )</t>
+          <t>Laufrad ETN/ETB 150-125-250/GJL250-228</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2"]</t>
+          <t>["Etabloc"]</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>["Size E"]</t>
+          <t>["125-250"]</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
-[...3 lines deleted...]
-    <row r="58" ht="32" customHeight="1">
+          <t>1527.75 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" ht="48" customHeight="1">
       <c r="A58" s="2" t="inlineStr">
         <is>
-          <t>AR10688</t>
+          <t>AR10300</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 11 kW, 2-polig, 160M, V1, 50/60Hz, 3x 380 - 480V, IE5 (01635829)</t>
-[...2 lines deleted...]
-      <c r="D58" s="2" t="inlineStr"/>
+          <t>Aufstellteile für Amarex KRT DN50</t>
+        </is>
+      </c>
+      <c r="D58" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Porter", "Amarex", "Amarex-KRT", "Amarex NS"]</t>
+        </is>
+      </c>
       <c r="E58" s="2" t="inlineStr"/>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr"/>
       <c r="I58" s="2" t="inlineStr">
         <is>
-          <t>118.55 €</t>
+          <t>734.47 €</t>
         </is>
       </c>
     </row>
     <row r="59" ht="32" customHeight="1">
       <c r="A59" s="2" t="inlineStr">
         <is>
-          <t>AR10689</t>
+          <t>AR10316LRD</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 22 kW, 2-polig, 180M, V15, 100Hz, 3x 380 - 480V, IE4 (01634404)</t>
+          <t>Laufrad 200/F 80-216/2X3, 200mm</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr"/>
       <c r="E59" s="2" t="inlineStr"/>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>6.75</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>156.48 €</t>
+          <t>1246.00 €</t>
         </is>
       </c>
     </row>
     <row r="60" ht="32" customHeight="1">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>AR10696</t>
+          <t>AR10349</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
-          <t>Lüfterhaube für Motor 7,5 kW, 2-polig, 132S, V1, 100Hz, 3x 380-480V, IE4 (01635828)</t>
-[...2 lines deleted...]
-      <c r="D60" s="2" t="inlineStr"/>
+          <t>Laufrad für Sewatec K 250-632 ø500</t>
+        </is>
+      </c>
+      <c r="D60" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec-K"]</t>
+        </is>
+      </c>
       <c r="E60" s="2" t="inlineStr"/>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>123.00</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
-          <t>118.55 €</t>
+          <t>6877.50 €</t>
         </is>
       </c>
     </row>
     <row r="61" ht="32" customHeight="1">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t>AR10697KK</t>
+          <t>AR10352</t>
         </is>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
-          <t>Klauenteil C 225X60 H7 ZN3207B JL1040</t>
-[...2 lines deleted...]
-      <c r="D61" s="2" t="inlineStr"/>
+          <t>Laufrad für Sewatec K 350-632 ø638 volles Rad</t>
+        </is>
+      </c>
+      <c r="D61" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec-K"]</t>
+        </is>
+      </c>
       <c r="E61" s="2" t="inlineStr"/>
-      <c r="F61" s="2" t="inlineStr"/>
+      <c r="F61" s="2" t="inlineStr">
+        <is>
+          <t>Mixed Flow Pumpen</t>
+        </is>
+      </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>142.00</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>399.41 €</t>
+          <t>7000.00 €</t>
         </is>
       </c>
     </row>
     <row r="62" ht="32" customHeight="1">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t>AR10697KP</t>
+          <t>AR10353</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
-          <t>Paketteil A 225X80 H7 ZN3207A JL1040</t>
-[...2 lines deleted...]
-      <c r="D62" s="2" t="inlineStr"/>
+          <t>Laufrad für Sewatec K 350-632 ø500</t>
+        </is>
+      </c>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec-K"]</t>
+        </is>
+      </c>
       <c r="E62" s="2" t="inlineStr"/>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>Kupplungsteile</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>116.00</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>534.00 €</t>
+          <t>7000.00 €</t>
         </is>
       </c>
     </row>
     <row r="63" ht="32" customHeight="1">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>AR10697UB</t>
+          <t>AR10356</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
-          <t>Unterlegblech-Satz 110 X 130 X 8</t>
-[...2 lines deleted...]
-      <c r="D63" s="2" t="inlineStr"/>
+          <t>Laufrad für Sewatec K 350-633 ø500</t>
+        </is>
+      </c>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec-K"]</t>
+        </is>
+      </c>
       <c r="E63" s="2" t="inlineStr"/>
-      <c r="F63" s="2" t="inlineStr"/>
+      <c r="F63" s="2" t="inlineStr">
+        <is>
+          <t>Mixed Flow Pumpen</t>
+        </is>
+      </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>128.00</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
-          <t>27.37 €</t>
+          <t>7000.00 €</t>
         </is>
       </c>
     </row>
     <row r="64" ht="32" customHeight="1">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t>AR10755</t>
+          <t>AR10357</t>
         </is>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
-          <t>HANDHEBEL LP230 2FL11/BOAX DN100/125</t>
+          <t>Pumpengehäuse für Sewatec K 350-633</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>["BOAX-S/SF"]</t>
+          <t>["Sewatec-K"]</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>["DN 100", "DN 125"]</t>
+          <t>["350-633"]</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H64" s="2" t="inlineStr"/>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>722.00</t>
+        </is>
+      </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
-          <t>36.22 €</t>
+          <t>8552.87 €</t>
         </is>
       </c>
     </row>
     <row r="65" ht="32" customHeight="1">
       <c r="A65" s="2" t="inlineStr">
         <is>
-          <t>AR10792</t>
+          <t>AR10358</t>
         </is>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
-          <t>Flanschübergangsstück 150 / 285x90 f. Compacta/ Mini-Compacta</t>
-[...2 lines deleted...]
-      <c r="D65" s="2" t="inlineStr"/>
+          <t>Laufrad für Sewatec K 400-632 ø638 volles Rad</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec-K"]</t>
+        </is>
+      </c>
       <c r="E65" s="2" t="inlineStr"/>
-      <c r="F65" s="2" t="inlineStr"/>
+      <c r="F65" s="2" t="inlineStr">
+        <is>
+          <t>Mixed Flow Pumpen</t>
+        </is>
+      </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>196.00</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
-          <t>313.20 €</t>
+          <t>8000.00 €</t>
         </is>
       </c>
     </row>
     <row r="66" ht="32" customHeight="1">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t>AR11085</t>
+          <t>AR10359</t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
-          <t>Laufrad Abgedreht 232X19-31 für Etabloc/ Etanorm 080-250</t>
-[...2 lines deleted...]
-      <c r="D66" s="2" t="inlineStr"/>
+          <t>Laufrad für Sewatec K 400-632 ø500</t>
+        </is>
+      </c>
+      <c r="D66" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec-K"]</t>
+        </is>
+      </c>
       <c r="E66" s="2" t="inlineStr"/>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>Laufradteile</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>158.00</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
-          <t>802.98 €</t>
+          <t>8000.00 €</t>
         </is>
       </c>
     </row>
     <row r="67" ht="32" customHeight="1">
       <c r="A67" s="2" t="inlineStr">
         <is>
-          <t>AR11086</t>
+          <t>AR10361</t>
         </is>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
-          <t>Booster Control Advanced 1.5.0 ADV. 3PP, neue Ausführung</t>
-[...2 lines deleted...]
-      <c r="D67" s="2" t="inlineStr"/>
+          <t>Laufrad für Sewatec K 500-634 ø632 volles Rad im BLG</t>
+        </is>
+      </c>
+      <c r="D67" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec-K"]</t>
+        </is>
+      </c>
       <c r="E67" s="2" t="inlineStr"/>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>3.10</t>
+          <t>195.00</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
-          <t>392.75 €</t>
+          <t>4299.75 €</t>
         </is>
       </c>
     </row>
     <row r="68" ht="32" customHeight="1">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t>AR11094</t>
+          <t>AR10364</t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
-          <t>Sunon</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
-          <t>Externer Lüfter 24v PDRV2_ Size D EEC0382B2-000U-AB9</t>
+          <t>Laufrad für Sewatec K 350-713 ø738 volles Rad im BLG</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["Sewatec-K"]</t>
+        </is>
+      </c>
+      <c r="E68" s="2" t="inlineStr"/>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
-[...2 lines deleted...]
-      <c r="H68" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H68" s="2" t="inlineStr">
+        <is>
+          <t>261.00</t>
+        </is>
+      </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
-          <t>151.84 €</t>
+          <t>9057.00 €</t>
         </is>
       </c>
     </row>
     <row r="69" ht="32" customHeight="1">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t>AR11122</t>
+          <t>AR10387</t>
         </is>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
-          <t>Motoradapterkit PumpDrive-II PDRV2_ Gr D, BG180, 1LE1, 1PC3</t>
+          <t>Laufrad für Sewatec K 300-505 ø508</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2"]</t>
+          <t>["Sewatec-K"]</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>["Size D"]</t>
+          <t>["300-505"]</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>113.00</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
-          <t>471.78 €</t>
+          <t>7000.00 €</t>
         </is>
       </c>
     </row>
     <row r="70" ht="32" customHeight="1">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t>AR11132</t>
+          <t>AR10588-01</t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
-          <t>Schwimmerschalter mit 10m Kabel 10A 250V IP68</t>
-[...2 lines deleted...]
-      <c r="D70" s="2" t="inlineStr"/>
+          <t>Aufstellteile für KRTF 150-315/116XEG-S</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex KRT-F"]</t>
+        </is>
+      </c>
       <c r="E70" s="2" t="inlineStr"/>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H70" s="2" t="inlineStr"/>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>192.00</t>
+        </is>
+      </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
-          <t>57.30 €</t>
+          <t>1128.21 €</t>
         </is>
       </c>
     </row>
     <row r="71" ht="32" customHeight="1">
       <c r="A71" s="2" t="inlineStr">
         <is>
-          <t>AR11173</t>
+          <t>AR10588-02</t>
         </is>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
-          <t>Schleißwand für KWP-K 400-400-533</t>
-[...2 lines deleted...]
-      <c r="D71" s="2" t="inlineStr"/>
+          <t>Aufstellteile für KRTF 150-315/116XEG-S</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex KRT-F"]</t>
+        </is>
+      </c>
       <c r="E71" s="2" t="inlineStr"/>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>Mixed Flow Pumpen</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>192.00</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
-          <t>6360.22 €</t>
+          <t>1128.21 €</t>
         </is>
       </c>
     </row>
     <row r="72" ht="32" customHeight="1">
       <c r="A72" s="2" t="inlineStr">
         <is>
-          <t>AR11215</t>
+          <t>AR10616</t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
-          <t>Laufrad E für KRP / SEWA A 150-401</t>
+          <t>Spiralgehäuse 100-100-160 GJL-250 Etaline</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr"/>
       <c r="E72" s="2" t="inlineStr"/>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>Mixed Flow Pumpen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
-          <t>2036.46 €</t>
+          <t>1880.25 €</t>
         </is>
       </c>
     </row>
     <row r="73" ht="32" customHeight="1">
       <c r="A73" s="2" t="inlineStr">
         <is>
-          <t>AR11293</t>
+          <t>AR10634</t>
         </is>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>E. Dold &amp; Söhne KG</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
-          <t>Einlaufkrümmer DN 250/250 Sewa-bloc/-tec</t>
+          <t>Thermistor relay MK9163N.12/110</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
-          <t>["Sewabloc", "Sewatec"]</t>
+          <t>["Surpresschrom"]</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr"/>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>Mixed Flow Pumpen</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
-          <t>1331.23 €</t>
-[...3 lines deleted...]
-    <row r="74" ht="32" customHeight="1">
+          <t>124.79 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="74" ht="96" customHeight="1">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t>AR11296-01C</t>
+          <t>AR10635</t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
-          <t>Laterne ETB-WS25-IEC080+090/GJL250</t>
-[...2 lines deleted...]
-      <c r="D74" s="2" t="inlineStr"/>
+          <t>Messgerät Leckagewaechter</t>
+        </is>
+      </c>
+      <c r="D74" s="2" t="inlineStr">
+        <is>
+          <t>["Amacan-S", "Amaline", "Amamix", "Amaprop", "Amarex-KRT", "Amarex NS", "Etanorm-V", "Sewatec-D", "Sewatec-E", "Sewatec-F", "Sewatec-K"]</t>
+        </is>
+      </c>
       <c r="E74" s="2" t="inlineStr"/>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>Laufradteile</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.40</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
-          <t>1662.00 €</t>
+          <t>81.84 €</t>
         </is>
       </c>
     </row>
     <row r="75" ht="32" customHeight="1">
       <c r="A75" s="2" t="inlineStr">
         <is>
-          <t>AR11386A</t>
+          <t>AR10640</t>
         </is>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
-          <t>Antriebslaterne WS25-100/112</t>
-[...2 lines deleted...]
-      <c r="D75" s="2" t="inlineStr"/>
+          <t>Alarmschaltgerät AS1-M,komplett mit Schwimmersensor M1</t>
+        </is>
+      </c>
+      <c r="D75" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
       <c r="E75" s="2" t="inlineStr"/>
-      <c r="F75" s="2" t="inlineStr"/>
+      <c r="F75" s="2" t="inlineStr">
+        <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>7.70</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
-          <t>691.00 €</t>
+          <t>220.91 €</t>
         </is>
       </c>
     </row>
     <row r="76" ht="32" customHeight="1">
       <c r="A76" s="2" t="inlineStr">
         <is>
-          <t>AR11386LFRD</t>
+          <t>AR10648</t>
         </is>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
-          <t>Laufrad 32-200.1 SP, 169mm</t>
-[...2 lines deleted...]
-      <c r="D76" s="2" t="inlineStr"/>
+          <t>Aufstellteil/Fusskrümmer DN150</t>
+        </is>
+      </c>
+      <c r="D76" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex-KRT", "Amarex NS"]</t>
+        </is>
+      </c>
       <c r="E76" s="2" t="inlineStr"/>
-      <c r="F76" s="2" t="inlineStr"/>
+      <c r="F76" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>4.70</t>
+          <t>94.00</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
-          <t>1115.00 €</t>
+          <t>1030.29 €</t>
         </is>
       </c>
     </row>
     <row r="77" ht="32" customHeight="1">
       <c r="A77" s="2" t="inlineStr">
         <is>
-          <t>AR11413</t>
+          <t>AR10669</t>
         </is>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
-          <t>Flachdichtung 28/33X0,3</t>
+          <t>Lüfterhaube für Motor 18,5 kW, 2-polig, 160L, B3, 100Hz, 3x 380-480V, IE4 (01635799)</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr"/>
       <c r="E77" s="2" t="inlineStr"/>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H77" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H77" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>6.50 €</t>
+          <t>156.48 €</t>
         </is>
       </c>
     </row>
     <row r="78" ht="32" customHeight="1">
       <c r="A78" s="2" t="inlineStr">
         <is>
-          <t>AR11414</t>
+          <t>AR10670</t>
         </is>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
-          <t>FLACHDICHTUNG  20  / 24  X0,3 DPAF ETB/ETL</t>
+          <t>Lüfterhaube für Motor 18,5 kW, 2-polig, 160L, B3, 100Hz, 3x 380-480V, IE4 (01635799)</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr"/>
       <c r="E78" s="2" t="inlineStr"/>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H78" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H78" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>6.50 €</t>
-[...3 lines deleted...]
-    <row r="79" ht="18" customHeight="1">
+          <t>156.48 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" ht="32" customHeight="1">
       <c r="A79" s="2" t="inlineStr">
         <is>
-          <t>AR11468</t>
+          <t>AR10671</t>
         </is>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
-          <t>Krümmer DN200</t>
+          <t>Lüfterhaube für Motor 15 kW, 2-polig, 160M, V1, 100Hz, 3x 380-480V, IE5 (01635830)</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr"/>
       <c r="E79" s="2" t="inlineStr"/>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
-[...2 lines deleted...]
-      <c r="G79" s="2" t="inlineStr"/>
+          <t>Drehstrommotoren IEC-Norm</t>
+        </is>
+      </c>
+      <c r="G79" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>532.46 €</t>
-[...3 lines deleted...]
-    <row r="80" ht="18" customHeight="1">
+          <t>156.48 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" ht="32" customHeight="1">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t>AR11469-01</t>
+          <t>AR10680</t>
         </is>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE ISORIA 10 DN800 VITON-VA</t>
-[...11 lines deleted...]
-      </c>
+          <t>Lüfterhaube für Motor 3 kW, 4-polig, 100L, V1, 50Hz, 400V, IE4 (01635809)</t>
+        </is>
+      </c>
+      <c r="D80" s="2" t="inlineStr"/>
+      <c r="E80" s="2" t="inlineStr"/>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>13.50</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>1979.58 €</t>
-[...3 lines deleted...]
-    <row r="81" ht="18" customHeight="1">
+          <t>156.48 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" ht="32" customHeight="1">
       <c r="A81" s="2" t="inlineStr">
         <is>
-          <t>AR11469-02</t>
+          <t>AR10681</t>
         </is>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE ISORIA 10 DN800 HNBR-NH</t>
-[...11 lines deleted...]
-      </c>
+          <t>Lüfterhaube für Motor 15 kW, 4-polig, 160L, V1, 50Hz, 400V, IE5 (01635814)</t>
+        </is>
+      </c>
+      <c r="D81" s="2" t="inlineStr"/>
+      <c r="E81" s="2" t="inlineStr"/>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>13.50</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
-          <t>626.41 €</t>
+          <t>156.48 €</t>
         </is>
       </c>
     </row>
     <row r="82" ht="32" customHeight="1">
       <c r="A82" s="2" t="inlineStr">
         <is>
-          <t>AR11476A</t>
+          <t>AR10682</t>
         </is>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
-          <t>Laufrad ETN/ETN-SYT, ETB/ETB-SYT- 065-040-200, ETL/ETL-SYT- 050-050-200, GJL250, ø190 mm</t>
+          <t>Lüfterhaube für Motor 37 kW, 4-polig, 225S, B3, 50Hz, 400V, IE4 (01562180)</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr"/>
       <c r="E82" s="2" t="inlineStr"/>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>Laufradteile</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
-          <t>894.00 €</t>
+          <t>156.48 €</t>
         </is>
       </c>
     </row>
     <row r="83" ht="32" customHeight="1">
       <c r="A83" s="2" t="inlineStr">
         <is>
-          <t>AR11512</t>
+          <t>AR10683</t>
         </is>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
-          <t>Motorschutzstecker für Ama-Drainer</t>
+          <t>Platte für PumpDrive Size B (UG1470444)</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr"/>
       <c r="E83" s="2" t="inlineStr"/>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
-          <t>126.64 €</t>
-[...3 lines deleted...]
-    <row r="84" ht="18" customHeight="1">
+          <t>156.48 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" ht="32" customHeight="1">
       <c r="A84" s="2" t="inlineStr">
         <is>
-          <t>AR11649</t>
+          <t>AR10684</t>
         </is>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
-          <t>Zwischenhülsenteil D 140-140X 60 H7</t>
+          <t>Platte für PumpDrive Size D (UG1514582)</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr"/>
       <c r="E84" s="2" t="inlineStr"/>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>Kupplungsteile</t>
-[...2 lines deleted...]
-      <c r="G84" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G84" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>11.20</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
-          <t>370.61 €</t>
+          <t>222.48 €</t>
         </is>
       </c>
     </row>
     <row r="85" ht="32" customHeight="1">
       <c r="A85" s="2" t="inlineStr">
         <is>
-          <t>AR11959-02GKM</t>
+          <t>AR10685</t>
         </is>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>John Deere</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
-          <t>Grundplatte, Kupplung, Motor f. ETNY 065-050-160b SGXDB08LD20053, 415V</t>
+          <t>Platte für PDRV Size E ( 37-55  kW )</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
-          <t>["Etanorm-SYT"]</t>
+          <t>["PumpDrive2"]</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
-          <t>["050-160"]</t>
-[...2 lines deleted...]
-      <c r="F85" s="2" t="inlineStr"/>
+          <t>["Size E"]</t>
+        </is>
+      </c>
+      <c r="F85" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>114.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
-          <t>1743.26 €</t>
+          <t>156.48 €</t>
         </is>
       </c>
     </row>
     <row r="86" ht="32" customHeight="1">
       <c r="A86" s="2" t="inlineStr">
         <is>
-          <t>AR12062ZB</t>
+          <t>AR10686B</t>
         </is>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
-          <t>Kuehlmantel KMH11.11.04.3 f. UPA4-12/15</t>
-[...2 lines deleted...]
-      <c r="D86" s="2" t="inlineStr"/>
+          <t>Anschlusskrümmer mit Flansch DN 65/65  PN 10-16  GG-25</t>
+        </is>
+      </c>
+      <c r="D86" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex NS"]</t>
+        </is>
+      </c>
       <c r="E86" s="2" t="inlineStr"/>
-      <c r="F86" s="2" t="inlineStr"/>
+      <c r="F86" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
-          <t>422.58 €</t>
+          <t>172.59 €</t>
         </is>
       </c>
     </row>
     <row r="87" ht="32" customHeight="1">
       <c r="A87" s="2" t="inlineStr">
         <is>
-          <t>AR12076</t>
+          <t>AR10686C</t>
         </is>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
-          <t>Saug-/Druckmantel (horizontal, axialer Sauganschluß, HA) f. UPA150C L = 2350mm</t>
-[...2 lines deleted...]
-      <c r="D87" s="2" t="inlineStr"/>
+          <t>Anschlusskrümmer mit Flansch - und Schlauchanschluss DN65 PN16/B75</t>
+        </is>
+      </c>
+      <c r="D87" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex", "Amarex NS"]</t>
+        </is>
+      </c>
       <c r="E87" s="2" t="inlineStr"/>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>UPA-Zubehör</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>73.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
-          <t>4980.71 €</t>
+          <t>172.59 €</t>
         </is>
       </c>
     </row>
     <row r="88" ht="32" customHeight="1">
       <c r="A88" s="2" t="inlineStr">
         <is>
-          <t>AR12077</t>
+          <t>AR10688</t>
         </is>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
-          <t>Saug-/Druckmantel (horizontal, axialer Sauganschluß, HA) f. UPA150C L = 2350mm</t>
+          <t>Lüfterhaube für Motor 11 kW, 2-polig, 160M, V1, 50/60Hz, 3x 380 - 480V, IE5 (01635829)</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr"/>
       <c r="E88" s="2" t="inlineStr"/>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>UPA-Zubehör</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>73.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
-          <t>4980.71 €</t>
+          <t>118.55 €</t>
         </is>
       </c>
     </row>
     <row r="89" ht="32" customHeight="1">
       <c r="A89" s="2" t="inlineStr">
         <is>
-          <t>AR12130_1</t>
+          <t>AR10689</t>
         </is>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>REFLEX</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
-          <t>Reflex Refix DE 300L 10 bar Druckausdehnungsgefäß Wasserversorgungsanlage 1 1/4" zoll</t>
+          <t>Lüfterhaube für Motor 22 kW, 2-polig, 180M, V15, 100Hz, 3x 380 - 480V, IE4 (01634404)</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr"/>
       <c r="E89" s="2" t="inlineStr"/>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>Druckerhöhungsanlagen</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
-          <t>317.24 €</t>
+          <t>156.48 €</t>
         </is>
       </c>
     </row>
     <row r="90" ht="32" customHeight="1">
       <c r="A90" s="2" t="inlineStr">
         <is>
-          <t>AR12133-01</t>
+          <t>AR10696</t>
         </is>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
-          <t>REFLEX</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
-          <t>Reflex Refix DE 500L 10 bar Druckausdehnungsgefäß Wasserversorgungsanlage 1 1/4" zoll</t>
+          <t>Lüfterhaube für Motor 7,5 kW, 2-polig, 132S, V1, 100Hz, 3x 380-480V, IE4 (01635828)</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr"/>
       <c r="E90" s="2" t="inlineStr"/>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>Druckerhöhungsanlagen</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
-          <t>651.91 €</t>
+          <t>118.55 €</t>
         </is>
       </c>
     </row>
     <row r="91" ht="32" customHeight="1">
       <c r="A91" s="2" t="inlineStr">
         <is>
-          <t>AR12143</t>
+          <t>AR10697KK</t>
         </is>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
-          <t>Schaltschrank Sonderausführung (Hya-Duo D Flx)</t>
+          <t>Klauenteil C 225X60 H7 ZN3207B JL1040</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr"/>
       <c r="E91" s="2" t="inlineStr"/>
-      <c r="F91" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F91" s="2" t="inlineStr"/>
       <c r="G91" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>184.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>1500.00 €</t>
+          <t>399.41 €</t>
         </is>
       </c>
     </row>
     <row r="92" ht="32" customHeight="1">
       <c r="A92" s="2" t="inlineStr">
         <is>
-          <t>AR12261</t>
+          <t>AR10697KP</t>
         </is>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
-          <t>FLANSCHUEBERGANG DN100</t>
+          <t>Paketteil A 225X80 H7 ZN3207A JL1040</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr"/>
       <c r="E92" s="2" t="inlineStr"/>
-      <c r="F92" s="2" t="inlineStr"/>
+      <c r="F92" s="2" t="inlineStr">
+        <is>
+          <t>Kupplungsteile</t>
+        </is>
+      </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H92" s="2" t="inlineStr"/>
+      <c r="H92" s="2" t="inlineStr">
+        <is>
+          <t>13.00</t>
+        </is>
+      </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>488.41 €</t>
+          <t>534.00 €</t>
         </is>
       </c>
     </row>
     <row r="93" ht="32" customHeight="1">
       <c r="A93" s="2" t="inlineStr">
         <is>
-          <t>AR12390</t>
+          <t>AR10697UB</t>
         </is>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>Schwimmschalter Compacta U7/C - KS1 s-M</t>
+          <t>Unterlegblech-Satz 110 X 130 X 8</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr"/>
       <c r="E93" s="2" t="inlineStr"/>
       <c r="F93" s="2" t="inlineStr"/>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H93" s="2" t="inlineStr"/>
+      <c r="H93" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>118.00 €</t>
+          <t>27.37 €</t>
         </is>
       </c>
     </row>
     <row r="94" ht="32" customHeight="1">
       <c r="A94" s="2" t="inlineStr">
         <is>
-          <t>AR12391</t>
+          <t>AR10755</t>
         </is>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>Halterung/Klaue 50 für Stangenführung 2 Stangen</t>
-[...4 lines deleted...]
-      <c r="F94" s="2" t="inlineStr"/>
+          <t>HANDHEBEL LP230 2FL11/BOAX DN100/125</t>
+        </is>
+      </c>
+      <c r="D94" s="2" t="inlineStr">
+        <is>
+          <t>["BOAX-S/SF"]</t>
+        </is>
+      </c>
+      <c r="E94" s="2" t="inlineStr">
+        <is>
+          <t>["DN 100", "DN 125"]</t>
+        </is>
+      </c>
+      <c r="F94" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr"/>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>66.14 €</t>
+          <t>36.22 €</t>
         </is>
       </c>
     </row>
     <row r="95" ht="32" customHeight="1">
       <c r="A95" s="2" t="inlineStr">
         <is>
-          <t>AR12393</t>
+          <t>AR10792</t>
         </is>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>Bürkert</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>2/2 Wege Magnetventil Servomembran 25,0 NBR G1 PN0-16 Bar 24V AC/DC 9W ID No 00053675</t>
-[...6 lines deleted...]
-      </c>
+          <t>Flanschübergangsstück 150 / 285x90 f. Compacta/ Mini-Compacta</t>
+        </is>
+      </c>
+      <c r="D95" s="2" t="inlineStr"/>
       <c r="E95" s="2" t="inlineStr"/>
-      <c r="F95" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F95" s="2" t="inlineStr"/>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H95" s="2" t="inlineStr"/>
+      <c r="H95" s="2" t="inlineStr">
+        <is>
+          <t>11.00</t>
+        </is>
+      </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>282.81 €</t>
+          <t>313.20 €</t>
         </is>
       </c>
     </row>
     <row r="96" ht="32" customHeight="1">
       <c r="A96" s="2" t="inlineStr">
         <is>
-          <t>AR12395</t>
+          <t>AR10974</t>
         </is>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
-          <t>Halterung/Klaue 40/50 für Ama-Porter/Amarex-N DN50</t>
+          <t>KRT Fusskrümmer</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr"/>
       <c r="E96" s="2" t="inlineStr"/>
-      <c r="F96" s="2" t="inlineStr"/>
+      <c r="F96" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H96" s="2" t="inlineStr"/>
+      <c r="H96" s="2" t="inlineStr">
+        <is>
+          <t>45.00</t>
+        </is>
+      </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
-          <t>52.61 €</t>
+          <t>581.60 €</t>
         </is>
       </c>
     </row>
     <row r="97" ht="32" customHeight="1">
       <c r="A97" s="2" t="inlineStr">
         <is>
-          <t>AR12399</t>
+          <t>AR10975</t>
         </is>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>Halterung/Klaue 40/50 für KRT DN40/ ERT DN50</t>
+          <t>Schwimmerschalter EX 10M KAB.</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr"/>
       <c r="E97" s="2" t="inlineStr"/>
-      <c r="F97" s="2" t="inlineStr"/>
+      <c r="F97" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H97" s="2" t="inlineStr"/>
+      <c r="H97" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>18.41 €</t>
+          <t>196.03 €</t>
         </is>
       </c>
     </row>
     <row r="98" ht="32" customHeight="1">
       <c r="A98" s="2" t="inlineStr">
         <is>
-          <t>AR12400</t>
-[...6 lines deleted...]
-      </c>
+          <t>AR11015LRD</t>
+        </is>
+      </c>
+      <c r="B98" s="2" t="inlineStr"/>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>Auslaufkrümmer DN80</t>
+          <t>Laufrad ETN/ETB/32-160.1/ETL032-160/ EN-GJL-250 170.0 x 5.7 mm Ø170mm</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr"/>
       <c r="E98" s="2" t="inlineStr"/>
-      <c r="F98" s="2" t="inlineStr"/>
+      <c r="F98" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H98" s="2" t="inlineStr"/>
+      <c r="H98" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
-          <t>219.32 €</t>
+          <t>736.50 €</t>
         </is>
       </c>
     </row>
     <row r="99" ht="32" customHeight="1">
       <c r="A99" s="2" t="inlineStr">
         <is>
-          <t>AR12406</t>
+          <t>AR11085</t>
         </is>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad 250X19 VK23-19, D Guss</t>
-[...11 lines deleted...]
-      </c>
+          <t>Laufrad Abgedreht 232X19-31 für Etabloc/ Etanorm 080-250</t>
+        </is>
+      </c>
+      <c r="D99" s="2" t="inlineStr"/>
+      <c r="E99" s="2" t="inlineStr"/>
       <c r="F99" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H99" s="2" t="inlineStr"/>
+      <c r="H99" s="2" t="inlineStr">
+        <is>
+          <t>11.00</t>
+        </is>
+      </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
-          <t>12.89 €</t>
+          <t>802.98 €</t>
         </is>
       </c>
     </row>
     <row r="100" ht="32" customHeight="1">
       <c r="A100" s="2" t="inlineStr">
         <is>
-          <t>AR12409</t>
+          <t>AR11086</t>
         </is>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad 200X17 VK19-17, D Guss</t>
-[...11 lines deleted...]
-      </c>
+          <t>Booster Control Advanced 1.5.0 ADV. 3PP, neue Ausführung</t>
+        </is>
+      </c>
+      <c r="D100" s="2" t="inlineStr"/>
+      <c r="E100" s="2" t="inlineStr"/>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H100" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H100" s="2" t="inlineStr">
+        <is>
+          <t>3.10</t>
+        </is>
+      </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
-          <t>5.68 €</t>
+          <t>392.75 €</t>
         </is>
       </c>
     </row>
     <row r="101" ht="32" customHeight="1">
       <c r="A101" s="2" t="inlineStr">
         <is>
-          <t>AR12410A</t>
+          <t>AR11094</t>
         </is>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Sunon</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile für Amarex KRTK 80-251/252UG-S</t>
-[...3 lines deleted...]
-      <c r="E101" s="2" t="inlineStr"/>
+          <t>Externer Lüfter 24v PDRV2_ Size D EEC0382B2-000U-AB9</t>
+        </is>
+      </c>
+      <c r="D101" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E101" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr"/>
       <c r="I101" s="2" t="inlineStr">
         <is>
-          <t>394.79 €</t>
+          <t>151.84 €</t>
         </is>
       </c>
     </row>
     <row r="102" ht="32" customHeight="1">
       <c r="A102" s="2" t="inlineStr">
         <is>
-          <t>AR12412</t>
+          <t>AR11117B</t>
         </is>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad 150X VK17, D Stahl</t>
-[...11 lines deleted...]
-      </c>
+          <t>Spaltring ETB/ETN/ETL 210/230x20-JL1040</t>
+        </is>
+      </c>
+      <c r="D102" s="2" t="inlineStr"/>
+      <c r="E102" s="2" t="inlineStr"/>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Spaltringe</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H102" s="2" t="inlineStr"/>
+      <c r="H102" s="2" t="inlineStr">
+        <is>
+          <t>2.50</t>
+        </is>
+      </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
-          <t>7.79 €</t>
+          <t>217.50 €</t>
         </is>
       </c>
     </row>
     <row r="103" ht="32" customHeight="1">
       <c r="A103" s="2" t="inlineStr">
         <is>
-          <t>AR12502LFRD</t>
+          <t>AR11117C</t>
         </is>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für Vitachrom VC  065-065-200 CC 167mm</t>
-[...11 lines deleted...]
-      </c>
+          <t>Spaltring ETB/ETN/ETL180/195x15 GG</t>
+        </is>
+      </c>
+      <c r="D103" s="2" t="inlineStr"/>
+      <c r="E103" s="2" t="inlineStr"/>
       <c r="F103" s="2" t="inlineStr">
         <is>
-          <t>FDA-Pumpen</t>
+          <t>Spaltringe</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H103" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H103" s="2" t="inlineStr"/>
       <c r="I103" s="2" t="inlineStr">
         <is>
-          <t>1446.72 €</t>
+          <t>164.25 €</t>
         </is>
       </c>
     </row>
     <row r="104" ht="32" customHeight="1">
       <c r="A104" s="2" t="inlineStr">
         <is>
-          <t>AR12688</t>
+          <t>AR11122</t>
         </is>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>KSB Flansch R 1 1/2" mit Schrauben und Scheiben, VA 1.4541</t>
-[...3 lines deleted...]
-      <c r="E104" s="2" t="inlineStr"/>
+          <t>Motoradapterkit PumpDrive-II PDRV2_ Gr D, BG180, 1LE1, 1PC3</t>
+        </is>
+      </c>
+      <c r="D104" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E104" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
-          <t>124.63 €</t>
+          <t>471.78 €</t>
         </is>
       </c>
     </row>
     <row r="105" ht="32" customHeight="1">
       <c r="A105" s="2" t="inlineStr">
         <is>
-          <t>AR12739PT</t>
+          <t>AR11132</t>
         </is>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>Paketteil N.-160x40 von Multitec MTC A 100/02-8.1 10.68</t>
-[...11 lines deleted...]
-      </c>
+          <t>Schwimmerschalter mit 10m Kabel 10A 250V IP68</t>
+        </is>
+      </c>
+      <c r="D105" s="2" t="inlineStr"/>
+      <c r="E105" s="2" t="inlineStr"/>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>Mehrstufige Pumpen</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
-          <t>116.25 €</t>
+          <t>83.78 €</t>
         </is>
       </c>
     </row>
     <row r="106" ht="32" customHeight="1">
       <c r="A106" s="2" t="inlineStr">
         <is>
-          <t>AR12747-Z2</t>
+          <t>AR11173</t>
         </is>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>Flanschkruemer DN150/BLUE</t>
-[...11 lines deleted...]
-      </c>
+          <t>Schleißwand für KWP-K 400-400-533</t>
+        </is>
+      </c>
+      <c r="D106" s="2" t="inlineStr"/>
+      <c r="E106" s="2" t="inlineStr"/>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>85.00</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
-          <t>1468.82 €</t>
+          <t>6360.22 €</t>
         </is>
       </c>
     </row>
     <row r="107" ht="32" customHeight="1">
       <c r="A107" s="2" t="inlineStr">
         <is>
-          <t>AR12905-01</t>
+          <t>AR11215</t>
         </is>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>AUSGANGSFILTER      DU/DT FILTER-IP00-130B2838</t>
+          <t>Laufrad E für KRP / SEWA A 150-401</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr"/>
       <c r="E107" s="2" t="inlineStr"/>
-      <c r="F107" s="2" t="inlineStr"/>
+      <c r="F107" s="2" t="inlineStr">
+        <is>
+          <t>Mixed Flow Pumpen</t>
+        </is>
+      </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>53.00</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
-          <t>1561.00 €</t>
+          <t>2036.46 €</t>
         </is>
       </c>
     </row>
     <row r="108" ht="32" customHeight="1">
       <c r="A108" s="2" t="inlineStr">
         <is>
-          <t>AR12905-02</t>
+          <t>AR11293</t>
         </is>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>AUSGANGSFILTER      DU/DT FILTER-IP00-130B2838</t>
-[...2 lines deleted...]
-      <c r="D108" s="2" t="inlineStr"/>
+          <t>Einlaufkrümmer DN 250/250 Sewa-bloc/-tec</t>
+        </is>
+      </c>
+      <c r="D108" s="2" t="inlineStr">
+        <is>
+          <t>["Sewabloc", "Sewatec"]</t>
+        </is>
+      </c>
       <c r="E108" s="2" t="inlineStr"/>
-      <c r="F108" s="2" t="inlineStr"/>
+      <c r="F108" s="2" t="inlineStr">
+        <is>
+          <t>Mixed Flow Pumpen</t>
+        </is>
+      </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>110.00</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
-          <t>1561.00 €</t>
+          <t>1331.23 €</t>
         </is>
       </c>
     </row>
     <row r="109" ht="32" customHeight="1">
       <c r="A109" s="2" t="inlineStr">
         <is>
-          <t>AR12952</t>
+          <t>AR11296-01C</t>
         </is>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>WILO Wärmedämmschale für die Serie Stratos Pico Art. Nr.:  4147206</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laterne ETB-WS25-IEC080+090/GJL250</t>
+        </is>
+      </c>
+      <c r="D109" s="2" t="inlineStr"/>
       <c r="E109" s="2" t="inlineStr"/>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
-[...2 lines deleted...]
-      <c r="G109" s="2" t="inlineStr"/>
+          <t>Laufradteile</t>
+        </is>
+      </c>
+      <c r="G109" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
-          <t>24.33 €</t>
+          <t>1662.00 €</t>
         </is>
       </c>
     </row>
     <row r="110" ht="32" customHeight="1">
       <c r="A110" s="2" t="inlineStr">
         <is>
-          <t>AR12954</t>
+          <t>AR11386A</t>
         </is>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>WILO Zubehör für Pumpen TOP-D 14,0 muF/280VDB (für TOP-D 80)  Art. Nr.:  2081831</t>
+          <t>Antriebslaterne WS25-100/112</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr"/>
       <c r="E110" s="2" t="inlineStr"/>
-      <c r="F110" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F110" s="2" t="inlineStr"/>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>7.70</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
-          <t>61.69 €</t>
+          <t>691.00 €</t>
         </is>
       </c>
     </row>
     <row r="111" ht="32" customHeight="1">
       <c r="A111" s="2" t="inlineStr">
         <is>
-          <t>AR12955</t>
+          <t>AR11386LFRD</t>
         </is>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>WILO Pumpensteuerung/Zubehör VR-HVAC-System EBM/ESM 1-4  Art. Nr.: 2022277</t>
+          <t>Laufrad 32-200.1 SP, 169mm</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr"/>
       <c r="E111" s="2" t="inlineStr"/>
-      <c r="F111" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F111" s="2" t="inlineStr"/>
       <c r="G111" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>4.70</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
-          <t>101.46 €</t>
+          <t>1115.00 €</t>
         </is>
       </c>
     </row>
     <row r="112" ht="32" customHeight="1">
       <c r="A112" s="2" t="inlineStr">
         <is>
-          <t>AR12957</t>
+          <t>AR11413</t>
         </is>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>WILO Wärmedämmschalen für Stratos Yonos PICO 15/1-6 Art. Nr.:  4206066</t>
-[...6 lines deleted...]
-      </c>
+          <t>Flachdichtung 28/33X0,3</t>
+        </is>
+      </c>
+      <c r="D112" s="2" t="inlineStr"/>
       <c r="E112" s="2" t="inlineStr"/>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
-[...7 lines deleted...]
-      </c>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G112" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H112" s="2" t="inlineStr"/>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>25.17 €</t>
+          <t>6.50 €</t>
         </is>
       </c>
     </row>
     <row r="113" ht="32" customHeight="1">
       <c r="A113" s="2" t="inlineStr">
         <is>
-          <t>AR12984</t>
+          <t>AR11414</t>
         </is>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>Ausgangsfilter Sinus Filter-IP54-19  für PumpDrive-R 4.0 kW oder 5,5 kW</t>
+          <t>FLACHDICHTUNG  20  / 24  X0,3 DPAF ETB/ETL</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr"/>
       <c r="E113" s="2" t="inlineStr"/>
-      <c r="F113" s="2" t="inlineStr"/>
+      <c r="F113" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H113" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H113" s="2" t="inlineStr"/>
       <c r="I113" s="2" t="inlineStr">
         <is>
-          <t>2078.74 €</t>
+          <t>6.50 €</t>
         </is>
       </c>
     </row>
     <row r="114" ht="32" customHeight="1">
       <c r="A114" s="2" t="inlineStr">
         <is>
-          <t>AR13026</t>
+          <t>AR11415</t>
         </is>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS IEC 132M SUPRB 1036</t>
+          <t>O-RING Etabloc 58,00X 3,00-N-B</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr"/>
       <c r="E114" s="2" t="inlineStr"/>
-      <c r="F114" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F114" s="2" t="inlineStr"/>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H114" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H114" s="2" t="inlineStr"/>
       <c r="I114" s="2" t="inlineStr">
         <is>
-          <t>48.73 €</t>
+          <t>16.90 €</t>
         </is>
       </c>
     </row>
     <row r="115" ht="32" customHeight="1">
       <c r="A115" s="2" t="inlineStr">
         <is>
-          <t>AR13027</t>
+          <t>AR11416</t>
         </is>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS  SPE-VOLT IEC132M1036</t>
+          <t>O-RING Etabloc 43,70X 3,00-N-B</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr"/>
       <c r="E115" s="2" t="inlineStr"/>
-      <c r="F115" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F115" s="2" t="inlineStr"/>
       <c r="G115" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H115" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H115" s="2" t="inlineStr"/>
       <c r="I115" s="2" t="inlineStr">
         <is>
-          <t>34.76 €</t>
+          <t>10.80 €</t>
         </is>
       </c>
     </row>
     <row r="116" ht="32" customHeight="1">
       <c r="A116" s="2" t="inlineStr">
         <is>
-          <t>AR13028</t>
+          <t>AR11417</t>
         </is>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS  SPE-VOLT IEC100 1036</t>
+          <t>O-RING Etabloc 58,00X 3,00-N-B</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr"/>
       <c r="E116" s="2" t="inlineStr"/>
-      <c r="F116" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F116" s="2" t="inlineStr"/>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H116" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H116" s="2" t="inlineStr"/>
       <c r="I116" s="2" t="inlineStr">
         <is>
-          <t>17.80 €</t>
+          <t>10.80 €</t>
         </is>
       </c>
     </row>
     <row r="117" ht="32" customHeight="1">
       <c r="A117" s="2" t="inlineStr">
         <is>
-          <t>AR13029</t>
+          <t>AR11418</t>
         </is>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>Motorfuss IEC 71 SUPREME 1036</t>
+          <t>Spaltring ETB/ETN/ETL 135/145X10</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr"/>
       <c r="E117" s="2" t="inlineStr"/>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
+          <t>Spaltringe</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H117" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H117" s="2" t="inlineStr"/>
       <c r="I117" s="2" t="inlineStr">
         <is>
-          <t>24.36 €</t>
+          <t>118.50 €</t>
         </is>
       </c>
     </row>
     <row r="118" ht="32" customHeight="1">
       <c r="A118" s="2" t="inlineStr">
         <is>
-          <t>AR13030</t>
+          <t>AR11419</t>
         </is>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>Motorfuss SPE-VOLT IEC90S 1036</t>
+          <t>SPALTRING 120/ 135X 10 JL mit Fase f. E-Bloc G, -Line G</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr"/>
       <c r="E118" s="2" t="inlineStr"/>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
+          <t>Spaltringe</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H118" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H118" s="2" t="inlineStr"/>
       <c r="I118" s="2" t="inlineStr">
         <is>
-          <t>15.65 €</t>
+          <t>112.50 €</t>
         </is>
       </c>
     </row>
     <row r="119" ht="32" customHeight="1">
       <c r="A119" s="2" t="inlineStr">
         <is>
-          <t>AR13031</t>
+          <t>AR11421</t>
         </is>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS SPE-VOLT IEC112 1036</t>
+          <t>SPALTRING ETN/ETB/ETL 135/ 145X 10</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr"/>
       <c r="E119" s="2" t="inlineStr"/>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
+          <t>Spaltringe</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H119" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H119" s="2" t="inlineStr"/>
       <c r="I119" s="2" t="inlineStr">
         <is>
-          <t>21.25 €</t>
+          <t>108.75 €</t>
         </is>
       </c>
     </row>
     <row r="120" ht="32" customHeight="1">
       <c r="A120" s="2" t="inlineStr">
         <is>
-          <t>AR13032</t>
+          <t>AR11422</t>
         </is>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS SPE-VOLT IEC71M 5002</t>
+          <t>SPALTRING 200/215X15 f.E-Norm, -Bloc 150-200</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr"/>
       <c r="E120" s="2" t="inlineStr"/>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
+          <t>Spaltringe</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H120" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H120" s="2" t="inlineStr"/>
       <c r="I120" s="2" t="inlineStr">
         <is>
-          <t>9.24 €</t>
+          <t>181.50 €</t>
         </is>
       </c>
     </row>
     <row r="121" ht="32" customHeight="1">
       <c r="A121" s="2" t="inlineStr">
         <is>
-          <t>AR13033</t>
+          <t>AR11423</t>
         </is>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS SPE-VOLT IEC71 1036</t>
+          <t>SPALTRING 150/ 165X  12 f. E-Norm, -Bloc, ETL</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr"/>
       <c r="E121" s="2" t="inlineStr"/>
       <c r="F121" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
+          <t>Spaltringe</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H121" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H121" s="2" t="inlineStr"/>
       <c r="I121" s="2" t="inlineStr">
         <is>
-          <t>10.66 €</t>
+          <t>118.50 €</t>
         </is>
       </c>
     </row>
     <row r="122" ht="32" customHeight="1">
       <c r="A122" s="2" t="inlineStr">
         <is>
-          <t>AR13034</t>
+          <t>AR11424</t>
         </is>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>MOTORFUSS SPE-VOLT IEC80 1036</t>
+          <t>SPALTRING  ETB/ETN/ETL 110/ 120X  10</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr"/>
       <c r="E122" s="2" t="inlineStr"/>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
+          <t>Spaltringe</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H122" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H122" s="2" t="inlineStr"/>
       <c r="I122" s="2" t="inlineStr">
         <is>
-          <t>13.58 €</t>
+          <t>105.75 €</t>
         </is>
       </c>
     </row>
     <row r="123" ht="32" customHeight="1">
       <c r="A123" s="2" t="inlineStr">
         <is>
-          <t>AR13247-01A</t>
+          <t>AR11437</t>
         </is>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>KIT-Flanschkrümmer INST 80 ISO 2B NBR für Amarex ARX F 080</t>
-[...16 lines deleted...]
-      </c>
+          <t>O-RING Movitec V(C/S)2/4/6 B VITON</t>
+        </is>
+      </c>
+      <c r="D123" s="2" t="inlineStr"/>
+      <c r="E123" s="2" t="inlineStr"/>
+      <c r="F123" s="2" t="inlineStr"/>
       <c r="G123" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H123" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H123" s="2" t="inlineStr"/>
       <c r="I123" s="2" t="inlineStr">
         <is>
-          <t>1038.72 €</t>
-[...3 lines deleted...]
-    <row r="124" ht="32" customHeight="1">
+          <t>48.85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" ht="18" customHeight="1">
       <c r="A124" s="2" t="inlineStr">
         <is>
-          <t>AR13247-01B</t>
+          <t>AR11468</t>
         </is>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>Kette 10m-1.4404/A276-TP316L</t>
+          <t>Krümmer DN200</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr"/>
       <c r="E124" s="2" t="inlineStr"/>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G124" s="2" t="inlineStr"/>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>52.00</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
-          <t>718.70 €</t>
-[...3 lines deleted...]
-    <row r="125" ht="32" customHeight="1">
+          <t>532.46 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" ht="18" customHeight="1">
       <c r="A125" s="2" t="inlineStr">
         <is>
-          <t>AR13401</t>
+          <t>AR11469-01</t>
         </is>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
-          <t>Reel</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>Membrandruckbehälter DT 80-PN10 DN 50</t>
-[...3 lines deleted...]
-      <c r="E125" s="2" t="inlineStr"/>
+          <t>MANSCHETTE ISORIA 10 DN800 VITON-VA</t>
+        </is>
+      </c>
+      <c r="D125" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10"]</t>
+        </is>
+      </c>
+      <c r="E125" s="2" t="inlineStr">
+        <is>
+          <t>["DN 800"]</t>
+        </is>
+      </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>Druckerhöhungsanlagen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>48.70</t>
+          <t>13.50</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
-          <t>647.92 €</t>
-[...3 lines deleted...]
-    <row r="126" ht="32" customHeight="1">
+          <t>1979.58 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" ht="18" customHeight="1">
       <c r="A126" s="2" t="inlineStr">
         <is>
-          <t>AR13423</t>
+          <t>AR11469-02</t>
         </is>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>A-ANTRIEBSLATERNE   WS35-100/112-DD ETB/ETP DGLRD</t>
+          <t>MANSCHETTE ISORIA 10 DN800 HNBR-NH</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
-          <t>["Etabloc", "Etaprime-B/BN"]</t>
-[...2 lines deleted...]
-      <c r="E126" s="2" t="inlineStr"/>
+          <t>["ISORIA 10"]</t>
+        </is>
+      </c>
+      <c r="E126" s="2" t="inlineStr">
+        <is>
+          <t>["DN 800"]</t>
+        </is>
+      </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>Laternen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>9.70</t>
+          <t>13.50</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
-          <t>640.50 €</t>
+          <t>626.41 €</t>
         </is>
       </c>
     </row>
     <row r="127" ht="32" customHeight="1">
       <c r="A127" s="2" t="inlineStr">
         <is>
-          <t>AR13424</t>
+          <t>AR11476A</t>
         </is>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>Laufrad f. Etanorm/Etaline ø192mm Edelstahl 1.4408</t>
+          <t>Laufrad ETN/ETN-SYT, ETB/ETB-SYT- 065-040-200, ETL/ETL-SYT- 050-050-200, GJL250, ø190 mm</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr"/>
       <c r="E127" s="2" t="inlineStr"/>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t>Laufradteile</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H127" s="2" t="inlineStr"/>
+      <c r="H127" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
-          <t>1.00 €</t>
+          <t>894.00 €</t>
         </is>
       </c>
     </row>
     <row r="128" ht="32" customHeight="1">
       <c r="A128" s="2" t="inlineStr">
         <is>
-          <t>AR13461</t>
+          <t>AR11512</t>
         </is>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>KIT Flanschkrümmer INST 50 ISO C NBR</t>
+          <t>Motorschutzstecker für Ama-Drainer</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr"/>
       <c r="E128" s="2" t="inlineStr"/>
-      <c r="F128" s="2" t="inlineStr"/>
+      <c r="F128" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
-          <t>531.42 €</t>
-[...3 lines deleted...]
-    <row r="129" ht="32" customHeight="1">
+          <t>126.64 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" ht="18" customHeight="1">
       <c r="A129" s="2" t="inlineStr">
         <is>
-          <t>AR13500</t>
+          <t>AR11649</t>
         </is>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>Schaltschrank  f. Hyamat SVP 2/0403 B</t>
+          <t>Zwischenhülsenteil D 140-140X 60 H7</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr"/>
       <c r="E129" s="2" t="inlineStr"/>
       <c r="F129" s="2" t="inlineStr">
         <is>
-          <t>Druckerhöhungsanlagen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kupplungsteile</t>
+        </is>
+      </c>
+      <c r="G129" s="2" t="inlineStr"/>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>184.00</t>
+          <t>11.20</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
-          <t>1500.00 €</t>
+          <t>370.61 €</t>
         </is>
       </c>
     </row>
     <row r="130" ht="32" customHeight="1">
       <c r="A130" s="2" t="inlineStr">
         <is>
-          <t>AR13501</t>
+          <t>AR11759</t>
         </is>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>Schaltkasten  f. Hyamat K 2/0608 B</t>
+          <t>KRT Erweiterungskrümmer DN300/350 FSV</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr"/>
       <c r="E130" s="2" t="inlineStr"/>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>Druckerhöhungsanlagen</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>184.00</t>
+          <t>317.00</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
-          <t>1500.00 €</t>
+          <t>9471.06 €</t>
         </is>
       </c>
     </row>
     <row r="131" ht="32" customHeight="1">
       <c r="A131" s="2" t="inlineStr">
         <is>
-          <t>AR13502</t>
+          <t>AR11959-02GKM</t>
         </is>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>Auslaufkrümmer DN50 USINE, Verbindungsstück D2 INCH REF5361, Schlauchschelle A  60- 80X13 f. Ama-Porter 500</t>
-[...8 lines deleted...]
-      </c>
+          <t>Grundplatte, Kupplung, Motor f. ETNY 065-050-160b SGXDB08LD20053, 415V</t>
+        </is>
+      </c>
+      <c r="D131" s="2" t="inlineStr">
+        <is>
+          <t>["Etanorm-ETN-Y"]</t>
+        </is>
+      </c>
+      <c r="E131" s="2" t="inlineStr">
+        <is>
+          <t>["050-160"]</t>
+        </is>
+      </c>
+      <c r="F131" s="2" t="inlineStr"/>
       <c r="G131" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>114.00</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
-          <t>55.88 €</t>
-[...3 lines deleted...]
-    <row r="132" ht="32" customHeight="1">
+          <t>1743.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" ht="64" customHeight="1">
       <c r="A132" s="2" t="inlineStr">
         <is>
-          <t>AR13639BAC</t>
+          <t>AR12052</t>
         </is>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>Feldbusmodul BACnet MS/TP</t>
+          <t>Hosenrohr R 1 1/4</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
-[...2 lines deleted...]
-      <c r="E132" s="2" t="inlineStr"/>
+          <t>["Calio", "Rio-Eco-N"]</t>
+        </is>
+      </c>
+      <c r="E132" s="2" t="inlineStr">
+        <is>
+          <t>["030-040", "030-060", "030-080", "030-100", "030-120"]</t>
+        </is>
+      </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...2 lines deleted...]
-      <c r="G132" s="2" t="inlineStr"/>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G132" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
-          <t>223.27 €</t>
+          <t>75.35 €</t>
         </is>
       </c>
     </row>
     <row r="133" ht="32" customHeight="1">
       <c r="A133" s="2" t="inlineStr">
         <is>
-          <t>AR13690</t>
+          <t>AR12062ZB</t>
         </is>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für MCPK100-065-200 CC L MA  02202A ø219mm</t>
+          <t>Kuehlmantel KMH11.11.04.3 f. UPA4-12/15</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr"/>
       <c r="E133" s="2" t="inlineStr"/>
-      <c r="F133" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F133" s="2" t="inlineStr"/>
       <c r="G133" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>6.80</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
-          <t>2223.01 €</t>
-[...3 lines deleted...]
-    <row r="134" ht="18" customHeight="1">
+          <t>422.58 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" ht="32" customHeight="1">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t>AR13772</t>
+          <t>AR12076</t>
         </is>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>Halterung DN200 EN-GJS-400-15-NBR KRT</t>
+          <t>Saug-/Druckmantel (horizontal, axialer Sauganschluß, HA) f. UPA150C L = 2350mm</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr"/>
       <c r="E134" s="2" t="inlineStr"/>
-      <c r="F134" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="H134" s="2" t="inlineStr"/>
+      <c r="F134" s="2" t="inlineStr">
+        <is>
+          <t>UPA-Zubehör</t>
+        </is>
+      </c>
+      <c r="G134" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H134" s="2" t="inlineStr">
+        <is>
+          <t>73.00</t>
+        </is>
+      </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
-          <t>738.72 €</t>
+          <t>4980.71 €</t>
         </is>
       </c>
     </row>
     <row r="135" ht="32" customHeight="1">
       <c r="A135" s="2" t="inlineStr">
         <is>
-          <t>AR13783</t>
+          <t>AR12077</t>
         </is>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>Alarmschaltgerät AS 0 1-230V, 50Hz, Alarmsignal 85db(A)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Saug-/Druckmantel (horizontal, axialer Sauganschluß, HA) f. UPA150C L = 2350mm</t>
+        </is>
+      </c>
+      <c r="D135" s="2" t="inlineStr"/>
       <c r="E135" s="2" t="inlineStr"/>
       <c r="F135" s="2" t="inlineStr">
         <is>
-          <t>Hebeanlagen</t>
+          <t>UPA-Zubehör</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>73.00</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
-          <t>104.52 €</t>
-[...3 lines deleted...]
-    <row r="136" ht="18" customHeight="1">
+          <t>4980.71 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" ht="64" customHeight="1">
       <c r="A136" s="2" t="inlineStr">
         <is>
-          <t>AR13830</t>
+          <t>AR12129_1</t>
         </is>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>REFLEX</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE BOAX-B A DN450 EPDM-XC</t>
+          <t>Reflex Refix DE 300L 16 bar Druckausdehnungsgefäß Wasserversorgungsanlage 1 1/4" zoll</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
-          <t>["BOAX-B"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["Amarex-KRT", "Etaseco", "Hya-Eco", "Hya-Solo", "Hyamat", "Surpress Eco", "Surpresschrom"]</t>
+        </is>
+      </c>
+      <c r="E136" s="2" t="inlineStr"/>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>85.00</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
-          <t>317.58 €</t>
-[...3 lines deleted...]
-    <row r="137" ht="32" customHeight="1">
+          <t>790.67 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" ht="160" customHeight="1">
       <c r="A137" s="2" t="inlineStr">
         <is>
-          <t>AR13835</t>
+          <t>AR12129_2</t>
         </is>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>REFLEX</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
-          <t>Laufrad  f. Compacta U+UZ+UZF+UZM 30.1  1.4301</t>
-[...2 lines deleted...]
-      <c r="D137" s="2" t="inlineStr"/>
+          <t>Reflex Refix DE 300L 16 bar Druckausdehnungsgefäß Wasserversorgungsanlage 1 1/4" zoll</t>
+        </is>
+      </c>
+      <c r="D137" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex-KRT", "Etaseco", "Hya-Eco", "Hya-Solo", "Hyamat", "Movitec-HSI", "Movitec-VCI", "Movitec-VE/VME", "Surpress Eco", "Surpresschrom", "Movitec-V", "Movitec-VCF", "Movitec-VF", "Movitec-VS", "Movitec-VSF", "Movitec-VSV"]</t>
+        </is>
+      </c>
       <c r="E137" s="2" t="inlineStr"/>
       <c r="F137" s="2" t="inlineStr">
         <is>
-          <t>Laufradteile</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>85.00</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
-          <t>455.88 €</t>
+          <t>790.67 €</t>
         </is>
       </c>
     </row>
     <row r="138" ht="32" customHeight="1">
       <c r="A138" s="2" t="inlineStr">
         <is>
-          <t>AR13840</t>
+          <t>AR12130_1</t>
         </is>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>REFLEX</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 A DN200 NBR-K</t>
-[...11 lines deleted...]
-      </c>
+          <t>Reflex Refix DE 300L 10 bar Druckausdehnungsgefäß Wasserversorgungsanlage 1 1/4" zoll</t>
+        </is>
+      </c>
+      <c r="D138" s="2" t="inlineStr"/>
+      <c r="E138" s="2" t="inlineStr"/>
       <c r="F138" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>75.00</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
-          <t>120.25 €</t>
-[...3 lines deleted...]
-    <row r="139" ht="18" customHeight="1">
+          <t>317.24 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" ht="32" customHeight="1">
       <c r="A139" s="2" t="inlineStr">
         <is>
-          <t>AR13841</t>
+          <t>AR12133-01</t>
         </is>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>REFLEX</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t>KIT-WELLE ISORIA 20 A PN20 DN400 1.4057/AISI 431 Code 6h</t>
-[...11 lines deleted...]
-      </c>
+          <t>Reflex Refix DE 500L 10 bar Druckausdehnungsgefäß Wasserversorgungsanlage 1 1/4" zoll</t>
+        </is>
+      </c>
+      <c r="D139" s="2" t="inlineStr"/>
+      <c r="E139" s="2" t="inlineStr"/>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>101.00</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
-          <t>751.00 €</t>
+          <t>651.91 €</t>
         </is>
       </c>
     </row>
     <row r="140" ht="32" customHeight="1">
       <c r="A140" s="2" t="inlineStr">
         <is>
-          <t>AR13844</t>
+          <t>AR12143</t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 Y DN600 CSM Hypalon</t>
-[...11 lines deleted...]
-      </c>
+          <t>Schaltschrank Sonderausführung (Hya-Duo D Flx)</t>
+        </is>
+      </c>
+      <c r="D140" s="2" t="inlineStr"/>
+      <c r="E140" s="2" t="inlineStr"/>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>184.00</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
-          <t>1085.85 €</t>
+          <t>1500.00 €</t>
         </is>
       </c>
     </row>
     <row r="141" ht="32" customHeight="1">
       <c r="A141" s="2" t="inlineStr">
         <is>
-          <t>AR13845</t>
+          <t>AR12258</t>
         </is>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 A DN600 NBR-K</t>
-[...11 lines deleted...]
-      </c>
+          <t>Einlaufkrümmer Amarex KRT DN300</t>
+        </is>
+      </c>
+      <c r="D141" s="2" t="inlineStr"/>
+      <c r="E141" s="2" t="inlineStr"/>
       <c r="F141" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>242.00</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
-          <t>623.41 €</t>
-[...3 lines deleted...]
-    <row r="142" ht="18" customHeight="1">
+          <t>5226.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" ht="32" customHeight="1">
       <c r="A142" s="2" t="inlineStr">
         <is>
-          <t>AR13846</t>
+          <t>AR12261</t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsdeckel  37/105X41 HPK Standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>FLANSCHUEBERGANG DN100</t>
+        </is>
+      </c>
+      <c r="D142" s="2" t="inlineStr"/>
       <c r="E142" s="2" t="inlineStr"/>
-      <c r="F142" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F142" s="2" t="inlineStr"/>
       <c r="G142" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H142" s="2" t="inlineStr"/>
       <c r="I142" s="2" t="inlineStr">
         <is>
-          <t>904.50 €</t>
+          <t>488.41 €</t>
         </is>
       </c>
     </row>
     <row r="143" ht="32" customHeight="1">
       <c r="A143" s="2" t="inlineStr">
         <is>
-          <t>AR13903</t>
+          <t>AR12291KT</t>
         </is>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>Ersatzlaufteil 1,65KW 1PH. US1.040 (Mini) Compacta US1.40E 230V</t>
-[...2 lines deleted...]
-      <c r="D143" s="2" t="inlineStr"/>
+          <t>Zwischenhülsenteil D 140-140X42 H7 f. EUPEX-NH</t>
+        </is>
+      </c>
+      <c r="D143" s="2" t="inlineStr">
+        <is>
+          <t>["MegaCPK"]</t>
+        </is>
+      </c>
       <c r="E143" s="2" t="inlineStr"/>
       <c r="F143" s="2" t="inlineStr">
         <is>
-          <t>Hebeanlagen</t>
+          <t>Kupplungen</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
-          <t>1078.88 €</t>
-[...3 lines deleted...]
-    <row r="144" ht="80" customHeight="1">
+          <t>482.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" ht="32" customHeight="1">
       <c r="A144" s="2" t="inlineStr">
         <is>
-          <t>AR14119</t>
+          <t>AR12291PT</t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>Reflex Aquapress DT5, 8L, 16bar, Druckausdehnungsgefäss</t>
+          <t>Paketteil N-140x55 H7-JL1040-ZN3207B-kplt. f. EUPEX-NH</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
-          <t>["Delta Basic", "Delta Compact", "Delta Primo", "Delta Solo", "Hya-Duo-D-FL Compact", "Hya-Eco", "Hya-Solo"]</t>
+          <t>["MegaCPK"]</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr"/>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>Druckerhöhungsanlagen</t>
-[...2 lines deleted...]
-      <c r="G144" s="2" t="inlineStr"/>
+          <t>Kupplungen</t>
+        </is>
+      </c>
+      <c r="G144" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
-          <t>88.40 €</t>
-[...3 lines deleted...]
-    <row r="145" ht="18" customHeight="1">
+          <t>110.25 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" ht="32" customHeight="1">
       <c r="A145" s="2" t="inlineStr">
         <is>
-          <t>AR14136A</t>
+          <t>AR12390</t>
         </is>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
-          <t>Behälter 8L 16 BAR Grün</t>
+          <t>Schwimmschalter Compacta U7/C - KS1 s-M</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr"/>
       <c r="E145" s="2" t="inlineStr"/>
-      <c r="F145" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F145" s="2" t="inlineStr"/>
       <c r="G145" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H145" s="2" t="inlineStr"/>
       <c r="I145" s="2" t="inlineStr">
         <is>
-          <t>109.71 €</t>
-[...3 lines deleted...]
-    <row r="146" ht="18" customHeight="1">
+          <t>118.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" ht="32" customHeight="1">
       <c r="A146" s="2" t="inlineStr">
         <is>
-          <t>AR14136B</t>
+          <t>AR12391</t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>Behälter 8L 16 BAR Grün</t>
+          <t>Halterung/Klaue 50 für Stangenführung 2 Stangen</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr"/>
       <c r="E146" s="2" t="inlineStr"/>
-      <c r="F146" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F146" s="2" t="inlineStr"/>
       <c r="G146" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H146" s="2" t="inlineStr"/>
       <c r="I146" s="2" t="inlineStr">
         <is>
-          <t>109.71 €</t>
-[...3 lines deleted...]
-    <row r="147" ht="18" customHeight="1">
+          <t>66.14 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" ht="32" customHeight="1">
       <c r="A147" s="2" t="inlineStr">
         <is>
-          <t>AR14136C</t>
+          <t>AR12393</t>
         </is>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Bürkert</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>Behälter 8L 16 BAR Grün</t>
-[...2 lines deleted...]
-      <c r="D147" s="2" t="inlineStr"/>
+          <t>2/2 Wege Magnetventil Servomembran 25,0 NBR G1 PN0-16 Bar 24V AC/DC 9W ID No 00053675</t>
+        </is>
+      </c>
+      <c r="D147" s="2" t="inlineStr">
+        <is>
+          <t>["Hya-Solo"]</t>
+        </is>
+      </c>
       <c r="E147" s="2" t="inlineStr"/>
       <c r="F147" s="2" t="inlineStr">
         <is>
-          <t>Druckerhöhungsanlagen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H147" s="2" t="inlineStr"/>
       <c r="I147" s="2" t="inlineStr">
         <is>
-          <t>109.71 €</t>
-[...3 lines deleted...]
-    <row r="148" ht="18" customHeight="1">
+          <t>282.81 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" ht="32" customHeight="1">
       <c r="A148" s="2" t="inlineStr">
         <is>
-          <t>AR14136D</t>
+          <t>AR12395</t>
         </is>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>Behälter DD 8-PN 16-G 3/4 Blau</t>
+          <t>Halterung/Klaue 40/50 für Ama-Porter/Amarex-N DN50</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr"/>
       <c r="E148" s="2" t="inlineStr"/>
-      <c r="F148" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F148" s="2" t="inlineStr"/>
       <c r="G148" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H148" s="2" t="inlineStr"/>
       <c r="I148" s="2" t="inlineStr">
         <is>
-          <t>109.71 €</t>
+          <t>52.61 €</t>
         </is>
       </c>
     </row>
     <row r="149" ht="32" customHeight="1">
       <c r="A149" s="2" t="inlineStr">
         <is>
-          <t>AR14221</t>
+          <t>AR12399</t>
         </is>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t>BEFESTIGUNGSSATZ PDRV2_  DISPLAY WANDH.</t>
-[...6 lines deleted...]
-      </c>
+          <t>Halterung/Klaue 40/50 für KRT DN40/ ERT DN50</t>
+        </is>
+      </c>
+      <c r="D149" s="2" t="inlineStr"/>
       <c r="E149" s="2" t="inlineStr"/>
-      <c r="F149" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F149" s="2" t="inlineStr"/>
       <c r="G149" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H149" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H149" s="2" t="inlineStr"/>
       <c r="I149" s="2" t="inlineStr">
         <is>
-          <t>27.31 €</t>
+          <t>18.41 €</t>
         </is>
       </c>
     </row>
     <row r="150" ht="32" customHeight="1">
       <c r="A150" s="2" t="inlineStr">
         <is>
-          <t>AR14222</t>
+          <t>AR12400</t>
         </is>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile DN50 für u.a.Amarex NS 50-172</t>
+          <t>Auslaufkrümmer DN80</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr"/>
       <c r="E150" s="2" t="inlineStr"/>
-      <c r="F150" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F150" s="2" t="inlineStr"/>
       <c r="G150" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H150" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H150" s="2" t="inlineStr"/>
       <c r="I150" s="2" t="inlineStr">
         <is>
-          <t>488.63 €</t>
+          <t>219.32 €</t>
         </is>
       </c>
     </row>
     <row r="151" ht="32" customHeight="1">
       <c r="A151" s="2" t="inlineStr">
         <is>
-          <t>AR14264</t>
+          <t>AR12406</t>
         </is>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
-          <t>HALTERUNG        ZUB.15/45/60/75GRD</t>
-[...4 lines deleted...]
-      <c r="F151" s="2" t="inlineStr"/>
+          <t>Ersatz-Handrad 250X19 VK23-19, D Guss</t>
+        </is>
+      </c>
+      <c r="D151" s="2" t="inlineStr">
+        <is>
+          <t>["JAFAR 2111"]</t>
+        </is>
+      </c>
+      <c r="E151" s="2" t="inlineStr">
+        <is>
+          <t>["DN100", "DN125", "DN150"]</t>
+        </is>
+      </c>
+      <c r="F151" s="2" t="inlineStr">
+        <is>
+          <t>Handräder</t>
+        </is>
+      </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H151" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H151" s="2" t="inlineStr"/>
       <c r="I151" s="2" t="inlineStr">
         <is>
-          <t>666.24 €</t>
-[...3 lines deleted...]
-    <row r="152" ht="18" customHeight="1">
+          <t>12.89 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" ht="32" customHeight="1">
       <c r="A152" s="2" t="inlineStr">
         <is>
-          <t>AR14265</t>
+          <t>AR12409</t>
         </is>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>EINSTECKHUELSE  FUER 100X100X5</t>
-[...3 lines deleted...]
-      <c r="E152" s="2" t="inlineStr"/>
+          <t>Ersatz-Handrad 200X17 VK19-17, D Guss</t>
+        </is>
+      </c>
+      <c r="D152" s="2" t="inlineStr">
+        <is>
+          <t>["JAFAR 2111"]</t>
+        </is>
+      </c>
+      <c r="E152" s="2" t="inlineStr">
+        <is>
+          <t>["DN65", "DN80"]</t>
+        </is>
+      </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>Kupplungsteile</t>
-[...7 lines deleted...]
-      </c>
+          <t>Handräder</t>
+        </is>
+      </c>
+      <c r="G152" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H152" s="2" t="inlineStr"/>
       <c r="I152" s="2" t="inlineStr">
         <is>
-          <t>18.94 €</t>
+          <t>5.68 €</t>
         </is>
       </c>
     </row>
     <row r="153" ht="32" customHeight="1">
       <c r="A153" s="2" t="inlineStr">
         <is>
-          <t>AR14266</t>
+          <t>AR12410A</t>
         </is>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 A DN400 EPDM XA</t>
-[...11 lines deleted...]
-      </c>
+          <t>Aufstellteile für Amarex KRTK 80-251/252UG-S</t>
+        </is>
+      </c>
+      <c r="D153" s="2" t="inlineStr"/>
+      <c r="E153" s="2" t="inlineStr"/>
       <c r="F153" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Aufstellteile</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="inlineStr"/>
       <c r="I153" s="2" t="inlineStr">
         <is>
-          <t>342.82 €</t>
+          <t>394.79 €</t>
         </is>
       </c>
     </row>
     <row r="154" ht="32" customHeight="1">
       <c r="A154" s="2" t="inlineStr">
         <is>
-          <t>AR14267</t>
+          <t>AR12412</t>
         </is>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t>LAUFRAD     269X27-39 Bronze f. E-Norm, Bloc, Line</t>
-[...3 lines deleted...]
-      <c r="E154" s="2" t="inlineStr"/>
+          <t>Ersatz-Handrad 150X VK17, D Stahl</t>
+        </is>
+      </c>
+      <c r="D154" s="2" t="inlineStr">
+        <is>
+          <t>["COBRA SGP", "COBRA SGO"]</t>
+        </is>
+      </c>
+      <c r="E154" s="2" t="inlineStr">
+        <is>
+          <t>["DN65", "DN80", "DN65", "DN80"]</t>
+        </is>
+      </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
-          <t>Laufradteile</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H154" s="2" t="inlineStr"/>
       <c r="I154" s="2" t="inlineStr">
         <is>
-          <t>869.23 €</t>
+          <t>7.79 €</t>
         </is>
       </c>
     </row>
     <row r="155" ht="32" customHeight="1">
       <c r="A155" s="2" t="inlineStr">
         <is>
-          <t>AR14268</t>
+          <t>AR12414</t>
         </is>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
-          <t>LAUFRAD209X 6-15  f. Etanorm 32-200</t>
-[...3 lines deleted...]
-      <c r="E155" s="2" t="inlineStr"/>
+          <t>Isolationsset Rio-Therm-N 30-70 S/T</t>
+        </is>
+      </c>
+      <c r="D155" s="2" t="inlineStr">
+        <is>
+          <t>["Rio-Therm-N"]</t>
+        </is>
+      </c>
+      <c r="E155" s="2" t="inlineStr">
+        <is>
+          <t>["030-070"]</t>
+        </is>
+      </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
-          <t>Laufradteile</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H155" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H155" s="2" t="inlineStr"/>
       <c r="I155" s="2" t="inlineStr">
         <is>
-          <t>396.21 €</t>
-[...3 lines deleted...]
-    <row r="156" ht="18" customHeight="1">
+          <t>27.96 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" ht="32" customHeight="1">
       <c r="A156" s="2" t="inlineStr">
         <is>
-          <t>AR14269</t>
+          <t>AR12416</t>
         </is>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>Halterung DN200 EN-GJS-400-15-NBR KRT</t>
-[...10 lines deleted...]
-      </c>
+          <t>Isolationsset Rio-Therm-N 65-50T / 65-100T</t>
+        </is>
+      </c>
+      <c r="D156" s="2" t="inlineStr">
+        <is>
+          <t>["Rio-Therm-N"]</t>
+        </is>
+      </c>
+      <c r="E156" s="2" t="inlineStr">
+        <is>
+          <t>["065-100", "065-050"]</t>
+        </is>
+      </c>
+      <c r="F156" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G156" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H156" s="2" t="inlineStr"/>
       <c r="I156" s="2" t="inlineStr">
         <is>
-          <t>761.27 €</t>
+          <t>48.20 €</t>
         </is>
       </c>
     </row>
     <row r="157" ht="32" customHeight="1">
       <c r="A157" s="2" t="inlineStr">
         <is>
-          <t>AR14270</t>
+          <t>AR12437</t>
         </is>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Kemper-Klausing</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
-          <t>HALTERUNG        DN100</t>
-[...2 lines deleted...]
-      <c r="D157" s="2" t="inlineStr"/>
+          <t>FERNMELDEMODUL      CALIO U. RIO-ECO Z</t>
+        </is>
+      </c>
+      <c r="D157" s="2" t="inlineStr">
+        <is>
+          <t>["Calio", "Rio-Eco-N"]</t>
+        </is>
+      </c>
       <c r="E157" s="2" t="inlineStr"/>
-      <c r="F157" s="2" t="inlineStr"/>
+      <c r="F157" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
-          <t>414.20 €</t>
+          <t>179.08 €</t>
         </is>
       </c>
     </row>
     <row r="158" ht="32" customHeight="1">
       <c r="A158" s="2" t="inlineStr">
         <is>
-          <t>AR14271</t>
-[...2 lines deleted...]
-      <c r="B158" s="2" t="inlineStr"/>
+          <t>AR12502LFRD</t>
+        </is>
+      </c>
+      <c r="B158" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>Laufrad 144X5-13 CC480K-GS F E-NORM+BLOC 32-125.1+LINE</t>
-[...3 lines deleted...]
-      <c r="E158" s="2" t="inlineStr"/>
+          <t>Laufrad für Vitachrom VC  065-065-200 CC 167mm</t>
+        </is>
+      </c>
+      <c r="D158" s="2" t="inlineStr">
+        <is>
+          <t>["Vitachrom"]</t>
+        </is>
+      </c>
+      <c r="E158" s="2" t="inlineStr">
+        <is>
+          <t>["065-200"]</t>
+        </is>
+      </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
-          <t>1849.00 €</t>
-[...3 lines deleted...]
-    <row r="159" ht="18" customHeight="1">
+          <t>1446.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" ht="32" customHeight="1">
       <c r="A159" s="2" t="inlineStr">
         <is>
-          <t>AR14272</t>
+          <t>AR12516</t>
         </is>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
-          <t>LAUFRAD AMAREX  S, DURCHM. 160</t>
+          <t>Laufrad für Amarex F 50/51 Durchm. 162 F</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr"/>
       <c r="E159" s="2" t="inlineStr"/>
       <c r="F159" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H159" s="2" t="inlineStr"/>
       <c r="I159" s="2" t="inlineStr">
         <is>
-          <t>308.20 €</t>
-[...3 lines deleted...]
-    <row r="160" ht="18" customHeight="1">
+          <t>264.51 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" ht="32" customHeight="1">
       <c r="A160" s="2" t="inlineStr">
         <is>
-          <t>AR14273</t>
+          <t>AR12517</t>
         </is>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
-          <t>Freistrom-Laufrad 143X29.5-32 1.4308 F ETACHROM-CM 50-125</t>
-[...11 lines deleted...]
-      </c>
+          <t>Saugdeckel für  Amarex 50/51</t>
+        </is>
+      </c>
+      <c r="D160" s="2" t="inlineStr"/>
+      <c r="E160" s="2" t="inlineStr"/>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>Normpumpen</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="inlineStr"/>
       <c r="I160" s="2" t="inlineStr">
         <is>
-          <t>1199.00 €</t>
+          <t>174.18 €</t>
         </is>
       </c>
     </row>
     <row r="161" ht="32" customHeight="1">
       <c r="A161" s="2" t="inlineStr">
         <is>
-          <t>AR14291</t>
+          <t>AR12662</t>
         </is>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 A DN150 NBR-K</t>
-[...11 lines deleted...]
-      </c>
+          <t>ZUBEHOERSATZ      DN50 BAR DLE Ama-Porter</t>
+        </is>
+      </c>
+      <c r="D161" s="2" t="inlineStr"/>
+      <c r="E161" s="2" t="inlineStr"/>
       <c r="F161" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H161" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H161" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
-          <t>73.76 €</t>
-[...3 lines deleted...]
-    <row r="162" ht="18" customHeight="1">
+          <t>308.08 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" ht="32" customHeight="1">
       <c r="A162" s="2" t="inlineStr">
         <is>
-          <t>AR14310</t>
+          <t>AR12688</t>
         </is>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
-          <t>KIT-LAUFRADKOERPER DILACERA f. Amarex-N50-172/222</t>
+          <t>KSB Flansch R 1 1/2" mit Schrauben und Scheiben, VA 1.4541</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr"/>
       <c r="E162" s="2" t="inlineStr"/>
       <c r="F162" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>6.50</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
-          <t>288.99 €</t>
-[...3 lines deleted...]
-    <row r="163" ht="18" customHeight="1">
+          <t>124.63 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" ht="32" customHeight="1">
       <c r="A163" s="2" t="inlineStr">
         <is>
-          <t>AR14311</t>
+          <t>AR12739PT</t>
         </is>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
-          <t>Druckdeckel f. GLRD F E-BLOC+THERM+ZET</t>
-[...4 lines deleted...]
-      <c r="F163" s="2" t="inlineStr"/>
+          <t>Paketteil N.-160x40 von Multitec MTC A 100/02-8.1 10.68</t>
+        </is>
+      </c>
+      <c r="D163" s="2" t="inlineStr">
+        <is>
+          <t>["Multitec A-D"]</t>
+        </is>
+      </c>
+      <c r="E163" s="2" t="inlineStr">
+        <is>
+          <t>["100/002"]</t>
+        </is>
+      </c>
+      <c r="F163" s="2" t="inlineStr">
+        <is>
+          <t>Mehrstufige Pumpen</t>
+        </is>
+      </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
-          <t>688.00 €</t>
+          <t>116.25 €</t>
         </is>
       </c>
     </row>
     <row r="164" ht="32" customHeight="1">
       <c r="A164" s="2" t="inlineStr">
         <is>
-          <t>AR14312</t>
+          <t>AR12747-Z2</t>
         </is>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
-          <t>ERSATZTEILKIT       EN-WE35 G10+321</t>
-[...4 lines deleted...]
-      <c r="F164" s="2" t="inlineStr"/>
+          <t>Flanschkruemer DN150/BLUE</t>
+        </is>
+      </c>
+      <c r="D164" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex-KRT"]</t>
+        </is>
+      </c>
+      <c r="E164" s="2" t="inlineStr">
+        <is>
+          <t>["150-253"]</t>
+        </is>
+      </c>
+      <c r="F164" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile</t>
+        </is>
+      </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>98.00</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
-          <t>370.43 €</t>
+          <t>1468.82 €</t>
         </is>
       </c>
     </row>
     <row r="165" ht="32" customHeight="1">
       <c r="A165" s="2" t="inlineStr">
         <is>
-          <t>AR14313</t>
+          <t>AR12753</t>
         </is>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
-          <t>AMAREX N AUFSTELLTEILE DN50</t>
+          <t>ZUBEHOER KIT 80/80 2STANGEN BLAU ISO</t>
         </is>
       </c>
       <c r="D165" s="2" t="inlineStr"/>
       <c r="E165" s="2" t="inlineStr"/>
       <c r="F165" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
-          <t>360.77 €</t>
-[...3 lines deleted...]
-    <row r="166" ht="18" customHeight="1">
+          <t>671.76 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" ht="144" customHeight="1">
       <c r="A166" s="2" t="inlineStr">
         <is>
-          <t>AR14314</t>
+          <t>AR12881</t>
         </is>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>REFLEX</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
-          <t>Zubehör KIT 65/80 ISO 2 Stangen blau f. Amarex N</t>
-[...2 lines deleted...]
-      <c r="D166" s="2" t="inlineStr"/>
+          <t>BEHAELTER 200L 16 BAR</t>
+        </is>
+      </c>
+      <c r="D166" s="2" t="inlineStr">
+        <is>
+          <t>["Hyamat", "Movitec-HSI", "Movitec-VCI", "Movitec-VE/VME", "Surpress Eco", "Surpresschrom", "UPA", "Etamagno-SY", "Movitec-V", "Movitec-VCF", "Movitec-VF", "Movitec-VS", "Movitec-VSF", "Movitec-VSV"]</t>
+        </is>
+      </c>
       <c r="E166" s="2" t="inlineStr"/>
       <c r="F166" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>76.00</t>
         </is>
       </c>
       <c r="I166" s="2" t="inlineStr">
         <is>
-          <t>445.93 €</t>
-[...3 lines deleted...]
-    <row r="167" ht="18" customHeight="1">
+          <t>711.37 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" ht="32" customHeight="1">
       <c r="A167" s="2" t="inlineStr">
         <is>
-          <t>AR14316</t>
+          <t>AR12905-01</t>
         </is>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
-          <t>LFRD für Sewatec D 150-401G H 412mm</t>
-[...6 lines deleted...]
-      </c>
+          <t>AUSGANGSFILTER      DU/DT FILTER-IP00-130B2838</t>
+        </is>
+      </c>
+      <c r="D167" s="2" t="inlineStr"/>
       <c r="E167" s="2" t="inlineStr"/>
-      <c r="F167" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F167" s="2" t="inlineStr"/>
       <c r="G167" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="I167" s="2" t="inlineStr">
         <is>
-          <t>4102.90 €</t>
-[...3 lines deleted...]
-    <row r="168" ht="18" customHeight="1">
+          <t>1561.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" ht="32" customHeight="1">
       <c r="A168" s="2" t="inlineStr">
         <is>
-          <t>AR14321</t>
+          <t>AR12905-02</t>
         </is>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 20 DN050 PN10/16/20 EPDM-XV</t>
-[...16 lines deleted...]
-      </c>
+          <t>AUSGANGSFILTER      DU/DT FILTER-IP00-130B2838</t>
+        </is>
+      </c>
+      <c r="D168" s="2" t="inlineStr"/>
+      <c r="E168" s="2" t="inlineStr"/>
+      <c r="F168" s="2" t="inlineStr"/>
       <c r="G168" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
-          <t>50.67 €</t>
+          <t>1561.00 €</t>
         </is>
       </c>
     </row>
     <row r="169" ht="32" customHeight="1">
       <c r="A169" s="2" t="inlineStr">
         <is>
-          <t>AR14330</t>
+          <t>AR12952</t>
         </is>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
-          <t>ERSATZTEILKIT FUEHRUNG DANAIS150 (A) DN150 1.4542/AISI630-LATTYGRAF ETF</t>
+          <t>WILO Wärmedämmschale für die Serie Stratos Pico Art. Nr.:  4147206</t>
         </is>
       </c>
       <c r="D169" s="2" t="inlineStr">
         <is>
-          <t>["DANAIS150"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["WILO Stratos-GIGA"]</t>
+        </is>
+      </c>
+      <c r="E169" s="2" t="inlineStr"/>
       <c r="F169" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
-[...6 lines deleted...]
-      </c>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G169" s="2" t="inlineStr"/>
       <c r="H169" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
-          <t>189.98 €</t>
-[...3 lines deleted...]
-    <row r="170" ht="18" customHeight="1">
+          <t>24.33 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" ht="32" customHeight="1">
       <c r="A170" s="2" t="inlineStr">
         <is>
-          <t>AR14331</t>
+          <t>AR12953</t>
         </is>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
-          <t>ERSATZTEILKIT ACTAIR A 50 NBR -20°C/+80°C</t>
-[...11 lines deleted...]
-      </c>
+          <t>WILO Pumpensteuerung Steckmodul S1 R-h (analog)  Art. Nr.:  111130699</t>
+        </is>
+      </c>
+      <c r="D170" s="2" t="inlineStr"/>
+      <c r="E170" s="2" t="inlineStr"/>
       <c r="F170" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
-          <t>0.90</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
-          <t>270.02 €</t>
+          <t>61.84 €</t>
         </is>
       </c>
     </row>
     <row r="171" ht="32" customHeight="1">
       <c r="A171" s="2" t="inlineStr">
         <is>
-          <t>AR14338</t>
+          <t>AR12954</t>
         </is>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
-          <t>ERSATZTEILKIT EN-WE25 G4</t>
+          <t>WILO Zubehör für Pumpen TOP-D 14,0 muF/280VDB (für TOP-D 80)  Art. Nr.:  2081831</t>
         </is>
       </c>
       <c r="D171" s="2" t="inlineStr"/>
       <c r="E171" s="2" t="inlineStr"/>
       <c r="F171" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I171" s="2" t="inlineStr">
         <is>
-          <t>596.00 €</t>
-[...3 lines deleted...]
-    <row r="172" ht="18" customHeight="1">
+          <t>61.69 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" ht="32" customHeight="1">
       <c r="A172" s="2" t="inlineStr">
         <is>
-          <t>AR14344</t>
+          <t>AR12955</t>
         </is>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
-          <t>Abdeckung Size D (Set) ohne Schrauben</t>
-[...11 lines deleted...]
-      </c>
+          <t>WILO Pumpensteuerung/Zubehör VR-HVAC-System EBM/ESM 1-4  Art. Nr.: 2022277</t>
+        </is>
+      </c>
+      <c r="D172" s="2" t="inlineStr"/>
+      <c r="E172" s="2" t="inlineStr"/>
       <c r="F172" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H172" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H172" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
       <c r="I172" s="2" t="inlineStr">
         <is>
-          <t>336.00 €</t>
-[...3 lines deleted...]
-    <row r="173" ht="18" customHeight="1">
+          <t>101.46 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" ht="32" customHeight="1">
       <c r="A173" s="2" t="inlineStr">
         <is>
-          <t>AR14345</t>
+          <t>AR12957</t>
         </is>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
-          <t>Abdeckung Size A (Set) ohne Schrauben</t>
+          <t>WILO Wärmedämmschalen für Stratos Yonos PICO 15/1-6 Art. Nr.:  4206066</t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["WILO Stratos-GIGA", "WILO Yonos-PICO"]</t>
+        </is>
+      </c>
+      <c r="E173" s="2" t="inlineStr"/>
       <c r="F173" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...7 lines deleted...]
-      <c r="H173" s="2" t="inlineStr"/>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G173" s="2" t="inlineStr"/>
+      <c r="H173" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
       <c r="I173" s="2" t="inlineStr">
         <is>
-          <t>260.05 €</t>
-[...3 lines deleted...]
-    <row r="174" ht="18" customHeight="1">
+          <t>25.17 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" ht="32" customHeight="1">
       <c r="A174" s="2" t="inlineStr">
         <is>
-          <t>AR14346</t>
+          <t>AR12984</t>
         </is>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
-          <t>Abdeckung Size B (Set) ohne Schrauben</t>
-[...16 lines deleted...]
-      </c>
+          <t>Ausgangsfilter Sinus Filter-IP54-19  für PumpDrive-R 4.0 kW oder 5,5 kW</t>
+        </is>
+      </c>
+      <c r="D174" s="2" t="inlineStr"/>
+      <c r="E174" s="2" t="inlineStr"/>
+      <c r="F174" s="2" t="inlineStr"/>
       <c r="G174" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H174" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H174" s="2" t="inlineStr">
+        <is>
+          <t>51.00</t>
+        </is>
+      </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
-          <t>317.89 €</t>
-[...3 lines deleted...]
-    <row r="175" ht="18" customHeight="1">
+          <t>2078.74 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="175" ht="32" customHeight="1">
       <c r="A175" s="2" t="inlineStr">
         <is>
-          <t>AR14347</t>
+          <t>AR13026</t>
         </is>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
-          <t>Abdeckung Size C (Set) ohne Schrauben</t>
-[...11 lines deleted...]
-      </c>
+          <t>MOTORFUSS IEC 132M SUPRB 1036</t>
+        </is>
+      </c>
+      <c r="D175" s="2" t="inlineStr"/>
+      <c r="E175" s="2" t="inlineStr"/>
       <c r="F175" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H175" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H175" s="2" t="inlineStr">
+        <is>
+          <t>2.50</t>
+        </is>
+      </c>
       <c r="I175" s="2" t="inlineStr">
         <is>
-          <t>313.72 €</t>
+          <t>48.73 €</t>
         </is>
       </c>
     </row>
     <row r="176" ht="32" customHeight="1">
       <c r="A176" s="2" t="inlineStr">
         <is>
-          <t>AR14503GLRD</t>
-[...2 lines deleted...]
-      <c r="B176" s="2" t="inlineStr"/>
+          <t>AR13027</t>
+        </is>
+      </c>
+      <c r="B176" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
-          <t>GLRD-Cartex-DN Q1Q1KMG/BQ1KMG zu KWPK 250-250-0403</t>
+          <t>MOTORFUSS  SPE-VOLT IEC132M1036</t>
         </is>
       </c>
       <c r="D176" s="2" t="inlineStr"/>
       <c r="E176" s="2" t="inlineStr"/>
       <c r="F176" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtungen</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H176" s="2" t="inlineStr"/>
+      <c r="H176" s="2" t="inlineStr">
+        <is>
+          <t>2.50</t>
+        </is>
+      </c>
       <c r="I176" s="2" t="inlineStr">
         <is>
-          <t>11944.25 €</t>
+          <t>34.76 €</t>
         </is>
       </c>
     </row>
     <row r="177" ht="32" customHeight="1">
       <c r="A177" s="2" t="inlineStr">
         <is>
-          <t>AR14631</t>
+          <t>AR13028</t>
         </is>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
-          <t>Booster Control Advanced 1.5.0 ADV. 3PP, alte Ausführung</t>
+          <t>MOTORFUSS  SPE-VOLT IEC100 1036</t>
         </is>
       </c>
       <c r="D177" s="2" t="inlineStr"/>
       <c r="E177" s="2" t="inlineStr"/>
       <c r="F177" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
-          <t>3.10</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I177" s="2" t="inlineStr">
         <is>
-          <t>392.75 €</t>
-[...3 lines deleted...]
-    <row r="178" ht="18" customHeight="1">
+          <t>17.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="178" ht="32" customHeight="1">
       <c r="A178" s="2" t="inlineStr">
         <is>
-          <t>AR14633</t>
+          <t>AR13029</t>
         </is>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
-          <t>Platte für PumpDrive Size C (UG1507255) + Motor BG 132</t>
+          <t>Motorfuss IEC 71 SUPREME 1036</t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr"/>
       <c r="E178" s="2" t="inlineStr"/>
       <c r="F178" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...2 lines deleted...]
-      <c r="G178" s="2" t="inlineStr"/>
+          <t>Drehstrommotoren IEC-Norm</t>
+        </is>
+      </c>
+      <c r="G178" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
-          <t>198.42 €</t>
+          <t>24.36 €</t>
         </is>
       </c>
     </row>
     <row r="179" ht="32" customHeight="1">
       <c r="A179" s="2" t="inlineStr">
         <is>
-          <t>AR14754LFRD</t>
+          <t>AR13030</t>
         </is>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
-          <t>Laufrad ETN/ETB/050-032-125/GG, ø122mm</t>
+          <t>Motorfuss SPE-VOLT IEC90S 1036</t>
         </is>
       </c>
       <c r="D179" s="2" t="inlineStr"/>
       <c r="E179" s="2" t="inlineStr"/>
       <c r="F179" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I179" s="2" t="inlineStr">
         <is>
-          <t>715.50 €</t>
+          <t>15.65 €</t>
         </is>
       </c>
     </row>
     <row r="180" ht="32" customHeight="1">
       <c r="A180" s="2" t="inlineStr">
         <is>
-          <t>AR14765</t>
+          <t>AR13031</t>
         </is>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
-          <t>Hosenrohr DN50 / PN 10</t>
+          <t>MOTORFUSS SPE-VOLT IEC112 1036</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr"/>
       <c r="E180" s="2" t="inlineStr"/>
       <c r="F180" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I180" s="2" t="inlineStr">
         <is>
-          <t>468.12 €</t>
+          <t>21.25 €</t>
         </is>
       </c>
     </row>
     <row r="181" ht="32" customHeight="1">
       <c r="A181" s="2" t="inlineStr">
         <is>
-          <t>AR14961</t>
+          <t>AR13032</t>
         </is>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
-          <t>Kabel 2 x 2 x 0.5 mm² geschirmt, für Anschluss der Sensorik an PumpDrive, ohne Stecker</t>
+          <t>MOTORFUSS SPE-VOLT IEC71M 5002</t>
         </is>
       </c>
       <c r="D181" s="2" t="inlineStr"/>
       <c r="E181" s="2" t="inlineStr"/>
-      <c r="F181" s="2" t="inlineStr"/>
+      <c r="F181" s="2" t="inlineStr">
+        <is>
+          <t>Drehstrommotoren IEC-Norm</t>
+        </is>
+      </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I181" s="2" t="inlineStr">
         <is>
-          <t>8.62 €</t>
+          <t>9.24 €</t>
         </is>
       </c>
     </row>
     <row r="182" ht="32" customHeight="1">
       <c r="A182" s="2" t="inlineStr">
         <is>
-          <t>AR14979LF</t>
+          <t>AR13033</t>
         </is>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
-          <t>LAUFRAD 260-080-250-KFU (205mm) ERN GGL-NiMo7-7 für KWPK 100-080-0250</t>
+          <t>MOTORFUSS SPE-VOLT IEC71 1036</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr"/>
       <c r="E182" s="2" t="inlineStr"/>
       <c r="F182" s="2" t="inlineStr">
         <is>
-          <t>Laufradteile</t>
+          <t>Drehstrommotoren IEC-Norm</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
-          <t>1.20</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I182" s="2" t="inlineStr">
         <is>
-          <t>2953.01 €</t>
+          <t>10.66 €</t>
         </is>
       </c>
     </row>
     <row r="183" ht="32" customHeight="1">
       <c r="A183" s="2" t="inlineStr">
         <is>
-          <t>AR14982-01A</t>
+          <t>AR13034</t>
         </is>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
-          <t>Antriebslaterne WS25-132 EN-GJL-250/A48 CL 35B</t>
+          <t>MOTORFUSS SPE-VOLT IEC80 1036</t>
         </is>
       </c>
       <c r="D183" s="2" t="inlineStr"/>
       <c r="E183" s="2" t="inlineStr"/>
-      <c r="F183" s="2" t="inlineStr"/>
+      <c r="F183" s="2" t="inlineStr">
+        <is>
+          <t>Drehstrommotoren IEC-Norm</t>
+        </is>
+      </c>
       <c r="G183" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
-          <t>9.40</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I183" s="2" t="inlineStr">
         <is>
-          <t>778.94 €</t>
-[...3 lines deleted...]
-    <row r="184" ht="80" customHeight="1">
+          <t>13.58 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" ht="32" customHeight="1">
       <c r="A184" s="2" t="inlineStr">
         <is>
-          <t>AR15091</t>
+          <t>AR13247-01A</t>
         </is>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 125 x SW 22</t>
+          <t>KIT-Flanschkrümmer INST 80 ISO 2B NBR für Amarex ARX F 080</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
-          <t>["BOA-Compact", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W", "BOA-Control IMS", "BOA-Compact EKB"]</t>
-[...2 lines deleted...]
-      <c r="E184" s="2" t="inlineStr"/>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E184" s="2" t="inlineStr">
+        <is>
+          <t>["080-080"]</t>
+        </is>
+      </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H184" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H184" s="2" t="inlineStr">
+        <is>
+          <t>53.00</t>
+        </is>
+      </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
-          <t>18.37 €</t>
-[...3 lines deleted...]
-    <row r="185" ht="64" customHeight="1">
+          <t>1038.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="185" ht="32" customHeight="1">
       <c r="A185" s="2" t="inlineStr">
         <is>
-          <t>AR15092</t>
+          <t>AR13247-01B</t>
         </is>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 160 x SW 30</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kette 10m-1.4404/A276-TP316L</t>
+        </is>
+      </c>
+      <c r="D185" s="2" t="inlineStr"/>
       <c r="E185" s="2" t="inlineStr"/>
       <c r="F185" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H185" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H185" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
       <c r="I185" s="2" t="inlineStr">
         <is>
-          <t>20.48 €</t>
-[...3 lines deleted...]
-    <row r="186" ht="80" customHeight="1">
+          <t>718.70 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="186" ht="32" customHeight="1">
       <c r="A186" s="2" t="inlineStr">
         <is>
-          <t>AR15093</t>
+          <t>AR13250W</t>
         </is>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 250 x SW 36</t>
-[...6 lines deleted...]
-      </c>
+          <t>WELLE WS 35-280/2POL CRNIMO ST für ETB 080-065-315</t>
+        </is>
+      </c>
+      <c r="D186" s="2" t="inlineStr"/>
       <c r="E186" s="2" t="inlineStr"/>
       <c r="F186" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Pumpenwelle</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H186" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H186" s="2" t="inlineStr">
+        <is>
+          <t>130.00</t>
+        </is>
+      </c>
       <c r="I186" s="2" t="inlineStr">
         <is>
-          <t>76.43 €</t>
-[...3 lines deleted...]
-    <row r="187" ht="80" customHeight="1">
+          <t>1666.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="187" ht="32" customHeight="1">
       <c r="A187" s="2" t="inlineStr">
         <is>
-          <t>AR15094</t>
+          <t>AR13401</t>
         </is>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Reel</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 200 x SW 36</t>
-[...6 lines deleted...]
-      </c>
+          <t>Membrandruckbehälter DT 80-PN10 DN 50</t>
+        </is>
+      </c>
+      <c r="D187" s="2" t="inlineStr"/>
       <c r="E187" s="2" t="inlineStr"/>
       <c r="F187" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H187" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H187" s="2" t="inlineStr">
+        <is>
+          <t>48.70</t>
+        </is>
+      </c>
       <c r="I187" s="2" t="inlineStr">
         <is>
-          <t>45.28 €</t>
-[...3 lines deleted...]
-    <row r="188" ht="80" customHeight="1">
+          <t>647.92 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="188" ht="32" customHeight="1">
       <c r="A188" s="2" t="inlineStr">
         <is>
-          <t>AR15095</t>
+          <t>AR13415A</t>
         </is>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 125 x SW 22, Aluminium</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rechtslaufrad -UPA250C-250</t>
+        </is>
+      </c>
+      <c r="D188" s="2" t="inlineStr"/>
       <c r="E188" s="2" t="inlineStr"/>
       <c r="F188" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H188" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H188" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
       <c r="I188" s="2" t="inlineStr">
         <is>
-          <t>18.37 €</t>
-[...3 lines deleted...]
-    <row r="189" ht="80" customHeight="1">
+          <t>1936.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="189" ht="32" customHeight="1">
       <c r="A189" s="2" t="inlineStr">
         <is>
-          <t>AR15097</t>
+          <t>AR13422</t>
         </is>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 160 x SW 30, Aluminium</t>
-[...6 lines deleted...]
-      </c>
+          <t>WELLE D WS 35-160 1.4571Etabloc GN</t>
+        </is>
+      </c>
+      <c r="D189" s="2" t="inlineStr"/>
       <c r="E189" s="2" t="inlineStr"/>
-      <c r="F189" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F189" s="2" t="inlineStr"/>
       <c r="G189" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H189" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H189" s="2" t="inlineStr">
+        <is>
+          <t>3.80</t>
+        </is>
+      </c>
       <c r="I189" s="2" t="inlineStr">
         <is>
-          <t>26.13 €</t>
-[...3 lines deleted...]
-    <row r="190" ht="64" customHeight="1">
+          <t>1050.75 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="190" ht="32" customHeight="1">
       <c r="A190" s="2" t="inlineStr">
         <is>
-          <t>AR15099</t>
+          <t>AR13423</t>
         </is>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
-          <t>Ersatz-Handrad DIA 250 x SW 36, Aluminium</t>
+          <t>A-ANTRIEBSLATERNE   WS35-100/112-DD ETB/ETP DGLRD</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
-          <t>["BOA-Compact", "BOA-Control", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W"]</t>
+          <t>["Etabloc", "Etaprime-ETP-B"]</t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr"/>
       <c r="F190" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Laternen</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H190" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H190" s="2" t="inlineStr">
+        <is>
+          <t>9.70</t>
+        </is>
+      </c>
       <c r="I190" s="2" t="inlineStr">
         <is>
-          <t>73.90 €</t>
-[...3 lines deleted...]
-    <row r="191" ht="18" customHeight="1">
+          <t>640.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="191" ht="32" customHeight="1">
       <c r="A191" s="2" t="inlineStr">
         <is>
-          <t>AR15110</t>
+          <t>AR13424</t>
         </is>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
-          <t>Widerstand 500 OHM für PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laufrad f. Etanorm/Etaline ø192mm Edelstahl 1.4408</t>
+        </is>
+      </c>
+      <c r="D191" s="2" t="inlineStr"/>
       <c r="E191" s="2" t="inlineStr"/>
       <c r="F191" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G191" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H191" s="2" t="inlineStr"/>
       <c r="I191" s="2" t="inlineStr">
         <is>
-          <t>31.45 €</t>
-[...3 lines deleted...]
-    <row r="192" ht="18" customHeight="1">
+          <t>1.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="192" ht="32" customHeight="1">
       <c r="A192" s="2" t="inlineStr">
         <is>
-          <t>AR15111</t>
+          <t>AR13461</t>
         </is>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
-          <t>Stopfen für Serviceschnittstelle PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>KIT Flanschkrümmer INST 50 ISO C NBR</t>
+        </is>
+      </c>
+      <c r="D192" s="2" t="inlineStr"/>
       <c r="E192" s="2" t="inlineStr"/>
-      <c r="F192" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F192" s="2" t="inlineStr"/>
       <c r="G192" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="I192" s="2" t="inlineStr">
         <is>
-          <t>6.17 €</t>
-[...3 lines deleted...]
-    <row r="193" ht="18" customHeight="1">
+          <t>531.42 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="193" ht="32" customHeight="1">
       <c r="A193" s="2" t="inlineStr">
         <is>
-          <t>AR15112</t>
+          <t>AR13500</t>
         </is>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
-          <t>Abdeckplatte CM PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Schaltschrank  f. Hyamat SVP 2/0403 B</t>
+        </is>
+      </c>
+      <c r="D193" s="2" t="inlineStr"/>
       <c r="E193" s="2" t="inlineStr"/>
       <c r="F193" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>184.00</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr">
         <is>
-          <t>123.71 €</t>
-[...3 lines deleted...]
-    <row r="194" ht="18" customHeight="1">
+          <t>1500.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" ht="32" customHeight="1">
       <c r="A194" s="2" t="inlineStr">
         <is>
-          <t>AR15113</t>
+          <t>AR13501</t>
         </is>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
-          <t>Elektroteil PDR-Drahtbrücke PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Schaltkasten  f. Hyamat K 2/0608 B</t>
+        </is>
+      </c>
+      <c r="D194" s="2" t="inlineStr"/>
       <c r="E194" s="2" t="inlineStr"/>
       <c r="F194" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
-          <t>0.03</t>
+          <t>184.00</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr">
         <is>
-          <t>0.98 €</t>
-[...3 lines deleted...]
-    <row r="195" ht="18" customHeight="1">
+          <t>1500.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="195" ht="32" customHeight="1">
       <c r="A195" s="2" t="inlineStr">
         <is>
-          <t>AR15114</t>
+          <t>AR13502</t>
         </is>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
-          <t>Gehäuse Size B (4-7,5 kW) PD1</t>
-[...11 lines deleted...]
-      </c>
+          <t>Auslaufkrümmer DN50 USINE, Verbindungsstück D2 INCH REF5361, Schlauchschelle A  60- 80X13 f. Ama-Porter 500</t>
+        </is>
+      </c>
+      <c r="D195" s="2" t="inlineStr"/>
+      <c r="E195" s="2" t="inlineStr"/>
       <c r="F195" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Aufstellteile</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr">
         <is>
-          <t>130.68 €</t>
-[...3 lines deleted...]
-    <row r="196" ht="18" customHeight="1">
+          <t>55.88 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="196" ht="32" customHeight="1">
       <c r="A196" s="2" t="inlineStr">
         <is>
-          <t>AR15115</t>
+          <t>AR13574</t>
         </is>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
-          <t>Gehäuse Size D (30-45 kW) PD1</t>
-[...11 lines deleted...]
-      </c>
+          <t>Spiralgehäuse für KSB MegaCPK [A] 150-125-250 EN-GJL-250/A48 CL 35B Flanscha nach EN1092-2BBL3</t>
+        </is>
+      </c>
+      <c r="D196" s="2" t="inlineStr"/>
+      <c r="E196" s="2" t="inlineStr"/>
       <c r="F196" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>98.00</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
-          <t>671.22 €</t>
-[...3 lines deleted...]
-    <row r="197" ht="18" customHeight="1">
+          <t>3013.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" ht="32" customHeight="1">
       <c r="A197" s="2" t="inlineStr">
         <is>
-          <t>AR15116</t>
+          <t>AR13584HMI</t>
         </is>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
-          <t>Dichtungseinsatz Kabeleinführ.für 4 Signalleitungen PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>PumpDrive-II HMI PDRV2</t>
+        </is>
+      </c>
+      <c r="D197" s="2" t="inlineStr"/>
       <c r="E197" s="2" t="inlineStr"/>
       <c r="F197" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr">
         <is>
-          <t>12.35 €</t>
-[...3 lines deleted...]
-    <row r="198" ht="18" customHeight="1">
+          <t>521.25 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" ht="32" customHeight="1">
       <c r="A198" s="2" t="inlineStr">
         <is>
-          <t>AR15117</t>
+          <t>AR13639BAC</t>
         </is>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz HMI PD1</t>
+          <t>Feldbusmodul BACnet MS/TP</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr"/>
       <c r="F198" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
-      <c r="G198" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G198" s="2" t="inlineStr"/>
       <c r="H198" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>85.00</t>
         </is>
       </c>
       <c r="I198" s="2" t="inlineStr">
         <is>
-          <t>59.06 €</t>
-[...3 lines deleted...]
-    <row r="199" ht="18" customHeight="1">
+          <t>223.27 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" ht="32" customHeight="1">
       <c r="A199" s="2" t="inlineStr">
         <is>
-          <t>AR15118</t>
+          <t>AR13690</t>
         </is>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
-          <t>Klemmenleiste REEL FU PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laufrad für MCPK100-065-200 CC L MA  02202A ø219mm</t>
+        </is>
+      </c>
+      <c r="D199" s="2" t="inlineStr"/>
       <c r="E199" s="2" t="inlineStr"/>
       <c r="F199" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G199" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H199" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>6.80</t>
         </is>
       </c>
       <c r="I199" s="2" t="inlineStr">
         <is>
-          <t>38.70 €</t>
+          <t>2223.01 €</t>
         </is>
       </c>
     </row>
     <row r="200" ht="18" customHeight="1">
       <c r="A200" s="2" t="inlineStr">
         <is>
-          <t>AR15121</t>
+          <t>AR13772</t>
         </is>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz Gehäuse Size D (30-45 kW) PD1</t>
-[...26 lines deleted...]
-      </c>
+          <t>Halterung DN200 EN-GJS-400-15-NBR KRT</t>
+        </is>
+      </c>
+      <c r="D200" s="2" t="inlineStr"/>
+      <c r="E200" s="2" t="inlineStr"/>
+      <c r="F200" s="2" t="inlineStr"/>
+      <c r="G200" s="2" t="inlineStr"/>
+      <c r="H200" s="2" t="inlineStr"/>
       <c r="I200" s="2" t="inlineStr">
         <is>
-          <t>20.28 €</t>
-[...3 lines deleted...]
-    <row r="201" ht="18" customHeight="1">
+          <t>738.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" ht="32" customHeight="1">
       <c r="A201" s="2" t="inlineStr">
         <is>
-          <t>AR15122</t>
+          <t>AR13783</t>
         </is>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
-          <t>Elektroteil DSP-BOARD PD1</t>
+          <t>Alarmschaltgerät AS 0 1-230V, 50Hz, Alarmsignal 85db(A)</t>
         </is>
       </c>
       <c r="D201" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
+          <t>["Ama-Drainer-Box"]</t>
         </is>
       </c>
       <c r="E201" s="2" t="inlineStr"/>
       <c r="F201" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
           <t>0.50</t>
         </is>
       </c>
       <c r="I201" s="2" t="inlineStr">
         <is>
-          <t>833.93 €</t>
+          <t>104.52 €</t>
         </is>
       </c>
     </row>
     <row r="202" ht="18" customHeight="1">
       <c r="A202" s="2" t="inlineStr">
         <is>
-          <t>AR15123</t>
+          <t>AR13830</t>
         </is>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
-          <t>Elektroteil DSP-KAB.-ERD A</t>
-[...3 lines deleted...]
-      <c r="E202" s="2" t="inlineStr"/>
+          <t>KIT-MANSCHETTE BOAX-B A DN450 EPDM-XC</t>
+        </is>
+      </c>
+      <c r="D202" s="2" t="inlineStr">
+        <is>
+          <t>["BOAX-B"]</t>
+        </is>
+      </c>
+      <c r="E202" s="2" t="inlineStr">
+        <is>
+          <t>["DN 450"]</t>
+        </is>
+      </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
-          <t>0.40</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I202" s="2" t="inlineStr">
         <is>
-          <t>119.14 €</t>
-[...3 lines deleted...]
-    <row r="203" ht="18" customHeight="1">
+          <t>317.58 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" ht="32" customHeight="1">
       <c r="A203" s="2" t="inlineStr">
         <is>
-          <t>AR15124</t>
+          <t>AR13835</t>
         </is>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
-          <t>Elektroteil DSP-KAB.-ERD B (4-7,5 kW) PD1</t>
-[...11 lines deleted...]
-      </c>
+          <t>Laufrad  f. Compacta U+UZ+UZF+UZM 30.1  1.4301</t>
+        </is>
+      </c>
+      <c r="D203" s="2" t="inlineStr"/>
+      <c r="E203" s="2" t="inlineStr"/>
       <c r="F203" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H203" s="2" t="inlineStr">
+        <is>
+          <t>11.00</t>
+        </is>
+      </c>
+      <c r="I203" s="2" t="inlineStr">
+        <is>
+          <t>455.88 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" ht="32" customHeight="1">
+      <c r="A204" s="2" t="inlineStr">
+        <is>
+          <t>AR13838</t>
+        </is>
+      </c>
+      <c r="B204" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C204" s="2" t="inlineStr">
+        <is>
+          <t>FLANSCHKRUEMMER  DN80 Anschlusskrümmer mit Flansch- und Schlauchanschluss  DN80 PN16/B75</t>
+        </is>
+      </c>
+      <c r="D204" s="2" t="inlineStr"/>
+      <c r="E204" s="2" t="inlineStr"/>
+      <c r="F204" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G204" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H204" s="2" t="inlineStr">
+        <is>
+          <t>12.00</t>
+        </is>
+      </c>
+      <c r="I204" s="2" t="inlineStr">
+        <is>
+          <t>215.69 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" ht="32" customHeight="1">
+      <c r="A205" s="2" t="inlineStr">
+        <is>
+          <t>AR13840</t>
+        </is>
+      </c>
+      <c r="B205" s="2" t="inlineStr">
+        <is>
+          <t>KSB AMRI</t>
+        </is>
+      </c>
+      <c r="C205" s="2" t="inlineStr">
+        <is>
+          <t>KIT-MANSCHETTE ISORIA 10/16 A DN200 NBR-K</t>
+        </is>
+      </c>
+      <c r="D205" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E205" s="2" t="inlineStr">
+        <is>
+          <t>["DN 200", "DN 200"]</t>
+        </is>
+      </c>
+      <c r="F205" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
+      <c r="G205" s="2" t="inlineStr">
+        <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H203" s="2" t="inlineStr">
-[...92 lines deleted...]
-      </c>
       <c r="H205" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I205" s="2" t="inlineStr">
         <is>
-          <t>128.97 €</t>
+          <t>120.25 €</t>
         </is>
       </c>
     </row>
     <row r="206" ht="18" customHeight="1">
       <c r="A206" s="2" t="inlineStr">
         <is>
-          <t>AR15131</t>
+          <t>AR13841</t>
         </is>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
-          <t>Abdeckblech 160X108X0,5 mm PD1</t>
+          <t>KIT-WELLE ISORIA 20 A PN20 DN400 1.4057/AISI 431 Code 6h</t>
         </is>
       </c>
       <c r="D206" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
-[...2 lines deleted...]
-      <c r="E206" s="2" t="inlineStr"/>
+          <t>["ISORIA 20"]</t>
+        </is>
+      </c>
+      <c r="E206" s="2" t="inlineStr">
+        <is>
+          <t>["DN 400"]</t>
+        </is>
+      </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
-          <t>0.30</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="I206" s="2" t="inlineStr">
         <is>
-          <t>17.73 €</t>
-[...3 lines deleted...]
-    <row r="207" ht="18" customHeight="1">
+          <t>751.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" ht="32" customHeight="1">
       <c r="A207" s="2" t="inlineStr">
         <is>
-          <t>AR15132</t>
+          <t>AR13844</t>
         </is>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz Size A (0,55-3 kW) PD1</t>
+          <t>KIT-MANSCHETTE ISORIA 10/16 Y DN600 CSM Hypalon</t>
         </is>
       </c>
       <c r="D207" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
         </is>
       </c>
       <c r="E207" s="2" t="inlineStr">
         <is>
-          <t>["Size A"]</t>
+          <t>["DN 600", "DN 600"]</t>
         </is>
       </c>
       <c r="F207" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G207" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H207" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="I207" s="2" t="inlineStr">
         <is>
-          <t>1.01 €</t>
-[...3 lines deleted...]
-    <row r="208" ht="18" customHeight="1">
+          <t>1085.85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" ht="32" customHeight="1">
       <c r="A208" s="2" t="inlineStr">
         <is>
-          <t>AR15134</t>
+          <t>AR13845</t>
         </is>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz Size B (4-7,5 kW) PD1</t>
+          <t>KIT-MANSCHETTE ISORIA 10/16 A DN600 NBR-K</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
         </is>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
-          <t>["Size B"]</t>
+          <t>["DN 600", "DN 600"]</t>
         </is>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H208" s="2" t="inlineStr">
         <is>
-          <t>0.02</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="I208" s="2" t="inlineStr">
         <is>
-          <t>5.00 €</t>
+          <t>623.41 €</t>
         </is>
       </c>
     </row>
     <row r="209" ht="18" customHeight="1">
       <c r="A209" s="2" t="inlineStr">
         <is>
-          <t>AR15135</t>
+          <t>AR13846</t>
         </is>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz Size C (11-22 kW) PD1</t>
+          <t>Dichtungsdeckel  37/105X41 HPK Standard</t>
         </is>
       </c>
       <c r="D209" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["HPK-L"]</t>
+        </is>
+      </c>
+      <c r="E209" s="2" t="inlineStr"/>
       <c r="F209" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Dichtungsteile</t>
         </is>
       </c>
       <c r="G209" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H209" s="2" t="inlineStr">
         <is>
-          <t>0.04</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I209" s="2" t="inlineStr">
         <is>
-          <t>2.65 €</t>
-[...3 lines deleted...]
-    <row r="210" ht="18" customHeight="1">
+          <t>904.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" ht="32" customHeight="1">
       <c r="A210" s="2" t="inlineStr">
         <is>
-          <t>AR15136</t>
+          <t>AR13852</t>
         </is>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz Size D (30-45 kW) PD1</t>
+          <t>Steuergerät BC1.5.0 ADV. 6PP Booster Control Advanced 4 - 6 Pumpen</t>
         </is>
       </c>
       <c r="D210" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["Hyamat", "Surpresschrom"]</t>
+        </is>
+      </c>
+      <c r="E210" s="2" t="inlineStr"/>
       <c r="F210" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G210" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H210" s="2" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I210" s="2" t="inlineStr">
         <is>
-          <t>6.26 €</t>
-[...3 lines deleted...]
-    <row r="211" ht="18" customHeight="1">
+          <t>554.65 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="211" ht="32" customHeight="1">
       <c r="A211" s="2" t="inlineStr">
         <is>
-          <t>AR15137</t>
+          <t>AR13903</t>
         </is>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C211" s="2" t="inlineStr">
         <is>
-          <t>Profibus-Weiche für PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ersatzlaufteil 1,65KW 1PH. US1.040 (Mini) Compacta US1.40E 230V</t>
+        </is>
+      </c>
+      <c r="D211" s="2" t="inlineStr"/>
       <c r="E211" s="2" t="inlineStr"/>
       <c r="F211" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="G211" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H211" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>43.00</t>
         </is>
       </c>
       <c r="I211" s="2" t="inlineStr">
         <is>
-          <t>330.84 €</t>
-[...3 lines deleted...]
-    <row r="212" ht="18" customHeight="1">
+          <t>1078.88 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="212" ht="80" customHeight="1">
       <c r="A212" s="2" t="inlineStr">
         <is>
-          <t>AR15138</t>
+          <t>AR14119</t>
         </is>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
-          <t>Kondensator Modular Size A (0,55-3 kW) PD1</t>
+          <t>Reflex Aquapress DT5, 8L, 16bar, Druckausdehnungsgefäss</t>
         </is>
       </c>
       <c r="D212" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["Delta Basic", "Delta Compact", "Delta Primo", "Delta Solo", "Hya-Duo-D-FL Compact", "Hya-Eco", "Hya-Solo"]</t>
+        </is>
+      </c>
+      <c r="E212" s="2" t="inlineStr"/>
       <c r="F212" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Druckerhöhungsanlagen</t>
+        </is>
+      </c>
+      <c r="G212" s="2" t="inlineStr"/>
       <c r="H212" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I212" s="2" t="inlineStr">
         <is>
-          <t>593.05 €</t>
+          <t>88.40 €</t>
         </is>
       </c>
     </row>
     <row r="213" ht="18" customHeight="1">
       <c r="A213" s="2" t="inlineStr">
         <is>
-          <t>AR15139</t>
+          <t>AR14136A</t>
         </is>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C213" s="2" t="inlineStr">
         <is>
-          <t>Kondensator Modular Size B (4-7,5 kW) PD1</t>
-[...11 lines deleted...]
-      </c>
+          <t>Behälter 8L 16 BAR Grün</t>
+        </is>
+      </c>
+      <c r="D213" s="2" t="inlineStr"/>
+      <c r="E213" s="2" t="inlineStr"/>
       <c r="F213" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G213" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H213" s="2" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
       <c r="I213" s="2" t="inlineStr">
         <is>
-          <t>600.85 €</t>
+          <t>109.71 €</t>
         </is>
       </c>
     </row>
     <row r="214" ht="18" customHeight="1">
       <c r="A214" s="2" t="inlineStr">
         <is>
-          <t>AR15141</t>
+          <t>AR14136B</t>
         </is>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
-          <t>Klemmenleiste Size A (0,55-3 kW) PD1</t>
-[...11 lines deleted...]
-      </c>
+          <t>Behälter 8L 16 BAR Grün</t>
+        </is>
+      </c>
+      <c r="D214" s="2" t="inlineStr"/>
+      <c r="E214" s="2" t="inlineStr"/>
       <c r="F214" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G214" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H214" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I214" s="2" t="inlineStr">
         <is>
-          <t>38.81 €</t>
+          <t>109.71 €</t>
         </is>
       </c>
     </row>
     <row r="215" ht="18" customHeight="1">
       <c r="A215" s="2" t="inlineStr">
         <is>
-          <t>AR15142</t>
+          <t>AR14136C</t>
         </is>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C215" s="2" t="inlineStr">
         <is>
-          <t>Schraube selbstsichernd PD1</t>
+          <t>Behälter 8L 16 BAR Grün</t>
         </is>
       </c>
       <c r="D215" s="2" t="inlineStr"/>
       <c r="E215" s="2" t="inlineStr"/>
       <c r="F215" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G215" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H215" s="2" t="inlineStr"/>
+      <c r="H215" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I215" s="2" t="inlineStr">
         <is>
-          <t>2.00 €</t>
+          <t>109.71 €</t>
         </is>
       </c>
     </row>
     <row r="216" ht="18" customHeight="1">
       <c r="A216" s="2" t="inlineStr">
         <is>
-          <t>AR15143</t>
+          <t>AR14136D</t>
         </is>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz Gehäuse Size A (0,55-3 kW) PD1</t>
-[...11 lines deleted...]
-      </c>
+          <t>Behälter DD 8-PN 16-G 3/4 Blau</t>
+        </is>
+      </c>
+      <c r="D216" s="2" t="inlineStr"/>
+      <c r="E216" s="2" t="inlineStr"/>
       <c r="F216" s="2" t="inlineStr">
         <is>
+          <t>Druckerhöhungsanlagen</t>
+        </is>
+      </c>
+      <c r="G216" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H216" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I216" s="2" t="inlineStr">
+        <is>
+          <t>109.71 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="217" ht="32" customHeight="1">
+      <c r="A217" s="2" t="inlineStr">
+        <is>
+          <t>AR14221</t>
+        </is>
+      </c>
+      <c r="B217" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C217" s="2" t="inlineStr">
+        <is>
+          <t>BEFESTIGUNGSSATZ PDRV2_  DISPLAY WANDH.</t>
+        </is>
+      </c>
+      <c r="D217" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E217" s="2" t="inlineStr"/>
+      <c r="F217" s="2" t="inlineStr">
+        <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
-      <c r="G216" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="G217" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H217" s="2" t="inlineStr">
         <is>
-          <t>0.12</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I217" s="2" t="inlineStr">
         <is>
-          <t>8.57 €</t>
-[...3 lines deleted...]
-    <row r="218" ht="18" customHeight="1">
+          <t>27.31 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="218" ht="32" customHeight="1">
       <c r="A218" s="2" t="inlineStr">
         <is>
-          <t>AR15145</t>
+          <t>AR14222</t>
         </is>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
-          <t>Dichtungssatz Gehäuse Size C (11-22 kW) PD1</t>
-[...11 lines deleted...]
-      </c>
+          <t>Aufstellteile DN50 für u.a.Amarex NS 50-172</t>
+        </is>
+      </c>
+      <c r="D218" s="2" t="inlineStr"/>
+      <c r="E218" s="2" t="inlineStr"/>
       <c r="F218" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Aufstellteile</t>
         </is>
       </c>
       <c r="G218" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H218" s="2" t="inlineStr">
         <is>
-          <t>0.14</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="I218" s="2" t="inlineStr">
         <is>
-          <t>18.47 €</t>
-[...3 lines deleted...]
-    <row r="219" ht="18" customHeight="1">
+          <t>488.63 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" ht="32" customHeight="1">
       <c r="A219" s="2" t="inlineStr">
         <is>
-          <t>AR15146</t>
+          <t>AR14224</t>
         </is>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
-          <t>Kondensator Modular Size C (11-22 kW) PD1</t>
+          <t>AXIALPROPELLER  für Amaline 8032</t>
         </is>
       </c>
       <c r="D219" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["Amaline", "Amamix"]</t>
+        </is>
+      </c>
+      <c r="E219" s="2" t="inlineStr"/>
       <c r="F219" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Tauchmotorrührwerke</t>
         </is>
       </c>
       <c r="G219" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H219" s="2" t="inlineStr">
         <is>
+          <t>45.00</t>
+        </is>
+      </c>
+      <c r="I219" s="2" t="inlineStr">
+        <is>
+          <t>3558.46 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="220" ht="32" customHeight="1">
+      <c r="A220" s="2" t="inlineStr">
+        <is>
+          <t>AR14264</t>
+        </is>
+      </c>
+      <c r="B220" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C220" s="2" t="inlineStr">
+        <is>
+          <t>HALTERUNG        ZUB.15/45/60/75GRD</t>
+        </is>
+      </c>
+      <c r="D220" s="2" t="inlineStr"/>
+      <c r="E220" s="2" t="inlineStr"/>
+      <c r="F220" s="2" t="inlineStr"/>
+      <c r="G220" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H220" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="I220" s="2" t="inlineStr">
+        <is>
+          <t>666.24 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="221" ht="18" customHeight="1">
+      <c r="A221" s="2" t="inlineStr">
+        <is>
+          <t>AR14265</t>
+        </is>
+      </c>
+      <c r="B221" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C221" s="2" t="inlineStr">
+        <is>
+          <t>EINSTECKHUELSE  FUER 100X100X5</t>
+        </is>
+      </c>
+      <c r="D221" s="2" t="inlineStr"/>
+      <c r="E221" s="2" t="inlineStr"/>
+      <c r="F221" s="2" t="inlineStr">
+        <is>
+          <t>Kupplungsteile</t>
+        </is>
+      </c>
+      <c r="G221" s="2" t="inlineStr"/>
+      <c r="H221" s="2" t="inlineStr">
+        <is>
           <t>1.50</t>
         </is>
       </c>
-      <c r="I219" s="2" t="inlineStr">
-[...88 lines deleted...]
-      <c r="H221" s="2" t="inlineStr"/>
       <c r="I221" s="2" t="inlineStr">
         <is>
-          <t>76.32 €</t>
+          <t>18.94 €</t>
         </is>
       </c>
     </row>
     <row r="222" ht="32" customHeight="1">
       <c r="A222" s="2" t="inlineStr">
         <is>
-          <t>AR15149</t>
+          <t>AR14266</t>
         </is>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
-          <t>Halterung Size A-B (0,55-7,5 kW) PD1</t>
+          <t>KIT-MANSCHETTE ISORIA 10/16 A DN400 EPDM XA</t>
         </is>
       </c>
       <c r="D222" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
         </is>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
-          <t>["Size A", "Size B"]</t>
+          <t>["DN 400", "DN 400"]</t>
         </is>
       </c>
       <c r="F222" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H222" s="2" t="inlineStr"/>
+      <c r="H222" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I222" s="2" t="inlineStr">
         <is>
-          <t>64.20 €</t>
-[...3 lines deleted...]
-    <row r="223" ht="18" customHeight="1">
+          <t>342.82 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="223" ht="32" customHeight="1">
       <c r="A223" s="2" t="inlineStr">
         <is>
-          <t>AR15151</t>
+          <t>AR14267</t>
         </is>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
-          <t>Gehäuseteil V-Abdeckung D (30-45 kW) PD1</t>
-[...11 lines deleted...]
-      </c>
+          <t>LAUFRAD     269X27-39 Bronze f. E-Norm, Bloc, Line</t>
+        </is>
+      </c>
+      <c r="D223" s="2" t="inlineStr"/>
+      <c r="E223" s="2" t="inlineStr"/>
       <c r="F223" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G223" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H223" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I223" s="2" t="inlineStr">
         <is>
-          <t>65.88 €</t>
-[...3 lines deleted...]
-    <row r="224" ht="18" customHeight="1">
+          <t>869.23 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="224" ht="32" customHeight="1">
       <c r="A224" s="2" t="inlineStr">
         <is>
-          <t>AR15153</t>
+          <t>AR14268</t>
         </is>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C224" s="2" t="inlineStr">
         <is>
-          <t>Gehäuseteil V-Abdeckung A (0,55-3 kW) PD1</t>
-[...11 lines deleted...]
-      </c>
+          <t>LAUFRAD209X 6-15  f. Etanorm 32-200</t>
+        </is>
+      </c>
+      <c r="D224" s="2" t="inlineStr"/>
+      <c r="E224" s="2" t="inlineStr"/>
       <c r="F224" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G224" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H224" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="I224" s="2" t="inlineStr">
         <is>
-          <t>33.08 €</t>
+          <t>396.21 €</t>
         </is>
       </c>
     </row>
     <row r="225" ht="18" customHeight="1">
       <c r="A225" s="2" t="inlineStr">
         <is>
-          <t>AR15155</t>
+          <t>AR14269</t>
         </is>
       </c>
       <c r="B225" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C225" s="2" t="inlineStr">
         <is>
-          <t>Gehäuseteil L-Abdeckung B (4-7,5 kW) PD1</t>
-[...21 lines deleted...]
-      </c>
+          <t>Halterung DN200 EN-GJS-400-15-NBR KRT</t>
+        </is>
+      </c>
+      <c r="D225" s="2" t="inlineStr"/>
+      <c r="E225" s="2" t="inlineStr"/>
+      <c r="F225" s="2" t="inlineStr"/>
+      <c r="G225" s="2" t="inlineStr"/>
       <c r="H225" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>41.00</t>
         </is>
       </c>
       <c r="I225" s="2" t="inlineStr">
         <is>
-          <t>41.17 €</t>
-[...3 lines deleted...]
-    <row r="226" ht="18" customHeight="1">
+          <t>761.27 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="226" ht="32" customHeight="1">
       <c r="A226" s="2" t="inlineStr">
         <is>
-          <t>AR15156</t>
+          <t>AR14270</t>
         </is>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
-          <t>Gehäuseteil L-Abdeckung A (0,55-3 kW) PD1</t>
-[...16 lines deleted...]
-      </c>
+          <t>HALTERUNG        DN100</t>
+        </is>
+      </c>
+      <c r="D226" s="2" t="inlineStr"/>
+      <c r="E226" s="2" t="inlineStr"/>
+      <c r="F226" s="2" t="inlineStr"/>
       <c r="G226" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H226" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="I226" s="2" t="inlineStr">
         <is>
-          <t>41.17 €</t>
-[...3 lines deleted...]
-    <row r="227" ht="18" customHeight="1">
+          <t>414.20 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="227" ht="32" customHeight="1">
       <c r="A227" s="2" t="inlineStr">
         <is>
-          <t>AR15157</t>
-[...6 lines deleted...]
-      </c>
+          <t>AR14271</t>
+        </is>
+      </c>
+      <c r="B227" s="2" t="inlineStr"/>
       <c r="C227" s="2" t="inlineStr">
         <is>
-          <t>Zubehörsatz Parametriereinheit Advanced PumpDrive-I PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laufrad 144X5-13 CC480K-GS F E-NORM+BLOC 32-125.1+LINE</t>
+        </is>
+      </c>
+      <c r="D227" s="2" t="inlineStr"/>
       <c r="E227" s="2" t="inlineStr"/>
       <c r="F227" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G227" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H227" s="2" t="inlineStr">
         <is>
-          <t>0.30</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I227" s="2" t="inlineStr">
         <is>
-          <t>898.72 €</t>
+          <t>1849.00 €</t>
         </is>
       </c>
     </row>
     <row r="228" ht="18" customHeight="1">
       <c r="A228" s="2" t="inlineStr">
         <is>
-          <t>AR15159</t>
+          <t>AR14272</t>
         </is>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
-          <t>Zubehörsatz Doppelpumpenmodul (DPM) PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>LAUFRAD AMAREX  S, DURCHM. 160</t>
+        </is>
+      </c>
+      <c r="D228" s="2" t="inlineStr"/>
       <c r="E228" s="2" t="inlineStr"/>
       <c r="F228" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G228" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H228" s="2" t="inlineStr">
         <is>
-          <t>0.80</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I228" s="2" t="inlineStr">
         <is>
-          <t>545.77 €</t>
+          <t>308.20 €</t>
         </is>
       </c>
     </row>
     <row r="229" ht="18" customHeight="1">
       <c r="A229" s="2" t="inlineStr">
         <is>
-          <t>AR15160</t>
+          <t>AR14273</t>
         </is>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C229" s="2" t="inlineStr">
         <is>
-          <t>Montagekit für Doppel- Mehrpumpenbetrieb PumpDrive-I PD1</t>
+          <t>Freistrom-Laufrad 143X29.5-32 1.4308 F ETACHROM-CM 50-125</t>
         </is>
       </c>
       <c r="D229" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
-[...2 lines deleted...]
-      <c r="E229" s="2" t="inlineStr"/>
+          <t>["Etachrom-CM"]</t>
+        </is>
+      </c>
+      <c r="E229" s="2" t="inlineStr">
+        <is>
+          <t>["050-125"]</t>
+        </is>
+      </c>
       <c r="F229" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Normpumpen</t>
         </is>
       </c>
       <c r="G229" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H229" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>1.20</t>
         </is>
       </c>
       <c r="I229" s="2" t="inlineStr">
         <is>
-          <t>345.65 €</t>
-[...3 lines deleted...]
-    <row r="230" ht="18" customHeight="1">
+          <t>1199.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="230" ht="32" customHeight="1">
       <c r="A230" s="2" t="inlineStr">
         <is>
-          <t>AR15164</t>
+          <t>AR14291</t>
         </is>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
-          <t>EMV-Zubehör Ferrit 0431177081 PD1</t>
+          <t>KIT-MANSCHETTE ISORIA 10/16 A DN150 NBR-K</t>
         </is>
       </c>
       <c r="D230" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive1"]</t>
-[...2 lines deleted...]
-      <c r="E230" s="2" t="inlineStr"/>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E230" s="2" t="inlineStr">
+        <is>
+          <t>["DN 150", "DN 150"]</t>
+        </is>
+      </c>
       <c r="F230" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G230" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H230" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H230" s="2" t="inlineStr"/>
       <c r="I230" s="2" t="inlineStr">
         <is>
-          <t>50.62 €</t>
+          <t>73.76 €</t>
         </is>
       </c>
     </row>
     <row r="231" ht="18" customHeight="1">
       <c r="A231" s="2" t="inlineStr">
         <is>
-          <t>AR15165</t>
+          <t>AR14310</t>
         </is>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
-          <t>EMV-Zubehör Ferrit 28A5131-0A2 PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>KIT-LAUFRADKOERPER DILACERA f. Amarex-N50-172/222</t>
+        </is>
+      </c>
+      <c r="D231" s="2" t="inlineStr"/>
       <c r="E231" s="2" t="inlineStr"/>
       <c r="F231" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G231" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H231" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I231" s="2" t="inlineStr">
         <is>
-          <t>31.31 €</t>
+          <t>288.99 €</t>
         </is>
       </c>
     </row>
     <row r="232" ht="18" customHeight="1">
       <c r="A232" s="2" t="inlineStr">
         <is>
-          <t>AR15166</t>
+          <t>AR14311</t>
         </is>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
-          <t>EMV-Zubehör Ferrit ZJ-44925-TC PD1</t>
-[...6 lines deleted...]
-      </c>
+          <t>Druckdeckel f. GLRD F E-BLOC+THERM+ZET</t>
+        </is>
+      </c>
+      <c r="D232" s="2" t="inlineStr"/>
       <c r="E232" s="2" t="inlineStr"/>
-      <c r="F232" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F232" s="2" t="inlineStr"/>
       <c r="G232" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H232" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="I232" s="2" t="inlineStr">
         <is>
-          <t>17.00 €</t>
+          <t>688.00 €</t>
         </is>
       </c>
     </row>
     <row r="233" ht="32" customHeight="1">
       <c r="A233" s="2" t="inlineStr">
         <is>
-          <t>AR15168</t>
+          <t>AR14312</t>
         </is>
       </c>
       <c r="B233" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C233" s="2" t="inlineStr">
         <is>
-          <t>Blinddeckel zum Verschließen PumpDrive-II Einschubfach PDRV2_PDRV2E</t>
-[...6 lines deleted...]
-      </c>
+          <t>ERSATZTEILKIT       EN-WE35 G10+321</t>
+        </is>
+      </c>
+      <c r="D233" s="2" t="inlineStr"/>
       <c r="E233" s="2" t="inlineStr"/>
-      <c r="F233" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F233" s="2" t="inlineStr"/>
       <c r="G233" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H233" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I233" s="2" t="inlineStr">
         <is>
-          <t>9.74 €</t>
+          <t>370.43 €</t>
         </is>
       </c>
     </row>
     <row r="234" ht="32" customHeight="1">
       <c r="A234" s="2" t="inlineStr">
         <is>
-          <t>AR15169</t>
+          <t>AR14313</t>
         </is>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C234" s="2" t="inlineStr">
         <is>
-          <t>Blindabdeckung PumpDrive-II Motorkonnektor PDRV2_PDRV2E</t>
-[...6 lines deleted...]
-      </c>
+          <t>AMAREX N AUFSTELLTEILE DN50</t>
+        </is>
+      </c>
+      <c r="D234" s="2" t="inlineStr"/>
       <c r="E234" s="2" t="inlineStr"/>
       <c r="F234" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G234" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H234" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="I234" s="2" t="inlineStr">
         <is>
-          <t>12.89 €</t>
-[...3 lines deleted...]
-    <row r="235" ht="32" customHeight="1">
+          <t>360.77 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="235" ht="18" customHeight="1">
       <c r="A235" s="2" t="inlineStr">
         <is>
-          <t>AR15170</t>
+          <t>AR14314</t>
         </is>
       </c>
       <c r="B235" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C235" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II HMI PDRV2</t>
-[...6 lines deleted...]
-      </c>
+          <t>Zubehör KIT 65/80 ISO 2 Stangen blau f. Amarex N</t>
+        </is>
+      </c>
+      <c r="D235" s="2" t="inlineStr"/>
       <c r="E235" s="2" t="inlineStr"/>
       <c r="F235" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G235" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
-[...2 lines deleted...]
-      <c r="H235" s="2" t="inlineStr"/>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H235" s="2" t="inlineStr">
+        <is>
+          <t>26.00</t>
+        </is>
+      </c>
       <c r="I235" s="2" t="inlineStr">
         <is>
-          <t>312.75 €</t>
-[...3 lines deleted...]
-    <row r="236" ht="32" customHeight="1">
+          <t>445.93 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="236" ht="18" customHeight="1">
       <c r="A236" s="2" t="inlineStr">
         <is>
-          <t>AR15171</t>
+          <t>AR14316</t>
         </is>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco HMI PDRV2E</t>
+          <t>LFRD für Sewatec D 150-401G H 412mm</t>
         </is>
       </c>
       <c r="D236" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2-Eco"]</t>
+          <t>["Sewatec-D", "Sewatec"]</t>
         </is>
       </c>
       <c r="E236" s="2" t="inlineStr"/>
       <c r="F236" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Mixed Flow Pumpen</t>
         </is>
       </c>
       <c r="G236" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
-[...2 lines deleted...]
-      <c r="H236" s="2" t="inlineStr"/>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H236" s="2" t="inlineStr">
+        <is>
+          <t>69.00</t>
+        </is>
+      </c>
       <c r="I236" s="2" t="inlineStr">
         <is>
-          <t>189.54 €</t>
+          <t>4102.90 €</t>
         </is>
       </c>
     </row>
     <row r="237" ht="32" customHeight="1">
       <c r="A237" s="2" t="inlineStr">
         <is>
-          <t>AR15172</t>
+          <t>AR14317</t>
         </is>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
-          <t>Membran-Druckbeh.Stahl, Typ 80, 60 l Nutzinhalt, PN 16, H=750 mm, D=480mm, DN 50, Lackschäden</t>
-[...3 lines deleted...]
-      <c r="E237" s="2" t="inlineStr"/>
+          <t>LFRD  125-315 298mm Bronze Etanorm</t>
+        </is>
+      </c>
+      <c r="D237" s="2" t="inlineStr">
+        <is>
+          <t>["Etanorm", "Etanorm-ETN"]</t>
+        </is>
+      </c>
+      <c r="E237" s="2" t="inlineStr">
+        <is>
+          <t>["125-315"]</t>
+        </is>
+      </c>
       <c r="F237" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Normpumpen</t>
         </is>
       </c>
       <c r="G237" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H237" s="2" t="inlineStr">
         <is>
-          <t>34.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="I237" s="2" t="inlineStr">
         <is>
-          <t>398.62 €</t>
-[...3 lines deleted...]
-    <row r="238" ht="32" customHeight="1">
+          <t>2343.91 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="238" ht="18" customHeight="1">
       <c r="A238" s="2" t="inlineStr">
         <is>
-          <t>AR15174</t>
+          <t>AR14321</t>
         </is>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
-          <t>M12-Modul PumpDrive-II/Eco Mehrpumpenbetrieb PDRV2_PDRV2E</t>
+          <t>KIT-MANSCHETTE ISORIA 20 DN050 PN10/16/20 EPDM-XV</t>
         </is>
       </c>
       <c r="D238" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
-[...2 lines deleted...]
-      <c r="E238" s="2" t="inlineStr"/>
+          <t>["ISORIA 20"]</t>
+        </is>
+      </c>
+      <c r="E238" s="2" t="inlineStr">
+        <is>
+          <t>["DN 50"]</t>
+        </is>
+      </c>
       <c r="F238" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G238" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H238" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I238" s="2" t="inlineStr">
         <is>
-          <t>87.82 €</t>
-[...3 lines deleted...]
-    <row r="239" ht="32" customHeight="1">
+          <t>50.67 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="239" ht="18" customHeight="1">
       <c r="A239" s="2" t="inlineStr">
         <is>
-          <t>AR15176</t>
+          <t>AR14323</t>
         </is>
       </c>
       <c r="B239" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C239" s="2" t="inlineStr">
         <is>
-          <t>Montageadapter PumpDrive-II PDRV2_ Gr D, BG160, 1LE1, 1PC3</t>
-[...16 lines deleted...]
-      </c>
+          <t>Pumpenfuß 472X 472X 40 ETALINE 100-100-160 bis 200-200-315</t>
+        </is>
+      </c>
+      <c r="D239" s="2" t="inlineStr"/>
+      <c r="E239" s="2" t="inlineStr"/>
+      <c r="F239" s="2" t="inlineStr"/>
       <c r="G239" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H239" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="I239" s="2" t="inlineStr">
         <is>
-          <t>331.87 €</t>
+          <t>237.43 €</t>
         </is>
       </c>
     </row>
     <row r="240" ht="32" customHeight="1">
       <c r="A240" s="2" t="inlineStr">
         <is>
-          <t>AR15178</t>
+          <t>AR14330</t>
         </is>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C240" s="2" t="inlineStr">
         <is>
-          <t>KSB Feldbusmodul Profibus-Modul PDRV2</t>
+          <t>ERSATZTEILKIT FUEHRUNG DANAIS150 (A) DN150 1.4542/AISI630-LATTYGRAF ETF</t>
         </is>
       </c>
       <c r="D240" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
-[...2 lines deleted...]
-      <c r="E240" s="2" t="inlineStr"/>
+          <t>["DANAIS150"]</t>
+        </is>
+      </c>
+      <c r="E240" s="2" t="inlineStr">
+        <is>
+          <t>["DN 150"]</t>
+        </is>
+      </c>
       <c r="F240" s="2" t="inlineStr">
         <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
+      <c r="G240" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H240" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+      <c r="I240" s="2" t="inlineStr">
+        <is>
+          <t>189.98 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="241" ht="18" customHeight="1">
+      <c r="A241" s="2" t="inlineStr">
+        <is>
+          <t>AR14331</t>
+        </is>
+      </c>
+      <c r="B241" s="2" t="inlineStr">
+        <is>
+          <t>KSB AMRI</t>
+        </is>
+      </c>
+      <c r="C241" s="2" t="inlineStr">
+        <is>
+          <t>ERSATZTEILKIT ACTAIR A 50 NBR -20°C/+80°C</t>
+        </is>
+      </c>
+      <c r="D241" s="2" t="inlineStr">
+        <is>
+          <t>["DANAIS150"]</t>
+        </is>
+      </c>
+      <c r="E241" s="2" t="inlineStr">
+        <is>
+          <t>["DN 150"]</t>
+        </is>
+      </c>
+      <c r="F241" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
+      <c r="G241" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H241" s="2" t="inlineStr">
+        <is>
+          <t>0.90</t>
+        </is>
+      </c>
+      <c r="I241" s="2" t="inlineStr">
+        <is>
+          <t>270.02 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="242" ht="32" customHeight="1">
+      <c r="A242" s="2" t="inlineStr">
+        <is>
+          <t>AR14338</t>
+        </is>
+      </c>
+      <c r="B242" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C242" s="2" t="inlineStr">
+        <is>
+          <t>ERSATZTEILKIT EN-WE25 G4</t>
+        </is>
+      </c>
+      <c r="D242" s="2" t="inlineStr"/>
+      <c r="E242" s="2" t="inlineStr"/>
+      <c r="F242" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G242" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H242" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+      <c r="I242" s="2" t="inlineStr">
+        <is>
+          <t>596.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="243" ht="18" customHeight="1">
+      <c r="A243" s="2" t="inlineStr">
+        <is>
+          <t>AR14344</t>
+        </is>
+      </c>
+      <c r="B243" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C243" s="2" t="inlineStr">
+        <is>
+          <t>Abdeckung Size D (Set) ohne Schrauben</t>
+        </is>
+      </c>
+      <c r="D243" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E243" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
+      <c r="F243" s="2" t="inlineStr">
+        <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
-      <c r="G240" s="2" t="inlineStr">
-[...141 lines deleted...]
-      </c>
+      <c r="G243" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H243" s="2" t="inlineStr"/>
       <c r="I243" s="2" t="inlineStr">
         <is>
-          <t>263.18 €</t>
+          <t>336.00 €</t>
         </is>
       </c>
     </row>
     <row r="244" ht="18" customHeight="1">
       <c r="A244" s="2" t="inlineStr">
         <is>
-          <t>AR15262</t>
+          <t>AR14345</t>
         </is>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
-          <t>Anschlusskabel Bedieneinheit Länge 3 m PDRV2</t>
+          <t>Abdeckung Size A (Set) ohne Schrauben</t>
         </is>
       </c>
       <c r="D244" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive2"]</t>
         </is>
       </c>
-      <c r="E244" s="2" t="inlineStr"/>
+      <c r="E244" s="2" t="inlineStr">
+        <is>
+          <t>["Size A"]</t>
+        </is>
+      </c>
       <c r="F244" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
-      <c r="G244" s="2" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="G244" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H244" s="2" t="inlineStr"/>
       <c r="I244" s="2" t="inlineStr">
         <is>
-          <t>109.16 €</t>
+          <t>260.05 €</t>
         </is>
       </c>
     </row>
     <row r="245" ht="18" customHeight="1">
       <c r="A245" s="2" t="inlineStr">
         <is>
-          <t>AR15488</t>
+          <t>AR14346</t>
         </is>
       </c>
       <c r="B245" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C245" s="2" t="inlineStr">
         <is>
-          <t>KIT-DICHTUNG MCPK -200/40/1.4</t>
+          <t>Abdeckung Size B (Set) ohne Schrauben</t>
         </is>
       </c>
       <c r="D245" s="2" t="inlineStr">
         <is>
-          <t>["MegaCPK"]</t>
+          <t>["PumpDrive2"]</t>
         </is>
       </c>
       <c r="E245" s="2" t="inlineStr">
         <is>
-          <t>["200"]</t>
+          <t>["Size B"]</t>
         </is>
       </c>
       <c r="F245" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G245" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H245" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H245" s="2" t="inlineStr"/>
       <c r="I245" s="2" t="inlineStr">
         <is>
-          <t>298.80 €</t>
+          <t>317.89 €</t>
         </is>
       </c>
     </row>
     <row r="246" ht="18" customHeight="1">
       <c r="A246" s="2" t="inlineStr">
         <is>
-          <t>AR15557</t>
+          <t>AR14347</t>
         </is>
       </c>
       <c r="B246" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C246" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteil Kit Actair NG80 Dynactair NG35</t>
+          <t>Abdeckung Size C (Set) ohne Schrauben</t>
         </is>
       </c>
       <c r="D246" s="2" t="inlineStr">
         <is>
-          <t>["ACTAIR", "DYNACTAIR"]</t>
+          <t>["PumpDrive2"]</t>
         </is>
       </c>
       <c r="E246" s="2" t="inlineStr">
         <is>
-          <t>["NG80", "NG35"]</t>
-[...2 lines deleted...]
-      <c r="F246" s="2" t="inlineStr"/>
+          <t>["Size C"]</t>
+        </is>
+      </c>
+      <c r="F246" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G246" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H246" s="2" t="inlineStr"/>
       <c r="I246" s="2" t="inlineStr">
         <is>
-          <t>280.48 €</t>
+          <t>313.72 €</t>
         </is>
       </c>
     </row>
     <row r="247" ht="32" customHeight="1">
       <c r="A247" s="2" t="inlineStr">
         <is>
-          <t>AR15592</t>
-[...6 lines deleted...]
-      </c>
+          <t>AR14503GLRD</t>
+        </is>
+      </c>
+      <c r="B247" s="2" t="inlineStr"/>
       <c r="C247" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 A DN250 EPDM-XV</t>
-[...11 lines deleted...]
-      </c>
+          <t>GLRD-Cartex-DN Q1Q1KMG/BQ1KMG zu KWPK 250-250-0403</t>
+        </is>
+      </c>
+      <c r="D247" s="2" t="inlineStr"/>
+      <c r="E247" s="2" t="inlineStr"/>
       <c r="F247" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Gleitringdichtungen</t>
         </is>
       </c>
       <c r="G247" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H247" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H247" s="2" t="inlineStr"/>
       <c r="I247" s="2" t="inlineStr">
         <is>
-          <t>156.01 €</t>
+          <t>11944.25 €</t>
         </is>
       </c>
     </row>
     <row r="248" ht="32" customHeight="1">
       <c r="A248" s="2" t="inlineStr">
         <is>
-          <t>AR15593</t>
+          <t>AR14546</t>
         </is>
       </c>
       <c r="B248" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C248" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 [A] DN 100 NBR K AMRI MATERIAL CODE (K)</t>
-[...11 lines deleted...]
-      </c>
+          <t>SPIRALGEHAEUSE 125-100-160 1.4408  für ETN, ETB</t>
+        </is>
+      </c>
+      <c r="D248" s="2" t="inlineStr"/>
+      <c r="E248" s="2" t="inlineStr"/>
       <c r="F248" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Gehäuseteile</t>
         </is>
       </c>
       <c r="G248" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H248" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>78.00</t>
         </is>
       </c>
       <c r="I248" s="2" t="inlineStr">
         <is>
-          <t>90.55 €</t>
+          <t>6333.75 €</t>
         </is>
       </c>
     </row>
     <row r="249" ht="32" customHeight="1">
       <c r="A249" s="2" t="inlineStr">
         <is>
-          <t>AR15594</t>
+          <t>AR14631</t>
         </is>
       </c>
       <c r="B249" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C249" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE K02A-DN 125 VITON VC AMRI MATERIAL CODE (VC) "Dual use"</t>
-[...11 lines deleted...]
-      </c>
+          <t>Booster Control Advanced 1.5.0 ADV. 3PP, alte Ausführung</t>
+        </is>
+      </c>
+      <c r="D249" s="2" t="inlineStr"/>
+      <c r="E249" s="2" t="inlineStr"/>
       <c r="F249" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G249" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H249" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>3.10</t>
         </is>
       </c>
       <c r="I249" s="2" t="inlineStr">
         <is>
-          <t>473.38 €</t>
-[...3 lines deleted...]
-    <row r="250" ht="32" customHeight="1">
+          <t>392.75 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="250" ht="18" customHeight="1">
       <c r="A250" s="2" t="inlineStr">
         <is>
-          <t>AR15618</t>
+          <t>AR14633</t>
         </is>
       </c>
       <c r="B250" s="2" t="inlineStr">
         <is>
-          <t>REFLEX</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C250" s="2" t="inlineStr">
         <is>
-          <t>Reflex Behälter refix DE 800 800l 16 bar G1 1/2", Lackschaden</t>
+          <t>Platte für PumpDrive Size C (UG1507255) + Motor BG 132</t>
         </is>
       </c>
       <c r="D250" s="2" t="inlineStr"/>
       <c r="E250" s="2" t="inlineStr"/>
       <c r="F250" s="2" t="inlineStr">
         <is>
-          <t>Druckerhöhungsanlagen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G250" s="2" t="inlineStr"/>
       <c r="H250" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I250" s="2" t="inlineStr">
         <is>
-          <t>3156.92 €</t>
+          <t>198.42 €</t>
         </is>
       </c>
     </row>
     <row r="251" ht="32" customHeight="1">
       <c r="A251" s="2" t="inlineStr">
         <is>
-          <t>AR15635</t>
+          <t>AR14754LFRD</t>
         </is>
       </c>
       <c r="B251" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C251" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10 [A] DN 150 SILICONE SK, AMRI MATERIAL CODE (SK)</t>
-[...11 lines deleted...]
-      </c>
+          <t>Laufrad ETN/ETB/050-032-125/GG, ø122mm</t>
+        </is>
+      </c>
+      <c r="D251" s="2" t="inlineStr"/>
+      <c r="E251" s="2" t="inlineStr"/>
       <c r="F251" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G251" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H251" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="I251" s="2" t="inlineStr">
         <is>
-          <t>318.96 €</t>
+          <t>715.50 €</t>
         </is>
       </c>
     </row>
     <row r="252" ht="32" customHeight="1">
       <c r="A252" s="2" t="inlineStr">
         <is>
-          <t>AR15636</t>
+          <t>AR14765</t>
         </is>
       </c>
       <c r="B252" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C252" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 [A] DN 200 EPDM XA AMRI MATERIAL CODE (XA)</t>
-[...11 lines deleted...]
-      </c>
+          <t>Hosenrohr DN50 / PN 10</t>
+        </is>
+      </c>
+      <c r="D252" s="2" t="inlineStr"/>
+      <c r="E252" s="2" t="inlineStr"/>
       <c r="F252" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G252" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H252" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="I252" s="2" t="inlineStr">
         <is>
-          <t>140.45 €</t>
+          <t>468.12 €</t>
         </is>
       </c>
     </row>
     <row r="253" ht="32" customHeight="1">
       <c r="A253" s="2" t="inlineStr">
         <is>
-          <t>AR15637</t>
+          <t>AR14961</t>
         </is>
       </c>
       <c r="B253" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C253" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE K02A-DN 250 PFA-SILIKON AMRI MATERIAL CODE (FS) "Dual use"</t>
-[...16 lines deleted...]
-      </c>
+          <t>Kabel 2 x 2 x 0.5 mm² geschirmt, für Anschluss der Sensorik an PumpDrive, ohne Stecker</t>
+        </is>
+      </c>
+      <c r="D253" s="2" t="inlineStr"/>
+      <c r="E253" s="2" t="inlineStr"/>
+      <c r="F253" s="2" t="inlineStr"/>
       <c r="G253" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H253" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I253" s="2" t="inlineStr">
         <is>
-          <t>1719.32 €</t>
+          <t>8.62 €</t>
         </is>
       </c>
     </row>
     <row r="254" ht="32" customHeight="1">
       <c r="A254" s="2" t="inlineStr">
         <is>
-          <t>AR15638</t>
+          <t>AR14979LF</t>
         </is>
       </c>
       <c r="B254" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C254" s="2" t="inlineStr">
         <is>
-          <t>KIT-MANSCHETTE ISORIA 10/16 [A] DN 50 NBR K AMRI MATERIAL CODE (K)</t>
-[...11 lines deleted...]
-      </c>
+          <t>LAUFRAD 260-080-250-KFU (205mm) ERN GGL-NiMo7-7 für KWPK 100-080-0250</t>
+        </is>
+      </c>
+      <c r="D254" s="2" t="inlineStr"/>
+      <c r="E254" s="2" t="inlineStr"/>
       <c r="F254" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G254" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H254" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>1.20</t>
         </is>
       </c>
       <c r="I254" s="2" t="inlineStr">
         <is>
-          <t>76.67 €</t>
+          <t>2953.01 €</t>
         </is>
       </c>
     </row>
     <row r="255" ht="32" customHeight="1">
       <c r="A255" s="2" t="inlineStr">
         <is>
-          <t>AR15639</t>
+          <t>AR14982-01A</t>
         </is>
       </c>
       <c r="B255" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C255" s="2" t="inlineStr">
         <is>
-          <t>KIT-WELLE ISORIA 10/16 A DN65/80 1.4029 Code 6k</t>
-[...16 lines deleted...]
-      </c>
+          <t>Antriebslaterne WS25-132 EN-GJL-250/A48 CL 35B</t>
+        </is>
+      </c>
+      <c r="D255" s="2" t="inlineStr"/>
+      <c r="E255" s="2" t="inlineStr"/>
+      <c r="F255" s="2" t="inlineStr"/>
       <c r="G255" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H255" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>9.40</t>
         </is>
       </c>
       <c r="I255" s="2" t="inlineStr">
         <is>
-          <t>54.15 €</t>
-[...3 lines deleted...]
-    <row r="256" ht="32" customHeight="1">
+          <t>778.94 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="256" ht="64" customHeight="1">
       <c r="A256" s="2" t="inlineStr">
         <is>
-          <t>AR15640</t>
+          <t>AR15091</t>
         </is>
       </c>
       <c r="B256" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C256" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE  XV GAMMA DN200 RINGBALG - GAMMA DN200 E.P.D.M Hitze (XV)</t>
+          <t>Ersatz-Handrad DIA 125 x SW 22</t>
         </is>
       </c>
       <c r="D256" s="2" t="inlineStr">
         <is>
-          <t>["GAMMA"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["BOA-Compact", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W", "BOA-Control IMS"]</t>
+        </is>
+      </c>
+      <c r="E256" s="2" t="inlineStr"/>
       <c r="F256" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G256" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H256" s="2" t="inlineStr"/>
       <c r="I256" s="2" t="inlineStr">
         <is>
-          <t>182.04 €</t>
-[...3 lines deleted...]
-    <row r="257" ht="32" customHeight="1">
+          <t>18.37 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="257" ht="64" customHeight="1">
       <c r="A257" s="2" t="inlineStr">
         <is>
-          <t>AR15641</t>
+          <t>AR15092</t>
         </is>
       </c>
       <c r="B257" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C257" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE  XV GAMMA DN450 RINGBALG - GAMMA EPDM Hitze (XV)</t>
+          <t>Ersatz-Handrad DIA 160 x SW 30</t>
         </is>
       </c>
       <c r="D257" s="2" t="inlineStr">
         <is>
-          <t>["GAMMA"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["BOA-Compact", "BOA-Control", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W"]</t>
+        </is>
+      </c>
+      <c r="E257" s="2" t="inlineStr"/>
       <c r="F257" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G257" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H257" s="2" t="inlineStr"/>
       <c r="I257" s="2" t="inlineStr">
         <is>
-          <t>706.03 €</t>
-[...3 lines deleted...]
-    <row r="258" ht="32" customHeight="1">
+          <t>20.48 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="258" ht="64" customHeight="1">
       <c r="A258" s="2" t="inlineStr">
         <is>
-          <t>AR15645</t>
+          <t>AR15093</t>
         </is>
       </c>
       <c r="B258" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C258" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE CB GAMMA DN500 RINGBALG - Nitril karboxyliert (CB)</t>
+          <t>Ersatz-Handrad DIA 250 x SW 36</t>
         </is>
       </c>
       <c r="D258" s="2" t="inlineStr">
         <is>
-          <t>["GAMMA"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["BOA-Compact", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W", "BOA-Control IMS"]</t>
+        </is>
+      </c>
+      <c r="E258" s="2" t="inlineStr"/>
       <c r="F258" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G258" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H258" s="2" t="inlineStr"/>
       <c r="I258" s="2" t="inlineStr">
         <is>
-          <t>1498.12 €</t>
-[...3 lines deleted...]
-    <row r="259" ht="32" customHeight="1">
+          <t>76.43 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="259" ht="64" customHeight="1">
       <c r="A259" s="2" t="inlineStr">
         <is>
-          <t>AR15647</t>
+          <t>AR15094</t>
         </is>
       </c>
       <c r="B259" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C259" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE ISORIA 10/16 [A] DN 80 EPDM XV AMRI MATERIAL CODE (XV)</t>
+          <t>Ersatz-Handrad DIA 200 x SW 36</t>
         </is>
       </c>
       <c r="D259" s="2" t="inlineStr">
         <is>
-          <t>["ISORIA 10", "ISORIA 16"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["BOA-Compact", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W", "BOA-Control IMS"]</t>
+        </is>
+      </c>
+      <c r="E259" s="2" t="inlineStr"/>
       <c r="F259" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G259" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H259" s="2" t="inlineStr"/>
       <c r="I259" s="2" t="inlineStr">
         <is>
-          <t>59.33 €</t>
-[...3 lines deleted...]
-    <row r="260" ht="32" customHeight="1">
+          <t>45.28 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="260" ht="80" customHeight="1">
       <c r="A260" s="2" t="inlineStr">
         <is>
-          <t>AR15648</t>
+          <t>AR15095</t>
         </is>
       </c>
       <c r="B260" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C260" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE ISORIA 10/16 [A] DN 100 EPDM XV AMRI MATERIAL CODE (XV)</t>
+          <t>Ersatz-Handrad DIA 125 x SW 22, Aluminium</t>
         </is>
       </c>
       <c r="D260" s="2" t="inlineStr">
         <is>
-          <t>["ISORIA 10", "ISORIA 16"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["BOA-Compact", "BOA-Control", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W", "BOA-Control IMS"]</t>
+        </is>
+      </c>
+      <c r="E260" s="2" t="inlineStr"/>
       <c r="F260" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G260" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H260" s="2" t="inlineStr"/>
       <c r="I260" s="2" t="inlineStr">
         <is>
-          <t>89.93 €</t>
-[...3 lines deleted...]
-    <row r="261" ht="32" customHeight="1">
+          <t>18.37 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="261" ht="64" customHeight="1">
       <c r="A261" s="2" t="inlineStr">
         <is>
-          <t>AR15649</t>
+          <t>AR15097</t>
         </is>
       </c>
       <c r="B261" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C261" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE ISORIA 10/16 [A] DN 300 EPDM XV AMRI MATERIAL CODE (XV)</t>
+          <t>Ersatz-Handrad DIA 160 x SW 30, Aluminium</t>
         </is>
       </c>
       <c r="D261" s="2" t="inlineStr">
         <is>
-          <t>["ISORIA 10", "ISORIA 16"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["BOA-Compact", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W", "BOA-Control IMS"]</t>
+        </is>
+      </c>
+      <c r="E261" s="2" t="inlineStr"/>
       <c r="F261" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G261" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H261" s="2" t="inlineStr"/>
       <c r="I261" s="2" t="inlineStr">
         <is>
-          <t>178.60 €</t>
-[...3 lines deleted...]
-    <row r="262" ht="32" customHeight="1">
+          <t>26.13 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="262" ht="64" customHeight="1">
       <c r="A262" s="2" t="inlineStr">
         <is>
-          <t>AR15651</t>
+          <t>AR15099</t>
         </is>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C262" s="2" t="inlineStr">
         <is>
-          <t>Kit-Antriebswelle ISORIA 10/16 I00A/I07A-DN 200</t>
+          <t>Ersatz-Handrad DIA 250 x SW 36, Aluminium</t>
         </is>
       </c>
       <c r="D262" s="2" t="inlineStr">
         <is>
-          <t>["ISORIA 10", "ISORIA 16"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["BOA-Compact", "BOA-Control", "BOA-H/HE/HV/HEV", "BOA-SuperCompact", "BOA-W"]</t>
+        </is>
+      </c>
+      <c r="E262" s="2" t="inlineStr"/>
       <c r="F262" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G262" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H262" s="2" t="inlineStr">
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H262" s="2" t="inlineStr"/>
+      <c r="I262" s="2" t="inlineStr">
+        <is>
+          <t>73.90 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="263" ht="18" customHeight="1">
+      <c r="A263" s="2" t="inlineStr">
+        <is>
+          <t>AR15110</t>
+        </is>
+      </c>
+      <c r="B263" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C263" s="2" t="inlineStr">
+        <is>
+          <t>Widerstand 500 OHM für PD1</t>
+        </is>
+      </c>
+      <c r="D263" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E263" s="2" t="inlineStr"/>
+      <c r="F263" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G263" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H263" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
-      <c r="I262" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="I263" s="2" t="inlineStr">
         <is>
-          <t>79.95 €</t>
+          <t>31.45 €</t>
         </is>
       </c>
     </row>
     <row r="264" ht="18" customHeight="1">
       <c r="A264" s="2" t="inlineStr">
         <is>
-          <t>AR15687</t>
+          <t>AR15111</t>
         </is>
       </c>
       <c r="B264" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C264" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE ISORIA 10 A DN200  XNBR</t>
+          <t>Stopfen für Serviceschnittstelle PD1</t>
         </is>
       </c>
       <c r="D264" s="2" t="inlineStr">
         <is>
-          <t>["ISORIA 10"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E264" s="2" t="inlineStr"/>
       <c r="F264" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G264" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H264" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I264" s="2" t="inlineStr">
         <is>
-          <t>888.00 €</t>
-[...3 lines deleted...]
-    <row r="265" ht="32" customHeight="1">
+          <t>6.17 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="265" ht="18" customHeight="1">
       <c r="A265" s="2" t="inlineStr">
         <is>
-          <t>AR15693</t>
+          <t>AR15112</t>
         </is>
       </c>
       <c r="B265" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C265" s="2" t="inlineStr">
         <is>
-          <t>Gehäuse für Etaline ETLZ 065-065-160 EN-GJL-250/A48 CL 35B</t>
+          <t>Abdeckplatte CM PD1</t>
         </is>
       </c>
       <c r="D265" s="2" t="inlineStr">
         <is>
-          <t>["Etaline-Z"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E265" s="2" t="inlineStr"/>
       <c r="F265" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G265" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H265" s="2" t="inlineStr">
         <is>
-          <t>67.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I265" s="2" t="inlineStr">
         <is>
-          <t>1283.00 €</t>
-[...3 lines deleted...]
-    <row r="266" ht="32" customHeight="1">
+          <t>123.71 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="266" ht="18" customHeight="1">
       <c r="A266" s="2" t="inlineStr">
         <is>
-          <t>AR15708A</t>
+          <t>AR15113</t>
         </is>
       </c>
       <c r="B266" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C266" s="2" t="inlineStr">
         <is>
-          <t>Adapterhalterung FLYGT Krümmer 250/116/3IN für KRT DN250</t>
+          <t>Elektroteil PDR-Drahtbrücke PD1</t>
         </is>
       </c>
       <c r="D266" s="2" t="inlineStr">
         <is>
-          <t>["Amarex"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E266" s="2" t="inlineStr"/>
       <c r="F266" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G266" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H266" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>0.03</t>
         </is>
       </c>
       <c r="I266" s="2" t="inlineStr">
         <is>
-          <t>3838.66 €</t>
-[...3 lines deleted...]
-    <row r="267" ht="32" customHeight="1">
+          <t>0.98 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="267" ht="18" customHeight="1">
       <c r="A267" s="2" t="inlineStr">
         <is>
-          <t>AR15762</t>
+          <t>AR15114</t>
         </is>
       </c>
       <c r="B267" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C267" s="2" t="inlineStr">
         <is>
-          <t>KIT-KOMPENSATOR G2</t>
-[...4 lines deleted...]
-      <c r="F267" s="2" t="inlineStr"/>
+          <t>Gehäuse Size B (4-7,5 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D267" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E267" s="2" t="inlineStr">
+        <is>
+          <t>["Size B"]</t>
+        </is>
+      </c>
+      <c r="F267" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G267" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H267" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I267" s="2" t="inlineStr">
         <is>
-          <t>278.80 €</t>
+          <t>130.68 €</t>
         </is>
       </c>
     </row>
     <row r="268" ht="18" customHeight="1">
       <c r="A268" s="2" t="inlineStr">
         <is>
-          <t>AR15789</t>
+          <t>AR15115</t>
         </is>
       </c>
       <c r="B268" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C268" s="2" t="inlineStr">
         <is>
-          <t>Sieb  für BOA-S PN6/16 DN200 grob ø 210 × 284 X6CrNiTi1810</t>
+          <t>Gehäuse Size D (30-45 kW) PD1</t>
         </is>
       </c>
       <c r="D268" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...2 lines deleted...]
-      <c r="E268" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E268" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
       <c r="F268" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G268" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H268" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I268" s="2" t="inlineStr">
         <is>
-          <t>104.71 €</t>
-[...3 lines deleted...]
-    <row r="269" ht="32" customHeight="1">
+          <t>671.22 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="269" ht="18" customHeight="1">
       <c r="A269" s="2" t="inlineStr">
         <is>
-          <t>AR15790</t>
+          <t>AR15116</t>
         </is>
       </c>
       <c r="B269" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C269" s="2" t="inlineStr">
         <is>
-          <t>Sieb für BOA-S PN6/16 DN250 grob ø 258 × 434 X6CrNiTi1810</t>
+          <t>Dichtungseinsatz Kabeleinführ.für 4 Signalleitungen PD1</t>
         </is>
       </c>
       <c r="D269" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E269" s="2" t="inlineStr"/>
       <c r="F269" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G269" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H269" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I269" s="2" t="inlineStr">
         <is>
-          <t>195.63 €</t>
+          <t>12.35 €</t>
         </is>
       </c>
     </row>
     <row r="270" ht="18" customHeight="1">
       <c r="A270" s="2" t="inlineStr">
         <is>
-          <t>AR15792</t>
+          <t>AR15117</t>
         </is>
       </c>
       <c r="B270" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C270" s="2" t="inlineStr">
         <is>
-          <t>Sieb für BOA-S PN6/16 DN125 grob ø 137,5 × 199 X6CrNiTi1810</t>
+          <t>Dichtungssatz HMI PD1</t>
         </is>
       </c>
       <c r="D270" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E270" s="2" t="inlineStr"/>
       <c r="F270" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G270" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H270" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
       <c r="I270" s="2" t="inlineStr">
         <is>
-          <t>470.05 €</t>
+          <t>59.06 €</t>
         </is>
       </c>
     </row>
     <row r="271" ht="18" customHeight="1">
       <c r="A271" s="2" t="inlineStr">
         <is>
-          <t>AR15793</t>
+          <t>AR15118</t>
         </is>
       </c>
       <c r="B271" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C271" s="2" t="inlineStr">
         <is>
-          <t>Sieb für BOA-S PN6/16 DN150 grob ø 160 × 224 X6CrNiTi1810</t>
+          <t>Klemmenleiste REEL FU PD1</t>
         </is>
       </c>
       <c r="D271" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E271" s="2" t="inlineStr"/>
       <c r="F271" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G271" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H271" s="2" t="inlineStr">
         <is>
-          <t>1.20</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I271" s="2" t="inlineStr">
         <is>
-          <t>54.48 €</t>
-[...3 lines deleted...]
-    <row r="272" ht="32" customHeight="1">
+          <t>38.70 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="272" ht="18" customHeight="1">
       <c r="A272" s="2" t="inlineStr">
         <is>
-          <t>AR15800</t>
+          <t>AR15121</t>
         </is>
       </c>
       <c r="B272" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C272" s="2" t="inlineStr">
         <is>
-          <t>Kit de Base DN80/80 ISO 39020988 (ohne Drahtseil)</t>
-[...3 lines deleted...]
-      <c r="E272" s="2" t="inlineStr"/>
+          <t>Dichtungssatz Gehäuse Size D (30-45 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D272" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E272" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
       <c r="F272" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G272" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H272" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I272" s="2" t="inlineStr">
         <is>
-          <t>744.35 €</t>
-[...3 lines deleted...]
-    <row r="273" ht="32" customHeight="1">
+          <t>20.28 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="273" ht="18" customHeight="1">
       <c r="A273" s="2" t="inlineStr">
         <is>
-          <t>AR15858-02A</t>
+          <t>AR15122</t>
         </is>
       </c>
       <c r="B273" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C273" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile stationär mit Seilführung DN50 f. Amarex KRT</t>
+          <t>Elektroteil DSP-BOARD PD1</t>
         </is>
       </c>
       <c r="D273" s="2" t="inlineStr">
         <is>
-          <t>["Amarex-KRT"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E273" s="2" t="inlineStr"/>
       <c r="F273" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G273" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H273" s="2" t="inlineStr">
         <is>
-          <t>116.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I273" s="2" t="inlineStr">
         <is>
-          <t>1053.35 €</t>
-[...3 lines deleted...]
-    <row r="274" ht="32" customHeight="1">
+          <t>833.93 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="274" ht="18" customHeight="1">
       <c r="A274" s="2" t="inlineStr">
         <is>
-          <t>AR15870</t>
+          <t>AR15123</t>
         </is>
       </c>
       <c r="B274" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C274" s="2" t="inlineStr">
         <is>
-          <t>Passstück R 8 DN 32 X G2 X R2 X 20mm PN 10</t>
+          <t>Elektroteil DSP-KAB.-ERD A</t>
         </is>
       </c>
       <c r="D274" s="2" t="inlineStr"/>
       <c r="E274" s="2" t="inlineStr"/>
       <c r="F274" s="2" t="inlineStr">
         <is>
           <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G274" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H274" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.40</t>
         </is>
       </c>
       <c r="I274" s="2" t="inlineStr">
         <is>
-          <t>43.27 €</t>
-[...3 lines deleted...]
-    <row r="275" ht="32" customHeight="1">
+          <t>119.14 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="275" ht="18" customHeight="1">
       <c r="A275" s="2" t="inlineStr">
         <is>
-          <t>AR15876</t>
+          <t>AR15124</t>
         </is>
       </c>
       <c r="B275" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C275" s="2" t="inlineStr">
         <is>
-          <t>Deckel zu BOA-S DN20 PN16 in JL 1040 (inkl. Entleerungsschraube)</t>
+          <t>Elektroteil DSP-KAB.-ERD B (4-7,5 kW) PD1</t>
         </is>
       </c>
       <c r="D275" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...2 lines deleted...]
-      <c r="E275" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E275" s="2" t="inlineStr">
+        <is>
+          <t>["Size B"]</t>
+        </is>
+      </c>
       <c r="F275" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G275" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H275" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I275" s="2" t="inlineStr">
         <is>
-          <t>27.30 €</t>
-[...3 lines deleted...]
-    <row r="276" ht="32" customHeight="1">
+          <t>119.14 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="276" ht="18" customHeight="1">
       <c r="A276" s="2" t="inlineStr">
         <is>
-          <t>AR15877</t>
+          <t>AR15125</t>
         </is>
       </c>
       <c r="B276" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C276" s="2" t="inlineStr">
         <is>
-          <t>Deckel zu BOA-S DN65 PN6 in JL 1040 (inkl. Entleerungsschraube)</t>
+          <t>Elektroteil DSP-KAB.-ERD C (11-22 kW) PD1</t>
         </is>
       </c>
       <c r="D276" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...2 lines deleted...]
-      <c r="E276" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E276" s="2" t="inlineStr">
+        <is>
+          <t>["Size C"]</t>
+        </is>
+      </c>
       <c r="F276" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G276" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H276" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I276" s="2" t="inlineStr">
         <is>
-          <t>71.39 €</t>
-[...3 lines deleted...]
-    <row r="277" ht="32" customHeight="1">
+          <t>119.14 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="277" ht="18" customHeight="1">
       <c r="A277" s="2" t="inlineStr">
         <is>
-          <t>AR15878</t>
+          <t>AR15126</t>
         </is>
       </c>
       <c r="B277" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C277" s="2" t="inlineStr">
         <is>
-          <t>Deckel zu BOA-S DN100 PN6 in JL 1040 (inkl. Entleerungsschraube)</t>
+          <t>Elektroteil DSP-KAB.-ERD D (30-45 kW) PD1</t>
         </is>
       </c>
       <c r="D277" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E277" s="2" t="inlineStr">
         <is>
-          <t>["DN100"]</t>
+          <t>["Size D"]</t>
         </is>
       </c>
       <c r="F277" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G277" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H277" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I277" s="2" t="inlineStr">
         <is>
-          <t>88.19 €</t>
-[...3 lines deleted...]
-    <row r="278" ht="32" customHeight="1">
+          <t>128.97 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="278" ht="18" customHeight="1">
       <c r="A278" s="2" t="inlineStr">
         <is>
-          <t>AR15879</t>
+          <t>AR15131</t>
         </is>
       </c>
       <c r="B278" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C278" s="2" t="inlineStr">
         <is>
-          <t>Deckel zu BOA-S DN125 PN6 in JL 1040 (inkl. Entleerungsschraube)</t>
+          <t>Abdeckblech 160X108X0,5 mm PD1</t>
         </is>
       </c>
       <c r="D278" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E278" s="2" t="inlineStr"/>
       <c r="F278" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G278" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H278" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>0.30</t>
         </is>
       </c>
       <c r="I278" s="2" t="inlineStr">
         <is>
-          <t>131.04 €</t>
-[...3 lines deleted...]
-    <row r="279" ht="48" customHeight="1">
+          <t>17.73 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="279" ht="18" customHeight="1">
       <c r="A279" s="2" t="inlineStr">
         <is>
-          <t>AR15887</t>
+          <t>AR15132</t>
         </is>
       </c>
       <c r="B279" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C279" s="2" t="inlineStr">
         <is>
-          <t>Komplettset plombierbare Handradkappe für BOA-W DN150PN16/DN200 PN6/16</t>
+          <t>Dichtungssatz Size A (0,55-3 kW) PD1</t>
         </is>
       </c>
       <c r="D279" s="2" t="inlineStr">
         <is>
-          <t>["BOA-W"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E279" s="2" t="inlineStr">
         <is>
-          <t>["DN 150 PN 16", "DN 200 PN 16", "DN 200 PN 6"]</t>
+          <t>["Size A"]</t>
         </is>
       </c>
       <c r="F279" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G279" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H279" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>0.01</t>
         </is>
       </c>
       <c r="I279" s="2" t="inlineStr">
         <is>
-          <t>559.20 €</t>
-[...3 lines deleted...]
-    <row r="280" ht="64" customHeight="1">
+          <t>1.01 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="280" ht="18" customHeight="1">
       <c r="A280" s="2" t="inlineStr">
         <is>
-          <t>AR15888</t>
+          <t>AR15134</t>
         </is>
       </c>
       <c r="B280" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C280" s="2" t="inlineStr">
         <is>
-          <t>Komplettset plombierbare Handradkappe für BOA-W DN80/100 PN16/DN125 PN6/16</t>
+          <t>Dichtungssatz Size B (4-7,5 kW) PD1</t>
         </is>
       </c>
       <c r="D280" s="2" t="inlineStr">
         <is>
-          <t>["BOA-W"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E280" s="2" t="inlineStr">
         <is>
-          <t>["DN 80 PN 16", "DN 100 PN 16", "DN 125 PN 16", "DN 125 PN 6"]</t>
+          <t>["Size B"]</t>
         </is>
       </c>
       <c r="F280" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G280" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H280" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.02</t>
         </is>
       </c>
       <c r="I280" s="2" t="inlineStr">
         <is>
-          <t>172.40 €</t>
-[...3 lines deleted...]
-    <row r="281" ht="64" customHeight="1">
+          <t>5.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="281" ht="18" customHeight="1">
       <c r="A281" s="2" t="inlineStr">
         <is>
-          <t>AR15890</t>
+          <t>AR15135</t>
         </is>
       </c>
       <c r="B281" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C281" s="2" t="inlineStr">
         <is>
-          <t>Kappe zu BOA-C DN 15-25 PN 6/16 (Hubanzeige am Handrad)</t>
+          <t>Dichtungssatz Size C (11-22 kW) PD1</t>
         </is>
       </c>
       <c r="D281" s="2" t="inlineStr">
         <is>
-          <t>["BOA-Compact"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E281" s="2" t="inlineStr">
         <is>
-          <t>["DN 15 PN 6", "DN 25 PN 6", "DN 15 PN 16", "DN 25 PN 16"]</t>
+          <t>["Size C"]</t>
         </is>
       </c>
       <c r="F281" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G281" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H281" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>0.04</t>
         </is>
       </c>
       <c r="I281" s="2" t="inlineStr">
         <is>
-          <t>5.22 €</t>
-[...3 lines deleted...]
-    <row r="282" ht="64" customHeight="1">
+          <t>2.65 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="282" ht="18" customHeight="1">
       <c r="A282" s="2" t="inlineStr">
         <is>
-          <t>AR15892</t>
+          <t>AR15136</t>
         </is>
       </c>
       <c r="B282" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C282" s="2" t="inlineStr">
         <is>
-          <t>Kappe zu BOA-C DN 80-100 Alt PN 6/16 (Hubanzeige am Handrad)</t>
+          <t>Dichtungssatz Size D (30-45 kW) PD1</t>
         </is>
       </c>
       <c r="D282" s="2" t="inlineStr">
         <is>
-          <t>["BOA-Compact"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E282" s="2" t="inlineStr">
         <is>
-          <t>["DN 80 PN 6", "DN 100 PN 6", "DN 80 PN 16", "DN 100 PN 16"]</t>
+          <t>["Size D"]</t>
         </is>
       </c>
       <c r="F282" s="2" t="inlineStr">
         <is>
-          <t>Absperrventile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G282" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H282" s="2" t="inlineStr">
         <is>
+          <t>0.05</t>
+        </is>
+      </c>
+      <c r="I282" s="2" t="inlineStr">
+        <is>
+          <t>6.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="283" ht="18" customHeight="1">
+      <c r="A283" s="2" t="inlineStr">
+        <is>
+          <t>AR15137</t>
+        </is>
+      </c>
+      <c r="B283" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C283" s="2" t="inlineStr">
+        <is>
+          <t>Profibus-Weiche für PD1</t>
+        </is>
+      </c>
+      <c r="D283" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E283" s="2" t="inlineStr"/>
+      <c r="F283" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G283" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H283" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I283" s="2" t="inlineStr">
+        <is>
+          <t>330.84 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="284" ht="18" customHeight="1">
+      <c r="A284" s="2" t="inlineStr">
+        <is>
+          <t>AR15138</t>
+        </is>
+      </c>
+      <c r="B284" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C284" s="2" t="inlineStr">
+        <is>
+          <t>Kondensator Modular Size A (0,55-3 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D284" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E284" s="2" t="inlineStr">
+        <is>
+          <t>["Size A"]</t>
+        </is>
+      </c>
+      <c r="F284" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G284" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H284" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I284" s="2" t="inlineStr">
+        <is>
+          <t>593.05 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="285" ht="18" customHeight="1">
+      <c r="A285" s="2" t="inlineStr">
+        <is>
+          <t>AR15139</t>
+        </is>
+      </c>
+      <c r="B285" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C285" s="2" t="inlineStr">
+        <is>
+          <t>Kondensator Modular Size B (4-7,5 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D285" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E285" s="2" t="inlineStr">
+        <is>
+          <t>["Size B"]</t>
+        </is>
+      </c>
+      <c r="F285" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G285" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H285" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I285" s="2" t="inlineStr">
+        <is>
+          <t>600.85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="286" ht="18" customHeight="1">
+      <c r="A286" s="2" t="inlineStr">
+        <is>
+          <t>AR15141</t>
+        </is>
+      </c>
+      <c r="B286" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C286" s="2" t="inlineStr">
+        <is>
+          <t>Klemmenleiste Size A (0,55-3 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D286" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E286" s="2" t="inlineStr">
+        <is>
+          <t>["Size A"]</t>
+        </is>
+      </c>
+      <c r="F286" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G286" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H286" s="2" t="inlineStr">
+        <is>
           <t>1.00</t>
         </is>
       </c>
-      <c r="I282" s="2" t="inlineStr">
-[...174 lines deleted...]
-      </c>
       <c r="I286" s="2" t="inlineStr">
         <is>
-          <t>517.60 €</t>
-[...3 lines deleted...]
-    <row r="287" ht="32" customHeight="1">
+          <t>38.81 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="287" ht="18" customHeight="1">
       <c r="A287" s="2" t="inlineStr">
         <is>
-          <t>AR15910</t>
+          <t>AR15142</t>
         </is>
       </c>
       <c r="B287" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C287" s="2" t="inlineStr">
         <is>
-          <t>Standardsieb (Grob) zu BOA-S DN 300 PN16 Werkstoff: 1.4301</t>
-[...6 lines deleted...]
-      </c>
+          <t>Schraube selbstsichernd PD1</t>
+        </is>
+      </c>
+      <c r="D287" s="2" t="inlineStr"/>
       <c r="E287" s="2" t="inlineStr"/>
       <c r="F287" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G287" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H287" s="2" t="inlineStr"/>
       <c r="I287" s="2" t="inlineStr">
         <is>
-          <t>856.80 €</t>
-[...3 lines deleted...]
-    <row r="288" ht="32" customHeight="1">
+          <t>2.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="288" ht="18" customHeight="1">
       <c r="A288" s="2" t="inlineStr">
         <is>
-          <t>AR15912</t>
+          <t>AR15143</t>
         </is>
       </c>
       <c r="B288" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C288" s="2" t="inlineStr">
         <is>
-          <t>Feinsieb zu BOA-S DN 32 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 38mm L= 71mm Werkstoff : Edelstahl</t>
+          <t>Dichtungssatz Gehäuse Size A (0,55-3 kW) PD1</t>
         </is>
       </c>
       <c r="D288" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...2 lines deleted...]
-      <c r="E288" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E288" s="2" t="inlineStr">
+        <is>
+          <t>["Size A"]</t>
+        </is>
+      </c>
       <c r="F288" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G288" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H288" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="I288" s="2" t="inlineStr">
         <is>
-          <t>9.10 €</t>
-[...3 lines deleted...]
-    <row r="289" ht="32" customHeight="1">
+          <t>8.27 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="289" ht="18" customHeight="1">
       <c r="A289" s="2" t="inlineStr">
         <is>
-          <t>AR15913</t>
+          <t>AR15144</t>
         </is>
       </c>
       <c r="B289" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C289" s="2" t="inlineStr">
         <is>
-          <t>Grobsieb zu BOA-S DN 32 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 38mm L= 71mm Werkstoff : Edelstahl bis 2020</t>
+          <t>Dichtungssatz Gehäuse Size B (4-7,5 kW) PD1</t>
         </is>
       </c>
       <c r="D289" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...2 lines deleted...]
-      <c r="E289" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E289" s="2" t="inlineStr">
+        <is>
+          <t>["Size B"]</t>
+        </is>
+      </c>
       <c r="F289" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G289" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H289" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.12</t>
         </is>
       </c>
       <c r="I289" s="2" t="inlineStr">
         <is>
-          <t>17.65 €</t>
-[...3 lines deleted...]
-    <row r="290" ht="32" customHeight="1">
+          <t>8.57 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="290" ht="18" customHeight="1">
       <c r="A290" s="2" t="inlineStr">
         <is>
-          <t>AR15914</t>
+          <t>AR15145</t>
         </is>
       </c>
       <c r="B290" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C290" s="2" t="inlineStr">
         <is>
-          <t>Feinsieb zu BOA-S DN 150 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 160mm L= 259,5mm Werkstoff : Edelstahl</t>
+          <t>Dichtungssatz Gehäuse Size C (11-22 kW) PD1</t>
         </is>
       </c>
       <c r="D290" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...2 lines deleted...]
-      <c r="E290" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E290" s="2" t="inlineStr">
+        <is>
+          <t>["Size C"]</t>
+        </is>
+      </c>
       <c r="F290" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G290" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H290" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.14</t>
         </is>
       </c>
       <c r="I290" s="2" t="inlineStr">
         <is>
-          <t>163.30 €</t>
-[...3 lines deleted...]
-    <row r="291" ht="32" customHeight="1">
+          <t>18.47 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="291" ht="18" customHeight="1">
       <c r="A291" s="2" t="inlineStr">
         <is>
-          <t>AR15916</t>
+          <t>AR15146</t>
         </is>
       </c>
       <c r="B291" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C291" s="2" t="inlineStr">
         <is>
-          <t>Grobsieb zu BOA-S DN 150 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 160mm L= 259,5mm Werkstoff : Edelstahl</t>
+          <t>Kondensator Modular Size C (11-22 kW) PD1</t>
         </is>
       </c>
       <c r="D291" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...2 lines deleted...]
-      <c r="E291" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E291" s="2" t="inlineStr">
+        <is>
+          <t>["Size C"]</t>
+        </is>
+      </c>
       <c r="F291" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G291" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H291" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="I291" s="2" t="inlineStr">
         <is>
-          <t>166.78 €</t>
-[...3 lines deleted...]
-    <row r="292" ht="32" customHeight="1">
+          <t>350.91 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="292" ht="18" customHeight="1">
       <c r="A292" s="2" t="inlineStr">
         <is>
-          <t>AR15917</t>
+          <t>AR15147</t>
         </is>
       </c>
       <c r="B292" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C292" s="2" t="inlineStr">
         <is>
-          <t>Passstück R14 DN 32 X G2 X R2 X 40mm PN 10</t>
-[...3 lines deleted...]
-      <c r="E292" s="2" t="inlineStr"/>
+          <t>Kondensator Modular Size D (30-45 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D292" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E292" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
       <c r="F292" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G292" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H292" s="2" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
       <c r="I292" s="2" t="inlineStr">
         <is>
-          <t>51.34 €</t>
+          <t>1293.39 €</t>
         </is>
       </c>
     </row>
     <row r="293" ht="32" customHeight="1">
       <c r="A293" s="2" t="inlineStr">
         <is>
-          <t>AR15919</t>
+          <t>AR15148</t>
         </is>
       </c>
       <c r="B293" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C293" s="2" t="inlineStr">
         <is>
-          <t>Feinsieb zu BOA-S DN 250 PN 16 EN-GJS-400-18-LT (5.3103) bis 2020, D=231mm L= 336mm Werkstoff : Edelstahl</t>
+          <t>Halterung Size C-D (11-45 kW) PD1</t>
         </is>
       </c>
       <c r="D293" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...2 lines deleted...]
-      <c r="E293" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E293" s="2" t="inlineStr">
+        <is>
+          <t>["Size C", "Size D"]</t>
+        </is>
+      </c>
       <c r="F293" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G293" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H293" s="2" t="inlineStr"/>
       <c r="I293" s="2" t="inlineStr">
         <is>
-          <t>385.45 €</t>
+          <t>76.32 €</t>
         </is>
       </c>
     </row>
     <row r="294" ht="32" customHeight="1">
       <c r="A294" s="2" t="inlineStr">
         <is>
-          <t>AR15920</t>
+          <t>AR15149</t>
         </is>
       </c>
       <c r="B294" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C294" s="2" t="inlineStr">
         <is>
-          <t>Grobsieb zu BOA-S DN 250 PN 16 EN-GJS-400-18-LT (5.3103) bis 2020, D=231mm L= 336mm Werkstoff : Edelstahl</t>
+          <t>Halterung Size A-B (0,55-7,5 kW) PD1</t>
         </is>
       </c>
       <c r="D294" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...2 lines deleted...]
-      <c r="E294" s="2" t="inlineStr"/>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E294" s="2" t="inlineStr">
+        <is>
+          <t>["Size A", "Size B"]</t>
+        </is>
+      </c>
       <c r="F294" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G294" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H294" s="2" t="inlineStr">
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H294" s="2" t="inlineStr"/>
+      <c r="I294" s="2" t="inlineStr">
+        <is>
+          <t>64.20 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="295" ht="18" customHeight="1">
+      <c r="A295" s="2" t="inlineStr">
+        <is>
+          <t>AR15151</t>
+        </is>
+      </c>
+      <c r="B295" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C295" s="2" t="inlineStr">
+        <is>
+          <t>Gehäuseteil V-Abdeckung D (30-45 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D295" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E295" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
+      <c r="F295" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G295" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H295" s="2" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
-      <c r="I294" s="2" t="inlineStr">
-[...37 lines deleted...]
-      <c r="H295" s="2" t="inlineStr">
+      <c r="I295" s="2" t="inlineStr">
+        <is>
+          <t>65.88 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="296" ht="18" customHeight="1">
+      <c r="A296" s="2" t="inlineStr">
+        <is>
+          <t>AR15153</t>
+        </is>
+      </c>
+      <c r="B296" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C296" s="2" t="inlineStr">
+        <is>
+          <t>Gehäuseteil V-Abdeckung A (0,55-3 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D296" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E296" s="2" t="inlineStr">
+        <is>
+          <t>["Size A"]</t>
+        </is>
+      </c>
+      <c r="F296" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G296" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H296" s="2" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
-      <c r="I295" s="2" t="inlineStr">
-[...41 lines deleted...]
-      <c r="H296" s="2" t="inlineStr">
+      <c r="I296" s="2" t="inlineStr">
+        <is>
+          <t>33.08 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="297" ht="18" customHeight="1">
+      <c r="A297" s="2" t="inlineStr">
+        <is>
+          <t>AR15155</t>
+        </is>
+      </c>
+      <c r="B297" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C297" s="2" t="inlineStr">
+        <is>
+          <t>Gehäuseteil L-Abdeckung B (4-7,5 kW) PD1</t>
+        </is>
+      </c>
+      <c r="D297" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E297" s="2" t="inlineStr">
+        <is>
+          <t>["Size B"]</t>
+        </is>
+      </c>
+      <c r="F297" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G297" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H297" s="2" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
-      <c r="I296" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="I297" s="2" t="inlineStr">
         <is>
-          <t>618.10 €</t>
-[...3 lines deleted...]
-    <row r="298" ht="32" customHeight="1">
+          <t>41.17 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="298" ht="18" customHeight="1">
       <c r="A298" s="2" t="inlineStr">
         <is>
-          <t>AR15925</t>
+          <t>AR15156</t>
         </is>
       </c>
       <c r="B298" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C298" s="2" t="inlineStr">
         <is>
-          <t>Spindelverlängerung für Isoria20: DN 500, BOAX-S-/ SF: DN600 ( alte Ausführung ), L= 150mm</t>
+          <t>Gehäuseteil L-Abdeckung A (0,55-3 kW) PD1</t>
         </is>
       </c>
       <c r="D298" s="2" t="inlineStr">
         <is>
-          <t>["BOAX-S/SF", "ISORIA 20"]</t>
+          <t>["PumpDrive1"]</t>
         </is>
       </c>
       <c r="E298" s="2" t="inlineStr">
         <is>
-          <t>["DN 600", "DN 500"]</t>
+          <t>["Size A"]</t>
         </is>
       </c>
       <c r="F298" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G298" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H298" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I298" s="2" t="inlineStr">
         <is>
-          <t>1079.33 €</t>
-[...3 lines deleted...]
-    <row r="299" ht="48" customHeight="1">
+          <t>41.17 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="299" ht="18" customHeight="1">
       <c r="A299" s="2" t="inlineStr">
         <is>
-          <t>AR15926</t>
+          <t>AR15157</t>
         </is>
       </c>
       <c r="B299" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C299" s="2" t="inlineStr">
         <is>
-          <t>Spindelverlängerung für Isoria 10/16/20: DN 600, BOAX-S-/ SF: DN600, L= 150mm</t>
+          <t>Zubehörsatz Parametriereinheit Advanced PumpDrive-I PD1</t>
         </is>
       </c>
       <c r="D299" s="2" t="inlineStr">
         <is>
-          <t>["BOAX-S/SF", "ISORIA 10", "ISORIA 16", "ISORIA 20"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
+      <c r="E299" s="2" t="inlineStr"/>
       <c r="F299" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G299" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H299" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>0.30</t>
         </is>
       </c>
       <c r="I299" s="2" t="inlineStr">
         <is>
-          <t>1079.33 €</t>
-[...3 lines deleted...]
-    <row r="300" ht="32" customHeight="1">
+          <t>898.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="300" ht="18" customHeight="1">
       <c r="A300" s="2" t="inlineStr">
         <is>
-          <t>AR15927</t>
+          <t>AR15159</t>
         </is>
       </c>
       <c r="B300" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C300" s="2" t="inlineStr">
         <is>
-          <t>Handradwellenverlängerung für MN Getriebe Gr. 25/40/80, L= 100mm, Incl. Spannhülse.</t>
-[...2 lines deleted...]
-      <c r="D300" s="2" t="inlineStr"/>
+          <t>Zubehörsatz Doppelpumpenmodul (DPM) PD1</t>
+        </is>
+      </c>
+      <c r="D300" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E300" s="2" t="inlineStr"/>
       <c r="F300" s="2" t="inlineStr">
         <is>
-          <t>Handräder</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G300" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H300" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.80</t>
         </is>
       </c>
       <c r="I300" s="2" t="inlineStr">
         <is>
-          <t>78.35 €</t>
-[...3 lines deleted...]
-    <row r="301" ht="32" customHeight="1">
+          <t>545.77 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="301" ht="18" customHeight="1">
       <c r="A301" s="2" t="inlineStr">
         <is>
-          <t>AR15929</t>
+          <t>AR15160</t>
         </is>
       </c>
       <c r="B301" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C301" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 10, DN 65x20mm, PN 10/16</t>
-[...2 lines deleted...]
-      <c r="D301" s="2" t="inlineStr"/>
+          <t>Montagekit für Doppel- Mehrpumpenbetrieb PumpDrive-I PD1</t>
+        </is>
+      </c>
+      <c r="D301" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E301" s="2" t="inlineStr"/>
       <c r="F301" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G301" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H301" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I301" s="2" t="inlineStr">
         <is>
-          <t>72.42 €</t>
-[...3 lines deleted...]
-    <row r="302" ht="32" customHeight="1">
+          <t>345.65 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="302" ht="18" customHeight="1">
       <c r="A302" s="2" t="inlineStr">
         <is>
-          <t>AR15931</t>
+          <t>AR15164</t>
         </is>
       </c>
       <c r="B302" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C302" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 1, DN 40x30mm, PN 10/16</t>
-[...2 lines deleted...]
-      <c r="D302" s="2" t="inlineStr"/>
+          <t>EMV-Zubehör Ferrit 0431177081 PD1</t>
+        </is>
+      </c>
+      <c r="D302" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E302" s="2" t="inlineStr"/>
       <c r="F302" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G302" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H302" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I302" s="2" t="inlineStr">
         <is>
-          <t>65.36 €</t>
-[...3 lines deleted...]
-    <row r="303" ht="32" customHeight="1">
+          <t>50.62 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="303" ht="18" customHeight="1">
       <c r="A303" s="2" t="inlineStr">
         <is>
-          <t>AR15932</t>
+          <t>AR15165</t>
         </is>
       </c>
       <c r="B303" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C303" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 11, DN 65x30mm, PN 10/16</t>
-[...2 lines deleted...]
-      <c r="D303" s="2" t="inlineStr"/>
+          <t>EMV-Zubehör Ferrit 28A5131-0A2 PD1</t>
+        </is>
+      </c>
+      <c r="D303" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E303" s="2" t="inlineStr"/>
       <c r="F303" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G303" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H303" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I303" s="2" t="inlineStr">
         <is>
-          <t>72.42 €</t>
-[...3 lines deleted...]
-    <row r="304" ht="32" customHeight="1">
+          <t>31.31 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="304" ht="18" customHeight="1">
       <c r="A304" s="2" t="inlineStr">
         <is>
-          <t>AR15933</t>
+          <t>AR15166</t>
         </is>
       </c>
       <c r="B304" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C304" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 2, DN 50x10mm, PN 10/16</t>
-[...2 lines deleted...]
-      <c r="D304" s="2" t="inlineStr"/>
+          <t>EMV-Zubehör Ferrit ZJ-44925-TC PD1</t>
+        </is>
+      </c>
+      <c r="D304" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E304" s="2" t="inlineStr"/>
       <c r="F304" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G304" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H304" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I304" s="2" t="inlineStr">
         <is>
-          <t>44.38 €</t>
+          <t>17.00 €</t>
         </is>
       </c>
     </row>
     <row r="305" ht="32" customHeight="1">
       <c r="A305" s="2" t="inlineStr">
         <is>
-          <t>AR15934</t>
+          <t>AR15168</t>
         </is>
       </c>
       <c r="B305" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C305" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 4, DN 50x30mm, PN 10/16</t>
-[...2 lines deleted...]
-      <c r="D305" s="2" t="inlineStr"/>
+          <t>Blinddeckel zum Verschließen PumpDrive-II Einschubfach PDRV2_PDRV2E</t>
+        </is>
+      </c>
+      <c r="D305" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
       <c r="E305" s="2" t="inlineStr"/>
       <c r="F305" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G305" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H305" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I305" s="2" t="inlineStr">
         <is>
-          <t>107.00 €</t>
+          <t>9.74 €</t>
         </is>
       </c>
     </row>
     <row r="306" ht="32" customHeight="1">
       <c r="A306" s="2" t="inlineStr">
         <is>
-          <t>AR15935</t>
+          <t>AR15169</t>
         </is>
       </c>
       <c r="B306" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C306" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 9, DN 65x10mm, PN 10/16</t>
-[...2 lines deleted...]
-      <c r="D306" s="2" t="inlineStr"/>
+          <t>Blindabdeckung PumpDrive-II Motorkonnektor PDRV2_PDRV2E</t>
+        </is>
+      </c>
+      <c r="D306" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
       <c r="E306" s="2" t="inlineStr"/>
       <c r="F306" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G306" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H306" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I306" s="2" t="inlineStr">
         <is>
-          <t>65.36 €</t>
+          <t>12.89 €</t>
         </is>
       </c>
     </row>
     <row r="307" ht="32" customHeight="1">
       <c r="A307" s="2" t="inlineStr">
         <is>
-          <t>AR15936</t>
+          <t>AR15170</t>
         </is>
       </c>
       <c r="B307" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C307" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 18, DN 80x40mm, PN 6</t>
-[...2 lines deleted...]
-      <c r="D307" s="2" t="inlineStr"/>
+          <t>PumpDrive-II HMI PDRV2</t>
+        </is>
+      </c>
+      <c r="D307" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
       <c r="E307" s="2" t="inlineStr"/>
       <c r="F307" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G307" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="H307" s="2" t="inlineStr"/>
       <c r="I307" s="2" t="inlineStr">
         <is>
-          <t>100.37 €</t>
+          <t>312.75 €</t>
         </is>
       </c>
     </row>
     <row r="308" ht="32" customHeight="1">
       <c r="A308" s="2" t="inlineStr">
         <is>
-          <t>AR15937</t>
+          <t>AR15171</t>
         </is>
       </c>
       <c r="B308" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C308" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 11, DN 65x30mm, PN 6</t>
-[...2 lines deleted...]
-      <c r="D308" s="2" t="inlineStr"/>
+          <t>PumpDrive-II Eco HMI PDRV2E</t>
+        </is>
+      </c>
+      <c r="D308" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2-Eco"]</t>
+        </is>
+      </c>
       <c r="E308" s="2" t="inlineStr"/>
       <c r="F308" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G308" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="H308" s="2" t="inlineStr"/>
       <c r="I308" s="2" t="inlineStr">
         <is>
-          <t>72.42 €</t>
+          <t>189.54 €</t>
         </is>
       </c>
     </row>
     <row r="309" ht="32" customHeight="1">
       <c r="A309" s="2" t="inlineStr">
         <is>
-          <t>AR15938</t>
+          <t>AR15172</t>
         </is>
       </c>
       <c r="B309" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C309" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 2, DN 50x10mm, PN 6</t>
+          <t>Membran-Druckbeh.Stahl, Typ 80, 60 l Nutzinhalt, PN 16, H=750 mm, D=480mm, DN 50, Lackschäden</t>
         </is>
       </c>
       <c r="D309" s="2" t="inlineStr"/>
       <c r="E309" s="2" t="inlineStr"/>
       <c r="F309" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G309" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H309" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>34.00</t>
         </is>
       </c>
       <c r="I309" s="2" t="inlineStr">
         <is>
-          <t>44.38 €</t>
+          <t>398.62 €</t>
         </is>
       </c>
     </row>
     <row r="310" ht="32" customHeight="1">
       <c r="A310" s="2" t="inlineStr">
         <is>
-          <t>AR15939</t>
+          <t>AR15174</t>
         </is>
       </c>
       <c r="B310" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C310" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 26, DN 40x50mm, PN 6</t>
-[...2 lines deleted...]
-      <c r="D310" s="2" t="inlineStr"/>
+          <t>M12-Modul PumpDrive-II/Eco Mehrpumpenbetrieb PDRV2_PDRV2E</t>
+        </is>
+      </c>
+      <c r="D310" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
       <c r="E310" s="2" t="inlineStr"/>
       <c r="F310" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G310" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H310" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="I310" s="2" t="inlineStr">
         <is>
-          <t>84.02 €</t>
+          <t>87.82 €</t>
         </is>
       </c>
     </row>
     <row r="311" ht="32" customHeight="1">
       <c r="A311" s="2" t="inlineStr">
         <is>
-          <t>AR15940</t>
+          <t>AR15176</t>
         </is>
       </c>
       <c r="B311" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C311" s="2" t="inlineStr">
         <is>
-          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 9, DN 65x10mm, PN 6</t>
-[...3 lines deleted...]
-      <c r="E311" s="2" t="inlineStr"/>
+          <t>Montageadapter PumpDrive-II PDRV2_ Gr D, BG160, 1LE1, 1PC3</t>
+        </is>
+      </c>
+      <c r="D311" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E311" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
       <c r="F311" s="2" t="inlineStr">
         <is>
-          <t>Inline-Umwälzpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G311" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H311" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="I311" s="2" t="inlineStr">
         <is>
-          <t>53.75 €</t>
+          <t>331.87 €</t>
         </is>
       </c>
     </row>
     <row r="312" ht="32" customHeight="1">
       <c r="A312" s="2" t="inlineStr">
         <is>
-          <t>AR15946</t>
+          <t>AR15178</t>
         </is>
       </c>
       <c r="B312" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C312" s="2" t="inlineStr">
         <is>
-          <t>Handradsicherungsring   36 X 1,75</t>
-[...2 lines deleted...]
-      <c r="D312" s="2" t="inlineStr"/>
+          <t>KSB Feldbusmodul Profibus-Modul PDRV2</t>
+        </is>
+      </c>
+      <c r="D312" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
       <c r="E312" s="2" t="inlineStr"/>
       <c r="F312" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G312" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H312" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I312" s="2" t="inlineStr">
         <is>
-          <t>6.48 €</t>
+          <t>305.93 €</t>
         </is>
       </c>
     </row>
     <row r="313" ht="32" customHeight="1">
       <c r="A313" s="2" t="inlineStr">
         <is>
-          <t>AR15949</t>
+          <t>AR15208</t>
         </is>
       </c>
       <c r="B313" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C313" s="2" t="inlineStr">
         <is>
-          <t>Set A für Isolierung. Führungsrohr BOA-C IMS (Alt) 50mm</t>
+          <t>Aufstellteile f. Ama-Porter S (500) DN50 stationaer 1,5</t>
         </is>
       </c>
       <c r="D313" s="2" t="inlineStr">
         <is>
-          <t>["BOA-Control"]</t>
-[...2 lines deleted...]
-      <c r="E313" s="2" t="inlineStr"/>
+          <t>["Ama-Porter"]</t>
+        </is>
+      </c>
+      <c r="E313" s="2" t="inlineStr">
+        <is>
+          <t>["500"]</t>
+        </is>
+      </c>
       <c r="F313" s="2" t="inlineStr">
         <is>
-          <t>Regulierventile</t>
+          <t>Aufstellteile</t>
         </is>
       </c>
       <c r="G313" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H313" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>33.00</t>
         </is>
       </c>
       <c r="I313" s="2" t="inlineStr">
         <is>
-          <t>6.48 €</t>
-[...3 lines deleted...]
-    <row r="314" ht="32" customHeight="1">
+          <t>729.85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="314" ht="18" customHeight="1">
       <c r="A314" s="2" t="inlineStr">
         <is>
-          <t>AR15955</t>
+          <t>AR15256</t>
         </is>
       </c>
       <c r="B314" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C314" s="2" t="inlineStr">
         <is>
-          <t>Feinsieb zu BOA-S DN 200 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020, D=208mm L= 360mm Werkstoff : Edelstahl</t>
+          <t>Befestigungssatz Wandmontage PDRV2 Gr D</t>
         </is>
       </c>
       <c r="D314" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...2 lines deleted...]
-      <c r="E314" s="2" t="inlineStr"/>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E314" s="2" t="inlineStr">
+        <is>
+          <t>["Size D"]</t>
+        </is>
+      </c>
       <c r="F314" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
-[...6 lines deleted...]
-      </c>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G314" s="2" t="inlineStr"/>
       <c r="H314" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I314" s="2" t="inlineStr">
         <is>
-          <t>388.76 €</t>
+          <t>93.80 €</t>
         </is>
       </c>
     </row>
     <row r="315" ht="32" customHeight="1">
       <c r="A315" s="2" t="inlineStr">
         <is>
-          <t>AR15959</t>
+          <t>AR15260</t>
         </is>
       </c>
       <c r="B315" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C315" s="2" t="inlineStr">
         <is>
-          <t>FIX Adapter Schweiz-Europa 3-polig Schukostecker/CH-Stecker T12</t>
-[...9 lines deleted...]
-      </c>
+          <t>Motoradapterkit PDRV2/Eco gr. B an KSB/Siemens Motor 1LE1/1PC3, 2,4,6-polig IE2/IE3 Motor 2,2-4kW BG112</t>
+        </is>
+      </c>
+      <c r="D315" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
+      <c r="E315" s="2" t="inlineStr">
+        <is>
+          <t>["Size B", "Size B"]</t>
+        </is>
+      </c>
+      <c r="F315" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G315" s="2" t="inlineStr"/>
       <c r="H315" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I315" s="2" t="inlineStr">
         <is>
-          <t>5.50 €</t>
-[...3 lines deleted...]
-    <row r="316" ht="32" customHeight="1">
+          <t>263.18 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="316" ht="18" customHeight="1">
       <c r="A316" s="2" t="inlineStr">
         <is>
-          <t>AR15960</t>
+          <t>AR15262</t>
         </is>
       </c>
       <c r="B316" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C316" s="2" t="inlineStr">
         <is>
-          <t>Spindelverlängerung für Isoria L= 150mm, Isoria20: DN 350</t>
+          <t>Anschlusskabel Bedieneinheit Länge 3 m PDRV2</t>
         </is>
       </c>
       <c r="D316" s="2" t="inlineStr">
         <is>
-          <t>["ISORIA 20"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E316" s="2" t="inlineStr"/>
       <c r="F316" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G316" s="2" t="inlineStr"/>
       <c r="H316" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I316" s="2" t="inlineStr">
         <is>
-          <t>789.30 €</t>
-[...3 lines deleted...]
-    <row r="317" ht="32" customHeight="1">
+          <t>109.16 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="317" ht="64" customHeight="1">
       <c r="A317" s="2" t="inlineStr">
         <is>
-          <t>AR15975</t>
+          <t>AR15347B</t>
         </is>
       </c>
       <c r="B317" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C317" s="2" t="inlineStr">
         <is>
-          <t>KIT-Stopfbuchspackung HERA DN 150</t>
-[...2 lines deleted...]
-      <c r="D317" s="2" t="inlineStr"/>
+          <t>BEHAELTER           DT  300-PN 10-DN 50</t>
+        </is>
+      </c>
+      <c r="D317" s="2" t="inlineStr">
+        <is>
+          <t>["Delta Basic", "Delta Compact", "Delta Primo", "Delta Solo", "Delta Macro"]</t>
+        </is>
+      </c>
       <c r="E317" s="2" t="inlineStr"/>
       <c r="F317" s="2" t="inlineStr">
         <is>
-          <t>Plattenschieber</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G317" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H317" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>84.00</t>
         </is>
       </c>
       <c r="I317" s="2" t="inlineStr">
         <is>
-          <t>134.82 €</t>
-[...3 lines deleted...]
-    <row r="318" ht="32" customHeight="1">
+          <t>1001.12 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="318" ht="18" customHeight="1">
       <c r="A318" s="2" t="inlineStr">
         <is>
-          <t>AR15976</t>
+          <t>AR15488</t>
         </is>
       </c>
       <c r="B318" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C318" s="2" t="inlineStr">
         <is>
-          <t>Set-Rundschnur Flanschabdichtung aus EPDM   HERA BD DN 150</t>
-[...3 lines deleted...]
-      <c r="E318" s="2" t="inlineStr"/>
+          <t>KIT-DICHTUNG MCPK -200/40/1.4</t>
+        </is>
+      </c>
+      <c r="D318" s="2" t="inlineStr">
+        <is>
+          <t>["MegaCPK"]</t>
+        </is>
+      </c>
+      <c r="E318" s="2" t="inlineStr">
+        <is>
+          <t>["200"]</t>
+        </is>
+      </c>
       <c r="F318" s="2" t="inlineStr">
         <is>
-          <t>Plattenschieber</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G318" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H318" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I318" s="2" t="inlineStr">
         <is>
-          <t>80.13 €</t>
-[...3 lines deleted...]
-    <row r="319" ht="32" customHeight="1">
+          <t>298.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="319" ht="18" customHeight="1">
       <c r="A319" s="2" t="inlineStr">
         <is>
-          <t>AR15978</t>
+          <t>AR15557</t>
         </is>
       </c>
       <c r="B319" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C319" s="2" t="inlineStr">
         <is>
-          <t>Deckel zu BOA-S DN32 PN16 in JL1040 (inkl. Entleerungsschraube)</t>
+          <t>Ersatzteil Kit Actair NG80 Dynactair NG35</t>
         </is>
       </c>
       <c r="D319" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...7 lines deleted...]
-      </c>
+          <t>["ACTAIR", "DYNACTAIR"]</t>
+        </is>
+      </c>
+      <c r="E319" s="2" t="inlineStr">
+        <is>
+          <t>["NG80", "NG35"]</t>
+        </is>
+      </c>
+      <c r="F319" s="2" t="inlineStr"/>
       <c r="G319" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H319" s="2" t="inlineStr"/>
       <c r="I319" s="2" t="inlineStr">
         <is>
-          <t>50.65 €</t>
+          <t>280.48 €</t>
         </is>
       </c>
     </row>
     <row r="320" ht="32" customHeight="1">
       <c r="A320" s="2" t="inlineStr">
         <is>
-          <t>AR15980</t>
+          <t>AR15592</t>
         </is>
       </c>
       <c r="B320" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C320" s="2" t="inlineStr">
         <is>
-          <t>U-Bügeldichtung aus EPDM mit Stahlkern  HERA BD DN 150</t>
-[...3 lines deleted...]
-      <c r="E320" s="2" t="inlineStr"/>
+          <t>KIT-MANSCHETTE ISORIA 10/16 A DN250 EPDM-XV</t>
+        </is>
+      </c>
+      <c r="D320" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E320" s="2" t="inlineStr">
+        <is>
+          <t>["DN 250", "DN 250"]</t>
+        </is>
+      </c>
       <c r="F320" s="2" t="inlineStr">
         <is>
-          <t>Plattenschieber</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G320" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H320" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I320" s="2" t="inlineStr">
         <is>
-          <t>102.40 €</t>
+          <t>156.01 €</t>
         </is>
       </c>
     </row>
     <row r="321" ht="32" customHeight="1">
       <c r="A321" s="2" t="inlineStr">
         <is>
-          <t>AR16073</t>
+          <t>AR15593</t>
         </is>
       </c>
       <c r="B321" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C321" s="2" t="inlineStr">
         <is>
-          <t>KIT THERMO. BOAX-S/SF DN65/80  0/+140 C, LG 180mm</t>
+          <t>KIT-MANSCHETTE ISORIA 10/16 [A] DN 100 NBR K AMRI MATERIAL CODE (K)</t>
         </is>
       </c>
       <c r="D321" s="2" t="inlineStr">
         <is>
-          <t>["BOAX-S/SF"]</t>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
         </is>
       </c>
       <c r="E321" s="2" t="inlineStr">
         <is>
-          <t>["DN 65", "DN 80"]</t>
+          <t>["DN 100", "DN 100"]</t>
         </is>
       </c>
       <c r="F321" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G321" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H321" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I321" s="2" t="inlineStr">
         <is>
-          <t>28.44 €</t>
+          <t>90.55 €</t>
         </is>
       </c>
     </row>
     <row r="322" ht="32" customHeight="1">
       <c r="A322" s="2" t="inlineStr">
         <is>
-          <t>AR16155</t>
+          <t>AR15594</t>
         </is>
       </c>
       <c r="B322" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C322" s="2" t="inlineStr">
         <is>
-          <t>Feinsieb zu BOA-S DN100 D= 109,5mm L= 169mm Werkstoff : Edelstahl</t>
+          <t>KIT-MANSCHETTE K02A-DN 125 VITON VC AMRI MATERIAL CODE (VC) "Dual use"</t>
         </is>
       </c>
       <c r="D322" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...2 lines deleted...]
-      <c r="E322" s="2" t="inlineStr"/>
+          <t>["KE"]</t>
+        </is>
+      </c>
+      <c r="E322" s="2" t="inlineStr">
+        <is>
+          <t>["DN125"]</t>
+        </is>
+      </c>
       <c r="F322" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="G322" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H322" s="2" t="inlineStr"/>
+      <c r="H322" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
       <c r="I322" s="2" t="inlineStr">
         <is>
-          <t>91.63 €</t>
+          <t>473.38 €</t>
         </is>
       </c>
     </row>
     <row r="323" ht="32" customHeight="1">
       <c r="A323" s="2" t="inlineStr">
         <is>
-          <t>AR16156</t>
+          <t>AR15618</t>
         </is>
       </c>
       <c r="B323" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>REFLEX</t>
         </is>
       </c>
       <c r="C323" s="2" t="inlineStr">
         <is>
-          <t>Grobsieb zu BOA-S DN 65 D= 78,5mm L= 134mm Werkstoff : Edelstahl</t>
-[...6 lines deleted...]
-      </c>
+          <t>Reflex Behälter refix DE 800 800l 16 bar G1 1/2", Lackschaden</t>
+        </is>
+      </c>
+      <c r="D323" s="2" t="inlineStr"/>
       <c r="E323" s="2" t="inlineStr"/>
       <c r="F323" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G323" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H323" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H323" s="2" t="inlineStr">
+        <is>
+          <t>101.00</t>
+        </is>
+      </c>
       <c r="I323" s="2" t="inlineStr">
         <is>
-          <t>45.23 €</t>
+          <t>3156.92 €</t>
         </is>
       </c>
     </row>
     <row r="324" ht="32" customHeight="1">
       <c r="A324" s="2" t="inlineStr">
         <is>
-          <t>AR16157</t>
+          <t>AR15635</t>
         </is>
       </c>
       <c r="B324" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C324" s="2" t="inlineStr">
         <is>
-          <t>Grobsieb zu BOA-S DN125 D= 137,5mm L= 199mm Werkstoff : Edelstahl</t>
+          <t>KIT-MANSCHETTE ISORIA 10 [A] DN 150 SILICONE SK, AMRI MATERIAL CODE (SK)</t>
         </is>
       </c>
       <c r="D324" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...2 lines deleted...]
-      <c r="E324" s="2" t="inlineStr"/>
+          <t>["ISORIA 10"]</t>
+        </is>
+      </c>
+      <c r="E324" s="2" t="inlineStr">
+        <is>
+          <t>["DN 150"]</t>
+        </is>
+      </c>
       <c r="F324" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G324" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H324" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H324" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
       <c r="I324" s="2" t="inlineStr">
         <is>
-          <t>56.97 €</t>
+          <t>318.96 €</t>
         </is>
       </c>
     </row>
     <row r="325" ht="32" customHeight="1">
       <c r="A325" s="2" t="inlineStr">
         <is>
-          <t>AR16228</t>
+          <t>AR15636</t>
         </is>
       </c>
       <c r="B325" s="2" t="inlineStr">
         <is>
           <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C325" s="2" t="inlineStr">
         <is>
-          <t>MANSCHETTE  VC GAMMA DN40 RINGBALG - GAMMA DN40 (Viton)</t>
+          <t>KIT-MANSCHETTE ISORIA 10/16 [A] DN 200 EPDM XA AMRI MATERIAL CODE (XA)</t>
         </is>
       </c>
       <c r="D325" s="2" t="inlineStr">
         <is>
-          <t>["GAMMA"]</t>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
         </is>
       </c>
       <c r="E325" s="2" t="inlineStr">
         <is>
-          <t>["DN 40"]</t>
+          <t>["DN 200", "DN 200"]</t>
         </is>
       </c>
       <c r="F325" s="2" t="inlineStr">
         <is>
           <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G325" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H325" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="I325" s="2" t="inlineStr">
         <is>
-          <t>706.03 €</t>
+          <t>140.45 €</t>
         </is>
       </c>
     </row>
     <row r="326" ht="32" customHeight="1">
       <c r="A326" s="2" t="inlineStr">
         <is>
-          <t>AR16246</t>
+          <t>AR15637</t>
         </is>
       </c>
       <c r="B326" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C326" s="2" t="inlineStr">
         <is>
-          <t>Motoradapterkit PDRV2/E-1LE1, 1LG6 BG225S/M</t>
+          <t>KIT-MANSCHETTE K02A-DN 250 PFA-SILIKON AMRI MATERIAL CODE (FS) "Dual use"</t>
         </is>
       </c>
       <c r="D326" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
-[...2 lines deleted...]
-      <c r="E326" s="2" t="inlineStr"/>
+          <t>["KE"]</t>
+        </is>
+      </c>
+      <c r="E326" s="2" t="inlineStr">
+        <is>
+          <t>["DN250"]</t>
+        </is>
+      </c>
       <c r="F326" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="G326" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H326" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="I326" s="2" t="inlineStr">
         <is>
-          <t>1293.96 €</t>
+          <t>1719.32 €</t>
         </is>
       </c>
     </row>
     <row r="327" ht="32" customHeight="1">
       <c r="A327" s="2" t="inlineStr">
         <is>
-          <t>AR16304</t>
+          <t>AR15638</t>
         </is>
       </c>
       <c r="B327" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C327" s="2" t="inlineStr">
         <is>
-          <t>KIT-FLANSCH DN40XG1 1/2 W.TIEROD</t>
-[...3 lines deleted...]
-      <c r="E327" s="2" t="inlineStr"/>
+          <t>KIT-MANSCHETTE ISORIA 10/16 [A] DN 50 NBR K AMRI MATERIAL CODE (K)</t>
+        </is>
+      </c>
+      <c r="D327" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E327" s="2" t="inlineStr">
+        <is>
+          <t>["DN 50", "DN 50"]</t>
+        </is>
+      </c>
       <c r="F327" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G327" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H327" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I327" s="2" t="inlineStr">
         <is>
-          <t>1124.40 €</t>
+          <t>76.67 €</t>
         </is>
       </c>
     </row>
     <row r="328" ht="32" customHeight="1">
       <c r="A328" s="2" t="inlineStr">
         <is>
-          <t>AR16354</t>
+          <t>AR15639</t>
         </is>
       </c>
       <c r="B328" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C328" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile DN50 für u.a.Amarex NS 50-172</t>
-[...4 lines deleted...]
-      <c r="F328" s="2" t="inlineStr"/>
+          <t>KIT-WELLE ISORIA 10/16 A DN65/80 1.4029 Code 6k</t>
+        </is>
+      </c>
+      <c r="D328" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E328" s="2" t="inlineStr">
+        <is>
+          <t>["DN 80", "DN 80", "DN 65", "DN 65"]</t>
+        </is>
+      </c>
+      <c r="F328" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
       <c r="G328" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H328" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="I328" s="2" t="inlineStr">
         <is>
-          <t>488.63 €</t>
+          <t>54.15 €</t>
         </is>
       </c>
     </row>
     <row r="329" ht="32" customHeight="1">
       <c r="A329" s="2" t="inlineStr">
         <is>
-          <t>AR16365</t>
+          <t>AR15640</t>
         </is>
       </c>
       <c r="B329" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C329" s="2" t="inlineStr">
         <is>
-          <t>KIT-FLANSCHKRUEMMER INST 80 ISO C NBR</t>
+          <t>MANSCHETTE  XV GAMMA DN200 RINGBALG - GAMMA DN200 E.P.D.M Hitze (XV)</t>
         </is>
       </c>
       <c r="D329" s="2" t="inlineStr">
         <is>
-          <t>["Amarex"]</t>
+          <t>["GAMMA"]</t>
         </is>
       </c>
       <c r="E329" s="2" t="inlineStr">
         <is>
-          <t>["080-080"]</t>
+          <t>["DN 200"]</t>
         </is>
       </c>
       <c r="F329" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G329" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H329" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I329" s="2" t="inlineStr">
         <is>
-          <t>751.04 €</t>
+          <t>182.04 €</t>
         </is>
       </c>
     </row>
     <row r="330" ht="32" customHeight="1">
       <c r="A330" s="2" t="inlineStr">
         <is>
-          <t>AR16373</t>
+          <t>AR15641</t>
         </is>
       </c>
       <c r="B330" s="2" t="inlineStr">
         <is>
-          <t>John Crane GmbH</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C330" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtung EagleBurgmann 38 mm Type 58U / Q1Q1K9GG - BD Code: 15</t>
+          <t>MANSCHETTE  XV GAMMA DN450 RINGBALG - GAMMA EPDM Hitze (XV)</t>
         </is>
       </c>
       <c r="D330" s="2" t="inlineStr">
         <is>
-          <t>["Etanorm"]</t>
-[...2 lines deleted...]
-      <c r="E330" s="2" t="inlineStr"/>
+          <t>["GAMMA"]</t>
+        </is>
+      </c>
+      <c r="E330" s="2" t="inlineStr">
+        <is>
+          <t>["DN 450"]</t>
+        </is>
+      </c>
       <c r="F330" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtungen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G330" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H330" s="2" t="inlineStr"/>
+      <c r="H330" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
       <c r="I330" s="2" t="inlineStr">
         <is>
-          <t>1480.38 €</t>
-[...3 lines deleted...]
-    <row r="331" ht="18" customHeight="1">
+          <t>706.03 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="331" ht="32" customHeight="1">
       <c r="A331" s="2" t="inlineStr">
         <is>
-          <t>AR16375</t>
+          <t>AR15645</t>
         </is>
       </c>
       <c r="B331" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C331" s="2" t="inlineStr">
         <is>
-          <t>GLRD-KSB C065M0-4EB SP</t>
-[...3 lines deleted...]
-      <c r="E331" s="2" t="inlineStr"/>
+          <t>MANSCHETTE CB GAMMA DN500 RINGBALG - Nitril karboxyliert (CB)</t>
+        </is>
+      </c>
+      <c r="D331" s="2" t="inlineStr">
+        <is>
+          <t>["GAMMA"]</t>
+        </is>
+      </c>
+      <c r="E331" s="2" t="inlineStr">
+        <is>
+          <t>["DN 500"]</t>
+        </is>
+      </c>
       <c r="F331" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtungen</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="G331" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H331" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H331" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
       <c r="I331" s="2" t="inlineStr">
         <is>
-          <t>1118.70 €</t>
+          <t>1498.12 €</t>
         </is>
       </c>
     </row>
     <row r="332" ht="32" customHeight="1">
       <c r="A332" s="2" t="inlineStr">
         <is>
-          <t>AR16380</t>
+          <t>AR15647</t>
         </is>
       </c>
       <c r="B332" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C332" s="2" t="inlineStr">
         <is>
-          <t>A-SPIRALGEHAEUSE ETB  100-80-160 G mit Flachdichtung</t>
+          <t>MANSCHETTE ISORIA 10/16 [A] DN 80 EPDM XV AMRI MATERIAL CODE (XV)</t>
         </is>
       </c>
       <c r="D332" s="2" t="inlineStr">
         <is>
-          <t>["Etabloc"]</t>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
         </is>
       </c>
       <c r="E332" s="2" t="inlineStr">
         <is>
-          <t>["080-160"]</t>
+          <t>["DN 80", "DN 80"]</t>
         </is>
       </c>
       <c r="F332" s="2" t="inlineStr">
         <is>
-          <t>Gehäuseteile</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G332" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H332" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="I332" s="2" t="inlineStr">
         <is>
-          <t>1771.69 €</t>
+          <t>59.33 €</t>
         </is>
       </c>
     </row>
     <row r="333" ht="32" customHeight="1">
       <c r="A333" s="2" t="inlineStr">
         <is>
-          <t>AR16389</t>
+          <t>AR15648</t>
         </is>
       </c>
       <c r="B333" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C333" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile KIT-Konsole DN32/50 BAR INC BL</t>
+          <t>MANSCHETTE ISORIA 10/16 [A] DN 100 EPDM XV AMRI MATERIAL CODE (XV)</t>
         </is>
       </c>
       <c r="D333" s="2" t="inlineStr">
         <is>
-          <t>["Amarex-N"]</t>
-[...3 lines deleted...]
-      <c r="F333" s="2" t="inlineStr"/>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E333" s="2" t="inlineStr">
+        <is>
+          <t>["DN 100", "DN 100"]</t>
+        </is>
+      </c>
+      <c r="F333" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
       <c r="G333" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H333" s="2" t="inlineStr">
         <is>
-          <t>20.50</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="I333" s="2" t="inlineStr">
         <is>
-          <t>823.14 €</t>
+          <t>89.93 €</t>
         </is>
       </c>
     </row>
     <row r="334" ht="32" customHeight="1">
       <c r="A334" s="2" t="inlineStr">
         <is>
-          <t>AR16398</t>
+          <t>AR15649</t>
         </is>
       </c>
       <c r="B334" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C334" s="2" t="inlineStr">
         <is>
-          <t>FLANSCH Kit VF,VCF-10B NW40XG6/4 PN16-40</t>
-[...4 lines deleted...]
-      <c r="F334" s="2" t="inlineStr"/>
+          <t>MANSCHETTE ISORIA 10/16 [A] DN 300 EPDM XV AMRI MATERIAL CODE (XV)</t>
+        </is>
+      </c>
+      <c r="D334" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E334" s="2" t="inlineStr">
+        <is>
+          <t>["DN 300", "DN 300"]</t>
+        </is>
+      </c>
+      <c r="F334" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
       <c r="G334" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H334" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="I334" s="2" t="inlineStr">
         <is>
-          <t>199.90 €</t>
+          <t>178.60 €</t>
         </is>
       </c>
     </row>
     <row r="335" ht="32" customHeight="1">
       <c r="A335" s="2" t="inlineStr">
         <is>
-          <t>AR16511</t>
+          <t>AR15651</t>
         </is>
       </c>
       <c r="B335" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C335" s="2" t="inlineStr">
         <is>
-          <t>Kommunikationsmodul  / Wandler BACnet MS/TP u.a. für Calio</t>
+          <t>Kit-Antriebswelle ISORIA 10/16 I00A/I07A-DN 200</t>
         </is>
       </c>
       <c r="D335" s="2" t="inlineStr">
         <is>
-          <t>["Calio"]</t>
-[...2 lines deleted...]
-      <c r="E335" s="2" t="inlineStr"/>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E335" s="2" t="inlineStr">
+        <is>
+          <t>["DN 200", "DN 200"]</t>
+        </is>
+      </c>
       <c r="F335" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G335" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H335" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
       <c r="I335" s="2" t="inlineStr">
         <is>
-          <t>190.16 €</t>
+          <t>137.01 €</t>
         </is>
       </c>
     </row>
     <row r="336" ht="32" customHeight="1">
       <c r="A336" s="2" t="inlineStr">
         <is>
-          <t>AR16709</t>
+          <t>AR15663</t>
         </is>
       </c>
       <c r="B336" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C336" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile DN65 10M BL.AP</t>
-[...4 lines deleted...]
-      <c r="F336" s="2" t="inlineStr"/>
+          <t>MANSCHETTE ISORIA 10/16 [A] DN 065 PN10/16/ EPDM-XV</t>
+        </is>
+      </c>
+      <c r="D336" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16"]</t>
+        </is>
+      </c>
+      <c r="E336" s="2" t="inlineStr">
+        <is>
+          <t>["DN 65", "DN 65"]</t>
+        </is>
+      </c>
+      <c r="F336" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
       <c r="G336" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H336" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I336" s="2" t="inlineStr">
         <is>
-          <t>375.33 €</t>
-[...3 lines deleted...]
-    <row r="337" ht="32" customHeight="1">
+          <t>79.95 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="337" ht="18" customHeight="1">
       <c r="A337" s="2" t="inlineStr">
         <is>
-          <t>AR16766</t>
+          <t>AR15687</t>
         </is>
       </c>
       <c r="B337" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C337" s="2" t="inlineStr">
         <is>
-          <t>Kit-Laufrad NF80-100- 220 D210</t>
-[...3 lines deleted...]
-      <c r="E337" s="2" t="inlineStr"/>
+          <t>MANSCHETTE ISORIA 10 A DN200  XNBR</t>
+        </is>
+      </c>
+      <c r="D337" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10"]</t>
+        </is>
+      </c>
+      <c r="E337" s="2" t="inlineStr">
+        <is>
+          <t>["DN 200"]</t>
+        </is>
+      </c>
       <c r="F337" s="2" t="inlineStr">
         <is>
-          <t>Laufradteile</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G337" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H337" s="2" t="inlineStr">
         <is>
-          <t>1.20</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I337" s="2" t="inlineStr">
         <is>
-          <t>571.46 €</t>
-[...3 lines deleted...]
-    <row r="338" ht="18" customHeight="1">
+          <t>888.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="338" ht="32" customHeight="1">
       <c r="A338" s="2" t="inlineStr">
         <is>
-          <t>AR16823</t>
+          <t>AR15693</t>
         </is>
       </c>
       <c r="B338" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C338" s="2" t="inlineStr">
         <is>
-          <t>Wellenhülse 70/98X59 HPK-LE 250-400</t>
+          <t>Gehäuse für Etaline ETLZ 065-065-160 EN-GJL-250/A48 CL 35B</t>
         </is>
       </c>
       <c r="D338" s="2" t="inlineStr">
         <is>
-          <t>["HPK-L"]</t>
+          <t>["Etaline-ETL-Z"]</t>
         </is>
       </c>
       <c r="E338" s="2" t="inlineStr">
         <is>
-          <t>["250-400"]</t>
+          <t>["065-160"]</t>
         </is>
       </c>
       <c r="F338" s="2" t="inlineStr">
         <is>
-          <t>Wärmeträgerpumpen</t>
-[...2 lines deleted...]
-      <c r="G338" s="2" t="inlineStr"/>
+          <t>Inline-Umwälzpumpen</t>
+        </is>
+      </c>
+      <c r="G338" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="H338" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>67.00</t>
         </is>
       </c>
       <c r="I338" s="2" t="inlineStr">
         <is>
-          <t>674.00 €</t>
-[...3 lines deleted...]
-    <row r="339" ht="18" customHeight="1">
+          <t>1283.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="339" ht="32" customHeight="1">
       <c r="A339" s="2" t="inlineStr">
         <is>
-          <t>AR16824</t>
+          <t>AR15708A</t>
         </is>
       </c>
       <c r="B339" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C339" s="2" t="inlineStr">
         <is>
-          <t>Welle HPK-L 250-400 LP06</t>
+          <t>Adapterhalterung FLYGT Krümmer 250/116/3IN für KRT DN250</t>
         </is>
       </c>
       <c r="D339" s="2" t="inlineStr">
         <is>
-          <t>["HPK-L"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E339" s="2" t="inlineStr"/>
       <c r="F339" s="2" t="inlineStr">
         <is>
-          <t>Wärmeträgerpumpen</t>
-[...2 lines deleted...]
-      <c r="G339" s="2" t="inlineStr"/>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G339" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="H339" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="I339" s="2" t="inlineStr">
         <is>
-          <t>3983.00 €</t>
-[...3 lines deleted...]
-    <row r="340" ht="18" customHeight="1">
+          <t>3838.66 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="340" ht="32" customHeight="1">
       <c r="A340" s="2" t="inlineStr">
         <is>
-          <t>AR16825</t>
+          <t>AR15762</t>
         </is>
       </c>
       <c r="B340" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C340" s="2" t="inlineStr">
         <is>
-          <t>Lagerbuchse HPK-L 250-400 P06</t>
-[...17 lines deleted...]
-      <c r="G340" s="2" t="inlineStr"/>
+          <t>KIT-KOMPENSATOR G2</t>
+        </is>
+      </c>
+      <c r="D340" s="2" t="inlineStr"/>
+      <c r="E340" s="2" t="inlineStr"/>
+      <c r="F340" s="2" t="inlineStr"/>
+      <c r="G340" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="H340" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I340" s="2" t="inlineStr">
         <is>
-          <t>1378.00 €</t>
-[...3 lines deleted...]
-    <row r="341" ht="18" customHeight="1">
+          <t>278.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="341" ht="32" customHeight="1">
       <c r="A341" s="2" t="inlineStr">
         <is>
-          <t>AR16826</t>
+          <t>AR15763</t>
         </is>
       </c>
       <c r="B341" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C341" s="2" t="inlineStr">
         <is>
-          <t>Sicherungsring  98 X 3</t>
+          <t>SCHWIMM-SCHALTER 5000 P</t>
         </is>
       </c>
       <c r="D341" s="2" t="inlineStr"/>
       <c r="E341" s="2" t="inlineStr"/>
       <c r="F341" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
-[...2 lines deleted...]
-      <c r="G341" s="2" t="inlineStr"/>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G341" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="H341" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I341" s="2" t="inlineStr">
         <is>
-          <t>5.90 €</t>
+          <t>178.46 €</t>
         </is>
       </c>
     </row>
     <row r="342" ht="18" customHeight="1">
       <c r="A342" s="2" t="inlineStr">
         <is>
-          <t>AR16827</t>
+          <t>AR15789</t>
         </is>
       </c>
       <c r="B342" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C342" s="2" t="inlineStr">
         <is>
-          <t>Laufrad 404-250-400 HPK-L 250-400</t>
+          <t>Sieb  für BOA-S PN6/16 DN200 grob ø 210 × 284 X6CrNiTi1810</t>
         </is>
       </c>
       <c r="D342" s="2" t="inlineStr">
         <is>
-          <t>["HPK-L"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E342" s="2" t="inlineStr"/>
       <c r="F342" s="2" t="inlineStr">
         <is>
-          <t>Wärmeträgerpumpen</t>
-[...2 lines deleted...]
-      <c r="G342" s="2" t="inlineStr"/>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
+      <c r="G342" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
       <c r="H342" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I342" s="2" t="inlineStr">
         <is>
-          <t>6042.00 €</t>
-[...3 lines deleted...]
-    <row r="343" ht="18" customHeight="1">
+          <t>104.71 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="343" ht="32" customHeight="1">
       <c r="A343" s="2" t="inlineStr">
         <is>
-          <t>AR16828</t>
+          <t>AR15790</t>
         </is>
       </c>
       <c r="B343" s="2" t="inlineStr">
         <is>
-          <t>Burgmann</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C343" s="2" t="inlineStr">
         <is>
-          <t>GLRD-BURGMANN KB070M-H75N</t>
-[...2 lines deleted...]
-      <c r="D343" s="2" t="inlineStr"/>
+          <t>Sieb für BOA-S PN6/16 DN250 grob ø 258 × 434 X6CrNiTi1810</t>
+        </is>
+      </c>
+      <c r="D343" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E343" s="2" t="inlineStr"/>
       <c r="F343" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtungen</t>
-[...2 lines deleted...]
-      <c r="G343" s="2" t="inlineStr"/>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
+      <c r="G343" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="H343" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I343" s="2" t="inlineStr">
         <is>
-          <t>2685.90 €</t>
+          <t>195.63 €</t>
         </is>
       </c>
     </row>
     <row r="344" ht="18" customHeight="1">
       <c r="A344" s="2" t="inlineStr">
         <is>
-          <t>AR16829</t>
+          <t>AR15792</t>
         </is>
       </c>
       <c r="B344" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C344" s="2" t="inlineStr">
         <is>
-          <t>Gleitlager LP06 PPS HPK-L 250-400</t>
+          <t>Sieb für BOA-S PN6/16 DN125 grob ø 137,5 × 199 X6CrNiTi1810</t>
         </is>
       </c>
       <c r="D344" s="2" t="inlineStr">
         <is>
-          <t>["HPK-L"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E344" s="2" t="inlineStr"/>
       <c r="F344" s="2" t="inlineStr">
         <is>
-          <t>Lager</t>
-[...2 lines deleted...]
-      <c r="G344" s="2" t="inlineStr"/>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
+      <c r="G344" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
       <c r="H344" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I344" s="2" t="inlineStr">
         <is>
-          <t>2601.01 €</t>
+          <t>470.05 €</t>
         </is>
       </c>
     </row>
     <row r="345" ht="18" customHeight="1">
       <c r="A345" s="2" t="inlineStr">
         <is>
-          <t>AR16830</t>
+          <t>AR15793</t>
         </is>
       </c>
       <c r="B345" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C345" s="2" t="inlineStr">
         <is>
-          <t>Schraegkugellager 7315B UA</t>
+          <t>Sieb für BOA-S PN6/16 DN150 grob ø 160 × 224 X6CrNiTi1810</t>
         </is>
       </c>
       <c r="D345" s="2" t="inlineStr">
         <is>
-          <t>["HPK-L"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E345" s="2" t="inlineStr"/>
       <c r="F345" s="2" t="inlineStr">
         <is>
-          <t>Wärmeträgerpumpen</t>
-[...2 lines deleted...]
-      <c r="G345" s="2" t="inlineStr"/>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
+      <c r="G345" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
       <c r="H345" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1.20</t>
         </is>
       </c>
       <c r="I345" s="2" t="inlineStr">
         <is>
-          <t>217.27 €</t>
-[...3 lines deleted...]
-    <row r="346" ht="32" customHeight="1">
+          <t>54.48 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="346" ht="18" customHeight="1">
       <c r="A346" s="2" t="inlineStr">
         <is>
-          <t>AR16913-02</t>
+          <t>AR15794</t>
         </is>
       </c>
       <c r="B346" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C346" s="2" t="inlineStr">
         <is>
-          <t>Ersatzlaufteil 1,5kW, f. Mini Compacta US1.100E+UZS1.150E mit Schneidwerk</t>
-[...16 lines deleted...]
-      </c>
+          <t>Sieb für BOA-S PN6/16 DN 80 grob ø 89,5 × 149 X6CrNiTi1810</t>
+        </is>
+      </c>
+      <c r="D346" s="2" t="inlineStr"/>
+      <c r="E346" s="2" t="inlineStr"/>
+      <c r="F346" s="2" t="inlineStr"/>
       <c r="G346" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H346" s="2" t="inlineStr"/>
       <c r="I346" s="2" t="inlineStr">
         <is>
-          <t>1931.52 €</t>
-[...3 lines deleted...]
-    <row r="347" ht="18" customHeight="1">
+          <t>85.97 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="347" ht="32" customHeight="1">
       <c r="A347" s="2" t="inlineStr">
         <is>
-          <t>AR17097</t>
+          <t>AR15800</t>
         </is>
       </c>
       <c r="B347" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C347" s="2" t="inlineStr">
         <is>
-          <t>Kabel PDRV2-Displayverlängerung 5M</t>
+          <t>Kit de Base DN80/80 ISO 39020988 (ohne Drahtseil)</t>
         </is>
       </c>
       <c r="D347" s="2" t="inlineStr"/>
       <c r="E347" s="2" t="inlineStr"/>
       <c r="F347" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G347" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H347" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="I347" s="2" t="inlineStr">
         <is>
-          <t>163.46 €</t>
-[...3 lines deleted...]
-    <row r="348" ht="32" customHeight="1">
+          <t>744.35 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="348" ht="112" customHeight="1">
       <c r="A348" s="2" t="inlineStr">
         <is>
-          <t>AR17153</t>
+          <t>AR15802</t>
         </is>
       </c>
       <c r="B348" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C348" s="2" t="inlineStr">
         <is>
-          <t>Kupplung NH140-140X 42/ 55</t>
-[...3 lines deleted...]
-      <c r="E348" s="2" t="inlineStr"/>
+          <t>KSB Distanz Ausgleichsstück DN40 PN6/10 Länge: 30mm</t>
+        </is>
+      </c>
+      <c r="D348" s="2" t="inlineStr">
+        <is>
+          <t>["Calio", "Calio Z"]</t>
+        </is>
+      </c>
+      <c r="E348" s="2" t="inlineStr">
+        <is>
+          <t>["050-040", "050-060", "050-080", "050-090", "050-100", "050-120", "050-150", "050-180", "050-080", "050-100", "050-120"]</t>
+        </is>
+      </c>
       <c r="F348" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G348" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H348" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I348" s="2" t="inlineStr">
         <is>
-          <t>704.55 €</t>
+          <t>20.80 €</t>
         </is>
       </c>
     </row>
     <row r="349" ht="32" customHeight="1">
       <c r="A349" s="2" t="inlineStr">
         <is>
-          <t>AR17178GKM</t>
+          <t>AR15858-02A</t>
         </is>
       </c>
       <c r="B349" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C349" s="2" t="inlineStr">
         <is>
-          <t>GKM für MegaCPK 040-025-160</t>
+          <t>Aufstellteile stationär mit Seilführung DN50 f. Amarex KRT</t>
         </is>
       </c>
       <c r="D349" s="2" t="inlineStr">
         <is>
-          <t>["MegaCPK"]</t>
+          <t>["Amarex-KRT"]</t>
         </is>
       </c>
       <c r="E349" s="2" t="inlineStr">
         <is>
-          <t>["025-160"]</t>
+          <t>["050-215", "050-216"]</t>
         </is>
       </c>
       <c r="F349" s="2" t="inlineStr">
         <is>
-          <t>Drehstrommotoren IEC-Norm</t>
-[...2 lines deleted...]
-      <c r="G349" s="2" t="inlineStr"/>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G349" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="H349" s="2" t="inlineStr">
         <is>
-          <t>179.00</t>
+          <t>116.00</t>
         </is>
       </c>
       <c r="I349" s="2" t="inlineStr">
         <is>
-          <t>5126.47 €</t>
+          <t>1053.35 €</t>
         </is>
       </c>
     </row>
     <row r="350" ht="32" customHeight="1">
       <c r="A350" s="2" t="inlineStr">
         <is>
-          <t>AR17180G</t>
+          <t>AR15870</t>
         </is>
       </c>
       <c r="B350" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C350" s="2" t="inlineStr">
         <is>
-          <t>A-Spiralgehäuse 150-125-250 f, ETN, ETNF</t>
-[...11 lines deleted...]
-      </c>
+          <t>Passstück R 8 DN 32 X G2 X R2 X 20mm PN 10</t>
+        </is>
+      </c>
+      <c r="D350" s="2" t="inlineStr"/>
+      <c r="E350" s="2" t="inlineStr"/>
       <c r="F350" s="2" t="inlineStr">
         <is>
-          <t>Normpumpen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G350" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H350" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I350" s="2" t="inlineStr">
         <is>
-          <t>2468.18 €</t>
+          <t>43.27 €</t>
         </is>
       </c>
     </row>
     <row r="351" ht="32" customHeight="1">
       <c r="A351" s="2" t="inlineStr">
         <is>
-          <t>AR17277LRD</t>
+          <t>AR15876</t>
         </is>
       </c>
       <c r="B351" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C351" s="2" t="inlineStr">
         <is>
-          <t>Laufrad 50-200 1.4408/A743 GR CF8M 197mm für ETN  065-050-200</t>
-[...2 lines deleted...]
-      <c r="D351" s="2" t="inlineStr"/>
+          <t>Deckel zu BOA-S DN20 PN16 in JL 1040 (inkl. Entleerungsschraube)</t>
+        </is>
+      </c>
+      <c r="D351" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E351" s="2" t="inlineStr"/>
       <c r="F351" s="2" t="inlineStr">
         <is>
-          <t>Laufradteile</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G351" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H351" s="2" t="inlineStr">
         <is>
-          <t>6.40</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I351" s="2" t="inlineStr">
         <is>
-          <t>2882.00 €</t>
+          <t>27.30 €</t>
         </is>
       </c>
     </row>
     <row r="352" ht="32" customHeight="1">
       <c r="A352" s="2" t="inlineStr">
         <is>
-          <t>AR17416</t>
+          <t>AR15877</t>
         </is>
       </c>
       <c r="B352" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C352" s="2" t="inlineStr">
         <is>
-          <t>Ersatzlaufteil 1,5kW, f. Mini Compacta US2.100D+UZS2.150D mit Schneidwerk LFRD ø 150</t>
+          <t>Deckel zu BOA-S DN65 PN6 in JL 1040 (inkl. Entleerungsschraube)</t>
         </is>
       </c>
       <c r="D352" s="2" t="inlineStr">
         <is>
-          <t>["Mini Compacta"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E352" s="2" t="inlineStr"/>
       <c r="F352" s="2" t="inlineStr">
         <is>
-          <t>Hebeanlagen</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G352" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H352" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>4.50</t>
         </is>
       </c>
       <c r="I352" s="2" t="inlineStr">
         <is>
-          <t>1443.00 €</t>
+          <t>71.39 €</t>
         </is>
       </c>
     </row>
     <row r="353" ht="32" customHeight="1">
       <c r="A353" s="2" t="inlineStr">
         <is>
-          <t>AR17473-02B</t>
+          <t>AR15878</t>
         </is>
       </c>
       <c r="B353" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C353" s="2" t="inlineStr">
         <is>
-          <t>Zusatzmodul BACNET PDRV2</t>
+          <t>Deckel zu BOA-S DN100 PN6 in JL 1040 (inkl. Entleerungsschraube)</t>
         </is>
       </c>
       <c r="D353" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
-[...2 lines deleted...]
-      <c r="E353" s="2" t="inlineStr"/>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E353" s="2" t="inlineStr">
+        <is>
+          <t>["DN100"]</t>
+        </is>
+      </c>
       <c r="F353" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G353" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H353" s="2" t="inlineStr">
         <is>
-          <t>0.70</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I353" s="2" t="inlineStr">
         <is>
-          <t>223.27 €</t>
+          <t>88.19 €</t>
         </is>
       </c>
     </row>
     <row r="354" ht="32" customHeight="1">
       <c r="A354" s="2" t="inlineStr">
         <is>
-          <t>AR17473-03B</t>
+          <t>AR15879</t>
         </is>
       </c>
       <c r="B354" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C354" s="2" t="inlineStr">
         <is>
-          <t>Zusatzmodul BACNET PDRV2</t>
+          <t>Deckel zu BOA-S DN125 PN6 in JL 1040 (inkl. Entleerungsschraube)</t>
         </is>
       </c>
       <c r="D354" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+          <t>["BOA-S"]</t>
         </is>
       </c>
       <c r="E354" s="2" t="inlineStr"/>
       <c r="F354" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G354" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H354" s="2" t="inlineStr">
         <is>
-          <t>0.70</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="I354" s="2" t="inlineStr">
         <is>
-          <t>223.27 €</t>
-[...3 lines deleted...]
-    <row r="355" ht="32" customHeight="1">
+          <t>131.04 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="355" ht="48" customHeight="1">
       <c r="A355" s="2" t="inlineStr">
         <is>
-          <t>AR17537</t>
+          <t>AR15887</t>
         </is>
       </c>
       <c r="B355" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C355" s="2" t="inlineStr">
         <is>
-          <t>Befestigungssatz PDRV2 Display Wandhalterung</t>
+          <t>Komplettset plombierbare Handradkappe für BOA-W DN150PN16/DN200 PN6/16</t>
         </is>
       </c>
       <c r="D355" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2"]</t>
-[...2 lines deleted...]
-      <c r="E355" s="2" t="inlineStr"/>
+          <t>["BOA-W"]</t>
+        </is>
+      </c>
+      <c r="E355" s="2" t="inlineStr">
+        <is>
+          <t>["DN 150 PN 16", "DN 200 PN 16", "DN 200 PN 6"]</t>
+        </is>
+      </c>
       <c r="F355" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="G355" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H355" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I355" s="2" t="inlineStr">
         <is>
-          <t>38.83 €</t>
-[...3 lines deleted...]
-    <row r="356" ht="32" customHeight="1">
+          <t>559.20 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="356" ht="64" customHeight="1">
       <c r="A356" s="2" t="inlineStr">
         <is>
-          <t>AR17538</t>
+          <t>AR15888</t>
         </is>
       </c>
       <c r="B356" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C356" s="2" t="inlineStr">
         <is>
-          <t>Kabel PDRV2-Displayverlängerung 20M</t>
+          <t>Komplettset plombierbare Handradkappe für BOA-W DN80/100 PN16/DN125 PN6/16</t>
         </is>
       </c>
       <c r="D356" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2"]</t>
-[...2 lines deleted...]
-      <c r="E356" s="2" t="inlineStr"/>
+          <t>["BOA-W"]</t>
+        </is>
+      </c>
+      <c r="E356" s="2" t="inlineStr">
+        <is>
+          <t>["DN 80 PN 16", "DN 100 PN 16", "DN 125 PN 16", "DN 125 PN 6"]</t>
+        </is>
+      </c>
       <c r="F356" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="G356" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H356" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I356" s="2" t="inlineStr">
         <is>
-          <t>321.51 €</t>
-[...3 lines deleted...]
-    <row r="357" ht="32" customHeight="1">
+          <t>172.40 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="357" ht="64" customHeight="1">
       <c r="A357" s="2" t="inlineStr">
         <is>
-          <t>AR17539</t>
+          <t>AR15890</t>
         </is>
       </c>
       <c r="B357" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C357" s="2" t="inlineStr">
         <is>
-          <t>Abschlusswiderstand G-0M12-5B</t>
-[...3 lines deleted...]
-      <c r="E357" s="2" t="inlineStr"/>
+          <t>Kappe zu BOA-C DN 15-25 PN 6/16 (Hubanzeige am Handrad)</t>
+        </is>
+      </c>
+      <c r="D357" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-Compact"]</t>
+        </is>
+      </c>
+      <c r="E357" s="2" t="inlineStr">
+        <is>
+          <t>["DN 15 PN 6", "DN 25 PN 6", "DN 15 PN 16", "DN 25 PN 16"]</t>
+        </is>
+      </c>
       <c r="F357" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="G357" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H357" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="I357" s="2" t="inlineStr">
         <is>
-          <t>27.44 €</t>
-[...3 lines deleted...]
-    <row r="358" ht="32" customHeight="1">
+          <t>5.22 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="358" ht="64" customHeight="1">
       <c r="A358" s="2" t="inlineStr">
         <is>
-          <t>AR17563</t>
+          <t>AR15892</t>
         </is>
       </c>
       <c r="B358" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C358" s="2" t="inlineStr">
         <is>
-          <t>Sicherungsring 24X1.2 DIN471 FST+PHR BOA-C PN6/16-DN50+65</t>
-[...3 lines deleted...]
-      <c r="E358" s="2" t="inlineStr"/>
+          <t>Kappe zu BOA-C DN 80-100 Alt PN 6/16 (Hubanzeige am Handrad)</t>
+        </is>
+      </c>
+      <c r="D358" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-Compact"]</t>
+        </is>
+      </c>
+      <c r="E358" s="2" t="inlineStr">
+        <is>
+          <t>["DN 80 PN 6", "DN 100 PN 6", "DN 80 PN 16", "DN 100 PN 16"]</t>
+        </is>
+      </c>
       <c r="F358" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="G358" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H358" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I358" s="2" t="inlineStr">
         <is>
-          <t>6.48 €</t>
-[...3 lines deleted...]
-    <row r="359" ht="18" customHeight="1">
+          <t>8.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="359" ht="32" customHeight="1">
       <c r="A359" s="2" t="inlineStr">
         <is>
-          <t>AR17565</t>
+          <t>AR15893</t>
         </is>
       </c>
       <c r="B359" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C359" s="2" t="inlineStr">
         <is>
-          <t>DICHTRING           A 347/386  X1</t>
-[...3 lines deleted...]
-      <c r="E359" s="2" t="inlineStr"/>
+          <t>Kappe zu BOA-SuperCompact  DN 200PN 6/10/16 (inkl. Öffnungsanzeige, Hubbegrenzung)</t>
+        </is>
+      </c>
+      <c r="D359" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-SuperCompact"]</t>
+        </is>
+      </c>
+      <c r="E359" s="2" t="inlineStr">
+        <is>
+          <t>["DN 200 PN 6", "DN 200 PN 16"]</t>
+        </is>
+      </c>
       <c r="F359" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Absperrventile</t>
         </is>
       </c>
       <c r="G359" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H359" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H359" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
       <c r="I359" s="2" t="inlineStr">
         <is>
-          <t>12.00 €</t>
-[...3 lines deleted...]
-    <row r="360" ht="18" customHeight="1">
+          <t>25.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="360" ht="32" customHeight="1">
       <c r="A360" s="2" t="inlineStr">
         <is>
-          <t>AR17566</t>
+          <t>AR15906</t>
         </is>
       </c>
       <c r="B360" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C360" s="2" t="inlineStr">
         <is>
-          <t>ERSATZTEIL       SET W8</t>
-[...2 lines deleted...]
-      <c r="D360" s="2" t="inlineStr"/>
+          <t>Sendegerät Profinet-Gateway PD1 mit Betriebsanleitung</t>
+        </is>
+      </c>
+      <c r="D360" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive1"]</t>
+        </is>
+      </c>
       <c r="E360" s="2" t="inlineStr"/>
       <c r="F360" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G360" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H360" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H360" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
       <c r="I360" s="2" t="inlineStr">
         <is>
-          <t>29.61 €</t>
+          <t>1129.00 €</t>
         </is>
       </c>
     </row>
     <row r="361" ht="32" customHeight="1">
       <c r="A361" s="2" t="inlineStr">
         <is>
-          <t>AR17574</t>
+          <t>AR15908</t>
         </is>
       </c>
       <c r="B361" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C361" s="2" t="inlineStr">
         <is>
-          <t>Flanschring DN32 x G2 PN6</t>
-[...2 lines deleted...]
-      <c r="D361" s="2" t="inlineStr"/>
+          <t>Standardsieb (Grob) zu BOA-S DN 25 PN16/25  EN-GJS-400-18-LT (5.3103) bis 2020 Werkstoff: 1.4301</t>
+        </is>
+      </c>
+      <c r="D361" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E361" s="2" t="inlineStr"/>
       <c r="F361" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G361" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H361" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I361" s="2" t="inlineStr">
         <is>
-          <t>61.04 €</t>
+          <t>18.32 €</t>
         </is>
       </c>
     </row>
     <row r="362" ht="32" customHeight="1">
       <c r="A362" s="2" t="inlineStr">
         <is>
-          <t>AR17580</t>
+          <t>AR15909</t>
         </is>
       </c>
       <c r="B362" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C362" s="2" t="inlineStr">
         <is>
-          <t>KIT-KUPPLUNGSSTUECK AS25 F10-SQ19 BOAX</t>
-[...2 lines deleted...]
-      <c r="D362" s="2" t="inlineStr"/>
+          <t>Standardsieb (Grob) zu BOA-S DN 250 PN16 Werkstoff: 1.4301</t>
+        </is>
+      </c>
+      <c r="D362" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E362" s="2" t="inlineStr"/>
-      <c r="F362" s="2" t="inlineStr"/>
+      <c r="F362" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G362" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H362" s="2" t="inlineStr">
         <is>
-          <t>2.01</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I362" s="2" t="inlineStr">
         <is>
-          <t>261.38 €</t>
+          <t>517.60 €</t>
         </is>
       </c>
     </row>
     <row r="363" ht="32" customHeight="1">
       <c r="A363" s="2" t="inlineStr">
         <is>
-          <t>AR17581</t>
+          <t>AR15910</t>
         </is>
       </c>
       <c r="B363" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C363" s="2" t="inlineStr">
         <is>
-          <t>KIT ANPASSUNG AS50 F12-VKT22 BOAX</t>
-[...2 lines deleted...]
-      <c r="D363" s="2" t="inlineStr"/>
+          <t>Standardsieb (Grob) zu BOA-S DN 300 PN16 Werkstoff: 1.4301</t>
+        </is>
+      </c>
+      <c r="D363" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E363" s="2" t="inlineStr"/>
-      <c r="F363" s="2" t="inlineStr"/>
+      <c r="F363" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G363" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H363" s="2" t="inlineStr">
         <is>
-          <t>2.01</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I363" s="2" t="inlineStr">
         <is>
-          <t>31.72 €</t>
+          <t>856.80 €</t>
         </is>
       </c>
     </row>
     <row r="364" ht="32" customHeight="1">
       <c r="A364" s="2" t="inlineStr">
         <is>
-          <t>AR17585</t>
+          <t>AR15912</t>
         </is>
       </c>
       <c r="B364" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C364" s="2" t="inlineStr">
         <is>
-          <t>KIT-KUPPLUNGSSTUECK OA3 - F04-DD9 BOAX</t>
-[...2 lines deleted...]
-      <c r="D364" s="2" t="inlineStr"/>
+          <t>Feinsieb zu BOA-S DN 32 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 38mm L= 71mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D364" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E364" s="2" t="inlineStr"/>
-      <c r="F364" s="2" t="inlineStr"/>
+      <c r="F364" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G364" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H364" s="2" t="inlineStr">
         <is>
-          <t>2.01</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I364" s="2" t="inlineStr">
         <is>
-          <t>265.87 €</t>
+          <t>9.10 €</t>
         </is>
       </c>
     </row>
     <row r="365" ht="32" customHeight="1">
       <c r="A365" s="2" t="inlineStr">
         <is>
-          <t>AR17586</t>
+          <t>AR15913</t>
         </is>
       </c>
       <c r="B365" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C365" s="2" t="inlineStr">
         <is>
-          <t>KIT-KUPPLUNGSSTUECK OA15 - F07-DD17 BOAX</t>
-[...2 lines deleted...]
-      <c r="D365" s="2" t="inlineStr"/>
+          <t>Grobsieb zu BOA-S DN 32 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 38mm L= 71mm Werkstoff : Edelstahl bis 2020</t>
+        </is>
+      </c>
+      <c r="D365" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E365" s="2" t="inlineStr"/>
-      <c r="F365" s="2" t="inlineStr"/>
+      <c r="F365" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G365" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H365" s="2" t="inlineStr">
         <is>
-          <t>2.01</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I365" s="2" t="inlineStr">
         <is>
-          <t>229.08 €</t>
+          <t>17.65 €</t>
         </is>
       </c>
     </row>
     <row r="366" ht="32" customHeight="1">
       <c r="A366" s="2" t="inlineStr">
         <is>
-          <t>AR17596</t>
+          <t>AR15914</t>
         </is>
       </c>
       <c r="B366" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C366" s="2" t="inlineStr">
         <is>
-          <t>Alarmschaltgerät AS1-K</t>
+          <t>Feinsieb zu BOA-S DN 150 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 160mm L= 259,5mm Werkstoff : Edelstahl</t>
         </is>
       </c>
       <c r="D366" s="2" t="inlineStr">
         <is>
-          <t>["Ama-Drainer-Box"]</t>
+          <t>["BOA-S"]</t>
         </is>
       </c>
       <c r="E366" s="2" t="inlineStr"/>
       <c r="F366" s="2" t="inlineStr">
         <is>
-          <t>Hebeanlagen</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G366" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H366" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I366" s="2" t="inlineStr">
         <is>
-          <t>51.19 €</t>
+          <t>163.30 €</t>
         </is>
       </c>
     </row>
     <row r="367" ht="32" customHeight="1">
       <c r="A367" s="2" t="inlineStr">
         <is>
-          <t>AR17686</t>
+          <t>AR15916</t>
         </is>
       </c>
       <c r="B367" s="2" t="inlineStr">
         <is>
-          <t>REFLEX</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C367" s="2" t="inlineStr">
         <is>
-          <t>Behälter DT 200-PN 16-DN 50, Lackschaden</t>
-[...2 lines deleted...]
-      <c r="D367" s="2" t="inlineStr"/>
+          <t>Grobsieb zu BOA-S DN 150 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020 D= 160mm L= 259,5mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D367" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E367" s="2" t="inlineStr"/>
       <c r="F367" s="2" t="inlineStr">
         <is>
-          <t>Druckerhöhungsanlagen</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G367" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H367" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I367" s="2" t="inlineStr">
         <is>
-          <t>1404.94 €</t>
+          <t>166.78 €</t>
         </is>
       </c>
     </row>
     <row r="368" ht="32" customHeight="1">
       <c r="A368" s="2" t="inlineStr">
         <is>
-          <t>AR17698G</t>
+          <t>AR15917</t>
         </is>
       </c>
       <c r="B368" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C368" s="2" t="inlineStr">
         <is>
-          <t>A-Spiralgehäuse 100-80-400</t>
+          <t>Passstück R14 DN 32 X G2 X R2 X 40mm PN 10</t>
         </is>
       </c>
       <c r="D368" s="2" t="inlineStr"/>
       <c r="E368" s="2" t="inlineStr"/>
       <c r="F368" s="2" t="inlineStr">
         <is>
-          <t>Gehäuseteile</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G368" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H368" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I368" s="2" t="inlineStr">
         <is>
-          <t>2271.27 €</t>
+          <t>51.34 €</t>
         </is>
       </c>
     </row>
     <row r="369" ht="32" customHeight="1">
       <c r="A369" s="2" t="inlineStr">
         <is>
-          <t>AR17781</t>
+          <t>AR15919</t>
         </is>
       </c>
       <c r="B369" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C369" s="2" t="inlineStr">
         <is>
-          <t>ABSCHLUSSWIDERSTAND G-OM12-5A</t>
-[...2 lines deleted...]
-      <c r="D369" s="2" t="inlineStr"/>
+          <t>Feinsieb zu BOA-S DN 250 PN 16 EN-GJS-400-18-LT (5.3103) bis 2020, D=231mm L= 336mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D369" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E369" s="2" t="inlineStr"/>
       <c r="F369" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G369" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H369" s="2" t="inlineStr">
         <is>
-          <t>0.15</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I369" s="2" t="inlineStr">
         <is>
-          <t>18.04 €</t>
+          <t>385.45 €</t>
         </is>
       </c>
     </row>
     <row r="370" ht="32" customHeight="1">
       <c r="A370" s="2" t="inlineStr">
         <is>
-          <t>AR17818</t>
+          <t>AR15920</t>
         </is>
       </c>
       <c r="B370" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C370" s="2" t="inlineStr">
         <is>
-          <t>KIT Halterung Amarex DN50</t>
-[...2 lines deleted...]
-      <c r="D370" s="2" t="inlineStr"/>
+          <t>Grobsieb zu BOA-S DN 250 PN 16 EN-GJS-400-18-LT (5.3103) bis 2020, D=231mm L= 336mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D370" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E370" s="2" t="inlineStr"/>
-      <c r="F370" s="2" t="inlineStr"/>
+      <c r="F370" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G370" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H370" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I370" s="2" t="inlineStr">
         <is>
-          <t>148.94 €</t>
+          <t>472.18 €</t>
         </is>
       </c>
     </row>
     <row r="371" ht="32" customHeight="1">
       <c r="A371" s="2" t="inlineStr">
         <is>
-          <t>AR17819</t>
+          <t>AR15921</t>
         </is>
       </c>
       <c r="B371" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C371" s="2" t="inlineStr">
         <is>
-          <t>KIT Halterung Amarex DN50</t>
-[...2 lines deleted...]
-      <c r="D371" s="2" t="inlineStr"/>
+          <t>Grobsieb zu BOA-S DN 300 PN 16 EN-GJS-400-18-LT (5.3103) bis 2020, D=281mm L= 384mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D371" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E371" s="2" t="inlineStr"/>
-      <c r="F371" s="2" t="inlineStr"/>
+      <c r="F371" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G371" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H371" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I371" s="2" t="inlineStr">
         <is>
-          <t>148.94 €</t>
-[...3 lines deleted...]
-    <row r="372" ht="32" customHeight="1">
+          <t>493.06 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="372" ht="48" customHeight="1">
       <c r="A372" s="2" t="inlineStr">
         <is>
-          <t>AR17820</t>
+          <t>AR15922</t>
         </is>
       </c>
       <c r="B372" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C372" s="2" t="inlineStr">
         <is>
-          <t>KIT Halterung Amarex DN50</t>
-[...4 lines deleted...]
-      <c r="F372" s="2" t="inlineStr"/>
+          <t>Spindelverlängerung für Isoria L= 100mm Isoria10/16: DN 150, Isoria20: DN 125 - DN 150</t>
+        </is>
+      </c>
+      <c r="D372" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10", "ISORIA 16", "ISORIA 20"]</t>
+        </is>
+      </c>
+      <c r="E372" s="2" t="inlineStr">
+        <is>
+          <t>["DN 150", "DN 150", "DN 125", "DN 150"]</t>
+        </is>
+      </c>
+      <c r="F372" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen</t>
+        </is>
+      </c>
       <c r="G372" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H372" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I372" s="2" t="inlineStr">
         <is>
-          <t>148.94 €</t>
-[...3 lines deleted...]
-    <row r="373" ht="32" customHeight="1">
+          <t>477.10 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="373" ht="48" customHeight="1">
       <c r="A373" s="2" t="inlineStr">
         <is>
-          <t>AR17859</t>
+          <t>AR15923</t>
         </is>
       </c>
       <c r="B373" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C373" s="2" t="inlineStr">
         <is>
-          <t>SPIRALGEHAEUSE  80-50-160 für MegaCPK</t>
+          <t>Spindelverlängerung für Isoria L= 100mm Isoria10/16: DN 250, Isoria20: DN 200 - DN 250</t>
         </is>
       </c>
       <c r="D373" s="2" t="inlineStr">
         <is>
-          <t>["MegaCPK"]</t>
+          <t>["ISORIA 10", "ISORIA 16", "ISORIA 20"]</t>
         </is>
       </c>
       <c r="E373" s="2" t="inlineStr">
         <is>
-          <t>["050-160"]</t>
+          <t>["DN 250", "DN 250", "DN 200", "DN 250"]</t>
         </is>
       </c>
       <c r="F373" s="2" t="inlineStr">
         <is>
-          <t>Normpumpen</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="G373" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H373" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I373" s="2" t="inlineStr">
         <is>
-          <t>1191.82 €</t>
+          <t>618.10 €</t>
         </is>
       </c>
     </row>
     <row r="374" ht="32" customHeight="1">
       <c r="A374" s="2" t="inlineStr">
         <is>
-          <t>AR17879</t>
+          <t>AR15925</t>
         </is>
       </c>
       <c r="B374" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C374" s="2" t="inlineStr">
         <is>
-          <t>KIT-FLANSCHKRUEMMER INST 80 ISO 2B NBR</t>
+          <t>Spindelverlängerung für Isoria20: DN 500, BOAX-S-/ SF: DN600 ( alte Ausführung ), L= 150mm</t>
         </is>
       </c>
       <c r="D374" s="2" t="inlineStr">
         <is>
-          <t>["Amarex"]</t>
-[...2 lines deleted...]
-      <c r="E374" s="2" t="inlineStr"/>
+          <t>["BOAX-S/SF", "ISORIA 20"]</t>
+        </is>
+      </c>
+      <c r="E374" s="2" t="inlineStr">
+        <is>
+          <t>["DN 600", "DN 500"]</t>
+        </is>
+      </c>
       <c r="F374" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="G374" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H374" s="2" t="inlineStr">
         <is>
-          <t>82.50</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="I374" s="2" t="inlineStr">
         <is>
-          <t>1038.72 €</t>
+          <t>1079.33 €</t>
         </is>
       </c>
     </row>
     <row r="375" ht="48" customHeight="1">
       <c r="A375" s="2" t="inlineStr">
         <is>
-          <t>AR17880</t>
+          <t>AR15926</t>
         </is>
       </c>
       <c r="B375" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C375" s="2" t="inlineStr">
         <is>
-          <t>LAUFRAD 32-125.1 abgedreht 125 @</t>
+          <t>Spindelverlängerung für Isoria 10/16/20: DN 600, BOAX-S-/ SF: DN600, L= 150mm</t>
         </is>
       </c>
       <c r="D375" s="2" t="inlineStr">
         <is>
-          <t>["Etabloc", "Etabloc-SYT", "Etanorm"]</t>
+          <t>["BOAX-S/SF", "ISORIA 10", "ISORIA 16", "ISORIA 20"]</t>
         </is>
       </c>
       <c r="E375" s="2" t="inlineStr">
         <is>
-          <t>["032-125.1", "032-125.1", "032-125.1"]</t>
+          <t>["DN 600", "DN 600", "DN 600", "DN 600"]</t>
         </is>
       </c>
       <c r="F375" s="2" t="inlineStr">
         <is>
-          <t>Normpumpen</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="G375" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H375" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="I375" s="2" t="inlineStr">
         <is>
-          <t>513.27 €</t>
+          <t>1079.33 €</t>
         </is>
       </c>
     </row>
     <row r="376" ht="32" customHeight="1">
       <c r="A376" s="2" t="inlineStr">
         <is>
-          <t>AR17886</t>
+          <t>AR15927</t>
         </is>
       </c>
       <c r="B376" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C376" s="2" t="inlineStr">
         <is>
-          <t>Kabel PDRV2-M12-CAN-KABEL 10M</t>
-[...6 lines deleted...]
-      </c>
+          <t>Handradwellenverlängerung für MN Getriebe Gr. 25/40/80, L= 100mm, Incl. Spannhülse.</t>
+        </is>
+      </c>
+      <c r="D376" s="2" t="inlineStr"/>
       <c r="E376" s="2" t="inlineStr"/>
       <c r="F376" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Handräder</t>
         </is>
       </c>
       <c r="G376" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H376" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I376" s="2" t="inlineStr">
         <is>
-          <t>115.94 €</t>
+          <t>78.35 €</t>
         </is>
       </c>
     </row>
     <row r="377" ht="32" customHeight="1">
       <c r="A377" s="2" t="inlineStr">
         <is>
-          <t>AR17890</t>
+          <t>AR15929</t>
         </is>
       </c>
       <c r="B377" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C377" s="2" t="inlineStr">
         <is>
-          <t>KABEL   PDRV2-DISPLAYVERLAENGERUNG 3M</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 10, DN 65x20mm, PN 10/16</t>
+        </is>
+      </c>
+      <c r="D377" s="2" t="inlineStr"/>
       <c r="E377" s="2" t="inlineStr"/>
       <c r="F377" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G377" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H377" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I377" s="2" t="inlineStr">
         <is>
-          <t>62.19 €</t>
+          <t>72.42 €</t>
         </is>
       </c>
     </row>
     <row r="378" ht="32" customHeight="1">
       <c r="A378" s="2" t="inlineStr">
         <is>
-          <t>AR17913PM</t>
+          <t>AR15931</t>
         </is>
       </c>
       <c r="B378" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C378" s="2" t="inlineStr">
         <is>
-          <t>PumpMeter inkl. 2 Drucksensoren -1-10BAR 4-20MA 0,6M</t>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 1, DN 40x30mm, PN 10/16</t>
         </is>
       </c>
       <c r="D378" s="2" t="inlineStr"/>
       <c r="E378" s="2" t="inlineStr"/>
       <c r="F378" s="2" t="inlineStr">
         <is>
-          <t>Überwachung &amp; Sensorik</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G378" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H378" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I378" s="2" t="inlineStr">
         <is>
-          <t>535.47 €</t>
+          <t>65.36 €</t>
         </is>
       </c>
     </row>
     <row r="379" ht="32" customHeight="1">
       <c r="A379" s="2" t="inlineStr">
         <is>
-          <t>AR17931</t>
+          <t>AR15932</t>
         </is>
       </c>
       <c r="B379" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C379" s="2" t="inlineStr">
         <is>
-          <t>KABEL MIT STECKER   PUMPMETER 10M SENSOR</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 11, DN 65x30mm, PN 10/16</t>
+        </is>
+      </c>
+      <c r="D379" s="2" t="inlineStr"/>
       <c r="E379" s="2" t="inlineStr"/>
       <c r="F379" s="2" t="inlineStr">
         <is>
-          <t>Überwachung &amp; Sensorik</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G379" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H379" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I379" s="2" t="inlineStr">
         <is>
-          <t>151.98 €</t>
+          <t>72.42 €</t>
         </is>
       </c>
     </row>
     <row r="380" ht="32" customHeight="1">
       <c r="A380" s="2" t="inlineStr">
         <is>
-          <t>AR17932</t>
+          <t>AR15933</t>
         </is>
       </c>
       <c r="B380" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C380" s="2" t="inlineStr">
         <is>
-          <t>SONDE               TYP LS-10  5M KABEL</t>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 2, DN 50x10mm, PN 10/16</t>
         </is>
       </c>
       <c r="D380" s="2" t="inlineStr"/>
       <c r="E380" s="2" t="inlineStr"/>
-      <c r="F380" s="2" t="inlineStr"/>
+      <c r="F380" s="2" t="inlineStr">
+        <is>
+          <t>Inline-Umwälzpumpen</t>
+        </is>
+      </c>
       <c r="G380" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H380" s="2" t="inlineStr">
         <is>
-          <t>0.70</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I380" s="2" t="inlineStr">
         <is>
-          <t>705.22 €</t>
-[...3 lines deleted...]
-    <row r="381" ht="48" customHeight="1">
+          <t>44.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="381" ht="32" customHeight="1">
       <c r="A381" s="2" t="inlineStr">
         <is>
-          <t>AR17933</t>
+          <t>AR15934</t>
         </is>
       </c>
       <c r="B381" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C381" s="2" t="inlineStr">
         <is>
-          <t>Konsole f. Multi Eco+Multi-Inox+Superinox</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 4, DN 50x30mm, PN 10/16</t>
+        </is>
+      </c>
+      <c r="D381" s="2" t="inlineStr"/>
       <c r="E381" s="2" t="inlineStr"/>
-      <c r="F381" s="2" t="inlineStr"/>
+      <c r="F381" s="2" t="inlineStr">
+        <is>
+          <t>Inline-Umwälzpumpen</t>
+        </is>
+      </c>
       <c r="G381" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H381" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I381" s="2" t="inlineStr">
         <is>
-          <t>152.36 €</t>
+          <t>107.00 €</t>
         </is>
       </c>
     </row>
     <row r="382" ht="32" customHeight="1">
       <c r="A382" s="2" t="inlineStr">
         <is>
-          <t>AR17934</t>
+          <t>AR15935</t>
         </is>
       </c>
       <c r="B382" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C382" s="2" t="inlineStr">
         <is>
-          <t>BEHAELTER AD-BOX 1 B</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 9, DN 65x10mm, PN 10/16</t>
+        </is>
+      </c>
+      <c r="D382" s="2" t="inlineStr"/>
       <c r="E382" s="2" t="inlineStr"/>
-      <c r="F382" s="2" t="inlineStr"/>
+      <c r="F382" s="2" t="inlineStr">
+        <is>
+          <t>Inline-Umwälzpumpen</t>
+        </is>
+      </c>
       <c r="G382" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H382" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I382" s="2" t="inlineStr">
         <is>
-          <t>1066.46 €</t>
+          <t>65.36 €</t>
         </is>
       </c>
     </row>
     <row r="383" ht="32" customHeight="1">
       <c r="A383" s="2" t="inlineStr">
         <is>
-          <t>AR17988</t>
+          <t>AR15936</t>
         </is>
       </c>
       <c r="B383" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C383" s="2" t="inlineStr">
         <is>
-          <t>KIT-FLANSCH         PPE DN80/PIED DN100</t>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 18, DN 80x40mm, PN 6</t>
         </is>
       </c>
       <c r="D383" s="2" t="inlineStr"/>
       <c r="E383" s="2" t="inlineStr"/>
-      <c r="F383" s="2" t="inlineStr"/>
+      <c r="F383" s="2" t="inlineStr">
+        <is>
+          <t>Inline-Umwälzpumpen</t>
+        </is>
+      </c>
       <c r="G383" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H383" s="2" t="inlineStr">
         <is>
-          <t>15.30</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I383" s="2" t="inlineStr">
         <is>
-          <t>468.54 €</t>
+          <t>100.37 €</t>
         </is>
       </c>
     </row>
     <row r="384" ht="32" customHeight="1">
       <c r="A384" s="2" t="inlineStr">
         <is>
-          <t>AR18050</t>
+          <t>AR15937</t>
         </is>
       </c>
       <c r="B384" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C384" s="2" t="inlineStr">
         <is>
-          <t>VENTILBAUSATZ    ENDSCHALTERSET 6</t>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 11, DN 65x30mm, PN 6</t>
         </is>
       </c>
       <c r="D384" s="2" t="inlineStr"/>
       <c r="E384" s="2" t="inlineStr"/>
       <c r="F384" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G384" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H384" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I384" s="2" t="inlineStr">
         <is>
-          <t>337.08 €</t>
+          <t>72.42 €</t>
         </is>
       </c>
     </row>
     <row r="385" ht="32" customHeight="1">
       <c r="A385" s="2" t="inlineStr">
         <is>
-          <t>AR18060</t>
+          <t>AR15938</t>
         </is>
       </c>
       <c r="B385" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C385" s="2" t="inlineStr">
         <is>
-          <t>Elektroteil UPA3E+REL.5,5-8</t>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 2, DN 50x10mm, PN 6</t>
         </is>
       </c>
       <c r="D385" s="2" t="inlineStr"/>
       <c r="E385" s="2" t="inlineStr"/>
       <c r="F385" s="2" t="inlineStr">
         <is>
-          <t>UPA-Zubehör</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G385" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H385" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I385" s="2" t="inlineStr">
         <is>
-          <t>655.43 €</t>
+          <t>44.38 €</t>
         </is>
       </c>
     </row>
     <row r="386" ht="32" customHeight="1">
       <c r="A386" s="2" t="inlineStr">
         <is>
-          <t>AR18113</t>
+          <t>AR15939</t>
         </is>
       </c>
       <c r="B386" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C386" s="2" t="inlineStr">
         <is>
-          <t>KIT-FLANSCHKRUEMMER INST 80 ISO C NBR (ARX)</t>
-[...11 lines deleted...]
-      </c>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 26, DN 40x50mm, PN 6</t>
+        </is>
+      </c>
+      <c r="D386" s="2" t="inlineStr"/>
+      <c r="E386" s="2" t="inlineStr"/>
       <c r="F386" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G386" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H386" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I386" s="2" t="inlineStr">
         <is>
-          <t>751.04 €</t>
+          <t>84.02 €</t>
         </is>
       </c>
     </row>
     <row r="387" ht="32" customHeight="1">
       <c r="A387" s="2" t="inlineStr">
         <is>
-          <t>AR18113-01</t>
+          <t>AR15940</t>
         </is>
       </c>
       <c r="B387" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C387" s="2" t="inlineStr">
         <is>
-          <t>KIT-FLANSCHKRUEMMER INST 80 ISO C NBR (ARX)</t>
-[...11 lines deleted...]
-      </c>
+          <t>Laengenausgleich von Flanschverbindungen Flansch-Zwischenstutzen F 9, DN 65x10mm, PN 6</t>
+        </is>
+      </c>
+      <c r="D387" s="2" t="inlineStr"/>
+      <c r="E387" s="2" t="inlineStr"/>
       <c r="F387" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="G387" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H387" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I387" s="2" t="inlineStr">
         <is>
-          <t>751.04 €</t>
+          <t>53.75 €</t>
         </is>
       </c>
     </row>
     <row r="388" ht="32" customHeight="1">
       <c r="A388" s="2" t="inlineStr">
         <is>
-          <t>AR18114</t>
+          <t>AR15946</t>
         </is>
       </c>
       <c r="B388" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C388" s="2" t="inlineStr">
         <is>
-          <t>KIT-HALTERUNG 100 2B/C NBR (ARX)</t>
+          <t>Handradsicherungsring   36 X 1,75</t>
         </is>
       </c>
       <c r="D388" s="2" t="inlineStr"/>
       <c r="E388" s="2" t="inlineStr"/>
       <c r="F388" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G388" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H388" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I388" s="2" t="inlineStr">
         <is>
-          <t>414.20 €</t>
+          <t>6.48 €</t>
         </is>
       </c>
     </row>
     <row r="389" ht="32" customHeight="1">
       <c r="A389" s="2" t="inlineStr">
         <is>
-          <t>AR18115</t>
+          <t>AR15949</t>
         </is>
       </c>
       <c r="B389" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C389" s="2" t="inlineStr">
         <is>
-          <t>KIT-KETTE 4X12-5M-200KG 08-09</t>
-[...2 lines deleted...]
-      <c r="D389" s="2" t="inlineStr"/>
+          <t>Set A für Isolierung. Führungsrohr BOA-C IMS (Alt) 50mm</t>
+        </is>
+      </c>
+      <c r="D389" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-Control"]</t>
+        </is>
+      </c>
       <c r="E389" s="2" t="inlineStr"/>
       <c r="F389" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Regulierventile</t>
         </is>
       </c>
       <c r="G389" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H389" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I389" s="2" t="inlineStr">
         <is>
-          <t>298.85 €</t>
+          <t>6.48 €</t>
         </is>
       </c>
     </row>
     <row r="390" ht="32" customHeight="1">
       <c r="A390" s="2" t="inlineStr">
         <is>
-          <t>AR18115-01</t>
+          <t>AR15955</t>
         </is>
       </c>
       <c r="B390" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C390" s="2" t="inlineStr">
         <is>
-          <t>KIT-KETTE 4X12-5M-200KG 08-09</t>
-[...2 lines deleted...]
-      <c r="D390" s="2" t="inlineStr"/>
+          <t>Feinsieb zu BOA-S DN 200 PN 16/25 EN-GJS-400-18-LT (5.3103) bis 2020, D=208mm L= 360mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D390" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E390" s="2" t="inlineStr"/>
       <c r="F390" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G390" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H390" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I390" s="2" t="inlineStr">
         <is>
-          <t>298.85 €</t>
+          <t>388.76 €</t>
         </is>
       </c>
     </row>
     <row r="391" ht="32" customHeight="1">
       <c r="A391" s="2" t="inlineStr">
         <is>
-          <t>AR18129</t>
+          <t>AR15959</t>
         </is>
       </c>
       <c r="B391" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C391" s="2" t="inlineStr">
         <is>
-          <t>Schwimmerschalter mit 10m Kabel 10A 250V IP68</t>
+          <t>FIX Adapter Schweiz-Europa 3-polig Schukostecker/CH-Stecker T12</t>
         </is>
       </c>
       <c r="D391" s="2" t="inlineStr"/>
       <c r="E391" s="2" t="inlineStr"/>
-      <c r="F391" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F391" s="2" t="inlineStr"/>
       <c r="G391" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H391" s="2" t="inlineStr"/>
+      <c r="H391" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
       <c r="I391" s="2" t="inlineStr">
         <is>
-          <t>57.30 €</t>
+          <t>5.50 €</t>
         </is>
       </c>
     </row>
     <row r="392" ht="32" customHeight="1">
       <c r="A392" s="2" t="inlineStr">
         <is>
-          <t>AR18129-01</t>
+          <t>AR15960</t>
         </is>
       </c>
       <c r="B392" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C392" s="2" t="inlineStr">
         <is>
-          <t>Schwimmerschalter mit 10m Kabel 10A 250V IP68</t>
-[...3 lines deleted...]
-      <c r="E392" s="2" t="inlineStr"/>
+          <t>Spindelverlängerung für Isoria L= 150mm, Isoria20: DN 350</t>
+        </is>
+      </c>
+      <c r="D392" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 20"]</t>
+        </is>
+      </c>
+      <c r="E392" s="2" t="inlineStr">
+        <is>
+          <t>["DN 350"]</t>
+        </is>
+      </c>
       <c r="F392" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Absperrklappen</t>
         </is>
       </c>
       <c r="G392" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H392" s="2" t="inlineStr"/>
+      <c r="H392" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
       <c r="I392" s="2" t="inlineStr">
         <is>
-          <t>57.30 €</t>
+          <t>789.30 €</t>
         </is>
       </c>
     </row>
     <row r="393" ht="32" customHeight="1">
       <c r="A393" s="2" t="inlineStr">
         <is>
-          <t>AR18133</t>
+          <t>AR15975</t>
         </is>
       </c>
       <c r="B393" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C393" s="2" t="inlineStr">
         <is>
-          <t>Zubehörsatz BRIDE DN50 RP 2 Gewindeflansch DN50 f. Amarex + Ama-Porter</t>
+          <t>KIT-Stopfbuchspackung HERA DN 150</t>
         </is>
       </c>
       <c r="D393" s="2" t="inlineStr"/>
       <c r="E393" s="2" t="inlineStr"/>
-      <c r="F393" s="2" t="inlineStr"/>
+      <c r="F393" s="2" t="inlineStr">
+        <is>
+          <t>Plattenschieber</t>
+        </is>
+      </c>
       <c r="G393" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H393" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I393" s="2" t="inlineStr">
         <is>
-          <t>85.52 €</t>
+          <t>134.82 €</t>
         </is>
       </c>
     </row>
     <row r="394" ht="32" customHeight="1">
       <c r="A394" s="2" t="inlineStr">
         <is>
-          <t>AR18134</t>
+          <t>AR15976</t>
         </is>
       </c>
       <c r="B394" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C394" s="2" t="inlineStr">
         <is>
-          <t>Zubehörsatz Gewindeflansch PN6 DN50 / RP2"</t>
+          <t>Set-Rundschnur Flanschabdichtung aus EPDM   HERA BD DN 150</t>
         </is>
       </c>
       <c r="D394" s="2" t="inlineStr"/>
       <c r="E394" s="2" t="inlineStr"/>
-      <c r="F394" s="2" t="inlineStr"/>
+      <c r="F394" s="2" t="inlineStr">
+        <is>
+          <t>Plattenschieber</t>
+        </is>
+      </c>
       <c r="G394" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H394" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I394" s="2" t="inlineStr">
         <is>
-          <t>34.47 €</t>
+          <t>80.13 €</t>
         </is>
       </c>
     </row>
     <row r="395" ht="32" customHeight="1">
       <c r="A395" s="2" t="inlineStr">
         <is>
-          <t>AR18136</t>
+          <t>AR15978</t>
         </is>
       </c>
       <c r="B395" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C395" s="2" t="inlineStr">
         <is>
-          <t>Satz Montagezubehör f. Flansch DN80 mit Dichtung, Schrauben u. Muttern</t>
-[...2 lines deleted...]
-      <c r="D395" s="2" t="inlineStr"/>
+          <t>Deckel zu BOA-S DN32 PN16 in JL1040 (inkl. Entleerungsschraube)</t>
+        </is>
+      </c>
+      <c r="D395" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E395" s="2" t="inlineStr"/>
       <c r="F395" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G395" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H395" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I395" s="2" t="inlineStr">
         <is>
-          <t>19.03 €</t>
+          <t>50.65 €</t>
         </is>
       </c>
     </row>
     <row r="396" ht="32" customHeight="1">
       <c r="A396" s="2" t="inlineStr">
         <is>
-          <t>AR18144</t>
+          <t>AR15980</t>
         </is>
       </c>
       <c r="B396" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C396" s="2" t="inlineStr">
         <is>
-          <t>Schwimmerventil RSV O 2" mit CU-Schwimmer 2 1/2" Trinkwasserausführung mit Düse</t>
+          <t>U-Bügeldichtung aus EPDM mit Stahlkern  HERA BD DN 150</t>
         </is>
       </c>
       <c r="D396" s="2" t="inlineStr"/>
       <c r="E396" s="2" t="inlineStr"/>
-      <c r="F396" s="2" t="inlineStr"/>
+      <c r="F396" s="2" t="inlineStr">
+        <is>
+          <t>Plattenschieber</t>
+        </is>
+      </c>
       <c r="G396" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H396" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I396" s="2" t="inlineStr">
         <is>
-          <t>2390.26 €</t>
+          <t>102.40 €</t>
         </is>
       </c>
     </row>
     <row r="397" ht="32" customHeight="1">
       <c r="A397" s="2" t="inlineStr">
         <is>
-          <t>AR18193-01</t>
+          <t>AR16073</t>
         </is>
       </c>
       <c r="B397" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C397" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile komplett Bügelführung DN 50 für Ama-Porter F 50 / S 545</t>
-[...4 lines deleted...]
-      <c r="F397" s="2" t="inlineStr"/>
+          <t>KIT THERMO. BOAX-S/SF DN65/80  0/+140 C, LG 180mm</t>
+        </is>
+      </c>
+      <c r="D397" s="2" t="inlineStr">
+        <is>
+          <t>["BOAX-S/SF"]</t>
+        </is>
+      </c>
+      <c r="E397" s="2" t="inlineStr">
+        <is>
+          <t>["DN 65", "DN 80"]</t>
+        </is>
+      </c>
+      <c r="F397" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
       <c r="G397" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H397" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I397" s="2" t="inlineStr">
         <is>
-          <t>353.77 €</t>
+          <t>28.44 €</t>
         </is>
       </c>
     </row>
     <row r="398" ht="32" customHeight="1">
       <c r="A398" s="2" t="inlineStr">
         <is>
-          <t>AR18193-02</t>
+          <t>AR16155</t>
         </is>
       </c>
       <c r="B398" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C398" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile komplett Bügelführung DN 50 für Ama-Porter F 50 / S 545</t>
-[...2 lines deleted...]
-      <c r="D398" s="2" t="inlineStr"/>
+          <t>Feinsieb zu BOA-S DN100 D= 109,5mm L= 169mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D398" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E398" s="2" t="inlineStr"/>
-      <c r="F398" s="2" t="inlineStr"/>
+      <c r="F398" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
       <c r="G398" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H398" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H398" s="2" t="inlineStr"/>
       <c r="I398" s="2" t="inlineStr">
         <is>
-          <t>353.77 €</t>
+          <t>91.63 €</t>
         </is>
       </c>
     </row>
     <row r="399" ht="32" customHeight="1">
       <c r="A399" s="2" t="inlineStr">
         <is>
-          <t>AR18197-03PM</t>
+          <t>AR16156</t>
         </is>
       </c>
       <c r="B399" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C399" s="2" t="inlineStr">
         <is>
-          <t>PumpMeter 10/10 bar mit 5m Anschlusskabe</t>
-[...2 lines deleted...]
-      <c r="D399" s="2" t="inlineStr"/>
+          <t>Grobsieb zu BOA-S DN 65 D= 78,5mm L= 134mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D399" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E399" s="2" t="inlineStr"/>
       <c r="F399" s="2" t="inlineStr">
         <is>
-          <t>Überwachung &amp; Sensorik</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G399" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H399" s="2" t="inlineStr"/>
       <c r="I399" s="2" t="inlineStr">
         <is>
-          <t>535.47 €</t>
+          <t>45.23 €</t>
         </is>
       </c>
     </row>
     <row r="400" ht="32" customHeight="1">
       <c r="A400" s="2" t="inlineStr">
         <is>
-          <t>AR18198</t>
+          <t>AR16157</t>
         </is>
       </c>
       <c r="B400" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C400" s="2" t="inlineStr">
         <is>
-          <t>SONDE D PS1  6 MWS 10M</t>
-[...2 lines deleted...]
-      <c r="D400" s="2" t="inlineStr"/>
+          <t>Grobsieb zu BOA-S DN125 D= 137,5mm L= 199mm Werkstoff : Edelstahl</t>
+        </is>
+      </c>
+      <c r="D400" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
       <c r="E400" s="2" t="inlineStr"/>
       <c r="F400" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Schmutzfänger</t>
         </is>
       </c>
       <c r="G400" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H400" s="2" t="inlineStr"/>
       <c r="I400" s="2" t="inlineStr">
         <is>
-          <t>446.05 €</t>
+          <t>56.97 €</t>
         </is>
       </c>
     </row>
     <row r="401" ht="32" customHeight="1">
       <c r="A401" s="2" t="inlineStr">
         <is>
-          <t>AR18204</t>
+          <t>AR16228</t>
         </is>
       </c>
       <c r="B401" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>KSB AMRI</t>
         </is>
       </c>
       <c r="C401" s="2" t="inlineStr">
         <is>
-          <t>Zugentlastung für SONDE TYP IL-10</t>
-[...3 lines deleted...]
-      <c r="E401" s="2" t="inlineStr"/>
+          <t>MANSCHETTE  VC GAMMA DN40 RINGBALG - GAMMA DN40 (Viton)</t>
+        </is>
+      </c>
+      <c r="D401" s="2" t="inlineStr">
+        <is>
+          <t>["GAMMA"]</t>
+        </is>
+      </c>
+      <c r="E401" s="2" t="inlineStr">
+        <is>
+          <t>["DN 40"]</t>
+        </is>
+      </c>
       <c r="F401" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G401" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H401" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I401" s="2" t="inlineStr">
         <is>
-          <t>38.30 €</t>
+          <t>706.03 €</t>
         </is>
       </c>
     </row>
     <row r="402" ht="32" customHeight="1">
       <c r="A402" s="2" t="inlineStr">
         <is>
-          <t>AR18212-01</t>
+          <t>AR16246</t>
         </is>
       </c>
       <c r="B402" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C402" s="2" t="inlineStr">
         <is>
-          <t>KIT-Konsole   CABLE ARX DN80/100</t>
+          <t>Motoradapterkit PDRV2/E-1LE1, 1LG6 BG225S/M</t>
         </is>
       </c>
       <c r="D402" s="2" t="inlineStr">
         <is>
-          <t>["Amarex-N"]</t>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
         </is>
       </c>
       <c r="E402" s="2" t="inlineStr"/>
-      <c r="F402" s="2" t="inlineStr"/>
+      <c r="F402" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G402" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H402" s="2" t="inlineStr">
         <is>
-          <t>20.50</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="I402" s="2" t="inlineStr">
         <is>
-          <t>65.51 €</t>
+          <t>1293.96 €</t>
         </is>
       </c>
     </row>
     <row r="403" ht="32" customHeight="1">
       <c r="A403" s="2" t="inlineStr">
         <is>
-          <t>AR18225</t>
+          <t>AR16304</t>
         </is>
       </c>
       <c r="B403" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C403" s="2" t="inlineStr">
         <is>
-          <t>BEHAELTER AD-BOX Z2 B 200Liter - Überflur mit Deckel</t>
-[...6 lines deleted...]
-      </c>
+          <t>KIT-FLANSCH DN40XG1 1/2 W.TIEROD</t>
+        </is>
+      </c>
+      <c r="D403" s="2" t="inlineStr"/>
       <c r="E403" s="2" t="inlineStr"/>
-      <c r="F403" s="2" t="inlineStr"/>
+      <c r="F403" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
       <c r="G403" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H403" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I403" s="2" t="inlineStr">
         <is>
-          <t>1119.37 €</t>
+          <t>1124.40 €</t>
         </is>
       </c>
     </row>
     <row r="404" ht="32" customHeight="1">
       <c r="A404" s="2" t="inlineStr">
         <is>
-          <t>AR18225-01</t>
+          <t>AR16354</t>
         </is>
       </c>
       <c r="B404" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C404" s="2" t="inlineStr">
         <is>
-          <t>BEHAELTER AD-BOX Z2 B 200Liter - Überflur mit Deckel</t>
-[...6 lines deleted...]
-      </c>
+          <t>Aufstellteile DN50 für u.a.Amarex NS 50-172</t>
+        </is>
+      </c>
+      <c r="D404" s="2" t="inlineStr"/>
       <c r="E404" s="2" t="inlineStr"/>
       <c r="F404" s="2" t="inlineStr"/>
       <c r="G404" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H404" s="2" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
       <c r="I404" s="2" t="inlineStr">
         <is>
-          <t>1119.37 €</t>
+          <t>488.63 €</t>
         </is>
       </c>
     </row>
     <row r="405" ht="32" customHeight="1">
       <c r="A405" s="2" t="inlineStr">
         <is>
-          <t>AR18243</t>
+          <t>AR16365</t>
         </is>
       </c>
       <c r="B405" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C405" s="2" t="inlineStr">
         <is>
-          <t>KABEL PDRV2 CAN M12-ST./ST.1M</t>
+          <t>KIT-FLANSCHKRUEMMER INST 80 ISO C NBR</t>
         </is>
       </c>
       <c r="D405" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2"]</t>
-[...2 lines deleted...]
-      <c r="E405" s="2" t="inlineStr"/>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E405" s="2" t="inlineStr">
+        <is>
+          <t>["080-080"]</t>
+        </is>
+      </c>
       <c r="F405" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G405" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H405" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>53.00</t>
         </is>
       </c>
       <c r="I405" s="2" t="inlineStr">
         <is>
-          <t>62.12 €</t>
+          <t>751.04 €</t>
         </is>
       </c>
     </row>
     <row r="406" ht="32" customHeight="1">
       <c r="A406" s="2" t="inlineStr">
         <is>
-          <t>AR18244</t>
+          <t>AR16373</t>
         </is>
       </c>
       <c r="B406" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>John Crane GmbH</t>
         </is>
       </c>
       <c r="C406" s="2" t="inlineStr">
         <is>
-          <t>KABEL PDRV2 PM-SIGNAL M12-STE/STE 2M</t>
+          <t>Gleitringdichtung EagleBurgmann 38 mm Type 58U / Q1Q1K9GG - BD Code: 15</t>
         </is>
       </c>
       <c r="D406" s="2" t="inlineStr">
         <is>
-          <t>["PumpDrive2"]</t>
+          <t>["Etanorm"]</t>
         </is>
       </c>
       <c r="E406" s="2" t="inlineStr"/>
       <c r="F406" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Gleitringdichtungen</t>
         </is>
       </c>
       <c r="G406" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H406" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="H406" s="2" t="inlineStr"/>
       <c r="I406" s="2" t="inlineStr">
         <is>
-          <t>72.04 €</t>
-[...3 lines deleted...]
-    <row r="407" ht="32" customHeight="1">
+          <t>1480.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="407" ht="18" customHeight="1">
       <c r="A407" s="2" t="inlineStr">
         <is>
-          <t>AR18245</t>
+          <t>AR16375</t>
         </is>
       </c>
       <c r="B407" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C407" s="2" t="inlineStr">
         <is>
-          <t>KIT-DECKEL CK 800 KL.D 600MM</t>
-[...6 lines deleted...]
-      </c>
+          <t>GLRD-KSB C065M0-4EB SP</t>
+        </is>
+      </c>
+      <c r="D407" s="2" t="inlineStr"/>
       <c r="E407" s="2" t="inlineStr"/>
-      <c r="F407" s="2" t="inlineStr"/>
+      <c r="F407" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtungen</t>
+        </is>
+      </c>
       <c r="G407" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H407" s="2" t="inlineStr"/>
       <c r="I407" s="2" t="inlineStr">
         <is>
-          <t>2076.40 €</t>
+          <t>1118.70 €</t>
         </is>
       </c>
     </row>
     <row r="408" ht="32" customHeight="1">
       <c r="A408" s="2" t="inlineStr">
         <is>
-          <t>AR18252</t>
+          <t>AR16379</t>
         </is>
       </c>
       <c r="B408" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C408" s="2" t="inlineStr">
         <is>
-          <t>KIT-Druckmessgeraet D06F -G2X255 bestehend aus Druckmessgerät und Druckminderer              CUZN-K1</t>
+          <t>Reparatursatz ENG-WE35 G11+321 KIT-LAGER</t>
         </is>
       </c>
       <c r="D408" s="2" t="inlineStr"/>
       <c r="E408" s="2" t="inlineStr"/>
       <c r="F408" s="2" t="inlineStr"/>
       <c r="G408" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H408" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I408" s="2" t="inlineStr">
         <is>
-          <t>502.45 €</t>
+          <t>652.50 €</t>
         </is>
       </c>
     </row>
     <row r="409" ht="32" customHeight="1">
       <c r="A409" s="2" t="inlineStr">
         <is>
-          <t>AR18254</t>
+          <t>AR16380</t>
         </is>
       </c>
       <c r="B409" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C409" s="2" t="inlineStr">
         <is>
-          <t>Zubehörsatz AKKU für LevelControl BC LC.2</t>
+          <t>A-SPIRALGEHAEUSE ETB  100-80-160 G mit Flachdichtung</t>
         </is>
       </c>
       <c r="D409" s="2" t="inlineStr">
         <is>
-          <t>["LevelControl Basic 2"]</t>
+          <t>["Etabloc"]</t>
         </is>
       </c>
       <c r="E409" s="2" t="inlineStr">
         <is>
-          <t>["BC"]</t>
+          <t>["080-160"]</t>
         </is>
       </c>
       <c r="F409" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Gehäuseteile</t>
         </is>
       </c>
       <c r="G409" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H409" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>54.00</t>
         </is>
       </c>
       <c r="I409" s="2" t="inlineStr">
         <is>
-          <t>152.45 €</t>
+          <t>1771.69 €</t>
         </is>
       </c>
     </row>
     <row r="410" ht="32" customHeight="1">
       <c r="A410" s="2" t="inlineStr">
         <is>
-          <t>AR18255</t>
+          <t>AR16389</t>
         </is>
       </c>
       <c r="B410" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C410" s="2" t="inlineStr">
         <is>
-          <t>Alarmschaltgerät AS 0 1-230V, 50Hz, Alarmsignal 85db(A)</t>
+          <t>Aufstellteile KIT-Konsole DN32/50 BAR INC BL</t>
         </is>
       </c>
       <c r="D410" s="2" t="inlineStr">
         <is>
-          <t>["Ama-Drainer-Box"]</t>
+          <t>["Amarex NS"]</t>
         </is>
       </c>
       <c r="E410" s="2" t="inlineStr"/>
-      <c r="F410" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F410" s="2" t="inlineStr"/>
       <c r="G410" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H410" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>20.50</t>
         </is>
       </c>
       <c r="I410" s="2" t="inlineStr">
         <is>
-          <t>301.69 €</t>
+          <t>823.14 €</t>
         </is>
       </c>
     </row>
     <row r="411" ht="32" customHeight="1">
       <c r="A411" s="2" t="inlineStr">
         <is>
-          <t>AR18285</t>
+          <t>AR16398</t>
         </is>
       </c>
       <c r="B411" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C411" s="2" t="inlineStr">
         <is>
-          <t>SCHWIMM-SCHALTER 10000 P</t>
+          <t>FLANSCH Kit VF,VCF-10B NW40XG6/4 PN16-40</t>
         </is>
       </c>
       <c r="D411" s="2" t="inlineStr"/>
       <c r="E411" s="2" t="inlineStr"/>
       <c r="F411" s="2" t="inlineStr"/>
       <c r="G411" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H411" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I411" s="2" t="inlineStr">
         <is>
-          <t>126.50 €</t>
+          <t>199.90 €</t>
         </is>
       </c>
     </row>
     <row r="412" ht="32" customHeight="1">
       <c r="A412" s="2" t="inlineStr">
         <is>
-          <t>AR18297</t>
+          <t>AR16511</t>
         </is>
       </c>
       <c r="B412" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C412" s="2" t="inlineStr">
         <is>
-          <t>Spüleinrichtung 1" inkl. Magnetventil, Digitalschaltuhr, 2,5 m Kabel +Schutzkontaktstecker</t>
-[...2 lines deleted...]
-      <c r="D412" s="2" t="inlineStr"/>
+          <t>Kommunikationsmodul  / Wandler BACnet MS/TP u.a. für Calio</t>
+        </is>
+      </c>
+      <c r="D412" s="2" t="inlineStr">
+        <is>
+          <t>["Calio"]</t>
+        </is>
+      </c>
       <c r="E412" s="2" t="inlineStr"/>
-      <c r="F412" s="2" t="inlineStr"/>
+      <c r="F412" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
       <c r="G412" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H412" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="I412" s="2" t="inlineStr">
         <is>
-          <t>860.97 €</t>
+          <t>190.16 €</t>
         </is>
       </c>
     </row>
     <row r="413" ht="32" customHeight="1">
       <c r="A413" s="2" t="inlineStr">
         <is>
-          <t>AR18302</t>
+          <t>AR16709</t>
         </is>
       </c>
       <c r="B413" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C413" s="2" t="inlineStr">
         <is>
-          <t>WILO Wärmedämmschalen für Yonos MAXO Plus 25/0,5-10 Art. Nr.: 2123369</t>
+          <t>Aufstellteile DN65 10M BL.AP</t>
         </is>
       </c>
       <c r="D413" s="2" t="inlineStr"/>
       <c r="E413" s="2" t="inlineStr"/>
-      <c r="F413" s="2" t="inlineStr">
-[...5 lines deleted...]
-      <c r="H413" s="2" t="inlineStr"/>
+      <c r="F413" s="2" t="inlineStr"/>
+      <c r="G413" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H413" s="2" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
       <c r="I413" s="2" t="inlineStr">
         <is>
-          <t>24.37 €</t>
-[...3 lines deleted...]
-    <row r="414" ht="18" customHeight="1">
+          <t>375.33 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="414" ht="32" customHeight="1">
       <c r="A414" s="2" t="inlineStr">
         <is>
-          <t>AR18321-01</t>
+          <t>AR16766</t>
         </is>
       </c>
       <c r="B414" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C414" s="2" t="inlineStr">
         <is>
-          <t>Zahnkupplung LRLKN 90-200</t>
+          <t>Kit-Laufrad NF80-100- 220 D210</t>
         </is>
       </c>
       <c r="D414" s="2" t="inlineStr"/>
       <c r="E414" s="2" t="inlineStr"/>
       <c r="F414" s="2" t="inlineStr">
         <is>
-          <t>Kupplungen</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G414" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H414" s="2" t="inlineStr">
         <is>
-          <t>10.30</t>
+          <t>1.20</t>
         </is>
       </c>
       <c r="I414" s="2" t="inlineStr">
         <is>
-          <t>3139.80 €</t>
+          <t>571.46 €</t>
         </is>
       </c>
     </row>
     <row r="415" ht="18" customHeight="1">
       <c r="A415" s="2" t="inlineStr">
         <is>
-          <t>AR18321-02</t>
+          <t>AR16823</t>
         </is>
       </c>
       <c r="B415" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C415" s="2" t="inlineStr">
         <is>
-          <t>Zahnkupplung LRLKN 90-200</t>
-[...3 lines deleted...]
-      <c r="E415" s="2" t="inlineStr"/>
+          <t>Wellenhülse 70/98X59 HPK-LE 250-400</t>
+        </is>
+      </c>
+      <c r="D415" s="2" t="inlineStr">
+        <is>
+          <t>["HPK-L"]</t>
+        </is>
+      </c>
+      <c r="E415" s="2" t="inlineStr">
+        <is>
+          <t>["250-400"]</t>
+        </is>
+      </c>
       <c r="F415" s="2" t="inlineStr">
         <is>
-          <t>Kupplungen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="G415" s="2" t="inlineStr"/>
       <c r="H415" s="2" t="inlineStr">
         <is>
-          <t>10.30</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I415" s="2" t="inlineStr">
         <is>
-          <t>3139.80 €</t>
-[...3 lines deleted...]
-    <row r="416" ht="32" customHeight="1">
+          <t>674.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="416" ht="18" customHeight="1">
       <c r="A416" s="2" t="inlineStr">
         <is>
-          <t>AR18401</t>
+          <t>AR16824</t>
         </is>
       </c>
       <c r="B416" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C416" s="2" t="inlineStr">
         <is>
-          <t>KIT-HALTERUNG 100 2B/C NBR (ARX)</t>
-[...3 lines deleted...]
-      <c r="E416" s="2" t="inlineStr"/>
+          <t>Welle HPK-L 250-400 LP06</t>
+        </is>
+      </c>
+      <c r="D416" s="2" t="inlineStr">
+        <is>
+          <t>["HPK-L"]</t>
+        </is>
+      </c>
+      <c r="E416" s="2" t="inlineStr">
+        <is>
+          <t>["250-400"]</t>
+        </is>
+      </c>
       <c r="F416" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="G416" s="2" t="inlineStr"/>
       <c r="H416" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I416" s="2" t="inlineStr">
         <is>
-          <t>414.20 €</t>
-[...3 lines deleted...]
-    <row r="417" ht="32" customHeight="1">
+          <t>3983.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="417" ht="18" customHeight="1">
       <c r="A417" s="2" t="inlineStr">
         <is>
-          <t>AR18606</t>
+          <t>AR16825</t>
         </is>
       </c>
       <c r="B417" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C417" s="2" t="inlineStr">
         <is>
-          <t>Druckleitungsanschluss Klemmverbindung DN50 RP 2 PE-HD 63</t>
-[...9 lines deleted...]
-      </c>
+          <t>Lagerbuchse HPK-L 250-400 P06</t>
+        </is>
+      </c>
+      <c r="D417" s="2" t="inlineStr">
+        <is>
+          <t>["HPK-L"]</t>
+        </is>
+      </c>
+      <c r="E417" s="2" t="inlineStr">
+        <is>
+          <t>["250-400"]</t>
+        </is>
+      </c>
+      <c r="F417" s="2" t="inlineStr">
+        <is>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="G417" s="2" t="inlineStr"/>
       <c r="H417" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I417" s="2" t="inlineStr">
         <is>
-          <t>24.87 €</t>
-[...3 lines deleted...]
-    <row r="418" ht="32" customHeight="1">
+          <t>1378.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="418" ht="18" customHeight="1">
       <c r="A418" s="2" t="inlineStr">
         <is>
-          <t>AR18610</t>
+          <t>AR16826</t>
         </is>
       </c>
       <c r="B418" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C418" s="2" t="inlineStr">
         <is>
-          <t>Kette 2 m (1.4404), Tragkraft 160 kg, kurzgliedrig, RL2006/42/EG MRL</t>
+          <t>Sicherungsring  98 X 3</t>
         </is>
       </c>
       <c r="D418" s="2" t="inlineStr"/>
       <c r="E418" s="2" t="inlineStr"/>
       <c r="F418" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G418" s="2" t="inlineStr"/>
       <c r="H418" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I418" s="2" t="inlineStr">
         <is>
-          <t>93.84 €</t>
-[...3 lines deleted...]
-    <row r="419" ht="32" customHeight="1">
+          <t>5.90 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="419" ht="18" customHeight="1">
       <c r="A419" s="2" t="inlineStr">
         <is>
-          <t>AR18611</t>
+          <t>AR16827</t>
         </is>
       </c>
       <c r="B419" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C419" s="2" t="inlineStr">
         <is>
-          <t>PumpMeter 3/ 3 bar mit 1,2m Anschlusskabel</t>
-[...3 lines deleted...]
-      <c r="E419" s="2" t="inlineStr"/>
+          <t>Laufrad 404-250-400 HPK-L 250-400</t>
+        </is>
+      </c>
+      <c r="D419" s="2" t="inlineStr">
+        <is>
+          <t>["HPK-L"]</t>
+        </is>
+      </c>
+      <c r="E419" s="2" t="inlineStr">
+        <is>
+          <t>["250-400"]</t>
+        </is>
+      </c>
       <c r="F419" s="2" t="inlineStr">
         <is>
-          <t>Überwachung &amp; Sensorik</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="G419" s="2" t="inlineStr"/>
       <c r="H419" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I419" s="2" t="inlineStr">
         <is>
-          <t>563.24 €</t>
-[...3 lines deleted...]
-    <row r="420" ht="32" customHeight="1">
+          <t>6042.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="420" ht="18" customHeight="1">
       <c r="A420" s="2" t="inlineStr">
         <is>
-          <t>AR18612</t>
+          <t>AR16828</t>
         </is>
       </c>
       <c r="B420" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Burgmann</t>
         </is>
       </c>
       <c r="C420" s="2" t="inlineStr">
         <is>
-          <t>Blindflansch 30X285 DIA  S235JR</t>
+          <t>GLRD-BURGMANN KB070M-H75N</t>
         </is>
       </c>
       <c r="D420" s="2" t="inlineStr"/>
       <c r="E420" s="2" t="inlineStr"/>
-      <c r="F420" s="2" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="F420" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtungen</t>
+        </is>
+      </c>
+      <c r="G420" s="2" t="inlineStr"/>
       <c r="H420" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I420" s="2" t="inlineStr">
         <is>
-          <t>214.34 €</t>
-[...3 lines deleted...]
-    <row r="421" ht="32" customHeight="1">
+          <t>2685.90 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="421" ht="18" customHeight="1">
       <c r="A421" s="2" t="inlineStr">
         <is>
-          <t>AR18614</t>
+          <t>AR16829</t>
         </is>
       </c>
       <c r="B421" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C421" s="2" t="inlineStr">
         <is>
-          <t>KIT-FLANSCHKRUEMMER INST 100 ISO C NBR (ARX)</t>
+          <t>Gleitlager LP06 PPS HPK-L 250-400</t>
         </is>
       </c>
       <c r="D421" s="2" t="inlineStr">
         <is>
-          <t>["Amarex"]</t>
+          <t>["HPK-L"]</t>
         </is>
       </c>
       <c r="E421" s="2" t="inlineStr">
         <is>
-          <t>["080-080"]</t>
+          <t>["250-400"]</t>
         </is>
       </c>
       <c r="F421" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Lager</t>
+        </is>
+      </c>
+      <c r="G421" s="2" t="inlineStr"/>
       <c r="H421" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I421" s="2" t="inlineStr">
         <is>
-          <t>928.34 €</t>
-[...3 lines deleted...]
-    <row r="422" ht="32" customHeight="1">
+          <t>2601.01 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="422" ht="18" customHeight="1">
       <c r="A422" s="2" t="inlineStr">
         <is>
-          <t>AR18625</t>
+          <t>AR16830</t>
         </is>
       </c>
       <c r="B422" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C422" s="2" t="inlineStr">
         <is>
-          <t>KSB Mauerkragen mit Spannbändern EPDM/Edelstahl, MK 630, mit Ausgleichsstück</t>
+          <t>Schraegkugellager 7315B UA</t>
         </is>
       </c>
       <c r="D422" s="2" t="inlineStr">
         <is>
-          <t>["Ama-Drainer-Box"]</t>
-[...2 lines deleted...]
-      <c r="E422" s="2" t="inlineStr"/>
+          <t>["HPK-L"]</t>
+        </is>
+      </c>
+      <c r="E422" s="2" t="inlineStr">
+        <is>
+          <t>["250-400"]</t>
+        </is>
+      </c>
       <c r="F422" s="2" t="inlineStr">
         <is>
-          <t>Hebeanlagen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="G422" s="2" t="inlineStr"/>
       <c r="H422" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I422" s="2" t="inlineStr">
         <is>
-          <t>533.72 €</t>
+          <t>217.27 €</t>
         </is>
       </c>
     </row>
     <row r="423" ht="32" customHeight="1">
       <c r="A423" s="2" t="inlineStr">
         <is>
-          <t>AR18637</t>
+          <t>AR16913-02</t>
         </is>
       </c>
       <c r="B423" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C423" s="2" t="inlineStr">
         <is>
-          <t>Behälter AD-BOX 1 U</t>
-[...4 lines deleted...]
-      <c r="F423" s="2" t="inlineStr"/>
+          <t>Ersatzlaufteil 1,5kW, f. Mini Compacta US1.100E+UZS1.150E mit Schneidwerk</t>
+        </is>
+      </c>
+      <c r="D423" s="2" t="inlineStr">
+        <is>
+          <t>["Mini Compacta"]</t>
+        </is>
+      </c>
+      <c r="E423" s="2" t="inlineStr">
+        <is>
+          <t>["1.100 E/C", "1.150 E/C"]</t>
+        </is>
+      </c>
+      <c r="F423" s="2" t="inlineStr">
+        <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
       <c r="G423" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H423" s="2" t="inlineStr"/>
+      <c r="H423" s="2" t="inlineStr">
+        <is>
+          <t>43.00</t>
+        </is>
+      </c>
       <c r="I423" s="2" t="inlineStr">
         <is>
-          <t>530.40 €</t>
-[...3 lines deleted...]
-    <row r="424" ht="32" customHeight="1">
+          <t>1931.52 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="424" ht="18" customHeight="1">
       <c r="A424" s="2" t="inlineStr">
         <is>
-          <t>AR18639</t>
+          <t>AR17097</t>
         </is>
       </c>
       <c r="B424" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C424" s="2" t="inlineStr">
         <is>
-          <t>ZUBEHOERSATZ  AMAREX DN80 8 Sechskantschrauben, 1 Dichtung</t>
-[...11 lines deleted...]
-      </c>
+          <t>Kabel PDRV2-Displayverlängerung 5M</t>
+        </is>
+      </c>
+      <c r="D424" s="2" t="inlineStr"/>
+      <c r="E424" s="2" t="inlineStr"/>
       <c r="F424" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G424" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H424" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>0.60</t>
         </is>
       </c>
       <c r="I424" s="2" t="inlineStr">
         <is>
-          <t>20.05 €</t>
-[...3 lines deleted...]
-    <row r="425" ht="32" customHeight="1">
+          <t>163.46 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="425" ht="18" customHeight="1">
       <c r="A425" s="2" t="inlineStr">
         <is>
-          <t>AR18661</t>
+          <t>AR17150</t>
         </is>
       </c>
       <c r="B425" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C425" s="2" t="inlineStr">
         <is>
-          <t>Kit Halterung Seil- . 1-Stangen- . Bügelführung DN 50 für AmaPorter F 50/ S 545</t>
+          <t>Zwischenhülsenteil HDS135-100X 48 H7 f. Etanorm/MAC/MegaCPK</t>
         </is>
       </c>
       <c r="D425" s="2" t="inlineStr"/>
       <c r="E425" s="2" t="inlineStr"/>
-      <c r="F425" s="2" t="inlineStr"/>
-[...9 lines deleted...]
-      </c>
+      <c r="F425" s="2" t="inlineStr">
+        <is>
+          <t>Kupplungsteile</t>
+        </is>
+      </c>
+      <c r="G425" s="2" t="inlineStr"/>
+      <c r="H425" s="2" t="inlineStr"/>
       <c r="I425" s="2" t="inlineStr">
         <is>
-          <t>59.54 €</t>
+          <t>333.72 €</t>
         </is>
       </c>
     </row>
     <row r="426" ht="32" customHeight="1">
       <c r="A426" s="2" t="inlineStr">
         <is>
-          <t>AR18662</t>
+          <t>AR17153</t>
         </is>
       </c>
       <c r="B426" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C426" s="2" t="inlineStr">
         <is>
-          <t>Kit Seil Polypropylene 5m PP12</t>
+          <t>Kupplung NH140-140X 42/ 55</t>
         </is>
       </c>
       <c r="D426" s="2" t="inlineStr"/>
       <c r="E426" s="2" t="inlineStr"/>
-      <c r="F426" s="2" t="inlineStr"/>
+      <c r="F426" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
       <c r="G426" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H426" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="I426" s="2" t="inlineStr">
         <is>
-          <t>89.55 €</t>
+          <t>704.55 €</t>
         </is>
       </c>
     </row>
     <row r="427" ht="32" customHeight="1">
       <c r="A427" s="2" t="inlineStr">
         <is>
-          <t>AR18730</t>
+          <t>AR17178GKM</t>
         </is>
       </c>
       <c r="B427" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C427" s="2" t="inlineStr">
         <is>
-          <t>Positionsschalter B1/XCK P2110P16</t>
-[...3 lines deleted...]
-      <c r="E427" s="2" t="inlineStr"/>
+          <t>GKM für MegaCPK 040-025-160</t>
+        </is>
+      </c>
+      <c r="D427" s="2" t="inlineStr">
+        <is>
+          <t>["MegaCPK"]</t>
+        </is>
+      </c>
+      <c r="E427" s="2" t="inlineStr">
+        <is>
+          <t>["025-160"]</t>
+        </is>
+      </c>
       <c r="F427" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
-[...7 lines deleted...]
-      <c r="H427" s="2" t="inlineStr"/>
+          <t>Drehstrommotoren IEC-Norm</t>
+        </is>
+      </c>
+      <c r="G427" s="2" t="inlineStr"/>
+      <c r="H427" s="2" t="inlineStr">
+        <is>
+          <t>179.00</t>
+        </is>
+      </c>
       <c r="I427" s="2" t="inlineStr">
         <is>
-          <t>72.06 €</t>
+          <t>5126.47 €</t>
         </is>
       </c>
     </row>
     <row r="428" ht="32" customHeight="1">
       <c r="A428" s="2" t="inlineStr">
         <is>
-          <t>AR18731</t>
+          <t>AR17180G</t>
         </is>
       </c>
       <c r="B428" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C428" s="2" t="inlineStr">
         <is>
-          <t>Standardsieb (Grob) zu BOA-S DN 32 PN6/16/25 EN-GJL-250 (5.1301)EN-GJS-400-18-LT (5.3103) ab 2021</t>
+          <t>A-Spiralgehäuse 150-125-250 f, ETN, ETNF</t>
         </is>
       </c>
       <c r="D428" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...2 lines deleted...]
-      <c r="E428" s="2" t="inlineStr"/>
+          <t>["Etanorm", "Etanorm-F"]</t>
+        </is>
+      </c>
+      <c r="E428" s="2" t="inlineStr">
+        <is>
+          <t>["125-250", "125-250"]</t>
+        </is>
+      </c>
       <c r="F428" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Normpumpen</t>
         </is>
       </c>
       <c r="G428" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H428" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>98.00</t>
         </is>
       </c>
       <c r="I428" s="2" t="inlineStr">
         <is>
-          <t>17.65 €</t>
+          <t>2468.18 €</t>
         </is>
       </c>
     </row>
     <row r="429" ht="32" customHeight="1">
       <c r="A429" s="2" t="inlineStr">
         <is>
-          <t>AR18732</t>
+          <t>AR17277LRD</t>
         </is>
       </c>
       <c r="B429" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C429" s="2" t="inlineStr">
         <is>
-          <t>Standardsieb (Grob) zu BOA-S DN 40 PN6/16/25 EN-GJL-250 (5.1301)EN-GJS-400-18-LT (5.3103) ab 2021</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laufrad 50-200 1.4408/A743 GR CF8M 197mm für ETN  065-050-200</t>
+        </is>
+      </c>
+      <c r="D429" s="2" t="inlineStr"/>
       <c r="E429" s="2" t="inlineStr"/>
       <c r="F429" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Laufradteile</t>
         </is>
       </c>
       <c r="G429" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H429" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>6.40</t>
         </is>
       </c>
       <c r="I429" s="2" t="inlineStr">
         <is>
-          <t>25.15 €</t>
+          <t>2882.00 €</t>
         </is>
       </c>
     </row>
     <row r="430" ht="32" customHeight="1">
       <c r="A430" s="2" t="inlineStr">
         <is>
-          <t>AR18733</t>
+          <t>AR17416</t>
         </is>
       </c>
       <c r="B430" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C430" s="2" t="inlineStr">
         <is>
-          <t>Standardsieb (Grob) zu BOA-S DN 50 PN6/16/25 EN-GJL-250 (5.1301)EN-GJS-400-18-LT (5.3103) ab 2021</t>
+          <t>Ersatzlaufteil 1,5kW, f. Mini Compacta US2.100D+UZS2.150D mit Schneidwerk LFRD ø 150</t>
         </is>
       </c>
       <c r="D430" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...2 lines deleted...]
-      <c r="E430" s="2" t="inlineStr"/>
+          <t>["Mini Compacta"]</t>
+        </is>
+      </c>
+      <c r="E430" s="2" t="inlineStr">
+        <is>
+          <t>["2.100 D/C", "2.150 D/C"]</t>
+        </is>
+      </c>
       <c r="F430" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="G430" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H430" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>43.00</t>
         </is>
       </c>
       <c r="I430" s="2" t="inlineStr">
         <is>
-          <t>26.92 €</t>
+          <t>1443.00 €</t>
         </is>
       </c>
     </row>
     <row r="431" ht="32" customHeight="1">
       <c r="A431" s="2" t="inlineStr">
         <is>
-          <t>AR18734</t>
+          <t>AR17473-02B</t>
         </is>
       </c>
       <c r="B431" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C431" s="2" t="inlineStr">
         <is>
-          <t>Standardsieb (Grob) zu BOA-S DN 80 PN6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021</t>
+          <t>Zusatzmodul BACNET PDRV2</t>
         </is>
       </c>
       <c r="D431" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
+      <c r="E431" s="2" t="inlineStr"/>
       <c r="F431" s="2" t="inlineStr">
         <is>
-          <t>Schmutzfänger</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G431" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H431" s="2" t="inlineStr"/>
+      <c r="H431" s="2" t="inlineStr">
+        <is>
+          <t>0.70</t>
+        </is>
+      </c>
       <c r="I431" s="2" t="inlineStr">
         <is>
-          <t>64.72 €</t>
+          <t>223.27 €</t>
         </is>
       </c>
     </row>
     <row r="432" ht="32" customHeight="1">
       <c r="A432" s="2" t="inlineStr">
         <is>
-          <t>AR18735</t>
+          <t>AR17473-03B</t>
         </is>
       </c>
       <c r="B432" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C432" s="2" t="inlineStr">
         <is>
-          <t>Flachdichtung zu BOA-S DN 32 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 46 / 68 x 1</t>
+          <t>Zusatzmodul BACNET PDRV2</t>
         </is>
       </c>
       <c r="D432" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive2", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
+      <c r="E432" s="2" t="inlineStr"/>
       <c r="F432" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G432" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H432" s="2" t="inlineStr"/>
+      <c r="H432" s="2" t="inlineStr">
+        <is>
+          <t>0.70</t>
+        </is>
+      </c>
       <c r="I432" s="2" t="inlineStr">
         <is>
-          <t>8.18 €</t>
+          <t>223.27 €</t>
         </is>
       </c>
     </row>
     <row r="433" ht="32" customHeight="1">
       <c r="A433" s="2" t="inlineStr">
         <is>
-          <t>AR18736</t>
+          <t>AR17537</t>
         </is>
       </c>
       <c r="B433" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C433" s="2" t="inlineStr">
         <is>
-          <t>Flachdichtung zu BOA-S DN 40 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 68 / 79 x 1</t>
+          <t>Befestigungssatz PDRV2 Display Wandhalterung</t>
         </is>
       </c>
       <c r="D433" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E433" s="2" t="inlineStr"/>
       <c r="F433" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G433" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H433" s="2" t="inlineStr"/>
+      <c r="H433" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
       <c r="I433" s="2" t="inlineStr">
         <is>
-          <t>8.18 €</t>
+          <t>38.83 €</t>
         </is>
       </c>
     </row>
     <row r="434" ht="32" customHeight="1">
       <c r="A434" s="2" t="inlineStr">
         <is>
-          <t>AR18737</t>
+          <t>AR17538</t>
         </is>
       </c>
       <c r="B434" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C434" s="2" t="inlineStr">
         <is>
-          <t>Flachdichtung zu BOA-S DN 50 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 75 / 87 x 1</t>
+          <t>Kabel PDRV2-Displayverlängerung 20M</t>
         </is>
       </c>
       <c r="D434" s="2" t="inlineStr">
         <is>
-          <t>["BOA-S"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
+      <c r="E434" s="2" t="inlineStr"/>
       <c r="F434" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G434" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H434" s="2" t="inlineStr"/>
+      <c r="H434" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
       <c r="I434" s="2" t="inlineStr">
         <is>
-          <t>8.18 €</t>
+          <t>321.51 €</t>
         </is>
       </c>
     </row>
     <row r="435" ht="32" customHeight="1">
       <c r="A435" s="2" t="inlineStr">
         <is>
-          <t>AR18738</t>
+          <t>AR17539</t>
         </is>
       </c>
       <c r="B435" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C435" s="2" t="inlineStr">
         <is>
-          <t>Flachdichtung zu BOA-S DN 80 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 110 / 122 x 1</t>
-[...11 lines deleted...]
-      </c>
+          <t>Abschlusswiderstand G-0M12-5B</t>
+        </is>
+      </c>
+      <c r="D435" s="2" t="inlineStr"/>
+      <c r="E435" s="2" t="inlineStr"/>
       <c r="F435" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G435" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H435" s="2" t="inlineStr"/>
+      <c r="H435" s="2" t="inlineStr">
+        <is>
+          <t>2.50</t>
+        </is>
+      </c>
       <c r="I435" s="2" t="inlineStr">
         <is>
-          <t>9.12 €</t>
-[...3 lines deleted...]
-    <row r="436" ht="18" customHeight="1">
+          <t>27.44 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="436" ht="32" customHeight="1">
       <c r="A436" s="2" t="inlineStr">
         <is>
-          <t>AR18786</t>
+          <t>AR17563</t>
         </is>
       </c>
       <c r="B436" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C436" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtung RK22E-13-WW-3-25 f. Movitec</t>
+          <t>Sicherungsring 24X1.2 DIN471 FST+PHR BOA-C PN6/16-DN50+65</t>
         </is>
       </c>
       <c r="D436" s="2" t="inlineStr"/>
       <c r="E436" s="2" t="inlineStr"/>
       <c r="F436" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtungen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G436" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H436" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H436" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
       <c r="I436" s="2" t="inlineStr">
         <is>
-          <t>311.86 €</t>
+          <t>6.48 €</t>
         </is>
       </c>
     </row>
     <row r="437" ht="18" customHeight="1">
       <c r="A437" s="2" t="inlineStr">
         <is>
-          <t>AR18787</t>
+          <t>AR17565</t>
         </is>
       </c>
       <c r="B437" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C437" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtung   RK22E-13-WW-4-25 f. Movitec B 90 EA</t>
+          <t>DICHTRING           A 347/386  X1</t>
         </is>
       </c>
       <c r="D437" s="2" t="inlineStr"/>
       <c r="E437" s="2" t="inlineStr"/>
       <c r="F437" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtungen</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G437" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H437" s="2" t="inlineStr"/>
       <c r="I437" s="2" t="inlineStr">
         <is>
-          <t>291.84 €</t>
+          <t>12.00 €</t>
         </is>
       </c>
     </row>
     <row r="438" ht="18" customHeight="1">
       <c r="A438" s="2" t="inlineStr">
         <is>
-          <t>AR18788</t>
+          <t>AR17566</t>
         </is>
       </c>
       <c r="B438" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C438" s="2" t="inlineStr">
         <is>
-          <t>Dichtring 55/ 70X 0,5</t>
+          <t>ERSATZTEIL       SET W8</t>
         </is>
       </c>
       <c r="D438" s="2" t="inlineStr"/>
       <c r="E438" s="2" t="inlineStr"/>
       <c r="F438" s="2" t="inlineStr">
         <is>
           <t>Dichtungsteile</t>
         </is>
       </c>
       <c r="G438" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H438" s="2" t="inlineStr"/>
       <c r="I438" s="2" t="inlineStr">
         <is>
-          <t>30.50 €</t>
-[...3 lines deleted...]
-    <row r="439" ht="18" customHeight="1">
+          <t>29.61 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="439" ht="32" customHeight="1">
       <c r="A439" s="2" t="inlineStr">
         <is>
-          <t>AR18789</t>
+          <t>AR17574</t>
         </is>
       </c>
       <c r="B439" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C439" s="2" t="inlineStr">
         <is>
-          <t>O-RING 113,67X 5,33-N-B-349</t>
+          <t>Flanschring DN32 x G2 PN6</t>
         </is>
       </c>
       <c r="D439" s="2" t="inlineStr"/>
       <c r="E439" s="2" t="inlineStr"/>
       <c r="F439" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G439" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H439" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H439" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
       <c r="I439" s="2" t="inlineStr">
         <is>
-          <t>23.30 €</t>
-[...3 lines deleted...]
-    <row r="440" ht="18" customHeight="1">
+          <t>61.04 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="440" ht="32" customHeight="1">
       <c r="A440" s="2" t="inlineStr">
         <is>
-          <t>AR18790</t>
+          <t>AR17575</t>
         </is>
       </c>
       <c r="B440" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C440" s="2" t="inlineStr">
         <is>
-          <t>O-RING 140,00X 3,00-N-B</t>
+          <t>Zwischenstück F10 PN6</t>
         </is>
       </c>
       <c r="D440" s="2" t="inlineStr"/>
       <c r="E440" s="2" t="inlineStr"/>
       <c r="F440" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G440" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H440" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H440" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
       <c r="I440" s="2" t="inlineStr">
         <is>
-          <t>63.80 €</t>
-[...3 lines deleted...]
-    <row r="441" ht="18" customHeight="1">
+          <t>61.04 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="441" ht="32" customHeight="1">
       <c r="A441" s="2" t="inlineStr">
         <is>
-          <t>AR18791</t>
+          <t>AR17576</t>
         </is>
       </c>
       <c r="B441" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C441" s="2" t="inlineStr">
         <is>
-          <t>Flachdichtung 20/24X0.3 DPAF</t>
+          <t>Zwischenstück F30 PN6</t>
         </is>
       </c>
       <c r="D441" s="2" t="inlineStr"/>
       <c r="E441" s="2" t="inlineStr"/>
       <c r="F441" s="2" t="inlineStr">
         <is>
-          <t>Dichtungsteile</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G441" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H441" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H441" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
       <c r="I441" s="2" t="inlineStr">
         <is>
-          <t>6.50 €</t>
-[...3 lines deleted...]
-    <row r="442" ht="18" customHeight="1">
+          <t>61.04 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="442" ht="32" customHeight="1">
       <c r="A442" s="2" t="inlineStr">
         <is>
-          <t>AR18792</t>
+          <t>AR17577</t>
         </is>
       </c>
       <c r="B442" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C442" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtung KSB KU028M1-5A-RA</t>
+          <t>KSB Distanz Ausgleichsstück DN100 PN16 Länge 55mm 110862695</t>
         </is>
       </c>
       <c r="D442" s="2" t="inlineStr"/>
       <c r="E442" s="2" t="inlineStr"/>
       <c r="F442" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtungen</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G442" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H442" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H442" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
       <c r="I442" s="2" t="inlineStr">
         <is>
-          <t>497.02 €</t>
-[...3 lines deleted...]
-    <row r="443" ht="18" customHeight="1">
+          <t>61.04 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="443" ht="32" customHeight="1">
       <c r="A443" s="2" t="inlineStr">
         <is>
-          <t>AR18793</t>
+          <t>AR17578</t>
         </is>
       </c>
       <c r="B443" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C443" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtung 5KSCB2S 033BT000 f. MCPK</t>
+          <t>ABSTANDHALTER  SA165 SD5 für Amarex KRT</t>
         </is>
       </c>
       <c r="D443" s="2" t="inlineStr"/>
       <c r="E443" s="2" t="inlineStr"/>
-      <c r="F443" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F443" s="2" t="inlineStr"/>
       <c r="G443" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H443" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H443" s="2" t="inlineStr">
+        <is>
+          <t>2.02</t>
+        </is>
+      </c>
       <c r="I443" s="2" t="inlineStr">
         <is>
-          <t>2312.97 €</t>
-[...3 lines deleted...]
-    <row r="444" ht="18" customHeight="1">
+          <t>49.40 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="444" ht="32" customHeight="1">
       <c r="A444" s="2" t="inlineStr">
         <is>
-          <t>AR18794</t>
+          <t>AR17579</t>
         </is>
       </c>
       <c r="B444" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C444" s="2" t="inlineStr">
         <is>
-          <t>KIT-DICHTUNG MCPK 125+160/40/1.4</t>
+          <t>VERSCHRAUBUNGS-SATZ  RP 1</t>
         </is>
       </c>
       <c r="D444" s="2" t="inlineStr"/>
       <c r="E444" s="2" t="inlineStr"/>
-      <c r="F444" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F444" s="2" t="inlineStr"/>
       <c r="G444" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H444" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H444" s="2" t="inlineStr">
+        <is>
+          <t>2.01</t>
+        </is>
+      </c>
       <c r="I444" s="2" t="inlineStr">
         <is>
-          <t>280.50 €</t>
-[...3 lines deleted...]
-    <row r="445" ht="18" customHeight="1">
+          <t>18.83 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="445" ht="32" customHeight="1">
       <c r="A445" s="2" t="inlineStr">
         <is>
-          <t>AR18795</t>
+          <t>AR17580</t>
         </is>
       </c>
       <c r="B445" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C445" s="2" t="inlineStr">
         <is>
-          <t>Oelstandregler AR 1/4</t>
+          <t>KIT-KUPPLUNGSSTUECK AS25 F10-SQ19 BOAX</t>
         </is>
       </c>
       <c r="D445" s="2" t="inlineStr"/>
       <c r="E445" s="2" t="inlineStr"/>
-      <c r="F445" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F445" s="2" t="inlineStr"/>
       <c r="G445" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="H445" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H445" s="2" t="inlineStr">
+        <is>
+          <t>2.01</t>
+        </is>
+      </c>
       <c r="I445" s="2" t="inlineStr">
         <is>
-          <t>63.80 €</t>
+          <t>261.38 €</t>
         </is>
       </c>
     </row>
     <row r="446" ht="32" customHeight="1">
       <c r="A446" s="2" t="inlineStr">
         <is>
-          <t>AR18835</t>
+          <t>AR17581</t>
         </is>
       </c>
       <c r="B446" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C446" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile DN50 für u.a.Amarex NS 50-172</t>
+          <t>KIT ANPASSUNG AS50 F12-VKT22 BOAX</t>
         </is>
       </c>
       <c r="D446" s="2" t="inlineStr"/>
       <c r="E446" s="2" t="inlineStr"/>
       <c r="F446" s="2" t="inlineStr"/>
       <c r="G446" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H446" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>2.01</t>
         </is>
       </c>
       <c r="I446" s="2" t="inlineStr">
         <is>
-          <t>488.63 €</t>
+          <t>31.72 €</t>
         </is>
       </c>
     </row>
     <row r="447" ht="32" customHeight="1">
       <c r="A447" s="2" t="inlineStr">
         <is>
-          <t>AR18909</t>
+          <t>AR17585</t>
         </is>
       </c>
       <c r="B447" s="2" t="inlineStr">
         <is>
-          <t>TeSys Schneider Electronics</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C447" s="2" t="inlineStr">
         <is>
-          <t>Trennschalter/Isolation Switch VCF-01GE 16A</t>
+          <t>KIT-KUPPLUNGSSTUECK OA3 - F04-DD9 BOAX</t>
         </is>
       </c>
       <c r="D447" s="2" t="inlineStr"/>
       <c r="E447" s="2" t="inlineStr"/>
       <c r="F447" s="2" t="inlineStr"/>
-      <c r="G447" s="2" t="inlineStr"/>
-      <c r="H447" s="2" t="inlineStr"/>
+      <c r="G447" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H447" s="2" t="inlineStr">
+        <is>
+          <t>2.01</t>
+        </is>
+      </c>
       <c r="I447" s="2" t="inlineStr">
         <is>
-          <t>48.49 €</t>
+          <t>265.87 €</t>
         </is>
       </c>
     </row>
     <row r="448" ht="32" customHeight="1">
       <c r="A448" s="2" t="inlineStr">
         <is>
-          <t>AR18951</t>
+          <t>AR17586</t>
         </is>
       </c>
       <c r="B448" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C448" s="2" t="inlineStr">
         <is>
-          <t>Spiralgeheuse 50-32-125 JL1040</t>
-[...16 lines deleted...]
-      </c>
+          <t>KIT-KUPPLUNGSSTUECK OA15 - F07-DD17 BOAX</t>
+        </is>
+      </c>
+      <c r="D448" s="2" t="inlineStr"/>
+      <c r="E448" s="2" t="inlineStr"/>
+      <c r="F448" s="2" t="inlineStr"/>
       <c r="G448" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H448" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>2.01</t>
         </is>
       </c>
       <c r="I448" s="2" t="inlineStr">
         <is>
-          <t>1513.00 €</t>
+          <t>229.08 €</t>
         </is>
       </c>
     </row>
     <row r="449" ht="32" customHeight="1">
       <c r="A449" s="2" t="inlineStr">
         <is>
-          <t>AR18952</t>
+          <t>AR17587</t>
         </is>
       </c>
       <c r="B449" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C449" s="2" t="inlineStr">
         <is>
-          <t>KIT-FLANSCHKRUEMMER 50 ISO/ASM G1B/C NBR Seil-/1-Stangen-/Bügelführungskit DN 50 NBR</t>
+          <t>Spindelverlängerung F07-2FL19 ISORIA</t>
         </is>
       </c>
       <c r="D449" s="2" t="inlineStr">
         <is>
-          <t>["Amarex"]</t>
+          <t>["ISORIA 20"]</t>
         </is>
       </c>
       <c r="E449" s="2" t="inlineStr"/>
       <c r="F449" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G449" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H449" s="2" t="inlineStr">
         <is>
-          <t>82.50</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I449" s="2" t="inlineStr">
         <is>
-          <t>358.00 €</t>
+          <t>387.59 €</t>
         </is>
       </c>
     </row>
     <row r="450" ht="32" customHeight="1">
       <c r="A450" s="2" t="inlineStr">
         <is>
-          <t>AR18978</t>
+          <t>AR17588</t>
         </is>
       </c>
       <c r="B450" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C450" s="2" t="inlineStr">
         <is>
-          <t>Kapillarrohr 1m zu BOA-Control DPR</t>
+          <t>Spindelverlängerung F07-2FL17 BOAX-S/SF</t>
         </is>
       </c>
       <c r="D450" s="2" t="inlineStr">
         <is>
-          <t>["BOA-Control DPR"]</t>
+          <t>["ISORIA 20"]</t>
         </is>
       </c>
       <c r="E450" s="2" t="inlineStr"/>
       <c r="F450" s="2" t="inlineStr">
         <is>
-          <t>Regulierventile</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G450" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H450" s="2" t="inlineStr"/>
+      <c r="H450" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
       <c r="I450" s="2" t="inlineStr">
         <is>
-          <t>20.64 €</t>
+          <t>489.60 €</t>
         </is>
       </c>
     </row>
     <row r="451" ht="32" customHeight="1">
       <c r="A451" s="2" t="inlineStr">
         <is>
-          <t>AR18979</t>
+          <t>AR17589</t>
         </is>
       </c>
       <c r="B451" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C451" s="2" t="inlineStr">
         <is>
-          <t>Kapillarrohr 2m zu BOA-Control DPR</t>
+          <t>Spindelverlängerung F12-VKT25 BOAX DN 350</t>
         </is>
       </c>
       <c r="D451" s="2" t="inlineStr">
         <is>
-          <t>["BOA-Control DPR"]</t>
+          <t>["ISORIA 20"]</t>
         </is>
       </c>
       <c r="E451" s="2" t="inlineStr"/>
       <c r="F451" s="2" t="inlineStr">
         <is>
-          <t>Regulierventile</t>
+          <t>Absperrklappen-Zubehör</t>
         </is>
       </c>
       <c r="G451" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H451" s="2" t="inlineStr"/>
+      <c r="H451" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
       <c r="I451" s="2" t="inlineStr">
         <is>
-          <t>72.19 €</t>
+          <t>641.21 €</t>
         </is>
       </c>
     </row>
     <row r="452" ht="32" customHeight="1">
       <c r="A452" s="2" t="inlineStr">
         <is>
-          <t>AR18984</t>
+          <t>AR17596</t>
         </is>
       </c>
       <c r="B452" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C452" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile Kit komplett Seilführung DN 50 für AmaPorter F 50 / S 545 Amarex N</t>
-[...2 lines deleted...]
-      <c r="D452" s="2" t="inlineStr"/>
+          <t>Alarmschaltgerät AS1-K</t>
+        </is>
+      </c>
+      <c r="D452" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
       <c r="E452" s="2" t="inlineStr"/>
-      <c r="F452" s="2" t="inlineStr"/>
+      <c r="F452" s="2" t="inlineStr">
+        <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
       <c r="G452" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H452" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I452" s="2" t="inlineStr">
         <is>
-          <t>396.70 €</t>
+          <t>51.19 €</t>
         </is>
       </c>
     </row>
     <row r="453" ht="32" customHeight="1">
       <c r="A453" s="2" t="inlineStr">
         <is>
-          <t>AR18984-01</t>
+          <t>AR17606</t>
         </is>
       </c>
       <c r="B453" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C453" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile Kit komplett Seilführung DN 50 für AmaPorter F 50 / S 545 Amarex N</t>
-[...2 lines deleted...]
-      <c r="D453" s="2" t="inlineStr"/>
+          <t>Spindelverlängerung F10-VKT19 BOAX DN 250</t>
+        </is>
+      </c>
+      <c r="D453" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 20"]</t>
+        </is>
+      </c>
       <c r="E453" s="2" t="inlineStr"/>
-      <c r="F453" s="2" t="inlineStr"/>
+      <c r="F453" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
       <c r="G453" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H453" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="I453" s="2" t="inlineStr">
         <is>
-          <t>396.70 €</t>
+          <t>502.15 €</t>
         </is>
       </c>
     </row>
     <row r="454" ht="32" customHeight="1">
       <c r="A454" s="2" t="inlineStr">
         <is>
-          <t>AR19003</t>
+          <t>AR17686</t>
         </is>
       </c>
       <c r="B454" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>REFLEX</t>
         </is>
       </c>
       <c r="C454" s="2" t="inlineStr">
         <is>
-          <t>Schwimmschalter mit  5 m Kabel 230V-1 AC max. 8A min. 20mA</t>
+          <t>Behälter DT 200-PN 16-DN 50, Lackschaden</t>
         </is>
       </c>
       <c r="D454" s="2" t="inlineStr"/>
       <c r="E454" s="2" t="inlineStr"/>
       <c r="F454" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G454" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H454" s="2" t="inlineStr"/>
+      <c r="H454" s="2" t="inlineStr">
+        <is>
+          <t>108.00</t>
+        </is>
+      </c>
       <c r="I454" s="2" t="inlineStr">
         <is>
-          <t>55.96 €</t>
+          <t>1404.94 €</t>
         </is>
       </c>
     </row>
     <row r="455" ht="32" customHeight="1">
       <c r="A455" s="2" t="inlineStr">
         <is>
-          <t>AR19004</t>
+          <t>AR17698G</t>
         </is>
       </c>
       <c r="B455" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C455" s="2" t="inlineStr">
         <is>
-          <t>Zubehörsatz Compacta US 7  -DN 50</t>
+          <t>A-Spiralgehäuse 100-80-400</t>
         </is>
       </c>
       <c r="D455" s="2" t="inlineStr"/>
       <c r="E455" s="2" t="inlineStr"/>
       <c r="F455" s="2" t="inlineStr">
         <is>
-          <t>Hebeanlagen</t>
+          <t>Gehäuseteile</t>
         </is>
       </c>
       <c r="G455" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H455" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>90.00</t>
         </is>
       </c>
       <c r="I455" s="2" t="inlineStr">
         <is>
-          <t>38.85 €</t>
-[...3 lines deleted...]
-    <row r="456" ht="32" customHeight="1">
+          <t>2271.27 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="456" ht="18" customHeight="1">
       <c r="A456" s="2" t="inlineStr">
         <is>
-          <t>AR19010</t>
+          <t>AR17700A</t>
         </is>
       </c>
       <c r="B456" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C456" s="2" t="inlineStr">
         <is>
-          <t>KIT-DECKEL CK 800 KL.D 600MM</t>
-[...6 lines deleted...]
-      </c>
+          <t>Welle 55X254 C45+N komplett F E-BLOC+LINE MOT-IEC 160 WE 25</t>
+        </is>
+      </c>
+      <c r="D456" s="2" t="inlineStr"/>
       <c r="E456" s="2" t="inlineStr"/>
-      <c r="F456" s="2" t="inlineStr"/>
+      <c r="F456" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
       <c r="G456" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H456" s="2" t="inlineStr">
         <is>
-          <t>350.00</t>
+          <t>4.32</t>
         </is>
       </c>
       <c r="I456" s="2" t="inlineStr">
         <is>
-          <t>2289.46 €</t>
+          <t>497.25 €</t>
         </is>
       </c>
     </row>
     <row r="457" ht="32" customHeight="1">
       <c r="A457" s="2" t="inlineStr">
         <is>
-          <t>AR19011</t>
+          <t>AR17781</t>
         </is>
       </c>
       <c r="B457" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C457" s="2" t="inlineStr">
         <is>
-          <t>Flanschadapter DN 50</t>
+          <t>ABSCHLUSSWIDERSTAND G-OM12-5A</t>
         </is>
       </c>
       <c r="D457" s="2" t="inlineStr"/>
       <c r="E457" s="2" t="inlineStr"/>
-      <c r="F457" s="2" t="inlineStr"/>
+      <c r="F457" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
       <c r="G457" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H457" s="2" t="inlineStr"/>
+      <c r="H457" s="2" t="inlineStr">
+        <is>
+          <t>0.15</t>
+        </is>
+      </c>
       <c r="I457" s="2" t="inlineStr">
         <is>
-          <t>204.86 €</t>
+          <t>18.04 €</t>
         </is>
       </c>
     </row>
     <row r="458" ht="32" customHeight="1">
       <c r="A458" s="2" t="inlineStr">
         <is>
-          <t>AR19019</t>
+          <t>AR17818</t>
         </is>
       </c>
       <c r="B458" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C458" s="2" t="inlineStr">
         <is>
-          <t>KIT-Kette 4X12-5M-200KG</t>
+          <t>KIT Halterung Amarex DN50</t>
         </is>
       </c>
       <c r="D458" s="2" t="inlineStr"/>
       <c r="E458" s="2" t="inlineStr"/>
       <c r="F458" s="2" t="inlineStr"/>
       <c r="G458" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H458" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I458" s="2" t="inlineStr">
         <is>
-          <t>286.88 €</t>
+          <t>148.94 €</t>
         </is>
       </c>
     </row>
     <row r="459" ht="32" customHeight="1">
       <c r="A459" s="2" t="inlineStr">
         <is>
-          <t>AR19023</t>
+          <t>AR17819</t>
         </is>
       </c>
       <c r="B459" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C459" s="2" t="inlineStr">
         <is>
-          <t>Hosenrohr DN40</t>
+          <t>KIT Halterung Amarex DN50</t>
         </is>
       </c>
       <c r="D459" s="2" t="inlineStr"/>
       <c r="E459" s="2" t="inlineStr"/>
       <c r="F459" s="2" t="inlineStr"/>
       <c r="G459" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H459" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I459" s="2" t="inlineStr">
         <is>
-          <t>348.94 €</t>
+          <t>148.94 €</t>
         </is>
       </c>
     </row>
     <row r="460" ht="32" customHeight="1">
       <c r="A460" s="2" t="inlineStr">
         <is>
-          <t>AR19027</t>
+          <t>AR17820</t>
         </is>
       </c>
       <c r="B460" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C460" s="2" t="inlineStr">
         <is>
-          <t>Kupplung Rotex ZS-DKM-SH-38X 42H7 SH-38X 32H7 SH-38-140</t>
+          <t>KIT Halterung Amarex DN50</t>
         </is>
       </c>
       <c r="D460" s="2" t="inlineStr"/>
       <c r="E460" s="2" t="inlineStr"/>
-      <c r="F460" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F460" s="2" t="inlineStr"/>
       <c r="G460" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H460" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I460" s="2" t="inlineStr">
         <is>
-          <t>376.84 €</t>
+          <t>148.94 €</t>
         </is>
       </c>
     </row>
     <row r="461" ht="32" customHeight="1">
       <c r="A461" s="2" t="inlineStr">
         <is>
-          <t>AR19036</t>
+          <t>AR17859</t>
         </is>
       </c>
       <c r="B461" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C461" s="2" t="inlineStr">
         <is>
-          <t>KIT Halterung 65 1B/C/E NBR Amarex N Seil- / 1-Stangen- / Bügelführung</t>
-[...4 lines deleted...]
-      <c r="F461" s="2" t="inlineStr"/>
+          <t>SPIRALGEHAEUSE  80-50-160 für MegaCPK</t>
+        </is>
+      </c>
+      <c r="D461" s="2" t="inlineStr">
+        <is>
+          <t>["MegaCPK"]</t>
+        </is>
+      </c>
+      <c r="E461" s="2" t="inlineStr">
+        <is>
+          <t>["050-160"]</t>
+        </is>
+      </c>
+      <c r="F461" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
       <c r="G461" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H461" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="I461" s="2" t="inlineStr">
         <is>
-          <t>121.43 €</t>
+          <t>1191.82 €</t>
         </is>
       </c>
     </row>
     <row r="462" ht="32" customHeight="1">
       <c r="A462" s="2" t="inlineStr">
         <is>
-          <t>AR4642</t>
+          <t>AR17863</t>
         </is>
       </c>
       <c r="B462" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C462" s="2" t="inlineStr">
         <is>
-          <t>Lagerdeckel 36/85x14 für Etanorm / Etaprime L /  Etachrom</t>
-[...2 lines deleted...]
-      <c r="D462" s="2" t="inlineStr"/>
+          <t>EINBAUSATZ          AD-BOX AD 303</t>
+        </is>
+      </c>
+      <c r="D462" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
       <c r="E462" s="2" t="inlineStr"/>
       <c r="F462" s="2" t="inlineStr">
         <is>
-          <t>Normpumpen</t>
+          <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="G462" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="H462" s="2" t="inlineStr">
         <is>
-          <t>0.06</t>
+          <t>0.60</t>
         </is>
       </c>
       <c r="I462" s="2" t="inlineStr">
         <is>
-          <t>14.43 €</t>
+          <t>110.18 €</t>
         </is>
       </c>
     </row>
     <row r="463" ht="32" customHeight="1">
       <c r="A463" s="2" t="inlineStr">
         <is>
-          <t>AR4888DD</t>
+          <t>AR17863-01</t>
         </is>
       </c>
       <c r="B463" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C463" s="2" t="inlineStr">
         <is>
-          <t>GEHAEUSEDECKEL   55/60-400 für MegaCPK 125-400</t>
+          <t>EINBAUSATZ          AD-BOX AD 303</t>
         </is>
       </c>
       <c r="D463" s="2" t="inlineStr">
         <is>
-          <t>["MegaCPK"]</t>
-[...6 lines deleted...]
-      </c>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
+      <c r="E463" s="2" t="inlineStr"/>
       <c r="F463" s="2" t="inlineStr">
         <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
+      <c r="G463" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H463" s="2" t="inlineStr">
+        <is>
+          <t>0.60</t>
+        </is>
+      </c>
+      <c r="I463" s="2" t="inlineStr">
+        <is>
+          <t>110.18 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="464" ht="32" customHeight="1">
+      <c r="A464" s="2" t="inlineStr">
+        <is>
+          <t>AR17879</t>
+        </is>
+      </c>
+      <c r="B464" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C464" s="2" t="inlineStr">
+        <is>
+          <t>KIT-FLANSCHKRUEMMER INST 80 ISO 2B NBR</t>
+        </is>
+      </c>
+      <c r="D464" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E464" s="2" t="inlineStr"/>
+      <c r="F464" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G464" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H464" s="2" t="inlineStr">
+        <is>
+          <t>82.50</t>
+        </is>
+      </c>
+      <c r="I464" s="2" t="inlineStr">
+        <is>
+          <t>1038.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="465" ht="48" customHeight="1">
+      <c r="A465" s="2" t="inlineStr">
+        <is>
+          <t>AR17880</t>
+        </is>
+      </c>
+      <c r="B465" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C465" s="2" t="inlineStr">
+        <is>
+          <t>LAUFRAD 32-125.1 abgedreht 125 @</t>
+        </is>
+      </c>
+      <c r="D465" s="2" t="inlineStr">
+        <is>
+          <t>["Etabloc", "Etabloc-SYT", "Etanorm", "Etanorm-ETN-Y", "Etanorm-V"]</t>
+        </is>
+      </c>
+      <c r="E465" s="2" t="inlineStr">
+        <is>
+          <t>["032-125.1", "032-125.1", "032-125.1"]</t>
+        </is>
+      </c>
+      <c r="F465" s="2" t="inlineStr">
+        <is>
           <t>Normpumpen</t>
         </is>
       </c>
-      <c r="G463" s="2" t="inlineStr">
-[...82 lines deleted...]
-      <c r="H465" s="2" t="inlineStr"/>
+      <c r="G465" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H465" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
       <c r="I465" s="2" t="inlineStr">
         <is>
-          <t>132.34 €</t>
+          <t>513.27 €</t>
         </is>
       </c>
     </row>
     <row r="466" ht="32" customHeight="1">
       <c r="A466" s="2" t="inlineStr">
         <is>
-          <t>AR4894Z</t>
+          <t>AR17886</t>
         </is>
       </c>
       <c r="B466" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C466" s="2" t="inlineStr">
         <is>
-          <t>FUSS für vertikalen Aufbau  350X 350X  40 Etaline 125-125–160</t>
-[...2 lines deleted...]
-      <c r="D466" s="2" t="inlineStr"/>
+          <t>Kabel PDRV2-M12-CAN-KABEL 10M</t>
+        </is>
+      </c>
+      <c r="D466" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
       <c r="E466" s="2" t="inlineStr"/>
-      <c r="F466" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="H466" s="2" t="inlineStr"/>
+      <c r="F466" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="G466" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H466" s="2" t="inlineStr">
+        <is>
+          <t>1.40</t>
+        </is>
+      </c>
       <c r="I466" s="2" t="inlineStr">
         <is>
-          <t>296.55 €</t>
+          <t>115.94 €</t>
         </is>
       </c>
     </row>
     <row r="467" ht="32" customHeight="1">
       <c r="A467" s="2" t="inlineStr">
         <is>
-          <t>AR5181</t>
+          <t>AR17890</t>
         </is>
       </c>
       <c r="B467" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C467" s="2" t="inlineStr">
         <is>
-          <t>Verschraubungs-Satz RP 1 1/4XG 2 MS</t>
-[...2 lines deleted...]
-      <c r="D467" s="2" t="inlineStr"/>
+          <t>KABEL   PDRV2-DISPLAYVERLAENGERUNG 3M</t>
+        </is>
+      </c>
+      <c r="D467" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
       <c r="E467" s="2" t="inlineStr"/>
-      <c r="F467" s="2" t="inlineStr"/>
+      <c r="F467" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
       <c r="G467" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H467" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I467" s="2" t="inlineStr">
         <is>
-          <t>27.16 €</t>
+          <t>62.19 €</t>
         </is>
       </c>
     </row>
     <row r="468" ht="32" customHeight="1">
       <c r="A468" s="2" t="inlineStr">
         <is>
-          <t>AR5303</t>
+          <t>AR17931</t>
         </is>
       </c>
       <c r="B468" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C468" s="2" t="inlineStr">
         <is>
-          <t>Kette 2M-B5x35</t>
-[...2 lines deleted...]
-      <c r="D468" s="2" t="inlineStr"/>
+          <t>KABEL MIT STECKER   PUMPMETER 10M SENSOR</t>
+        </is>
+      </c>
+      <c r="D468" s="2" t="inlineStr">
+        <is>
+          <t>["PumpMeter"]</t>
+        </is>
+      </c>
       <c r="E468" s="2" t="inlineStr"/>
       <c r="F468" s="2" t="inlineStr">
         <is>
-          <t>Tauchmotorpumpen</t>
+          <t>Überwachung &amp; Sensorik</t>
         </is>
       </c>
       <c r="G468" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H468" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I468" s="2" t="inlineStr">
         <is>
-          <t>26.17 €</t>
+          <t>151.98 €</t>
         </is>
       </c>
     </row>
     <row r="469" ht="32" customHeight="1">
       <c r="A469" s="2" t="inlineStr">
         <is>
-          <t>AR5451</t>
+          <t>AR17932</t>
         </is>
       </c>
       <c r="B469" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C469" s="2" t="inlineStr">
         <is>
-          <t>Laterne Etabloc-Etaline -WE25-IEC71</t>
-[...6 lines deleted...]
-      </c>
+          <t>SONDE               TYP LS-10  5M KABEL</t>
+        </is>
+      </c>
+      <c r="D469" s="2" t="inlineStr"/>
       <c r="E469" s="2" t="inlineStr"/>
-      <c r="F469" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F469" s="2" t="inlineStr"/>
       <c r="G469" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H469" s="2" t="inlineStr">
         <is>
-          <t>5.70</t>
+          <t>0.70</t>
         </is>
       </c>
       <c r="I469" s="2" t="inlineStr">
         <is>
-          <t>123.98 €</t>
-[...3 lines deleted...]
-    <row r="470" ht="32" customHeight="1">
+          <t>705.22 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="470" ht="48" customHeight="1">
       <c r="A470" s="2" t="inlineStr">
         <is>
-          <t>AR5683L</t>
+          <t>AR17933</t>
         </is>
       </c>
       <c r="B470" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C470" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für Sewabloc D100-316/ 278mm</t>
-[...2 lines deleted...]
-      <c r="D470" s="2" t="inlineStr"/>
+          <t>Konsole f. Multi Eco+Multi-Inox+Superinox</t>
+        </is>
+      </c>
+      <c r="D470" s="2" t="inlineStr">
+        <is>
+          <t>["Hya-Rain", "Multi-Eco", "Multi-Eco-Pro", "Multi-Eco-Top"]</t>
+        </is>
+      </c>
       <c r="E470" s="2" t="inlineStr"/>
       <c r="F470" s="2" t="inlineStr"/>
       <c r="G470" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H470" s="2" t="inlineStr"/>
+      <c r="H470" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
       <c r="I470" s="2" t="inlineStr">
         <is>
-          <t>2340.60 €</t>
+          <t>152.36 €</t>
         </is>
       </c>
     </row>
     <row r="471" ht="32" customHeight="1">
       <c r="A471" s="2" t="inlineStr">
         <is>
-          <t>AR5743E</t>
+          <t>AR17934</t>
         </is>
       </c>
       <c r="B471" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C471" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile für Amarex KRTD 200-315/234-UG-S</t>
-[...2 lines deleted...]
-      <c r="D471" s="2" t="inlineStr"/>
+          <t>BEHAELTER AD-BOX 1 B</t>
+        </is>
+      </c>
+      <c r="D471" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
       <c r="E471" s="2" t="inlineStr"/>
-      <c r="F471" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F471" s="2" t="inlineStr"/>
       <c r="G471" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H471" s="2" t="inlineStr"/>
+      <c r="H471" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
       <c r="I471" s="2" t="inlineStr">
         <is>
-          <t>2143.40 €</t>
+          <t>1066.46 €</t>
         </is>
       </c>
     </row>
     <row r="472" ht="32" customHeight="1">
       <c r="A472" s="2" t="inlineStr">
         <is>
-          <t>AR5760LRD</t>
+          <t>AR17988</t>
         </is>
       </c>
       <c r="B472" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C472" s="2" t="inlineStr">
         <is>
-          <t>Laufrad 50-160 EN-GJL-250 Ø121mm</t>
+          <t>KIT-FLANSCH         PPE DN80/PIED DN100</t>
         </is>
       </c>
       <c r="D472" s="2" t="inlineStr"/>
       <c r="E472" s="2" t="inlineStr"/>
-      <c r="F472" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F472" s="2" t="inlineStr"/>
       <c r="G472" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H472" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>15.30</t>
         </is>
       </c>
       <c r="I472" s="2" t="inlineStr">
         <is>
-          <t>857.25 €</t>
+          <t>468.54 €</t>
         </is>
       </c>
     </row>
     <row r="473" ht="32" customHeight="1">
       <c r="A473" s="2" t="inlineStr">
         <is>
-          <t>AR5822</t>
+          <t>AR18050</t>
         </is>
       </c>
       <c r="B473" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C473" s="2" t="inlineStr">
         <is>
-          <t>Hosenrohr DN50 / PN 16</t>
+          <t>VENTILBAUSATZ    ENDSCHALTERSET 6</t>
         </is>
       </c>
       <c r="D473" s="2" t="inlineStr"/>
       <c r="E473" s="2" t="inlineStr"/>
       <c r="F473" s="2" t="inlineStr">
         <is>
           <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G473" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H473" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="I473" s="2" t="inlineStr">
         <is>
-          <t>228.64 €</t>
+          <t>337.08 €</t>
         </is>
       </c>
     </row>
     <row r="474" ht="32" customHeight="1">
       <c r="A474" s="2" t="inlineStr">
         <is>
-          <t>AR5862</t>
+          <t>AR18060</t>
         </is>
       </c>
       <c r="B474" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C474" s="2" t="inlineStr">
         <is>
-          <t>Verlängerungskabel 5m zur Verlängerung der Sensorkabel</t>
-[...6 lines deleted...]
-      </c>
+          <t>Elektroteil UPA3E+REL.5,5-8</t>
+        </is>
+      </c>
+      <c r="D474" s="2" t="inlineStr"/>
       <c r="E474" s="2" t="inlineStr"/>
       <c r="F474" s="2" t="inlineStr">
         <is>
-          <t>Überwachung &amp; Sensorik</t>
+          <t>UPA-Zubehör</t>
         </is>
       </c>
       <c r="G474" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H474" s="2" t="inlineStr">
         <is>
           <t>4.00</t>
         </is>
       </c>
       <c r="I474" s="2" t="inlineStr">
         <is>
-          <t>51.38 €</t>
+          <t>655.43 €</t>
         </is>
       </c>
     </row>
     <row r="475" ht="32" customHeight="1">
       <c r="A475" s="2" t="inlineStr">
         <is>
-          <t>AR5879H</t>
+          <t>AR18113</t>
         </is>
       </c>
       <c r="B475" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C475" s="2" t="inlineStr">
         <is>
-          <t>Hosenrohr druckseitig DN 50, PN 10/16 Grauguss</t>
-[...3 lines deleted...]
-      <c r="E475" s="2" t="inlineStr"/>
+          <t>KIT-FLANSCHKRUEMMER INST 80 ISO C NBR (ARX)</t>
+        </is>
+      </c>
+      <c r="D475" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E475" s="2" t="inlineStr">
+        <is>
+          <t>["080-080"]</t>
+        </is>
+      </c>
       <c r="F475" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G475" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H475" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>53.00</t>
         </is>
       </c>
       <c r="I475" s="2" t="inlineStr">
         <is>
-          <t>428.57 €</t>
+          <t>751.04 €</t>
         </is>
       </c>
     </row>
     <row r="476" ht="32" customHeight="1">
       <c r="A476" s="2" t="inlineStr">
         <is>
-          <t>AR6344</t>
+          <t>AR18113-01</t>
         </is>
       </c>
       <c r="B476" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C476" s="2" t="inlineStr">
         <is>
-          <t>Ersatzmotor Microchem</t>
+          <t>KIT-FLANSCHKRUEMMER INST 80 ISO C NBR (ARX)</t>
         </is>
       </c>
       <c r="D476" s="2" t="inlineStr">
         <is>
-          <t>["Microchem"]</t>
-[...2 lines deleted...]
-      <c r="E476" s="2" t="inlineStr"/>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E476" s="2" t="inlineStr">
+        <is>
+          <t>["080-080"]</t>
+        </is>
+      </c>
       <c r="F476" s="2" t="inlineStr">
         <is>
-          <t>Sonstige Pumpen</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G476" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H476" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>53.00</t>
         </is>
       </c>
       <c r="I476" s="2" t="inlineStr">
         <is>
-          <t>1204.13 €</t>
+          <t>751.04 €</t>
         </is>
       </c>
     </row>
     <row r="477" ht="32" customHeight="1">
       <c r="A477" s="2" t="inlineStr">
         <is>
-          <t>AR6617</t>
+          <t>AR18114</t>
         </is>
       </c>
       <c r="B477" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C477" s="2" t="inlineStr">
         <is>
-          <t>Drehzahlregler E-Modul Set f. RIO-ECO 25-60</t>
-[...6 lines deleted...]
-      </c>
+          <t>KIT-HALTERUNG 100 2B/C NBR (ARX)</t>
+        </is>
+      </c>
+      <c r="D477" s="2" t="inlineStr"/>
       <c r="E477" s="2" t="inlineStr"/>
       <c r="F477" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
+          <t>Aufstellteile</t>
         </is>
       </c>
       <c r="G477" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H477" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="I477" s="2" t="inlineStr">
         <is>
-          <t>808.40 €</t>
+          <t>414.20 €</t>
         </is>
       </c>
     </row>
     <row r="478" ht="32" customHeight="1">
       <c r="A478" s="2" t="inlineStr">
         <is>
-          <t>AR6828</t>
+          <t>AR18115</t>
         </is>
       </c>
       <c r="B478" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C478" s="2" t="inlineStr">
         <is>
-          <t>Adapter Supreme (A) 132S-C</t>
+          <t>KIT-KETTE 4X12-5M-200KG 08-09</t>
         </is>
       </c>
       <c r="D478" s="2" t="inlineStr"/>
       <c r="E478" s="2" t="inlineStr"/>
       <c r="F478" s="2" t="inlineStr">
         <is>
-          <t>Drivepack</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G478" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H478" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I478" s="2" t="inlineStr">
         <is>
-          <t>140.57 €</t>
+          <t>298.85 €</t>
         </is>
       </c>
     </row>
     <row r="479" ht="32" customHeight="1">
       <c r="A479" s="2" t="inlineStr">
         <is>
-          <t>AR6829</t>
+          <t>AR18115-01</t>
         </is>
       </c>
       <c r="B479" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C479" s="2" t="inlineStr">
         <is>
-          <t>Adapter Supreme (A) 180M-D</t>
+          <t>KIT-KETTE 4X12-5M-200KG 08-09</t>
         </is>
       </c>
       <c r="D479" s="2" t="inlineStr"/>
       <c r="E479" s="2" t="inlineStr"/>
       <c r="F479" s="2" t="inlineStr">
         <is>
-          <t>Drivepack</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G479" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H479" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I479" s="2" t="inlineStr">
         <is>
-          <t>184.97 €</t>
+          <t>298.85 €</t>
         </is>
       </c>
     </row>
     <row r="480" ht="32" customHeight="1">
       <c r="A480" s="2" t="inlineStr">
         <is>
-          <t>AR6830</t>
+          <t>AR18129</t>
         </is>
       </c>
       <c r="B480" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C480" s="2" t="inlineStr">
         <is>
-          <t>Adapter Supreme (A) 132S-B</t>
+          <t>Schwimmerschalter mit 10m Kabel 10A 250V IP68</t>
         </is>
       </c>
       <c r="D480" s="2" t="inlineStr"/>
       <c r="E480" s="2" t="inlineStr"/>
       <c r="F480" s="2" t="inlineStr">
         <is>
-          <t>Drivepack</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G480" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H480" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I480" s="2" t="inlineStr">
         <is>
-          <t>140.57 €</t>
+          <t>83.78 €</t>
         </is>
       </c>
     </row>
     <row r="481" ht="32" customHeight="1">
       <c r="A481" s="2" t="inlineStr">
         <is>
-          <t>AR6831</t>
+          <t>AR18129-01</t>
         </is>
       </c>
       <c r="B481" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C481" s="2" t="inlineStr">
         <is>
-          <t>Adapterkit Supreme 160M-C</t>
+          <t>Schwimmerschalter mit 10m Kabel 10A 250V IP68</t>
         </is>
       </c>
       <c r="D481" s="2" t="inlineStr"/>
       <c r="E481" s="2" t="inlineStr"/>
       <c r="F481" s="2" t="inlineStr">
         <is>
-          <t>Drivepack</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G481" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H481" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I481" s="2" t="inlineStr">
         <is>
-          <t>328.75 €</t>
+          <t>83.78 €</t>
         </is>
       </c>
     </row>
     <row r="482" ht="32" customHeight="1">
       <c r="A482" s="2" t="inlineStr">
         <is>
-          <t>AR6832</t>
+          <t>AR18133</t>
         </is>
       </c>
       <c r="B482" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C482" s="2" t="inlineStr">
         <is>
-          <t>Adapter Supreme (A) 160L-C</t>
+          <t>Zubehörsatz BRIDE DN50 RP 2 Gewindeflansch DN50 f. Amarex + Ama-Porter</t>
         </is>
       </c>
       <c r="D482" s="2" t="inlineStr"/>
       <c r="E482" s="2" t="inlineStr"/>
-      <c r="F482" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F482" s="2" t="inlineStr"/>
       <c r="G482" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H482" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I482" s="2" t="inlineStr">
         <is>
-          <t>156.80 €</t>
+          <t>85.52 €</t>
         </is>
       </c>
     </row>
     <row r="483" ht="32" customHeight="1">
       <c r="A483" s="2" t="inlineStr">
         <is>
-          <t>AR6833</t>
+          <t>AR18134</t>
         </is>
       </c>
       <c r="B483" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C483" s="2" t="inlineStr">
         <is>
-          <t>Adapter Supreme (A) 200L-D</t>
+          <t>Zubehörsatz Gewindeflansch PN6 DN50 / RP2"</t>
         </is>
       </c>
       <c r="D483" s="2" t="inlineStr"/>
       <c r="E483" s="2" t="inlineStr"/>
-      <c r="F483" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F483" s="2" t="inlineStr"/>
       <c r="G483" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H483" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I483" s="2" t="inlineStr">
         <is>
-          <t>255.33 €</t>
+          <t>34.47 €</t>
         </is>
       </c>
     </row>
     <row r="484" ht="32" customHeight="1">
       <c r="A484" s="2" t="inlineStr">
         <is>
-          <t>AR6834</t>
+          <t>AR18136</t>
         </is>
       </c>
       <c r="B484" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C484" s="2" t="inlineStr">
         <is>
-          <t>Adapter Supreme (A) 225M-D</t>
+          <t>Satz Montagezubehör f. Flansch DN80 mit Dichtung, Schrauben u. Muttern</t>
         </is>
       </c>
       <c r="D484" s="2" t="inlineStr"/>
       <c r="E484" s="2" t="inlineStr"/>
       <c r="F484" s="2" t="inlineStr">
         <is>
-          <t>Drivepack</t>
+          <t>Ersatzteile &amp; Zubehör</t>
         </is>
       </c>
       <c r="G484" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H484" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I484" s="2" t="inlineStr">
         <is>
-          <t>266.34 €</t>
+          <t>30.00 €</t>
         </is>
       </c>
     </row>
     <row r="485" ht="32" customHeight="1">
       <c r="A485" s="2" t="inlineStr">
         <is>
-          <t>AR7152ZB</t>
+          <t>AR18144</t>
         </is>
       </c>
       <c r="B485" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C485" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile DN040-KRT040-250</t>
+          <t>Schwimmerventil RSV O 2" mit CU-Schwimmer 2 1/2" Trinkwasserausführung mit Düse</t>
         </is>
       </c>
       <c r="D485" s="2" t="inlineStr"/>
       <c r="E485" s="2" t="inlineStr"/>
       <c r="F485" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G485" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H485" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="I485" s="2" t="inlineStr">
         <is>
-          <t>2924.53 €</t>
+          <t>2390.26 €</t>
         </is>
       </c>
     </row>
     <row r="486" ht="32" customHeight="1">
       <c r="A486" s="2" t="inlineStr">
         <is>
-          <t>AR7233LFRD</t>
+          <t>AR18179</t>
         </is>
       </c>
       <c r="B486" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C486" s="2" t="inlineStr">
         <is>
-          <t>Laufrad ETN, ETB/ - 080-065-200, ETL/- 080-080-200, CC480K, ø179 mm</t>
+          <t>KIT Kette 4X12-15M-200KG 10-11</t>
         </is>
       </c>
       <c r="D486" s="2" t="inlineStr"/>
       <c r="E486" s="2" t="inlineStr"/>
-      <c r="F486" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F486" s="2" t="inlineStr"/>
       <c r="G486" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H486" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="I486" s="2" t="inlineStr">
         <is>
-          <t>1838.25 €</t>
+          <t>744.53 €</t>
         </is>
       </c>
     </row>
     <row r="487" ht="32" customHeight="1">
       <c r="A487" s="2" t="inlineStr">
         <is>
-          <t>AR7235LRD</t>
+          <t>AR18193-01</t>
         </is>
       </c>
       <c r="B487" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C487" s="2" t="inlineStr">
         <is>
-          <t>Laufrad 269X37-49 JL1040 + Spaltring F E-NORM+BLOC 125-250+LINE ø 250mm</t>
-[...16 lines deleted...]
-      </c>
+          <t>Aufstellteile komplett Bügelführung DN 50 für Ama-Porter F 50 / S 545</t>
+        </is>
+      </c>
+      <c r="D487" s="2" t="inlineStr"/>
+      <c r="E487" s="2" t="inlineStr"/>
+      <c r="F487" s="2" t="inlineStr"/>
       <c r="G487" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H487" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="I487" s="2" t="inlineStr">
         <is>
-          <t>2182.00 €</t>
+          <t>353.77 €</t>
         </is>
       </c>
     </row>
     <row r="488" ht="32" customHeight="1">
       <c r="A488" s="2" t="inlineStr">
         <is>
-          <t>AR7381</t>
-[...2 lines deleted...]
-      <c r="B488" s="2" t="inlineStr"/>
+          <t>AR18193-02</t>
+        </is>
+      </c>
+      <c r="B488" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
       <c r="C488" s="2" t="inlineStr">
         <is>
-          <t>Laufrad CC480K-GS für Etabloc A, Etanorm A, Etaline A ø119mm</t>
+          <t>Aufstellteile komplett Bügelführung DN 50 für Ama-Porter F 50 / S 545</t>
         </is>
       </c>
       <c r="D488" s="2" t="inlineStr"/>
       <c r="E488" s="2" t="inlineStr"/>
-      <c r="F488" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F488" s="2" t="inlineStr"/>
       <c r="G488" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H488" s="2" t="inlineStr"/>
+      <c r="H488" s="2" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
       <c r="I488" s="2" t="inlineStr">
         <is>
-          <t>1386.75 €</t>
+          <t>353.77 €</t>
         </is>
       </c>
     </row>
     <row r="489" ht="32" customHeight="1">
       <c r="A489" s="2" t="inlineStr">
         <is>
-          <t>AR7752</t>
+          <t>AR18197-03PM</t>
         </is>
       </c>
       <c r="B489" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C489" s="2" t="inlineStr">
         <is>
-          <t>Gehäuse für Sewatec E 150-401</t>
-[...11 lines deleted...]
-      </c>
+          <t>PumpMeter 10/10 bar mit 5m Anschlusskabe</t>
+        </is>
+      </c>
+      <c r="D489" s="2" t="inlineStr"/>
+      <c r="E489" s="2" t="inlineStr"/>
       <c r="F489" s="2" t="inlineStr">
         <is>
-          <t>Mixed Flow Pumpen</t>
+          <t>Überwachung &amp; Sensorik</t>
         </is>
       </c>
       <c r="G489" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H489" s="2" t="inlineStr">
         <is>
-          <t>352.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I489" s="2" t="inlineStr">
         <is>
-          <t>2585.02 €</t>
+          <t>535.47 €</t>
         </is>
       </c>
     </row>
     <row r="490" ht="32" customHeight="1">
       <c r="A490" s="2" t="inlineStr">
         <is>
-          <t>AR7890</t>
+          <t>AR18198</t>
         </is>
       </c>
       <c r="B490" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C490" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteil DN300 2-STANGENFUEHRUNG für Amarex KRTD 300-400/</t>
+          <t>SONDE D PS1  6 MWS 10M</t>
         </is>
       </c>
       <c r="D490" s="2" t="inlineStr"/>
       <c r="E490" s="2" t="inlineStr"/>
       <c r="F490" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile</t>
-[...2 lines deleted...]
-      <c r="G490" s="2" t="inlineStr"/>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G490" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="H490" s="2" t="inlineStr">
         <is>
-          <t>163.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I490" s="2" t="inlineStr">
         <is>
-          <t>2585.55 €</t>
+          <t>446.05 €</t>
         </is>
       </c>
     </row>
     <row r="491" ht="32" customHeight="1">
       <c r="A491" s="2" t="inlineStr">
         <is>
-          <t>AR8615</t>
+          <t>AR18204</t>
         </is>
       </c>
       <c r="B491" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C491" s="2" t="inlineStr">
         <is>
-          <t>Laufrad Etanorm GN, Etabloc GN, Etaline GN /032-160+.1/GJL250, ø136 mm</t>
+          <t>Zugentlastung für SONDE TYP IL-10</t>
         </is>
       </c>
       <c r="D491" s="2" t="inlineStr"/>
       <c r="E491" s="2" t="inlineStr"/>
       <c r="F491" s="2" t="inlineStr">
         <is>
-          <t>Laufradteile</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G491" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H491" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I491" s="2" t="inlineStr">
         <is>
-          <t>768.75 €</t>
+          <t>38.30 €</t>
         </is>
       </c>
     </row>
     <row r="492" ht="32" customHeight="1">
       <c r="A492" s="2" t="inlineStr">
         <is>
-          <t>AR8616</t>
+          <t>AR18205</t>
         </is>
       </c>
       <c r="B492" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C492" s="2" t="inlineStr">
         <is>
-          <t>Laufrad Etanorm GN, Etabloc GN, Etaline GN /032-160+.1/GJL250, ø174</t>
+          <t>KIT Kette  4X12-2M-200KG</t>
         </is>
       </c>
       <c r="D492" s="2" t="inlineStr"/>
       <c r="E492" s="2" t="inlineStr"/>
-      <c r="F492" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F492" s="2" t="inlineStr"/>
       <c r="G492" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H492" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="I492" s="2" t="inlineStr">
         <is>
-          <t>768.72 €</t>
+          <t>210.71 €</t>
         </is>
       </c>
     </row>
     <row r="493" ht="32" customHeight="1">
       <c r="A493" s="2" t="inlineStr">
         <is>
-          <t>AR8659G</t>
+          <t>AR18212-01</t>
         </is>
       </c>
       <c r="B493" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C493" s="2" t="inlineStr">
         <is>
-          <t>Pumpengehäuse für MOVITEC-VF 004/03B</t>
+          <t>KIT-Konsole   CABLE ARX DN80/100</t>
         </is>
       </c>
       <c r="D493" s="2" t="inlineStr">
         <is>
-          <t>["Movitec"]</t>
-[...11 lines deleted...]
-      </c>
+          <t>["Amarex NS"]</t>
+        </is>
+      </c>
+      <c r="E493" s="2" t="inlineStr"/>
+      <c r="F493" s="2" t="inlineStr"/>
       <c r="G493" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H493" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>20.50</t>
         </is>
       </c>
       <c r="I493" s="2" t="inlineStr">
         <is>
-          <t>599.40 €</t>
+          <t>65.51 €</t>
         </is>
       </c>
     </row>
     <row r="494" ht="32" customHeight="1">
       <c r="A494" s="2" t="inlineStr">
         <is>
-          <t>AR8946-01</t>
+          <t>AR18214</t>
         </is>
       </c>
       <c r="B494" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C494" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtung   AMAREX PS-433.02 Q1Q1PGG</t>
+          <t>KUEHLMANTEL      KM16.20.071.2</t>
         </is>
       </c>
       <c r="D494" s="2" t="inlineStr">
         <is>
-          <t>["Amarex", "Amarex-KRT", "Amarex-N"]</t>
+          <t>["UPA-C"]</t>
         </is>
       </c>
       <c r="E494" s="2" t="inlineStr"/>
       <c r="F494" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtungen</t>
+          <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="G494" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H494" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I494" s="2" t="inlineStr">
         <is>
-          <t>93.50 €</t>
-[...3 lines deleted...]
-    <row r="495" ht="48" customHeight="1">
+          <t>600.14 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="495" ht="64" customHeight="1">
       <c r="A495" s="2" t="inlineStr">
         <is>
-          <t>AR8946-02</t>
+          <t>AR18224</t>
         </is>
       </c>
       <c r="B495" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C495" s="2" t="inlineStr">
         <is>
-          <t>KIT- Gleitringdichtung  AMAREX MS-433.01</t>
+          <t>BEHAELTER DE  300-PN 10-G 1 1/</t>
         </is>
       </c>
       <c r="D495" s="2" t="inlineStr">
         <is>
-          <t>["Amarex", "Amarex-KRT", "Amarex-N", "Pumpstation CK"]</t>
+          <t>["Delta Basic", "Delta Compact", "Delta Primo", "Delta Solo", "Delta Macro"]</t>
         </is>
       </c>
       <c r="E495" s="2" t="inlineStr"/>
       <c r="F495" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtungen</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="G495" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H495" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>84.00</t>
         </is>
       </c>
       <c r="I495" s="2" t="inlineStr">
         <is>
-          <t>90.96 €</t>
-[...3 lines deleted...]
-    <row r="496" ht="48" customHeight="1">
+          <t>605.79 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="496" ht="32" customHeight="1">
       <c r="A496" s="2" t="inlineStr">
         <is>
-          <t>AR8946-03</t>
+          <t>AR18225</t>
         </is>
       </c>
       <c r="B496" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C496" s="2" t="inlineStr">
         <is>
-          <t>KIT-DICHTUNG Amarex</t>
+          <t>BEHAELTER AD-BOX Z2 B 200Liter - Überflur mit Deckel</t>
         </is>
       </c>
       <c r="D496" s="2" t="inlineStr">
         <is>
-          <t>["Amarex", "Amarex-KRT", "Amarex-N", "CK- Pumpstation"]</t>
+          <t>["Ama-Drainer-Box"]</t>
         </is>
       </c>
       <c r="E496" s="2" t="inlineStr"/>
-      <c r="F496" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F496" s="2" t="inlineStr"/>
       <c r="G496" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H496" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="I496" s="2" t="inlineStr">
         <is>
-          <t>60.38 €</t>
+          <t>1119.37 €</t>
         </is>
       </c>
     </row>
     <row r="497" ht="32" customHeight="1">
       <c r="A497" s="2" t="inlineStr">
         <is>
-          <t>AR9126LFRD</t>
+          <t>AR18225-01</t>
         </is>
       </c>
       <c r="B497" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C497" s="2" t="inlineStr">
         <is>
-          <t>Laufrad ETN/ETB/065-040-160/ETL050-050-160/GJL250/ø126</t>
-[...2 lines deleted...]
-      <c r="D497" s="2" t="inlineStr"/>
+          <t>BEHAELTER AD-BOX Z2 B 200Liter - Überflur mit Deckel</t>
+        </is>
+      </c>
+      <c r="D497" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
       <c r="E497" s="2" t="inlineStr"/>
-      <c r="F497" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F497" s="2" t="inlineStr"/>
       <c r="G497" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H497" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="I497" s="2" t="inlineStr">
         <is>
-          <t>812.26 €</t>
+          <t>1119.37 €</t>
         </is>
       </c>
     </row>
     <row r="498" ht="32" customHeight="1">
       <c r="A498" s="2" t="inlineStr">
         <is>
-          <t>AR9146G</t>
+          <t>AR18243</t>
         </is>
       </c>
       <c r="B498" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C498" s="2" t="inlineStr">
         <is>
-          <t>GRUNDPLATTE 110X 400X1250  ETN 125-100-250 160M</t>
-[...2 lines deleted...]
-      <c r="D498" s="2" t="inlineStr"/>
+          <t>KABEL PDRV2 CAN M12-ST./ST.1M</t>
+        </is>
+      </c>
+      <c r="D498" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
       <c r="E498" s="2" t="inlineStr"/>
       <c r="F498" s="2" t="inlineStr">
         <is>
-          <t>Normpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G498" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H498" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="I498" s="2" t="inlineStr">
         <is>
-          <t>761.82 €</t>
+          <t>62.12 €</t>
         </is>
       </c>
     </row>
     <row r="499" ht="32" customHeight="1">
       <c r="A499" s="2" t="inlineStr">
         <is>
-          <t>AR9146KP</t>
+          <t>AR18244</t>
         </is>
       </c>
       <c r="B499" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C499" s="2" t="inlineStr">
         <is>
-          <t>Paketteil  A  95X 32 H7</t>
-[...2 lines deleted...]
-      <c r="D499" s="2" t="inlineStr"/>
+          <t>KABEL PDRV2 PM-SIGNAL M12-STE/STE 2M</t>
+        </is>
+      </c>
+      <c r="D499" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2"]</t>
+        </is>
+      </c>
       <c r="E499" s="2" t="inlineStr"/>
       <c r="F499" s="2" t="inlineStr">
         <is>
-          <t>Normpumpen</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="G499" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H499" s="2" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
       <c r="I499" s="2" t="inlineStr">
         <is>
-          <t>58.36 €</t>
+          <t>72.04 €</t>
         </is>
       </c>
     </row>
     <row r="500" ht="32" customHeight="1">
       <c r="A500" s="2" t="inlineStr">
         <is>
-          <t>AR9146MT</t>
+          <t>AR18245</t>
         </is>
       </c>
       <c r="B500" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C500" s="2" t="inlineStr">
         <is>
-          <t>Klauenteil B  95X 42 H7</t>
-[...2 lines deleted...]
-      <c r="D500" s="2" t="inlineStr"/>
+          <t>KIT-DECKEL CK 800 KL.D 600MM</t>
+        </is>
+      </c>
+      <c r="D500" s="2" t="inlineStr">
+        <is>
+          <t>["CK-Pumpstation"]</t>
+        </is>
+      </c>
       <c r="E500" s="2" t="inlineStr"/>
-      <c r="F500" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F500" s="2" t="inlineStr"/>
       <c r="G500" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H500" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>350.00</t>
         </is>
       </c>
       <c r="I500" s="2" t="inlineStr">
         <is>
-          <t>47.46 €</t>
+          <t>2076.40 €</t>
         </is>
       </c>
     </row>
     <row r="501" ht="32" customHeight="1">
       <c r="A501" s="2" t="inlineStr">
         <is>
-          <t>AR9308Z</t>
+          <t>AR18252</t>
         </is>
       </c>
       <c r="B501" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C501" s="2" t="inlineStr">
         <is>
-          <t>Krümmer, Anker, Dübel, Konsole</t>
+          <t>KIT-Druckmessgeraet D06F -G2X255 bestehend aus Druckmessgerät und Druckminderer              CUZN-K1</t>
         </is>
       </c>
       <c r="D501" s="2" t="inlineStr"/>
       <c r="E501" s="2" t="inlineStr"/>
-      <c r="F501" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F501" s="2" t="inlineStr"/>
       <c r="G501" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H501" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I501" s="2" t="inlineStr">
         <is>
-          <t>955.89 €</t>
+          <t>502.45 €</t>
         </is>
       </c>
     </row>
     <row r="502" ht="32" customHeight="1">
       <c r="A502" s="2" t="inlineStr">
         <is>
-          <t>AR9450</t>
+          <t>AR18254</t>
         </is>
       </c>
       <c r="B502" s="2" t="inlineStr">
         <is>
-          <t>L'unité Hermetique</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C502" s="2" t="inlineStr">
         <is>
-          <t>Verflüssiger Satz TFHS4531Z HR, R404a</t>
-[...4 lines deleted...]
-      <c r="F502" s="2" t="inlineStr"/>
+          <t>Zubehörsatz AKKU für LevelControl BC LC.2</t>
+        </is>
+      </c>
+      <c r="D502" s="2" t="inlineStr">
+        <is>
+          <t>["LevelControl Basic 2"]</t>
+        </is>
+      </c>
+      <c r="E502" s="2" t="inlineStr">
+        <is>
+          <t>["BC"]</t>
+        </is>
+      </c>
+      <c r="F502" s="2" t="inlineStr">
+        <is>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
       <c r="G502" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H502" s="2" t="inlineStr">
         <is>
-          <t>670.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="I502" s="2" t="inlineStr">
         <is>
-          <t>464.35 €</t>
+          <t>152.45 €</t>
         </is>
       </c>
     </row>
     <row r="503" ht="32" customHeight="1">
       <c r="A503" s="2" t="inlineStr">
         <is>
-          <t>AR9451</t>
+          <t>AR18255</t>
         </is>
       </c>
       <c r="B503" s="2" t="inlineStr">
         <is>
-          <t>L'unité Hermetique</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C503" s="2" t="inlineStr">
         <is>
-          <t>Kompressor Tecumseh TFH5524C, R407C</t>
-[...2 lines deleted...]
-      <c r="D503" s="2" t="inlineStr"/>
+          <t>Alarmschaltgerät AS 0 1-230V, 50Hz, Alarmsignal 85db(A)</t>
+        </is>
+      </c>
+      <c r="D503" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
       <c r="E503" s="2" t="inlineStr"/>
-      <c r="F503" s="2" t="inlineStr"/>
+      <c r="F503" s="2" t="inlineStr">
+        <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
       <c r="G503" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H503" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="I503" s="2" t="inlineStr">
         <is>
-          <t>399.74 €</t>
+          <t>301.69 €</t>
         </is>
       </c>
     </row>
     <row r="504" ht="32" customHeight="1">
       <c r="A504" s="2" t="inlineStr">
         <is>
-          <t>AR9453</t>
+          <t>AR18285</t>
         </is>
       </c>
       <c r="B504" s="2" t="inlineStr">
         <is>
-          <t>Copeland</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C504" s="2" t="inlineStr">
         <is>
-          <t>ZB75 (Verdichter)</t>
+          <t>SCHWIMM-SCHALTER 10000 P</t>
         </is>
       </c>
       <c r="D504" s="2" t="inlineStr"/>
       <c r="E504" s="2" t="inlineStr"/>
       <c r="F504" s="2" t="inlineStr"/>
       <c r="G504" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H504" s="2" t="inlineStr">
         <is>
-          <t>123.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="I504" s="2" t="inlineStr">
         <is>
-          <t>698.99 €</t>
-[...3 lines deleted...]
-    <row r="505" ht="32" customHeight="1">
+          <t>126.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="505" ht="18" customHeight="1">
       <c r="A505" s="2" t="inlineStr">
         <is>
-          <t>AR9454</t>
+          <t>AR18293</t>
         </is>
       </c>
       <c r="B505" s="2" t="inlineStr">
         <is>
-          <t>Danfoss</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C505" s="2" t="inlineStr">
         <is>
-          <t>MAX OPER58A SH240 9 AB 380/3/60 (Kompressor)</t>
+          <t>SET-ABSCHL. WIDERST.PDRV2-CAN-R</t>
         </is>
       </c>
       <c r="D505" s="2" t="inlineStr"/>
       <c r="E505" s="2" t="inlineStr"/>
-      <c r="F505" s="2" t="inlineStr"/>
+      <c r="F505" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
       <c r="G505" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H505" s="2" t="inlineStr"/>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H505" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
       <c r="I505" s="2" t="inlineStr">
         <is>
-          <t>2427.69 €</t>
+          <t>51.01 €</t>
         </is>
       </c>
     </row>
     <row r="506" ht="32" customHeight="1">
       <c r="A506" s="2" t="inlineStr">
         <is>
-          <t>AR9455</t>
+          <t>AR18294</t>
         </is>
       </c>
       <c r="B506" s="2" t="inlineStr">
         <is>
-          <t>Danfoss</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C506" s="2" t="inlineStr">
         <is>
-          <t>MAX OPER58A SH240 9 AB 380/3/60 (Kompressor)</t>
+          <t>Zubehörsatz DN65 BAR DLE AP für Ama-Porter DN65</t>
         </is>
       </c>
       <c r="D506" s="2" t="inlineStr"/>
       <c r="E506" s="2" t="inlineStr"/>
-      <c r="F506" s="2" t="inlineStr"/>
+      <c r="F506" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile</t>
+        </is>
+      </c>
       <c r="G506" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="H506" s="2" t="inlineStr"/>
+      <c r="H506" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
       <c r="I506" s="2" t="inlineStr">
         <is>
-          <t>2427.69 €</t>
+          <t>534.83 €</t>
         </is>
       </c>
     </row>
     <row r="507" ht="32" customHeight="1">
       <c r="A507" s="2" t="inlineStr">
         <is>
-          <t>AR9484</t>
+          <t>AR18297</t>
         </is>
       </c>
       <c r="B507" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C507" s="2" t="inlineStr">
         <is>
-          <t>Flanschkrümmer mit Fuß Stangenführung, DN 65, Einbautiefe 4,5 m</t>
-[...6 lines deleted...]
-      </c>
+          <t>Spüleinrichtung 1" inkl. Magnetventil, Digitalschaltuhr, 2,5 m Kabel +Schutzkontaktstecker</t>
+        </is>
+      </c>
+      <c r="D507" s="2" t="inlineStr"/>
       <c r="E507" s="2" t="inlineStr"/>
-      <c r="F507" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F507" s="2" t="inlineStr"/>
       <c r="G507" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H507" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I507" s="2" t="inlineStr">
         <is>
-          <t>400.38 €</t>
+          <t>860.97 €</t>
         </is>
       </c>
     </row>
     <row r="508" ht="32" customHeight="1">
       <c r="A508" s="2" t="inlineStr">
         <is>
-          <t>AR9671</t>
+          <t>AR18302</t>
         </is>
       </c>
       <c r="B508" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C508" s="2" t="inlineStr">
         <is>
-          <t>UPA Rückschlagklappe 8" Astam CF8M Ss316 flansch dn200 class 300 press.test 72 bar</t>
+          <t>WILO Wärmedämmschalen für Yonos MAXO Plus 25/0,5-10 Art. Nr.: 2123369</t>
         </is>
       </c>
       <c r="D508" s="2" t="inlineStr"/>
       <c r="E508" s="2" t="inlineStr"/>
       <c r="F508" s="2" t="inlineStr">
         <is>
-          <t>Unterwassermotorpumpen</t>
+          <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="G508" s="2" t="inlineStr"/>
       <c r="H508" s="2" t="inlineStr"/>
       <c r="I508" s="2" t="inlineStr">
         <is>
-          <t>1000.00 €</t>
-[...3 lines deleted...]
-    <row r="509" ht="32" customHeight="1">
+          <t>24.37 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="509" ht="18" customHeight="1">
       <c r="A509" s="2" t="inlineStr">
         <is>
-          <t>AR9677</t>
+          <t>AR18321-01</t>
         </is>
       </c>
       <c r="B509" s="2" t="inlineStr">
         <is>
-          <t>KSB AMRI</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C509" s="2" t="inlineStr">
         <is>
-          <t>Disc Isoria 10 DN700 3g</t>
-[...11 lines deleted...]
-      </c>
+          <t>Zahnkupplung LRLKN 90-200</t>
+        </is>
+      </c>
+      <c r="D509" s="2" t="inlineStr"/>
+      <c r="E509" s="2" t="inlineStr"/>
       <c r="F509" s="2" t="inlineStr">
         <is>
-          <t>Absperrklappen-Zubehör</t>
+          <t>Kupplungen</t>
         </is>
       </c>
       <c r="G509" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="H509" s="2" t="inlineStr">
         <is>
-          <t>91.00</t>
+          <t>10.30</t>
         </is>
       </c>
       <c r="I509" s="2" t="inlineStr">
         <is>
-          <t>2651.80 €</t>
-[...3 lines deleted...]
-    <row r="510" ht="288" customHeight="1">
+          <t>3139.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="510" ht="18" customHeight="1">
       <c r="A510" s="2" t="inlineStr">
         <is>
-          <t>CA13158</t>
+          <t>AR18321-02</t>
         </is>
       </c>
       <c r="B510" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C510" s="2" t="inlineStr">
         <is>
-          <t>Set Abdeckungen Calio V3 175/350W</t>
-[...11 lines deleted...]
-      </c>
+          <t>Zahnkupplung LRLKN 90-200</t>
+        </is>
+      </c>
+      <c r="D510" s="2" t="inlineStr"/>
+      <c r="E510" s="2" t="inlineStr"/>
       <c r="F510" s="2" t="inlineStr">
         <is>
-          <t>Nassläuferpumpen</t>
+          <t>Kupplungen</t>
         </is>
       </c>
       <c r="G510" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="H510" s="2" t="inlineStr"/>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H510" s="2" t="inlineStr">
+        <is>
+          <t>10.30</t>
+        </is>
+      </c>
       <c r="I510" s="2" t="inlineStr">
         <is>
-          <t>17.60 €</t>
+          <t>3139.80 €</t>
         </is>
       </c>
     </row>
     <row r="511" ht="32" customHeight="1">
       <c r="A511" s="2" t="inlineStr">
         <is>
-          <t>KSB2152</t>
+          <t>AR18401</t>
         </is>
       </c>
       <c r="B511" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C511" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtung-NB095S-H  76 N</t>
+          <t>KIT-HALTERUNG 100 2B/C NBR (ARX)</t>
         </is>
       </c>
       <c r="D511" s="2" t="inlineStr"/>
       <c r="E511" s="2" t="inlineStr"/>
       <c r="F511" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Aufstellteile</t>
         </is>
       </c>
       <c r="G511" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H511" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="I511" s="2" t="inlineStr">
         <is>
-          <t>1396.52 €</t>
+          <t>414.20 €</t>
         </is>
       </c>
     </row>
     <row r="512" ht="32" customHeight="1">
       <c r="A512" s="2" t="inlineStr">
         <is>
-          <t>KSB2155</t>
+          <t>AR18606</t>
         </is>
       </c>
       <c r="B512" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C512" s="2" t="inlineStr">
         <is>
-          <t>Gegenring für RHD 400-430</t>
+          <t>Druckleitungsanschluss Klemmverbindung DN50 RP 2 PE-HD 63</t>
         </is>
       </c>
       <c r="D512" s="2" t="inlineStr"/>
       <c r="E512" s="2" t="inlineStr"/>
-      <c r="F512" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="F512" s="2" t="inlineStr"/>
       <c r="G512" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H512" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I512" s="2" t="inlineStr">
         <is>
-          <t>2811.00 €</t>
+          <t>24.87 €</t>
         </is>
       </c>
     </row>
     <row r="513" ht="32" customHeight="1">
       <c r="A513" s="2" t="inlineStr">
         <is>
-          <t>KSB2156</t>
+          <t>AR18610</t>
         </is>
       </c>
       <c r="B513" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C513" s="2" t="inlineStr">
         <is>
-          <t>Gleitringträger Komplett  für RHD 400-430</t>
+          <t>Kette 2 m (1.4404), Tragkraft 160 kg, kurzgliedrig, RL2006/42/EG MRL</t>
         </is>
       </c>
       <c r="D513" s="2" t="inlineStr"/>
       <c r="E513" s="2" t="inlineStr"/>
       <c r="F513" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G513" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H513" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="I513" s="2" t="inlineStr">
         <is>
-          <t>4524.00 €</t>
+          <t>93.84 €</t>
         </is>
       </c>
     </row>
     <row r="514" ht="32" customHeight="1">
       <c r="A514" s="2" t="inlineStr">
         <is>
-          <t>KSB2395</t>
-[...2 lines deleted...]
-      <c r="B514" s="2" t="inlineStr"/>
+          <t>AR18611</t>
+        </is>
+      </c>
+      <c r="B514" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
       <c r="C514" s="2" t="inlineStr">
         <is>
-          <t>Gleitringdichtung H75F2/125E2</t>
+          <t>PumpMeter 3/ 3 bar mit 1,2m Anschlusskabel</t>
         </is>
       </c>
       <c r="D514" s="2" t="inlineStr"/>
       <c r="E514" s="2" t="inlineStr"/>
       <c r="F514" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Überwachung &amp; Sensorik</t>
         </is>
       </c>
       <c r="G514" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H514" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="I514" s="2" t="inlineStr">
         <is>
-          <t>8881.50 €</t>
-[...3 lines deleted...]
-    <row r="515" ht="128" customHeight="1">
+          <t>563.24 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="515" ht="32" customHeight="1">
       <c r="A515" s="2" t="inlineStr">
         <is>
-          <t>KSB3321</t>
+          <t>AR18612</t>
         </is>
       </c>
       <c r="B515" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C515" s="2" t="inlineStr">
         <is>
-          <t>Gehäusedeckel ohne Muffe f. Ama-Drainer C+R</t>
-[...16 lines deleted...]
-      </c>
+          <t>Blindflansch 30X285 DIA  S235JR</t>
+        </is>
+      </c>
+      <c r="D515" s="2" t="inlineStr"/>
+      <c r="E515" s="2" t="inlineStr"/>
+      <c r="F515" s="2" t="inlineStr"/>
       <c r="G515" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H515" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="I515" s="2" t="inlineStr">
         <is>
-          <t>125.01 €</t>
+          <t>214.34 €</t>
         </is>
       </c>
     </row>
     <row r="516" ht="32" customHeight="1">
       <c r="A516" s="2" t="inlineStr">
         <is>
-          <t>KSB3613</t>
-[...2 lines deleted...]
-      <c r="B516" s="2" t="inlineStr"/>
+          <t>AR18614</t>
+        </is>
+      </c>
+      <c r="B516" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
       <c r="C516" s="2" t="inlineStr">
         <is>
-          <t>Doppelnippel N8 -1 1/4</t>
-[...3 lines deleted...]
-      <c r="E516" s="2" t="inlineStr"/>
+          <t>KIT-FLANSCHKRUEMMER INST 100 ISO C NBR (ARX)</t>
+        </is>
+      </c>
+      <c r="D516" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E516" s="2" t="inlineStr">
+        <is>
+          <t>["080-080"]</t>
+        </is>
+      </c>
       <c r="F516" s="2" t="inlineStr">
         <is>
-          <t>Ersatzteile &amp; Zubehör</t>
+          <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="G516" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H516" s="2" t="inlineStr">
         <is>
-          <t>2.30</t>
+          <t>53.00</t>
         </is>
       </c>
       <c r="I516" s="2" t="inlineStr">
         <is>
-          <t>6.50 €</t>
+          <t>928.34 €</t>
         </is>
       </c>
     </row>
     <row r="517" ht="32" customHeight="1">
       <c r="A517" s="2" t="inlineStr">
         <is>
-          <t>KSB3841</t>
+          <t>AR18625</t>
         </is>
       </c>
       <c r="B517" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C517" s="2" t="inlineStr">
         <is>
-          <t>Saugsieb für UPA 150C D=160 mm, L= 158 mm</t>
-[...2 lines deleted...]
-      <c r="D517" s="2" t="inlineStr"/>
+          <t>KSB Mauerkragen mit Spannbändern EPDM/Edelstahl, MK 630, mit Ausgleichsstück</t>
+        </is>
+      </c>
+      <c r="D517" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
       <c r="E517" s="2" t="inlineStr"/>
       <c r="F517" s="2" t="inlineStr">
         <is>
-          <t>UPA-Zubehör</t>
+          <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="G517" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="H517" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="I517" s="2" t="inlineStr">
         <is>
-          <t>236.74 €</t>
+          <t>533.72 €</t>
         </is>
       </c>
     </row>
     <row r="518" ht="32" customHeight="1">
       <c r="A518" s="2" t="inlineStr">
         <is>
+          <t>AR18637</t>
+        </is>
+      </c>
+      <c r="B518" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C518" s="2" t="inlineStr">
+        <is>
+          <t>Behälter AD-BOX 1 U</t>
+        </is>
+      </c>
+      <c r="D518" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
+      <c r="E518" s="2" t="inlineStr"/>
+      <c r="F518" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G518" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H518" s="2" t="inlineStr"/>
+      <c r="I518" s="2" t="inlineStr">
+        <is>
+          <t>861.15 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="519" ht="32" customHeight="1">
+      <c r="A519" s="2" t="inlineStr">
+        <is>
+          <t>AR18639</t>
+        </is>
+      </c>
+      <c r="B519" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C519" s="2" t="inlineStr">
+        <is>
+          <t>Satz Montagezubehör f. Flansch DN80 mit Dichtung, Schrauben u. Muttern</t>
+        </is>
+      </c>
+      <c r="D519" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E519" s="2" t="inlineStr">
+        <is>
+          <t>["080-180", "080-220", "080-230"]</t>
+        </is>
+      </c>
+      <c r="F519" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G519" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H519" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I519" s="2" t="inlineStr">
+        <is>
+          <t>30.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="520" ht="32" customHeight="1">
+      <c r="A520" s="2" t="inlineStr">
+        <is>
+          <t>AR18661</t>
+        </is>
+      </c>
+      <c r="B520" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C520" s="2" t="inlineStr">
+        <is>
+          <t>Kit Halterung Seil- . 1-Stangen- . Bügelführung DN 50 für AmaPorter F 50/ S 545</t>
+        </is>
+      </c>
+      <c r="D520" s="2" t="inlineStr"/>
+      <c r="E520" s="2" t="inlineStr"/>
+      <c r="F520" s="2" t="inlineStr"/>
+      <c r="G520" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H520" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="I520" s="2" t="inlineStr">
+        <is>
+          <t>59.54 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="521" ht="32" customHeight="1">
+      <c r="A521" s="2" t="inlineStr">
+        <is>
+          <t>AR18662</t>
+        </is>
+      </c>
+      <c r="B521" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C521" s="2" t="inlineStr">
+        <is>
+          <t>Kit Seil Polypropylene 5m PP12</t>
+        </is>
+      </c>
+      <c r="D521" s="2" t="inlineStr"/>
+      <c r="E521" s="2" t="inlineStr"/>
+      <c r="F521" s="2" t="inlineStr"/>
+      <c r="G521" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H521" s="2" t="inlineStr">
+        <is>
+          <t>4.50</t>
+        </is>
+      </c>
+      <c r="I521" s="2" t="inlineStr">
+        <is>
+          <t>89.55 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="522" ht="32" customHeight="1">
+      <c r="A522" s="2" t="inlineStr">
+        <is>
+          <t>AR18730</t>
+        </is>
+      </c>
+      <c r="B522" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C522" s="2" t="inlineStr">
+        <is>
+          <t>Positionsschalter B1/XCK P2110P16</t>
+        </is>
+      </c>
+      <c r="D522" s="2" t="inlineStr"/>
+      <c r="E522" s="2" t="inlineStr"/>
+      <c r="F522" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G522" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H522" s="2" t="inlineStr"/>
+      <c r="I522" s="2" t="inlineStr">
+        <is>
+          <t>72.06 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="523" ht="32" customHeight="1">
+      <c r="A523" s="2" t="inlineStr">
+        <is>
+          <t>AR18731</t>
+        </is>
+      </c>
+      <c r="B523" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C523" s="2" t="inlineStr">
+        <is>
+          <t>Standardsieb (Grob) zu BOA-S DN 32 PN6/16/25 EN-GJL-250 (5.1301)EN-GJS-400-18-LT (5.3103) ab 2021</t>
+        </is>
+      </c>
+      <c r="D523" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E523" s="2" t="inlineStr"/>
+      <c r="F523" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
+      <c r="G523" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H523" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I523" s="2" t="inlineStr">
+        <is>
+          <t>17.65 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="524" ht="32" customHeight="1">
+      <c r="A524" s="2" t="inlineStr">
+        <is>
+          <t>AR18732</t>
+        </is>
+      </c>
+      <c r="B524" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C524" s="2" t="inlineStr">
+        <is>
+          <t>Standardsieb (Grob) zu BOA-S DN 40 PN6/16/25 EN-GJL-250 (5.1301)EN-GJS-400-18-LT (5.3103) ab 2021</t>
+        </is>
+      </c>
+      <c r="D524" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E524" s="2" t="inlineStr"/>
+      <c r="F524" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
+      <c r="G524" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H524" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I524" s="2" t="inlineStr">
+        <is>
+          <t>25.15 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="525" ht="32" customHeight="1">
+      <c r="A525" s="2" t="inlineStr">
+        <is>
+          <t>AR18733</t>
+        </is>
+      </c>
+      <c r="B525" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C525" s="2" t="inlineStr">
+        <is>
+          <t>Standardsieb (Grob) zu BOA-S DN 50 PN6/16/25 EN-GJL-250 (5.1301)EN-GJS-400-18-LT (5.3103) ab 2021</t>
+        </is>
+      </c>
+      <c r="D525" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E525" s="2" t="inlineStr"/>
+      <c r="F525" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
+      <c r="G525" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H525" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I525" s="2" t="inlineStr">
+        <is>
+          <t>26.92 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="526" ht="32" customHeight="1">
+      <c r="A526" s="2" t="inlineStr">
+        <is>
+          <t>AR18734</t>
+        </is>
+      </c>
+      <c r="B526" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C526" s="2" t="inlineStr">
+        <is>
+          <t>Standardsieb (Grob) zu BOA-S DN 80 PN6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021</t>
+        </is>
+      </c>
+      <c r="D526" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E526" s="2" t="inlineStr">
+        <is>
+          <t>["DN80"]</t>
+        </is>
+      </c>
+      <c r="F526" s="2" t="inlineStr">
+        <is>
+          <t>Schmutzfänger</t>
+        </is>
+      </c>
+      <c r="G526" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H526" s="2" t="inlineStr"/>
+      <c r="I526" s="2" t="inlineStr">
+        <is>
+          <t>64.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="527" ht="32" customHeight="1">
+      <c r="A527" s="2" t="inlineStr">
+        <is>
+          <t>AR18735</t>
+        </is>
+      </c>
+      <c r="B527" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C527" s="2" t="inlineStr">
+        <is>
+          <t>Flachdichtung zu BOA-S DN 32 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 46 / 68 x 1</t>
+        </is>
+      </c>
+      <c r="D527" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E527" s="2" t="inlineStr">
+        <is>
+          <t>["DN32"]</t>
+        </is>
+      </c>
+      <c r="F527" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G527" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H527" s="2" t="inlineStr"/>
+      <c r="I527" s="2" t="inlineStr">
+        <is>
+          <t>8.18 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="528" ht="32" customHeight="1">
+      <c r="A528" s="2" t="inlineStr">
+        <is>
+          <t>AR18736</t>
+        </is>
+      </c>
+      <c r="B528" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C528" s="2" t="inlineStr">
+        <is>
+          <t>Flachdichtung zu BOA-S DN 40 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 68 / 79 x 1</t>
+        </is>
+      </c>
+      <c r="D528" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E528" s="2" t="inlineStr">
+        <is>
+          <t>["DN40"]</t>
+        </is>
+      </c>
+      <c r="F528" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G528" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H528" s="2" t="inlineStr"/>
+      <c r="I528" s="2" t="inlineStr">
+        <is>
+          <t>8.18 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="529" ht="32" customHeight="1">
+      <c r="A529" s="2" t="inlineStr">
+        <is>
+          <t>AR18737</t>
+        </is>
+      </c>
+      <c r="B529" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C529" s="2" t="inlineStr">
+        <is>
+          <t>Flachdichtung zu BOA-S DN 50 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 75 / 87 x 1</t>
+        </is>
+      </c>
+      <c r="D529" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E529" s="2" t="inlineStr">
+        <is>
+          <t>["DN50"]</t>
+        </is>
+      </c>
+      <c r="F529" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G529" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H529" s="2" t="inlineStr"/>
+      <c r="I529" s="2" t="inlineStr">
+        <is>
+          <t>8.18 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="530" ht="32" customHeight="1">
+      <c r="A530" s="2" t="inlineStr">
+        <is>
+          <t>AR18738</t>
+        </is>
+      </c>
+      <c r="B530" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C530" s="2" t="inlineStr">
+        <is>
+          <t>Flachdichtung zu BOA-S DN 80 PN 6/16/25 EN-GJL-250 (5.1301) EN-GJS-400-18-LT (5.3103) ab 2021 Abmessung: 110 / 122 x 1</t>
+        </is>
+      </c>
+      <c r="D530" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-S"]</t>
+        </is>
+      </c>
+      <c r="E530" s="2" t="inlineStr">
+        <is>
+          <t>["DN80"]</t>
+        </is>
+      </c>
+      <c r="F530" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G530" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H530" s="2" t="inlineStr"/>
+      <c r="I530" s="2" t="inlineStr">
+        <is>
+          <t>9.12 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="531" ht="18" customHeight="1">
+      <c r="A531" s="2" t="inlineStr">
+        <is>
+          <t>AR18786</t>
+        </is>
+      </c>
+      <c r="B531" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C531" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtung RK22E-13-WW-3-25 f. Movitec</t>
+        </is>
+      </c>
+      <c r="D531" s="2" t="inlineStr"/>
+      <c r="E531" s="2" t="inlineStr"/>
+      <c r="F531" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtungen</t>
+        </is>
+      </c>
+      <c r="G531" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H531" s="2" t="inlineStr"/>
+      <c r="I531" s="2" t="inlineStr">
+        <is>
+          <t>311.86 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="532" ht="18" customHeight="1">
+      <c r="A532" s="2" t="inlineStr">
+        <is>
+          <t>AR18787</t>
+        </is>
+      </c>
+      <c r="B532" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C532" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtung   RK22E-13-WW-4-25 f. Movitec B 90 EA</t>
+        </is>
+      </c>
+      <c r="D532" s="2" t="inlineStr"/>
+      <c r="E532" s="2" t="inlineStr"/>
+      <c r="F532" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtungen</t>
+        </is>
+      </c>
+      <c r="G532" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H532" s="2" t="inlineStr"/>
+      <c r="I532" s="2" t="inlineStr">
+        <is>
+          <t>291.84 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="533" ht="18" customHeight="1">
+      <c r="A533" s="2" t="inlineStr">
+        <is>
+          <t>AR18788</t>
+        </is>
+      </c>
+      <c r="B533" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C533" s="2" t="inlineStr">
+        <is>
+          <t>Dichtring 55/ 70X 0,5</t>
+        </is>
+      </c>
+      <c r="D533" s="2" t="inlineStr"/>
+      <c r="E533" s="2" t="inlineStr"/>
+      <c r="F533" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G533" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H533" s="2" t="inlineStr"/>
+      <c r="I533" s="2" t="inlineStr">
+        <is>
+          <t>30.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="534" ht="18" customHeight="1">
+      <c r="A534" s="2" t="inlineStr">
+        <is>
+          <t>AR18789</t>
+        </is>
+      </c>
+      <c r="B534" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C534" s="2" t="inlineStr">
+        <is>
+          <t>O-RING 113,67X 5,33-N-B-349</t>
+        </is>
+      </c>
+      <c r="D534" s="2" t="inlineStr"/>
+      <c r="E534" s="2" t="inlineStr"/>
+      <c r="F534" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G534" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H534" s="2" t="inlineStr"/>
+      <c r="I534" s="2" t="inlineStr">
+        <is>
+          <t>23.30 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="535" ht="18" customHeight="1">
+      <c r="A535" s="2" t="inlineStr">
+        <is>
+          <t>AR18790</t>
+        </is>
+      </c>
+      <c r="B535" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C535" s="2" t="inlineStr">
+        <is>
+          <t>O-RING 140,00X 3,00-N-B</t>
+        </is>
+      </c>
+      <c r="D535" s="2" t="inlineStr"/>
+      <c r="E535" s="2" t="inlineStr"/>
+      <c r="F535" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G535" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H535" s="2" t="inlineStr"/>
+      <c r="I535" s="2" t="inlineStr">
+        <is>
+          <t>63.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="536" ht="18" customHeight="1">
+      <c r="A536" s="2" t="inlineStr">
+        <is>
+          <t>AR18791</t>
+        </is>
+      </c>
+      <c r="B536" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C536" s="2" t="inlineStr">
+        <is>
+          <t>Flachdichtung 20/24X0.3 DPAF</t>
+        </is>
+      </c>
+      <c r="D536" s="2" t="inlineStr"/>
+      <c r="E536" s="2" t="inlineStr"/>
+      <c r="F536" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G536" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H536" s="2" t="inlineStr"/>
+      <c r="I536" s="2" t="inlineStr">
+        <is>
+          <t>6.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="537" ht="18" customHeight="1">
+      <c r="A537" s="2" t="inlineStr">
+        <is>
+          <t>AR18792</t>
+        </is>
+      </c>
+      <c r="B537" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C537" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtung KSB KU028M1-5A-RA</t>
+        </is>
+      </c>
+      <c r="D537" s="2" t="inlineStr"/>
+      <c r="E537" s="2" t="inlineStr"/>
+      <c r="F537" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtungen</t>
+        </is>
+      </c>
+      <c r="G537" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H537" s="2" t="inlineStr"/>
+      <c r="I537" s="2" t="inlineStr">
+        <is>
+          <t>497.02 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="538" ht="18" customHeight="1">
+      <c r="A538" s="2" t="inlineStr">
+        <is>
+          <t>AR18793</t>
+        </is>
+      </c>
+      <c r="B538" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C538" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtung 5KSCB2S 033BT000 f. MCPK</t>
+        </is>
+      </c>
+      <c r="D538" s="2" t="inlineStr"/>
+      <c r="E538" s="2" t="inlineStr"/>
+      <c r="F538" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtungen</t>
+        </is>
+      </c>
+      <c r="G538" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H538" s="2" t="inlineStr"/>
+      <c r="I538" s="2" t="inlineStr">
+        <is>
+          <t>2312.97 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="539" ht="18" customHeight="1">
+      <c r="A539" s="2" t="inlineStr">
+        <is>
+          <t>AR18794</t>
+        </is>
+      </c>
+      <c r="B539" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C539" s="2" t="inlineStr">
+        <is>
+          <t>KIT-DICHTUNG MCPK 125+160/40/1.4</t>
+        </is>
+      </c>
+      <c r="D539" s="2" t="inlineStr"/>
+      <c r="E539" s="2" t="inlineStr"/>
+      <c r="F539" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G539" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H539" s="2" t="inlineStr"/>
+      <c r="I539" s="2" t="inlineStr">
+        <is>
+          <t>280.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="540" ht="18" customHeight="1">
+      <c r="A540" s="2" t="inlineStr">
+        <is>
+          <t>AR18795</t>
+        </is>
+      </c>
+      <c r="B540" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C540" s="2" t="inlineStr">
+        <is>
+          <t>Oelstandregler AR 1/4</t>
+        </is>
+      </c>
+      <c r="D540" s="2" t="inlineStr"/>
+      <c r="E540" s="2" t="inlineStr"/>
+      <c r="F540" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G540" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H540" s="2" t="inlineStr"/>
+      <c r="I540" s="2" t="inlineStr">
+        <is>
+          <t>63.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="541" ht="32" customHeight="1">
+      <c r="A541" s="2" t="inlineStr">
+        <is>
+          <t>AR18835</t>
+        </is>
+      </c>
+      <c r="B541" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C541" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile DN50 für u.a.Amarex NS 50-172</t>
+        </is>
+      </c>
+      <c r="D541" s="2" t="inlineStr"/>
+      <c r="E541" s="2" t="inlineStr"/>
+      <c r="F541" s="2" t="inlineStr"/>
+      <c r="G541" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H541" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="I541" s="2" t="inlineStr">
+        <is>
+          <t>488.63 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="542" ht="18" customHeight="1">
+      <c r="A542" s="2" t="inlineStr">
+        <is>
+          <t>AR18881</t>
+        </is>
+      </c>
+      <c r="B542" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C542" s="2" t="inlineStr">
+        <is>
+          <t>Zusatzmodul PumpDrive-II-Profinet</t>
+        </is>
+      </c>
+      <c r="D542" s="2" t="inlineStr"/>
+      <c r="E542" s="2" t="inlineStr"/>
+      <c r="F542" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G542" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H542" s="2" t="inlineStr">
+        <is>
+          <t>2.50</t>
+        </is>
+      </c>
+      <c r="I542" s="2" t="inlineStr">
+        <is>
+          <t>540.60 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="543" ht="32" customHeight="1">
+      <c r="A543" s="2" t="inlineStr">
+        <is>
+          <t>AR18909</t>
+        </is>
+      </c>
+      <c r="B543" s="2" t="inlineStr">
+        <is>
+          <t>TeSys Schneider Electronics</t>
+        </is>
+      </c>
+      <c r="C543" s="2" t="inlineStr">
+        <is>
+          <t>Trennschalter/Isolation Switch VCF-01GE 16A</t>
+        </is>
+      </c>
+      <c r="D543" s="2" t="inlineStr"/>
+      <c r="E543" s="2" t="inlineStr"/>
+      <c r="F543" s="2" t="inlineStr"/>
+      <c r="G543" s="2" t="inlineStr"/>
+      <c r="H543" s="2" t="inlineStr"/>
+      <c r="I543" s="2" t="inlineStr">
+        <is>
+          <t>48.49 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="544" ht="32" customHeight="1">
+      <c r="A544" s="2" t="inlineStr">
+        <is>
+          <t>AR18914</t>
+        </is>
+      </c>
+      <c r="B544" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C544" s="2" t="inlineStr">
+        <is>
+          <t>Ersatz-Handrad fuer Getriebe MC50 / MR25 / MR50 DIA 250 x 15-16mm, Stahblech</t>
+        </is>
+      </c>
+      <c r="D544" s="2" t="inlineStr"/>
+      <c r="E544" s="2" t="inlineStr"/>
+      <c r="F544" s="2" t="inlineStr">
+        <is>
+          <t>Handräder</t>
+        </is>
+      </c>
+      <c r="G544" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H544" s="2" t="inlineStr"/>
+      <c r="I544" s="2" t="inlineStr">
+        <is>
+          <t>52.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="545" ht="32" customHeight="1">
+      <c r="A545" s="2" t="inlineStr">
+        <is>
+          <t>AR18951</t>
+        </is>
+      </c>
+      <c r="B545" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C545" s="2" t="inlineStr">
+        <is>
+          <t>Spiralgeheuse 50-32-125 JL1040</t>
+        </is>
+      </c>
+      <c r="D545" s="2" t="inlineStr">
+        <is>
+          <t>["Etabloc"]</t>
+        </is>
+      </c>
+      <c r="E545" s="2" t="inlineStr">
+        <is>
+          <t>["032-125"]</t>
+        </is>
+      </c>
+      <c r="F545" s="2" t="inlineStr">
+        <is>
+          <t>Gehäuseteile</t>
+        </is>
+      </c>
+      <c r="G545" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H545" s="2" t="inlineStr">
+        <is>
+          <t>54.00</t>
+        </is>
+      </c>
+      <c r="I545" s="2" t="inlineStr">
+        <is>
+          <t>1134.75 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="546" ht="32" customHeight="1">
+      <c r="A546" s="2" t="inlineStr">
+        <is>
+          <t>AR18952</t>
+        </is>
+      </c>
+      <c r="B546" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C546" s="2" t="inlineStr">
+        <is>
+          <t>KIT-FLANSCHKRUEMMER 50 ISO/ASM G1B/C NBR Seil-/1-Stangen-/Bügelführungskit DN 50 NBR</t>
+        </is>
+      </c>
+      <c r="D546" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex"]</t>
+        </is>
+      </c>
+      <c r="E546" s="2" t="inlineStr"/>
+      <c r="F546" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G546" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H546" s="2" t="inlineStr">
+        <is>
+          <t>82.50</t>
+        </is>
+      </c>
+      <c r="I546" s="2" t="inlineStr">
+        <is>
+          <t>358.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="547" ht="32" customHeight="1">
+      <c r="A547" s="2" t="inlineStr">
+        <is>
+          <t>AR18978</t>
+        </is>
+      </c>
+      <c r="B547" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C547" s="2" t="inlineStr">
+        <is>
+          <t>Kapillarrohr 1m zu BOA-Control DPR</t>
+        </is>
+      </c>
+      <c r="D547" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-Control DPR"]</t>
+        </is>
+      </c>
+      <c r="E547" s="2" t="inlineStr"/>
+      <c r="F547" s="2" t="inlineStr">
+        <is>
+          <t>Regulierventile</t>
+        </is>
+      </c>
+      <c r="G547" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H547" s="2" t="inlineStr"/>
+      <c r="I547" s="2" t="inlineStr">
+        <is>
+          <t>20.64 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="548" ht="32" customHeight="1">
+      <c r="A548" s="2" t="inlineStr">
+        <is>
+          <t>AR18979</t>
+        </is>
+      </c>
+      <c r="B548" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C548" s="2" t="inlineStr">
+        <is>
+          <t>Kapillarrohr 2m zu BOA-Control DPR</t>
+        </is>
+      </c>
+      <c r="D548" s="2" t="inlineStr">
+        <is>
+          <t>["BOA-Control DPR"]</t>
+        </is>
+      </c>
+      <c r="E548" s="2" t="inlineStr"/>
+      <c r="F548" s="2" t="inlineStr">
+        <is>
+          <t>Regulierventile</t>
+        </is>
+      </c>
+      <c r="G548" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H548" s="2" t="inlineStr"/>
+      <c r="I548" s="2" t="inlineStr">
+        <is>
+          <t>72.19 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="549" ht="32" customHeight="1">
+      <c r="A549" s="2" t="inlineStr">
+        <is>
+          <t>AR18984</t>
+        </is>
+      </c>
+      <c r="B549" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C549" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile Kit komplett Seilführung DN 50 für AmaPorter F 50 / S 545 Amarex N</t>
+        </is>
+      </c>
+      <c r="D549" s="2" t="inlineStr"/>
+      <c r="E549" s="2" t="inlineStr"/>
+      <c r="F549" s="2" t="inlineStr"/>
+      <c r="G549" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H549" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="I549" s="2" t="inlineStr">
+        <is>
+          <t>396.70 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="550" ht="32" customHeight="1">
+      <c r="A550" s="2" t="inlineStr">
+        <is>
+          <t>AR18984-01</t>
+        </is>
+      </c>
+      <c r="B550" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C550" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile Kit komplett Seilführung DN 50 für AmaPorter F 50 / S 545 Amarex N</t>
+        </is>
+      </c>
+      <c r="D550" s="2" t="inlineStr"/>
+      <c r="E550" s="2" t="inlineStr"/>
+      <c r="F550" s="2" t="inlineStr"/>
+      <c r="G550" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H550" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="I550" s="2" t="inlineStr">
+        <is>
+          <t>396.70 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="551" ht="64" customHeight="1">
+      <c r="A551" s="2" t="inlineStr">
+        <is>
+          <t>AR18997</t>
+        </is>
+      </c>
+      <c r="B551" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C551" s="2" t="inlineStr">
+        <is>
+          <t>Hosenrohr RP 2 UZS.150</t>
+        </is>
+      </c>
+      <c r="D551" s="2" t="inlineStr">
+        <is>
+          <t>["Calio", "Rio-Eco-N"]</t>
+        </is>
+      </c>
+      <c r="E551" s="2" t="inlineStr">
+        <is>
+          <t>["030-040", "030-060", "030-080", "030-100", "030-120"]</t>
+        </is>
+      </c>
+      <c r="F551" s="2" t="inlineStr"/>
+      <c r="G551" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H551" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="I551" s="2" t="inlineStr">
+        <is>
+          <t>369.14 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="552" ht="32" customHeight="1">
+      <c r="A552" s="2" t="inlineStr">
+        <is>
+          <t>AR19003</t>
+        </is>
+      </c>
+      <c r="B552" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C552" s="2" t="inlineStr">
+        <is>
+          <t>Schwimmschalter mit  5 m Kabel 230V-1 AC max. 8A min. 20mA</t>
+        </is>
+      </c>
+      <c r="D552" s="2" t="inlineStr"/>
+      <c r="E552" s="2" t="inlineStr"/>
+      <c r="F552" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G552" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H552" s="2" t="inlineStr"/>
+      <c r="I552" s="2" t="inlineStr">
+        <is>
+          <t>55.96 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="553" ht="32" customHeight="1">
+      <c r="A553" s="2" t="inlineStr">
+        <is>
+          <t>AR19004</t>
+        </is>
+      </c>
+      <c r="B553" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C553" s="2" t="inlineStr">
+        <is>
+          <t>Zubehörsatz Compacta US 7  -DN 50</t>
+        </is>
+      </c>
+      <c r="D553" s="2" t="inlineStr"/>
+      <c r="E553" s="2" t="inlineStr"/>
+      <c r="F553" s="2" t="inlineStr">
+        <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
+      <c r="G553" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H553" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I553" s="2" t="inlineStr">
+        <is>
+          <t>38.85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="554" ht="32" customHeight="1">
+      <c r="A554" s="2" t="inlineStr">
+        <is>
+          <t>AR19010</t>
+        </is>
+      </c>
+      <c r="B554" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C554" s="2" t="inlineStr">
+        <is>
+          <t>KIT-DECKEL CK 800 KL.D 600MM</t>
+        </is>
+      </c>
+      <c r="D554" s="2" t="inlineStr">
+        <is>
+          <t>["CK-Pumpstation"]</t>
+        </is>
+      </c>
+      <c r="E554" s="2" t="inlineStr"/>
+      <c r="F554" s="2" t="inlineStr"/>
+      <c r="G554" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H554" s="2" t="inlineStr">
+        <is>
+          <t>350.00</t>
+        </is>
+      </c>
+      <c r="I554" s="2" t="inlineStr">
+        <is>
+          <t>2289.46 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="555" ht="32" customHeight="1">
+      <c r="A555" s="2" t="inlineStr">
+        <is>
+          <t>AR19011</t>
+        </is>
+      </c>
+      <c r="B555" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C555" s="2" t="inlineStr">
+        <is>
+          <t>Flanschadapter DN 50</t>
+        </is>
+      </c>
+      <c r="D555" s="2" t="inlineStr"/>
+      <c r="E555" s="2" t="inlineStr"/>
+      <c r="F555" s="2" t="inlineStr"/>
+      <c r="G555" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H555" s="2" t="inlineStr"/>
+      <c r="I555" s="2" t="inlineStr">
+        <is>
+          <t>204.86 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="556" ht="32" customHeight="1">
+      <c r="A556" s="2" t="inlineStr">
+        <is>
+          <t>AR19018</t>
+        </is>
+      </c>
+      <c r="B556" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C556" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile für Amarex N  DN50 N 10M INC.B</t>
+        </is>
+      </c>
+      <c r="D556" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex NS"]</t>
+        </is>
+      </c>
+      <c r="E556" s="2" t="inlineStr"/>
+      <c r="F556" s="2" t="inlineStr"/>
+      <c r="G556" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H556" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+      <c r="I556" s="2" t="inlineStr">
+        <is>
+          <t>456.74 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="557" ht="32" customHeight="1">
+      <c r="A557" s="2" t="inlineStr">
+        <is>
+          <t>AR19019</t>
+        </is>
+      </c>
+      <c r="B557" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C557" s="2" t="inlineStr">
+        <is>
+          <t>KIT-Kette 4X12-5M-200KG</t>
+        </is>
+      </c>
+      <c r="D557" s="2" t="inlineStr"/>
+      <c r="E557" s="2" t="inlineStr"/>
+      <c r="F557" s="2" t="inlineStr"/>
+      <c r="G557" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H557" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
+      <c r="I557" s="2" t="inlineStr">
+        <is>
+          <t>286.88 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="558" ht="32" customHeight="1">
+      <c r="A558" s="2" t="inlineStr">
+        <is>
+          <t>AR19023</t>
+        </is>
+      </c>
+      <c r="B558" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C558" s="2" t="inlineStr">
+        <is>
+          <t>Hosenrohr DN40</t>
+        </is>
+      </c>
+      <c r="D558" s="2" t="inlineStr"/>
+      <c r="E558" s="2" t="inlineStr"/>
+      <c r="F558" s="2" t="inlineStr"/>
+      <c r="G558" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H558" s="2" t="inlineStr">
+        <is>
+          <t>13.00</t>
+        </is>
+      </c>
+      <c r="I558" s="2" t="inlineStr">
+        <is>
+          <t>348.94 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="559" ht="32" customHeight="1">
+      <c r="A559" s="2" t="inlineStr">
+        <is>
+          <t>AR19027</t>
+        </is>
+      </c>
+      <c r="B559" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C559" s="2" t="inlineStr">
+        <is>
+          <t>Kupplung Rotex ZS-DKM-SH-38X 42H7 SH-38X 32H7 SH-38-140</t>
+        </is>
+      </c>
+      <c r="D559" s="2" t="inlineStr"/>
+      <c r="E559" s="2" t="inlineStr"/>
+      <c r="F559" s="2" t="inlineStr">
+        <is>
+          <t>Kupplungen</t>
+        </is>
+      </c>
+      <c r="G559" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H559" s="2" t="inlineStr">
+        <is>
+          <t>14.00</t>
+        </is>
+      </c>
+      <c r="I559" s="2" t="inlineStr">
+        <is>
+          <t>376.84 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="560" ht="32" customHeight="1">
+      <c r="A560" s="2" t="inlineStr">
+        <is>
+          <t>AR19036</t>
+        </is>
+      </c>
+      <c r="B560" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C560" s="2" t="inlineStr">
+        <is>
+          <t>KIT Halterung 65 1B/C/E NBR Amarex N Seil- / 1-Stangen- / Bügelführung</t>
+        </is>
+      </c>
+      <c r="D560" s="2" t="inlineStr"/>
+      <c r="E560" s="2" t="inlineStr"/>
+      <c r="F560" s="2" t="inlineStr"/>
+      <c r="G560" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H560" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="I560" s="2" t="inlineStr">
+        <is>
+          <t>121.43 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="561" ht="32" customHeight="1">
+      <c r="A561" s="2" t="inlineStr">
+        <is>
+          <t>AR4642</t>
+        </is>
+      </c>
+      <c r="B561" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C561" s="2" t="inlineStr">
+        <is>
+          <t>Lagerdeckel 36/85x14 für Etanorm / Etaprime L /  Etachrom</t>
+        </is>
+      </c>
+      <c r="D561" s="2" t="inlineStr"/>
+      <c r="E561" s="2" t="inlineStr"/>
+      <c r="F561" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G561" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H561" s="2" t="inlineStr">
+        <is>
+          <t>0.06</t>
+        </is>
+      </c>
+      <c r="I561" s="2" t="inlineStr">
+        <is>
+          <t>14.43 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="562" ht="32" customHeight="1">
+      <c r="A562" s="2" t="inlineStr">
+        <is>
+          <t>AR4747</t>
+        </is>
+      </c>
+      <c r="B562" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C562" s="2" t="inlineStr">
+        <is>
+          <t>Zubehoersatz Base 65/65 Blau</t>
+        </is>
+      </c>
+      <c r="D562" s="2" t="inlineStr"/>
+      <c r="E562" s="2" t="inlineStr"/>
+      <c r="F562" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G562" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H562" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="I562" s="2" t="inlineStr">
+        <is>
+          <t>439.74 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="563" ht="32" customHeight="1">
+      <c r="A563" s="2" t="inlineStr">
+        <is>
+          <t>AR4778</t>
+        </is>
+      </c>
+      <c r="B563" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C563" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad D 250-400/340/55 für Amarex-KRTD, Sewatec, Sewabloc</t>
+        </is>
+      </c>
+      <c r="D563" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex KRT-D"]</t>
+        </is>
+      </c>
+      <c r="E563" s="2" t="inlineStr"/>
+      <c r="F563" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G563" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H563" s="2" t="inlineStr">
+        <is>
+          <t>55.50</t>
+        </is>
+      </c>
+      <c r="I563" s="2" t="inlineStr">
+        <is>
+          <t>3368.92 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="564" ht="32" customHeight="1">
+      <c r="A564" s="2" t="inlineStr">
+        <is>
+          <t>AR4888DD</t>
+        </is>
+      </c>
+      <c r="B564" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C564" s="2" t="inlineStr">
+        <is>
+          <t>GEHAEUSEDECKEL   55/60-400 für MegaCPK 125-400</t>
+        </is>
+      </c>
+      <c r="D564" s="2" t="inlineStr">
+        <is>
+          <t>["MegaCPK"]</t>
+        </is>
+      </c>
+      <c r="E564" s="2" t="inlineStr">
+        <is>
+          <t>["125-400"]</t>
+        </is>
+      </c>
+      <c r="F564" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G564" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H564" s="2" t="inlineStr">
+        <is>
+          <t>40.00</t>
+        </is>
+      </c>
+      <c r="I564" s="2" t="inlineStr">
+        <is>
+          <t>2153.29 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="565" ht="18" customHeight="1">
+      <c r="A565" s="2" t="inlineStr">
+        <is>
+          <t>AR4888L</t>
+        </is>
+      </c>
+      <c r="B565" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C565" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad für MegaCPK 125-400 1.4408/A743 GR CF8M 330mm</t>
+        </is>
+      </c>
+      <c r="D565" s="2" t="inlineStr">
+        <is>
+          <t>["MegaCPK"]</t>
+        </is>
+      </c>
+      <c r="E565" s="2" t="inlineStr">
+        <is>
+          <t>["125-400"]</t>
+        </is>
+      </c>
+      <c r="F565" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G565" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H565" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="I565" s="2" t="inlineStr">
+        <is>
+          <t>5653.69 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="566" ht="18" customHeight="1">
+      <c r="A566" s="2" t="inlineStr">
+        <is>
+          <t>AR4891Z</t>
+        </is>
+      </c>
+      <c r="B566" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C566" s="2" t="inlineStr">
+        <is>
+          <t>FUSS für vertikalen Aufbau  350X 350X 40 Etaline 125-125–160</t>
+        </is>
+      </c>
+      <c r="D566" s="2" t="inlineStr"/>
+      <c r="E566" s="2" t="inlineStr"/>
+      <c r="F566" s="2" t="inlineStr"/>
+      <c r="G566" s="2" t="inlineStr"/>
+      <c r="H566" s="2" t="inlineStr"/>
+      <c r="I566" s="2" t="inlineStr">
+        <is>
+          <t>132.34 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="567" ht="32" customHeight="1">
+      <c r="A567" s="2" t="inlineStr">
+        <is>
+          <t>AR4894Z</t>
+        </is>
+      </c>
+      <c r="B567" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C567" s="2" t="inlineStr">
+        <is>
+          <t>FUSS für vertikalen Aufbau  350X 350X  40 Etaline 125-125–160</t>
+        </is>
+      </c>
+      <c r="D567" s="2" t="inlineStr"/>
+      <c r="E567" s="2" t="inlineStr"/>
+      <c r="F567" s="2" t="inlineStr"/>
+      <c r="G567" s="2" t="inlineStr"/>
+      <c r="H567" s="2" t="inlineStr"/>
+      <c r="I567" s="2" t="inlineStr">
+        <is>
+          <t>296.55 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="568" ht="32" customHeight="1">
+      <c r="A568" s="2" t="inlineStr">
+        <is>
+          <t>AR4981-01</t>
+        </is>
+      </c>
+      <c r="B568" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C568" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad für MegaCPK 125-100-315 GG NI 1600210</t>
+        </is>
+      </c>
+      <c r="D568" s="2" t="inlineStr">
+        <is>
+          <t>["MegaCPK"]</t>
+        </is>
+      </c>
+      <c r="E568" s="2" t="inlineStr">
+        <is>
+          <t>["100-315"]</t>
+        </is>
+      </c>
+      <c r="F568" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G568" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H568" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="I568" s="2" t="inlineStr">
+        <is>
+          <t>2577.28 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="569" ht="32" customHeight="1">
+      <c r="A569" s="2" t="inlineStr">
+        <is>
+          <t>AR4981-03</t>
+        </is>
+      </c>
+      <c r="B569" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C569" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad für MegaCPK 125-100-315 GG NI 1600210</t>
+        </is>
+      </c>
+      <c r="D569" s="2" t="inlineStr">
+        <is>
+          <t>["MegaCPK"]</t>
+        </is>
+      </c>
+      <c r="E569" s="2" t="inlineStr">
+        <is>
+          <t>["100-315"]</t>
+        </is>
+      </c>
+      <c r="F569" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G569" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H569" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="I569" s="2" t="inlineStr">
+        <is>
+          <t>2577.28 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="570" ht="32" customHeight="1">
+      <c r="A570" s="2" t="inlineStr">
+        <is>
+          <t>AR4982</t>
+        </is>
+      </c>
+      <c r="B570" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C570" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad für MegaCPK 125-100-315 GC</t>
+        </is>
+      </c>
+      <c r="D570" s="2" t="inlineStr">
+        <is>
+          <t>["MegaCPK"]</t>
+        </is>
+      </c>
+      <c r="E570" s="2" t="inlineStr">
+        <is>
+          <t>["100-315"]</t>
+        </is>
+      </c>
+      <c r="F570" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G570" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H570" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="I570" s="2" t="inlineStr">
+        <is>
+          <t>4185.68 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="571" ht="32" customHeight="1">
+      <c r="A571" s="2" t="inlineStr">
+        <is>
+          <t>AR5148B</t>
+        </is>
+      </c>
+      <c r="B571" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C571" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad für Etanorm 65-50-250</t>
+        </is>
+      </c>
+      <c r="D571" s="2" t="inlineStr">
+        <is>
+          <t>["Etanorm", "Etanorm-ETN"]</t>
+        </is>
+      </c>
+      <c r="E571" s="2" t="inlineStr">
+        <is>
+          <t>["050-250"]</t>
+        </is>
+      </c>
+      <c r="F571" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G571" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H571" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="I571" s="2" t="inlineStr">
+        <is>
+          <t>1008.16 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="572" ht="80" customHeight="1">
+      <c r="A572" s="2" t="inlineStr">
+        <is>
+          <t>AR5180</t>
+        </is>
+      </c>
+      <c r="B572" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C572" s="2" t="inlineStr">
+        <is>
+          <t>Verschraubungs-Satz  RP 1XG 1 1/2 MS</t>
+        </is>
+      </c>
+      <c r="D572" s="2" t="inlineStr">
+        <is>
+          <t>["Calio", "Calio-S", "Calio Z", "Rio-Eco-N"]</t>
+        </is>
+      </c>
+      <c r="E572" s="2" t="inlineStr">
+        <is>
+          <t>["025-040", "025-060", "025-080", "025-100", "025-040", "025-060", "025-040"]</t>
+        </is>
+      </c>
+      <c r="F572" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G572" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H572" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I572" s="2" t="inlineStr">
+        <is>
+          <t>22.36 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="573" ht="32" customHeight="1">
+      <c r="A573" s="2" t="inlineStr">
+        <is>
+          <t>AR5181</t>
+        </is>
+      </c>
+      <c r="B573" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C573" s="2" t="inlineStr">
+        <is>
+          <t>Verschraubungs-Satz RP 1 1/4XG 2 MS</t>
+        </is>
+      </c>
+      <c r="D573" s="2" t="inlineStr"/>
+      <c r="E573" s="2" t="inlineStr"/>
+      <c r="F573" s="2" t="inlineStr"/>
+      <c r="G573" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H573" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I573" s="2" t="inlineStr">
+        <is>
+          <t>27.16 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="574" ht="32" customHeight="1">
+      <c r="A574" s="2" t="inlineStr">
+        <is>
+          <t>AR5253A</t>
+        </is>
+      </c>
+      <c r="B574" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C574" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 200-520 A GB P F</t>
+        </is>
+      </c>
+      <c r="D574" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E574" s="2" t="inlineStr">
+        <is>
+          <t>["200-520"]</t>
+        </is>
+      </c>
+      <c r="F574" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G574" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H574" s="2" t="inlineStr"/>
+      <c r="I574" s="2" t="inlineStr">
+        <is>
+          <t>6691.07 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="575" ht="32" customHeight="1">
+      <c r="A575" s="2" t="inlineStr">
+        <is>
+          <t>AR5281</t>
+        </is>
+      </c>
+      <c r="B575" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C575" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 100/250 B D.254 Bronze CC480K-GS</t>
+        </is>
+      </c>
+      <c r="D575" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E575" s="2" t="inlineStr">
+        <is>
+          <t>["100-250"]</t>
+        </is>
+      </c>
+      <c r="F575" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G575" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H575" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I575" s="2" t="inlineStr">
+        <is>
+          <t>2663.92 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="576" ht="32" customHeight="1">
+      <c r="A576" s="2" t="inlineStr">
+        <is>
+          <t>AR5282</t>
+        </is>
+      </c>
+      <c r="B576" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C576" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 100/310 A D.254 Bronze CC480K-GS</t>
+        </is>
+      </c>
+      <c r="D576" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E576" s="2" t="inlineStr">
+        <is>
+          <t>["100-310"]</t>
+        </is>
+      </c>
+      <c r="F576" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G576" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H576" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I576" s="2" t="inlineStr">
+        <is>
+          <t>2564.46 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="577" ht="32" customHeight="1">
+      <c r="A577" s="2" t="inlineStr">
+        <is>
+          <t>AR5283</t>
+        </is>
+      </c>
+      <c r="B577" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C577" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 125-290 A D.262 Bronze CC480K-GS</t>
+        </is>
+      </c>
+      <c r="D577" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E577" s="2" t="inlineStr">
+        <is>
+          <t>["125-290"]</t>
+        </is>
+      </c>
+      <c r="F577" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G577" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H577" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I577" s="2" t="inlineStr">
+        <is>
+          <t>1174.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="578" ht="32" customHeight="1">
+      <c r="A578" s="2" t="inlineStr">
+        <is>
+          <t>AR5284</t>
+        </is>
+      </c>
+      <c r="B578" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C578" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 150-360 A D.355 Bronze CC480K-GS</t>
+        </is>
+      </c>
+      <c r="D578" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E578" s="2" t="inlineStr">
+        <is>
+          <t>["150-360"]</t>
+        </is>
+      </c>
+      <c r="F578" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G578" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H578" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I578" s="2" t="inlineStr">
+        <is>
+          <t>3377.70 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="579" ht="32" customHeight="1">
+      <c r="A579" s="2" t="inlineStr">
+        <is>
+          <t>AR5286</t>
+        </is>
+      </c>
+      <c r="B579" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C579" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 200-420 A D.415 Bronze CC480K-GS</t>
+        </is>
+      </c>
+      <c r="D579" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E579" s="2" t="inlineStr">
+        <is>
+          <t>["200-420"]</t>
+        </is>
+      </c>
+      <c r="F579" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G579" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H579" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I579" s="2" t="inlineStr">
+        <is>
+          <t>4212.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="580" ht="32" customHeight="1">
+      <c r="A580" s="2" t="inlineStr">
+        <is>
+          <t>AR5287</t>
+        </is>
+      </c>
+      <c r="B580" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C580" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 200-520 B D.530 Duplex A890 gr.1B (1.4517)</t>
+        </is>
+      </c>
+      <c r="D580" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E580" s="2" t="inlineStr">
+        <is>
+          <t>["200-520"]</t>
+        </is>
+      </c>
+      <c r="F580" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G580" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H580" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I580" s="2" t="inlineStr">
+        <is>
+          <t>6719.67 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="581" ht="32" customHeight="1">
+      <c r="A581" s="2" t="inlineStr">
+        <is>
+          <t>AR5288-01</t>
+        </is>
+      </c>
+      <c r="B581" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C581" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 200-520 A D.530 Duplex A890 gr.1B (1.4517)</t>
+        </is>
+      </c>
+      <c r="D581" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E581" s="2" t="inlineStr">
+        <is>
+          <t>["200-520"]</t>
+        </is>
+      </c>
+      <c r="F581" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G581" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H581" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I581" s="2" t="inlineStr">
+        <is>
+          <t>6691.07 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="582" ht="32" customHeight="1">
+      <c r="A582" s="2" t="inlineStr">
+        <is>
+          <t>AR5288-02</t>
+        </is>
+      </c>
+      <c r="B582" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C582" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 200-520 A D.530 Duplex A890 gr.1B (1.4517)</t>
+        </is>
+      </c>
+      <c r="D582" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E582" s="2" t="inlineStr">
+        <is>
+          <t>["200-520"]</t>
+        </is>
+      </c>
+      <c r="F582" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G582" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H582" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I582" s="2" t="inlineStr">
+        <is>
+          <t>6691.07 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="583" ht="32" customHeight="1">
+      <c r="A583" s="2" t="inlineStr">
+        <is>
+          <t>AR5288-03</t>
+        </is>
+      </c>
+      <c r="B583" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C583" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 200-520 A D.530 Duplex A890 gr.1B (1.4517)</t>
+        </is>
+      </c>
+      <c r="D583" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E583" s="2" t="inlineStr">
+        <is>
+          <t>["200-520"]</t>
+        </is>
+      </c>
+      <c r="F583" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G583" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H583" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I583" s="2" t="inlineStr">
+        <is>
+          <t>6691.07 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="584" ht="32" customHeight="1">
+      <c r="A584" s="2" t="inlineStr">
+        <is>
+          <t>AR5288-04</t>
+        </is>
+      </c>
+      <c r="B584" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C584" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 200-520 A D.530 Bronze CC480K-GS</t>
+        </is>
+      </c>
+      <c r="D584" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E584" s="2" t="inlineStr">
+        <is>
+          <t>["200-520"]</t>
+        </is>
+      </c>
+      <c r="F584" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G584" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H584" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I584" s="2" t="inlineStr">
+        <is>
+          <t>6691.07 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="585" ht="32" customHeight="1">
+      <c r="A585" s="2" t="inlineStr">
+        <is>
+          <t>AR5288-05</t>
+        </is>
+      </c>
+      <c r="B585" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C585" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 200-520 A D.530 Duplex A890 gr.1B (1.4517)</t>
+        </is>
+      </c>
+      <c r="D585" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E585" s="2" t="inlineStr">
+        <is>
+          <t>["200-520"]</t>
+        </is>
+      </c>
+      <c r="F585" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G585" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H585" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I585" s="2" t="inlineStr">
+        <is>
+          <t>6691.07 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="586" ht="32" customHeight="1">
+      <c r="A586" s="2" t="inlineStr">
+        <is>
+          <t>AR5288-06</t>
+        </is>
+      </c>
+      <c r="B586" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C586" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 200-520 A D.530 Bronze CC480K-GS</t>
+        </is>
+      </c>
+      <c r="D586" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E586" s="2" t="inlineStr">
+        <is>
+          <t>["200-520"]</t>
+        </is>
+      </c>
+      <c r="F586" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G586" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H586" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I586" s="2" t="inlineStr">
+        <is>
+          <t>6691.07 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="587" ht="32" customHeight="1">
+      <c r="A587" s="2" t="inlineStr">
+        <is>
+          <t>AR5289-01</t>
+        </is>
+      </c>
+      <c r="B587" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C587" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 200-670 B D.655 Bronze CC480K-GS</t>
+        </is>
+      </c>
+      <c r="D587" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E587" s="2" t="inlineStr">
+        <is>
+          <t>["200-670"]</t>
+        </is>
+      </c>
+      <c r="F587" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G587" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H587" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I587" s="2" t="inlineStr">
+        <is>
+          <t>12107.77 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="588" ht="32" customHeight="1">
+      <c r="A588" s="2" t="inlineStr">
+        <is>
+          <t>AR5289-02</t>
+        </is>
+      </c>
+      <c r="B588" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C588" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 200-670 B D.655 Bronze CC480K-GS</t>
+        </is>
+      </c>
+      <c r="D588" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E588" s="2" t="inlineStr">
+        <is>
+          <t>["200-670"]</t>
+        </is>
+      </c>
+      <c r="F588" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G588" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H588" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I588" s="2" t="inlineStr">
+        <is>
+          <t>12107.77 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="589" ht="32" customHeight="1">
+      <c r="A589" s="2" t="inlineStr">
+        <is>
+          <t>AR5290</t>
+        </is>
+      </c>
+      <c r="B589" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C589" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 200/670 A D.655 Bronze CC480K-GS</t>
+        </is>
+      </c>
+      <c r="D589" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E589" s="2" t="inlineStr">
+        <is>
+          <t>["200-670"]</t>
+        </is>
+      </c>
+      <c r="F589" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G589" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H589" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I589" s="2" t="inlineStr">
+        <is>
+          <t>8394.77 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="590" ht="32" customHeight="1">
+      <c r="A590" s="2" t="inlineStr">
+        <is>
+          <t>AR5291</t>
+        </is>
+      </c>
+      <c r="B590" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C590" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 100/310 B D.325 Bronze CC480K-GS</t>
+        </is>
+      </c>
+      <c r="D590" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E590" s="2" t="inlineStr">
+        <is>
+          <t>["100-310"]</t>
+        </is>
+      </c>
+      <c r="F590" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G590" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H590" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I590" s="2" t="inlineStr">
+        <is>
+          <t>2663.92 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="591" ht="32" customHeight="1">
+      <c r="A591" s="2" t="inlineStr">
+        <is>
+          <t>AR5293-01</t>
+        </is>
+      </c>
+      <c r="B591" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C591" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 150-605 B D.560 Bronze CC480K-GS</t>
+        </is>
+      </c>
+      <c r="D591" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E591" s="2" t="inlineStr">
+        <is>
+          <t>["150-605"]</t>
+        </is>
+      </c>
+      <c r="F591" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G591" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H591" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I591" s="2" t="inlineStr">
+        <is>
+          <t>7330.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="592" ht="32" customHeight="1">
+      <c r="A592" s="2" t="inlineStr">
+        <is>
+          <t>AR5293-02</t>
+        </is>
+      </c>
+      <c r="B592" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C592" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Omega 150-605 B D.560 Bronze CC480K-GS</t>
+        </is>
+      </c>
+      <c r="D592" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E592" s="2" t="inlineStr">
+        <is>
+          <t>["150-605"]</t>
+        </is>
+      </c>
+      <c r="F592" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G592" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H592" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I592" s="2" t="inlineStr">
+        <is>
+          <t>7330.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="593" ht="32" customHeight="1">
+      <c r="A593" s="2" t="inlineStr">
+        <is>
+          <t>AR5303</t>
+        </is>
+      </c>
+      <c r="B593" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C593" s="2" t="inlineStr">
+        <is>
+          <t>Kette 2M-B5x35</t>
+        </is>
+      </c>
+      <c r="D593" s="2" t="inlineStr"/>
+      <c r="E593" s="2" t="inlineStr"/>
+      <c r="F593" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G593" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H593" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="I593" s="2" t="inlineStr">
+        <is>
+          <t>26.17 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="594" ht="32" customHeight="1">
+      <c r="A594" s="2" t="inlineStr">
+        <is>
+          <t>AR5381</t>
+        </is>
+      </c>
+      <c r="B594" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C594" s="2" t="inlineStr">
+        <is>
+          <t>Gehäuse für Etanorm 065-050-200 GG</t>
+        </is>
+      </c>
+      <c r="D594" s="2" t="inlineStr">
+        <is>
+          <t>["Etanorm-ETN"]</t>
+        </is>
+      </c>
+      <c r="E594" s="2" t="inlineStr">
+        <is>
+          <t>["050-200"]</t>
+        </is>
+      </c>
+      <c r="F594" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G594" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H594" s="2" t="inlineStr">
+        <is>
+          <t>23.00</t>
+        </is>
+      </c>
+      <c r="I594" s="2" t="inlineStr">
+        <is>
+          <t>614.49 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="595" ht="32" customHeight="1">
+      <c r="A595" s="2" t="inlineStr">
+        <is>
+          <t>AR5446</t>
+        </is>
+      </c>
+      <c r="B595" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C595" s="2" t="inlineStr">
+        <is>
+          <t>Montageteile für Amamix</t>
+        </is>
+      </c>
+      <c r="D595" s="2" t="inlineStr">
+        <is>
+          <t>["Amamix"]</t>
+        </is>
+      </c>
+      <c r="E595" s="2" t="inlineStr"/>
+      <c r="F595" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorrührwerke</t>
+        </is>
+      </c>
+      <c r="G595" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H595" s="2" t="inlineStr">
+        <is>
+          <t>12.00</t>
+        </is>
+      </c>
+      <c r="I595" s="2" t="inlineStr">
+        <is>
+          <t>643.12 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="596" ht="32" customHeight="1">
+      <c r="A596" s="2" t="inlineStr">
+        <is>
+          <t>AR5451</t>
+        </is>
+      </c>
+      <c r="B596" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C596" s="2" t="inlineStr">
+        <is>
+          <t>Laterne Etabloc-Etaline -WE25-IEC71</t>
+        </is>
+      </c>
+      <c r="D596" s="2" t="inlineStr">
+        <is>
+          <t>["Etabloc", "Etaline"]</t>
+        </is>
+      </c>
+      <c r="E596" s="2" t="inlineStr"/>
+      <c r="F596" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="G596" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H596" s="2" t="inlineStr">
+        <is>
+          <t>5.70</t>
+        </is>
+      </c>
+      <c r="I596" s="2" t="inlineStr">
+        <is>
+          <t>123.98 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="597" ht="32" customHeight="1">
+      <c r="A597" s="2" t="inlineStr">
+        <is>
+          <t>AR5683L</t>
+        </is>
+      </c>
+      <c r="B597" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C597" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad für Sewabloc D100-316/ 278mm</t>
+        </is>
+      </c>
+      <c r="D597" s="2" t="inlineStr"/>
+      <c r="E597" s="2" t="inlineStr"/>
+      <c r="F597" s="2" t="inlineStr"/>
+      <c r="G597" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H597" s="2" t="inlineStr"/>
+      <c r="I597" s="2" t="inlineStr">
+        <is>
+          <t>2340.60 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="598" ht="32" customHeight="1">
+      <c r="A598" s="2" t="inlineStr">
+        <is>
+          <t>AR5743E</t>
+        </is>
+      </c>
+      <c r="B598" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C598" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile für Amarex KRTD 200-315/234-UG-S</t>
+        </is>
+      </c>
+      <c r="D598" s="2" t="inlineStr"/>
+      <c r="E598" s="2" t="inlineStr"/>
+      <c r="F598" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G598" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H598" s="2" t="inlineStr"/>
+      <c r="I598" s="2" t="inlineStr">
+        <is>
+          <t>2143.40 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="599" ht="32" customHeight="1">
+      <c r="A599" s="2" t="inlineStr">
+        <is>
+          <t>AR5760LRD</t>
+        </is>
+      </c>
+      <c r="B599" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="C599" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad 50-160 EN-GJL-250 Ø121mm</t>
+        </is>
+      </c>
+      <c r="D599" s="2" t="inlineStr"/>
+      <c r="E599" s="2" t="inlineStr"/>
+      <c r="F599" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G599" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H599" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="I599" s="2" t="inlineStr">
+        <is>
+          <t>857.25 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="600" ht="32" customHeight="1">
+      <c r="A600" s="2" t="inlineStr">
+        <is>
+          <t>AR5822</t>
+        </is>
+      </c>
+      <c r="B600" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C600" s="2" t="inlineStr">
+        <is>
+          <t>Hosenrohr DN50 / PN 16</t>
+        </is>
+      </c>
+      <c r="D600" s="2" t="inlineStr"/>
+      <c r="E600" s="2" t="inlineStr"/>
+      <c r="F600" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G600" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H600" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="I600" s="2" t="inlineStr">
+        <is>
+          <t>228.64 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="601" ht="32" customHeight="1">
+      <c r="A601" s="2" t="inlineStr">
+        <is>
+          <t>AR5862</t>
+        </is>
+      </c>
+      <c r="B601" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C601" s="2" t="inlineStr">
+        <is>
+          <t>Verlängerungskabel 5m zur Verlängerung der Sensorkabel</t>
+        </is>
+      </c>
+      <c r="D601" s="2" t="inlineStr">
+        <is>
+          <t>["PumpDrive2", "PumpMeter", "PumpDrive2-Eco"]</t>
+        </is>
+      </c>
+      <c r="E601" s="2" t="inlineStr"/>
+      <c r="F601" s="2" t="inlineStr">
+        <is>
+          <t>Überwachung &amp; Sensorik</t>
+        </is>
+      </c>
+      <c r="G601" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H601" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="I601" s="2" t="inlineStr">
+        <is>
+          <t>51.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="602" ht="32" customHeight="1">
+      <c r="A602" s="2" t="inlineStr">
+        <is>
+          <t>AR5879H</t>
+        </is>
+      </c>
+      <c r="B602" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C602" s="2" t="inlineStr">
+        <is>
+          <t>Hosenrohr druckseitig DN 50, PN 10/16 Grauguss</t>
+        </is>
+      </c>
+      <c r="D602" s="2" t="inlineStr"/>
+      <c r="E602" s="2" t="inlineStr"/>
+      <c r="F602" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G602" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H602" s="2" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
+      <c r="I602" s="2" t="inlineStr">
+        <is>
+          <t>428.57 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="603" ht="32" customHeight="1">
+      <c r="A603" s="2" t="inlineStr">
+        <is>
+          <t>AR6344</t>
+        </is>
+      </c>
+      <c r="B603" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C603" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzmotor Microchem</t>
+        </is>
+      </c>
+      <c r="D603" s="2" t="inlineStr">
+        <is>
+          <t>["Microchem"]</t>
+        </is>
+      </c>
+      <c r="E603" s="2" t="inlineStr"/>
+      <c r="F603" s="2" t="inlineStr">
+        <is>
+          <t>Sonstige Pumpen</t>
+        </is>
+      </c>
+      <c r="G603" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H603" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I603" s="2" t="inlineStr">
+        <is>
+          <t>1204.13 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="604" ht="32" customHeight="1">
+      <c r="A604" s="2" t="inlineStr">
+        <is>
+          <t>AR6471</t>
+        </is>
+      </c>
+      <c r="B604" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="C604" s="2" t="inlineStr">
+        <is>
+          <t>Vorlagebehälter 1500L eckig mit Überlauf für FL Druckerhöhungsanlagen</t>
+        </is>
+      </c>
+      <c r="D604" s="2" t="inlineStr">
+        <is>
+          <t>["Hya-Duo-D-FL Compact", "Hya-Solo", "Hyamat"]</t>
+        </is>
+      </c>
+      <c r="E604" s="2" t="inlineStr"/>
+      <c r="F604" s="2" t="inlineStr">
+        <is>
+          <t>Druckerhöhungsanlagen</t>
+        </is>
+      </c>
+      <c r="G604" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="H604" s="2" t="inlineStr">
+        <is>
+          <t>326.00</t>
+        </is>
+      </c>
+      <c r="I604" s="2" t="inlineStr">
+        <is>
+          <t>3553.60 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="605" ht="32" customHeight="1">
+      <c r="A605" s="2" t="inlineStr">
+        <is>
+          <t>AR6554</t>
+        </is>
+      </c>
+      <c r="B605" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C605" s="2" t="inlineStr">
+        <is>
+          <t>KSB Distanz Ausgleichsstück DN100 PN16 Länge 55mm</t>
+        </is>
+      </c>
+      <c r="D605" s="2" t="inlineStr"/>
+      <c r="E605" s="2" t="inlineStr"/>
+      <c r="F605" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G605" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H605" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="I605" s="2" t="inlineStr">
+        <is>
+          <t>61.04 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="606" ht="112" customHeight="1">
+      <c r="A606" s="2" t="inlineStr">
+        <is>
+          <t>AR6556</t>
+        </is>
+      </c>
+      <c r="B606" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C606" s="2" t="inlineStr">
+        <is>
+          <t>KSB Distanz Ausgleichsstück DN50 PN6/10 Länge 20mm mit Schrauben und Papierdichtungen</t>
+        </is>
+      </c>
+      <c r="D606" s="2" t="inlineStr">
+        <is>
+          <t>["Calio", "Calio Z"]</t>
+        </is>
+      </c>
+      <c r="E606" s="2" t="inlineStr">
+        <is>
+          <t>["050-040", "050-060", "050-080", "050-090", "050-100", "050-120", "050-150", "050-180", "050-080", "050-100", "050-120"]</t>
+        </is>
+      </c>
+      <c r="F606" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G606" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H606" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="I606" s="2" t="inlineStr">
+        <is>
+          <t>30.28 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="607" ht="32" customHeight="1">
+      <c r="A607" s="2" t="inlineStr">
+        <is>
+          <t>AR6617</t>
+        </is>
+      </c>
+      <c r="B607" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C607" s="2" t="inlineStr">
+        <is>
+          <t>Drehzahlregler E-Modul Set f. RIO-ECO 25-60</t>
+        </is>
+      </c>
+      <c r="D607" s="2" t="inlineStr">
+        <is>
+          <t>["Rio-Eco", "Rio-Eco-(Z)-N"]</t>
+        </is>
+      </c>
+      <c r="E607" s="2" t="inlineStr"/>
+      <c r="F607" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G607" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H607" s="2" t="inlineStr">
+        <is>
+          <t>3.80</t>
+        </is>
+      </c>
+      <c r="I607" s="2" t="inlineStr">
+        <is>
+          <t>808.40 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="608" ht="32" customHeight="1">
+      <c r="A608" s="2" t="inlineStr">
+        <is>
+          <t>AR6828</t>
+        </is>
+      </c>
+      <c r="B608" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C608" s="2" t="inlineStr">
+        <is>
+          <t>Adapter Supreme (A) 132S-C</t>
+        </is>
+      </c>
+      <c r="D608" s="2" t="inlineStr"/>
+      <c r="E608" s="2" t="inlineStr"/>
+      <c r="F608" s="2" t="inlineStr">
+        <is>
+          <t>Drivepack</t>
+        </is>
+      </c>
+      <c r="G608" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H608" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="I608" s="2" t="inlineStr">
+        <is>
+          <t>140.57 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="609" ht="32" customHeight="1">
+      <c r="A609" s="2" t="inlineStr">
+        <is>
+          <t>AR6829</t>
+        </is>
+      </c>
+      <c r="B609" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C609" s="2" t="inlineStr">
+        <is>
+          <t>Adapter Supreme (A) 180M-D</t>
+        </is>
+      </c>
+      <c r="D609" s="2" t="inlineStr"/>
+      <c r="E609" s="2" t="inlineStr"/>
+      <c r="F609" s="2" t="inlineStr">
+        <is>
+          <t>Drivepack</t>
+        </is>
+      </c>
+      <c r="G609" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H609" s="2" t="inlineStr">
+        <is>
+          <t>13.00</t>
+        </is>
+      </c>
+      <c r="I609" s="2" t="inlineStr">
+        <is>
+          <t>184.97 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="610" ht="32" customHeight="1">
+      <c r="A610" s="2" t="inlineStr">
+        <is>
+          <t>AR6830</t>
+        </is>
+      </c>
+      <c r="B610" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C610" s="2" t="inlineStr">
+        <is>
+          <t>Adapter Supreme (A) 132S-B</t>
+        </is>
+      </c>
+      <c r="D610" s="2" t="inlineStr"/>
+      <c r="E610" s="2" t="inlineStr"/>
+      <c r="F610" s="2" t="inlineStr">
+        <is>
+          <t>Drivepack</t>
+        </is>
+      </c>
+      <c r="G610" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H610" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I610" s="2" t="inlineStr">
+        <is>
+          <t>140.57 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="611" ht="32" customHeight="1">
+      <c r="A611" s="2" t="inlineStr">
+        <is>
+          <t>AR6831</t>
+        </is>
+      </c>
+      <c r="B611" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C611" s="2" t="inlineStr">
+        <is>
+          <t>Adapterkit Supreme 160M-C</t>
+        </is>
+      </c>
+      <c r="D611" s="2" t="inlineStr"/>
+      <c r="E611" s="2" t="inlineStr"/>
+      <c r="F611" s="2" t="inlineStr">
+        <is>
+          <t>Drivepack</t>
+        </is>
+      </c>
+      <c r="G611" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H611" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I611" s="2" t="inlineStr">
+        <is>
+          <t>328.75 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="612" ht="32" customHeight="1">
+      <c r="A612" s="2" t="inlineStr">
+        <is>
+          <t>AR6832</t>
+        </is>
+      </c>
+      <c r="B612" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C612" s="2" t="inlineStr">
+        <is>
+          <t>Adapter Supreme (A) 160L-C</t>
+        </is>
+      </c>
+      <c r="D612" s="2" t="inlineStr"/>
+      <c r="E612" s="2" t="inlineStr"/>
+      <c r="F612" s="2" t="inlineStr">
+        <is>
+          <t>Drivepack</t>
+        </is>
+      </c>
+      <c r="G612" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H612" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="I612" s="2" t="inlineStr">
+        <is>
+          <t>156.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="613" ht="32" customHeight="1">
+      <c r="A613" s="2" t="inlineStr">
+        <is>
+          <t>AR6833</t>
+        </is>
+      </c>
+      <c r="B613" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C613" s="2" t="inlineStr">
+        <is>
+          <t>Adapter Supreme (A) 200L-D</t>
+        </is>
+      </c>
+      <c r="D613" s="2" t="inlineStr"/>
+      <c r="E613" s="2" t="inlineStr"/>
+      <c r="F613" s="2" t="inlineStr">
+        <is>
+          <t>Drivepack</t>
+        </is>
+      </c>
+      <c r="G613" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H613" s="2" t="inlineStr">
+        <is>
+          <t>13.00</t>
+        </is>
+      </c>
+      <c r="I613" s="2" t="inlineStr">
+        <is>
+          <t>255.33 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="614" ht="32" customHeight="1">
+      <c r="A614" s="2" t="inlineStr">
+        <is>
+          <t>AR6834</t>
+        </is>
+      </c>
+      <c r="B614" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C614" s="2" t="inlineStr">
+        <is>
+          <t>Adapter Supreme (A) 225M-D</t>
+        </is>
+      </c>
+      <c r="D614" s="2" t="inlineStr"/>
+      <c r="E614" s="2" t="inlineStr"/>
+      <c r="F614" s="2" t="inlineStr">
+        <is>
+          <t>Drivepack</t>
+        </is>
+      </c>
+      <c r="G614" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H614" s="2" t="inlineStr">
+        <is>
+          <t>13.00</t>
+        </is>
+      </c>
+      <c r="I614" s="2" t="inlineStr">
+        <is>
+          <t>266.34 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="615" ht="32" customHeight="1">
+      <c r="A615" s="2" t="inlineStr">
+        <is>
+          <t>AR6844</t>
+        </is>
+      </c>
+      <c r="B615" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C615" s="2" t="inlineStr">
+        <is>
+          <t>KSB Betriebsmeldemodul Calio Wandmontage für eine Einzelpumpe</t>
+        </is>
+      </c>
+      <c r="D615" s="2" t="inlineStr">
+        <is>
+          <t>["Calio", "Rio-Eco-N"]</t>
+        </is>
+      </c>
+      <c r="E615" s="2" t="inlineStr"/>
+      <c r="F615" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G615" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H615" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="I615" s="2" t="inlineStr">
+        <is>
+          <t>137.87 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="616" ht="32" customHeight="1">
+      <c r="A616" s="2" t="inlineStr">
+        <is>
+          <t>AR6925</t>
+        </is>
+      </c>
+      <c r="B616" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C616" s="2" t="inlineStr">
+        <is>
+          <t>Pumpenfuss Baugrößen KRT 100 BIS KRT 250</t>
+        </is>
+      </c>
+      <c r="D616" s="2" t="inlineStr"/>
+      <c r="E616" s="2" t="inlineStr"/>
+      <c r="F616" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G616" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H616" s="2" t="inlineStr">
+        <is>
+          <t>12.00</t>
+        </is>
+      </c>
+      <c r="I616" s="2" t="inlineStr">
+        <is>
+          <t>1725.02 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="617" ht="32" customHeight="1">
+      <c r="A617" s="2" t="inlineStr">
+        <is>
+          <t>AR7152ZB</t>
+        </is>
+      </c>
+      <c r="B617" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C617" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile DN040-KRT040-250</t>
+        </is>
+      </c>
+      <c r="D617" s="2" t="inlineStr"/>
+      <c r="E617" s="2" t="inlineStr"/>
+      <c r="F617" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile</t>
+        </is>
+      </c>
+      <c r="G617" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H617" s="2" t="inlineStr">
+        <is>
+          <t>59.00</t>
+        </is>
+      </c>
+      <c r="I617" s="2" t="inlineStr">
+        <is>
+          <t>2924.53 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="618" ht="32" customHeight="1">
+      <c r="A618" s="2" t="inlineStr">
+        <is>
+          <t>AR7233LFRD</t>
+        </is>
+      </c>
+      <c r="B618" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C618" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad ETN, ETB/ - 080-065-200, ETL/- 080-080-200, CC480K, ø179 mm</t>
+        </is>
+      </c>
+      <c r="D618" s="2" t="inlineStr"/>
+      <c r="E618" s="2" t="inlineStr"/>
+      <c r="F618" s="2" t="inlineStr">
+        <is>
+          <t>Laufradteile</t>
+        </is>
+      </c>
+      <c r="G618" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H618" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I618" s="2" t="inlineStr">
+        <is>
+          <t>1838.25 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="619" ht="32" customHeight="1">
+      <c r="A619" s="2" t="inlineStr">
+        <is>
+          <t>AR7235LRD</t>
+        </is>
+      </c>
+      <c r="B619" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C619" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad 269X37-49 JL1040 + Spaltring F E-NORM+BLOC 125-250+LINE ø 250mm</t>
+        </is>
+      </c>
+      <c r="D619" s="2" t="inlineStr">
+        <is>
+          <t>["Etabloc", "Etaline", "Etanorm"]</t>
+        </is>
+      </c>
+      <c r="E619" s="2" t="inlineStr">
+        <is>
+          <t>["125-250", "125-250"]</t>
+        </is>
+      </c>
+      <c r="F619" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G619" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="H619" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="I619" s="2" t="inlineStr">
+        <is>
+          <t>2182.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="620" ht="32" customHeight="1">
+      <c r="A620" s="2" t="inlineStr">
+        <is>
+          <t>AR7381</t>
+        </is>
+      </c>
+      <c r="B620" s="2" t="inlineStr"/>
+      <c r="C620" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad CC480K-GS für Etabloc A, Etanorm A, Etaline A ø119mm</t>
+        </is>
+      </c>
+      <c r="D620" s="2" t="inlineStr"/>
+      <c r="E620" s="2" t="inlineStr"/>
+      <c r="F620" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G620" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H620" s="2" t="inlineStr"/>
+      <c r="I620" s="2" t="inlineStr">
+        <is>
+          <t>1386.75 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="621" ht="32" customHeight="1">
+      <c r="A621" s="2" t="inlineStr">
+        <is>
+          <t>AR7505-01</t>
+        </is>
+      </c>
+      <c r="B621" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C621" s="2" t="inlineStr">
+        <is>
+          <t>TEMP-MESSGERAET  PT100-T24-135-G1/4</t>
+        </is>
+      </c>
+      <c r="D621" s="2" t="inlineStr"/>
+      <c r="E621" s="2" t="inlineStr"/>
+      <c r="F621" s="2" t="inlineStr"/>
+      <c r="G621" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H621" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I621" s="2" t="inlineStr">
+        <is>
+          <t>565.67 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="622" ht="32" customHeight="1">
+      <c r="A622" s="2" t="inlineStr">
+        <is>
+          <t>AR7752</t>
+        </is>
+      </c>
+      <c r="B622" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C622" s="2" t="inlineStr">
+        <is>
+          <t>Gehäuse für Sewatec E 150-401</t>
+        </is>
+      </c>
+      <c r="D622" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec-E"]</t>
+        </is>
+      </c>
+      <c r="E622" s="2" t="inlineStr">
+        <is>
+          <t>["150-401"]</t>
+        </is>
+      </c>
+      <c r="F622" s="2" t="inlineStr">
+        <is>
+          <t>Mixed Flow Pumpen</t>
+        </is>
+      </c>
+      <c r="G622" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H622" s="2" t="inlineStr">
+        <is>
+          <t>352.00</t>
+        </is>
+      </c>
+      <c r="I622" s="2" t="inlineStr">
+        <is>
+          <t>2585.02 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="623" ht="32" customHeight="1">
+      <c r="A623" s="2" t="inlineStr">
+        <is>
+          <t>AR7890</t>
+        </is>
+      </c>
+      <c r="B623" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C623" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteil DN300 2-STANGENFUEHRUNG für Amarex KRTD 300-400/</t>
+        </is>
+      </c>
+      <c r="D623" s="2" t="inlineStr"/>
+      <c r="E623" s="2" t="inlineStr"/>
+      <c r="F623" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile</t>
+        </is>
+      </c>
+      <c r="G623" s="2" t="inlineStr"/>
+      <c r="H623" s="2" t="inlineStr">
+        <is>
+          <t>163.00</t>
+        </is>
+      </c>
+      <c r="I623" s="2" t="inlineStr">
+        <is>
+          <t>2585.55 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="624" ht="32" customHeight="1">
+      <c r="A624" s="2" t="inlineStr">
+        <is>
+          <t>AR7899-03</t>
+        </is>
+      </c>
+      <c r="B624" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C624" s="2" t="inlineStr">
+        <is>
+          <t>Grundplatte für Omega 125-290 A GB P F</t>
+        </is>
+      </c>
+      <c r="D624" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E624" s="2" t="inlineStr">
+        <is>
+          <t>["125-290"]</t>
+        </is>
+      </c>
+      <c r="F624" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G624" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H624" s="2" t="inlineStr">
+        <is>
+          <t>177.00</t>
+        </is>
+      </c>
+      <c r="I624" s="2" t="inlineStr">
+        <is>
+          <t>3335.52 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="625" ht="32" customHeight="1">
+      <c r="A625" s="2" t="inlineStr">
+        <is>
+          <t>AR7900-03</t>
+        </is>
+      </c>
+      <c r="B625" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C625" s="2" t="inlineStr">
+        <is>
+          <t>Grundplatte für Omega 125-290 A GB P F</t>
+        </is>
+      </c>
+      <c r="D625" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E625" s="2" t="inlineStr">
+        <is>
+          <t>["125-290"]</t>
+        </is>
+      </c>
+      <c r="F625" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G625" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H625" s="2" t="inlineStr">
+        <is>
+          <t>177.00</t>
+        </is>
+      </c>
+      <c r="I625" s="2" t="inlineStr">
+        <is>
+          <t>3335.52 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="626" ht="32" customHeight="1">
+      <c r="A626" s="2" t="inlineStr">
+        <is>
+          <t>AR7901-03</t>
+        </is>
+      </c>
+      <c r="B626" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C626" s="2" t="inlineStr">
+        <is>
+          <t>Grundplatte für Omega 125-290 A GB P F</t>
+        </is>
+      </c>
+      <c r="D626" s="2" t="inlineStr">
+        <is>
+          <t>["Omega"]</t>
+        </is>
+      </c>
+      <c r="E626" s="2" t="inlineStr">
+        <is>
+          <t>["125-290"]</t>
+        </is>
+      </c>
+      <c r="F626" s="2" t="inlineStr">
+        <is>
+          <t>Split-Case Pumpen</t>
+        </is>
+      </c>
+      <c r="G626" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H626" s="2" t="inlineStr">
+        <is>
+          <t>177.00</t>
+        </is>
+      </c>
+      <c r="I626" s="2" t="inlineStr">
+        <is>
+          <t>3335.52 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="627" ht="32" customHeight="1">
+      <c r="A627" s="2" t="inlineStr">
+        <is>
+          <t>AR8421Z</t>
+        </is>
+      </c>
+      <c r="B627" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C627" s="2" t="inlineStr">
+        <is>
+          <t>Einlaufkrümmer DN125 und Flachdichtung DN125 für KRTF 100-401/354-UNG</t>
+        </is>
+      </c>
+      <c r="D627" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex KRT-F"]</t>
+        </is>
+      </c>
+      <c r="E627" s="2" t="inlineStr"/>
+      <c r="F627" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G627" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H627" s="2" t="inlineStr"/>
+      <c r="I627" s="2" t="inlineStr">
+        <is>
+          <t>1081.84 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="628" ht="32" customHeight="1">
+      <c r="A628" s="2" t="inlineStr">
+        <is>
+          <t>AR8422Z</t>
+        </is>
+      </c>
+      <c r="B628" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C628" s="2" t="inlineStr">
+        <is>
+          <t>Einlaufkrümmer DN125 und Flachdichtung DN120 für KRTF 100-401/354-UNG</t>
+        </is>
+      </c>
+      <c r="D628" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex KRT-F"]</t>
+        </is>
+      </c>
+      <c r="E628" s="2" t="inlineStr"/>
+      <c r="F628" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G628" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H628" s="2" t="inlineStr"/>
+      <c r="I628" s="2" t="inlineStr">
+        <is>
+          <t>1081.84 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="629" ht="32" customHeight="1">
+      <c r="A629" s="2" t="inlineStr">
+        <is>
+          <t>AR8615</t>
+        </is>
+      </c>
+      <c r="B629" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C629" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Etanorm GN, Etabloc GN, Etaline GN /032-160+.1/GJL250, ø136 mm</t>
+        </is>
+      </c>
+      <c r="D629" s="2" t="inlineStr"/>
+      <c r="E629" s="2" t="inlineStr"/>
+      <c r="F629" s="2" t="inlineStr">
+        <is>
+          <t>Laufradteile</t>
+        </is>
+      </c>
+      <c r="G629" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H629" s="2" t="inlineStr">
+        <is>
+          <t>4.10</t>
+        </is>
+      </c>
+      <c r="I629" s="2" t="inlineStr">
+        <is>
+          <t>768.75 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="630" ht="32" customHeight="1">
+      <c r="A630" s="2" t="inlineStr">
+        <is>
+          <t>AR8616</t>
+        </is>
+      </c>
+      <c r="B630" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C630" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad Etanorm GN, Etabloc GN, Etaline GN /032-160+.1/GJL250, ø174</t>
+        </is>
+      </c>
+      <c r="D630" s="2" t="inlineStr"/>
+      <c r="E630" s="2" t="inlineStr"/>
+      <c r="F630" s="2" t="inlineStr">
+        <is>
+          <t>Laufradteile</t>
+        </is>
+      </c>
+      <c r="G630" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H630" s="2" t="inlineStr">
+        <is>
+          <t>4.10</t>
+        </is>
+      </c>
+      <c r="I630" s="2" t="inlineStr">
+        <is>
+          <t>768.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="631" ht="18" customHeight="1">
+      <c r="A631" s="2" t="inlineStr">
+        <is>
+          <t>AR8617</t>
+        </is>
+      </c>
+      <c r="B631" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C631" s="2" t="inlineStr">
+        <is>
+          <t>Spiralgehäuse 32-160.1 JS1025 F E-BLOC-SYT 32-160.1</t>
+        </is>
+      </c>
+      <c r="D631" s="2" t="inlineStr"/>
+      <c r="E631" s="2" t="inlineStr"/>
+      <c r="F631" s="2" t="inlineStr">
+        <is>
+          <t>Gehäuseteile</t>
+        </is>
+      </c>
+      <c r="G631" s="2" t="inlineStr"/>
+      <c r="H631" s="2" t="inlineStr">
+        <is>
+          <t>15.00</t>
+        </is>
+      </c>
+      <c r="I631" s="2" t="inlineStr">
+        <is>
+          <t>884.25 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="632" ht="32" customHeight="1">
+      <c r="A632" s="2" t="inlineStr">
+        <is>
+          <t>AR8659G</t>
+        </is>
+      </c>
+      <c r="B632" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C632" s="2" t="inlineStr">
+        <is>
+          <t>Pumpengehäuse für MOVITEC-VF 004/03B</t>
+        </is>
+      </c>
+      <c r="D632" s="2" t="inlineStr">
+        <is>
+          <t>["Movitec-VF"]</t>
+        </is>
+      </c>
+      <c r="E632" s="2" t="inlineStr">
+        <is>
+          <t>["004/03"]</t>
+        </is>
+      </c>
+      <c r="F632" s="2" t="inlineStr">
+        <is>
+          <t>Mehrstufige Pumpen</t>
+        </is>
+      </c>
+      <c r="G632" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H632" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="I632" s="2" t="inlineStr">
+        <is>
+          <t>599.40 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="633" ht="32" customHeight="1">
+      <c r="A633" s="2" t="inlineStr">
+        <is>
+          <t>AR8755</t>
+        </is>
+      </c>
+      <c r="B633" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C633" s="2" t="inlineStr">
+        <is>
+          <t>Satz Umbauteil 100/160 x 99 für Etaline 100-160</t>
+        </is>
+      </c>
+      <c r="D633" s="2" t="inlineStr"/>
+      <c r="E633" s="2" t="inlineStr"/>
+      <c r="F633" s="2" t="inlineStr"/>
+      <c r="G633" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H633" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="I633" s="2" t="inlineStr">
+        <is>
+          <t>329.10 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="634" ht="32" customHeight="1">
+      <c r="A634" s="2" t="inlineStr">
+        <is>
+          <t>AR8941</t>
+        </is>
+      </c>
+      <c r="B634" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C634" s="2" t="inlineStr">
+        <is>
+          <t>Umbauteile 2-Stangenführung DN32+50+65</t>
+        </is>
+      </c>
+      <c r="D634" s="2" t="inlineStr"/>
+      <c r="E634" s="2" t="inlineStr"/>
+      <c r="F634" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile</t>
+        </is>
+      </c>
+      <c r="G634" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H634" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I634" s="2" t="inlineStr">
+        <is>
+          <t>183.63 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="635" ht="32" customHeight="1">
+      <c r="A635" s="2" t="inlineStr">
+        <is>
+          <t>AR8946-01</t>
+        </is>
+      </c>
+      <c r="B635" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C635" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtung   AMAREX PS-433.02 Q1Q1PGG</t>
+        </is>
+      </c>
+      <c r="D635" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex", "Amarex-KRT", "Amarex NS"]</t>
+        </is>
+      </c>
+      <c r="E635" s="2" t="inlineStr"/>
+      <c r="F635" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtungen</t>
+        </is>
+      </c>
+      <c r="G635" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H635" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+      <c r="I635" s="2" t="inlineStr">
+        <is>
+          <t>93.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="636" ht="48" customHeight="1">
+      <c r="A636" s="2" t="inlineStr">
+        <is>
+          <t>AR8946-02</t>
+        </is>
+      </c>
+      <c r="B636" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C636" s="2" t="inlineStr">
+        <is>
+          <t>KIT- Gleitringdichtung  AMAREX MS-433.01</t>
+        </is>
+      </c>
+      <c r="D636" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex", "Amarex-KRT", "Amarex NS", "Pumpstation CK"]</t>
+        </is>
+      </c>
+      <c r="E636" s="2" t="inlineStr"/>
+      <c r="F636" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtungen</t>
+        </is>
+      </c>
+      <c r="G636" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H636" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I636" s="2" t="inlineStr">
+        <is>
+          <t>90.96 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="637" ht="32" customHeight="1">
+      <c r="A637" s="2" t="inlineStr">
+        <is>
+          <t>AR8946-03</t>
+        </is>
+      </c>
+      <c r="B637" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C637" s="2" t="inlineStr">
+        <is>
+          <t>KIT-DICHTUNG Amarex</t>
+        </is>
+      </c>
+      <c r="D637" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex", "Amarex-KRT", "Amarex NS"]</t>
+        </is>
+      </c>
+      <c r="E637" s="2" t="inlineStr"/>
+      <c r="F637" s="2" t="inlineStr">
+        <is>
+          <t>Dichtungsteile</t>
+        </is>
+      </c>
+      <c r="G637" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H637" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+      <c r="I637" s="2" t="inlineStr">
+        <is>
+          <t>60.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="638" ht="32" customHeight="1">
+      <c r="A638" s="2" t="inlineStr">
+        <is>
+          <t>AR9002</t>
+        </is>
+      </c>
+      <c r="B638" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C638" s="2" t="inlineStr">
+        <is>
+          <t>Kit Halterung DN50 2 Stangen Blau</t>
+        </is>
+      </c>
+      <c r="D638" s="2" t="inlineStr"/>
+      <c r="E638" s="2" t="inlineStr"/>
+      <c r="F638" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G638" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H638" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="I638" s="2" t="inlineStr">
+        <is>
+          <t>87.30 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="639" ht="32" customHeight="1">
+      <c r="A639" s="2" t="inlineStr">
+        <is>
+          <t>AR9126LFRD</t>
+        </is>
+      </c>
+      <c r="B639" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C639" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad ETN/ETB/065-040-160/ETL050-050-160/GJL250/ø126</t>
+        </is>
+      </c>
+      <c r="D639" s="2" t="inlineStr"/>
+      <c r="E639" s="2" t="inlineStr"/>
+      <c r="F639" s="2" t="inlineStr">
+        <is>
+          <t>Laufradteile</t>
+        </is>
+      </c>
+      <c r="G639" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H639" s="2" t="inlineStr">
+        <is>
+          <t>4.50</t>
+        </is>
+      </c>
+      <c r="I639" s="2" t="inlineStr">
+        <is>
+          <t>812.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="640" ht="32" customHeight="1">
+      <c r="A640" s="2" t="inlineStr">
+        <is>
+          <t>AR9146G</t>
+        </is>
+      </c>
+      <c r="B640" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C640" s="2" t="inlineStr">
+        <is>
+          <t>GRUNDPLATTE 110X 400X1250  ETN 125-100-250 160M</t>
+        </is>
+      </c>
+      <c r="D640" s="2" t="inlineStr"/>
+      <c r="E640" s="2" t="inlineStr"/>
+      <c r="F640" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G640" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H640" s="2" t="inlineStr">
+        <is>
+          <t>108.00</t>
+        </is>
+      </c>
+      <c r="I640" s="2" t="inlineStr">
+        <is>
+          <t>761.82 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="641" ht="32" customHeight="1">
+      <c r="A641" s="2" t="inlineStr">
+        <is>
+          <t>AR9146KP</t>
+        </is>
+      </c>
+      <c r="B641" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C641" s="2" t="inlineStr">
+        <is>
+          <t>Paketteil  A  95X 32 H7</t>
+        </is>
+      </c>
+      <c r="D641" s="2" t="inlineStr"/>
+      <c r="E641" s="2" t="inlineStr"/>
+      <c r="F641" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G641" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H641" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I641" s="2" t="inlineStr">
+        <is>
+          <t>58.36 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="642" ht="32" customHeight="1">
+      <c r="A642" s="2" t="inlineStr">
+        <is>
+          <t>AR9146MT</t>
+        </is>
+      </c>
+      <c r="B642" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C642" s="2" t="inlineStr">
+        <is>
+          <t>Klauenteil B  95X 42 H7</t>
+        </is>
+      </c>
+      <c r="D642" s="2" t="inlineStr"/>
+      <c r="E642" s="2" t="inlineStr"/>
+      <c r="F642" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="G642" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H642" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I642" s="2" t="inlineStr">
+        <is>
+          <t>47.46 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="643" ht="32" customHeight="1">
+      <c r="A643" s="2" t="inlineStr">
+        <is>
+          <t>AR9299-01</t>
+        </is>
+      </c>
+      <c r="B643" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C643" s="2" t="inlineStr">
+        <is>
+          <t>Klaue für Amarex N</t>
+        </is>
+      </c>
+      <c r="D643" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex N"]</t>
+        </is>
+      </c>
+      <c r="E643" s="2" t="inlineStr"/>
+      <c r="F643" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G643" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H643" s="2" t="inlineStr">
+        <is>
+          <t>15.00</t>
+        </is>
+      </c>
+      <c r="I643" s="2" t="inlineStr">
+        <is>
+          <t>343.30 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="644" ht="32" customHeight="1">
+      <c r="A644" s="2" t="inlineStr">
+        <is>
+          <t>AR9299-02</t>
+        </is>
+      </c>
+      <c r="B644" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C644" s="2" t="inlineStr">
+        <is>
+          <t>Klaue für Amarex N</t>
+        </is>
+      </c>
+      <c r="D644" s="2" t="inlineStr">
+        <is>
+          <t>["Amarex N"]</t>
+        </is>
+      </c>
+      <c r="E644" s="2" t="inlineStr"/>
+      <c r="F644" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G644" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H644" s="2" t="inlineStr">
+        <is>
+          <t>15.00</t>
+        </is>
+      </c>
+      <c r="I644" s="2" t="inlineStr">
+        <is>
+          <t>343.30 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="645" ht="32" customHeight="1">
+      <c r="A645" s="2" t="inlineStr">
+        <is>
+          <t>AR9308Z</t>
+        </is>
+      </c>
+      <c r="B645" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C645" s="2" t="inlineStr">
+        <is>
+          <t>Krümmer, Anker, Dübel, Konsole</t>
+        </is>
+      </c>
+      <c r="D645" s="2" t="inlineStr"/>
+      <c r="E645" s="2" t="inlineStr"/>
+      <c r="F645" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G645" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H645" s="2" t="inlineStr">
+        <is>
+          <t>53.00</t>
+        </is>
+      </c>
+      <c r="I645" s="2" t="inlineStr">
+        <is>
+          <t>955.89 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="646" ht="32" customHeight="1">
+      <c r="A646" s="2" t="inlineStr">
+        <is>
+          <t>AR9341B</t>
+        </is>
+      </c>
+      <c r="B646" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C646" s="2" t="inlineStr">
+        <is>
+          <t>Laufrad für ETN/ETN-SYT/ETB/065-315/GJL 270mm</t>
+        </is>
+      </c>
+      <c r="D646" s="2" t="inlineStr"/>
+      <c r="E646" s="2" t="inlineStr"/>
+      <c r="F646" s="2" t="inlineStr">
+        <is>
+          <t>Laufradteile</t>
+        </is>
+      </c>
+      <c r="G646" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H646" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
+      <c r="I646" s="2" t="inlineStr">
+        <is>
+          <t>1701.75 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="647" ht="32" customHeight="1">
+      <c r="A647" s="2" t="inlineStr">
+        <is>
+          <t>AR9345</t>
+        </is>
+      </c>
+      <c r="B647" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C647" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile für Amarex NF 065-220/024-YLG</t>
+        </is>
+      </c>
+      <c r="D647" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Porter", "Amarex-KRT", "Amarex NS"]</t>
+        </is>
+      </c>
+      <c r="E647" s="2" t="inlineStr"/>
+      <c r="F647" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G647" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H647" s="2" t="inlineStr"/>
+      <c r="I647" s="2" t="inlineStr">
+        <is>
+          <t>755.44 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="648" ht="32" customHeight="1">
+      <c r="A648" s="2" t="inlineStr">
+        <is>
+          <t>AR9450</t>
+        </is>
+      </c>
+      <c r="B648" s="2" t="inlineStr">
+        <is>
+          <t>L'unité Hermetique</t>
+        </is>
+      </c>
+      <c r="C648" s="2" t="inlineStr">
+        <is>
+          <t>Verflüssiger Satz TFHS4531Z HR, R404a</t>
+        </is>
+      </c>
+      <c r="D648" s="2" t="inlineStr"/>
+      <c r="E648" s="2" t="inlineStr"/>
+      <c r="F648" s="2" t="inlineStr"/>
+      <c r="G648" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H648" s="2" t="inlineStr">
+        <is>
+          <t>670.00</t>
+        </is>
+      </c>
+      <c r="I648" s="2" t="inlineStr">
+        <is>
+          <t>464.35 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="649" ht="32" customHeight="1">
+      <c r="A649" s="2" t="inlineStr">
+        <is>
+          <t>AR9451</t>
+        </is>
+      </c>
+      <c r="B649" s="2" t="inlineStr">
+        <is>
+          <t>L'unité Hermetique</t>
+        </is>
+      </c>
+      <c r="C649" s="2" t="inlineStr">
+        <is>
+          <t>Kompressor Tecumseh TFH5524C, R407C</t>
+        </is>
+      </c>
+      <c r="D649" s="2" t="inlineStr"/>
+      <c r="E649" s="2" t="inlineStr"/>
+      <c r="F649" s="2" t="inlineStr"/>
+      <c r="G649" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H649" s="2" t="inlineStr">
+        <is>
+          <t>53.00</t>
+        </is>
+      </c>
+      <c r="I649" s="2" t="inlineStr">
+        <is>
+          <t>399.74 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="650" ht="32" customHeight="1">
+      <c r="A650" s="2" t="inlineStr">
+        <is>
+          <t>AR9453</t>
+        </is>
+      </c>
+      <c r="B650" s="2" t="inlineStr">
+        <is>
+          <t>Copeland</t>
+        </is>
+      </c>
+      <c r="C650" s="2" t="inlineStr">
+        <is>
+          <t>ZB75 (Verdichter)</t>
+        </is>
+      </c>
+      <c r="D650" s="2" t="inlineStr"/>
+      <c r="E650" s="2" t="inlineStr"/>
+      <c r="F650" s="2" t="inlineStr"/>
+      <c r="G650" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H650" s="2" t="inlineStr">
+        <is>
+          <t>123.00</t>
+        </is>
+      </c>
+      <c r="I650" s="2" t="inlineStr">
+        <is>
+          <t>698.99 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="651" ht="32" customHeight="1">
+      <c r="A651" s="2" t="inlineStr">
+        <is>
+          <t>AR9454</t>
+        </is>
+      </c>
+      <c r="B651" s="2" t="inlineStr">
+        <is>
+          <t>Danfoss</t>
+        </is>
+      </c>
+      <c r="C651" s="2" t="inlineStr">
+        <is>
+          <t>MAX OPER58A SH240 9 AB 380/3/60 (Kompressor)</t>
+        </is>
+      </c>
+      <c r="D651" s="2" t="inlineStr"/>
+      <c r="E651" s="2" t="inlineStr"/>
+      <c r="F651" s="2" t="inlineStr"/>
+      <c r="G651" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H651" s="2" t="inlineStr"/>
+      <c r="I651" s="2" t="inlineStr">
+        <is>
+          <t>2427.69 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="652" ht="32" customHeight="1">
+      <c r="A652" s="2" t="inlineStr">
+        <is>
+          <t>AR9455</t>
+        </is>
+      </c>
+      <c r="B652" s="2" t="inlineStr">
+        <is>
+          <t>Danfoss</t>
+        </is>
+      </c>
+      <c r="C652" s="2" t="inlineStr">
+        <is>
+          <t>MAX OPER58A SH240 9 AB 380/3/60 (Kompressor)</t>
+        </is>
+      </c>
+      <c r="D652" s="2" t="inlineStr"/>
+      <c r="E652" s="2" t="inlineStr"/>
+      <c r="F652" s="2" t="inlineStr"/>
+      <c r="G652" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H652" s="2" t="inlineStr"/>
+      <c r="I652" s="2" t="inlineStr">
+        <is>
+          <t>2427.69 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="653" ht="32" customHeight="1">
+      <c r="A653" s="2" t="inlineStr">
+        <is>
+          <t>AR9484</t>
+        </is>
+      </c>
+      <c r="B653" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C653" s="2" t="inlineStr">
+        <is>
+          <t>Flanschkrümmer mit Fuß Stangenführung, DN 65, Einbautiefe 4,5 m</t>
+        </is>
+      </c>
+      <c r="D653" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Porter"]</t>
+        </is>
+      </c>
+      <c r="E653" s="2" t="inlineStr"/>
+      <c r="F653" s="2" t="inlineStr">
+        <is>
+          <t>Aufstellteile</t>
+        </is>
+      </c>
+      <c r="G653" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H653" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="I653" s="2" t="inlineStr">
+        <is>
+          <t>400.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="654" ht="32" customHeight="1">
+      <c r="A654" s="2" t="inlineStr">
+        <is>
+          <t>AR9542</t>
+        </is>
+      </c>
+      <c r="B654" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C654" s="2" t="inlineStr">
+        <is>
+          <t>SEIL UND STANGENFÜHRUNG DN50 SCHRAEGE HALTERUNG</t>
+        </is>
+      </c>
+      <c r="D654" s="2" t="inlineStr"/>
+      <c r="E654" s="2" t="inlineStr"/>
+      <c r="F654" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G654" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H654" s="2" t="inlineStr">
+        <is>
+          <t>9.00</t>
+        </is>
+      </c>
+      <c r="I654" s="2" t="inlineStr">
+        <is>
+          <t>105.67 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="655" ht="112" customHeight="1">
+      <c r="A655" s="2" t="inlineStr">
+        <is>
+          <t>AR9552</t>
+        </is>
+      </c>
+      <c r="B655" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C655" s="2" t="inlineStr">
+        <is>
+          <t>KSB Distanz Ausgleichsstück DN50 PN6/10 Länge 20mm mit Schrauben und Papierdichtungen</t>
+        </is>
+      </c>
+      <c r="D655" s="2" t="inlineStr">
+        <is>
+          <t>["Calio", "Calio Z"]</t>
+        </is>
+      </c>
+      <c r="E655" s="2" t="inlineStr">
+        <is>
+          <t>["050-040", "050-060", "050-080", "050-090", "050-100", "050-120", "050-150", "050-180", "050-080", "050-100", "050-120"]</t>
+        </is>
+      </c>
+      <c r="F655" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G655" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H655" s="2" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
+      <c r="I655" s="2" t="inlineStr">
+        <is>
+          <t>23.79 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="656" ht="32" customHeight="1">
+      <c r="A656" s="2" t="inlineStr">
+        <is>
+          <t>AR9631A</t>
+        </is>
+      </c>
+      <c r="B656" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C656" s="2" t="inlineStr">
+        <is>
+          <t>Sauglaufrad Gewuchtet UPA 300-94 CC480K DW</t>
+        </is>
+      </c>
+      <c r="D656" s="2" t="inlineStr"/>
+      <c r="E656" s="2" t="inlineStr"/>
+      <c r="F656" s="2" t="inlineStr">
+        <is>
+          <t>Laufradteile</t>
+        </is>
+      </c>
+      <c r="G656" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H656" s="2" t="inlineStr">
+        <is>
+          <t>11.00</t>
+        </is>
+      </c>
+      <c r="I656" s="2" t="inlineStr">
+        <is>
+          <t>2278.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="657" ht="32" customHeight="1">
+      <c r="A657" s="2" t="inlineStr">
+        <is>
+          <t>AR9631B</t>
+        </is>
+      </c>
+      <c r="B657" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C657" s="2" t="inlineStr">
+        <is>
+          <t>Rechtslaufrad Gewuchtet UPA 300-94 ab 2.Stufe</t>
+        </is>
+      </c>
+      <c r="D657" s="2" t="inlineStr"/>
+      <c r="E657" s="2" t="inlineStr"/>
+      <c r="F657" s="2" t="inlineStr">
+        <is>
+          <t>Laufradteile</t>
+        </is>
+      </c>
+      <c r="G657" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H657" s="2" t="inlineStr"/>
+      <c r="I657" s="2" t="inlineStr">
+        <is>
+          <t>2278.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="658" ht="32" customHeight="1">
+      <c r="A658" s="2" t="inlineStr">
+        <is>
+          <t>AR9631C</t>
+        </is>
+      </c>
+      <c r="B658" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C658" s="2" t="inlineStr">
+        <is>
+          <t>Rechtslaufrad Gewuchtet UPA 300-94 ab 2.Stufe</t>
+        </is>
+      </c>
+      <c r="D658" s="2" t="inlineStr"/>
+      <c r="E658" s="2" t="inlineStr"/>
+      <c r="F658" s="2" t="inlineStr">
+        <is>
+          <t>Laufradteile</t>
+        </is>
+      </c>
+      <c r="G658" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H658" s="2" t="inlineStr">
+        <is>
+          <t>12.00</t>
+        </is>
+      </c>
+      <c r="I658" s="2" t="inlineStr">
+        <is>
+          <t>2278.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="659" ht="32" customHeight="1">
+      <c r="A659" s="2" t="inlineStr">
+        <is>
+          <t>AR9671</t>
+        </is>
+      </c>
+      <c r="B659" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="C659" s="2" t="inlineStr">
+        <is>
+          <t>UPA Rückschlagklappe 8" Astam CF8M Ss316 flansch dn200 class 300 press.test 72 bar</t>
+        </is>
+      </c>
+      <c r="D659" s="2" t="inlineStr"/>
+      <c r="E659" s="2" t="inlineStr"/>
+      <c r="F659" s="2" t="inlineStr">
+        <is>
+          <t>Unterwassermotorpumpen</t>
+        </is>
+      </c>
+      <c r="G659" s="2" t="inlineStr"/>
+      <c r="H659" s="2" t="inlineStr"/>
+      <c r="I659" s="2" t="inlineStr">
+        <is>
+          <t>1000.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="660" ht="32" customHeight="1">
+      <c r="A660" s="2" t="inlineStr">
+        <is>
+          <t>AR9676</t>
+        </is>
+      </c>
+      <c r="B660" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C660" s="2" t="inlineStr">
+        <is>
+          <t>Kit de Base DN80/80 ISO 39020982</t>
+        </is>
+      </c>
+      <c r="D660" s="2" t="inlineStr"/>
+      <c r="E660" s="2" t="inlineStr"/>
+      <c r="F660" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G660" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H660" s="2" t="inlineStr">
+        <is>
+          <t>28.00</t>
+        </is>
+      </c>
+      <c r="I660" s="2" t="inlineStr">
+        <is>
+          <t>411.75 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="661" ht="32" customHeight="1">
+      <c r="A661" s="2" t="inlineStr">
+        <is>
+          <t>AR9677</t>
+        </is>
+      </c>
+      <c r="B661" s="2" t="inlineStr">
+        <is>
+          <t>KSB AMRI</t>
+        </is>
+      </c>
+      <c r="C661" s="2" t="inlineStr">
+        <is>
+          <t>Disc Isoria 10 DN700 3g</t>
+        </is>
+      </c>
+      <c r="D661" s="2" t="inlineStr">
+        <is>
+          <t>["ISORIA 10"]</t>
+        </is>
+      </c>
+      <c r="E661" s="2" t="inlineStr">
+        <is>
+          <t>["DN 700"]</t>
+        </is>
+      </c>
+      <c r="F661" s="2" t="inlineStr">
+        <is>
+          <t>Absperrklappen-Zubehör</t>
+        </is>
+      </c>
+      <c r="G661" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H661" s="2" t="inlineStr">
+        <is>
+          <t>91.00</t>
+        </is>
+      </c>
+      <c r="I661" s="2" t="inlineStr">
+        <is>
+          <t>2651.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="662" ht="18" customHeight="1">
+      <c r="A662" s="2" t="inlineStr">
+        <is>
+          <t>AR9984</t>
+        </is>
+      </c>
+      <c r="B662" s="2" t="inlineStr"/>
+      <c r="C662" s="2" t="inlineStr">
+        <is>
+          <t>Sieb für BOA-S DN100 grob</t>
+        </is>
+      </c>
+      <c r="D662" s="2" t="inlineStr"/>
+      <c r="E662" s="2" t="inlineStr"/>
+      <c r="F662" s="2" t="inlineStr"/>
+      <c r="G662" s="2" t="inlineStr"/>
+      <c r="H662" s="2" t="inlineStr"/>
+      <c r="I662" s="2" t="inlineStr">
+        <is>
+          <t>178.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="663" ht="288" customHeight="1">
+      <c r="A663" s="2" t="inlineStr">
+        <is>
+          <t>CA13158</t>
+        </is>
+      </c>
+      <c r="B663" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C663" s="2" t="inlineStr">
+        <is>
+          <t>Set Abdeckungen Calio V3 175/350W</t>
+        </is>
+      </c>
+      <c r="D663" s="2" t="inlineStr">
+        <is>
+          <t>["Calio", "Calio Z"]</t>
+        </is>
+      </c>
+      <c r="E663" s="2" t="inlineStr">
+        <is>
+          <t>["025-040", "025-060", "025-080", "025-100", "030-040", "030-060", "030-080", "030-100", "030-120", "032-080", "032-100", "032-120", "040-060", "040-070", "040-080", "040-090", "040-100", "050-060", "050-080", "050-090", "065-060", "030-060", "030-100", "032-080", "032-120", "040-080", "040-100", "050-080"]</t>
+        </is>
+      </c>
+      <c r="F663" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G663" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H663" s="2" t="inlineStr"/>
+      <c r="I663" s="2" t="inlineStr">
+        <is>
+          <t>17.60 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="664" ht="96" customHeight="1">
+      <c r="A664" s="2" t="inlineStr">
+        <is>
+          <t>CA13193</t>
+        </is>
+      </c>
+      <c r="B664" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C664" s="2" t="inlineStr">
+        <is>
+          <t>KIT-STECKER C800V3 Teilnr.181-2</t>
+        </is>
+      </c>
+      <c r="D664" s="2" t="inlineStr">
+        <is>
+          <t>["Calio"]</t>
+        </is>
+      </c>
+      <c r="E664" s="2" t="inlineStr">
+        <is>
+          <t>["040-120", "040-180", "050-100", "050-120", "050-150", "050-180", "065-120", "080-080", "100-060"]</t>
+        </is>
+      </c>
+      <c r="F664" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G664" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H664" s="2" t="inlineStr">
+        <is>
+          <t>0.04</t>
+        </is>
+      </c>
+      <c r="I664" s="2" t="inlineStr">
+        <is>
+          <t>19.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="665" ht="208" customHeight="1">
+      <c r="A665" s="2" t="inlineStr">
+        <is>
+          <t>CA13194</t>
+        </is>
+      </c>
+      <c r="B665" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C665" s="2" t="inlineStr">
+        <is>
+          <t>KIT-STECKER C175-350 V3 Teilnr.181-2</t>
+        </is>
+      </c>
+      <c r="D665" s="2" t="inlineStr">
+        <is>
+          <t>["Calio"]</t>
+        </is>
+      </c>
+      <c r="E665" s="2" t="inlineStr">
+        <is>
+          <t>["025-040", "025-060", "025-080", "025-100", "030-040", "030-060", "030-080", "030-100", "030-120", "032-080", "032-100", "032-120", "040-060", "040-070", "040-080", "040-090", "040-100", "050-060", "050-080", "050-090", "065-060"]</t>
+        </is>
+      </c>
+      <c r="F665" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G665" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H665" s="2" t="inlineStr">
+        <is>
+          <t>0.04</t>
+        </is>
+      </c>
+      <c r="I665" s="2" t="inlineStr">
+        <is>
+          <t>17.05 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="666" ht="96" customHeight="1">
+      <c r="A666" s="2" t="inlineStr">
+        <is>
+          <t>CA13195</t>
+        </is>
+      </c>
+      <c r="B666" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C666" s="2" t="inlineStr">
+        <is>
+          <t>KIT-STECKER CALIO 800W V2</t>
+        </is>
+      </c>
+      <c r="D666" s="2" t="inlineStr">
+        <is>
+          <t>["Calio"]</t>
+        </is>
+      </c>
+      <c r="E666" s="2" t="inlineStr">
+        <is>
+          <t>["040-120", "040-180", "050-100", "050-120", "050-150", "050-180", "065-120", "080-080", "100-060"]</t>
+        </is>
+      </c>
+      <c r="F666" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G666" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H666" s="2" t="inlineStr">
+        <is>
+          <t>0.05</t>
+        </is>
+      </c>
+      <c r="I666" s="2" t="inlineStr">
+        <is>
+          <t>19.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="667" ht="208" customHeight="1">
+      <c r="A667" s="2" t="inlineStr">
+        <is>
+          <t>CA13196</t>
+        </is>
+      </c>
+      <c r="B667" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C667" s="2" t="inlineStr">
+        <is>
+          <t>KIT-STECKER CALIO 175-350 V2</t>
+        </is>
+      </c>
+      <c r="D667" s="2" t="inlineStr">
+        <is>
+          <t>["Calio"]</t>
+        </is>
+      </c>
+      <c r="E667" s="2" t="inlineStr">
+        <is>
+          <t>["025-040", "025-060", "025-080", "025-100", "030-040", "030-060", "030-080", "030-100", "030-120", "032-080", "032-100", "032-120", "040-060", "040-070", "040-080", "040-090", "040-100", "050-060", "050-080", "050-090", "065-060"]</t>
+        </is>
+      </c>
+      <c r="F667" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G667" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H667" s="2" t="inlineStr">
+        <is>
+          <t>0.05</t>
+        </is>
+      </c>
+      <c r="I667" s="2" t="inlineStr">
+        <is>
+          <t>17.05 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="668" ht="32" customHeight="1">
+      <c r="A668" s="2" t="inlineStr">
+        <is>
+          <t>KSB1202</t>
+        </is>
+      </c>
+      <c r="B668" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C668" s="2" t="inlineStr">
+        <is>
+          <t>Druckmessgerät ZNI1919A 0-2,5 BAR RC 3/8</t>
+        </is>
+      </c>
+      <c r="D668" s="2" t="inlineStr"/>
+      <c r="E668" s="2" t="inlineStr"/>
+      <c r="F668" s="2" t="inlineStr">
+        <is>
+          <t>Überwachung &amp; Sensorik</t>
+        </is>
+      </c>
+      <c r="G668" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H668" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="I668" s="2" t="inlineStr">
+        <is>
+          <t>344.34 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="669" ht="32" customHeight="1">
+      <c r="A669" s="2" t="inlineStr">
+        <is>
+          <t>KSB1669-01</t>
+        </is>
+      </c>
+      <c r="B669" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C669" s="2" t="inlineStr">
+        <is>
+          <t>SC.44B B/Getriebe für Amaprop</t>
+        </is>
+      </c>
+      <c r="D669" s="2" t="inlineStr">
+        <is>
+          <t>["Amaprop"]</t>
+        </is>
+      </c>
+      <c r="E669" s="2" t="inlineStr">
+        <is>
+          <t>["44B"]</t>
+        </is>
+      </c>
+      <c r="F669" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorrührwerke</t>
+        </is>
+      </c>
+      <c r="G669" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H669" s="2" t="inlineStr">
+        <is>
+          <t>94.00</t>
+        </is>
+      </c>
+      <c r="I669" s="2" t="inlineStr">
+        <is>
+          <t>1142.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="670" ht="32" customHeight="1">
+      <c r="A670" s="2" t="inlineStr">
+        <is>
+          <t>KSB1669-02</t>
+        </is>
+      </c>
+      <c r="B670" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C670" s="2" t="inlineStr">
+        <is>
+          <t>SC.44B B/Getriebe für Amaprop</t>
+        </is>
+      </c>
+      <c r="D670" s="2" t="inlineStr">
+        <is>
+          <t>["Amaprop"]</t>
+        </is>
+      </c>
+      <c r="E670" s="2" t="inlineStr">
+        <is>
+          <t>["44B"]</t>
+        </is>
+      </c>
+      <c r="F670" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorrührwerke</t>
+        </is>
+      </c>
+      <c r="G670" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H670" s="2" t="inlineStr">
+        <is>
+          <t>94.00</t>
+        </is>
+      </c>
+      <c r="I670" s="2" t="inlineStr">
+        <is>
+          <t>1142.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="671" ht="32" customHeight="1">
+      <c r="A671" s="2" t="inlineStr">
+        <is>
+          <t>KSB2152</t>
+        </is>
+      </c>
+      <c r="B671" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C671" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtung-NB095S-H  76 N</t>
+        </is>
+      </c>
+      <c r="D671" s="2" t="inlineStr"/>
+      <c r="E671" s="2" t="inlineStr"/>
+      <c r="F671" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G671" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H671" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="I671" s="2" t="inlineStr">
+        <is>
+          <t>1396.52 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="672" ht="32" customHeight="1">
+      <c r="A672" s="2" t="inlineStr">
+        <is>
+          <t>KSB2155</t>
+        </is>
+      </c>
+      <c r="B672" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C672" s="2" t="inlineStr">
+        <is>
+          <t>Gegenring für RHD 400-430</t>
+        </is>
+      </c>
+      <c r="D672" s="2" t="inlineStr"/>
+      <c r="E672" s="2" t="inlineStr"/>
+      <c r="F672" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G672" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H672" s="2" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
+      <c r="I672" s="2" t="inlineStr">
+        <is>
+          <t>2811.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="673" ht="32" customHeight="1">
+      <c r="A673" s="2" t="inlineStr">
+        <is>
+          <t>KSB2156</t>
+        </is>
+      </c>
+      <c r="B673" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C673" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringträger Komplett  für RHD 400-430</t>
+        </is>
+      </c>
+      <c r="D673" s="2" t="inlineStr"/>
+      <c r="E673" s="2" t="inlineStr"/>
+      <c r="F673" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G673" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H673" s="2" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
+      <c r="I673" s="2" t="inlineStr">
+        <is>
+          <t>4524.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="674" ht="32" customHeight="1">
+      <c r="A674" s="2" t="inlineStr">
+        <is>
+          <t>KSB2285</t>
+        </is>
+      </c>
+      <c r="B674" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C674" s="2" t="inlineStr">
+        <is>
+          <t>Schnittstellen LON-Modul für Rio-Eco</t>
+        </is>
+      </c>
+      <c r="D674" s="2" t="inlineStr">
+        <is>
+          <t>["Rio-Eco"]</t>
+        </is>
+      </c>
+      <c r="E674" s="2" t="inlineStr"/>
+      <c r="F674" s="2" t="inlineStr">
+        <is>
+          <t>Nassläuferpumpen</t>
+        </is>
+      </c>
+      <c r="G674" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H674" s="2" t="inlineStr">
+        <is>
+          <t>13.20</t>
+        </is>
+      </c>
+      <c r="I674" s="2" t="inlineStr">
+        <is>
+          <t>150.53 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="675" ht="32" customHeight="1">
+      <c r="A675" s="2" t="inlineStr">
+        <is>
+          <t>KSB2294</t>
+        </is>
+      </c>
+      <c r="B675" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C675" s="2" t="inlineStr">
+        <is>
+          <t>Einlaufkrümmer DN 250 für Sewatec V</t>
+        </is>
+      </c>
+      <c r="D675" s="2" t="inlineStr">
+        <is>
+          <t>["Sewatec-V"]</t>
+        </is>
+      </c>
+      <c r="E675" s="2" t="inlineStr"/>
+      <c r="F675" s="2" t="inlineStr">
+        <is>
+          <t>Mixed Flow Pumpen</t>
+        </is>
+      </c>
+      <c r="G675" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H675" s="2" t="inlineStr">
+        <is>
+          <t>54.00</t>
+        </is>
+      </c>
+      <c r="I675" s="2" t="inlineStr">
+        <is>
+          <t>1008.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="676" ht="32" customHeight="1">
+      <c r="A676" s="2" t="inlineStr">
+        <is>
+          <t>KSB2395</t>
+        </is>
+      </c>
+      <c r="B676" s="2" t="inlineStr"/>
+      <c r="C676" s="2" t="inlineStr">
+        <is>
+          <t>Gleitringdichtung H75F2/125E2</t>
+        </is>
+      </c>
+      <c r="D676" s="2" t="inlineStr"/>
+      <c r="E676" s="2" t="inlineStr"/>
+      <c r="F676" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G676" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H676" s="2" t="inlineStr">
+        <is>
+          <t>15.00</t>
+        </is>
+      </c>
+      <c r="I676" s="2" t="inlineStr">
+        <is>
+          <t>8881.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="677" ht="32" customHeight="1">
+      <c r="A677" s="2" t="inlineStr">
+        <is>
+          <t>KSB2512</t>
+        </is>
+      </c>
+      <c r="B677" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C677" s="2" t="inlineStr">
+        <is>
+          <t>Lasche KRT 132/160 ST</t>
+        </is>
+      </c>
+      <c r="D677" s="2" t="inlineStr"/>
+      <c r="E677" s="2" t="inlineStr"/>
+      <c r="F677" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G677" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H677" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="I677" s="2" t="inlineStr">
+        <is>
+          <t>82.30 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="678" ht="32" customHeight="1">
+      <c r="A678" s="2" t="inlineStr">
+        <is>
+          <t>KSB2629-Be</t>
+        </is>
+      </c>
+      <c r="B678" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C678" s="2" t="inlineStr">
+        <is>
+          <t>Behälter Ama-Drainer-Box Z52</t>
+        </is>
+      </c>
+      <c r="D678" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer-Box"]</t>
+        </is>
+      </c>
+      <c r="E678" s="2" t="inlineStr">
+        <is>
+          <t>["Z52"]</t>
+        </is>
+      </c>
+      <c r="F678" s="2" t="inlineStr">
+        <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
+      <c r="G678" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H678" s="2" t="inlineStr">
+        <is>
+          <t>57.00</t>
+        </is>
+      </c>
+      <c r="I678" s="2" t="inlineStr">
+        <is>
+          <t>255.42 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="679" ht="128" customHeight="1">
+      <c r="A679" s="2" t="inlineStr">
+        <is>
+          <t>KSB3321</t>
+        </is>
+      </c>
+      <c r="B679" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C679" s="2" t="inlineStr">
+        <is>
+          <t>Gehäusedeckel ohne Muffe f. Ama-Drainer C+R</t>
+        </is>
+      </c>
+      <c r="D679" s="2" t="inlineStr">
+        <is>
+          <t>["Ama-Drainer"]</t>
+        </is>
+      </c>
+      <c r="E679" s="2" t="inlineStr">
+        <is>
+          <t>["A 505", "A 507", "A 511", "A 515", "A 522", "C 505", "C 507", "C 511", "C 515", "C 522", "R 505", "R 507", "R 511", "R 515", "R 522"]</t>
+        </is>
+      </c>
+      <c r="F679" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="G679" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H679" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="I679" s="2" t="inlineStr">
+        <is>
+          <t>125.01 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="680" ht="32" customHeight="1">
+      <c r="A680" s="2" t="inlineStr">
+        <is>
+          <t>KSB3419</t>
+        </is>
+      </c>
+      <c r="B680" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C680" s="2" t="inlineStr">
+        <is>
+          <t>Schaltgerät für Surpresschrom SIC.2 M 6.2.12 C B</t>
+        </is>
+      </c>
+      <c r="D680" s="2" t="inlineStr">
+        <is>
+          <t>["Surpresschrom"]</t>
+        </is>
+      </c>
+      <c r="E680" s="2" t="inlineStr"/>
+      <c r="F680" s="2" t="inlineStr">
+        <is>
+          <t>Druckerhöhungsanlagen</t>
+        </is>
+      </c>
+      <c r="G680" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H680" s="2" t="inlineStr">
+        <is>
+          <t>23.00</t>
+        </is>
+      </c>
+      <c r="I680" s="2" t="inlineStr">
+        <is>
+          <t>3854.22 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="681" ht="32" customHeight="1">
+      <c r="A681" s="2" t="inlineStr">
+        <is>
+          <t>KSB3613</t>
+        </is>
+      </c>
+      <c r="B681" s="2" t="inlineStr"/>
+      <c r="C681" s="2" t="inlineStr">
+        <is>
+          <t>Doppelnippel N8 -1 1/4</t>
+        </is>
+      </c>
+      <c r="D681" s="2" t="inlineStr"/>
+      <c r="E681" s="2" t="inlineStr"/>
+      <c r="F681" s="2" t="inlineStr">
+        <is>
+          <t>Ersatzteile &amp; Zubehör</t>
+        </is>
+      </c>
+      <c r="G681" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H681" s="2" t="inlineStr">
+        <is>
+          <t>2.30</t>
+        </is>
+      </c>
+      <c r="I681" s="2" t="inlineStr">
+        <is>
+          <t>6.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="682" ht="32" customHeight="1">
+      <c r="A682" s="2" t="inlineStr">
+        <is>
+          <t>KSB3841</t>
+        </is>
+      </c>
+      <c r="B682" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C682" s="2" t="inlineStr">
+        <is>
+          <t>Saugsieb für UPA 150C D=160 mm, L= 158 mm</t>
+        </is>
+      </c>
+      <c r="D682" s="2" t="inlineStr"/>
+      <c r="E682" s="2" t="inlineStr"/>
+      <c r="F682" s="2" t="inlineStr">
+        <is>
+          <t>UPA-Zubehör</t>
+        </is>
+      </c>
+      <c r="G682" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H682" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="I682" s="2" t="inlineStr">
+        <is>
+          <t>236.74 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="683" ht="32" customHeight="1">
+      <c r="A683" s="2" t="inlineStr">
+        <is>
+          <t>KSB3945-01</t>
+        </is>
+      </c>
+      <c r="B683" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C683" s="2" t="inlineStr">
+        <is>
+          <t>Umbausatz für Etaline GN 65-125+160 IdNr.47059104 Etaline-Etatherm</t>
+        </is>
+      </c>
+      <c r="D683" s="2" t="inlineStr">
+        <is>
+          <t>["Etaline-GN"]</t>
+        </is>
+      </c>
+      <c r="E683" s="2" t="inlineStr"/>
+      <c r="F683" s="2" t="inlineStr">
+        <is>
+          <t>Inline-Umwälzpumpen</t>
+        </is>
+      </c>
+      <c r="G683" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H683" s="2" t="inlineStr">
+        <is>
+          <t>12.00</t>
+        </is>
+      </c>
+      <c r="I683" s="2" t="inlineStr">
+        <is>
+          <t>121.29 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="684" ht="32" customHeight="1">
+      <c r="A684" s="2" t="inlineStr">
+        <is>
+          <t>KSB3945-02</t>
+        </is>
+      </c>
+      <c r="B684" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C684" s="2" t="inlineStr">
+        <is>
+          <t>Umbausatz für Etaline GN 65-125+160 IdNr.47059104 Etaline-Etatherm</t>
+        </is>
+      </c>
+      <c r="D684" s="2" t="inlineStr">
+        <is>
+          <t>["Etaline-GN"]</t>
+        </is>
+      </c>
+      <c r="E684" s="2" t="inlineStr"/>
+      <c r="F684" s="2" t="inlineStr">
+        <is>
+          <t>Inline-Umwälzpumpen</t>
+        </is>
+      </c>
+      <c r="G684" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="H684" s="2" t="inlineStr">
+        <is>
+          <t>12.00</t>
+        </is>
+      </c>
+      <c r="I684" s="2" t="inlineStr">
+        <is>
+          <t>121.29 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="685" ht="32" customHeight="1">
+      <c r="A685" s="2" t="inlineStr">
+        <is>
           <t>NW16173</t>
         </is>
       </c>
-      <c r="B518" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C518" s="2" t="inlineStr">
+      <c r="B685" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C685" s="2" t="inlineStr">
         <is>
           <t>Externer Lüfter für PD2 (0,37-4,0 kW) Size A-B ausser 2,2kW 01909183</t>
         </is>
       </c>
-      <c r="D518" s="2" t="inlineStr">
+      <c r="D685" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive2"]</t>
         </is>
       </c>
-      <c r="E518" s="2" t="inlineStr">
+      <c r="E685" s="2" t="inlineStr">
         <is>
           <t>["Size A", "Size B"]</t>
         </is>
       </c>
-      <c r="F518" s="2" t="inlineStr">
+      <c r="F685" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
-      <c r="G518" s="2" t="inlineStr">
+      <c r="G685" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H518" s="2" t="inlineStr">
+      <c r="H685" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
-      <c r="I518" s="2" t="inlineStr">
+      <c r="I685" s="2" t="inlineStr">
         <is>
           <t>84.98 €</t>
         </is>
       </c>
     </row>
-    <row r="519" ht="18" customHeight="1">
-      <c r="A519" s="2" t="inlineStr">
+    <row r="686" ht="18" customHeight="1">
+      <c r="A686" s="2" t="inlineStr">
         <is>
           <t>NW16174</t>
         </is>
       </c>
-      <c r="B519" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C519" s="2" t="inlineStr">
+      <c r="B686" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C686" s="2" t="inlineStr">
         <is>
           <t>Externer Lüfter für PD2 (2,2 kW) Size B 01909184</t>
         </is>
       </c>
-      <c r="D519" s="2" t="inlineStr">
+      <c r="D686" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive2"]</t>
         </is>
       </c>
-      <c r="E519" s="2" t="inlineStr">
+      <c r="E686" s="2" t="inlineStr">
         <is>
           <t>["Size B"]</t>
         </is>
       </c>
-      <c r="F519" s="2" t="inlineStr">
+      <c r="F686" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
-      <c r="G519" s="2" t="inlineStr">
+      <c r="G686" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H519" s="2" t="inlineStr">
+      <c r="H686" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
-      <c r="I519" s="2" t="inlineStr">
+      <c r="I686" s="2" t="inlineStr">
         <is>
           <t>97.99 €</t>
         </is>
       </c>
     </row>
-    <row r="520" ht="18" customHeight="1">
-      <c r="A520" s="2" t="inlineStr">
+    <row r="687" ht="18" customHeight="1">
+      <c r="A687" s="2" t="inlineStr">
         <is>
           <t>NW16175</t>
         </is>
       </c>
-      <c r="B520" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C520" s="2" t="inlineStr">
+      <c r="B687" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C687" s="2" t="inlineStr">
         <is>
           <t>Externer Lüfter für PD2 (5,5-11 kW) Size C 01909185</t>
         </is>
       </c>
-      <c r="D520" s="2" t="inlineStr">
+      <c r="D687" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive2"]</t>
         </is>
       </c>
-      <c r="E520" s="2" t="inlineStr">
+      <c r="E687" s="2" t="inlineStr">
         <is>
           <t>["Size C"]</t>
         </is>
       </c>
-      <c r="F520" s="2" t="inlineStr">
+      <c r="F687" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
-      <c r="G520" s="2" t="inlineStr">
+      <c r="G687" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H520" s="2" t="inlineStr">
+      <c r="H687" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
-      <c r="I520" s="2" t="inlineStr">
+      <c r="I687" s="2" t="inlineStr">
         <is>
           <t>100.17 €</t>
         </is>
       </c>
     </row>
-    <row r="521" ht="18" customHeight="1">
-      <c r="A521" s="2" t="inlineStr">
+    <row r="688" ht="18" customHeight="1">
+      <c r="A688" s="2" t="inlineStr">
         <is>
           <t>NW16176</t>
         </is>
       </c>
-      <c r="B521" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C521" s="2" t="inlineStr">
+      <c r="B688" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C688" s="2" t="inlineStr">
         <is>
           <t>Externer Lüfter für PD2 (15-30 kW) Size D 01909249</t>
         </is>
       </c>
-      <c r="D521" s="2" t="inlineStr">
+      <c r="D688" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive2"]</t>
         </is>
       </c>
-      <c r="E521" s="2" t="inlineStr">
+      <c r="E688" s="2" t="inlineStr">
         <is>
           <t>["Size D"]</t>
         </is>
       </c>
-      <c r="F521" s="2" t="inlineStr">
+      <c r="F688" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
-      <c r="G521" s="2" t="inlineStr">
+      <c r="G688" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H521" s="2" t="inlineStr">
+      <c r="H688" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
-      <c r="I521" s="2" t="inlineStr">
+      <c r="I688" s="2" t="inlineStr">
         <is>
           <t>111.06 €</t>
         </is>
       </c>
     </row>
-    <row r="522" ht="18" customHeight="1">
-      <c r="A522" s="2" t="inlineStr">
+    <row r="689" ht="18" customHeight="1">
+      <c r="A689" s="2" t="inlineStr">
         <is>
           <t>NW16178</t>
         </is>
       </c>
-      <c r="B522" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C522" s="2" t="inlineStr">
+      <c r="B689" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C689" s="2" t="inlineStr">
         <is>
           <t>Interner Lüfter für PD2 (5,5-11kW) Size C 01909320</t>
         </is>
       </c>
-      <c r="D522" s="2" t="inlineStr">
+      <c r="D689" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive2"]</t>
         </is>
       </c>
-      <c r="E522" s="2" t="inlineStr">
+      <c r="E689" s="2" t="inlineStr">
         <is>
           <t>["Size C"]</t>
         </is>
       </c>
-      <c r="F522" s="2" t="inlineStr">
+      <c r="F689" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
-      <c r="G522" s="2" t="inlineStr">
+      <c r="G689" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H522" s="2" t="inlineStr">
+      <c r="H689" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
-      <c r="I522" s="2" t="inlineStr">
+      <c r="I689" s="2" t="inlineStr">
         <is>
           <t>55.00 €</t>
         </is>
       </c>
     </row>
-    <row r="523" ht="18" customHeight="1">
-      <c r="A523" s="2" t="inlineStr">
+    <row r="690" ht="18" customHeight="1">
+      <c r="A690" s="2" t="inlineStr">
         <is>
           <t>NW16179</t>
         </is>
       </c>
-      <c r="B523" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C523" s="2" t="inlineStr">
+      <c r="B690" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C690" s="2" t="inlineStr">
         <is>
           <t>Interner Lüfter für PD2 (15-30 kW) Size D 01909231</t>
         </is>
       </c>
-      <c r="D523" s="2" t="inlineStr">
+      <c r="D690" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive2"]</t>
         </is>
       </c>
-      <c r="E523" s="2" t="inlineStr">
+      <c r="E690" s="2" t="inlineStr">
         <is>
           <t>["Size D"]</t>
         </is>
       </c>
-      <c r="F523" s="2" t="inlineStr">
+      <c r="F690" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
-      <c r="G523" s="2" t="inlineStr">
+      <c r="G690" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H523" s="2" t="inlineStr">
+      <c r="H690" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
-      <c r="I523" s="2" t="inlineStr">
+      <c r="I690" s="2" t="inlineStr">
         <is>
           <t>75.00 €</t>
         </is>
       </c>
     </row>
-    <row r="524" ht="18" customHeight="1">
-      <c r="A524" s="2" t="inlineStr">
+    <row r="691" ht="18" customHeight="1">
+      <c r="A691" s="2" t="inlineStr">
         <is>
           <t>NW16180</t>
         </is>
       </c>
-      <c r="B524" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C524" s="2" t="inlineStr">
+      <c r="B691" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C691" s="2" t="inlineStr">
         <is>
           <t>Interner Lüfter für PD2 (37-55 kW) Size E 01909232</t>
         </is>
       </c>
-      <c r="D524" s="2" t="inlineStr">
+      <c r="D691" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive2"]</t>
         </is>
       </c>
-      <c r="E524" s="2" t="inlineStr">
+      <c r="E691" s="2" t="inlineStr">
         <is>
           <t>["Size E"]</t>
         </is>
       </c>
-      <c r="F524" s="2" t="inlineStr">
+      <c r="F691" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
-      <c r="G524" s="2" t="inlineStr">
+      <c r="G691" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H524" s="2" t="inlineStr">
+      <c r="H691" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
-      <c r="I524" s="2" t="inlineStr">
+      <c r="I691" s="2" t="inlineStr">
         <is>
           <t>95.00 €</t>
         </is>
       </c>
     </row>
-    <row r="525" ht="18" customHeight="1">
-      <c r="A525" s="2" t="inlineStr">
+    <row r="692" ht="18" customHeight="1">
+      <c r="A692" s="2" t="inlineStr">
         <is>
           <t>NW16181</t>
         </is>
       </c>
-      <c r="B525" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C525" s="2" t="inlineStr">
+      <c r="B692" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C692" s="2" t="inlineStr">
         <is>
           <t>Iterner Lüfter für PD2 (55 kW) Size E 01909323</t>
         </is>
       </c>
-      <c r="D525" s="2" t="inlineStr">
+      <c r="D692" s="2" t="inlineStr">
         <is>
           <t>["PumpDrive2"]</t>
         </is>
       </c>
-      <c r="E525" s="2" t="inlineStr">
+      <c r="E692" s="2" t="inlineStr">
         <is>
           <t>["Size E"]</t>
         </is>
       </c>
-      <c r="F525" s="2" t="inlineStr">
+      <c r="F692" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
-      <c r="G525" s="2" t="inlineStr">
+      <c r="G692" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="H525" s="2" t="inlineStr">
+      <c r="H692" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
-      <c r="I525" s="2" t="inlineStr">
+      <c r="I692" s="2" t="inlineStr">
         <is>
           <t>105.00 €</t>
         </is>
       </c>
     </row>
+    <row r="693" ht="18" customHeight="1">
+      <c r="A693" s="2" t="inlineStr">
+        <is>
+          <t>RP10964</t>
+        </is>
+      </c>
+      <c r="B693" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C693" s="2" t="inlineStr">
+        <is>
+          <t>Sieb Fein BOA-S PN19/25 DN 15-20</t>
+        </is>
+      </c>
+      <c r="D693" s="2" t="inlineStr"/>
+      <c r="E693" s="2" t="inlineStr"/>
+      <c r="F693" s="2" t="inlineStr"/>
+      <c r="G693" s="2" t="inlineStr"/>
+      <c r="H693" s="2" t="inlineStr"/>
+      <c r="I693" s="2" t="inlineStr">
+        <is>
+          <t>25.14 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="694" ht="18" customHeight="1">
+      <c r="A694" s="2" t="inlineStr">
+        <is>
+          <t>RP10968</t>
+        </is>
+      </c>
+      <c r="B694" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C694" s="2" t="inlineStr">
+        <is>
+          <t>Sieb Fein BOA-S PN19/25 DN 40</t>
+        </is>
+      </c>
+      <c r="D694" s="2" t="inlineStr"/>
+      <c r="E694" s="2" t="inlineStr"/>
+      <c r="F694" s="2" t="inlineStr"/>
+      <c r="G694" s="2" t="inlineStr"/>
+      <c r="H694" s="2" t="inlineStr"/>
+      <c r="I694" s="2" t="inlineStr">
+        <is>
+          <t>49.13 €</t>
+        </is>
+      </c>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:I525"/>
+  <autoFilter ref="A1:I694"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>