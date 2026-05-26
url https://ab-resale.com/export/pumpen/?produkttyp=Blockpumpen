--- v0 (2026-04-09)
+++ v1 (2026-05-26)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Pumpen" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$254</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$258</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R254"/>
+  <dimension ref="A1:R258"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="25" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="15" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
@@ -581,55 +581,51 @@
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>Grundfos</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Grundfos NB</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>NB 32-160/177 A-F2-A-E-BAQE - 96126238</t>
         </is>
       </c>
-      <c r="G2" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="2" t="inlineStr"/>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>177</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>4.00</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>39.00</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>31.70</t>
         </is>
       </c>
@@ -717,51 +713,51 @@
           <t>13.50</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>21.50</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>203.00</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q3" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>9397.93 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="32" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>AR10801</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
@@ -809,51 +805,51 @@
           <t>3.29</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>4.91</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr">
         <is>
           <t>0,25 kW</t>
         </is>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>2230.64 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="32" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>AR10988</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
@@ -901,51 +897,51 @@
           <t>7.80</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>12.35</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>84.00</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>2510.52 €</t>
         </is>
       </c>
     </row>
     <row r="6" ht="32" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>AR10994</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
@@ -993,51 +989,51 @@
           <t>7.80</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>12.35</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>84.00</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>2510.52 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>AR11129</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
@@ -1085,51 +1081,51 @@
           <t>18.00</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>28.00</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>117.00</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>7405.04 €</t>
         </is>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>AR11130</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
@@ -1177,51 +1173,51 @@
           <t>18.00</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>28.00</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>117.00</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
           <t>7405.04 €</t>
         </is>
       </c>
     </row>
     <row r="9" ht="32" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>AR11170</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
@@ -1292,51 +1288,51 @@
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr">
         <is>
           <t>14716.27 €</t>
         </is>
       </c>
     </row>
     <row r="10" ht="32" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>AR11248</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCB</t>
+          <t>Etachrom-ETC-B</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>025-250</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Etachrom ETCB 050-025-250 CCSAA11D200154  B</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>1450</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -2501,51 +2497,51 @@
           <t>77.00</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
           <t>87.00</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>530.00</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr">
         <is>
           <t>45 kW</t>
         </is>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
           <t>12515.11 €</t>
         </is>
       </c>
     </row>
     <row r="24" ht="32" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>AR11950</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
@@ -2945,51 +2941,51 @@
           <t>17.80</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
           <t>18.30</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>81.00</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q28" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
           <t>3032.09 €</t>
         </is>
       </c>
     </row>
     <row r="29" ht="32" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>AR12221</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
@@ -3121,51 +3117,51 @@
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>44.50</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>173.00</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr">
         <is>
           <t>30 kW</t>
         </is>
       </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R30" s="2" t="inlineStr">
         <is>
           <t>7196.15 €</t>
         </is>
       </c>
     </row>
     <row r="31" ht="32" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>AR12281-01</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
@@ -3473,51 +3469,51 @@
           <t>45.00</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
           <t>58.50</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
           <t>246.00</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr">
         <is>
           <t>22 kW</t>
         </is>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q34" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
           <t>14523.08 €</t>
         </is>
       </c>
     </row>
     <row r="35" ht="32" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>AR12540-02</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
@@ -3653,51 +3649,51 @@
           <t>15.00</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>23.00</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>185.00</t>
         </is>
       </c>
       <c r="O36" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
           <t>6031.46 €</t>
         </is>
       </c>
     </row>
     <row r="37" ht="32" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>AR12543-02</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
@@ -3745,51 +3741,51 @@
           <t>15.00</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>23.00</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>190.00</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
           <t>9563.00 €</t>
         </is>
       </c>
     </row>
     <row r="38" ht="32" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>AR12546-01</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
@@ -4101,151 +4097,147 @@
           <t>74.00</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
           <t>90.50</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>105.00</t>
         </is>
       </c>
       <c r="O41" s="2" t="inlineStr">
         <is>
           <t>45 kW</t>
         </is>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
           <t>6067.53 €</t>
         </is>
       </c>
     </row>
     <row r="42" ht="18" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>AR12746-01</t>
+          <t>AR12745P</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>032-125.1</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 050-032-1251GGSAV11D200112  B PD2M</t>
+          <t>Etabloc ETB 080-065-160 GGSAV11D200752  B ohne Antrieb</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>141</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
+          <t>120.00</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
           <t>17.00</t>
         </is>
       </c>
-      <c r="L42" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>15.90</t>
+          <t>27.90</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>117.00</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr"/>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>4544.97 €</t>
-[...3 lines deleted...]
-    <row r="43" ht="32" customHeight="1">
+          <t>7520.89 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="18" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>AR12746-02</t>
+          <t>AR12746-01</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>032-125.1</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 050-032-1251GGSAV11D200112  B PD2M</t>
@@ -4276,780 +4268,780 @@
           <t>17.00</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
           <t>10.80</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>15.90</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>66.00</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 60Hz 3x 480 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q43" s="2" t="inlineStr"/>
       <c r="R43" s="2" t="inlineStr">
         <is>
           <t>4544.97 €</t>
         </is>
       </c>
     </row>
     <row r="44" ht="32" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
+          <t>AR12746-02</t>
+        </is>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>032-125.1</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc ETB 050-032-1251GGSAV11D200112  B PD2M</t>
+        </is>
+      </c>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>111</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>17.00</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>10.80</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>15.90</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>66.00</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr">
+        <is>
+          <t>1,1 kW</t>
+        </is>
+      </c>
+      <c r="P44" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 380 V, 60Hz 3x 480 V</t>
+        </is>
+      </c>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr">
+        <is>
+          <t>4544.97 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="32" customHeight="1">
+      <c r="A45" s="2" t="inlineStr">
+        <is>
           <t>AR12748-02</t>
         </is>
       </c>
-      <c r="B44" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D44" s="2" t="inlineStr">
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
-      <c r="E44" s="2" t="inlineStr">
+      <c r="E45" s="2" t="inlineStr">
         <is>
           <t>150-250</t>
         </is>
       </c>
-      <c r="F44" s="2" t="inlineStr">
+      <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 200-150-250 GGSAV11D301854  B ohne Motor</t>
         </is>
       </c>
-      <c r="G44" s="2" t="inlineStr">
+      <c r="G45" s="2" t="inlineStr">
         <is>
           <t>1465</t>
         </is>
       </c>
-      <c r="H44" s="2" t="inlineStr">
+      <c r="H45" s="2" t="inlineStr">
         <is>
           <t>231</t>
         </is>
       </c>
-      <c r="I44" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J44" s="2" t="inlineStr">
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
         <is>
           <t>60.00</t>
         </is>
       </c>
-      <c r="K44" s="2" t="inlineStr">
+      <c r="K45" s="2" t="inlineStr">
         <is>
           <t>480.00</t>
         </is>
       </c>
-      <c r="L44" s="2" t="inlineStr">
+      <c r="L45" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
-      <c r="M44" s="2" t="inlineStr">
+      <c r="M45" s="2" t="inlineStr">
         <is>
           <t>17.00</t>
         </is>
       </c>
-      <c r="N44" s="2" t="inlineStr">
+      <c r="N45" s="2" t="inlineStr">
         <is>
           <t>335.00</t>
         </is>
       </c>
-      <c r="O44" s="2" t="inlineStr">
+      <c r="O45" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
-      <c r="P44" s="2" t="inlineStr">
+      <c r="P45" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q44" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R44" s="2" t="inlineStr">
+      <c r="Q45" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R45" s="2" t="inlineStr">
         <is>
           <t>10295.97 €</t>
         </is>
       </c>
     </row>
-    <row r="45" ht="18" customHeight="1">
-      <c r="A45" s="2" t="inlineStr">
+    <row r="46" ht="18" customHeight="1">
+      <c r="A46" s="2" t="inlineStr">
         <is>
           <t>AR12860</t>
         </is>
       </c>
-      <c r="B45" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D45" s="2" t="inlineStr">
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
-      <c r="E45" s="2" t="inlineStr">
+      <c r="E46" s="2" t="inlineStr">
         <is>
           <t>050-200</t>
         </is>
       </c>
-      <c r="F45" s="2" t="inlineStr">
+      <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 065-050-200 GGXAV10D202202  B 60Hz</t>
         </is>
       </c>
-      <c r="G45" s="2" t="inlineStr">
+      <c r="G46" s="2" t="inlineStr">
         <is>
           <t>3560</t>
         </is>
       </c>
-      <c r="H45" s="2" t="inlineStr">
+      <c r="H46" s="2" t="inlineStr">
         <is>
           <t>177</t>
         </is>
       </c>
-      <c r="I45" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J45" s="2" t="inlineStr">
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
         <is>
           <t>12.00</t>
         </is>
       </c>
-      <c r="K45" s="2" t="inlineStr">
+      <c r="K46" s="2" t="inlineStr">
         <is>
           <t>110.00</t>
         </is>
       </c>
-      <c r="L45" s="2" t="inlineStr">
+      <c r="L46" s="2" t="inlineStr">
         <is>
           <t>35.00</t>
         </is>
       </c>
-      <c r="M45" s="2" t="inlineStr">
+      <c r="M46" s="2" t="inlineStr">
         <is>
           <t>65.00</t>
         </is>
       </c>
-      <c r="N45" s="2" t="inlineStr">
+      <c r="N46" s="2" t="inlineStr">
         <is>
           <t>182.00</t>
         </is>
       </c>
-      <c r="O45" s="2" t="inlineStr">
+      <c r="O46" s="2" t="inlineStr">
         <is>
           <t>22 kW</t>
         </is>
       </c>
-      <c r="P45" s="2" t="inlineStr">
+      <c r="P46" s="2" t="inlineStr">
         <is>
           <t>60Hz 3x 480 V</t>
         </is>
       </c>
-      <c r="Q45" s="2" t="inlineStr"/>
-      <c r="R45" s="2" t="inlineStr">
+      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="R46" s="2" t="inlineStr">
         <is>
           <t>8911.81 €</t>
-        </is>
-[...90 lines deleted...]
-          <t>10663.02 €</t>
         </is>
       </c>
     </row>
     <row r="47" ht="32" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>AR13053</t>
+          <t>AR12863</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-BC</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>065-200</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>Etachrom ETCB 080-065-200 CCSAA11D200224  B</t>
+          <t>Etabloc ETB 080-065-250 GGSAV11D303002  B</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>2960</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>241</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
-          <t>7.60</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>105.00</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>8.30</t>
+          <t>79.00</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>12.70</t>
+          <t>84.00</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>91.00</t>
+          <t>324.00</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
-[...2 lines deleted...]
-      <c r="Q47" s="2" t="inlineStr"/>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q47" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>5697.39 €</t>
+          <t>10663.02 €</t>
         </is>
       </c>
     </row>
     <row r="48" ht="32" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>AR13055-01</t>
+          <t>AR13053</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etachrom-BC</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>040-125</t>
+          <t>065-200</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-040-125 GGSAV11D200752  B</t>
+          <t>Etachrom ETCB 080-065-200 CCSAA11D200224  B</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>2935</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
-          <t>6.90</t>
+          <t>7.60</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>58.50</t>
+          <t>65.00</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>18.70</t>
+          <t>8.30</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>26.50</t>
+          <t>12.70</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>91.00</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q48" s="2" t="inlineStr"/>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>2101.79 €</t>
+          <t>5697.39 €</t>
         </is>
       </c>
     </row>
     <row r="49" ht="32" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>AR13081-01</t>
+          <t>AR13055-01</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>080-250</t>
+          <t>040-125</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 100-080-250 GBSCD21D301104  B</t>
+          <t>Etabloc ETB 065-040-125 GGSAV11D200752  B</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>2935</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>137</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>6.90</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>58.50</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>18.70</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>26.50</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>187.00</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="O49" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q49" s="2" t="inlineStr"/>
+      <c r="Q49" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>9076.99 €</t>
+          <t>2101.79 €</t>
         </is>
       </c>
     </row>
     <row r="50" ht="32" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>AR13081-02</t>
+          <t>AR13081-01</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>080-250</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 100-080-250 GBSCD21D301104  B</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
           <t>1465</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>222</t>
+          <t>244</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
+          <t>15.00</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>120.00</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>15.00</t>
+        </is>
+      </c>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
           <t>21.00</t>
-        </is>
-[...13 lines deleted...]
-          <t>25.80</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>187.00</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q50" s="2" t="inlineStr"/>
       <c r="R50" s="2" t="inlineStr">
         <is>
           <t>9076.99 €</t>
         </is>
       </c>
     </row>
     <row r="51" ht="32" customHeight="1">
       <c r="A51" s="2" t="inlineStr">
         <is>
-          <t>AR13122</t>
+          <t>AR13081-02</t>
         </is>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>080-250</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 080-065-160 GGSAV11D200224  B</t>
+          <t>Etabloc ETB 100-080-250 GBSCD21D301104  B</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>1465</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>222</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>140.00</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>5.90</t>
+          <t>17.25</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>7.94</t>
+          <t>25.80</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>81.00</t>
+          <t>187.00</t>
         </is>
       </c>
       <c r="O51" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q51" s="2" t="inlineStr"/>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>3144.02 €</t>
+          <t>9076.99 €</t>
         </is>
       </c>
     </row>
     <row r="52" ht="32" customHeight="1">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t>AR13123</t>
+          <t>AR13122</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 080-065-160 GGSAV11D200224  B</t>
@@ -5068,249 +5060,245 @@
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
           <t>8.50</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
           <t>70.00</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
           <t>5.90</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>7.94</t>
         </is>
       </c>
-      <c r="N52" s="2" t="inlineStr"/>
+      <c r="N52" s="2" t="inlineStr">
+        <is>
+          <t>81.00</t>
+        </is>
+      </c>
       <c r="O52" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q52" s="2" t="inlineStr"/>
       <c r="R52" s="2" t="inlineStr">
         <is>
           <t>3144.02 €</t>
         </is>
       </c>
     </row>
-    <row r="53" ht="18" customHeight="1">
+    <row r="53" ht="32" customHeight="1">
       <c r="A53" s="2" t="inlineStr">
         <is>
+          <t>AR13123</t>
+        </is>
+      </c>
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E53" s="2" t="inlineStr">
+        <is>
+          <t>065-160</t>
+        </is>
+      </c>
+      <c r="F53" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc ETB 080-065-160 GGSAV11D200224  B</t>
+        </is>
+      </c>
+      <c r="G53" s="2" t="inlineStr">
+        <is>
+          <t>1465</t>
+        </is>
+      </c>
+      <c r="H53" s="2" t="inlineStr">
+        <is>
+          <t>156</t>
+        </is>
+      </c>
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr">
+        <is>
+          <t>8.50</t>
+        </is>
+      </c>
+      <c r="K53" s="2" t="inlineStr">
+        <is>
+          <t>70.00</t>
+        </is>
+      </c>
+      <c r="L53" s="2" t="inlineStr">
+        <is>
+          <t>5.90</t>
+        </is>
+      </c>
+      <c r="M53" s="2" t="inlineStr">
+        <is>
+          <t>7.94</t>
+        </is>
+      </c>
+      <c r="N53" s="2" t="inlineStr"/>
+      <c r="O53" s="2" t="inlineStr">
+        <is>
+          <t>2,2 kW</t>
+        </is>
+      </c>
+      <c r="P53" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr">
+        <is>
+          <t>3144.02 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="54" ht="18" customHeight="1">
+      <c r="A54" s="2" t="inlineStr">
+        <is>
           <t>AR13154</t>
         </is>
       </c>
-      <c r="B53" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D53" s="2" t="inlineStr">
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
-      <c r="E53" s="2" t="inlineStr">
+      <c r="E54" s="2" t="inlineStr">
         <is>
           <t>100-160</t>
         </is>
       </c>
-      <c r="F53" s="2" t="inlineStr">
+      <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 125-100-160 CCSAA01WS3EV2HDB PDRV2I MyFlow Drive</t>
         </is>
       </c>
-      <c r="G53" s="2" t="inlineStr">
+      <c r="G54" s="2" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
-      <c r="H53" s="2" t="inlineStr">
+      <c r="H54" s="2" t="inlineStr">
         <is>
           <t>185</t>
         </is>
       </c>
-      <c r="I53" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J53" s="2" t="inlineStr">
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
         <is>
           <t>38.30</t>
         </is>
       </c>
-      <c r="K53" s="2" t="inlineStr">
+      <c r="K54" s="2" t="inlineStr">
         <is>
           <t>315.00</t>
         </is>
       </c>
-      <c r="L53" s="2" t="inlineStr">
+      <c r="L54" s="2" t="inlineStr">
         <is>
           <t>15.00</t>
         </is>
       </c>
-      <c r="M53" s="2" t="inlineStr">
+      <c r="M54" s="2" t="inlineStr">
         <is>
           <t>25.50</t>
         </is>
       </c>
-      <c r="N53" s="2" t="inlineStr">
+      <c r="N54" s="2" t="inlineStr">
         <is>
           <t>265.00</t>
         </is>
       </c>
-      <c r="O53" s="2" t="inlineStr">
+      <c r="O54" s="2" t="inlineStr">
         <is>
           <t>22 kW</t>
         </is>
       </c>
-      <c r="P53" s="2" t="inlineStr">
+      <c r="P54" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q53" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R53" s="2" t="inlineStr">
+      <c r="Q54" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R54" s="2" t="inlineStr">
         <is>
           <t>14311.63 €</t>
-        </is>
-[...90 lines deleted...]
-          <t>12047.04 €</t>
         </is>
       </c>
     </row>
     <row r="55" ht="18" customHeight="1">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>AR13167-01</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Etachrom-BC</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
@@ -5348,56 +5336,56 @@
           <t>16.35</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
           <t>13.24</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>15.90</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>69.00</t>
         </is>
       </c>
       <c r="O55" s="2" t="inlineStr">
         <is>
           <t>1,5 kW</t>
         </is>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
           <t>3534.51 €</t>
         </is>
       </c>
     </row>
     <row r="56" ht="18" customHeight="1">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>AR13167-02</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
@@ -5440,56 +5428,56 @@
           <t>16.35</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
           <t>13.24</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>15.90</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>69.00</t>
         </is>
       </c>
       <c r="O56" s="2" t="inlineStr">
         <is>
           <t>1,5 kW</t>
         </is>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
           <t>3534.51 €</t>
         </is>
       </c>
     </row>
     <row r="57" ht="32" customHeight="1">
       <c r="A57" s="2" t="inlineStr">
         <is>
           <t>AR13170</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
@@ -5537,51 +5525,51 @@
           <t>11.00</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
           <t>16.00</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
       <c r="O57" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q57" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
           <t>4378.84 €</t>
         </is>
       </c>
     </row>
     <row r="58" ht="18" customHeight="1">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>AR13171</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
@@ -5629,51 +5617,51 @@
           <t>9.20</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
           <t>15.00</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>124.00</t>
         </is>
       </c>
       <c r="O58" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q58" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
           <t>5915.46 €</t>
         </is>
       </c>
     </row>
     <row r="59" ht="32" customHeight="1">
       <c r="A59" s="2" t="inlineStr">
         <is>
           <t>AR13253-02</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
@@ -5897,51 +5885,51 @@
           <t>8.35</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
           <t>14.10</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>206.00</t>
         </is>
       </c>
       <c r="O61" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
           <t>6747.94 €</t>
         </is>
       </c>
     </row>
     <row r="62" ht="32" customHeight="1">
       <c r="A62" s="2" t="inlineStr">
         <is>
           <t>AR13316-02</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
@@ -5989,51 +5977,51 @@
           <t>8.35</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>14.10</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>206.00</t>
         </is>
       </c>
       <c r="O62" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
           <t>6747.94 €</t>
         </is>
       </c>
     </row>
     <row r="63" ht="32" customHeight="1">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>AR13344</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
@@ -6257,51 +6245,51 @@
           <t>11.30</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>17.10</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
           <t>87.00</t>
         </is>
       </c>
       <c r="O65" s="2" t="inlineStr">
         <is>
           <t>1,5 kW</t>
         </is>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q65" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R65" s="2" t="inlineStr">
         <is>
           <t>2961.47 €</t>
         </is>
       </c>
     </row>
     <row r="66" ht="32" customHeight="1">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>AR13356</t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
@@ -6525,51 +6513,51 @@
           <t>10.00</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>14.90</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>105.00</t>
         </is>
       </c>
       <c r="O68" s="2" t="inlineStr">
         <is>
           <t>4 kW</t>
         </is>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q68" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
           <t>3734.18 €</t>
         </is>
       </c>
     </row>
     <row r="69" ht="32" customHeight="1">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>AR13430</t>
         </is>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
@@ -8189,51 +8177,51 @@
           <t>9.20</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
           <t>15.00</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
           <t>137.00</t>
         </is>
       </c>
       <c r="O87" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q87" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
           <t>6889.77 €</t>
         </is>
       </c>
     </row>
     <row r="88" ht="18" customHeight="1">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>AR15011</t>
         </is>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
@@ -8313,55 +8301,51 @@
       <c r="B89" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
           <t>125-200</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>Einbausatz für  Etabloc ETB 150-125-200-CCSBV10WS3EH4GHB ohne Gehäuse, ohne Motor</t>
         </is>
       </c>
-      <c r="G89" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G89" s="2" t="inlineStr"/>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>224</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
           <t>40.00</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
           <t>320.00</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
           <t>10.50</t>
         </is>
       </c>
@@ -10124,51 +10108,51 @@
       <c r="Q109" s="2" t="inlineStr"/>
       <c r="R109" s="2" t="inlineStr">
         <is>
           <t>7320.52 €</t>
         </is>
       </c>
     </row>
     <row r="110" ht="32" customHeight="1">
       <c r="A110" s="2" t="inlineStr">
         <is>
           <t>AR15655</t>
         </is>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCF</t>
+          <t>Etachrom-ETC-F</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>050-125</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>Etachrom ETCF 065-050-125FCCFAA07D100222 B</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
           <t>2870</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -10212,51 +10196,51 @@
       <c r="Q110" s="2" t="inlineStr"/>
       <c r="R110" s="2" t="inlineStr">
         <is>
           <t>3958.90 €</t>
         </is>
       </c>
     </row>
     <row r="111" ht="32" customHeight="1">
       <c r="A111" s="2" t="inlineStr">
         <is>
           <t>AR15656</t>
         </is>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCF</t>
+          <t>Etachrom-ETC-F</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
           <t>050-125</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>Etachrom ETCF 065-050-125FCCFAA07D100222 B</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
           <t>2870</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
           <t>111</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -11950,390 +11934,398 @@
           <t>74.00</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
           <t>165.00</t>
         </is>
       </c>
       <c r="O130" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q130" s="2" t="inlineStr"/>
       <c r="R130" s="2" t="inlineStr">
         <is>
           <t>3436.51 €</t>
         </is>
       </c>
     </row>
-    <row r="131" ht="32" customHeight="1">
+    <row r="131" ht="18" customHeight="1">
       <c r="A131" s="2" t="inlineStr">
         <is>
-          <t>AR16784</t>
+          <t>AR16795</t>
         </is>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
-      <c r="D131" s="2" t="inlineStr"/>
-      <c r="E131" s="2" t="inlineStr"/>
+      <c r="D131" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E131" s="2" t="inlineStr">
+        <is>
+          <t>040-250</t>
+        </is>
+      </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
-          <t>Etachrom ETCB 050-032-160 CCSAA11D100402 B</t>
+          <t>Etabloc ETB 065-040-250 GGSBV10WSEEH2HHB, ohne Motor</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2962</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>218</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J131" s="2" t="inlineStr">
         <is>
-          <t>4.40</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
-          <t>35.90</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="L131" s="2" t="inlineStr">
         <is>
-          <t>24.10</t>
+          <t>36.00</t>
         </is>
       </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
-          <t>32.10</t>
-[...6 lines deleted...]
-      </c>
+          <t>68.00</t>
+        </is>
+      </c>
+      <c r="N131" s="2" t="inlineStr"/>
       <c r="O131" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="P131" s="2" t="inlineStr"/>
       <c r="Q131" s="2" t="inlineStr"/>
       <c r="R131" s="2" t="inlineStr">
         <is>
-          <t>3881.76 €</t>
-[...3 lines deleted...]
-    <row r="132" ht="18" customHeight="1">
+          <t>3739.30 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" ht="32" customHeight="1">
       <c r="A132" s="2" t="inlineStr">
         <is>
-          <t>AR16795</t>
+          <t>AR16819</t>
         </is>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-040-250 GGSBV10WSEEH2HHB, ohne Motor</t>
+          <t>Etabloc ETB 080-065-250 GBSBV10WSFFO2H PM</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
-          <t>2962</t>
+          <t>2965</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>226</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>124.00</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
-          <t>68.00</t>
-[...2 lines deleted...]
-      <c r="N132" s="2" t="inlineStr"/>
+          <t>73.00</t>
+        </is>
+      </c>
+      <c r="N132" s="2" t="inlineStr">
+        <is>
+          <t>328.00</t>
+        </is>
+      </c>
       <c r="O132" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
-[...2 lines deleted...]
-      <c r="P132" s="2" t="inlineStr"/>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="P132" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q132" s="2" t="inlineStr"/>
       <c r="R132" s="2" t="inlineStr">
         <is>
-          <t>3739.30 €</t>
+          <t>12102.09 €</t>
         </is>
       </c>
     </row>
     <row r="133" ht="32" customHeight="1">
       <c r="A133" s="2" t="inlineStr">
         <is>
-          <t>AR16819</t>
+          <t>AR16855</t>
         </is>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 080-065-250 GBSBV10WSFFO2H PM</t>
+          <t>Etabloc ETB 065-050-160 GGSBV10WSEDY2HHB</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
-          <t>2965</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>163</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J133" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
-          <t>124.00</t>
+          <t>105.00</t>
         </is>
       </c>
       <c r="L133" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>27.50</t>
         </is>
       </c>
       <c r="M133" s="2" t="inlineStr">
         <is>
-          <t>73.00</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="N133" s="2" t="inlineStr">
         <is>
-          <t>328.00</t>
+          <t>139.00</t>
         </is>
       </c>
       <c r="O133" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P133" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q133" s="2" t="inlineStr"/>
       <c r="R133" s="2" t="inlineStr">
         <is>
-          <t>12102.09 €</t>
-[...3 lines deleted...]
-    <row r="134" ht="32" customHeight="1">
+          <t>4788.97 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" ht="48" customHeight="1">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t>AR16855</t>
+          <t>AR16893-01</t>
         </is>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-050-160 GGSBV10WSEDY2HHB</t>
+          <t>Etabloc ETB 080-065-160 GGSBV66WSEDY4HAB PDRV2E</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>169</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
-          <t>105.00</t>
+          <t>150.00</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
-          <t>27.50</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>36.00</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
-          <t>139.00</t>
+          <t>202.00</t>
         </is>
       </c>
       <c r="O134" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P134" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q134" s="2" t="inlineStr"/>
       <c r="R134" s="2" t="inlineStr">
         <is>
-          <t>4788.97 €</t>
+          <t>8006.61 €</t>
         </is>
       </c>
     </row>
     <row r="135" ht="48" customHeight="1">
       <c r="A135" s="2" t="inlineStr">
         <is>
-          <t>AR16893-01</t>
+          <t>AR16893-02</t>
         </is>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 080-065-160 GGSBV66WSEDY4HAB PDRV2E</t>
@@ -12374,406 +12366,406 @@
           <t>36.00</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
           <t>202.00</t>
         </is>
       </c>
       <c r="O135" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P135" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q135" s="2" t="inlineStr"/>
       <c r="R135" s="2" t="inlineStr">
         <is>
           <t>8006.61 €</t>
         </is>
       </c>
     </row>
-    <row r="136" ht="48" customHeight="1">
+    <row r="136" ht="32" customHeight="1">
       <c r="A136" s="2" t="inlineStr">
         <is>
-          <t>AR16893-02</t>
+          <t>AR16960</t>
         </is>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etachrom-ETC-B</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 080-065-160 GGSBV66WSEDY4HAB PDRV2E</t>
+          <t>Etachrom ETCB 065-040-160 CCSAA10D100752 B, ohne Motor</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2935</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>162</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>66.00</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="M136" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>40.50</t>
         </is>
       </c>
       <c r="N136" s="2" t="inlineStr">
         <is>
-          <t>202.00</t>
+          <t>42.00</t>
         </is>
       </c>
       <c r="O136" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P136" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q136" s="2" t="inlineStr"/>
       <c r="R136" s="2" t="inlineStr">
         <is>
-          <t>8006.61 €</t>
+          <t>3320.77 €</t>
         </is>
       </c>
     </row>
     <row r="137" ht="32" customHeight="1">
       <c r="A137" s="2" t="inlineStr">
         <is>
-          <t>AR16960</t>
+          <t>AR17001</t>
         </is>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCB</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>100-160</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
-          <t>Etachrom ETCB 065-040-160 CCSAA10D100752 B, ohne Motor</t>
+          <t>Etabloc ETB 125-100-160-GGSBV11 WSFFO2HHB</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
-          <t>2935</t>
+          <t>2965</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>167</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>349.00</t>
         </is>
       </c>
       <c r="L137" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
-          <t>40.50</t>
+          <t>33.00</t>
         </is>
       </c>
       <c r="N137" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>339.00</t>
         </is>
       </c>
       <c r="O137" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="P137" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q137" s="2" t="inlineStr"/>
       <c r="R137" s="2" t="inlineStr">
         <is>
-          <t>3320.77 €</t>
+          <t>11052.60 €</t>
         </is>
       </c>
     </row>
     <row r="138" ht="32" customHeight="1">
       <c r="A138" s="2" t="inlineStr">
         <is>
-          <t>AR17001</t>
+          <t>AR17045-03</t>
         </is>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
-          <t>100-160</t>
+          <t>032-160.1</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 125-100-160-GGSBV11 WSFFO2HHB</t>
+          <t>Etabloc ETB 050-032-1601 GGSBV11WSECX2HHB, ohne Motor</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
-          <t>2965</t>
+          <t>2930</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
-          <t>349.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>39.50</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
-          <t>339.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="O138" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P138" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q138" s="2" t="inlineStr"/>
       <c r="R138" s="2" t="inlineStr">
         <is>
-          <t>11052.60 €</t>
+          <t>2220.46 €</t>
         </is>
       </c>
     </row>
     <row r="139" ht="32" customHeight="1">
       <c r="A139" s="2" t="inlineStr">
         <is>
-          <t>AR17045-03</t>
+          <t>AR17053-01</t>
         </is>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
-          <t>032-160.1</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 050-032-1601 GGSBV11WSECX2HHB, ohne Motor</t>
+          <t>Etabloc ETB 100-080-160 GGSBV10WSEEO2AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
-          <t>2930</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>166</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
+          <t>260.00</t>
+        </is>
+      </c>
+      <c r="L139" s="2" t="inlineStr">
+        <is>
           <t>23.00</t>
         </is>
       </c>
-      <c r="L139" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
-          <t>39.50</t>
+          <t>36.00</t>
         </is>
       </c>
       <c r="N139" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>75.00</t>
         </is>
       </c>
       <c r="O139" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="P139" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q139" s="2" t="inlineStr"/>
       <c r="R139" s="2" t="inlineStr">
         <is>
-          <t>2220.46 €</t>
+          <t>3798.14 €</t>
         </is>
       </c>
     </row>
     <row r="140" ht="32" customHeight="1">
       <c r="A140" s="2" t="inlineStr">
         <is>
-          <t>AR17053-01</t>
+          <t>AR17053-02</t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>080-160</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 100-080-160 GGSBV10WSEEO2AHB, ohne Motor</t>
@@ -12817,227 +12809,227 @@
       <c r="N140" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O140" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
       <c r="P140" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q140" s="2" t="inlineStr"/>
       <c r="R140" s="2" t="inlineStr">
         <is>
           <t>3798.14 €</t>
         </is>
       </c>
     </row>
     <row r="141" ht="32" customHeight="1">
       <c r="A141" s="2" t="inlineStr">
         <is>
-          <t>AR17053-02</t>
+          <t>AR17065</t>
         </is>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 100-080-160 GGSBV10WSEEO2AHB, ohne Motor</t>
+          <t>Etabloc ETB 065-050-160 GGSBV10 WSEBA4HHB</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>148</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J141" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="K141" s="2" t="inlineStr">
         <is>
-          <t>260.00</t>
+          <t>46.00</t>
         </is>
       </c>
       <c r="L141" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>5.30</t>
         </is>
       </c>
       <c r="M141" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="N141" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>77.00</t>
         </is>
       </c>
       <c r="O141" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P141" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q141" s="2" t="inlineStr"/>
       <c r="R141" s="2" t="inlineStr">
         <is>
-          <t>3798.14 €</t>
+          <t>2587.53 €</t>
         </is>
       </c>
     </row>
     <row r="142" ht="32" customHeight="1">
       <c r="A142" s="2" t="inlineStr">
         <is>
-          <t>AR17065</t>
+          <t>AR17066-01</t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etachrom-BC</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-125.1</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-050-160 GGSBV10 WSEBA4HHB</t>
+          <t>Etachrom ETCB 050-032-1251CCSAA11D100342</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>2957</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>134</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>4.20</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>34.30</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
-          <t>5.30</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>22.50</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
-          <t>77.00</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="O142" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P142" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q142" s="2" t="inlineStr"/>
       <c r="R142" s="2" t="inlineStr">
         <is>
-          <t>2587.53 €</t>
+          <t>3328.91 €</t>
         </is>
       </c>
     </row>
     <row r="143" ht="32" customHeight="1">
       <c r="A143" s="2" t="inlineStr">
         <is>
-          <t>AR17066-01</t>
+          <t>AR17066-02</t>
         </is>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
           <t>Etachrom-BC</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>032-125.1</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t>Etachrom ETCB 050-032-1251CCSAA11D100342</t>
@@ -13078,662 +13070,662 @@
           <t>22.50</t>
         </is>
       </c>
       <c r="N143" s="2" t="inlineStr">
         <is>
           <t>70.00</t>
         </is>
       </c>
       <c r="O143" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="P143" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q143" s="2" t="inlineStr"/>
       <c r="R143" s="2" t="inlineStr">
         <is>
           <t>3328.91 €</t>
         </is>
       </c>
     </row>
-    <row r="144" ht="32" customHeight="1">
+    <row r="144" ht="18" customHeight="1">
       <c r="A144" s="2" t="inlineStr">
         <is>
-          <t>AR17066-02</t>
+          <t>AR17083</t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-BC</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
-          <t>032-125.1</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>Etachrom ETCB 050-032-1251CCSAA11D100342</t>
+          <t>Etabloc ETB 100-080-160-GGSBV10WSEBS4HHB</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
-          <t>2957</t>
+          <t>1424</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>162</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
-          <t>34.30</t>
+          <t>130.00</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>4.50</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
-          <t>22.50</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="O144" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P144" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q144" s="2" t="inlineStr"/>
       <c r="R144" s="2" t="inlineStr">
         <is>
-          <t>3328.91 €</t>
-[...3 lines deleted...]
-    <row r="145" ht="18" customHeight="1">
+          <t>3231.35 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" ht="32" customHeight="1">
       <c r="A145" s="2" t="inlineStr">
         <is>
-          <t>AR17083</t>
+          <t>AR17106</t>
         </is>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etachrom-ETC-B</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>040-125</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 100-080-160-GGSBV10WSEBS4HHB</t>
+          <t>Etachrom ETCB 065-040-125 CCSEA11D100222</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
-          <t>1424</t>
+          <t>2870</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>110</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J145" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>44.00</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>59.00</t>
         </is>
       </c>
       <c r="O145" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P145" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 415 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q145" s="2" t="inlineStr"/>
       <c r="R145" s="2" t="inlineStr">
         <is>
-          <t>3231.35 €</t>
+          <t>3746.05 €</t>
         </is>
       </c>
     </row>
     <row r="146" ht="32" customHeight="1">
       <c r="A146" s="2" t="inlineStr">
         <is>
-          <t>AR17106</t>
+          <t>AR17107</t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCB</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
-          <t>040-125</t>
+          <t>032-125</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>Etachrom ETCB 065-040-125 CCSEA11D100222</t>
+          <t>Etabloc ETB 050-032-125 GGSAV11D200302 B</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
-          <t>2870</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>4.20</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
-          <t>44.00</t>
+          <t>34.50</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>19.50</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>78.00</t>
         </is>
       </c>
       <c r="O146" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P146" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q146" s="2" t="inlineStr"/>
       <c r="R146" s="2" t="inlineStr">
         <is>
-          <t>3746.05 €</t>
+          <t>2600.94 €</t>
         </is>
       </c>
     </row>
     <row r="147" ht="32" customHeight="1">
       <c r="A147" s="2" t="inlineStr">
         <is>
-          <t>AR17107</t>
+          <t>AR17108</t>
         </is>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etachrom-BC</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
-          <t>032-125</t>
+          <t>032-125.1</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 050-032-125 GGSAV11D200302 B</t>
+          <t>Etachrom ETCB 050-032-1251 CCSEA11D100112</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2830</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>111</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
-          <t>34.50</t>
+          <t>23.50</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
-          <t>19.50</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>13.50</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>51.00</t>
         </is>
       </c>
       <c r="O147" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P147" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q147" s="2" t="inlineStr"/>
       <c r="R147" s="2" t="inlineStr">
         <is>
-          <t>2600.94 €</t>
+          <t>3203.86 €</t>
         </is>
       </c>
     </row>
     <row r="148" ht="32" customHeight="1">
       <c r="A148" s="2" t="inlineStr">
         <is>
-          <t>AR17108</t>
+          <t>AR17151</t>
         </is>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
-      <c r="D148" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D148" s="2" t="inlineStr"/>
+      <c r="E148" s="2" t="inlineStr"/>
       <c r="F148" s="2" t="inlineStr">
         <is>
-          <t>Etachrom ETCB 050-032-1251 CCSEA11D100112</t>
+          <t>Etachrom ETCB 065-040-160 CCSAA11D101102</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
-          <t>2830</t>
+          <t>2972</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>162</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
-          <t>23.50</t>
+          <t>66.00</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>31.60</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
-          <t>13.50</t>
+          <t>41.50</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>121.00</t>
         </is>
       </c>
       <c r="O148" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P148" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q148" s="2" t="inlineStr"/>
       <c r="R148" s="2" t="inlineStr">
         <is>
-          <t>3203.86 €</t>
-[...3 lines deleted...]
-    <row r="149" ht="32" customHeight="1">
+          <t>5417.20 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" ht="18" customHeight="1">
       <c r="A149" s="2" t="inlineStr">
         <is>
-          <t>AR17151</t>
+          <t>AR17229</t>
         </is>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
-      <c r="D149" s="2" t="inlineStr"/>
-      <c r="E149" s="2" t="inlineStr"/>
+      <c r="D149" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E149" s="2" t="inlineStr">
+        <is>
+          <t>032-125</t>
+        </is>
+      </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
-          <t>Etachrom ETCB 065-040-160 CCSAA11D101102</t>
+          <t>Etabloc ETB 050-032-125 GGSBV09 WSEAJ4AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
-          <t>2972</t>
+          <t>1430</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>133</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J149" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>16.70</t>
         </is>
       </c>
       <c r="L149" s="2" t="inlineStr">
         <is>
-          <t>31.60</t>
+          <t>3.80</t>
         </is>
       </c>
       <c r="M149" s="2" t="inlineStr">
         <is>
-          <t>41.50</t>
+          <t>6.50</t>
         </is>
       </c>
       <c r="N149" s="2" t="inlineStr">
         <is>
-          <t>121.00</t>
+          <t>27.00</t>
         </is>
       </c>
       <c r="O149" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P149" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q149" s="2" t="inlineStr"/>
       <c r="R149" s="2" t="inlineStr">
         <is>
-          <t>5417.20 €</t>
-[...3 lines deleted...]
-    <row r="150" ht="18" customHeight="1">
+          <t>2198.64 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" ht="32" customHeight="1">
       <c r="A150" s="2" t="inlineStr">
         <is>
-          <t>AR17229</t>
+          <t>AR17254-01</t>
         </is>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
-          <t>032-125</t>
+          <t>065-315</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 050-032-125 GGSBV09 WSEAJ4AHB, ohne Motor</t>
+          <t>Etabloc ETB 080-065-315 GBSBV10 WSFDY4HHB</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
-          <t>1430</t>
+          <t>1470</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>304</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
-          <t>16.70</t>
+          <t>98.00</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>33.00</t>
         </is>
       </c>
       <c r="N150" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>196.00</t>
         </is>
       </c>
       <c r="O150" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P150" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q150" s="2" t="inlineStr"/>
       <c r="R150" s="2" t="inlineStr">
         <is>
-          <t>2198.64 €</t>
+          <t>7896.86 €</t>
         </is>
       </c>
     </row>
     <row r="151" ht="32" customHeight="1">
       <c r="A151" s="2" t="inlineStr">
         <is>
-          <t>AR17254-01</t>
+          <t>AR17254-02</t>
         </is>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>065-315</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 080-065-315 GBSBV10 WSFDY4HHB</t>
@@ -13777,227 +13769,227 @@
       <c r="N151" s="2" t="inlineStr">
         <is>
           <t>196.00</t>
         </is>
       </c>
       <c r="O151" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P151" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q151" s="2" t="inlineStr"/>
       <c r="R151" s="2" t="inlineStr">
         <is>
           <t>7896.86 €</t>
         </is>
       </c>
     </row>
     <row r="152" ht="32" customHeight="1">
       <c r="A152" s="2" t="inlineStr">
         <is>
-          <t>AR17254-02</t>
+          <t>AR17270</t>
         </is>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
-          <t>065-315</t>
+          <t>032-125</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 080-065-315 GBSBV10 WSFDY4HHB</t>
+          <t>Etabloc ETB 050-032-125-GGSBV10WSEAV4HHB</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
-          <t>1470</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
-          <t>304</t>
+          <t>108</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>1.60</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>13.40</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="N152" s="2" t="inlineStr">
         <is>
-          <t>196.00</t>
+          <t>78.00</t>
         </is>
       </c>
       <c r="O152" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P152" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q152" s="2" t="inlineStr"/>
       <c r="R152" s="2" t="inlineStr">
         <is>
-          <t>7896.86 €</t>
+          <t>2087.31 €</t>
         </is>
       </c>
     </row>
     <row r="153" ht="32" customHeight="1">
       <c r="A153" s="2" t="inlineStr">
         <is>
-          <t>AR17290</t>
+          <t>AR17306-01</t>
         </is>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>050-200</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-050-160-GGSBV11WSEEH2HHB</t>
+          <t>Etabloc ETB 065-050-200-GGSBV11WSEBS4HHB</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>1424</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>205</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J153" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="K153" s="2" t="inlineStr">
         <is>
-          <t>116.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="L153" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="M153" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>15.50</t>
         </is>
       </c>
       <c r="N153" s="2" t="inlineStr">
         <is>
-          <t>148.00</t>
+          <t>99.00</t>
         </is>
       </c>
       <c r="O153" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P153" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q153" s="2" t="inlineStr"/>
       <c r="R153" s="2" t="inlineStr">
         <is>
-          <t>5247.31 €</t>
+          <t>3124.99 €</t>
         </is>
       </c>
     </row>
     <row r="154" ht="32" customHeight="1">
       <c r="A154" s="2" t="inlineStr">
         <is>
-          <t>AR17306-01</t>
+          <t>AR17306-02</t>
         </is>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
           <t>050-200</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 065-050-200-GGSBV11WSEBS4HHB</t>
@@ -14041,51 +14033,51 @@
       <c r="N154" s="2" t="inlineStr">
         <is>
           <t>99.00</t>
         </is>
       </c>
       <c r="O154" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P154" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q154" s="2" t="inlineStr"/>
       <c r="R154" s="2" t="inlineStr">
         <is>
           <t>3124.99 €</t>
         </is>
       </c>
     </row>
     <row r="155" ht="32" customHeight="1">
       <c r="A155" s="2" t="inlineStr">
         <is>
-          <t>AR17306-02</t>
+          <t>AR17306-04</t>
         </is>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
           <t>050-200</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 065-050-200-GGSBV11WSEBS4HHB</t>
@@ -14320,51 +14312,51 @@
       <c r="Q157" s="2" t="inlineStr"/>
       <c r="R157" s="2" t="inlineStr">
         <is>
           <t>2182.90 €</t>
         </is>
       </c>
     </row>
     <row r="158" ht="32" customHeight="1">
       <c r="A158" s="2" t="inlineStr">
         <is>
           <t>AR17347</t>
         </is>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCF</t>
+          <t>Etachrom-ETC-F</t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
           <t>080-250</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
           <t>Etachrom ETCF 100-080-250 CCFES07D300754</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t>1465</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -14408,51 +14400,51 @@
       <c r="Q158" s="2" t="inlineStr"/>
       <c r="R158" s="2" t="inlineStr">
         <is>
           <t>8983.84 €</t>
         </is>
       </c>
     </row>
     <row r="159" ht="18" customHeight="1">
       <c r="A159" s="2" t="inlineStr">
         <is>
           <t>AR17348-01</t>
         </is>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCF</t>
+          <t>Etachrom-ETC-F</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>080-250</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
           <t>Etachrom ETCF 100-080-250 CCFES07D300554, ohne Motor</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
           <t>1465</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -14492,51 +14484,51 @@
       <c r="Q159" s="2" t="inlineStr"/>
       <c r="R159" s="2" t="inlineStr">
         <is>
           <t>7393.67 €</t>
         </is>
       </c>
     </row>
     <row r="160" ht="32" customHeight="1">
       <c r="A160" s="2" t="inlineStr">
         <is>
           <t>AR17348-02</t>
         </is>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCF</t>
+          <t>Etachrom-ETC-F</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t>080-250</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
           <t>Etachrom ETCF 100-080-250 CCFES07D300554 B</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
           <t>1465</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -14580,51 +14572,51 @@
       <c r="Q160" s="2" t="inlineStr"/>
       <c r="R160" s="2" t="inlineStr">
         <is>
           <t>8707.22 €</t>
         </is>
       </c>
     </row>
     <row r="161" ht="32" customHeight="1">
       <c r="A161" s="2" t="inlineStr">
         <is>
           <t>AR17350</t>
         </is>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCF</t>
+          <t>Etachrom-ETC-F</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
           <t>Etachrom ETCF 100-080-200 CCFES07D300404 B</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
           <t>1450</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
           <t>206</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -14668,51 +14660,51 @@
       <c r="Q161" s="2" t="inlineStr"/>
       <c r="R161" s="2" t="inlineStr">
         <is>
           <t>8181.47 €</t>
         </is>
       </c>
     </row>
     <row r="162" ht="32" customHeight="1">
       <c r="A162" s="2" t="inlineStr">
         <is>
           <t>AR17351</t>
         </is>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCF</t>
+          <t>Etachrom-ETC-F</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
           <t>080-250</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
           <t>Etachrom ETCF 100-080-250 CCFAS07D300554 B</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
           <t>1465</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
           <t>240</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -14756,51 +14748,51 @@
       <c r="Q162" s="2" t="inlineStr"/>
       <c r="R162" s="2" t="inlineStr">
         <is>
           <t>8112.54 €</t>
         </is>
       </c>
     </row>
     <row r="163" ht="32" customHeight="1">
       <c r="A163" s="2" t="inlineStr">
         <is>
           <t>AR17352</t>
         </is>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D163" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCF</t>
+          <t>Etachrom-ETC-F</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
           <t>Etachrom ETCF 065-040-160 CCFAS07D100402 B</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
           <t>151</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -16068,51 +16060,51 @@
       <c r="Q177" s="2" t="inlineStr"/>
       <c r="R177" s="2" t="inlineStr">
         <is>
           <t>10618.89 €</t>
         </is>
       </c>
     </row>
     <row r="178" ht="18" customHeight="1">
       <c r="A178" s="2" t="inlineStr">
         <is>
           <t>AR17760</t>
         </is>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCB</t>
+          <t>Etachrom-ETC-B</t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
           <t>025-160</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
           <t xml:space="preserve">Etachrom ETCB 050-025-160 CCSAA11D100152ex B </t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
           <t>2910</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
           <t>149</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -16389,51 +16381,51 @@
           <t>16.00</t>
         </is>
       </c>
       <c r="M181" s="2" t="inlineStr">
         <is>
           <t>23.90</t>
         </is>
       </c>
       <c r="N181" s="2" t="inlineStr">
         <is>
           <t>101.00</t>
         </is>
       </c>
       <c r="O181" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P181" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q181" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R181" s="2" t="inlineStr">
         <is>
           <t>3206.91 €</t>
         </is>
       </c>
     </row>
     <row r="182" ht="32" customHeight="1">
       <c r="A182" s="2" t="inlineStr">
         <is>
           <t>AR17946</t>
         </is>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
@@ -16504,51 +16496,51 @@
       <c r="Q182" s="2" t="inlineStr"/>
       <c r="R182" s="2" t="inlineStr">
         <is>
           <t>10677.00 €</t>
         </is>
       </c>
     </row>
     <row r="183" ht="32" customHeight="1">
       <c r="A183" s="2" t="inlineStr">
         <is>
           <t>AR18031</t>
         </is>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D183" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCF</t>
+          <t>Etachrom-ETC-F</t>
         </is>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
           <t>Etachrom ETCF 100-080-200 CC FES07D300404  B</t>
         </is>
       </c>
       <c r="G183" s="2" t="inlineStr">
         <is>
           <t>1460</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I183" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -16592,51 +16584,51 @@
       <c r="Q183" s="2" t="inlineStr"/>
       <c r="R183" s="2" t="inlineStr">
         <is>
           <t>8707.22 €</t>
         </is>
       </c>
     </row>
     <row r="184" ht="32" customHeight="1">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>AR18071</t>
         </is>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCB</t>
+          <t>Etachrom-ETC-B</t>
         </is>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
           <t>025-125.1</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
           <t>Etachrom ETCB 050-025-1251 CC WAA11D100112  B</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
           <t>2830</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
           <t>126</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -17193,315 +17185,315 @@
       <c r="N190" s="2" t="inlineStr">
         <is>
           <t>79.00</t>
         </is>
       </c>
       <c r="O190" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="P190" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q190" s="2" t="inlineStr"/>
       <c r="R190" s="2" t="inlineStr">
         <is>
           <t>2699.49 €</t>
         </is>
       </c>
     </row>
     <row r="191" ht="32" customHeight="1">
       <c r="A191" s="2" t="inlineStr">
         <is>
-          <t>AR18220</t>
+          <t>AR18219</t>
         </is>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D191" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etachrom-BC</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr">
         <is>
-          <t>032-200.1</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F191" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 050-032-2001GGSBV66WSEAV4HHB</t>
+          <t>Etachrom ETCB 100-080-200 CCSAA11D300404 B</t>
         </is>
       </c>
       <c r="G191" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1460</t>
         </is>
       </c>
       <c r="H191" s="2" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>190</t>
         </is>
       </c>
       <c r="I191" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J191" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="K191" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>105.00</t>
         </is>
       </c>
       <c r="L191" s="2" t="inlineStr">
         <is>
-          <t>7.60</t>
+          <t>8.80</t>
         </is>
       </c>
       <c r="M191" s="2" t="inlineStr">
         <is>
-          <t>10.90</t>
+          <t>13.30</t>
         </is>
       </c>
       <c r="N191" s="2" t="inlineStr">
         <is>
-          <t>73.00</t>
+          <t>111.00</t>
         </is>
       </c>
       <c r="O191" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="P191" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q191" s="2" t="inlineStr"/>
       <c r="R191" s="2" t="inlineStr">
         <is>
-          <t>2380.38 €</t>
+          <t>6952.44 €</t>
         </is>
       </c>
     </row>
     <row r="192" ht="32" customHeight="1">
       <c r="A192" s="2" t="inlineStr">
         <is>
-          <t>AR18222</t>
+          <t>AR18220</t>
         </is>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>032-200.1</t>
         </is>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 100-080-160 GGSCV11 WSECD4HHB</t>
+          <t>Etabloc ETB 050-032-2001GGSBV66WSEAV4HHB</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr">
         <is>
-          <t>1440</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>177</t>
         </is>
       </c>
       <c r="I192" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J192" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>1.40</t>
         </is>
       </c>
       <c r="K192" s="2" t="inlineStr">
         <is>
-          <t>134.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="L192" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>7.60</t>
         </is>
       </c>
       <c r="M192" s="2" t="inlineStr">
         <is>
-          <t>8.80</t>
+          <t>10.90</t>
         </is>
       </c>
       <c r="N192" s="2" t="inlineStr">
         <is>
-          <t>107.00</t>
+          <t>73.00</t>
         </is>
       </c>
       <c r="O192" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P192" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q192" s="2" t="inlineStr"/>
       <c r="R192" s="2" t="inlineStr">
         <is>
-          <t>3379.84 €</t>
+          <t>2380.38 €</t>
         </is>
       </c>
     </row>
     <row r="193" ht="32" customHeight="1">
       <c r="A193" s="2" t="inlineStr">
         <is>
-          <t>AR18326-01</t>
+          <t>AR18222</t>
         </is>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
-          <t>040-200</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-040-200-GGSBV11WSEDY2HBB PM</t>
+          <t>Etabloc ETB 100-080-160 GGSCV11 WSECD4HHB</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>1440</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>164</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J193" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="K193" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>134.00</t>
         </is>
       </c>
       <c r="L193" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="M193" s="2" t="inlineStr">
         <is>
-          <t>60.50</t>
+          <t>8.80</t>
         </is>
       </c>
       <c r="N193" s="2" t="inlineStr">
         <is>
-          <t>146.00</t>
+          <t>107.00</t>
         </is>
       </c>
       <c r="O193" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P193" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q193" s="2" t="inlineStr"/>
       <c r="R193" s="2" t="inlineStr">
         <is>
-          <t>5650.10 €</t>
+          <t>3379.84 €</t>
         </is>
       </c>
     </row>
     <row r="194" ht="32" customHeight="1">
       <c r="A194" s="2" t="inlineStr">
         <is>
-          <t>AR18326-02</t>
+          <t>AR18326-01</t>
         </is>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
           <t>040-200</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 065-040-200-GGSBV11WSEDY2HBB PM</t>
@@ -17542,494 +17534,494 @@
           <t>60.50</t>
         </is>
       </c>
       <c r="N194" s="2" t="inlineStr">
         <is>
           <t>146.00</t>
         </is>
       </c>
       <c r="O194" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P194" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q194" s="2" t="inlineStr"/>
       <c r="R194" s="2" t="inlineStr">
         <is>
           <t>5650.10 €</t>
         </is>
       </c>
     </row>
-    <row r="195" ht="18" customHeight="1">
+    <row r="195" ht="32" customHeight="1">
       <c r="A195" s="2" t="inlineStr">
         <is>
-          <t>AR18335-01</t>
+          <t>AR18326-02</t>
         </is>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D195" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
-          <t>032-200.1</t>
+          <t>040-200</t>
         </is>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 050-032-2001GGSBV01 WSECX4HAB PD2</t>
+          <t>Etabloc ETB 065-040-200-GGSBV11WSEDY2HBB PM</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>206</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J195" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="K195" s="2" t="inlineStr">
         <is>
-          <t>28.50</t>
+          <t>65.00</t>
         </is>
       </c>
       <c r="L195" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="M195" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>60.50</t>
         </is>
       </c>
       <c r="N195" s="2" t="inlineStr">
         <is>
-          <t>124.00</t>
+          <t>146.00</t>
         </is>
       </c>
       <c r="O195" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P195" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q195" s="2" t="inlineStr"/>
       <c r="R195" s="2" t="inlineStr">
         <is>
-          <t>6785.42 €</t>
+          <t>5650.10 €</t>
         </is>
       </c>
     </row>
     <row r="196" ht="18" customHeight="1">
       <c r="A196" s="2" t="inlineStr">
         <is>
-          <t>AR18348</t>
+          <t>AR18335-01</t>
         </is>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D196" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>032-200.1</t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 100-080-160-CCSBV10WSECM4HHB</t>
+          <t>Etabloc ETB 050-032-2001GGSBV01 WSECX4HAB PD2</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>204</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J196" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K196" s="2" t="inlineStr">
         <is>
-          <t>140.00</t>
+          <t>28.50</t>
         </is>
       </c>
       <c r="L196" s="2" t="inlineStr">
         <is>
-          <t>6.80</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="M196" s="2" t="inlineStr">
         <is>
-          <t>10.30</t>
+          <t>51.00</t>
         </is>
       </c>
       <c r="N196" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>124.00</t>
         </is>
       </c>
       <c r="O196" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P196" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q196" s="2" t="inlineStr"/>
       <c r="R196" s="2" t="inlineStr">
         <is>
-          <t>10948.30 €</t>
-[...3 lines deleted...]
-    <row r="197" ht="32" customHeight="1">
+          <t>6785.42 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="197" ht="18" customHeight="1">
       <c r="A197" s="2" t="inlineStr">
         <is>
-          <t>AR18391</t>
+          <t>AR18348</t>
         </is>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D197" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E197" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
-          <t>Etabloc 065-050-160-GGSBV10WSEDY2HHB</t>
+          <t>Etabloc ETB 100-080-160-CCSBV10WSECM4HHB</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J197" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="K197" s="2" t="inlineStr">
         <is>
+          <t>140.00</t>
+        </is>
+      </c>
+      <c r="L197" s="2" t="inlineStr">
+        <is>
+          <t>6.80</t>
+        </is>
+      </c>
+      <c r="M197" s="2" t="inlineStr">
+        <is>
+          <t>10.30</t>
+        </is>
+      </c>
+      <c r="N197" s="2" t="inlineStr">
+        <is>
           <t>100.00</t>
         </is>
       </c>
-      <c r="L197" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="O197" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="P197" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q197" s="2" t="inlineStr"/>
       <c r="R197" s="2" t="inlineStr">
         <is>
-          <t>4903.92 €</t>
-[...3 lines deleted...]
-    <row r="198" ht="18" customHeight="1">
+          <t>10948.30 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="198" ht="32" customHeight="1">
       <c r="A198" s="2" t="inlineStr">
         <is>
-          <t>AR18626</t>
+          <t>AR18391</t>
         </is>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
-          <t>065-125</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 080-065-125-GGSBV11WSECD4HHB</t>
+          <t>Etabloc 065-050-160-GGSBV10WSEDY2HHB</t>
         </is>
       </c>
       <c r="G198" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H198" s="2" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>156</t>
         </is>
       </c>
       <c r="I198" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J198" s="2" t="inlineStr">
         <is>
           <t>12.00</t>
         </is>
       </c>
       <c r="K198" s="2" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
       <c r="L198" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="M198" s="2" t="inlineStr">
         <is>
-          <t>12.20</t>
+          <t>36.00</t>
         </is>
       </c>
       <c r="N198" s="2" t="inlineStr">
         <is>
-          <t>92.00</t>
+          <t>159.00</t>
         </is>
       </c>
       <c r="O198" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P198" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q198" s="2" t="inlineStr"/>
       <c r="R198" s="2" t="inlineStr">
         <is>
-          <t>3065.00 €</t>
+          <t>4903.92 €</t>
         </is>
       </c>
     </row>
     <row r="199" ht="18" customHeight="1">
       <c r="A199" s="2" t="inlineStr">
         <is>
-          <t>AR18627-01</t>
+          <t>AR18626</t>
         </is>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D199" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E199" s="2" t="inlineStr">
         <is>
-          <t>040-125</t>
+          <t>065-125</t>
         </is>
       </c>
       <c r="F199" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-040-125-GGSBV11WSEBI4HHB</t>
+          <t>Etabloc ETB 080-065-125-GGSBV11WSECD4HHB</t>
         </is>
       </c>
       <c r="G199" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H199" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>141</t>
         </is>
       </c>
       <c r="I199" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J199" s="2" t="inlineStr">
         <is>
-          <t>4.70</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="K199" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="L199" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="M199" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>12.20</t>
         </is>
       </c>
       <c r="N199" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>92.00</t>
         </is>
       </c>
       <c r="O199" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P199" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q199" s="2" t="inlineStr"/>
       <c r="R199" s="2" t="inlineStr">
         <is>
-          <t>2365.32 €</t>
+          <t>3065.00 €</t>
         </is>
       </c>
     </row>
     <row r="200" ht="18" customHeight="1">
       <c r="A200" s="2" t="inlineStr">
         <is>
-          <t>AR18627-02</t>
+          <t>AR18627-01</t>
         </is>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D200" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
           <t>040-125</t>
         </is>
       </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 065-040-125-GGSBV11WSEBI4HHB</t>
@@ -18073,139 +18065,139 @@
       <c r="N200" s="2" t="inlineStr">
         <is>
           <t>69.00</t>
         </is>
       </c>
       <c r="O200" s="2" t="inlineStr">
         <is>
           <t>1,5 kW</t>
         </is>
       </c>
       <c r="P200" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q200" s="2" t="inlineStr"/>
       <c r="R200" s="2" t="inlineStr">
         <is>
           <t>2365.32 €</t>
         </is>
       </c>
     </row>
     <row r="201" ht="18" customHeight="1">
       <c r="A201" s="2" t="inlineStr">
         <is>
-          <t>AR18630-01</t>
+          <t>AR18627-02</t>
         </is>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D201" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E201" s="2" t="inlineStr">
         <is>
-          <t>065-125</t>
+          <t>040-125</t>
         </is>
       </c>
       <c r="F201" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 080-065-125-GGSBV11WSEDY4HHB</t>
+          <t>Etabloc ETB 065-040-125-GGSBV11WSEBI4HHB</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I201" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J201" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>4.70</t>
         </is>
       </c>
       <c r="K201" s="2" t="inlineStr">
         <is>
-          <t>170.00</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="L201" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="M201" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>12.50</t>
         </is>
       </c>
       <c r="N201" s="2" t="inlineStr">
         <is>
-          <t>137.00</t>
+          <t>69.00</t>
         </is>
       </c>
       <c r="O201" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="P201" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q201" s="2" t="inlineStr"/>
       <c r="R201" s="2" t="inlineStr">
         <is>
-          <t>4933.96 €</t>
+          <t>2365.32 €</t>
         </is>
       </c>
     </row>
     <row r="202" ht="18" customHeight="1">
       <c r="A202" s="2" t="inlineStr">
         <is>
-          <t>AR18630-02</t>
+          <t>AR18630-01</t>
         </is>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D202" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E202" s="2" t="inlineStr">
         <is>
           <t>065-125</t>
         </is>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 080-065-125-GGSBV11WSEDY4HHB</t>
@@ -18249,227 +18241,227 @@
       <c r="N202" s="2" t="inlineStr">
         <is>
           <t>137.00</t>
         </is>
       </c>
       <c r="O202" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P202" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q202" s="2" t="inlineStr"/>
       <c r="R202" s="2" t="inlineStr">
         <is>
           <t>4933.96 €</t>
         </is>
       </c>
     </row>
     <row r="203" ht="18" customHeight="1">
       <c r="A203" s="2" t="inlineStr">
         <is>
-          <t>AR18632</t>
+          <t>AR18630-02</t>
         </is>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D203" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
           <t>065-125</t>
         </is>
       </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 080-065-125-GGSBV11WSECD4HHB</t>
+          <t>Etabloc ETB 080-065-125-GGSBV11WSEDY4HHB</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H203" s="2" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>137</t>
         </is>
       </c>
       <c r="I203" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J203" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K203" s="2" t="inlineStr">
         <is>
-          <t>105.00</t>
+          <t>170.00</t>
         </is>
       </c>
       <c r="L203" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="M203" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>27.00</t>
         </is>
       </c>
       <c r="N203" s="2" t="inlineStr">
         <is>
-          <t>92.00</t>
+          <t>137.00</t>
         </is>
       </c>
       <c r="O203" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P203" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q203" s="2" t="inlineStr"/>
       <c r="R203" s="2" t="inlineStr">
         <is>
-          <t>3065.00 €</t>
+          <t>4933.96 €</t>
         </is>
       </c>
     </row>
     <row r="204" ht="18" customHeight="1">
       <c r="A204" s="2" t="inlineStr">
         <is>
-          <t>AR18633-01</t>
+          <t>AR18632</t>
         </is>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D204" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>065-125</t>
         </is>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-050-160-GGSBV11WSEBI4HHB</t>
+          <t>Etabloc ETB 080-065-125-GGSBV11WSECD4HHB</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H204" s="2" t="inlineStr">
         <is>
-          <t>161</t>
+          <t>141</t>
         </is>
       </c>
       <c r="I204" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J204" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="K204" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>105.00</t>
         </is>
       </c>
       <c r="L204" s="2" t="inlineStr">
         <is>
-          <t>6.90</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="M204" s="2" t="inlineStr">
         <is>
-          <t>9.90</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="N204" s="2" t="inlineStr">
         <is>
-          <t>72.00</t>
+          <t>92.00</t>
         </is>
       </c>
       <c r="O204" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P204" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q204" s="2" t="inlineStr"/>
       <c r="R204" s="2" t="inlineStr">
         <is>
-          <t>2678.80 €</t>
+          <t>3065.00 €</t>
         </is>
       </c>
     </row>
     <row r="205" ht="18" customHeight="1">
       <c r="A205" s="2" t="inlineStr">
         <is>
-          <t>AR18633-02</t>
+          <t>AR18633-01</t>
         </is>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D205" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 065-050-160-GGSBV11WSEBI4HHB</t>
@@ -18510,226 +18502,226 @@
           <t>9.90</t>
         </is>
       </c>
       <c r="N205" s="2" t="inlineStr">
         <is>
           <t>72.00</t>
         </is>
       </c>
       <c r="O205" s="2" t="inlineStr">
         <is>
           <t>1,5 kW</t>
         </is>
       </c>
       <c r="P205" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q205" s="2" t="inlineStr"/>
       <c r="R205" s="2" t="inlineStr">
         <is>
           <t>2678.80 €</t>
         </is>
       </c>
     </row>
-    <row r="206" ht="32" customHeight="1">
+    <row r="206" ht="18" customHeight="1">
       <c r="A206" s="2" t="inlineStr">
         <is>
-          <t>AR18647</t>
+          <t>AR18633-02</t>
         </is>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D206" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCF</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
-          <t>050-125</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
-          <t>Etachrom ETCF 065-050-125 CCSAA07A100402 B ohne Motor, inkl. Rotationsbremse</t>
+          <t>Etabloc ETB 065-050-160-GGSBV11WSEBI4HHB</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
-          <t>111</t>
+          <t>161</t>
         </is>
       </c>
       <c r="I206" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J206" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>6.50</t>
         </is>
       </c>
       <c r="K206" s="2" t="inlineStr">
         <is>
-          <t>50.50</t>
+          <t>54.00</t>
         </is>
       </c>
       <c r="L206" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>6.90</t>
         </is>
       </c>
       <c r="M206" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>9.90</t>
         </is>
       </c>
       <c r="N206" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>72.00</t>
         </is>
       </c>
       <c r="O206" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
-[...2 lines deleted...]
-      <c r="P206" s="2" t="inlineStr"/>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P206" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q206" s="2" t="inlineStr"/>
       <c r="R206" s="2" t="inlineStr">
         <is>
-          <t>4005.58 €</t>
+          <t>2678.80 €</t>
         </is>
       </c>
     </row>
     <row r="207" ht="32" customHeight="1">
       <c r="A207" s="2" t="inlineStr">
         <is>
-          <t>AR18749-01</t>
+          <t>AR18647</t>
         </is>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D207" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etachrom-ETC-F</t>
         </is>
       </c>
       <c r="E207" s="2" t="inlineStr">
         <is>
-          <t>032-125</t>
+          <t>050-125</t>
         </is>
       </c>
       <c r="F207" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 050-032-125-GGSBV10WSEBS2HHB</t>
+          <t>Etachrom ETCF 065-050-125 CCSAA07A100402 B ohne Motor, inkl. Rotationsbremse</t>
         </is>
       </c>
       <c r="G207" s="2" t="inlineStr">
         <is>
-          <t>2855</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H207" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>111</t>
         </is>
       </c>
       <c r="I207" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J207" s="2" t="inlineStr">
         <is>
-          <t>4.16</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="K207" s="2" t="inlineStr">
         <is>
-          <t>33.53</t>
+          <t>50.50</t>
         </is>
       </c>
       <c r="L207" s="2" t="inlineStr">
         <is>
-          <t>18.50</t>
+          <t>4.50</t>
         </is>
       </c>
       <c r="M207" s="2" t="inlineStr">
         <is>
-          <t>28.20</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="N207" s="2" t="inlineStr">
         <is>
-          <t>73.00</t>
+          <t>66.00</t>
         </is>
       </c>
       <c r="O207" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="P207" s="2" t="inlineStr"/>
       <c r="Q207" s="2" t="inlineStr"/>
       <c r="R207" s="2" t="inlineStr">
         <is>
-          <t>2466.22 €</t>
+          <t>4005.58 €</t>
         </is>
       </c>
     </row>
     <row r="208" ht="32" customHeight="1">
       <c r="A208" s="2" t="inlineStr">
         <is>
-          <t>AR18749-02</t>
+          <t>AR18749-01</t>
         </is>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
           <t>032-125</t>
         </is>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 050-032-125-GGSBV10WSEBS2HHB</t>
@@ -18773,139 +18765,139 @@
       <c r="N208" s="2" t="inlineStr">
         <is>
           <t>73.00</t>
         </is>
       </c>
       <c r="O208" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P208" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 380 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q208" s="2" t="inlineStr"/>
       <c r="R208" s="2" t="inlineStr">
         <is>
           <t>2466.22 €</t>
         </is>
       </c>
     </row>
     <row r="209" ht="32" customHeight="1">
       <c r="A209" s="2" t="inlineStr">
         <is>
-          <t>AR18751</t>
+          <t>AR18749-02</t>
         </is>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D209" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E209" s="2" t="inlineStr">
         <is>
-          <t>040-125</t>
+          <t>032-125</t>
         </is>
       </c>
       <c r="F209" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-040-125-GGSBV10WSEBS2HHB</t>
+          <t>Etabloc ETB 050-032-125-GGSBV10WSEBS2HHB</t>
         </is>
       </c>
       <c r="G209" s="2" t="inlineStr">
         <is>
           <t>2855</t>
         </is>
       </c>
       <c r="H209" s="2" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I209" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J209" s="2" t="inlineStr">
         <is>
-          <t>6.51</t>
+          <t>4.16</t>
         </is>
       </c>
       <c r="K209" s="2" t="inlineStr">
         <is>
-          <t>53.24</t>
+          <t>33.53</t>
         </is>
       </c>
       <c r="L209" s="2" t="inlineStr">
         <is>
-          <t>14.90</t>
+          <t>18.50</t>
         </is>
       </c>
       <c r="M209" s="2" t="inlineStr">
         <is>
-          <t>23.77</t>
+          <t>28.20</t>
         </is>
       </c>
       <c r="N209" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>73.00</t>
         </is>
       </c>
       <c r="O209" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P209" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 380 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q209" s="2" t="inlineStr"/>
       <c r="R209" s="2" t="inlineStr">
         <is>
-          <t>2548.33 €</t>
+          <t>2466.22 €</t>
         </is>
       </c>
     </row>
     <row r="210" ht="32" customHeight="1">
       <c r="A210" s="2" t="inlineStr">
         <is>
-          <t>AR18752-01</t>
+          <t>AR18751</t>
         </is>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D210" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E210" s="2" t="inlineStr">
         <is>
           <t>040-125</t>
         </is>
       </c>
       <c r="F210" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 065-040-125-GGSBV10WSEBS2HHB</t>
@@ -18949,51 +18941,51 @@
       <c r="N210" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O210" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P210" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 380 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q210" s="2" t="inlineStr"/>
       <c r="R210" s="2" t="inlineStr">
         <is>
           <t>2548.33 €</t>
         </is>
       </c>
     </row>
     <row r="211" ht="32" customHeight="1">
       <c r="A211" s="2" t="inlineStr">
         <is>
-          <t>AR18752-02</t>
+          <t>AR18752-01</t>
         </is>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C211" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D211" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E211" s="2" t="inlineStr">
         <is>
           <t>040-125</t>
         </is>
       </c>
       <c r="F211" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 065-040-125-GGSBV10WSEBS2HHB</t>
@@ -19034,138 +19026,142 @@
           <t>23.77</t>
         </is>
       </c>
       <c r="N211" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O211" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P211" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 380 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q211" s="2" t="inlineStr"/>
       <c r="R211" s="2" t="inlineStr">
         <is>
           <t>2548.33 €</t>
         </is>
       </c>
     </row>
-    <row r="212" ht="18" customHeight="1">
+    <row r="212" ht="32" customHeight="1">
       <c r="A212" s="2" t="inlineStr">
         <is>
-          <t>AR18848-01</t>
+          <t>AR18752-02</t>
         </is>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D212" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>040-125</t>
         </is>
       </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 080-065-160-GGSBV01WSEFX2HHB ohne Motor</t>
+          <t>Etabloc ETB 065-040-125-GGSBV10WSEBS2HHB</t>
         </is>
       </c>
       <c r="G212" s="2" t="inlineStr">
         <is>
-          <t>2955</t>
+          <t>2855</t>
         </is>
       </c>
       <c r="H212" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>132</t>
         </is>
       </c>
       <c r="I212" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J212" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>6.51</t>
         </is>
       </c>
       <c r="K212" s="2" t="inlineStr">
         <is>
-          <t>165.00</t>
+          <t>53.24</t>
         </is>
       </c>
       <c r="L212" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>14.90</t>
         </is>
       </c>
       <c r="M212" s="2" t="inlineStr">
         <is>
-          <t>39.80</t>
+          <t>23.77</t>
         </is>
       </c>
       <c r="N212" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O212" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
-[...2 lines deleted...]
-      <c r="P212" s="2" t="inlineStr"/>
+          <t>2,2 kW</t>
+        </is>
+      </c>
+      <c r="P212" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 380 V, 50Hz 3x 415 V</t>
+        </is>
+      </c>
       <c r="Q212" s="2" t="inlineStr"/>
       <c r="R212" s="2" t="inlineStr">
         <is>
-          <t>5898.90 €</t>
+          <t>2548.33 €</t>
         </is>
       </c>
     </row>
     <row r="213" ht="18" customHeight="1">
       <c r="A213" s="2" t="inlineStr">
         <is>
-          <t>AR18848-02</t>
+          <t>AR18848-01</t>
         </is>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C213" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D213" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E213" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F213" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 080-065-160-GGSBV01WSEFX2HHB ohne Motor</t>
@@ -19205,51 +19201,51 @@
         <is>
           <t>39.80</t>
         </is>
       </c>
       <c r="N213" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O213" s="2" t="inlineStr">
         <is>
           <t>37 kW</t>
         </is>
       </c>
       <c r="P213" s="2" t="inlineStr"/>
       <c r="Q213" s="2" t="inlineStr"/>
       <c r="R213" s="2" t="inlineStr">
         <is>
           <t>5898.90 €</t>
         </is>
       </c>
     </row>
     <row r="214" ht="18" customHeight="1">
       <c r="A214" s="2" t="inlineStr">
         <is>
-          <t>AR18848-03</t>
+          <t>AR18848-02</t>
         </is>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D214" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E214" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F214" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 080-065-160-GGSBV01WSEFX2HHB ohne Motor</t>
@@ -19289,51 +19285,51 @@
         <is>
           <t>39.80</t>
         </is>
       </c>
       <c r="N214" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O214" s="2" t="inlineStr">
         <is>
           <t>37 kW</t>
         </is>
       </c>
       <c r="P214" s="2" t="inlineStr"/>
       <c r="Q214" s="2" t="inlineStr"/>
       <c r="R214" s="2" t="inlineStr">
         <is>
           <t>5898.90 €</t>
         </is>
       </c>
     </row>
     <row r="215" ht="18" customHeight="1">
       <c r="A215" s="2" t="inlineStr">
         <is>
-          <t>AR18848-04</t>
+          <t>AR18848-03</t>
         </is>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C215" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D215" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E215" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F215" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 080-065-160-GGSBV01WSEFX2HHB ohne Motor</t>
@@ -19373,51 +19369,51 @@
         <is>
           <t>39.80</t>
         </is>
       </c>
       <c r="N215" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O215" s="2" t="inlineStr">
         <is>
           <t>37 kW</t>
         </is>
       </c>
       <c r="P215" s="2" t="inlineStr"/>
       <c r="Q215" s="2" t="inlineStr"/>
       <c r="R215" s="2" t="inlineStr">
         <is>
           <t>5898.90 €</t>
         </is>
       </c>
     </row>
     <row r="216" ht="18" customHeight="1">
       <c r="A216" s="2" t="inlineStr">
         <is>
-          <t>AR18848-05</t>
+          <t>AR18848-04</t>
         </is>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D216" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E216" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F216" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 080-065-160-GGSBV01WSEFX2HHB ohne Motor</t>
@@ -19454,3413 +19450,3757 @@
         </is>
       </c>
       <c r="M216" s="2" t="inlineStr">
         <is>
           <t>39.80</t>
         </is>
       </c>
       <c r="N216" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O216" s="2" t="inlineStr">
         <is>
           <t>37 kW</t>
         </is>
       </c>
       <c r="P216" s="2" t="inlineStr"/>
       <c r="Q216" s="2" t="inlineStr"/>
       <c r="R216" s="2" t="inlineStr">
         <is>
           <t>5898.90 €</t>
         </is>
       </c>
     </row>
-    <row r="217" ht="32" customHeight="1">
+    <row r="217" ht="18" customHeight="1">
       <c r="A217" s="2" t="inlineStr">
         <is>
-          <t>AR18851</t>
+          <t>AR18848-05</t>
         </is>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C217" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D217" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCF</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E217" s="2" t="inlineStr">
         <is>
-          <t>080-250</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F217" s="2" t="inlineStr">
         <is>
-          <t>Etachrom ETCF 100-080-250 CCFAS07D300404  B</t>
+          <t>Etabloc ETB 080-065-160-GGSBV01WSEFX2HHB ohne Motor</t>
         </is>
       </c>
       <c r="G217" s="2" t="inlineStr">
         <is>
-          <t>1460</t>
+          <t>2955</t>
         </is>
       </c>
       <c r="H217" s="2" t="inlineStr">
         <is>
-          <t>227</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I217" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J217" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K217" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>165.00</t>
         </is>
       </c>
       <c r="L217" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="M217" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>39.80</t>
         </is>
       </c>
       <c r="N217" s="2" t="inlineStr">
         <is>
-          <t>105.00</t>
+          <t>75.00</t>
         </is>
       </c>
       <c r="O217" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="P217" s="2" t="inlineStr"/>
       <c r="Q217" s="2" t="inlineStr"/>
       <c r="R217" s="2" t="inlineStr">
         <is>
-          <t>8408.82 €</t>
-[...3 lines deleted...]
-    <row r="218" ht="18" customHeight="1">
+          <t>5898.90 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="218" ht="32" customHeight="1">
       <c r="A218" s="2" t="inlineStr">
         <is>
-          <t>AR18927</t>
+          <t>AR18851</t>
         </is>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D218" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etachrom-ETC-F</t>
         </is>
       </c>
       <c r="E218" s="2" t="inlineStr">
         <is>
-          <t>032-125</t>
+          <t>080-250</t>
         </is>
       </c>
       <c r="F218" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 050-032-125-GBSBV10WSEAP1HAB PD</t>
+          <t>Etachrom ETCF 100-080-250 CCFAS07D300404  B</t>
         </is>
       </c>
       <c r="G218" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1460</t>
         </is>
       </c>
       <c r="H218" s="2" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>227</t>
         </is>
       </c>
       <c r="I218" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J218" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="K218" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="L218" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="M218" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="N218" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>105.00</t>
         </is>
       </c>
       <c r="O218" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
-[...2 lines deleted...]
-      <c r="P218" s="2" t="inlineStr"/>
+          <t>4,0 kW</t>
+        </is>
+      </c>
+      <c r="P218" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q218" s="2" t="inlineStr"/>
       <c r="R218" s="2" t="inlineStr">
         <is>
-          <t>4311.27 €</t>
-[...3 lines deleted...]
-    <row r="219" ht="18" customHeight="1">
+          <t>8408.82 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" ht="32" customHeight="1">
       <c r="A219" s="2" t="inlineStr">
         <is>
-          <t>AR18931</t>
+          <t>AR18880</t>
         </is>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D219" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E219" s="2" t="inlineStr">
         <is>
-          <t>050-200</t>
+          <t>065-200</t>
         </is>
       </c>
       <c r="F219" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-050-200-GBSBV10WSEBI4HAB PD</t>
+          <t>Etabloc ETB 080-065-200-GBSCV10WSEEO2HBB PM</t>
         </is>
       </c>
       <c r="G219" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
-[...2 lines deleted...]
-      <c r="H219" s="2" t="inlineStr"/>
+          <t>2950</t>
+        </is>
+      </c>
+      <c r="H219" s="2" t="inlineStr">
+        <is>
+          <t>219</t>
+        </is>
+      </c>
       <c r="I219" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J219" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="K219" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="L219" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>59.80</t>
         </is>
       </c>
       <c r="M219" s="2" t="inlineStr">
         <is>
-          <t>11.10</t>
-[...6 lines deleted...]
-      </c>
+          <t>59.90</t>
+        </is>
+      </c>
+      <c r="N219" s="2" t="inlineStr"/>
       <c r="O219" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P219" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q219" s="2" t="inlineStr"/>
       <c r="R219" s="2" t="inlineStr">
         <is>
-          <t>5309.21 €</t>
-[...3 lines deleted...]
-    <row r="220" ht="18" customHeight="1">
+          <t>6024.55 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="220" ht="32" customHeight="1">
       <c r="A220" s="2" t="inlineStr">
         <is>
-          <t>AR18955</t>
+          <t>AR18898-01</t>
         </is>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D220" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCB</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
-          <t>025-125</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
-          <t>Etachrom ETCB 050-025-125 CCKAA11D100222 B PD2, ohne PM</t>
+          <t>Etabloc ETB 100-080-200-GGSBV11WSFBI6HHB</t>
         </is>
       </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>970</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>175</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J220" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="K220" s="2" t="inlineStr">
         <is>
-          <t>22.20</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="L220" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>3.20</t>
         </is>
       </c>
       <c r="M220" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>4.70</t>
         </is>
       </c>
       <c r="N220" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>106.00</t>
         </is>
       </c>
       <c r="O220" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="P220" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q220" s="2" t="inlineStr"/>
       <c r="R220" s="2" t="inlineStr">
         <is>
-          <t>5531.53 €</t>
+          <t>4768.85 €</t>
         </is>
       </c>
     </row>
     <row r="221" ht="32" customHeight="1">
       <c r="A221" s="2" t="inlineStr">
         <is>
-          <t>AR18962</t>
+          <t>AR18898-02</t>
         </is>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D221" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-050-160-GGSBV10WSECX2HHB</t>
+          <t>Etabloc ETB 100-080-200-GGSBV11WSFBI6HHB</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
-          <t>2930</t>
+          <t>970</t>
         </is>
       </c>
       <c r="H221" s="2" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>175</t>
         </is>
       </c>
       <c r="I221" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J221" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="K221" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="L221" s="2" t="inlineStr">
         <is>
-          <t>34.99</t>
+          <t>3.20</t>
         </is>
       </c>
       <c r="M221" s="2" t="inlineStr">
         <is>
-          <t>52.50</t>
+          <t>4.70</t>
         </is>
       </c>
       <c r="N221" s="2" t="inlineStr">
         <is>
-          <t>112.00</t>
+          <t>106.00</t>
         </is>
       </c>
       <c r="O221" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="P221" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q221" s="2" t="inlineStr"/>
       <c r="R221" s="2" t="inlineStr">
         <is>
-          <t>3769.29 €</t>
+          <t>4768.85 €</t>
         </is>
       </c>
     </row>
     <row r="222" ht="18" customHeight="1">
       <c r="A222" s="2" t="inlineStr">
         <is>
-          <t>AR5353</t>
+          <t>AR18927</t>
         </is>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D222" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
-          <t>040-125</t>
+          <t>032-125</t>
         </is>
       </c>
       <c r="F222" s="2" t="inlineStr">
         <is>
-          <t>Etabloc GN 040-125/302 G9 ohne Motor</t>
+          <t>Etabloc ETB 050-032-125-GBSBV10WSEAP1HAB PD</t>
         </is>
       </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
-          <t>3515</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H222" s="2" t="inlineStr">
         <is>
-          <t>114</t>
+          <t>132</t>
         </is>
       </c>
       <c r="I222" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J222" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="K222" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>17.50</t>
         </is>
       </c>
       <c r="L222" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>4.20</t>
         </is>
       </c>
       <c r="M222" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>6.50</t>
         </is>
       </c>
       <c r="N222" s="2" t="inlineStr">
         <is>
-          <t>72.00</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="O222" s="2" t="inlineStr">
         <is>
-          <t>3,7 kW</t>
-[...11 lines deleted...]
-      </c>
+          <t>0,55 kW</t>
+        </is>
+      </c>
+      <c r="P222" s="2" t="inlineStr"/>
+      <c r="Q222" s="2" t="inlineStr"/>
       <c r="R222" s="2" t="inlineStr">
         <is>
-          <t>3529.72 €</t>
+          <t>4311.27 €</t>
         </is>
       </c>
     </row>
     <row r="223" ht="18" customHeight="1">
       <c r="A223" s="2" t="inlineStr">
         <is>
+          <t>AR18931</t>
+        </is>
+      </c>
+      <c r="B223" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C223" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D223" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E223" s="2" t="inlineStr">
+        <is>
+          <t>050-200</t>
+        </is>
+      </c>
+      <c r="F223" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc ETB 065-050-200-GBSBV10WSEBI4HAB PD</t>
+        </is>
+      </c>
+      <c r="G223" s="2" t="inlineStr">
+        <is>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="H223" s="2" t="inlineStr"/>
+      <c r="I223" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J223" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="K223" s="2" t="inlineStr">
+        <is>
+          <t>40.00</t>
+        </is>
+      </c>
+      <c r="L223" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="M223" s="2" t="inlineStr">
+        <is>
+          <t>11.10</t>
+        </is>
+      </c>
+      <c r="N223" s="2" t="inlineStr">
+        <is>
+          <t>92.00</t>
+        </is>
+      </c>
+      <c r="O223" s="2" t="inlineStr">
+        <is>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P223" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q223" s="2" t="inlineStr"/>
+      <c r="R223" s="2" t="inlineStr">
+        <is>
+          <t>5309.21 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="224" ht="18" customHeight="1">
+      <c r="A224" s="2" t="inlineStr">
+        <is>
+          <t>AR18955</t>
+        </is>
+      </c>
+      <c r="B224" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C224" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D224" s="2" t="inlineStr">
+        <is>
+          <t>Etachrom-ETC-B</t>
+        </is>
+      </c>
+      <c r="E224" s="2" t="inlineStr">
+        <is>
+          <t>025-125</t>
+        </is>
+      </c>
+      <c r="F224" s="2" t="inlineStr">
+        <is>
+          <t>Etachrom ETCB 050-025-125 CCKAA11D100222 B PD2, ohne PM</t>
+        </is>
+      </c>
+      <c r="G224" s="2" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
+      <c r="I224" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J224" s="2" t="inlineStr">
+        <is>
+          <t>3.50</t>
+        </is>
+      </c>
+      <c r="K224" s="2" t="inlineStr">
+        <is>
+          <t>22.20</t>
+        </is>
+      </c>
+      <c r="L224" s="2" t="inlineStr">
+        <is>
+          <t>19.00</t>
+        </is>
+      </c>
+      <c r="M224" s="2" t="inlineStr">
+        <is>
+          <t>22.00</t>
+        </is>
+      </c>
+      <c r="N224" s="2" t="inlineStr">
+        <is>
+          <t>62.00</t>
+        </is>
+      </c>
+      <c r="O224" s="2" t="inlineStr">
+        <is>
+          <t>2,2 kW</t>
+        </is>
+      </c>
+      <c r="P224" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q224" s="2" t="inlineStr"/>
+      <c r="R224" s="2" t="inlineStr">
+        <is>
+          <t>5531.53 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="225" ht="32" customHeight="1">
+      <c r="A225" s="2" t="inlineStr">
+        <is>
+          <t>AR19074</t>
+        </is>
+      </c>
+      <c r="B225" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C225" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D225" s="2" t="inlineStr">
+        <is>
+          <t>Etachrom-ETC-B</t>
+        </is>
+      </c>
+      <c r="E225" s="2" t="inlineStr">
+        <is>
+          <t>040-250</t>
+        </is>
+      </c>
+      <c r="F225" s="2" t="inlineStr">
+        <is>
+          <t>Etachrom ETCB 065-040-250 CC</t>
+        </is>
+      </c>
+      <c r="G225" s="2" t="inlineStr">
+        <is>
+          <t>2935</t>
+        </is>
+      </c>
+      <c r="H225" s="2" t="inlineStr">
+        <is>
+          <t>201</t>
+        </is>
+      </c>
+      <c r="I225" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J225" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="K225" s="2" t="inlineStr">
+        <is>
+          <t>36.00</t>
+        </is>
+      </c>
+      <c r="L225" s="2" t="inlineStr">
+        <is>
+          <t>90.00</t>
+        </is>
+      </c>
+      <c r="M225" s="2" t="inlineStr">
+        <is>
+          <t>105.00</t>
+        </is>
+      </c>
+      <c r="N225" s="2" t="inlineStr">
+        <is>
+          <t>110.00</t>
+        </is>
+      </c>
+      <c r="O225" s="2" t="inlineStr">
+        <is>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="P225" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q225" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R225" s="2" t="inlineStr">
+        <is>
+          <t>6037.39 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="226" ht="18" customHeight="1">
+      <c r="A226" s="2" t="inlineStr">
+        <is>
+          <t>AR5353</t>
+        </is>
+      </c>
+      <c r="B226" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C226" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D226" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E226" s="2" t="inlineStr">
+        <is>
+          <t>040-125</t>
+        </is>
+      </c>
+      <c r="F226" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc GN 040-125/302 G9 ohne Motor</t>
+        </is>
+      </c>
+      <c r="G226" s="2" t="inlineStr">
+        <is>
+          <t>3515</t>
+        </is>
+      </c>
+      <c r="H226" s="2" t="inlineStr">
+        <is>
+          <t>114</t>
+        </is>
+      </c>
+      <c r="I226" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J226" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="K226" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="L226" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="M226" s="2" t="inlineStr">
+        <is>
+          <t>24.00</t>
+        </is>
+      </c>
+      <c r="N226" s="2" t="inlineStr">
+        <is>
+          <t>72.00</t>
+        </is>
+      </c>
+      <c r="O226" s="2" t="inlineStr">
+        <is>
+          <t>3,7 kW</t>
+        </is>
+      </c>
+      <c r="P226" s="2" t="inlineStr">
+        <is>
+          <t>60Hz 3x 460 V</t>
+        </is>
+      </c>
+      <c r="Q226" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R226" s="2" t="inlineStr">
+        <is>
+          <t>3529.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="227" ht="18" customHeight="1">
+      <c r="A227" s="2" t="inlineStr">
+        <is>
           <t>AR5426</t>
         </is>
       </c>
-      <c r="B223" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D223" s="2" t="inlineStr">
+      <c r="B227" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C227" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D227" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
-      <c r="E223" s="2" t="inlineStr">
+      <c r="E227" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
-      <c r="F223" s="2" t="inlineStr">
+      <c r="F227" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETB 080-065-160 GG AA11D200224  B PD2EM / PM</t>
         </is>
       </c>
-      <c r="G223" s="2" t="inlineStr">
+      <c r="G227" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
-      <c r="H223" s="2" t="inlineStr">
+      <c r="H227" s="2" t="inlineStr">
         <is>
           <t>158</t>
         </is>
       </c>
-      <c r="I223" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J223" s="2" t="inlineStr">
+      <c r="I227" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J227" s="2" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
-      <c r="K223" s="2" t="inlineStr">
+      <c r="K227" s="2" t="inlineStr">
         <is>
           <t>70.00</t>
         </is>
       </c>
-      <c r="L223" s="2" t="inlineStr">
+      <c r="L227" s="2" t="inlineStr">
         <is>
           <t>5.40</t>
         </is>
       </c>
-      <c r="M223" s="2" t="inlineStr">
+      <c r="M227" s="2" t="inlineStr">
         <is>
           <t>8.10</t>
         </is>
       </c>
-      <c r="N223" s="2" t="inlineStr">
+      <c r="N227" s="2" t="inlineStr">
         <is>
           <t>87.00</t>
         </is>
       </c>
-      <c r="O223" s="2" t="inlineStr">
+      <c r="O227" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
-      <c r="P223" s="2" t="inlineStr">
+      <c r="P227" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q223" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R223" s="2" t="inlineStr">
+      <c r="Q227" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R227" s="2" t="inlineStr">
         <is>
           <t>4343.26 €</t>
-        </is>
-[...354 lines deleted...]
-          <t>8405.38 €</t>
         </is>
       </c>
     </row>
     <row r="228" ht="32" customHeight="1">
       <c r="A228" s="2" t="inlineStr">
         <is>
-          <t>AR6643</t>
+          <t>AR5427</t>
         </is>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D228" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E228" s="2" t="inlineStr">
         <is>
-          <t>100-315</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F228" s="2" t="inlineStr">
         <is>
-          <t>*R*Etabloc ETB 125-100-315 GG AA11D301504, ohne Motor</t>
+          <t>Etabloc ETB 080-065-160 GG AA11D200224  B PD2EM / PM</t>
         </is>
       </c>
       <c r="G228" s="2" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H228" s="2" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>158</t>
         </is>
       </c>
       <c r="I228" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J228" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="K228" s="2" t="inlineStr">
         <is>
-          <t>205.00</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="L228" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>5.40</t>
         </is>
       </c>
       <c r="M228" s="2" t="inlineStr">
         <is>
-          <t>29.90</t>
+          <t>8.10</t>
         </is>
       </c>
       <c r="N228" s="2" t="inlineStr">
         <is>
-          <t>121.00</t>
+          <t>87.00</t>
         </is>
       </c>
       <c r="O228" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P228" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q228" s="2" t="inlineStr"/>
+      <c r="Q228" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R228" s="2" t="inlineStr">
         <is>
-          <t>4373.79 €</t>
+          <t>4343.26 €</t>
         </is>
       </c>
     </row>
     <row r="229" ht="18" customHeight="1">
       <c r="A229" s="2" t="inlineStr">
         <is>
-          <t>AR6674</t>
+          <t>AR5730</t>
         </is>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C229" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D229" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E229" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>050-315</t>
         </is>
       </c>
       <c r="F229" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 125-100-200 GG AA11D303702  B PM, ohne Motor</t>
+          <t>Etabloc ETB 065-050-315 GG AA11304502  B</t>
         </is>
       </c>
       <c r="G229" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2963</t>
         </is>
       </c>
       <c r="H229" s="2" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>290</t>
         </is>
       </c>
       <c r="I229" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J229" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K229" s="2" t="inlineStr">
         <is>
-          <t>320.00</t>
+          <t>110.00</t>
         </is>
       </c>
       <c r="L229" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>93.00</t>
         </is>
       </c>
       <c r="M229" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>125.00</t>
         </is>
       </c>
       <c r="N229" s="2" t="inlineStr">
         <is>
-          <t>106.00</t>
+          <t>116.00</t>
         </is>
       </c>
       <c r="O229" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="P229" s="2" t="inlineStr"/>
       <c r="Q229" s="2" t="inlineStr"/>
       <c r="R229" s="2" t="inlineStr">
         <is>
-          <t>6172.58 €</t>
-[...3 lines deleted...]
-    <row r="230" ht="18" customHeight="1">
+          <t>5373.86 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="230" ht="32" customHeight="1">
       <c r="A230" s="2" t="inlineStr">
         <is>
-          <t>AR6675</t>
+          <t>AR5756</t>
         </is>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D230" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E230" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>040-315</t>
         </is>
       </c>
       <c r="F230" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 125-100-200 GG AA11D303702  B PM, ohne Motor</t>
+          <t>Etabloc ETB 065-040-315 CC_AA11D302202 ohne Motor</t>
         </is>
       </c>
       <c r="G230" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2940</t>
         </is>
       </c>
       <c r="H230" s="2" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>300</t>
         </is>
       </c>
       <c r="I230" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J230" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="K230" s="2" t="inlineStr">
         <is>
-          <t>320.00</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="L230" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>129.00</t>
         </is>
       </c>
       <c r="M230" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>130.00</t>
         </is>
       </c>
       <c r="N230" s="2" t="inlineStr">
         <is>
-          <t>106.00</t>
+          <t>121.00</t>
         </is>
       </c>
       <c r="O230" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
-[...3 lines deleted...]
-      <c r="Q230" s="2" t="inlineStr"/>
+          <t>22 kW</t>
+        </is>
+      </c>
+      <c r="P230" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q230" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R230" s="2" t="inlineStr">
         <is>
-          <t>6172.58 €</t>
-[...3 lines deleted...]
-    <row r="231" ht="18" customHeight="1">
+          <t>11542.08 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="231" ht="32" customHeight="1">
       <c r="A231" s="2" t="inlineStr">
         <is>
-          <t>AR6715</t>
+          <t>AR6424</t>
         </is>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D231" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
-          <t>050-200</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F231" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-050-200 GG AA09D200114  B, ohne Motor</t>
+          <t>Etabloc ETB 080-065-160 CC AA11D200154  B, ohne Motor</t>
         </is>
       </c>
       <c r="G231" s="2" t="inlineStr">
         <is>
-          <t>1468</t>
+          <t>1445</t>
         </is>
       </c>
       <c r="H231" s="2" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>169</t>
         </is>
       </c>
       <c r="I231" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J231" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="K231" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="L231" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="M231" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>9.20</t>
         </is>
       </c>
       <c r="N231" s="2" t="inlineStr">
         <is>
           <t>63.00</t>
         </is>
       </c>
       <c r="O231" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
-[...2 lines deleted...]
-      <c r="P231" s="2" t="inlineStr"/>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P231" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q231" s="2" t="inlineStr"/>
       <c r="R231" s="2" t="inlineStr">
         <is>
+          <t>8405.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="232" ht="32" customHeight="1">
+      <c r="A232" s="2" t="inlineStr">
+        <is>
+          <t>AR6643</t>
+        </is>
+      </c>
+      <c r="B232" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C232" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D232" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E232" s="2" t="inlineStr">
+        <is>
+          <t>100-315</t>
+        </is>
+      </c>
+      <c r="F232" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc ETB 125-100-315 GG AA11D301504, ohne Motor</t>
+        </is>
+      </c>
+      <c r="G232" s="2" t="inlineStr">
+        <is>
+          <t>1475</t>
+        </is>
+      </c>
+      <c r="H232" s="2" t="inlineStr">
+        <is>
+          <t>279</t>
+        </is>
+      </c>
+      <c r="I232" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J232" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+      <c r="K232" s="2" t="inlineStr">
+        <is>
+          <t>205.00</t>
+        </is>
+      </c>
+      <c r="L232" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="M232" s="2" t="inlineStr">
+        <is>
+          <t>29.90</t>
+        </is>
+      </c>
+      <c r="N232" s="2" t="inlineStr">
+        <is>
+          <t>121.00</t>
+        </is>
+      </c>
+      <c r="O232" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="P232" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q232" s="2" t="inlineStr"/>
+      <c r="R232" s="2" t="inlineStr">
+        <is>
+          <t>4373.79 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="233" ht="18" customHeight="1">
+      <c r="A233" s="2" t="inlineStr">
+        <is>
+          <t>AR6674</t>
+        </is>
+      </c>
+      <c r="B233" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C233" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D233" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E233" s="2" t="inlineStr">
+        <is>
+          <t>100-200</t>
+        </is>
+      </c>
+      <c r="F233" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc ETB 125-100-200 GG AA11D303702  B PM, ohne Motor</t>
+        </is>
+      </c>
+      <c r="G233" s="2" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+      <c r="H233" s="2" t="inlineStr">
+        <is>
+          <t>181</t>
+        </is>
+      </c>
+      <c r="I233" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J233" s="2" t="inlineStr">
+        <is>
+          <t>40.00</t>
+        </is>
+      </c>
+      <c r="K233" s="2" t="inlineStr">
+        <is>
+          <t>320.00</t>
+        </is>
+      </c>
+      <c r="L233" s="2" t="inlineStr">
+        <is>
+          <t>32.00</t>
+        </is>
+      </c>
+      <c r="M233" s="2" t="inlineStr">
+        <is>
+          <t>45.00</t>
+        </is>
+      </c>
+      <c r="N233" s="2" t="inlineStr">
+        <is>
+          <t>106.00</t>
+        </is>
+      </c>
+      <c r="O233" s="2" t="inlineStr">
+        <is>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="P233" s="2" t="inlineStr"/>
+      <c r="Q233" s="2" t="inlineStr"/>
+      <c r="R233" s="2" t="inlineStr">
+        <is>
+          <t>6172.58 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="234" ht="18" customHeight="1">
+      <c r="A234" s="2" t="inlineStr">
+        <is>
+          <t>AR6675</t>
+        </is>
+      </c>
+      <c r="B234" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C234" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D234" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E234" s="2" t="inlineStr">
+        <is>
+          <t>100-200</t>
+        </is>
+      </c>
+      <c r="F234" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc ETB 125-100-200 GG AA11D303702  B PM, ohne Motor</t>
+        </is>
+      </c>
+      <c r="G234" s="2" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+      <c r="H234" s="2" t="inlineStr">
+        <is>
+          <t>181</t>
+        </is>
+      </c>
+      <c r="I234" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J234" s="2" t="inlineStr">
+        <is>
+          <t>40.00</t>
+        </is>
+      </c>
+      <c r="K234" s="2" t="inlineStr">
+        <is>
+          <t>320.00</t>
+        </is>
+      </c>
+      <c r="L234" s="2" t="inlineStr">
+        <is>
+          <t>32.00</t>
+        </is>
+      </c>
+      <c r="M234" s="2" t="inlineStr">
+        <is>
+          <t>45.00</t>
+        </is>
+      </c>
+      <c r="N234" s="2" t="inlineStr">
+        <is>
+          <t>106.00</t>
+        </is>
+      </c>
+      <c r="O234" s="2" t="inlineStr">
+        <is>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="P234" s="2" t="inlineStr"/>
+      <c r="Q234" s="2" t="inlineStr"/>
+      <c r="R234" s="2" t="inlineStr">
+        <is>
+          <t>6172.58 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="235" ht="18" customHeight="1">
+      <c r="A235" s="2" t="inlineStr">
+        <is>
+          <t>AR6715</t>
+        </is>
+      </c>
+      <c r="B235" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C235" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D235" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E235" s="2" t="inlineStr">
+        <is>
+          <t>050-200</t>
+        </is>
+      </c>
+      <c r="F235" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc ETB 065-050-200 GG AA09D200114  B, ohne Motor</t>
+        </is>
+      </c>
+      <c r="G235" s="2" t="inlineStr">
+        <is>
+          <t>1468</t>
+        </is>
+      </c>
+      <c r="H235" s="2" t="inlineStr">
+        <is>
+          <t>171</t>
+        </is>
+      </c>
+      <c r="I235" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J235" s="2" t="inlineStr">
+        <is>
+          <t>4.50</t>
+        </is>
+      </c>
+      <c r="K235" s="2" t="inlineStr">
+        <is>
+          <t>40.00</t>
+        </is>
+      </c>
+      <c r="L235" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
+      <c r="M235" s="2" t="inlineStr">
+        <is>
+          <t>10.50</t>
+        </is>
+      </c>
+      <c r="N235" s="2" t="inlineStr">
+        <is>
+          <t>63.00</t>
+        </is>
+      </c>
+      <c r="O235" s="2" t="inlineStr">
+        <is>
+          <t>1,1 kW</t>
+        </is>
+      </c>
+      <c r="P235" s="2" t="inlineStr"/>
+      <c r="Q235" s="2" t="inlineStr"/>
+      <c r="R235" s="2" t="inlineStr">
+        <is>
           <t>2411.22 €</t>
-        </is>
-[...350 lines deleted...]
-          <t>5847.57 €</t>
         </is>
       </c>
     </row>
     <row r="236" ht="18" customHeight="1">
       <c r="A236" s="2" t="inlineStr">
         <is>
-          <t>AR7256</t>
+          <t>AR6808U</t>
         </is>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D236" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
-          <t>125-315</t>
+          <t>080-315</t>
         </is>
       </c>
       <c r="F236" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 150-125-315 CC AA09A503004  B</t>
+          <t>Etabloc ETB 100-080-315 GGSAV11A303004</t>
         </is>
       </c>
       <c r="G236" s="2" t="inlineStr">
         <is>
-          <t>1476</t>
+          <t>1470</t>
         </is>
       </c>
       <c r="H236" s="2" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>334</t>
         </is>
       </c>
       <c r="I236" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J236" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J236" s="2" t="inlineStr"/>
+      <c r="K236" s="2" t="inlineStr"/>
+      <c r="L236" s="2" t="inlineStr"/>
+      <c r="M236" s="2" t="inlineStr"/>
       <c r="N236" s="2" t="inlineStr">
         <is>
-          <t>176.00</t>
+          <t>460.00</t>
         </is>
       </c>
       <c r="O236" s="2" t="inlineStr">
         <is>
           <t>30 kW</t>
         </is>
       </c>
       <c r="P236" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q236" s="2" t="inlineStr"/>
+      <c r="Q236" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R236" s="2" t="inlineStr">
         <is>
-          <t>20489.49 €</t>
+          <t>9064.37 €</t>
         </is>
       </c>
     </row>
     <row r="237" ht="32" customHeight="1">
       <c r="A237" s="2" t="inlineStr">
         <is>
-          <t>AR7494</t>
+          <t>AR6913</t>
         </is>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D237" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E237" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>032-160.1</t>
         </is>
       </c>
       <c r="F237" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 080-065-160 GG_AA10D</t>
+          <t>Etabloc ETB 050-032-160.1 GG AA11D200024  B</t>
         </is>
       </c>
       <c r="G237" s="2" t="inlineStr">
         <is>
-          <t>2940</t>
+          <t>1350</t>
         </is>
       </c>
       <c r="H237" s="2" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>151</t>
         </is>
       </c>
       <c r="I237" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J237" s="2" t="inlineStr">
         <is>
-          <t>15.10</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="K237" s="2" t="inlineStr">
         <is>
-          <t>122.00</t>
+          <t>8.40</t>
         </is>
       </c>
       <c r="L237" s="2" t="inlineStr">
         <is>
-          <t>17.10</t>
+          <t>3.70</t>
         </is>
       </c>
       <c r="M237" s="2" t="inlineStr">
         <is>
-          <t>26.90</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="N237" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>52.00</t>
         </is>
       </c>
       <c r="O237" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>0,25 kW</t>
         </is>
       </c>
       <c r="P237" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q237" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R237" s="2" t="inlineStr">
         <is>
-          <t>2554.78 €</t>
+          <t>1696.41 €</t>
         </is>
       </c>
     </row>
     <row r="238" ht="32" customHeight="1">
       <c r="A238" s="2" t="inlineStr">
         <is>
-          <t>AR8085</t>
+          <t>AR7058</t>
         </is>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D238" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E238" s="2" t="inlineStr">
         <is>
-          <t>150-250</t>
+          <t>050-200</t>
         </is>
       </c>
       <c r="F238" s="2" t="inlineStr">
         <is>
-          <t>Etabloc CN 150-250/3004 SP</t>
+          <t>Etabloc ETB 065-050-200 GG AA11D200154  B Pumpe ohne Motor</t>
         </is>
       </c>
       <c r="G238" s="2" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H238" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>172</t>
         </is>
       </c>
       <c r="I238" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J238" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>4.50</t>
         </is>
       </c>
       <c r="K238" s="2" t="inlineStr">
         <is>
-          <t>565.00</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="L238" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>6.30</t>
         </is>
       </c>
       <c r="M238" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>10.50</t>
         </is>
       </c>
       <c r="N238" s="2" t="inlineStr">
         <is>
-          <t>159.00</t>
+          <t>85.00</t>
         </is>
       </c>
       <c r="O238" s="2" t="inlineStr">
         <is>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P238" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q238" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R238" s="2" t="inlineStr">
+        <is>
+          <t>1837.32 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="239" ht="32" customHeight="1">
+      <c r="A239" s="2" t="inlineStr">
+        <is>
+          <t>AR7118</t>
+        </is>
+      </c>
+      <c r="B239" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C239" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D239" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E239" s="2" t="inlineStr">
+        <is>
+          <t>050-160</t>
+        </is>
+      </c>
+      <c r="F239" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc ETB 065-050-160 GG CT19D  B</t>
+        </is>
+      </c>
+      <c r="G239" s="2" t="inlineStr">
+        <is>
+          <t>2950</t>
+        </is>
+      </c>
+      <c r="H239" s="2" t="inlineStr">
+        <is>
+          <t>138</t>
+        </is>
+      </c>
+      <c r="I239" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J239" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="K239" s="2" t="inlineStr">
+        <is>
+          <t>88.00</t>
+        </is>
+      </c>
+      <c r="L239" s="2" t="inlineStr">
+        <is>
+          <t>18.00</t>
+        </is>
+      </c>
+      <c r="M239" s="2" t="inlineStr">
+        <is>
+          <t>28.00</t>
+        </is>
+      </c>
+      <c r="N239" s="2" t="inlineStr">
+        <is>
+          <t>117.00</t>
+        </is>
+      </c>
+      <c r="O239" s="2" t="inlineStr">
+        <is>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="P239" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q239" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R239" s="2" t="inlineStr">
+        <is>
+          <t>5847.57 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="240" ht="18" customHeight="1">
+      <c r="A240" s="2" t="inlineStr">
+        <is>
+          <t>AR7256</t>
+        </is>
+      </c>
+      <c r="B240" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C240" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D240" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E240" s="2" t="inlineStr">
+        <is>
+          <t>125-315</t>
+        </is>
+      </c>
+      <c r="F240" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc ETB 150-125-315 CC AA09A503004  B</t>
+        </is>
+      </c>
+      <c r="G240" s="2" t="inlineStr">
+        <is>
+          <t>1476</t>
+        </is>
+      </c>
+      <c r="H240" s="2" t="inlineStr">
+        <is>
+          <t>320</t>
+        </is>
+      </c>
+      <c r="I240" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J240" s="2" t="inlineStr">
+        <is>
+          <t>42.00</t>
+        </is>
+      </c>
+      <c r="K240" s="2" t="inlineStr">
+        <is>
+          <t>300.00</t>
+        </is>
+      </c>
+      <c r="L240" s="2" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+      <c r="M240" s="2" t="inlineStr">
+        <is>
+          <t>38.00</t>
+        </is>
+      </c>
+      <c r="N240" s="2" t="inlineStr">
+        <is>
+          <t>176.00</t>
+        </is>
+      </c>
+      <c r="O240" s="2" t="inlineStr">
+        <is>
           <t>30 kW</t>
         </is>
       </c>
-      <c r="P238" s="2" t="inlineStr">
-[...87 lines deleted...]
-      <c r="P239" s="2" t="inlineStr">
+      <c r="P240" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q239" s="2" t="inlineStr"/>
-[...91 lines deleted...]
-      </c>
+      <c r="Q240" s="2" t="inlineStr"/>
       <c r="R240" s="2" t="inlineStr">
         <is>
-          <t>3820.35 €</t>
+          <t>20489.49 €</t>
         </is>
       </c>
     </row>
     <row r="241" ht="32" customHeight="1">
       <c r="A241" s="2" t="inlineStr">
         <is>
-          <t>AR8784</t>
+          <t>AR7494</t>
         </is>
       </c>
       <c r="B241" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C241" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D241" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-BC</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E241" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F241" s="2" t="inlineStr">
         <is>
-          <t>Etachrom BC 050-250/1502 PDI</t>
+          <t>Etabloc ETB 080-065-160 GG_AA10D</t>
         </is>
       </c>
       <c r="G241" s="2" t="inlineStr">
         <is>
           <t>2940</t>
         </is>
       </c>
       <c r="H241" s="2" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>145</t>
         </is>
       </c>
       <c r="I241" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J241" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>15.10</t>
         </is>
       </c>
       <c r="K241" s="2" t="inlineStr">
         <is>
-          <t>87.00</t>
+          <t>122.00</t>
         </is>
       </c>
       <c r="L241" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>17.10</t>
         </is>
       </c>
       <c r="M241" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>26.90</t>
         </is>
       </c>
       <c r="N241" s="2" t="inlineStr">
         <is>
-          <t>454.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="O241" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P241" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q241" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R241" s="2" t="inlineStr">
         <is>
-          <t>7796.25 €</t>
+          <t>2554.78 €</t>
         </is>
       </c>
     </row>
     <row r="242" ht="32" customHeight="1">
       <c r="A242" s="2" t="inlineStr">
         <is>
-          <t>AR8992</t>
+          <t>AR8085</t>
         </is>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C242" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D242" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E242" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>150-250</t>
         </is>
       </c>
       <c r="F242" s="2" t="inlineStr">
         <is>
-          <t>Einbausatz für Etabloc ETB 050-032-160 GG_CD24D200302 (ohne Gehäuse)</t>
+          <t>Etabloc CN 150-250/3004 SP</t>
         </is>
       </c>
       <c r="G242" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1475</t>
         </is>
       </c>
       <c r="H242" s="2" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I242" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J242" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="K242" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>565.00</t>
         </is>
       </c>
       <c r="L242" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="M242" s="2" t="inlineStr">
         <is>
-          <t>27.50</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="N242" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
-[...8 lines deleted...]
-      </c>
+          <t>159.00</t>
+        </is>
+      </c>
+      <c r="O242" s="2" t="inlineStr">
+        <is>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="P242" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q242" s="2" t="inlineStr"/>
       <c r="R242" s="2" t="inlineStr">
         <is>
-          <t>3376.37 €</t>
-[...3 lines deleted...]
-    <row r="243" ht="32" customHeight="1">
+          <t>17550.45 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="243" ht="18" customHeight="1">
       <c r="A243" s="2" t="inlineStr">
         <is>
-          <t>AR8993</t>
+          <t>AR8087</t>
         </is>
       </c>
       <c r="B243" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C243" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D243" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E243" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>150-250</t>
         </is>
       </c>
       <c r="F243" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 050-032-160 GG_CD24D200302 (ohne Gehäuse)</t>
+          <t>Etabloc CN 150-250/3004 SP</t>
         </is>
       </c>
       <c r="G243" s="2" t="inlineStr">
         <is>
-          <t>2921</t>
+          <t>1475</t>
         </is>
       </c>
       <c r="H243" s="2" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I243" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J243" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="K243" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>565.00</t>
         </is>
       </c>
       <c r="L243" s="2" t="inlineStr">
         <is>
-          <t>22.40</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="M243" s="2" t="inlineStr">
         <is>
-          <t>31.60</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="N243" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>159.00</t>
         </is>
       </c>
       <c r="O243" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="P243" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q243" s="2" t="inlineStr"/>
       <c r="R243" s="2" t="inlineStr">
         <is>
-          <t>3376.37 €</t>
-[...3 lines deleted...]
-    <row r="244" ht="18" customHeight="1">
+          <t>17550.45 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="244" ht="32" customHeight="1">
       <c r="A244" s="2" t="inlineStr">
         <is>
-          <t>AR8995</t>
+          <t>AR8658</t>
         </is>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D244" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E244" s="2" t="inlineStr">
         <is>
-          <t>040-200</t>
+          <t>065-125</t>
         </is>
       </c>
       <c r="F244" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-040-200 GG_CD21D200154 (ohne Gehäuse)</t>
+          <t>Etabloc ETB 080-065-125 GG_CI18D200154 / PM</t>
         </is>
       </c>
       <c r="G244" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H244" s="2" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>129</t>
         </is>
       </c>
       <c r="I244" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J244" s="2" t="inlineStr">
         <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="K244" s="2" t="inlineStr">
+        <is>
+          <t>66.00</t>
+        </is>
+      </c>
+      <c r="L244" s="2" t="inlineStr">
+        <is>
           <t>3.00</t>
         </is>
       </c>
-      <c r="K244" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="M244" s="2" t="inlineStr">
         <is>
-          <t>12.20</t>
+          <t>4.75</t>
         </is>
       </c>
       <c r="N244" s="2" t="inlineStr">
         <is>
-          <t>61.00</t>
-[...4 lines deleted...]
-      <c r="Q244" s="2" t="inlineStr"/>
+          <t>68.00</t>
+        </is>
+      </c>
+      <c r="O244" s="2" t="inlineStr">
+        <is>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P244" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q244" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R244" s="2" t="inlineStr">
         <is>
-          <t>3702.94 €</t>
+          <t>3820.35 €</t>
         </is>
       </c>
     </row>
     <row r="245" ht="32" customHeight="1">
       <c r="A245" s="2" t="inlineStr">
         <is>
-          <t>AR8996</t>
+          <t>AR8784</t>
         </is>
       </c>
       <c r="B245" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C245" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D245" s="2" t="inlineStr">
         <is>
+          <t>Etachrom-BC</t>
+        </is>
+      </c>
+      <c r="E245" s="2" t="inlineStr">
+        <is>
+          <t>050-250</t>
+        </is>
+      </c>
+      <c r="F245" s="2" t="inlineStr">
+        <is>
+          <t>Etachrom BC 050-250/1502 PDI</t>
+        </is>
+      </c>
+      <c r="G245" s="2" t="inlineStr">
+        <is>
+          <t>2940</t>
+        </is>
+      </c>
+      <c r="H245" s="2" t="inlineStr">
+        <is>
+          <t>221</t>
+        </is>
+      </c>
+      <c r="I245" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J245" s="2" t="inlineStr">
+        <is>
+          <t>9.00</t>
+        </is>
+      </c>
+      <c r="K245" s="2" t="inlineStr">
+        <is>
+          <t>87.00</t>
+        </is>
+      </c>
+      <c r="L245" s="2" t="inlineStr">
+        <is>
+          <t>53.00</t>
+        </is>
+      </c>
+      <c r="M245" s="2" t="inlineStr">
+        <is>
+          <t>75.00</t>
+        </is>
+      </c>
+      <c r="N245" s="2" t="inlineStr">
+        <is>
+          <t>454.00</t>
+        </is>
+      </c>
+      <c r="O245" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="P245" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q245" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R245" s="2" t="inlineStr">
+        <is>
+          <t>7796.25 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="246" ht="32" customHeight="1">
+      <c r="A246" s="2" t="inlineStr">
+        <is>
+          <t>AR8992</t>
+        </is>
+      </c>
+      <c r="B246" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C246" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D246" s="2" t="inlineStr">
+        <is>
           <t>Etabloc</t>
         </is>
       </c>
-      <c r="E245" s="2" t="inlineStr">
-[...86 lines deleted...]
-      </c>
       <c r="E246" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F246" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 080-065-160 GG CD24201502  B</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einbausatz für Etabloc ETB 050-032-160 GG_CD24D200302 (ohne Gehäuse)</t>
+        </is>
+      </c>
+      <c r="G246" s="2" t="inlineStr"/>
       <c r="H246" s="2" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>145</t>
         </is>
       </c>
       <c r="I246" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J246" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K246" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="L246" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>19.00</t>
         </is>
       </c>
       <c r="M246" s="2" t="inlineStr">
         <is>
-          <t>34.00</t>
+          <t>27.50</t>
         </is>
       </c>
       <c r="N246" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>35.00</t>
+        </is>
+      </c>
+      <c r="O246" s="2" t="inlineStr"/>
       <c r="P246" s="2" t="inlineStr"/>
       <c r="Q246" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R246" s="2" t="inlineStr">
         <is>
-          <t>5072.34 €</t>
+          <t>3376.37 €</t>
         </is>
       </c>
     </row>
     <row r="247" ht="32" customHeight="1">
       <c r="A247" s="2" t="inlineStr">
         <is>
-          <t>AR9324</t>
+          <t>AR8993</t>
         </is>
       </c>
       <c r="B247" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C247" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D247" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E247" s="2" t="inlineStr">
         <is>
-          <t>100-315</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F247" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 125-100-315 GG AA11D303004 ohne LFRD</t>
+          <t>Etabloc ETB 050-032-160 GG_CD24D200302 (ohne Gehäuse)</t>
         </is>
       </c>
       <c r="G247" s="2" t="inlineStr">
         <is>
-          <t>1470</t>
+          <t>2921</t>
         </is>
       </c>
       <c r="H247" s="2" t="inlineStr">
         <is>
-          <t>334</t>
+          <t>155</t>
         </is>
       </c>
       <c r="I247" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J247" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>4.50</t>
         </is>
       </c>
       <c r="K247" s="2" t="inlineStr">
         <is>
-          <t>249.00</t>
+          <t>33.00</t>
         </is>
       </c>
       <c r="L247" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>22.40</t>
         </is>
       </c>
       <c r="M247" s="2" t="inlineStr">
         <is>
-          <t>41.50</t>
+          <t>31.60</t>
         </is>
       </c>
       <c r="N247" s="2" t="inlineStr">
         <is>
-          <t>372.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="O247" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P247" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q247" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R247" s="2" t="inlineStr">
         <is>
-          <t>9933.87 €</t>
-[...3 lines deleted...]
-    <row r="248" ht="32" customHeight="1">
+          <t>3376.37 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="248" ht="18" customHeight="1">
       <c r="A248" s="2" t="inlineStr">
         <is>
-          <t>AR9535</t>
+          <t>AR8995</t>
         </is>
       </c>
       <c r="B248" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C248" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D248" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E248" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>040-200</t>
         </is>
       </c>
       <c r="F248" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-040-160 GGSCT18D201102 BM ohne Motor</t>
+          <t>Etabloc ETB 065-040-200 GG_CD21D200154 (ohne Gehäuse)</t>
         </is>
       </c>
       <c r="G248" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H248" s="2" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>188</t>
         </is>
       </c>
       <c r="I248" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J248" s="2" t="inlineStr">
         <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="K248" s="2" t="inlineStr">
+        <is>
+          <t>26.00</t>
+        </is>
+      </c>
+      <c r="L248" s="2" t="inlineStr">
+        <is>
           <t>8.00</t>
         </is>
       </c>
-      <c r="K248" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="M248" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>12.20</t>
         </is>
       </c>
       <c r="N248" s="2" t="inlineStr">
         <is>
-          <t>132.00</t>
-[...16 lines deleted...]
-      </c>
+          <t>61.00</t>
+        </is>
+      </c>
+      <c r="O248" s="2" t="inlineStr"/>
+      <c r="P248" s="2" t="inlineStr"/>
+      <c r="Q248" s="2" t="inlineStr"/>
       <c r="R248" s="2" t="inlineStr">
         <is>
-          <t>4764.63 €</t>
+          <t>3702.94 €</t>
         </is>
       </c>
     </row>
     <row r="249" ht="32" customHeight="1">
       <c r="A249" s="2" t="inlineStr">
         <is>
-          <t>AR9536</t>
+          <t>AR8996</t>
         </is>
       </c>
       <c r="B249" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C249" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D249" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E249" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>040-200</t>
         </is>
       </c>
       <c r="F249" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-040-160 GGSCT18D201102 B</t>
+          <t>Etabloc ETB 065-040-200 GG_CD21D200154 (ohne Gehäuse)</t>
         </is>
       </c>
       <c r="G249" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>1459</t>
         </is>
       </c>
       <c r="H249" s="2" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>188</t>
         </is>
       </c>
       <c r="I249" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J249" s="2" t="inlineStr">
         <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="K249" s="2" t="inlineStr">
+        <is>
+          <t>26.00</t>
+        </is>
+      </c>
+      <c r="L249" s="2" t="inlineStr">
+        <is>
           <t>8.00</t>
         </is>
       </c>
-      <c r="K249" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="M249" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>12.20</t>
         </is>
       </c>
       <c r="N249" s="2" t="inlineStr">
         <is>
-          <t>132.00</t>
+          <t>61.00</t>
         </is>
       </c>
       <c r="O249" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="P249" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q249" s="2" t="inlineStr"/>
       <c r="R249" s="2" t="inlineStr">
         <is>
-          <t>6316.29 €</t>
+          <t>3702.94 €</t>
         </is>
       </c>
     </row>
     <row r="250" ht="18" customHeight="1">
       <c r="A250" s="2" t="inlineStr">
         <is>
-          <t>AR9645</t>
+          <t>AR9058</t>
         </is>
       </c>
       <c r="B250" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C250" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D250" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E250" s="2" t="inlineStr">
         <is>
-          <t>100-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F250" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 125-100-160 CC AV01D302202  B PM, ohne Motor</t>
+          <t>Etabloc ETB 080-065-160 GG CD24201502  B</t>
         </is>
       </c>
       <c r="G250" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2964</t>
         </is>
       </c>
       <c r="H250" s="2" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>162</t>
         </is>
       </c>
       <c r="I250" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J250" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="K250" s="2" t="inlineStr">
         <is>
-          <t>310.00</t>
+          <t>145.00</t>
         </is>
       </c>
       <c r="L250" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="M250" s="2" t="inlineStr">
         <is>
-          <t>25.20</t>
+          <t>34.00</t>
         </is>
       </c>
       <c r="N250" s="2" t="inlineStr">
         <is>
-          <t>106.00</t>
+          <t>66.00</t>
         </is>
       </c>
       <c r="O250" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
-[...7 lines deleted...]
-      <c r="Q250" s="2" t="inlineStr"/>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="P250" s="2" t="inlineStr"/>
+      <c r="Q250" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R250" s="2" t="inlineStr">
         <is>
-          <t>11486.57 €</t>
+          <t>5072.34 €</t>
         </is>
       </c>
     </row>
     <row r="251" ht="32" customHeight="1">
       <c r="A251" s="2" t="inlineStr">
         <is>
-          <t>KSB R 1159</t>
+          <t>AR9324</t>
         </is>
       </c>
       <c r="B251" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C251" s="2" t="inlineStr">
         <is>
           <t>Blockpumpen</t>
         </is>
       </c>
       <c r="D251" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E251" s="2" t="inlineStr">
         <is>
-          <t>080-315</t>
+          <t>100-315</t>
         </is>
       </c>
       <c r="F251" s="2" t="inlineStr">
         <is>
-          <t>Etabloc CN 080-315/1104 SP ohne Motor</t>
+          <t>Etabloc ETB 125-100-315 GG AA11D303004 ohne LFRD</t>
         </is>
       </c>
       <c r="G251" s="2" t="inlineStr">
         <is>
-          <t>1459</t>
+          <t>1470</t>
         </is>
       </c>
       <c r="H251" s="2" t="inlineStr">
         <is>
-          <t>288</t>
+          <t>334</t>
         </is>
       </c>
       <c r="I251" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J251" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="K251" s="2" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>249.00</t>
         </is>
       </c>
       <c r="L251" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="M251" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>41.50</t>
         </is>
       </c>
       <c r="N251" s="2" t="inlineStr">
         <is>
-          <t>143.00</t>
+          <t>372.00</t>
         </is>
       </c>
       <c r="O251" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="P251" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q251" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R251" s="2" t="inlineStr">
         <is>
-          <t>11868.80 €</t>
+          <t>9933.87 €</t>
         </is>
       </c>
     </row>
     <row r="252" ht="32" customHeight="1">
       <c r="A252" s="2" t="inlineStr">
         <is>
+          <t>AR9535</t>
+        </is>
+      </c>
+      <c r="B252" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C252" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D252" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E252" s="2" t="inlineStr">
+        <is>
+          <t>040-160</t>
+        </is>
+      </c>
+      <c r="F252" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc ETB 065-040-160 GGSCT18D201102 BM ohne Motor</t>
+        </is>
+      </c>
+      <c r="G252" s="2" t="inlineStr">
+        <is>
+          <t>2950</t>
+        </is>
+      </c>
+      <c r="H252" s="2" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="I252" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J252" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="K252" s="2" t="inlineStr">
+        <is>
+          <t>66.00</t>
+        </is>
+      </c>
+      <c r="L252" s="2" t="inlineStr">
+        <is>
+          <t>36.00</t>
+        </is>
+      </c>
+      <c r="M252" s="2" t="inlineStr">
+        <is>
+          <t>40.00</t>
+        </is>
+      </c>
+      <c r="N252" s="2" t="inlineStr">
+        <is>
+          <t>132.00</t>
+        </is>
+      </c>
+      <c r="O252" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="P252" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q252" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R252" s="2" t="inlineStr">
+        <is>
+          <t>4764.63 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="253" ht="32" customHeight="1">
+      <c r="A253" s="2" t="inlineStr">
+        <is>
+          <t>AR9536</t>
+        </is>
+      </c>
+      <c r="B253" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C253" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D253" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E253" s="2" t="inlineStr">
+        <is>
+          <t>040-160</t>
+        </is>
+      </c>
+      <c r="F253" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc ETB 065-040-160 GGSCT18D201102 B</t>
+        </is>
+      </c>
+      <c r="G253" s="2" t="inlineStr">
+        <is>
+          <t>2950</t>
+        </is>
+      </c>
+      <c r="H253" s="2" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
+      <c r="I253" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J253" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="K253" s="2" t="inlineStr">
+        <is>
+          <t>66.00</t>
+        </is>
+      </c>
+      <c r="L253" s="2" t="inlineStr">
+        <is>
+          <t>36.00</t>
+        </is>
+      </c>
+      <c r="M253" s="2" t="inlineStr">
+        <is>
+          <t>40.00</t>
+        </is>
+      </c>
+      <c r="N253" s="2" t="inlineStr">
+        <is>
+          <t>132.00</t>
+        </is>
+      </c>
+      <c r="O253" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="P253" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q253" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R253" s="2" t="inlineStr">
+        <is>
+          <t>6316.29 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="254" ht="18" customHeight="1">
+      <c r="A254" s="2" t="inlineStr">
+        <is>
+          <t>AR9645</t>
+        </is>
+      </c>
+      <c r="B254" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C254" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D254" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E254" s="2" t="inlineStr">
+        <is>
+          <t>100-160</t>
+        </is>
+      </c>
+      <c r="F254" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc ETB 125-100-160 CC AV01D302202  B PM, ohne Motor</t>
+        </is>
+      </c>
+      <c r="G254" s="2" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+      <c r="H254" s="2" t="inlineStr">
+        <is>
+          <t>185</t>
+        </is>
+      </c>
+      <c r="I254" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J254" s="2" t="inlineStr">
+        <is>
+          <t>39.00</t>
+        </is>
+      </c>
+      <c r="K254" s="2" t="inlineStr">
+        <is>
+          <t>310.00</t>
+        </is>
+      </c>
+      <c r="L254" s="2" t="inlineStr">
+        <is>
+          <t>15.00</t>
+        </is>
+      </c>
+      <c r="M254" s="2" t="inlineStr">
+        <is>
+          <t>25.20</t>
+        </is>
+      </c>
+      <c r="N254" s="2" t="inlineStr">
+        <is>
+          <t>106.00</t>
+        </is>
+      </c>
+      <c r="O254" s="2" t="inlineStr">
+        <is>
+          <t>22 kW</t>
+        </is>
+      </c>
+      <c r="P254" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q254" s="2" t="inlineStr"/>
+      <c r="R254" s="2" t="inlineStr">
+        <is>
+          <t>11486.57 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" ht="32" customHeight="1">
+      <c r="A255" s="2" t="inlineStr">
+        <is>
+          <t>KSB R 1159</t>
+        </is>
+      </c>
+      <c r="B255" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C255" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D255" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E255" s="2" t="inlineStr">
+        <is>
+          <t>080-315</t>
+        </is>
+      </c>
+      <c r="F255" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc CN 080-315/1104 SP ohne Motor</t>
+        </is>
+      </c>
+      <c r="G255" s="2" t="inlineStr">
+        <is>
+          <t>1459</t>
+        </is>
+      </c>
+      <c r="H255" s="2" t="inlineStr">
+        <is>
+          <t>288</t>
+        </is>
+      </c>
+      <c r="I255" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J255" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+      <c r="K255" s="2" t="inlineStr">
+        <is>
+          <t>150.00</t>
+        </is>
+      </c>
+      <c r="L255" s="2" t="inlineStr">
+        <is>
+          <t>21.00</t>
+        </is>
+      </c>
+      <c r="M255" s="2" t="inlineStr">
+        <is>
+          <t>29.00</t>
+        </is>
+      </c>
+      <c r="N255" s="2" t="inlineStr">
+        <is>
+          <t>143.00</t>
+        </is>
+      </c>
+      <c r="O255" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="P255" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q255" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R255" s="2" t="inlineStr">
+        <is>
+          <t>11868.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="256" ht="32" customHeight="1">
+      <c r="A256" s="2" t="inlineStr">
+        <is>
           <t>KSB3462</t>
         </is>
       </c>
-      <c r="B252" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D252" s="2" t="inlineStr">
+      <c r="B256" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C256" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D256" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
-      <c r="E252" s="2" t="inlineStr">
+      <c r="E256" s="2" t="inlineStr">
         <is>
           <t>032-125</t>
         </is>
       </c>
-      <c r="F252" s="2" t="inlineStr">
+      <c r="F256" s="2" t="inlineStr">
         <is>
           <t>Etabloc CN 032-125/054ex SP</t>
         </is>
       </c>
-      <c r="G252" s="2" t="inlineStr">
+      <c r="G256" s="2" t="inlineStr">
         <is>
           <t>1395</t>
         </is>
       </c>
-      <c r="H252" s="2" t="inlineStr">
+      <c r="H256" s="2" t="inlineStr">
         <is>
           <t>132</t>
         </is>
       </c>
-      <c r="I252" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J252" s="2" t="inlineStr">
+      <c r="I256" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J256" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
         </is>
       </c>
-      <c r="K252" s="2" t="inlineStr">
+      <c r="K256" s="2" t="inlineStr">
         <is>
           <t>15.00</t>
         </is>
       </c>
-      <c r="L252" s="2" t="inlineStr">
+      <c r="L256" s="2" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
-      <c r="M252" s="2" t="inlineStr">
+      <c r="M256" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
-      <c r="N252" s="2" t="inlineStr">
+      <c r="N256" s="2" t="inlineStr">
         <is>
           <t>74.00</t>
         </is>
       </c>
-      <c r="O252" s="2" t="inlineStr">
+      <c r="O256" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
-      <c r="P252" s="2" t="inlineStr">
+      <c r="P256" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
-      <c r="Q252" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R252" s="2" t="inlineStr">
+      <c r="Q256" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
+      <c r="R256" s="2" t="inlineStr">
         <is>
           <t>7293.75 €</t>
         </is>
       </c>
     </row>
-    <row r="253" ht="18" customHeight="1">
-      <c r="A253" s="2" t="inlineStr">
+    <row r="257" ht="18" customHeight="1">
+      <c r="A257" s="2" t="inlineStr">
         <is>
           <t>KSB3729</t>
         </is>
       </c>
-      <c r="B253" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D253" s="2" t="inlineStr">
+      <c r="B257" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C257" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D257" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
-      <c r="E253" s="2" t="inlineStr">
+      <c r="E257" s="2" t="inlineStr">
         <is>
           <t>125-200</t>
         </is>
       </c>
-      <c r="F253" s="2" t="inlineStr">
+      <c r="F257" s="2" t="inlineStr">
         <is>
           <t>Etabloc CN 125-200/1504 C11 FDA</t>
         </is>
       </c>
-      <c r="G253" s="2" t="inlineStr">
+      <c r="G257" s="2" t="inlineStr">
         <is>
           <t>1475</t>
         </is>
       </c>
-      <c r="H253" s="2" t="inlineStr">
+      <c r="H257" s="2" t="inlineStr">
         <is>
           <t>185</t>
         </is>
       </c>
-      <c r="I253" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J253" s="2" t="inlineStr">
+      <c r="I257" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J257" s="2" t="inlineStr">
         <is>
           <t>40.00</t>
         </is>
       </c>
-      <c r="K253" s="2" t="inlineStr">
+      <c r="K257" s="2" t="inlineStr">
         <is>
           <t>290.00</t>
         </is>
       </c>
-      <c r="L253" s="2" t="inlineStr">
+      <c r="L257" s="2" t="inlineStr">
         <is>
           <t>6.80</t>
         </is>
       </c>
-      <c r="M253" s="2" t="inlineStr">
+      <c r="M257" s="2" t="inlineStr">
         <is>
           <t>11.20</t>
         </is>
       </c>
-      <c r="N253" s="2" t="inlineStr">
+      <c r="N257" s="2" t="inlineStr">
         <is>
           <t>223.00</t>
         </is>
       </c>
-      <c r="O253" s="2" t="inlineStr">
+      <c r="O257" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
-      <c r="P253" s="2" t="inlineStr">
+      <c r="P257" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q253" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R253" s="2" t="inlineStr">
+      <c r="Q257" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R257" s="2" t="inlineStr">
         <is>
           <t>14485.77 €</t>
         </is>
       </c>
     </row>
-    <row r="254" ht="32" customHeight="1">
-      <c r="A254" s="2" t="inlineStr">
+    <row r="258" ht="32" customHeight="1">
+      <c r="A258" s="2" t="inlineStr">
         <is>
           <t>KSB4302</t>
         </is>
       </c>
-      <c r="B254" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D254" s="2" t="inlineStr">
+      <c r="B258" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C258" s="2" t="inlineStr">
+        <is>
+          <t>Blockpumpen</t>
+        </is>
+      </c>
+      <c r="D258" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
-      <c r="E254" s="2" t="inlineStr">
+      <c r="E258" s="2" t="inlineStr">
         <is>
           <t>125-250</t>
         </is>
       </c>
-      <c r="F254" s="2" t="inlineStr">
+      <c r="F258" s="2" t="inlineStr">
         <is>
           <t>Etabloc CN 125-250/1104 C10</t>
         </is>
       </c>
-      <c r="G254" s="2" t="inlineStr">
+      <c r="G258" s="2" t="inlineStr">
         <is>
           <t>1470</t>
         </is>
       </c>
-      <c r="H254" s="2" t="inlineStr">
+      <c r="H258" s="2" t="inlineStr">
         <is>
           <t>218</t>
         </is>
       </c>
-      <c r="I254" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J254" s="2" t="inlineStr">
+      <c r="I258" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J258" s="2" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
-      <c r="K254" s="2" t="inlineStr">
+      <c r="K258" s="2" t="inlineStr">
         <is>
           <t>300.00</t>
         </is>
       </c>
-      <c r="L254" s="2" t="inlineStr">
+      <c r="L258" s="2" t="inlineStr">
         <is>
           <t>9.20</t>
         </is>
       </c>
-      <c r="M254" s="2" t="inlineStr">
+      <c r="M258" s="2" t="inlineStr">
         <is>
           <t>16.40</t>
         </is>
       </c>
-      <c r="N254" s="2" t="inlineStr">
+      <c r="N258" s="2" t="inlineStr">
         <is>
           <t>207.00</t>
         </is>
       </c>
-      <c r="O254" s="2" t="inlineStr">
+      <c r="O258" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
-      <c r="P254" s="2" t="inlineStr">
+      <c r="P258" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q254" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R254" s="2" t="inlineStr">
+      <c r="Q258" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R258" s="2" t="inlineStr">
         <is>
           <t>15859.98 €</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:R254"/>
+  <autoFilter ref="A1:R258"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>