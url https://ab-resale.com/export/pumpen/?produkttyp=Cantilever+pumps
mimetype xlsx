--- v0 (2026-04-21)
+++ v1 (2026-06-16)
@@ -573,112 +573,116 @@
       </c>
     </row>
     <row r="2" ht="32" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>AR10267</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>015/008</t>
+          <t>015/08</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 15/08-08AA16CSB5VW</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>2943</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
-          <t>1.90</t>
+          <t>1,90</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>73.00</t>
+          <t>73,00</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>116.00</t>
+          <t>116,00</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>113.00</t>
+          <t>113,00</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
-          <t>2403.65 €</t>
+          <t>2403,65 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="32" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>AR10664</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>MK</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
@@ -686,87 +690,91 @@
           <t>20-6</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>MK- G 20-6/280</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>2875</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>37,00</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>18.50</t>
+          <t>18,50</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>220.00</t>
+          <t>220,00</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
-      <c r="Q3" s="2" t="inlineStr"/>
+      <c r="Q3" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>6526.96 €</t>
+          <t>6526,96 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="32" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>AR10665</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>MK</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -774,87 +782,91 @@
           <t>20-6</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>MK- G 20-6/280</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>2875</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>37,00</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>18.50</t>
+          <t>18,50</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>220.00</t>
+          <t>220,00</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
-      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>6526.96 €</t>
+          <t>6526,96 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="32" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>AR13692</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
@@ -862,87 +874,87 @@
           <t>100-315</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETNV 125-100-315 GGSD H03901504B</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>1460</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>283</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>212.00</t>
+          <t>212,00</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>30.80</t>
+          <t>30,80</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>395.00</t>
+          <t>395,00</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>15,00 kW</t>
         </is>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>8163.98 €</t>
+          <t>8163,98 €</t>
         </is>
       </c>
     </row>
     <row r="6" ht="32" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>AR14908-01</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
@@ -950,87 +962,87 @@
           <t>032-200.1</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETNV 050-032-2001 GG</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>2890</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>4.80</t>
+          <t>4,80</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>32,00</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>45.30</t>
+          <t>45,30</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>172.00</t>
+          <t>172,00</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>6581.34 €</t>
+          <t>6581,34 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="32" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>AR14908-02</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
@@ -1038,87 +1050,87 @@
           <t>032-200.1</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETNV 050-032-2001 GG</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>2890</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>182</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>4.80</t>
+          <t>4,80</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>32,00</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>45.30</t>
+          <t>45,30</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>172.00</t>
+          <t>172,00</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>6581.34 €</t>
+          <t>6581,34 €</t>
         </is>
       </c>
     </row>
     <row r="8" ht="32" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>AR14977</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>MK</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
@@ -1126,343 +1138,343 @@
           <t>20-4</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>MKY- G 20-4/190</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>95</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>1,70</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>11.20</t>
+          <t>11,20</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>9.25</t>
+          <t>9,25</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>11.10</t>
+          <t>11,10</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>137.00</t>
+          <t>137,00</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>7621.72 €</t>
+          <t>7621,72 €</t>
         </is>
       </c>
     </row>
     <row r="9" ht="32" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>AR14984</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>006/006</t>
+          <t>006/06</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/06-30AA13CS090B5UW</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t>0.80</t>
+          <t>0,80</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>59,00</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>2142.09 €</t>
+          <t>2142,09 €</t>
         </is>
       </c>
     </row>
     <row r="10" ht="32" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>AR15703</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>004/002</t>
+          <t>004/02</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 04/02-02AA14CS071A5OW</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>2750</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>6.39</t>
+          <t>6,39</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>5.90</t>
+          <t>5,90</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>17.40</t>
+          <t>17,40</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr">
         <is>
           <t>0,37 kW</t>
         </is>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>937.65 €</t>
+          <t>937,65 €</t>
         </is>
       </c>
     </row>
     <row r="11" ht="32" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>AR15709</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Rotex</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr"/>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Rotex 10/170 D</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>2800</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t>3.60</t>
+          <t>3,60</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>4129.17 €</t>
+          <t>4129,17 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="32" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>AR15783</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>MK</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
@@ -1470,971 +1482,971 @@
           <t>20-3</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>MK- G 20-3/100</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>2850</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>21.70</t>
+          <t>21,70</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>2.10</t>
+          <t>2,10</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>96.00</t>
+          <t>96,00</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>5140.12 €</t>
+          <t>5140,12 €</t>
         </is>
       </c>
     </row>
     <row r="13" ht="32" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>AR16460-01</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>006/004</t>
+          <t>006/04</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/04-24AA14CS080B5UWX</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>1975.66 €</t>
+          <t>1975,66 €</t>
         </is>
       </c>
     </row>
     <row r="14" ht="32" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>AR16460-02</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>006/004</t>
+          <t>006/04</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/04-24AA14CS080B5UWX</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>1975.66 €</t>
+          <t>1975,66 €</t>
         </is>
       </c>
     </row>
     <row r="15" ht="32" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>AR16460-03</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>006/004</t>
+          <t>006/04</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/04-24AA14CS080B5UWX</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>1975.66 €</t>
+          <t>1975,66 €</t>
         </is>
       </c>
     </row>
     <row r="16" ht="32" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>AR16460-04</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>006/004</t>
+          <t>006/04</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/04-24AA14CS080B5UWX</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>1975.66 €</t>
+          <t>1975,66 €</t>
         </is>
       </c>
     </row>
     <row r="17" ht="32" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>AR16460-05</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>006/004</t>
+          <t>006/04</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/04-24AA14CS080B5UWX</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>1975.66 €</t>
+          <t>1975,66 €</t>
         </is>
       </c>
     </row>
     <row r="18" ht="32" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>AR16470-01</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Movitec</t>
+          <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>006/003</t>
+          <t>006/03</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/03-16AA14CS080B6 WX</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>2855</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>29,00</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>51,00</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>2014.95 €</t>
+          <t>2014,95 €</t>
         </is>
       </c>
     </row>
     <row r="19" ht="32" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>AR16470-02</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Movitec</t>
+          <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>006/003</t>
+          <t>006/03</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/03-16AA14CS080B6 WX</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>2855</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>29,00</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>51,00</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>2014.95 €</t>
+          <t>2014,95 €</t>
         </is>
       </c>
     </row>
     <row r="20" ht="32" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>AR16470-03</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Movitec</t>
+          <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>006/003</t>
+          <t>006/03</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/03-16AA14CS080B6 WX</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>2855</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>29,00</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>51,00</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>2014.95 €</t>
+          <t>2014,95 €</t>
         </is>
       </c>
     </row>
     <row r="21" ht="32" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>AR16470-04</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Movitec</t>
+          <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>006/003</t>
+          <t>006/03</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/03-16AA14CS080B6 WX</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>2855</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>29,00</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>51,00</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>2014.95 €</t>
+          <t>2014,95 €</t>
         </is>
       </c>
     </row>
     <row r="22" ht="32" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>AR16470-05</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Movitec</t>
+          <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>006/003</t>
+          <t>006/03</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/03-16AA14CS080B6 WX</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>2855</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>29,00</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>51,00</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>2014.95 €</t>
+          <t>2014,95 €</t>
         </is>
       </c>
     </row>
     <row r="23" ht="32" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>AR17135</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
@@ -2442,167 +2454,171 @@
           <t>065-125</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETNV 080-065-125 GGSW_H10001102</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>2972</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>139</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>155.00</t>
+          <t>155,00</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>15.50</t>
+          <t>15,50</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>184.00</t>
+          <t>184,00</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>11,00 kW</t>
         </is>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q23" s="2" t="inlineStr"/>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>4867.99 €</t>
+          <t>4867,99 €</t>
         </is>
       </c>
     </row>
     <row r="24" ht="32" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>AR17171</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr"/>
-      <c r="E24" s="2" t="inlineStr"/>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>040-160</t>
+        </is>
+      </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Estigia STGC040-160-GG-WDL A1D084204L0011E4A-NPD</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>1485</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>3.90</t>
+          <t>3,90</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>5.60</t>
+          <t>5,60</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr"/>
       <c r="O24" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>10440.38 €</t>
+          <t>10440,38 €</t>
         </is>
       </c>
     </row>
     <row r="25" ht="32" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>AR17327</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
@@ -2610,679 +2626,679 @@
           <t>080-315</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETNV 100-080-315 GGXW B12501384B</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>1485</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>308</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>172.00</t>
+          <t>172,00</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>34.00</t>
+          <t>34,00</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>326.00</t>
+          <t>326,00</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr">
         <is>
           <t>13,80 kW</t>
         </is>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>10488.41 €</t>
+          <t>10488,41 €</t>
         </is>
       </c>
     </row>
     <row r="26" ht="32" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>AR17912</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>004/010</t>
+          <t>004/10</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 04/10-10AA56CS090B5UW</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>2905</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>6.40</t>
+          <t>6,40</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>37,00</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>90.50</t>
+          <t>90,50</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>41,00</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>1553.37 €</t>
+          <t>1553,37 €</t>
         </is>
       </c>
     </row>
     <row r="27" ht="32" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>AR17914-01</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>006/006</t>
+          <t>006/06</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/06-20AA61CS090B5UW</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr"/>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
-          <t>0.80</t>
+          <t>0,80</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>59,00</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>1928.03 €</t>
+          <t>1928,03 €</t>
         </is>
       </c>
     </row>
     <row r="28" ht="32" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>AR17914-02</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>006/006</t>
+          <t>006/06</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/06-20AA61CS090B5UW</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr"/>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
-          <t>0.80</t>
+          <t>0,80</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>59,00</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>1928.03 €</t>
+          <t>1928,03 €</t>
         </is>
       </c>
     </row>
     <row r="29" ht="32" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>AR17914-03</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>006/006</t>
+          <t>006/06</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/06-20AA61CS090B5UW</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr"/>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
-          <t>0.80</t>
+          <t>0,80</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>59,00</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q29" s="2" t="inlineStr"/>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>1928.03 €</t>
+          <t>1928,03 €</t>
         </is>
       </c>
     </row>
     <row r="30" ht="32" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>AR18585</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Rotex</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr"/>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Rotex 10/100 E</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>2800</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>101</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>10,50</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>14.30</t>
+          <t>14,30</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>51,00</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>3077.94 €</t>
+          <t>3077,94 €</t>
         </is>
       </c>
     </row>
     <row r="31" ht="32" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>AR18754</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>006/012</t>
+          <t>006/12</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/12-12AA56CS100B5VW</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>2910</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
-          <t>0.80</t>
+          <t>0,80</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>8.80</t>
+          <t>8,80</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>120,00</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>66,00</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q31" s="2" t="inlineStr"/>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>2348.06 €</t>
+          <t>2348,06 €</t>
         </is>
       </c>
     </row>
     <row r="32" ht="32" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>AR4656</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr"/>
       <c r="E32" s="2" t="inlineStr"/>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Etanorm GPV - W 150-315 SP</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>1478</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>302</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
-          <t>80.00</t>
+          <t>80,00</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>33,00</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>372.00</t>
+          <t>372,00</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>37,00 kW</t>
         </is>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q32" s="2" t="inlineStr"/>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>15884.65 €</t>
+          <t>15884,65 €</t>
         </is>
       </c>
     </row>
     <row r="33" ht="32" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>AR4659</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
@@ -3290,87 +3306,87 @@
           <t>100-250</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Etanorm GPV - W 100-250 SP</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>2975</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>257</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>400.00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>62,00</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>95.00</t>
+          <t>95,00</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>962.00</t>
+          <t>962,00</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr">
         <is>
-          <t>90 kW</t>
+          <t>90,00 kW</t>
         </is>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q33" s="2" t="inlineStr"/>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>8051.67 €</t>
+          <t>8051,67 €</t>
         </is>
       </c>
     </row>
     <row r="34" ht="32" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>AR4660</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
@@ -3378,87 +3394,87 @@
           <t>100-250</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Etanorm GPV - W 100-250 SP</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>2975</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>300,00</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>78,00</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>93.00</t>
+          <t>93,00</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>759.00</t>
+          <t>759,00</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
+          <t>75,00 kW</t>
         </is>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q34" s="2" t="inlineStr"/>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>8051.67 €</t>
+          <t>8051,67 €</t>
         </is>
       </c>
     </row>
     <row r="35" ht="32" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>AR4661</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
@@ -3466,87 +3482,87 @@
           <t>100-250</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Etanorm GPV - W 100-250 SP</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>2975</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>300,00</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>78,00</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>93.00</t>
+          <t>93,00</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>759.00</t>
+          <t>759,00</t>
         </is>
       </c>
       <c r="O35" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
+          <t>75,00 kW</t>
         </is>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q35" s="2" t="inlineStr"/>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>8051.67 €</t>
+          <t>8051,67 €</t>
         </is>
       </c>
     </row>
     <row r="36" ht="32" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>AR4662</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
@@ -3554,87 +3570,87 @@
           <t>100-250</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Etanorm GPV - W 100-250 SP</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>2975</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>300,00</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>78,00</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>93.00</t>
+          <t>93,00</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>759.00</t>
+          <t>759,00</t>
         </is>
       </c>
       <c r="O36" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
+          <t>75,00 kW</t>
         </is>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q36" s="2" t="inlineStr"/>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>8051.67 €</t>
+          <t>8051,67 €</t>
         </is>
       </c>
     </row>
     <row r="37" ht="32" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>AR4663</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
@@ -3642,87 +3658,91 @@
           <t>100-250</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Etanorm GPV - W 100-250 SP</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>2975</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>300,00</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>78,00</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>93.00</t>
+          <t>93,00</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>759.00</t>
+          <t>759,00</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
+          <t>75,00 kW</t>
         </is>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q37" s="2" t="inlineStr"/>
+      <c r="Q37" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>8051.67 €</t>
+          <t>8051,67 €</t>
         </is>
       </c>
     </row>
     <row r="38" ht="32" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>AR4668</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
@@ -3730,87 +3750,87 @@
           <t>150-315</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Etanorm GPV - W 150-315 SP</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>1478</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>303</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>55,00</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>21,50</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>32.50</t>
+          <t>32,50</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>730.00</t>
+          <t>730,00</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>37,00 kW</t>
         </is>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q38" s="2" t="inlineStr"/>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>15634.30 €</t>
+          <t>15634,30 €</t>
         </is>
       </c>
     </row>
     <row r="39" ht="32" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>AR4669</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
@@ -3818,87 +3838,87 @@
           <t>150-315</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Etanorm GPV - W 150-315 SP</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>1478</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>303</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>55,00</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>21,50</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>32.50</t>
+          <t>32,50</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>730.00</t>
+          <t>730,00</t>
         </is>
       </c>
       <c r="O39" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>37,00 kW</t>
         </is>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q39" s="2" t="inlineStr"/>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>15634.30 €</t>
+          <t>15634,30 €</t>
         </is>
       </c>
     </row>
     <row r="40" ht="32" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>AR4670</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
@@ -3906,87 +3926,87 @@
           <t>150-315</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Etanorm GPV - W 150-315 SP</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>1478</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>303</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>55,00</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>21,50</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>32.50</t>
+          <t>32,50</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>730.00</t>
+          <t>730,00</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>37,00 kW</t>
         </is>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q40" s="2" t="inlineStr"/>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>15634.30 €</t>
+          <t>15634,30 €</t>
         </is>
       </c>
     </row>
     <row r="41" ht="32" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>AR4671</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
@@ -3994,87 +4014,87 @@
           <t>150-315</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Etanorm GPV - W 150-315 SP</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>1482</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>332</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>65,00</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>560.00</t>
+          <t>560,00</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>963.00</t>
+          <t>963,00</t>
         </is>
       </c>
       <c r="O41" s="2" t="inlineStr">
         <is>
-          <t>55 kW</t>
+          <t>55,00 kW</t>
         </is>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q41" s="2" t="inlineStr"/>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>15667.08 €</t>
+          <t>15667,08 €</t>
         </is>
       </c>
     </row>
     <row r="42" ht="32" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>AR4672</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
@@ -4082,343 +4102,347 @@
           <t>150-315</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Etanorm GPV - W 150-315 SP</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>1482</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>332</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>65,00</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>560.00</t>
+          <t>560,00</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>963.00</t>
+          <t>963,00</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr">
         <is>
-          <t>55 kW</t>
+          <t>55,00 kW</t>
         </is>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q42" s="2" t="inlineStr"/>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>15667.08 €</t>
+          <t>15667,08 €</t>
         </is>
       </c>
     </row>
     <row r="43" ht="32" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>AR5466</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>Speck</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Speck T</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>601</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>TP-601/300.0007</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>2800</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr"/>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>3.60</t>
+          <t>3,60</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr">
         <is>
-          <t>0,5 kW</t>
+          <t>0,50 kW</t>
         </is>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q43" s="2" t="inlineStr"/>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>341.21 €</t>
+          <t>341,21 €</t>
         </is>
       </c>
     </row>
     <row r="44" ht="32" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>AR5467</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>Speck</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Speck T</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>602</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>T602.110.007</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>3400</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr"/>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>3.60</t>
+          <t>3,60</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>80.00</t>
+          <t>80,00</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr">
         <is>
-          <t>1 kW</t>
+          <t>1,00 kW</t>
         </is>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q44" s="2" t="inlineStr"/>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>341.21 €</t>
+          <t>341,21 €</t>
         </is>
       </c>
     </row>
     <row r="45" ht="32" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>AR8069</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>065-200</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETNV 080-065-200 GG W H10000224B</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>1435</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>193</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>64,00</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>8.90</t>
+          <t>8,90</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>166.00</t>
+          <t>166,00</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
-      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>4184.05 €</t>
+          <t>4184,05 €</t>
         </is>
       </c>
     </row>
     <row r="46" ht="32" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>AR8661-01</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
@@ -4426,87 +4450,87 @@
           <t>150-250</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETNV 200-150-250 CC_W_H05203004</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>1470</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
-          <t>68.00</t>
+          <t>68,00</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>600.00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>24.10</t>
+          <t>24,10</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>321.00</t>
+          <t>321,00</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q46" s="2" t="inlineStr"/>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>19394.73 €</t>
+          <t>19394,73 €</t>
         </is>
       </c>
     </row>
     <row r="47" ht="32" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>AR9224</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>MK</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
@@ -4514,91 +4538,91 @@
           <t>20-3</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>MK- G 20-3/190</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>2835</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>85</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
-          <t>1.60</t>
+          <t>1,60</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>21,50</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>2,50</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>8.25</t>
+          <t>8,25</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>85,00</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>6302.51 €</t>
+          <t>6302,51 €</t>
         </is>
       </c>
     </row>
     <row r="48" ht="32" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>KSB0010</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Etanorm-V</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
@@ -4606,85 +4630,89 @@
           <t>065-160</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Einbausatz für Etanorm CPV 065-160 ET425</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>2930</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>137</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>109.00</t>
+          <t>109,00</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>19,00</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>209.00</t>
+          <t>209,00</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
-      <c r="Q48" s="2" t="inlineStr"/>
+      <c r="Q48" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>8969.69 €</t>
+          <t>8969,69 €</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:R48"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>