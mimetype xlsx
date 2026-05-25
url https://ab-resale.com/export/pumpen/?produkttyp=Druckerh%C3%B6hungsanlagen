--- v0 (2026-04-09)
+++ v1 (2026-05-25)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Pumpen" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$54</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$57</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R54"/>
+  <dimension ref="A1:R57"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="25" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="15" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
@@ -624,51 +624,51 @@
           <t>3.20</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>44.00</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>47.00</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>537.69 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="32" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>48269299</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
@@ -708,3923 +708,4071 @@
           <t>4.00</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>15.00</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>42.50</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>46.00</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>509.30 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="32" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>48269305</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Delta Compact</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>002/004</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Delta Compact CP2/00204-005-2-27DFU-CSST mit Trinkwasserzertifikat</t>
         </is>
       </c>
-      <c r="G4" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="2" t="inlineStr"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>0.50</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>4.00</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>15.00</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>42.50</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>87.00</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>3491.45 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="32" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>AR10069</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Delta Compact</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>1/0404</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Delta Compact CP1/00404-011-2-17DAL-CSST</t>
         </is>
       </c>
-      <c r="G5" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="2" t="inlineStr"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>7.80</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>67.00</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>1373.29 €</t>
         </is>
       </c>
     </row>
     <row r="6" ht="32" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>AR10243</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
-      <c r="D6" s="2" t="inlineStr"/>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Hya-Solo</t>
+        </is>
+      </c>
       <c r="E6" s="2" t="inlineStr"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Hya-Solo EV 1/0605</t>
         </is>
       </c>
-      <c r="G6" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="2" t="inlineStr"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>47.00</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>56.00</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>1577.21 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="32" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>AR10572</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
-      <c r="D7" s="2" t="inlineStr"/>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Hya-Solo</t>
+        </is>
+      </c>
       <c r="E7" s="2" t="inlineStr"/>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Hya-Solo EV 1/0406</t>
         </is>
       </c>
-      <c r="G7" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="2" t="inlineStr"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>0.90</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>6.40</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>21.00</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>55.00</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>56.00</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>1452.82 €</t>
         </is>
       </c>
     </row>
     <row r="8" ht="32" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>AR10634</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>E. Dold &amp; Söhne KG</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Surpresschrom</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr"/>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Thermistor relay MK9163N.12/110</t>
         </is>
       </c>
-      <c r="G8" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G8" s="2" t="inlineStr"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr"/>
       <c r="K8" s="2" t="inlineStr"/>
       <c r="L8" s="2" t="inlineStr"/>
       <c r="M8" s="2" t="inlineStr"/>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr">
         <is>
           <t>124.79 €</t>
         </is>
       </c>
     </row>
     <row r="9" ht="32" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>AR10635</t>
+          <t>AR10660</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
-      <c r="D9" s="2" t="inlineStr"/>
+      <c r="D9" s="2" t="inlineStr">
+        <is>
+          <t>Hya-Eco</t>
+        </is>
+      </c>
       <c r="E9" s="2" t="inlineStr"/>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>Messgerät Leckagewaechter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hya-Eco VP 3/0202 B</t>
+        </is>
+      </c>
+      <c r="G9" s="2" t="inlineStr"/>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J9" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M9" s="2" t="inlineStr"/>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>8.50</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>12.20</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>19.00</t>
+        </is>
+      </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>0.40</t>
-[...4 lines deleted...]
-      <c r="Q9" s="2" t="inlineStr"/>
+          <t>192.00</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr">
+        <is>
+          <t>0,37 kW</t>
+        </is>
+      </c>
+      <c r="P9" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>81.84 €</t>
+          <t>7558.82 €</t>
         </is>
       </c>
     </row>
     <row r="10" ht="32" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>AR10660</t>
+          <t>AR10709</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Hya-Eco</t>
+          <t>Hya-Solo</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr"/>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>Hya-Eco VP 3/0202 B</t>
+          <t>Hya Solo DSV/B 1/1502</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H10" s="2" t="inlineStr"/>
+          <t>3000</t>
+        </is>
+      </c>
+      <c r="H10" s="2" t="inlineStr">
+        <is>
+          <t>110</t>
+        </is>
+      </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>12.20</t>
+          <t>22.43</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>33.44</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>192.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
-[...11 lines deleted...]
-      </c>
+          <t>2,2 kW</t>
+        </is>
+      </c>
+      <c r="P10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>7558.82 €</t>
+          <t>4431.78 €</t>
         </is>
       </c>
     </row>
     <row r="11" ht="32" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>AR10709</t>
+          <t>AR11395</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
-      <c r="D11" s="2" t="inlineStr"/>
-      <c r="E11" s="2" t="inlineStr"/>
+      <c r="D11" s="2" t="inlineStr">
+        <is>
+          <t>Hya-Solo</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>1/0202</t>
+        </is>
+      </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>Hya Solo DSV/B 1/1502</t>
+          <t>Hya-Solo D 1/0202 B</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
-[...6 lines deleted...]
-      </c>
+          <t>2750</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>3.17</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>22.43</t>
+          <t>10.19</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>33.44</t>
+          <t>19.37</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>86.00</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>4431.78 €</t>
+          <t>1679.06 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="32" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>AR11395</t>
+          <t>AR11604</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Hya-Solo</t>
+          <t>Surpress Eco</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>1/0202</t>
+          <t>2B</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>Hya-Solo D 1/0202 B</t>
+          <t>Surpress Eco SE.2B H 4.2.7 C</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>2750</t>
-[...2 lines deleted...]
-      <c r="H12" s="2" t="inlineStr"/>
+          <t>2855</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>3.17</t>
+          <t>6.30</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>10.19</t>
+          <t>25.49</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>19.37</t>
+          <t>61.18</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>86.00</t>
+          <t>134.00</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
-[...2 lines deleted...]
-      <c r="P12" s="2" t="inlineStr"/>
+          <t>1,1 kW</t>
+        </is>
+      </c>
+      <c r="P12" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>1679.06 €</t>
+          <t>3617.12 €</t>
         </is>
       </c>
     </row>
     <row r="13" ht="32" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>AR11604</t>
+          <t>AR11605</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Surpress Eco</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>2B</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>Surpress Eco SE.2B H 4.2.7 C</t>
+          <t>Surpress Eco SE.2B H 2.2.10 C</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>2855</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>6.30</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>25.49</t>
+          <t>30.59</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>61.18</t>
+          <t>76.48</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>134.00</t>
+          <t>150.00</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>3617.12 €</t>
+          <t>3685.07 €</t>
         </is>
       </c>
     </row>
     <row r="14" ht="32" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>AR11605</t>
+          <t>AR12125</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Surpress Eco</t>
+          <t>Hyamat</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>2B</t>
+          <t>004/008</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>Surpress Eco SE.2B H 2.2.10 C</t>
+          <t>Hyamat SVP 2/0408 C2 B</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>2855</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>86</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>6.70</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>30.59</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>76.48</t>
+          <t>76.00</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>186.00</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>3685.07 €</t>
+          <t>8774.65 €</t>
         </is>
       </c>
     </row>
     <row r="15" ht="32" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>AR12125</t>
+          <t>AR12173</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Hyamat</t>
+          <t>Hya-Eco</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>004/008</t>
+          <t>2/0205</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>Hyamat SVP 2/0408 C2 B</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hya Eco VP 2/0205 B</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr"/>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>86</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>6.70</t>
+          <t>3.10</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>76.00</t>
+          <t>5.80</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>186.00</t>
+          <t>160.00</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>8774.65 €</t>
+          <t>5937.35 €</t>
         </is>
       </c>
     </row>
     <row r="16" ht="32" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>AR12129_1</t>
+          <t>AR12411</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
-          <t>REFLEX</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
-      <c r="D16" s="2" t="inlineStr"/>
-      <c r="E16" s="2" t="inlineStr"/>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Delta Solo</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr">
+        <is>
+          <t>1/0206</t>
+        </is>
+      </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>Reflex Refix DE 300L 16 bar Druckausdehnungsgefäß Wasserversorgungsanlage 1 1/4" zoll</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delta Solo EV 1/0206</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr"/>
       <c r="K16" s="2" t="inlineStr"/>
       <c r="L16" s="2" t="inlineStr"/>
       <c r="M16" s="2" t="inlineStr"/>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>52.00</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
-      <c r="P16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>790.67 €</t>
+          <t>1788.80 €</t>
         </is>
       </c>
     </row>
     <row r="17" ht="32" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>AR12129_2</t>
+          <t>AR12669</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
-          <t>REFLEX</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
-      <c r="D17" s="2" t="inlineStr"/>
-      <c r="E17" s="2" t="inlineStr"/>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Delta Basic</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>010/003</t>
+        </is>
+      </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>Reflex Refix DE 300L 16 bar Druckausdehnungsgefäß Wasserversorgungsanlage 1 1/4" zoll</t>
-[...7 lines deleted...]
-      <c r="H17" s="2" t="inlineStr"/>
+          <t>Delta Basic KDB SVP2-010/030M5S304/000</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr"/>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J17" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M17" s="2" t="inlineStr"/>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>12.80</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>18.00</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>33.00</t>
+        </is>
+      </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
-[...4 lines deleted...]
-      <c r="Q17" s="2" t="inlineStr"/>
+          <t>142.00</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr">
+        <is>
+          <t>1,1 kW</t>
+        </is>
+      </c>
+      <c r="P17" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q17" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>790.67 €</t>
+          <t>6050.82 €</t>
         </is>
       </c>
     </row>
     <row r="18" ht="32" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>AR12173</t>
+          <t>AR12740</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Hya-Eco</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hya-Solo</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr"/>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>Hya Eco VP 2/0205 B</t>
+          <t>Hya Solo D 1/1003 B</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2855</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>96</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>3.10</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>24.47</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>36.71</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>109.00</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q18" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>5937.35 €</t>
+          <t>2611.51 €</t>
         </is>
       </c>
     </row>
     <row r="19" ht="32" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>AR12411</t>
+          <t>AR12882</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Delta Solo</t>
+          <t>Hya-Compact</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>1/0206</t>
+          <t>2/0404</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>Delta Solo EV 1/0206</t>
-[...6 lines deleted...]
-      </c>
+          <t>Hya-Compact VP 2 /0404 B</t>
+        </is>
+      </c>
+      <c r="G19" s="2" t="inlineStr"/>
       <c r="H19" s="2" t="inlineStr"/>
       <c r="I19" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...5 lines deleted...]
-      <c r="M19" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>0.10</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>8.60</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>14.30</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>57.00</t>
+        </is>
+      </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>112.00</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>1788.80 €</t>
+          <t>3431.12 €</t>
         </is>
       </c>
     </row>
     <row r="20" ht="32" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>AR12669</t>
+          <t>AR13499</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Delta Basic</t>
+          <t>Hyamat</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>010/003</t>
+          <t>2/0604</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>Delta Basic KDB SVP2-010/030M5S304/000</t>
+          <t>Hyamat SVP 2/0604 B</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>90</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0.01</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>12.80</t>
+          <t>9.50</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>142.00</t>
+          <t>174.00</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q20" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>6050.82 €</t>
+          <t>8816.58 €</t>
         </is>
       </c>
     </row>
     <row r="21" ht="32" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>AR12740</t>
+          <t>AR13972-01</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
-      <c r="D21" s="2" t="inlineStr"/>
-      <c r="E21" s="2" t="inlineStr"/>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Delta Compact</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>006/004</t>
+        </is>
+      </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>Hya Solo D 1/1003 B</t>
-[...11 lines deleted...]
-      </c>
+          <t>Delta Compact CP2/00604-015-2-27DFU-CSST mit Trinkwasserzertifikat</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr"/>
+      <c r="H21" s="2" t="inlineStr"/>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>10.50</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>24.47</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>36.71</t>
+          <t>52.70</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>109.00</t>
+          <t>101.00</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
+      <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>2611.51 €</t>
+          <t>4081.92 €</t>
         </is>
       </c>
     </row>
     <row r="22" ht="32" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>AR12881</t>
+          <t>AR13972-02</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
-          <t>REFLEX</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
-      <c r="D22" s="2" t="inlineStr"/>
-      <c r="E22" s="2" t="inlineStr"/>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Delta Compact</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>006/004</t>
+        </is>
+      </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>BEHAELTER 200L 16 BAR</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delta Compact CP2/00604-015-2-27DFU-CSST mit Trinkwasserzertifikat</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr"/>
       <c r="H22" s="2" t="inlineStr"/>
       <c r="I22" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
-[...5 lines deleted...]
-      <c r="M22" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>10.50</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>52.70</t>
+        </is>
+      </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>76.00</t>
-[...3 lines deleted...]
-      <c r="P22" s="2" t="inlineStr"/>
+          <t>101.00</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr">
+        <is>
+          <t>1,1 kW</t>
+        </is>
+      </c>
+      <c r="P22" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>711.37 €</t>
+          <t>4081.92 €</t>
         </is>
       </c>
     </row>
     <row r="23" ht="32" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>AR12882</t>
+          <t>AR14136</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Hya-Compact</t>
+          <t>Delta Primo</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>2/0404</t>
+          <t>002/030</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>Hya-Compact VP 2 /0404 B</t>
-[...7 lines deleted...]
-      <c r="H23" s="2" t="inlineStr"/>
+          <t>Delta Primo KDB SVP2-002/030M5A314/000 mit KIT-KOMPENSATOR   G1/2</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr"/>
+      <c r="H23" s="2" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>8.60</t>
+          <t>6.35</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>14.30</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>112.00</t>
-[...2 lines deleted...]
-      <c r="O23" s="2" t="inlineStr"/>
+          <t>103.00</t>
+        </is>
+      </c>
+      <c r="O23" s="2" t="inlineStr">
+        <is>
+          <t>0,37 kW</t>
+        </is>
+      </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>3431.12 €</t>
+          <t>5708.93 €</t>
         </is>
       </c>
     </row>
     <row r="24" ht="32" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>AR13499</t>
+          <t>AR15560</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Hyamat</t>
+          <t>Delta Primo</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>2/0604</t>
+          <t>015/001</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>Hyamat SVP 2/0604 B</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delta Primo KDP SVP2-015/010M5S314/100</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="inlineStr"/>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>107</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>21.70</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>14.20</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>174.00</t>
+          <t>160.00</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>8816.58 €</t>
+          <t>6575.29 €</t>
         </is>
       </c>
     </row>
     <row r="25" ht="32" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>AR13500</t>
+          <t>AR15562</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
-      <c r="D25" s="2" t="inlineStr"/>
-      <c r="E25" s="2" t="inlineStr"/>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Delta Primo</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>015/001</t>
+        </is>
+      </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>Schaltschrank  f. Hyamat SVP 2/0403 B</t>
-[...7 lines deleted...]
-      <c r="H25" s="2" t="inlineStr"/>
+          <t>Delta Primo KDP SVP2-015/010M5S314/100</t>
+        </is>
+      </c>
+      <c r="G25" s="2" t="inlineStr"/>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>107</t>
+        </is>
+      </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J25" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M25" s="2" t="inlineStr"/>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>21.70</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>14.20</t>
+        </is>
+      </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>184.00</t>
-[...2 lines deleted...]
-      <c r="O25" s="2" t="inlineStr"/>
+          <t>160.00</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr">
+        <is>
+          <t>1,1 kW</t>
+        </is>
+      </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>1.00 €</t>
+          <t>6575.29 €</t>
         </is>
       </c>
     </row>
     <row r="26" ht="32" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>AR13501</t>
+          <t>AR16140-01</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
-      <c r="D26" s="2" t="inlineStr"/>
-      <c r="E26" s="2" t="inlineStr"/>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Delta Compact</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>002/004</t>
+        </is>
+      </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>Schaltkasten  f. Hyamat K 2/0608 B</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delta Compact CP2/00204-005-2-27DDE-CSST</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="inlineStr"/>
       <c r="H26" s="2" t="inlineStr"/>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J26" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M26" s="2" t="inlineStr"/>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>15.00</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>42.50</t>
+        </is>
+      </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>184.00</t>
-[...3 lines deleted...]
-      <c r="P26" s="2" t="inlineStr"/>
+          <t>87.00</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr">
+        <is>
+          <t>0,55 kW</t>
+        </is>
+      </c>
+      <c r="P26" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>1.00 €</t>
+          <t>6011.51 €</t>
         </is>
       </c>
     </row>
     <row r="27" ht="32" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>AR13852</t>
+          <t>AR16140-02</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
-      <c r="D27" s="2" t="inlineStr"/>
-      <c r="E27" s="2" t="inlineStr"/>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Delta Compact</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>002/004</t>
+        </is>
+      </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>Steuergerät BC1.5.0 ADV. 6PP Booster Control Advanced 4 - 6 Pumpen</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delta Compact CP2/00204-005-2-27DDE-CSST</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr"/>
       <c r="H27" s="2" t="inlineStr"/>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
-[...5 lines deleted...]
-      <c r="M27" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>15.00</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>42.50</t>
+        </is>
+      </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
-[...3 lines deleted...]
-      <c r="P27" s="2" t="inlineStr"/>
+          <t>87.00</t>
+        </is>
+      </c>
+      <c r="O27" s="2" t="inlineStr">
+        <is>
+          <t>0,55 kW</t>
+        </is>
+      </c>
+      <c r="P27" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>554.65 €</t>
+          <t>4554.18 €</t>
         </is>
       </c>
     </row>
     <row r="28" ht="32" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>AR13972-01</t>
+          <t>AR16142-01</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Delta Compact</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>006/004</t>
+          <t>002/004</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>Delta Compact CP2/00604-015-2-27DFU-CSST mit Trinkwasserzertifikat</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delta Compact CP2/00204-005-2-27DNR-CSST ohne Trinkwasserzertifikat</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr"/>
       <c r="H28" s="2" t="inlineStr"/>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>0.50</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>52.70</t>
+          <t>42.50</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>87.00</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>4081.92 €</t>
+          <t>3819.20 €</t>
         </is>
       </c>
     </row>
     <row r="29" ht="32" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>AR13972-02</t>
+          <t>AR16142-02</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Delta Compact</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>006/004</t>
+          <t>002/004</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>Delta Compact CP2/00604-015-2-27DFU-CSST mit Trinkwasserzertifikat</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delta Compact CP2/00204-005-2-27DNR-CSST ohne Trinkwasserzertifikat</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr"/>
       <c r="H29" s="2" t="inlineStr"/>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>0.50</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>52.70</t>
+          <t>42.50</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>87.00</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q29" s="2" t="inlineStr"/>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>4081.92 €</t>
+          <t>3819.20 €</t>
         </is>
       </c>
     </row>
     <row r="30" ht="32" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>AR14136</t>
+          <t>AR16142-03</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Delta Primo</t>
+          <t>Delta Compact</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>002/030</t>
+          <t>002/004</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>Delta Primo KDB SVP2-002/030M5A314/000 mit KIT-KOMPENSATOR   G1/2</t>
-[...11 lines deleted...]
-      </c>
+          <t>Delta Compact CP2/00204-005-2-27DNR-CSST ohne Trinkwasserzertifikat</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr"/>
+      <c r="H30" s="2" t="inlineStr"/>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
           <t>0.50</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>6.35</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>42.50</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>103.00</t>
+          <t>87.00</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
+      <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>5708.93 €</t>
+          <t>3819.20 €</t>
         </is>
       </c>
     </row>
     <row r="31" ht="32" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>AR15347B</t>
+          <t>AR16701</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
-      <c r="D31" s="2" t="inlineStr"/>
-      <c r="E31" s="2" t="inlineStr"/>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Delta Solo</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>002/160</t>
+        </is>
+      </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>BEHAELTER           DT  300-PN 10-DN 50</t>
-[...7 lines deleted...]
-      <c r="H31" s="2" t="inlineStr"/>
+          <t>KDS SVP1-002/160F</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr"/>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>80</t>
+        </is>
+      </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...5 lines deleted...]
-      <c r="M31" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr">
+        <is>
+          <t>0.01</t>
+        </is>
+      </c>
+      <c r="K31" s="2" t="inlineStr">
+        <is>
+          <t>3.29</t>
+        </is>
+      </c>
+      <c r="L31" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="M31" s="2" t="inlineStr">
+        <is>
+          <t>131.00</t>
+        </is>
+      </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>84.00</t>
-[...3 lines deleted...]
-      <c r="P31" s="2" t="inlineStr"/>
+          <t>69.00</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr">
+        <is>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P31" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 380 V</t>
+        </is>
+      </c>
       <c r="Q31" s="2" t="inlineStr"/>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>1001.12 €</t>
+          <t>4743.31 €</t>
         </is>
       </c>
     </row>
     <row r="32" ht="32" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>AR15560</t>
+          <t>AR16814</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Delta Primo</t>
+          <t>Delta Solo</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>015/001</t>
+          <t>004/040</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>Delta Primo KDP SVP2-015/010M5S314/100</t>
-[...11 lines deleted...]
-      </c>
+          <t>KDS SVP1-004/040M5S304/300 + Kit-Flansch DN25x28xG1 (ID-Nr.: 05063513)</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr"/>
+      <c r="H32" s="2" t="inlineStr"/>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.50</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>21.70</t>
+          <t>6.20</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>14.20</t>
+          <t>34.90</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>54.00</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>0,75 kW</t>
+        </is>
+      </c>
+      <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr"/>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>6575.29 €</t>
+          <t>3387.64 €</t>
         </is>
       </c>
     </row>
     <row r="33" ht="32" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>AR15562</t>
+          <t>AR16818</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Delta Primo</t>
+          <t>Delta Basic</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>015/001</t>
+          <t>002/002</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>Delta Primo KDP SVP2-015/010M5S314/100</t>
-[...11 lines deleted...]
-      </c>
+          <t>Delta Basic Compact KDC MVP2-C02/020F5A100/000</t>
+        </is>
+      </c>
+      <c r="G33" s="2" t="inlineStr"/>
+      <c r="H33" s="2" t="inlineStr"/>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>21.70</t>
+          <t>3.25</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>14.20</t>
+          <t>24.80</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>75.00</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q33" s="2" t="inlineStr"/>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>6575.29 €</t>
+          <t>4347.71 €</t>
         </is>
       </c>
     </row>
     <row r="34" ht="32" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>AR16140-01</t>
+          <t>AR16989</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Delta Compact</t>
+          <t>Delta Basic</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>002/004</t>
+          <t>006/030</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>Delta Compact CP2/00204-005-2-27DDE-CSST</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delta Basic KDB SVP3-006/030M5S304/000</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr"/>
       <c r="H34" s="2" t="inlineStr"/>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
           <t>15.00</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>42.50</t>
+          <t>28.50</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>87.00</t>
+          <t>137.00</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q34" s="2" t="inlineStr"/>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>6011.51 €</t>
+          <t>6236.90 €</t>
         </is>
       </c>
     </row>
     <row r="35" ht="32" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>AR16140-02</t>
+          <t>AR17134</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
-          <t>Delta Compact</t>
+          <t>Delta Solo</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>002/004</t>
+          <t>004/011</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>Delta Compact CP2/00204-005-2-27DDE-CSST</t>
-[...7 lines deleted...]
-      <c r="H35" s="2" t="inlineStr"/>
+          <t>Delta Solo KDS MVP1-004/110M5A102/300</t>
+        </is>
+      </c>
+      <c r="G35" s="2" t="inlineStr"/>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
           <t>0.50</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>6.30</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>44.00</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>42.50</t>
+          <t>97.00</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>87.00</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="O35" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>2 kW</t>
         </is>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q35" s="2" t="inlineStr"/>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>4554.18 €</t>
+          <t>3168.13 €</t>
         </is>
       </c>
     </row>
     <row r="36" ht="32" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>AR16142-01</t>
+          <t>AR17528</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
-          <t>Delta Compact</t>
+          <t>Delta Solo</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>002/004</t>
+          <t>004/006</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>Delta Compact CP2/00204-005-2-27DNR-CSST ohne Trinkwasserzertifikat</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delta Solo Compact MVP1-C04/060F5A100/300 Stecker defekt</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr"/>
       <c r="H36" s="2" t="inlineStr"/>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0.36</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>6.12</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>42.50</t>
+          <t>52.00</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>87.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="O36" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q36" s="2" t="inlineStr"/>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>3819.20 €</t>
+          <t>2112.85 €</t>
         </is>
       </c>
     </row>
     <row r="37" ht="32" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>AR16142-02</t>
+          <t>AR17541</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Delta Compact</t>
+          <t>Delta Solo</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>002/004</t>
+          <t>004/006</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>Delta Compact CP2/00204-005-2-27DNR-CSST ohne Trinkwasserzertifikat</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delta Solo Compact MVP1-C04/060F5A100/300 *</t>
+        </is>
+      </c>
+      <c r="G37" s="2" t="inlineStr"/>
       <c r="H37" s="2" t="inlineStr"/>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0.36</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>6.12</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>42.50</t>
+          <t>52.00</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>87.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q37" s="2" t="inlineStr"/>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>3819.20 €</t>
+          <t>2112.85 €</t>
         </is>
       </c>
     </row>
     <row r="38" ht="32" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>AR16142-03</t>
+          <t>AR18006</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>Delta Compact</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress-SP</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr"/>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>Delta Compact CP2/00204-005-2-27DNR-CSST ohne Trinkwasserzertifikat</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress SP 2.2.9</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="inlineStr"/>
       <c r="H38" s="2" t="inlineStr"/>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J38" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J38" s="2" t="inlineStr"/>
+      <c r="K38" s="2" t="inlineStr"/>
+      <c r="L38" s="2" t="inlineStr"/>
+      <c r="M38" s="2" t="inlineStr"/>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>87.00</t>
-[...11 lines deleted...]
-      </c>
+          <t>110.00</t>
+        </is>
+      </c>
+      <c r="O38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr"/>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>3819.20 €</t>
+          <t>2323.46 €</t>
         </is>
       </c>
     </row>
     <row r="39" ht="32" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>AR16701</t>
+          <t>AR18034</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
-          <t>Delta Solo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress-SP</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr"/>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>KDS SVP1-002/160F</t>
-[...11 lines deleted...]
-      </c>
+          <t>Surpress SP 4.2.4</t>
+        </is>
+      </c>
+      <c r="G39" s="2" t="inlineStr"/>
+      <c r="H39" s="2" t="inlineStr"/>
       <c r="I39" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
-[...21 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J39" s="2" t="inlineStr"/>
+      <c r="K39" s="2" t="inlineStr"/>
+      <c r="L39" s="2" t="inlineStr"/>
+      <c r="M39" s="2" t="inlineStr"/>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>90.00</t>
         </is>
       </c>
       <c r="O39" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>0,55 kW</t>
+        </is>
+      </c>
+      <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr"/>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>4743.31 €</t>
+          <t>2205.39 €</t>
         </is>
       </c>
     </row>
     <row r="40" ht="32" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>AR16814</t>
+          <t>AR18038</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
-          <t>Delta Solo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress-SP</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr"/>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>KDS SVP1-004/040M5S304/300 + Kit-Flansch DN25x28xG1 (ID-Nr.: 05063513)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress SP 2.2.6</t>
+        </is>
+      </c>
+      <c r="G40" s="2" t="inlineStr"/>
       <c r="H40" s="2" t="inlineStr"/>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J40" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J40" s="2" t="inlineStr"/>
+      <c r="K40" s="2" t="inlineStr"/>
+      <c r="L40" s="2" t="inlineStr"/>
+      <c r="M40" s="2" t="inlineStr"/>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>92.00</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr"/>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>3387.64 €</t>
+          <t>2205.40 €</t>
         </is>
       </c>
     </row>
     <row r="41" ht="32" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>AR16818</t>
+          <t>AR18039</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>Delta Basic</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress-SP</t>
+        </is>
+      </c>
+      <c r="E41" s="2" t="inlineStr"/>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>Delta Basic Compact KDC MVP2-C02/020F5A100/000</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress SP 4.2.5</t>
+        </is>
+      </c>
+      <c r="G41" s="2" t="inlineStr"/>
       <c r="H41" s="2" t="inlineStr"/>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J41" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J41" s="2" t="inlineStr"/>
+      <c r="K41" s="2" t="inlineStr"/>
+      <c r="L41" s="2" t="inlineStr"/>
+      <c r="M41" s="2" t="inlineStr"/>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>103.00</t>
         </is>
       </c>
       <c r="O41" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>0,75 kW</t>
+        </is>
+      </c>
+      <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr"/>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>4347.71 €</t>
+          <t>2258.46 €</t>
         </is>
       </c>
     </row>
     <row r="42" ht="32" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>AR16989</t>
+          <t>AR18040</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t>Delta Basic</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress-SP</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr"/>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>Delta Basic KDB SVP3-006/030M5S304/000</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress SP 10.2.5</t>
+        </is>
+      </c>
+      <c r="G42" s="2" t="inlineStr"/>
       <c r="H42" s="2" t="inlineStr"/>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J42" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J42" s="2" t="inlineStr"/>
+      <c r="K42" s="2" t="inlineStr"/>
+      <c r="L42" s="2" t="inlineStr"/>
+      <c r="M42" s="2" t="inlineStr"/>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>137.00</t>
+          <t>154.00</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>2,2 kW</t>
+        </is>
+      </c>
+      <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr"/>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>6236.90 €</t>
+          <t>3001.33 €</t>
         </is>
       </c>
     </row>
     <row r="43" ht="32" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>AR17134</t>
+          <t>AR18041</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t>Delta Solo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress-SP</t>
+        </is>
+      </c>
+      <c r="E43" s="2" t="inlineStr"/>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>Delta Solo KDS MVP1-004/110M5A102/300</t>
-[...11 lines deleted...]
-      </c>
+          <t>Surpress SP 4.2.7</t>
+        </is>
+      </c>
+      <c r="G43" s="2" t="inlineStr"/>
+      <c r="H43" s="2" t="inlineStr"/>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J43" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J43" s="2" t="inlineStr"/>
+      <c r="K43" s="2" t="inlineStr"/>
+      <c r="L43" s="2" t="inlineStr"/>
+      <c r="M43" s="2" t="inlineStr"/>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>106.00</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr">
         <is>
-          <t>2 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>1,1 kW</t>
+        </is>
+      </c>
+      <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr"/>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>3168.13 €</t>
+          <t>2357.95 €</t>
         </is>
       </c>
     </row>
     <row r="44" ht="32" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>AR18224</t>
+          <t>AR18042-01</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
-      <c r="D44" s="2" t="inlineStr"/>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Surpress-SP</t>
+        </is>
+      </c>
       <c r="E44" s="2" t="inlineStr"/>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>BEHAELTER DE  300-PN 10-G 1 1/</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress SP 4.2.8</t>
+        </is>
+      </c>
+      <c r="G44" s="2" t="inlineStr"/>
       <c r="H44" s="2" t="inlineStr"/>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr"/>
       <c r="K44" s="2" t="inlineStr"/>
       <c r="L44" s="2" t="inlineStr"/>
       <c r="M44" s="2" t="inlineStr"/>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>84.00</t>
-[...2 lines deleted...]
-      <c r="O44" s="2" t="inlineStr"/>
+          <t>119.00</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr">
+        <is>
+          <t>1,5 kW</t>
+        </is>
+      </c>
       <c r="P44" s="2" t="inlineStr"/>
       <c r="Q44" s="2" t="inlineStr"/>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>605.79 €</t>
+          <t>2452.80 €</t>
         </is>
       </c>
     </row>
     <row r="45" ht="32" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>AR18774</t>
+          <t>AR18042-02</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
-          <t>Kramp</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Delta Primo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress-SP</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr"/>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>Delta Primo KDP SVP4-006/020M5S324/000</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress SP 4.2.8</t>
+        </is>
+      </c>
+      <c r="G45" s="2" t="inlineStr"/>
       <c r="H45" s="2" t="inlineStr"/>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J45" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J45" s="2" t="inlineStr"/>
+      <c r="K45" s="2" t="inlineStr"/>
+      <c r="L45" s="2" t="inlineStr"/>
+      <c r="M45" s="2" t="inlineStr"/>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>169.00</t>
+          <t>119.00</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr"/>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>14749.81 €</t>
+          <t>2452.80 €</t>
         </is>
       </c>
     </row>
     <row r="46" ht="32" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>AR18938</t>
+          <t>AR18044</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>Delta Solo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress-SPVP</t>
+        </is>
+      </c>
+      <c r="E46" s="2" t="inlineStr"/>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>KDS SVP1-006/030M5S304/300 + Kit-Kugelhahn (ID-Nr.: 05063455)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress SPVP 4.2.4</t>
+        </is>
+      </c>
+      <c r="G46" s="2" t="inlineStr"/>
       <c r="H46" s="2" t="inlineStr"/>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J46" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J46" s="2" t="inlineStr"/>
+      <c r="K46" s="2" t="inlineStr"/>
+      <c r="L46" s="2" t="inlineStr"/>
+      <c r="M46" s="2" t="inlineStr"/>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>113.00</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr"/>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>3299.94 €</t>
+          <t>3775.38 €</t>
         </is>
       </c>
     </row>
     <row r="47" ht="32" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>AR19045</t>
+          <t>AR18045</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Delta Primo</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress-SP</t>
+        </is>
+      </c>
+      <c r="E47" s="2" t="inlineStr"/>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>Delta Primo KDP -F-2-010/070M5A024/000 und KIT Kompensator</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress SP 10.2.4</t>
+        </is>
+      </c>
+      <c r="G47" s="2" t="inlineStr"/>
       <c r="H47" s="2" t="inlineStr"/>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr"/>
       <c r="K47" s="2" t="inlineStr"/>
       <c r="L47" s="2" t="inlineStr"/>
       <c r="M47" s="2" t="inlineStr"/>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>172.00</t>
+          <t>145.00</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr"/>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>6957.50 €</t>
+          <t>2902.51 €</t>
         </is>
       </c>
     </row>
     <row r="48" ht="32" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>AR5305</t>
+          <t>AR18046</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
-          <t>Bürkert</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>Hyamat</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress-SP</t>
+        </is>
+      </c>
+      <c r="E48" s="2" t="inlineStr"/>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>Bürkert 2/2 Wege Magnetventil G 1/2"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Surpress SP 4.2.6</t>
+        </is>
+      </c>
+      <c r="G48" s="2" t="inlineStr"/>
       <c r="H48" s="2" t="inlineStr"/>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr"/>
       <c r="K48" s="2" t="inlineStr"/>
       <c r="L48" s="2" t="inlineStr"/>
       <c r="M48" s="2" t="inlineStr"/>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
-[...2 lines deleted...]
-      <c r="O48" s="2" t="inlineStr"/>
+          <t>104.00</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr">
+        <is>
+          <t>1,1 kW</t>
+        </is>
+      </c>
       <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr"/>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>94.25 €</t>
+          <t>2323.46 €</t>
         </is>
       </c>
     </row>
     <row r="49" ht="32" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>AR5307</t>
+          <t>AR18774</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
-          <t>Bürkert</t>
+          <t>Kramp</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
-          <t>Hyamat</t>
+          <t>Delta Primo</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>G 1 1/2</t>
+          <t>004/006</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>Bürkert Magnetventil G 1 1/2" / 24V</t>
-[...6 lines deleted...]
-      </c>
+          <t>Delta Primo KDP SVP4-006/020M5S324/000</t>
+        </is>
+      </c>
+      <c r="G49" s="2" t="inlineStr"/>
       <c r="H49" s="2" t="inlineStr"/>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J49" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M49" s="2" t="inlineStr"/>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>26.00</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>19.00</t>
+        </is>
+      </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
-[...3 lines deleted...]
-      <c r="P49" s="2" t="inlineStr"/>
+          <t>169.00</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr">
+        <is>
+          <t>0,55 kW</t>
+        </is>
+      </c>
+      <c r="P49" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q49" s="2" t="inlineStr"/>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>756.18 €</t>
+          <t>14749.81 €</t>
         </is>
       </c>
     </row>
     <row r="50" ht="32" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>AR6471</t>
+          <t>AR18938</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
-      <c r="D50" s="2" t="inlineStr"/>
-      <c r="E50" s="2" t="inlineStr"/>
+      <c r="D50" s="2" t="inlineStr">
+        <is>
+          <t>Delta Solo</t>
+        </is>
+      </c>
+      <c r="E50" s="2" t="inlineStr">
+        <is>
+          <t>006/030</t>
+        </is>
+      </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>Behälter 1500L eckig für Druckerhöhungsanlagen</t>
+          <t>KDS SVP1-006/030M5S304/300 + Kit-Kugelhahn (ID-Nr.: 05063455)</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr"/>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
-[...5 lines deleted...]
-      <c r="M50" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>0.50</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>8.60</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>14.00</t>
+        </is>
+      </c>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>28.50</t>
+        </is>
+      </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>326.00</t>
-[...2 lines deleted...]
-      <c r="O50" s="2" t="inlineStr"/>
+          <t>56.00</t>
+        </is>
+      </c>
+      <c r="O50" s="2" t="inlineStr">
+        <is>
+          <t>0,75 kW</t>
+        </is>
+      </c>
       <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr"/>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>3553.60 €</t>
+          <t>3299.94 €</t>
         </is>
       </c>
     </row>
     <row r="51" ht="32" customHeight="1">
       <c r="A51" s="2" t="inlineStr">
         <is>
-          <t>AR7428</t>
+          <t>AR19045</t>
         </is>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>Hyamat</t>
+          <t>Delta Primo</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>3/0206</t>
+          <t>010/007</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>Hyamat SVP/B 3/0206</t>
+          <t>Delta Primo KDP -F-2-010/070M5A024/000 und KIT Kompensator</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2920</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr"/>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J51" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J51" s="2" t="inlineStr"/>
+      <c r="K51" s="2" t="inlineStr"/>
+      <c r="L51" s="2" t="inlineStr"/>
+      <c r="M51" s="2" t="inlineStr"/>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>220.00</t>
+          <t>172.00</t>
         </is>
       </c>
       <c r="O51" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q51" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q51" s="2" t="inlineStr"/>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>10536.51 €</t>
+          <t>6957.50 €</t>
         </is>
       </c>
     </row>
     <row r="52" ht="32" customHeight="1">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t>AR9664</t>
+          <t>AR5305</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Bürkert</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
-      <c r="D52" s="2" t="inlineStr"/>
-      <c r="E52" s="2" t="inlineStr"/>
+      <c r="D52" s="2" t="inlineStr">
+        <is>
+          <t>Hyamat</t>
+        </is>
+      </c>
+      <c r="E52" s="2" t="inlineStr">
+        <is>
+          <t>G 1/2</t>
+        </is>
+      </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>Delta Compact CP2/00404-011-2-27DDE-CSST</t>
-[...6 lines deleted...]
-      </c>
+          <t>Bürkert 2/2 Wege Magnetventil G 1/2"</t>
+        </is>
+      </c>
+      <c r="G52" s="2" t="inlineStr"/>
       <c r="H52" s="2" t="inlineStr"/>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J52" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J52" s="2" t="inlineStr"/>
+      <c r="K52" s="2" t="inlineStr"/>
+      <c r="L52" s="2" t="inlineStr"/>
+      <c r="M52" s="2" t="inlineStr"/>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>95.00</t>
+          <t>2.70</t>
         </is>
       </c>
       <c r="O52" s="2" t="inlineStr"/>
-      <c r="P52" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr"/>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>4617.12 €</t>
+          <t>94.25 €</t>
         </is>
       </c>
     </row>
     <row r="53" ht="32" customHeight="1">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t>ARV13326</t>
+          <t>AR5307</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Bürkert</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Hyamat</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>090/003</t>
+          <t>G 1 1/2</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>Hyamat SVP 2/9003-2 B</t>
-[...11 lines deleted...]
-      </c>
+          <t>Bürkert Magnetventil G 1 1/2" / 24V</t>
+        </is>
+      </c>
+      <c r="G53" s="2" t="inlineStr"/>
+      <c r="H53" s="2" t="inlineStr"/>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
-[...21 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr"/>
+      <c r="K53" s="2" t="inlineStr"/>
+      <c r="L53" s="2" t="inlineStr"/>
+      <c r="M53" s="2" t="inlineStr"/>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>905.00</t>
-[...11 lines deleted...]
-      </c>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
       <c r="Q53" s="2" t="inlineStr"/>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>10000.00 €</t>
+          <t>756.18 €</t>
         </is>
       </c>
     </row>
     <row r="54" ht="32" customHeight="1">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>ARV5196</t>
+          <t>AR7428</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t>Hya-Duo-D-FL Compact</t>
+          <t>Hyamat</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>2/1504</t>
+          <t>3/0206</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>Hya-Duo D FL 2/1504 B Compact</t>
+          <t>Hyamat SVP/B 3/0206</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr"/>
       <c r="I54" s="2" t="inlineStr">
         <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+      <c r="K54" s="2" t="inlineStr">
+        <is>
+          <t>6.70</t>
+        </is>
+      </c>
+      <c r="L54" s="2" t="inlineStr">
+        <is>
+          <t>17.10</t>
+        </is>
+      </c>
+      <c r="M54" s="2" t="inlineStr">
+        <is>
+          <t>49.00</t>
+        </is>
+      </c>
+      <c r="N54" s="2" t="inlineStr">
+        <is>
+          <t>220.00</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr">
+        <is>
+          <t>0,55 kW</t>
+        </is>
+      </c>
+      <c r="P54" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q54" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R54" s="2" t="inlineStr">
+        <is>
+          <t>10536.51 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="32" customHeight="1">
+      <c r="A55" s="2" t="inlineStr">
+        <is>
+          <t>AR9664</t>
+        </is>
+      </c>
+      <c r="B55" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C55" s="2" t="inlineStr">
+        <is>
+          <t>Druckerhöhungsanlagen</t>
+        </is>
+      </c>
+      <c r="D55" s="2" t="inlineStr">
+        <is>
+          <t>Delta Compact</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr"/>
+      <c r="F55" s="2" t="inlineStr">
+        <is>
+          <t>Delta Compact CP2/00404-011-2-27DDE-CSST</t>
+        </is>
+      </c>
+      <c r="G55" s="2" t="inlineStr"/>
+      <c r="H55" s="2" t="inlineStr"/>
+      <c r="I55" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>0.10</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>7.80</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>50.00</t>
+        </is>
+      </c>
+      <c r="N55" s="2" t="inlineStr">
+        <is>
+          <t>95.00</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr"/>
+      <c r="P55" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q55" s="2" t="inlineStr"/>
+      <c r="R55" s="2" t="inlineStr">
+        <is>
+          <t>4617.12 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" ht="32" customHeight="1">
+      <c r="A56" s="2" t="inlineStr">
+        <is>
+          <t>ARV13326</t>
+        </is>
+      </c>
+      <c r="B56" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C56" s="2" t="inlineStr">
+        <is>
+          <t>Druckerhöhungsanlagen</t>
+        </is>
+      </c>
+      <c r="D56" s="2" t="inlineStr">
+        <is>
+          <t>Hyamat</t>
+        </is>
+      </c>
+      <c r="E56" s="2" t="inlineStr">
+        <is>
+          <t>090/003</t>
+        </is>
+      </c>
+      <c r="F56" s="2" t="inlineStr">
+        <is>
+          <t>Hyamat SVP 2/9003-2 B</t>
+        </is>
+      </c>
+      <c r="G56" s="2" t="inlineStr">
+        <is>
+          <t>3000</t>
+        </is>
+      </c>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="I56" s="2" t="inlineStr">
+        <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
-      <c r="J54" s="2" t="inlineStr">
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>1.00</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>195.00</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>40.00</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>80.00</t>
+        </is>
+      </c>
+      <c r="N56" s="2" t="inlineStr">
+        <is>
+          <t>905.00</t>
+        </is>
+      </c>
+      <c r="O56" s="2" t="inlineStr">
+        <is>
+          <t>18,5 kW</t>
+        </is>
+      </c>
+      <c r="P56" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q56" s="2" t="inlineStr"/>
+      <c r="R56" s="2" t="inlineStr">
+        <is>
+          <t>10000.00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" ht="32" customHeight="1">
+      <c r="A57" s="2" t="inlineStr">
+        <is>
+          <t>ARV5196</t>
+        </is>
+      </c>
+      <c r="B57" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C57" s="2" t="inlineStr">
+        <is>
+          <t>Druckerhöhungsanlagen</t>
+        </is>
+      </c>
+      <c r="D57" s="2" t="inlineStr">
+        <is>
+          <t>Hya-Duo-D-FL Compact</t>
+        </is>
+      </c>
+      <c r="E57" s="2" t="inlineStr">
+        <is>
+          <t>2/1504</t>
+        </is>
+      </c>
+      <c r="F57" s="2" t="inlineStr">
+        <is>
+          <t>Hya-Duo D FL 2/1504 B Compact</t>
+        </is>
+      </c>
+      <c r="G57" s="2" t="inlineStr"/>
+      <c r="H57" s="2" t="inlineStr"/>
+      <c r="I57" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr">
         <is>
           <t>0.40</t>
         </is>
       </c>
-      <c r="K54" s="2" t="inlineStr">
+      <c r="K57" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
-      <c r="L54" s="2" t="inlineStr">
+      <c r="L57" s="2" t="inlineStr">
         <is>
           <t>34.00</t>
         </is>
       </c>
-      <c r="M54" s="2" t="inlineStr">
+      <c r="M57" s="2" t="inlineStr">
         <is>
           <t>56.00</t>
         </is>
       </c>
-      <c r="N54" s="2" t="inlineStr">
+      <c r="N57" s="2" t="inlineStr">
         <is>
           <t>433.00</t>
         </is>
       </c>
-      <c r="O54" s="2" t="inlineStr">
+      <c r="O57" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
-      <c r="P54" s="2" t="inlineStr">
+      <c r="P57" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q54" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R54" s="2" t="inlineStr">
+      <c r="Q57" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R57" s="2" t="inlineStr">
         <is>
           <t>8828.07 €</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:R54"/>
+  <autoFilter ref="A1:R57"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>