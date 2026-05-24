--- v0 (2026-04-09)
+++ v1 (2026-05-24)
@@ -633,51 +633,51 @@
           <t>56.00</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>57.00</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>183.00</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q2" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>7132.77 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="32" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>AR10334</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
@@ -725,51 +725,51 @@
           <t>32.50</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>42.50</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>162.00</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q3" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>7390.66 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="32" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>AR10472</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
@@ -817,51 +817,51 @@
           <t>17.30</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>27.30</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>81.00</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>6490.95 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>AR11934</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
@@ -900,51 +900,51 @@
           <t>24.60</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>16.50</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>25.10</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>65.00</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr">
         <is>
           <t>2,4 kW</t>
         </is>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>7947.08 €</t>
         </is>
       </c>
     </row>
     <row r="6" ht="18" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>AR12256</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
@@ -993,51 +993,51 @@
           <t>4.50</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>6.50</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>66.00</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr">
         <is>
           <t>1,5 kW</t>
         </is>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>4218.94 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>AR12384-01</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
@@ -1077,51 +1077,51 @@
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>81.50</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>108.00</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr"/>
       <c r="O7" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>5906.34 €</t>
         </is>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>AR12384-02</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
@@ -1161,51 +1161,51 @@
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
           <t>81.50</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>108.00</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr"/>
       <c r="O8" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
           <t>5906.34 €</t>
         </is>
       </c>
     </row>
     <row r="9" ht="32" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>AR12718</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
@@ -1249,51 +1249,51 @@
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
           <t>81.50</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>108.00</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr"/>
       <c r="O9" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 380 V, 50Hz 3x 220 V</t>
         </is>
       </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
           <t>4429.76 €</t>
         </is>
       </c>
     </row>
     <row r="10" ht="32" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>AR13178-01</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
@@ -1341,51 +1341,51 @@
           <t>67.70</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
           <t>92.00</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>178.00</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q10" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
           <t>8085.46 €</t>
         </is>
       </c>
     </row>
     <row r="11" ht="32" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>AR13178-02</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
@@ -1433,51 +1433,51 @@
           <t>67.70</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>92.00</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>178.00</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
           <t>8085.46 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="32" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>AR13178-03</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
@@ -1525,51 +1525,51 @@
           <t>67.70</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>92.00</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>178.00</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
           <t>8085.46 €</t>
         </is>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>AR13215</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
@@ -1612,56 +1612,56 @@
           <t>32.50</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
           <t>67.70</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>92.00</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>178.00</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr">
         <is>
           <t>2,4 kW</t>
         </is>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
           <t>8085.46 €</t>
         </is>
       </c>
     </row>
     <row r="14" ht="32" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>AR13312</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
@@ -1709,51 +1709,51 @@
           <t>17.40</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>25.80</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>76.00</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
           <t>3542.42 €</t>
         </is>
       </c>
     </row>
     <row r="15" ht="32" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>AR13455-01</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
@@ -4345,51 +4345,51 @@
           <t>15.50</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
           <t>24.60</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>166.00</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
           <t>7566.14 €</t>
         </is>
       </c>
     </row>
     <row r="45" ht="32" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>AR7171</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
@@ -4437,51 +4437,51 @@
           <t>78.00</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>116.00</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr">
         <is>
           <t>30 kW</t>
         </is>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
           <t>12538.30 €</t>
         </is>
       </c>
     </row>
     <row r="46" ht="32" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>AR7172</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
@@ -4529,51 +4529,51 @@
           <t>11.50</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>18.50</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>130.00</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
           <t>6775.12 €</t>
         </is>
       </c>
     </row>
     <row r="47" ht="18" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>AR7183</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
@@ -4697,51 +4697,51 @@
           <t>57.30</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>61.90</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>363.00</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr">
         <is>
           <t>37 kW</t>
         </is>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
           <t>12445.67 €</t>
         </is>
       </c>
     </row>
     <row r="49" ht="18" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>AR7891</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
@@ -5041,51 +5041,51 @@
           <t>27.00</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
           <t>36.00</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>117.00</t>
         </is>
       </c>
       <c r="O52" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q52" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R52" s="2" t="inlineStr">
         <is>
           <t>5393.42 €</t>
         </is>
       </c>
     </row>
     <row r="53" ht="18" customHeight="1">
       <c r="A53" s="2" t="inlineStr">
         <is>
           <t>AR9031</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
@@ -5217,51 +5217,51 @@
           <t>34.00</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
           <t>37.00</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>182.00</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q54" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
           <t>10577.30 €</t>
         </is>
       </c>
     </row>
     <row r="55" ht="32" customHeight="1">
       <c r="A55" s="2" t="inlineStr">
         <is>
           <t>AR9157</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
@@ -5309,51 +5309,51 @@
           <t>10.00</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
           <t>15.20</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>66.00</t>
         </is>
       </c>
       <c r="O55" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q55" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
           <t>3747.15 €</t>
         </is>
       </c>
     </row>
     <row r="56" ht="32" customHeight="1">
       <c r="A56" s="2" t="inlineStr">
         <is>
           <t>AR9158</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>FDA-Pumpen</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
@@ -5401,51 +5401,51 @@
           <t>10.00</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
           <t>15.20</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>66.00</t>
         </is>
       </c>
       <c r="O56" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q56" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
           <t>3747.15 €</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:R56"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>