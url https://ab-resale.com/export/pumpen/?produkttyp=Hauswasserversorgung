--- v0 (2026-04-09)
+++ v1 (2026-05-25)
@@ -568,51 +568,51 @@
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Netto Stückpreis / Net unit price</t>
         </is>
       </c>
     </row>
     <row r="2" ht="32" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>AR11308</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Hauswasserversorgung</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Comeo</t>
+          <t>Comeo-C</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>002/004</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Comeo C I002/04-A4B32FS071E5OW</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>2750</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr"/>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
@@ -652,51 +652,51 @@
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>607.05 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="32" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>AR12520</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Hauswasserversorgung</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>Comeo</t>
+          <t>Comeo-C</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>006/004</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Comeo C I006/04-A4B32FS080E5UW</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>2855</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr"/>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
@@ -736,68 +736,64 @@
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>705.72 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="32" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>AR14010</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Hauswasserversorgung</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Comeo</t>
+          <t>Comeo-C</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>1006/04</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Comeo  C I006/04-A4B32FS090E6UW ohne Lüfterhaube</t>
         </is>
       </c>
-      <c r="G4" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="2" t="inlineStr"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>0.50</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>16.00</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>36.30</t>
         </is>
@@ -820,51 +816,51 @@
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>734.37 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="32" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>AR15951</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Hauswasserversorgung</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Comeo</t>
+          <t>Comeo-C</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>004/006</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Comeo C I004/06-A4B32FS080E5MW</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>2709</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
@@ -876,79 +872,79 @@
           <t>6.40</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>52.00</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>734.35 €</t>
         </is>
       </c>
     </row>
     <row r="6" ht="32" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>AR7284-01</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Hauswasserversorgung</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Comeo</t>
+          <t>Comeo-C</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>1006/04</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Comeo  C I006/04-A4B32FS080E5CW</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>2875</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
@@ -988,51 +984,51 @@
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>727.27 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="32" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>AR9335</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Hauswasserversorgung</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Comeo</t>
+          <t>Comeo-C</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>004/006</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Comeo C I004/06-A4B32FS080E5MW</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>2709</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
@@ -1044,56 +1040,56 @@
           <t>6.40</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>52.00</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>841.30 €</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:R7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>