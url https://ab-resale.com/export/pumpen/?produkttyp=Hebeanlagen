--- v0 (2026-04-09)
+++ v1 (2026-05-25)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Pumpen" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$18</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R12"/>
+  <dimension ref="A1:R18"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="25" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="15" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
@@ -573,726 +573,1054 @@
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>AR10216</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr"/>
       <c r="E2" s="2" t="inlineStr"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Kondensat-Lift</t>
         </is>
       </c>
-      <c r="G2" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="2" t="inlineStr"/>
       <c r="H2" s="2" t="inlineStr"/>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr"/>
       <c r="K2" s="2" t="inlineStr"/>
       <c r="L2" s="2" t="inlineStr"/>
       <c r="M2" s="2" t="inlineStr"/>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>67.57 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>AR15460</t>
+          <t>AR10408</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Hebeanlagen</t>
         </is>
       </c>
-      <c r="D3" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" s="2" t="inlineStr"/>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>MiniCompacta UZx 2.150 D - BS10701</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kondensat-Lift</t>
+        </is>
+      </c>
+      <c r="G3" s="2" t="inlineStr"/>
       <c r="H3" s="2" t="inlineStr"/>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr"/>
       <c r="K3" s="2" t="inlineStr"/>
       <c r="L3" s="2" t="inlineStr"/>
       <c r="M3" s="2" t="inlineStr"/>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>322.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>7043.24 €</t>
+          <t>67.57 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>AR16055</t>
+          <t>AR15460</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Mini Compacta</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>MiniCompacta U2.100 E</t>
-[...6 lines deleted...]
-      </c>
+          <t>MiniCompacta UZx 2.150 D - BS10701</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="inlineStr"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr"/>
       <c r="K4" s="2" t="inlineStr"/>
       <c r="L4" s="2" t="inlineStr"/>
       <c r="M4" s="2" t="inlineStr"/>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>76.00</t>
-[...11 lines deleted...]
-      </c>
+          <t>322.00</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>2856.52 €</t>
+          <t>7043.24 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>AR17863</t>
+          <t>AR16055</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer-Box</t>
+          <t>Mini Compacta</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr"/>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>EINBAUSATZ          AD-BOX AD 303</t>
-[...6 lines deleted...]
-      </c>
+          <t>MiniCompacta U2.100 E</t>
+        </is>
+      </c>
+      <c r="G5" s="2" t="inlineStr"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr"/>
       <c r="K5" s="2" t="inlineStr"/>
       <c r="L5" s="2" t="inlineStr"/>
       <c r="M5" s="2" t="inlineStr"/>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
-[...3 lines deleted...]
-      <c r="P5" s="2" t="inlineStr"/>
+          <t>76.00</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr">
+        <is>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P5" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>110.18 €</t>
+          <t>2856.52 €</t>
         </is>
       </c>
     </row>
     <row r="6" ht="18" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>AR17863-01</t>
+          <t>AR17863</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer-Box</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>EINBAUSATZ          AD-BOX AD 303</t>
         </is>
       </c>
-      <c r="G6" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="2" t="inlineStr"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr"/>
       <c r="K6" s="2" t="inlineStr"/>
       <c r="L6" s="2" t="inlineStr"/>
       <c r="M6" s="2" t="inlineStr"/>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>0.60</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>110.18 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>AR18338</t>
+          <t>AR17863-01</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Compacta</t>
+          <t>Ama-Drainer-Box</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr"/>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>COMPACTA         UZ12.450 D</t>
-[...11 lines deleted...]
-      </c>
+          <t>EINBAUSATZ          AD-BOX AD 303</t>
+        </is>
+      </c>
+      <c r="G7" s="2" t="inlineStr"/>
+      <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr"/>
-      <c r="K7" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="K7" s="2" t="inlineStr"/>
+      <c r="L7" s="2" t="inlineStr"/>
+      <c r="M7" s="2" t="inlineStr"/>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>492.00</t>
-[...11 lines deleted...]
-      </c>
+          <t>0.60</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr"/>
+      <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>22175.46 €</t>
+          <t>110.18 €</t>
         </is>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>AR18400</t>
+          <t>AR18241</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Mini Compacta</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>1.040 E</t>
+          <t>150D</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>MiniCompacta US1.040 E</t>
-[...6 lines deleted...]
-      </c>
+          <t>MiniCompacta UZ2.150 D</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="inlineStr"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr"/>
       <c r="K8" s="2" t="inlineStr"/>
       <c r="L8" s="2" t="inlineStr"/>
       <c r="M8" s="2" t="inlineStr"/>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>44.00</t>
+          <t>132.00</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr">
         <is>
-          <t>1,65 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>2255.38 €</t>
+          <t>3186.70 €</t>
         </is>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>AR18657</t>
+          <t>AR18292</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer-Box</t>
-[...2 lines deleted...]
-      <c r="E9" s="2" t="inlineStr"/>
+          <t>Mini Compacta</t>
+        </is>
+      </c>
+      <c r="E9" s="2" t="inlineStr">
+        <is>
+          <t>1.040 E</t>
+        </is>
+      </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer-Box Mini mit AmaDrainer 301, 230V-1 50 Hz</t>
-[...6 lines deleted...]
-      </c>
+          <t>MiniCompacta US1.040 E</t>
+        </is>
+      </c>
+      <c r="G9" s="2" t="inlineStr"/>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr"/>
       <c r="K9" s="2" t="inlineStr"/>
       <c r="L9" s="2" t="inlineStr"/>
       <c r="M9" s="2" t="inlineStr"/>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr">
         <is>
-          <t>0,18 kW</t>
+          <t>1,65 kW</t>
         </is>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 220-240 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>317.16 €</t>
+          <t>2374.17 €</t>
         </is>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>AR18967</t>
+          <t>AR18295</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer-Box</t>
-[...2 lines deleted...]
-      <c r="E10" s="2" t="inlineStr"/>
+          <t>Mini Compacta</t>
+        </is>
+      </c>
+      <c r="E10" s="2" t="inlineStr">
+        <is>
+          <t>60D</t>
+        </is>
+      </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer-Box 1U 405/35</t>
-[...6 lines deleted...]
-      </c>
+          <t>MiniCompacta U1.060 D 3-400V 0,75KW 50Hz</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="inlineStr"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr"/>
       <c r="K10" s="2" t="inlineStr"/>
       <c r="L10" s="2" t="inlineStr"/>
       <c r="M10" s="2" t="inlineStr"/>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
-[...3 lines deleted...]
-      <c r="P10" s="2" t="inlineStr"/>
+          <t>67.00</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr">
+        <is>
+          <t>0,75 kW</t>
+        </is>
+      </c>
+      <c r="P10" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>1980.04 €</t>
+          <t>2794.20 €</t>
         </is>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>AR19014</t>
+          <t>AR18338</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Mini Compacta</t>
-[...6 lines deleted...]
-      </c>
+          <t>Compacta</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr"/>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>KSB Hebeanlage MiniCompacta UZS 1.150 D</t>
-[...7 lines deleted...]
-      <c r="H11" s="2" t="inlineStr"/>
+          <t>COMPACTA         UZ12.450 D</t>
+        </is>
+      </c>
+      <c r="G11" s="2" t="inlineStr"/>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>273</t>
+        </is>
+      </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr"/>
-      <c r="K11" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="M11" s="2" t="inlineStr"/>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>118.80</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>14.50</t>
+        </is>
+      </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>122.00</t>
+          <t>492.00</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>5272.58 €</t>
+          <t>22175.46 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>KSB2629-Be</t>
+          <t>AR18400</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Hebeanlagen</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer-Box</t>
+          <t>Mini Compacta</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>Z52</t>
+          <t>1.040 E</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>Behälter Ama-Drainer-Box Z52</t>
-[...6 lines deleted...]
-      </c>
+          <t>MiniCompacta US1.040 E</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr"/>
       <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr"/>
-      <c r="K12" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="K12" s="2" t="inlineStr"/>
+      <c r="L12" s="2" t="inlineStr"/>
+      <c r="M12" s="2" t="inlineStr"/>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>44.00</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr">
         <is>
-          <t>0,15 kW</t>
+          <t>1,65 kW</t>
         </is>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr">
         <is>
+          <t>2255.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="18" customHeight="1">
+      <c r="A13" s="2" t="inlineStr">
+        <is>
+          <t>AR18655</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Mini Compacta</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>100E</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>KSB Hebeanlage MiniCompacta U1.100 E</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr"/>
+      <c r="H13" s="2" t="inlineStr"/>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr"/>
+      <c r="K13" s="2" t="inlineStr"/>
+      <c r="L13" s="2" t="inlineStr"/>
+      <c r="M13" s="2" t="inlineStr"/>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>71.00</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr">
+        <is>
+          <t>0,75 kW</t>
+        </is>
+      </c>
+      <c r="P13" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
+      <c r="Q13" s="2" t="inlineStr"/>
+      <c r="R13" s="2" t="inlineStr">
+        <is>
+          <t>1529.84 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="18" customHeight="1">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
+          <t>AR18657</t>
+        </is>
+      </c>
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
+        <is>
+          <t>Ama-Drainer-Box</t>
+        </is>
+      </c>
+      <c r="E14" s="2" t="inlineStr"/>
+      <c r="F14" s="2" t="inlineStr">
+        <is>
+          <t>Ama-Drainer-Box Mini mit AmaDrainer 301, 230V-1 50 Hz</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr"/>
+      <c r="H14" s="2" t="inlineStr"/>
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr"/>
+      <c r="K14" s="2" t="inlineStr"/>
+      <c r="L14" s="2" t="inlineStr"/>
+      <c r="M14" s="2" t="inlineStr"/>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>11.00</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr">
+        <is>
+          <t>0,18 kW</t>
+        </is>
+      </c>
+      <c r="P14" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 220-240 V</t>
+        </is>
+      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>317.16 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="18" customHeight="1">
+      <c r="A15" s="2" t="inlineStr">
+        <is>
+          <t>AR18966</t>
+        </is>
+      </c>
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Mini Compacta</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
+        <is>
+          <t>100D</t>
+        </is>
+      </c>
+      <c r="F15" s="2" t="inlineStr">
+        <is>
+          <t>KSB Hebeanlage MiniCompacta U2.100 D</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr"/>
+      <c r="H15" s="2" t="inlineStr"/>
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr"/>
+      <c r="K15" s="2" t="inlineStr"/>
+      <c r="L15" s="2" t="inlineStr"/>
+      <c r="M15" s="2" t="inlineStr"/>
+      <c r="N15" s="2" t="inlineStr">
+        <is>
+          <t>71.00</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr">
+        <is>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P15" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="R15" s="2" t="inlineStr">
+        <is>
+          <t>1550.59 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="16" ht="18" customHeight="1">
+      <c r="A16" s="2" t="inlineStr">
+        <is>
+          <t>AR18967</t>
+        </is>
+      </c>
+      <c r="B16" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C16" s="2" t="inlineStr">
+        <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
+      <c r="D16" s="2" t="inlineStr">
+        <is>
+          <t>Ama-Drainer-Box</t>
+        </is>
+      </c>
+      <c r="E16" s="2" t="inlineStr"/>
+      <c r="F16" s="2" t="inlineStr">
+        <is>
+          <t>Ama-Drainer-Box 1U 405/35</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr"/>
+      <c r="H16" s="2" t="inlineStr"/>
+      <c r="I16" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J16" s="2" t="inlineStr"/>
+      <c r="K16" s="2" t="inlineStr"/>
+      <c r="L16" s="2" t="inlineStr"/>
+      <c r="M16" s="2" t="inlineStr"/>
+      <c r="N16" s="2" t="inlineStr">
+        <is>
+          <t>53.00</t>
+        </is>
+      </c>
+      <c r="O16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="R16" s="2" t="inlineStr">
+        <is>
+          <t>1980.04 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="17" ht="18" customHeight="1">
+      <c r="A17" s="2" t="inlineStr">
+        <is>
+          <t>AR19014</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>Mini Compacta</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>1.150D</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr">
+        <is>
+          <t>KSB Hebeanlage MiniCompacta UZS 1.150 D</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr"/>
+      <c r="H17" s="2" t="inlineStr"/>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr"/>
+      <c r="K17" s="2" t="inlineStr"/>
+      <c r="L17" s="2" t="inlineStr"/>
+      <c r="M17" s="2" t="inlineStr"/>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>122.00</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr">
+        <is>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P17" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="R17" s="2" t="inlineStr">
+        <is>
+          <t>5272.58 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="18" customHeight="1">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
+          <t>KSB2629-Be</t>
+        </is>
+      </c>
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>Hebeanlagen</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
+        <is>
+          <t>Ama-Drainer-Box</t>
+        </is>
+      </c>
+      <c r="E18" s="2" t="inlineStr">
+        <is>
+          <t>Z52</t>
+        </is>
+      </c>
+      <c r="F18" s="2" t="inlineStr">
+        <is>
+          <t>Behälter Ama-Drainer-Box Z52</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr">
+        <is>
+          <t>2800</t>
+        </is>
+      </c>
+      <c r="H18" s="2" t="inlineStr"/>
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr"/>
+      <c r="K18" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>3.00</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>6.50</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>57.00</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr">
+        <is>
+          <t>0,15 kW</t>
+        </is>
+      </c>
+      <c r="P18" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
+      <c r="Q18" s="2" t="inlineStr"/>
+      <c r="R18" s="2" t="inlineStr">
+        <is>
           <t>255.42 €</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:R12"/>
+  <autoFilter ref="A1:R18"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>