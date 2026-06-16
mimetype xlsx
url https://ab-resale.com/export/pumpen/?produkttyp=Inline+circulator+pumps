--- v0 (2026-04-21)
+++ v1 (2026-06-16)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Pumpen" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$386</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$383</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R386"/>
+  <dimension ref="A1:R383"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="25" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="15" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
@@ -568,117 +568,121 @@
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Netto Stückpreis / Net unit price</t>
         </is>
       </c>
     </row>
     <row r="2" ht="32" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>AR10312</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Etaline-DL</t>
+          <t>Etaline-ETL-D</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>065-100</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLD 065-065-100 GG_AV11D401102M AATB</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>2780</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>38.00</t>
+          <t>38,00</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>2,50</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>11.55</t>
+          <t>11,55</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>72.00</t>
+          <t>72,00</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
-[...2 lines deleted...]
-      <c r="Q2" s="2" t="inlineStr"/>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
+      <c r="Q2" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
-          <t>1649.76 €</t>
+          <t>1649,76 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="32" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>AR10427</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
@@ -686,87 +690,87 @@
           <t>050-160</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 050-050-160 GC_AV10D200054 BKSBIE4</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>125</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>37,00</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>5.40</t>
+          <t>5,40</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>1708.06 €</t>
+          <t>1690,27 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="32" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>AR10428</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -774,87 +778,87 @@
           <t>050-160</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 050-050-160 GC_AV10D200054 BKSBIE4</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>38.00</t>
+          <t>38,00</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>1708.06 €</t>
+          <t>1690,27 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="32" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>AR10431</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
@@ -862,87 +866,87 @@
           <t>032-160</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GC AV10D200054  BKSBIE4</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>120</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>1.10</t>
+          <t>1,10</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>1.90</t>
+          <t>1,90</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>4.80</t>
+          <t>4,80</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>53,00</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>1484.55 €</t>
+          <t>1400,19 €</t>
         </is>
       </c>
     </row>
     <row r="6" ht="32" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>AR10433</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
@@ -950,87 +954,87 @@
           <t>050-160</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 050-050-160 GC AV10D200054  BKSBIE4</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>128</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>38.00</t>
+          <t>38,00</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>5.60</t>
+          <t>5,60</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>1708.06 €</t>
+          <t>1690,27 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="32" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>AR10461</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
@@ -1038,87 +1042,87 @@
           <t>065-160</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 065-065-160 GGSAV11D200054  BKSBIE1M / PM</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>1385</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>49.00</t>
+          <t>49,00</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>2.10</t>
+          <t>2,10</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>4.90</t>
+          <t>4,90</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>1439.22 €</t>
+          <t>1506,62 €</t>
         </is>
       </c>
     </row>
     <row r="8" ht="32" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>AR10589</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
@@ -1126,87 +1130,87 @@
           <t>050-250</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 050-050-250 GGSAV11D200304  B, ohne Motor</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>1460</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>198</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>47,00</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>66,00</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>889.83 €</t>
+          <t>860,75 €</t>
         </is>
       </c>
     </row>
     <row r="9" ht="32" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>AR10604</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
@@ -1214,87 +1218,87 @@
           <t>065-160</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 065-065-160 GGSAV06D200074</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>64,00</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>1236.03 €</t>
+          <t>1236,31 €</t>
         </is>
       </c>
     </row>
     <row r="10" ht="32" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>AR10613</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
@@ -1302,87 +1306,87 @@
           <t>065-160</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 065-065-160 GGSAV06D200074</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>64,00</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>1236.03 €</t>
+          <t>1236,31 €</t>
         </is>
       </c>
     </row>
     <row r="11" ht="32" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>AR10619</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
@@ -1390,87 +1394,87 @@
           <t>065-160</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 065-065-160 GGSAV06D201102 ohne Motor</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>2965</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>105.00</t>
+          <t>105,00</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>32,00</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>42.50</t>
+          <t>42,50</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>29,00</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>11,00 kW</t>
         </is>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>1731.40 €</t>
+          <t>1501,61 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="32" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>AR10621</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
@@ -1478,83 +1482,83 @@
           <t>065-160</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 065-065-160 GGSAV06D201102  B, ohne Motor</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>2955</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>105.00</t>
+          <t>105,00</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>32,00</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>42.50</t>
+          <t>42,50</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>49.00</t>
+          <t>49,00</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>11,00 kW</t>
         </is>
       </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>1851.78 €</t>
+          <t>1501,61 €</t>
         </is>
       </c>
     </row>
     <row r="13" ht="32" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>AR10622</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
@@ -1562,32489 +1566,32337 @@
           <t>065-160</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 065-065-160 GGSAV06D201102  B, ohne Motor</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>2955</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>105.00</t>
+          <t>105,00</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>32,00</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>42.50</t>
+          <t>42,50</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>49.00</t>
+          <t>49,00</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>11,00 kW</t>
         </is>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>1851.78 €</t>
+          <t>1501,61 €</t>
         </is>
       </c>
     </row>
     <row r="14" ht="32" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>AR10699</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>ILN-ILNC</t>
+          <t>ILNC</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ILNC-32-200B 1.10KW 230V</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>1385</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>9,50</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>13.90</t>
+          <t>13,90</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 415 V, 50Hz 3x 220 V</t>
         </is>
       </c>
-      <c r="Q14" s="2" t="inlineStr"/>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>2331.33 €</t>
+          <t>2331,33 €</t>
         </is>
       </c>
     </row>
     <row r="15" ht="32" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>AR10700</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>ILN-ILNC</t>
+          <t>ILNC</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ILNC-32-200B 1.10KW 230V</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>1385</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>9,50</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>13.90</t>
+          <t>13,90</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 415 V, 50Hz 3x 220 V</t>
         </is>
       </c>
-      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>2331.33 €</t>
+          <t>2331,33 €</t>
         </is>
       </c>
     </row>
     <row r="16" ht="32" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>AR10811</t>
+          <t>AR10816</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-200 GG AV11D300554  BKSBIE4 PD2E</t>
+          <t>Etaline ETL 080-080-200 GG AV11D200304  B, ohne Motor</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>152.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>5.60</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>14.58</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>153.00</t>
+          <t>66,00</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>3,00 kW</t>
+        </is>
+      </c>
+      <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>4402.05 €</t>
+          <t>1286,22 €</t>
         </is>
       </c>
     </row>
     <row r="17" ht="32" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>AR10816</t>
+          <t>AR10817</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-200 GG AV11D200304  B, ohne Motor</t>
+          <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
-[...2 lines deleted...]
-      <c r="P17" s="2" t="inlineStr"/>
+          <t>3,00 kW</t>
+        </is>
+      </c>
+      <c r="P17" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>1554.62 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="18" ht="32" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>AR10817</t>
+          <t>AR10818</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="19" ht="32" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>AR10818</t>
+          <t>AR10819</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="20" ht="32" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>AR10819</t>
+          <t>AR10820</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="21" ht="32" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>AR10820</t>
+          <t>AR10821</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="22" ht="32" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>AR10821</t>
+          <t>AR10822</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="23" ht="32" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>AR10822</t>
+          <t>AR10823</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q23" s="2" t="inlineStr"/>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="24" ht="32" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>AR10823</t>
+          <t>AR10824</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="25" ht="32" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>AR10824</t>
+          <t>AR10825</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="26" ht="32" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>AR10825</t>
+          <t>AR10826</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="27" ht="32" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>AR10826</t>
+          <t>AR10827</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="28" ht="32" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>AR10827</t>
+          <t>AR10828</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="29" ht="32" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>AR10828</t>
+          <t>AR10829</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q29" s="2" t="inlineStr"/>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="30" ht="32" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>AR10829</t>
+          <t>AR10830</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="31" ht="32" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>AR10830</t>
+          <t>AR10831</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q31" s="2" t="inlineStr"/>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="32" ht="32" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>AR10831</t>
+          <t>AR10832</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q32" s="2" t="inlineStr"/>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="33" ht="32" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>AR10832</t>
+          <t>AR10833</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q33" s="2" t="inlineStr"/>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="34" ht="32" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>AR10833</t>
+          <t>AR10834</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q34" s="2" t="inlineStr"/>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="35" ht="32" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>AR10834</t>
+          <t>AR10835</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O35" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q35" s="2" t="inlineStr"/>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="36" ht="32" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>AR10835</t>
+          <t>AR10836</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O36" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q36" s="2" t="inlineStr"/>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="37" ht="32" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>AR10836</t>
+          <t>AR10837</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q37" s="2" t="inlineStr"/>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="38" ht="32" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>AR10837</t>
+          <t>AR10838</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q38" s="2" t="inlineStr"/>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="39" ht="32" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>AR10838</t>
+          <t>AR10839</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O39" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q39" s="2" t="inlineStr"/>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="40" ht="32" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>AR10839</t>
+          <t>AR10842</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q40" s="2" t="inlineStr"/>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="41" ht="32" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>AR10842</t>
+          <t>AR10843</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O41" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q41" s="2" t="inlineStr"/>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="42" ht="32" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>AR10843</t>
+          <t>AR10845</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q42" s="2" t="inlineStr"/>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="43" ht="32" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>AR10845</t>
+          <t>AR10848</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q43" s="2" t="inlineStr"/>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="44" ht="32" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>AR10848</t>
+          <t>AR10849</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,09</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>15,14</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q44" s="2" t="inlineStr"/>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>2692,69 €</t>
         </is>
       </c>
     </row>
     <row r="45" ht="32" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>AR10849</t>
+          <t>AR10850</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>100-200</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-200 GG AV11D200304  BKSBIE4 PD2E</t>
+          <t>Etaline ETL 100-100-200 GG AV11D300554  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>152,00</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>5.09</t>
+          <t>5,60</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>15.14</t>
+          <t>14,58</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>153,00</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q45" s="2" t="inlineStr"/>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>2735.44 €</t>
+          <t>4432,46 €</t>
         </is>
       </c>
     </row>
     <row r="46" ht="32" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>AR10850</t>
+          <t>AR10851</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-200 GG AV11D300554  BKSBIE4 PD2E</t>
+          <t>Etaline ETL 050-050-160 GG AV11D200154  B, ohne Motor</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1443</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>4,20</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>152.00</t>
+          <t>47,20</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>5.60</t>
+          <t>4,08</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>14.58</t>
+          <t>10,09</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>153.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>1,50 kW</t>
+        </is>
+      </c>
+      <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr"/>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>4402.05 €</t>
+          <t>714,10 €</t>
         </is>
       </c>
     </row>
     <row r="47" ht="32" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>AR10851</t>
+          <t>AR10859</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>100-200</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AV11D200154  B, ohne Motor</t>
+          <t>Etaline ETL 100-100-200 GG AV11D300554  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>1443</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>219</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>47.20</t>
+          <t>152,00</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>4.08</t>
+          <t>5,60</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>10.09</t>
+          <t>14,58</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>153,00</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
-[...2 lines deleted...]
-      <c r="P47" s="2" t="inlineStr"/>
+          <t>5,50 kW</t>
+        </is>
+      </c>
+      <c r="P47" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q47" s="2" t="inlineStr"/>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>855.02 €</t>
+          <t>4432,46 €</t>
         </is>
       </c>
     </row>
     <row r="48" ht="32" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>AR10859</t>
+          <t>AR10861</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>100-200</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 100-100-200 GG AV11D300554  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>152.00</t>
+          <t>152,00</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>5.60</t>
+          <t>5,60</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>14.58</t>
+          <t>14,58</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>153.00</t>
+          <t>153,00</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q48" s="2" t="inlineStr"/>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>4402.05 €</t>
+          <t>4432,46 €</t>
         </is>
       </c>
     </row>
     <row r="49" ht="32" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>AR10861</t>
+          <t>AR11019</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-200 GG AV11D300554  BKSBIE4 PD2E</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>153</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>2,40</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>152.00</t>
+          <t>16,05</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>5.60</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>14.58</t>
+          <t>8,30</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>153.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O49" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q49" s="2" t="inlineStr"/>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>4402.05 €</t>
+          <t>752,13 €</t>
         </is>
       </c>
     </row>
     <row r="50" ht="32" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>AR11016</t>
+          <t>AR11020</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200034  BKSBIE1</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>153</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>2,40</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>16.10</t>
+          <t>16,05</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>9.85</t>
+          <t>8,30</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q50" s="2" t="inlineStr"/>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>792.63 €</t>
+          <t>752,13 €</t>
         </is>
       </c>
     </row>
     <row r="51" ht="32" customHeight="1">
       <c r="A51" s="2" t="inlineStr">
         <is>
-          <t>AR11019</t>
+          <t>AR11021</t>
         </is>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>2,40</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>16.05</t>
+          <t>16,05</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>8.30</t>
+          <t>8,30</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O51" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q51" s="2" t="inlineStr"/>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>817.62 €</t>
+          <t>752,13 €</t>
         </is>
       </c>
     </row>
     <row r="52" ht="32" customHeight="1">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t>AR11020</t>
+          <t>AR11022</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>2,40</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>16.05</t>
+          <t>16,05</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>8.30</t>
+          <t>8,30</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O52" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q52" s="2" t="inlineStr"/>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>817.62 €</t>
+          <t>752,13 €</t>
         </is>
       </c>
     </row>
     <row r="53" ht="32" customHeight="1">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t>AR11021</t>
+          <t>AR11023</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>2,40</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>16.05</t>
+          <t>16,05</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>8.30</t>
+          <t>8,30</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O53" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q53" s="2" t="inlineStr"/>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>817.62 €</t>
+          <t>752,13 €</t>
         </is>
       </c>
     </row>
     <row r="54" ht="32" customHeight="1">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>AR11022</t>
+          <t>AR11024</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>2,40</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>16.05</t>
+          <t>16,05</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>8.30</t>
+          <t>8,30</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q54" s="2" t="inlineStr"/>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>817.62 €</t>
+          <t>752,13 €</t>
         </is>
       </c>
     </row>
     <row r="55" ht="32" customHeight="1">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>AR11023</t>
+          <t>AR11025</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>2,40</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>16.05</t>
+          <t>16,05</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>8.30</t>
+          <t>8,30</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O55" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q55" s="2" t="inlineStr"/>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>817.62 €</t>
+          <t>752,13 €</t>
         </is>
       </c>
     </row>
     <row r="56" ht="32" customHeight="1">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>AR11024</t>
+          <t>AR11026</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>2,40</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>16.05</t>
+          <t>16,05</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>8.30</t>
+          <t>8,30</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O56" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q56" s="2" t="inlineStr"/>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>817.62 €</t>
+          <t>752,13 €</t>
         </is>
       </c>
     </row>
     <row r="57" ht="32" customHeight="1">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t>AR11025</t>
+          <t>AR11027</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200034  BKSBIE1</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1350</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>2,70</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>16.05</t>
+          <t>16,10</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>4,30</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>8.30</t>
+          <t>9,85</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="O57" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q57" s="2" t="inlineStr"/>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>817.62 €</t>
+          <t>798,21 €</t>
         </is>
       </c>
     </row>
     <row r="58" ht="32" customHeight="1">
       <c r="A58" s="2" t="inlineStr">
         <is>
-          <t>AR11026</t>
+          <t>AR11028</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200034  BKSBIE1</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1350</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>2,70</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>16.05</t>
+          <t>16,10</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>4,30</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>8.30</t>
+          <t>9,85</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="O58" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q58" s="2" t="inlineStr"/>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>817.62 €</t>
+          <t>798,21 €</t>
         </is>
       </c>
     </row>
     <row r="59" ht="32" customHeight="1">
       <c r="A59" s="2" t="inlineStr">
         <is>
-          <t>AR11027</t>
+          <t>AR11029</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200034  BKSBIE1</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
           <t>1350</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>170</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>2,70</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>16.10</t>
+          <t>16,10</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>4,30</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>9.85</t>
+          <t>9,85</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="O59" s="2" t="inlineStr">
         <is>
           <t>0,37 kW</t>
         </is>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q59" s="2" t="inlineStr"/>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>792.63 €</t>
+          <t>798,21 €</t>
         </is>
       </c>
     </row>
     <row r="60" ht="32" customHeight="1">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>AR11028</t>
+          <t>AR11031</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200034  BKSBIE1</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
           <t>1350</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>170</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>2,70</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>16.10</t>
+          <t>16,10</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>4,30</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>9.85</t>
+          <t>9,85</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="O60" s="2" t="inlineStr">
         <is>
           <t>0,37 kW</t>
         </is>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q60" s="2" t="inlineStr"/>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>792.63 €</t>
+          <t>798,21 €</t>
         </is>
       </c>
     </row>
     <row r="61" ht="32" customHeight="1">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t>AR11029</t>
+          <t>AR11036</t>
         </is>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200034  BKSBIE1</t>
+          <t>Etaline ETL 065-065-250 GGSAV10D203002  BKSBIE3</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>2953</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>199</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>16.10</t>
+          <t>133,00</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>31,00</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>9.85</t>
+          <t>57,50</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>290,00</t>
         </is>
       </c>
       <c r="O61" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q61" s="2" t="inlineStr"/>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>792.63 €</t>
+          <t>5049,73 €</t>
         </is>
       </c>
     </row>
     <row r="62" ht="32" customHeight="1">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t>AR11031</t>
+          <t>AR11138</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200034  BKSBIE1</t>
+          <t>Etaline ETLZ 065-065-160 GGSAV06D200074  BSIEIE3</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>154</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>16.10</t>
+          <t>72,00</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>4,15</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>9.85</t>
+          <t>8,90</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>107,00</t>
         </is>
       </c>
       <c r="O62" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q62" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q62" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>792.63 €</t>
+          <t>2950,04 €</t>
         </is>
       </c>
     </row>
     <row r="63" ht="32" customHeight="1">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>AR11036</t>
+          <t>AR11139</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-250 GGSAV10D203002  BKSBIE3</t>
+          <t>Etaline ETLZ 100-100-250 GGSAV11D301104  BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>2953</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>265</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>133.00</t>
+          <t>80,00</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>57.50</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>290.00</t>
+          <t>330,00</t>
         </is>
       </c>
       <c r="O63" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>11,00 kW</t>
         </is>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q63" s="2" t="inlineStr"/>
+      <c r="Q63" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>5417.10 €</t>
+          <t>12812,10 €</t>
         </is>
       </c>
     </row>
     <row r="64" ht="32" customHeight="1">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t>AR11138</t>
+          <t>AR11140</t>
         </is>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 065-065-160 GGSAV06D200074  BSIEIE3</t>
+          <t>Etaline ETL 040-040-160 GGSAV11D200752  BSIEIE3 ohne PD2</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>2968</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>72.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>4.15</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>8.90</t>
+          <t>44,10</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>107.00</t>
+          <t>100,00</t>
         </is>
       </c>
       <c r="O64" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q64" s="2" t="inlineStr"/>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>2950.04 €</t>
+          <t>1743,87 €</t>
         </is>
       </c>
     </row>
     <row r="65" ht="32" customHeight="1">
       <c r="A65" s="2" t="inlineStr">
         <is>
-          <t>AR11139</t>
+          <t>AR11177</t>
         </is>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 100-100-250 GGSAV11D301104  BKSBIE5 PD2M</t>
+          <t>Etaline ETL 125-125-160 GGSAV11D300634  BSIEIE2</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>265</t>
+          <t>155</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>80.00</t>
+          <t>175,00</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>330.00</t>
+          <t>175,00</t>
         </is>
       </c>
       <c r="O65" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>60Hz 3x 460 V</t>
         </is>
       </c>
       <c r="Q65" s="2" t="inlineStr"/>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>12812.10 €</t>
+          <t>3123,76 €</t>
         </is>
       </c>
     </row>
     <row r="66" ht="32" customHeight="1">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t>AR11140</t>
+          <t>AR11186</t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>080-250</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV11D200752  BSIEIE3 ohne PD2</t>
+          <t>Etaline ETLZ080-080-250 GGSAV11D300554 BKSBIE3</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>2968</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>253</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>44.10</t>
+          <t>22,50</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>233,00</t>
         </is>
       </c>
       <c r="O66" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q66" s="2" t="inlineStr"/>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>2729.97 €</t>
+          <t>3966,50 €</t>
         </is>
       </c>
     </row>
     <row r="67" ht="32" customHeight="1">
       <c r="A67" s="2" t="inlineStr">
         <is>
-          <t>AR11177</t>
+          <t>AR11187</t>
         </is>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>080-250</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GGSAV11D300634  BSIEIE2</t>
+          <t>Etaline ETLZ080-080-250 GGSAV11D300554 BKSBIE3</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>1465</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>253</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>175.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>22,50</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>175.00</t>
+          <t>233,00</t>
         </is>
       </c>
       <c r="O67" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
-          <t>60Hz 3x 460 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q67" s="2" t="inlineStr"/>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>3525.03 €</t>
+          <t>4277,73 €</t>
         </is>
       </c>
     </row>
     <row r="68" ht="32" customHeight="1">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t>AR11186</t>
+          <t>AR11189</t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>080-250</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ080-080-250 GGSAV11D300554 BKSBIE3</t>
+          <t>Etaline ETL 050-050-160 GGSAV11D200114  BKSBIE5 / PD2E / PM</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>159</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>45,00</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>22.50</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>233.00</t>
+          <t>63,00</t>
         </is>
       </c>
       <c r="O68" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q68" s="2" t="inlineStr"/>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>4277.73 €</t>
+          <t>2210,72 €</t>
         </is>
       </c>
     </row>
     <row r="69" ht="32" customHeight="1">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t>AR11187</t>
+          <t>AR11191</t>
         </is>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>080-250</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ080-080-250 GGSAV11D300554 BKSBIE3</t>
+          <t>Etaline ETL 050-050-160 GGSAV11D200114  BKSBIE5 / PD2E / PM</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>1</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>45,00</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>22.50</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>233.00</t>
+          <t>63,00</t>
         </is>
       </c>
       <c r="O69" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q69" s="2" t="inlineStr"/>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>4277.73 €</t>
+          <t>2210,72 €</t>
         </is>
       </c>
     </row>
     <row r="70" ht="32" customHeight="1">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t>AR11189</t>
+          <t>AR11212</t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV11D200114  BKSBIE5 / PD2E / PM</t>
+          <t>Etaline ETL 065-065-250 GGSAV10D203002  BKSBIE3</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2953</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>199</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>133,00</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>31,00</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>57,50</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>63.00</t>
+          <t>290,00</t>
         </is>
       </c>
       <c r="O70" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q70" s="2" t="inlineStr"/>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>3209.13 €</t>
+          <t>5049,73 €</t>
         </is>
       </c>
     </row>
     <row r="71" ht="32" customHeight="1">
       <c r="A71" s="2" t="inlineStr">
         <is>
-          <t>AR11191</t>
+          <t>AR11317</t>
         </is>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV11D200114  BKSBIE5 / PD2E / PM</t>
+          <t>Etaline ETL 125-125-160 GGSAV66D300554  B, ohne Motor</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>177</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>201,00</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,99</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>63.00</t>
+          <t>133,00</t>
         </is>
       </c>
       <c r="O71" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q71" s="2" t="inlineStr"/>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>3209.13 €</t>
+          <t>2986,26 €</t>
         </is>
       </c>
     </row>
     <row r="72" ht="32" customHeight="1">
       <c r="A72" s="2" t="inlineStr">
         <is>
-          <t>AR11212</t>
+          <t>AR11318</t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-250 GGSAV10D203002  BKSBIE3</t>
+          <t>Etaline ETL 125-125-160 GGSAV66D300554  BKSBIE5 PD2 PM</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>2953</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>175</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>133.00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>4,90</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>57.50</t>
+          <t>9,80</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>290.00</t>
+          <t>178,00</t>
         </is>
       </c>
       <c r="O72" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q72" s="2" t="inlineStr"/>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>5417.10 €</t>
+          <t>4882,42 €</t>
         </is>
       </c>
     </row>
     <row r="73" ht="32" customHeight="1">
       <c r="A73" s="2" t="inlineStr">
         <is>
-          <t>AR11317</t>
+          <t>AR11503</t>
         </is>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>050-090</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GGSAV66D300554  B, ohne Motor</t>
+          <t>Etaline ETLL 050-050-090 GG AV11D200552M A</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2802</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>90</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>201.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>9.99</t>
+          <t>10,10</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>133.00</t>
+          <t>20,50</t>
         </is>
       </c>
       <c r="O73" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q73" s="2" t="inlineStr"/>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>3113.09 €</t>
+          <t>627,60 €</t>
         </is>
       </c>
     </row>
     <row r="74" ht="32" customHeight="1">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t>AR11318</t>
+          <t>AR11668</t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>025-070.1</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GGSAV66D300554  BKSBIE5 PD2 PM</t>
+          <t>Etaline ETLL 025-025-0701GP AV11D200122C A PDRV2E</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2870</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>70</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>5,40</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>4.90</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>9.80</t>
+          <t>5,59</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>178.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="O74" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>0,18 kW</t>
         </is>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q74" s="2" t="inlineStr"/>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>6586.64 €</t>
+          <t>1310,31 €</t>
         </is>
       </c>
     </row>
     <row r="75" ht="32" customHeight="1">
       <c r="A75" s="2" t="inlineStr">
         <is>
-          <t>AR11503</t>
+          <t>AR11669</t>
         </is>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
-          <t>050-090</t>
+          <t>025-070.1</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 050-050-090 GG AV11D200552M A</t>
+          <t>Etaline ETLL 025-025-0701GP AV11D200122C A PDRV2E</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>2802</t>
+          <t>2870</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>5,40</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>10.10</t>
+          <t>5,59</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>20.50</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="O75" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,18 kW</t>
         </is>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q75" s="2" t="inlineStr"/>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>627.60 €</t>
+          <t>1310,31 €</t>
         </is>
       </c>
     </row>
     <row r="76" ht="32" customHeight="1">
       <c r="A76" s="2" t="inlineStr">
         <is>
-          <t>AR11668</t>
+          <t>AR11670</t>
         </is>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>025-070.1</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 025-025-0701GP AV11D200122C A PDRV2E</t>
+          <t>Etaline ETL 050-050-160 GGSAV11D200054  BKSBIE1 ohne Laufrad</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>2870</t>
+          <t>1385</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>140</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>5.40</t>
+          <t>37,00</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,20</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>5.59</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="O76" s="2" t="inlineStr">
         <is>
-          <t>0,18 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q76" s="2" t="inlineStr"/>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>1310.31 €</t>
+          <t>891,11 €</t>
         </is>
       </c>
     </row>
     <row r="77" ht="32" customHeight="1">
       <c r="A77" s="2" t="inlineStr">
         <is>
-          <t>AR11669</t>
+          <t>AR11730</t>
         </is>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>025-070.1</t>
+          <t>032-105</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 025-025-0701GP AV11D200122C A PDRV2E</t>
+          <t>Etaline ETLL 032-032-105 GP AV11D200552M AATB</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>2870</t>
+          <t>2710</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>105</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,20</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>5.40</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>3,60</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>5.59</t>
+          <t>13,40</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="O77" s="2" t="inlineStr">
         <is>
-          <t>0,18 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q77" s="2" t="inlineStr"/>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>1310.31 €</t>
+          <t>499,07 €</t>
         </is>
       </c>
     </row>
     <row r="78" ht="32" customHeight="1">
       <c r="A78" s="2" t="inlineStr">
         <is>
-          <t>AR11670</t>
+          <t>AR11731</t>
         </is>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>025-071</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV11D200054  BKSBIE1 ohne Laufrad</t>
+          <t>Etaline ETLL 025-025-071 GP AV11D200252M A</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>1385</t>
+          <t>2790</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>71</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>8,60</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>0,20</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>6,10</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="O78" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,25 kW</t>
         </is>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q78" s="2" t="inlineStr"/>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>1012.04 €</t>
+          <t>406,05 €</t>
         </is>
       </c>
     </row>
     <row r="79" ht="32" customHeight="1">
       <c r="A79" s="2" t="inlineStr">
         <is>
-          <t>AR11730</t>
+          <t>AR11913-01</t>
         </is>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
-          <t>032-105</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 032-032-105 GP AV11D200552M AATB</t>
+          <t>Etaline ETL 040-040-160 GGSAV11D200114  BKSBIE5 PM PDRV2E, ohne Motor</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>2710</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>33,40</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>3.60</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>13.40</t>
+          <t>14,10</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>63,00</t>
         </is>
       </c>
       <c r="O79" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q79" s="2" t="inlineStr"/>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>499.07 €</t>
+          <t>1946,18 €</t>
         </is>
       </c>
     </row>
     <row r="80" ht="32" customHeight="1">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t>AR11731</t>
+          <t>AR11913-02</t>
         </is>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
-          <t>025-071</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 025-025-071 GP AV11D200252M A</t>
+          <t>Etaline ETL 040-040-160 GGSAV11D200114  BKSBIE5 PM PDRV2E</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>2790</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>8.60</t>
+          <t>33,40</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>6.10</t>
+          <t>14,10</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>63,00</t>
         </is>
       </c>
       <c r="O80" s="2" t="inlineStr">
         <is>
-          <t>0,25 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q80" s="2" t="inlineStr"/>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>406.05 €</t>
+          <t>2199,98 €</t>
         </is>
       </c>
     </row>
     <row r="81" ht="32" customHeight="1">
       <c r="A81" s="2" t="inlineStr">
         <is>
-          <t>AR11913-01</t>
+          <t>AR11913-03</t>
         </is>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV11D200114  BKSBIE5 PM PDRV2E, ohne Motor</t>
+          <t>Etaline ETL 040-040-160 GGSAV11D200114  BKSBIE5 PM PDRV2E</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>33.40</t>
+          <t>33,40</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>14.10</t>
+          <t>14,10</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>63.00</t>
+          <t>63,00</t>
         </is>
       </c>
       <c r="O81" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q81" s="2" t="inlineStr"/>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>1993.51 €</t>
+          <t>2199,98 €</t>
         </is>
       </c>
     </row>
     <row r="82" ht="32" customHeight="1">
       <c r="A82" s="2" t="inlineStr">
         <is>
-          <t>AR11913-02</t>
+          <t>AR12011</t>
         </is>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>125-250</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV11D200114  BKSBIE5 PM PDRV2E</t>
+          <t>Etaline ETL 125-125-250 GGSAV11D301854  BKSBIE4 ohne PumpDrive</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>237</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>33.40</t>
+          <t>218,00</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
-          <t>14.10</t>
+          <t>20,20</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>63.00</t>
+          <t>301,00</t>
         </is>
       </c>
       <c r="O82" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>18,50 kW</t>
         </is>
       </c>
       <c r="P82" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q82" s="2" t="inlineStr"/>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>2256.88 €</t>
+          <t>6453,45 €</t>
         </is>
       </c>
     </row>
     <row r="83" ht="32" customHeight="1">
       <c r="A83" s="2" t="inlineStr">
         <is>
-          <t>AR11913-03</t>
+          <t>AR12033</t>
         </is>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV11D200114  BKSBIE5 PM PDRV2E</t>
+          <t>Etaline ETL 065-065-160 GGSAV10D200752  BSIEIE3</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>127</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>33.40</t>
+          <t>111,00</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>14.10</t>
+          <t>24,80</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>63.00</t>
+          <t>106,00</t>
         </is>
       </c>
       <c r="O83" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P83" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q83" s="2" t="inlineStr"/>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>2256.88 €</t>
+          <t>1706,39 €</t>
         </is>
       </c>
     </row>
     <row r="84" ht="32" customHeight="1">
       <c r="A84" s="2" t="inlineStr">
         <is>
-          <t>AR12011</t>
+          <t>AR12034</t>
         </is>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
-          <t>125-250</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-250 GGSAV11D301854  BKSBIE4 ohne PumpDrive</t>
+          <t>Etaline ETL 065-065-160 GGSAV10D200752  BSIEIE3</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>127</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>218.00</t>
+          <t>111,00</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
-          <t>20.20</t>
+          <t>24,80</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>301.00</t>
+          <t>106,00</t>
         </is>
       </c>
       <c r="O84" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q84" s="2" t="inlineStr"/>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>6875.94 €</t>
+          <t>1706,39 €</t>
         </is>
       </c>
     </row>
     <row r="85" ht="32" customHeight="1">
       <c r="A85" s="2" t="inlineStr">
         <is>
-          <t>AR12033</t>
+          <t>AR12045</t>
         </is>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>150-200</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV10D200752  BSIEIE3</t>
+          <t>Etaline ETL 150-150-200 GGSAV11D301104  BKSBIE3</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>1470</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>209</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>32,00</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>111.00</t>
+          <t>305,00</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>24.80</t>
+          <t>14,80</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>106.00</t>
+          <t>237,00</t>
         </is>
       </c>
       <c r="O85" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>11,00 kW</t>
         </is>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q85" s="2" t="inlineStr"/>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>2315.54 €</t>
+          <t>4559,24 €</t>
         </is>
       </c>
     </row>
     <row r="86" ht="32" customHeight="1">
       <c r="A86" s="2" t="inlineStr">
         <is>
-          <t>AR12034</t>
+          <t>AR12147</t>
         </is>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Wilo CronoLine IL</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>200/270-30/4</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV10D200752  BSIEIE3</t>
+          <t>WILO CronoLine IL 200/270-30/4</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>1475</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>272</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>70,00</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>111.00</t>
+          <t>620,00</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t>24.80</t>
+          <t>21,50</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>106.00</t>
+          <t>540,00</t>
         </is>
       </c>
       <c r="O86" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q86" s="2" t="inlineStr"/>
+      <c r="Q86" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>2315.54 €</t>
+          <t>6745,96 €</t>
         </is>
       </c>
     </row>
     <row r="87" ht="32" customHeight="1">
       <c r="A87" s="2" t="inlineStr">
         <is>
-          <t>AR12045</t>
+          <t>AR12148</t>
         </is>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
-          <t>150-200</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 150-150-200 GGSAV11D301104  BKSBIE3</t>
+          <t>Etaline ETL 050-050-160 GGXAV09D200114  BSIEIE3 500V</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>1470</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>167</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>305.00</t>
+          <t>45,00</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>14.80</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>237.00</t>
+          <t>63,00</t>
         </is>
       </c>
       <c r="O87" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 500 V</t>
         </is>
       </c>
       <c r="Q87" s="2" t="inlineStr"/>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>5044.16 €</t>
+          <t>1623,67 €</t>
         </is>
       </c>
     </row>
     <row r="88" ht="32" customHeight="1">
       <c r="A88" s="2" t="inlineStr">
         <is>
-          <t>AR12080</t>
+          <t>AR12200</t>
         </is>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV10D200752  BKSBIE3</t>
+          <t>Etaline ETLZ 100-100-250 GGSAV11D300754  BKSBIE3 Pumpe inkomplett, nur 1x EBS</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>2655</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>246</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>130,00</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>22,10</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>112.00</t>
+          <t>300,00</t>
         </is>
       </c>
       <c r="O88" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q88" s="2" t="inlineStr"/>
+      <c r="Q88" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>2045.90 €</t>
+          <t>4067,11 €</t>
         </is>
       </c>
     </row>
     <row r="89" ht="32" customHeight="1">
       <c r="A89" s="2" t="inlineStr">
         <is>
-          <t>AR12147</t>
+          <t>AR12201</t>
         </is>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
-          <t>Wilo CronoLine IL</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>200/270</t>
+          <t>150-200</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>WILO CronoLine IL 200/270-30/4</t>
+          <t>EBS für Etaline ETL 150-150-200 GGSAV09D300754  BSIEIE4</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>1477</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>31,00</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>620.00</t>
+          <t>260,00</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>540.00</t>
+          <t>211,00</t>
         </is>
       </c>
       <c r="O89" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q89" s="2" t="inlineStr"/>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>6745.96 €</t>
+          <t>4391,25 €</t>
         </is>
       </c>
     </row>
     <row r="90" ht="32" customHeight="1">
       <c r="A90" s="2" t="inlineStr">
         <is>
-          <t>AR12148</t>
+          <t>AR12235</t>
         </is>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGXAV09D200114  BSIEIE3 500V</t>
+          <t>Etaline ETL 080-080-200 GGSAV11D203002  BKSBIE3</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>2978</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>200</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>194,00</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>61,00</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>63.00</t>
+          <t>64,00</t>
         </is>
       </c>
       <c r="O90" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>30,00 kW</t>
+        </is>
+      </c>
+      <c r="P90" s="2" t="inlineStr"/>
       <c r="Q90" s="2" t="inlineStr"/>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>1611.81 €</t>
+          <t>2226,03 €</t>
         </is>
       </c>
     </row>
     <row r="91" ht="32" customHeight="1">
       <c r="A91" s="2" t="inlineStr">
         <is>
-          <t>AR12200</t>
+          <t>AR12260</t>
         </is>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 100-100-250 GGSAV11D300754  BKSBIE3 Pumpe inkomplett, nur 1x EBS</t>
+          <t>Etaline ETL 065-065-160 GGSAV10D200402  BKSBIE3 Fig.0</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>108</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>95,00</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>22.10</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>87,00</t>
         </is>
       </c>
       <c r="O91" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q91" s="2" t="inlineStr"/>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>4067.11 €</t>
+          <t>782,89 €</t>
         </is>
       </c>
     </row>
     <row r="92" ht="32" customHeight="1">
       <c r="A92" s="2" t="inlineStr">
         <is>
-          <t>AR12201</t>
+          <t>AR12267-01</t>
         </is>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>150-200</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>EBS für Etaline ETL 150-150-200 GGSAV09D300754  BSIEIE4</t>
+          <t>Etaline ETLZ 032-032-200 GGSAV11D200114  BKSBIE3</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>1477</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>204</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>260.00</t>
+          <t>16,20</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>14,40</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>211.00</t>
+          <t>123,00</t>
         </is>
       </c>
       <c r="O92" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q92" s="2" t="inlineStr"/>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>3203.29 €</t>
+          <t>2155,73 €</t>
         </is>
       </c>
     </row>
     <row r="93" ht="32" customHeight="1">
       <c r="A93" s="2" t="inlineStr">
         <is>
-          <t>AR12235</t>
+          <t>AR12267-02</t>
         </is>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-200 GGSAV11D203002  BKSBIE3</t>
+          <t>Etaline ETLZ 032-032-200 GGSAV11D200114  BKSBIE3</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>2978</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>204</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>194.00</t>
+          <t>16,20</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
-          <t>61.00</t>
+          <t>14,40</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>123,00</t>
         </is>
       </c>
       <c r="O93" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
-[...2 lines deleted...]
-      <c r="P93" s="2" t="inlineStr"/>
+          <t>1,10 kW</t>
+        </is>
+      </c>
+      <c r="P93" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q93" s="2" t="inlineStr"/>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>2485.58 €</t>
+          <t>2155,73 €</t>
         </is>
       </c>
     </row>
     <row r="94" ht="32" customHeight="1">
       <c r="A94" s="2" t="inlineStr">
         <is>
-          <t>AR12260</t>
+          <t>AR12267-03</t>
         </is>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV10D200402  BKSBIE3 Fig.0</t>
+          <t>Etaline ETLZ 032-032-200 GGSAV11D200114  BKSBIE3</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>204</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>95.00</t>
+          <t>16,20</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>14,40</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>87.00</t>
+          <t>123,00</t>
         </is>
       </c>
       <c r="O94" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q94" s="2" t="inlineStr"/>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>1382.52 €</t>
+          <t>2155,73 €</t>
         </is>
       </c>
     </row>
     <row r="95" ht="32" customHeight="1">
       <c r="A95" s="2" t="inlineStr">
         <is>
-          <t>AR12267-01</t>
+          <t>AR12331</t>
         </is>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 032-032-200 GGSAV11D200114  BKSBIE3</t>
+          <t>Etaline ETL 125-125-160 GGSAV66D300404  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>165</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>16.20</t>
+          <t>180,00</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>4,50</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
-          <t>14.40</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>123.00</t>
+          <t>160,00</t>
         </is>
       </c>
       <c r="O95" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q95" s="2" t="inlineStr"/>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>2155.73 €</t>
+          <t>4165,79 €</t>
         </is>
       </c>
     </row>
     <row r="96" ht="32" customHeight="1">
       <c r="A96" s="2" t="inlineStr">
         <is>
-          <t>AR12267-02</t>
+          <t>AR12370</t>
         </is>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 032-032-200 GGSAV11D200114  BKSBIE3</t>
+          <t>Etaline ETL 032-032-160 GGSAV06D200054  BSIEIE1 500V</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1440</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>124</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>16.20</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
-          <t>14.40</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>123.00</t>
+          <t>41,00</t>
         </is>
       </c>
       <c r="O96" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 500 V</t>
         </is>
       </c>
       <c r="Q96" s="2" t="inlineStr"/>
       <c r="R96" s="2" t="inlineStr">
         <is>
-          <t>2155.73 €</t>
+          <t>1016,58 €</t>
         </is>
       </c>
     </row>
     <row r="97" ht="32" customHeight="1">
       <c r="A97" s="2" t="inlineStr">
         <is>
-          <t>AR12267-03</t>
+          <t>AR12499</t>
         </is>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>025-080</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 032-032-200 GGSAV11D200114  BKSBIE3</t>
+          <t>Etaline ETLL 025-025-080 GP AV11D200252C A</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>2887</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>16.20</t>
+          <t>11,10</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
-          <t>14.40</t>
+          <t>7,80</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>123.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="O97" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,25 kW</t>
         </is>
       </c>
       <c r="P97" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q97" s="2" t="inlineStr"/>
+      <c r="Q97" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R97" s="2" t="inlineStr">
         <is>
-          <t>2155.73 €</t>
+          <t>547,95 €</t>
         </is>
       </c>
     </row>
     <row r="98" ht="32" customHeight="1">
       <c r="A98" s="2" t="inlineStr">
         <is>
-          <t>AR12331</t>
+          <t>AR12545</t>
         </is>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GGSAV66D300404  BKSBIE4 PD2E</t>
+          <t>Etaline ETLZ 050-050-250 GGSAV11D200554  BKSBIE5</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>31,90</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>207,00</t>
         </is>
       </c>
       <c r="O98" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P98" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q98" s="2" t="inlineStr"/>
+      <c r="Q98" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>4703.52 €</t>
+          <t>7752,71 €</t>
         </is>
       </c>
     </row>
     <row r="99" ht="32" customHeight="1">
       <c r="A99" s="2" t="inlineStr">
         <is>
-          <t>AR12370</t>
+          <t>AR12640-01</t>
         </is>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV06D200054  BSIEIE1 500V</t>
+          <t>Etaline ETL 065-065-160 GGSAV07A201102  BSIEIE3 (ohne Motor)</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>1440</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>169</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="O99" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>11,00 kW</t>
+        </is>
+      </c>
+      <c r="P99" s="2" t="inlineStr"/>
       <c r="Q99" s="2" t="inlineStr"/>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>1137.29 €</t>
+          <t>1397,01 €</t>
         </is>
       </c>
     </row>
     <row r="100" ht="32" customHeight="1">
       <c r="A100" s="2" t="inlineStr">
         <is>
-          <t>AR12499</t>
+          <t>AR12640-02</t>
         </is>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>025-080</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 025-025-080 GP AV11D200252C A</t>
+          <t>Etaline ETL 065-065-160 GGSAV07A201102  BSIEIE3 (ohne Motor)</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>2887</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>169</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>11.10</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
-          <t>7.80</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="O100" s="2" t="inlineStr">
         <is>
-          <t>0,25 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>11,00 kW</t>
+        </is>
+      </c>
+      <c r="P100" s="2" t="inlineStr"/>
       <c r="Q100" s="2" t="inlineStr"/>
       <c r="R100" s="2" t="inlineStr">
         <is>
-          <t>547.95 €</t>
+          <t>1397,01 €</t>
         </is>
       </c>
     </row>
     <row r="101" ht="32" customHeight="1">
       <c r="A101" s="2" t="inlineStr">
         <is>
-          <t>AR12545</t>
+          <t>AR12647</t>
         </is>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 050-050-250 GGSAV11D200554  BKSBIE5</t>
+          <t>Etaline ETL 065-065-160 GGSAV66D201102  B, ohne Motor</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2975</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>153</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>130,00</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>17,60</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
-          <t>31.90</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>207.00</t>
+          <t>29,00</t>
         </is>
       </c>
       <c r="O101" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>11,00 kW</t>
+        </is>
+      </c>
+      <c r="P101" s="2" t="inlineStr"/>
       <c r="Q101" s="2" t="inlineStr"/>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>7752.71 €</t>
+          <t>1403,39 €</t>
         </is>
       </c>
     </row>
     <row r="102" ht="32" customHeight="1">
       <c r="A102" s="2" t="inlineStr">
         <is>
-          <t>AR12640-01</t>
+          <t>AR12649</t>
         </is>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>200-250</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV07A201102  BSIEIE3 (ohne Motor)</t>
+          <t>Etaline ETLZ 200-200-250 GGSAV66D303004  BKSBIE3</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1475</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>257</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>560,00</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>22,80</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>690,00</t>
         </is>
       </c>
       <c r="O102" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...2 lines deleted...]
-      <c r="P102" s="2" t="inlineStr"/>
+          <t>30,00 kW</t>
+        </is>
+      </c>
+      <c r="P102" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q102" s="2" t="inlineStr"/>
       <c r="R102" s="2" t="inlineStr">
         <is>
-          <t>1535.34 €</t>
+          <t>19665,39 €</t>
         </is>
       </c>
     </row>
     <row r="103" ht="32" customHeight="1">
       <c r="A103" s="2" t="inlineStr">
         <is>
-          <t>AR12640-02</t>
+          <t>AR12674P</t>
         </is>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV07A201102  BSIEIE3 (ohne Motor)</t>
+          <t>Etaline ETL 065-065-160 GGSAV11D201502  B inkl. PM, ohne Motor</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>171</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>150,00</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>43,00</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>79,00</t>
         </is>
       </c>
       <c r="O103" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...2 lines deleted...]
-      <c r="P103" s="2" t="inlineStr"/>
+          <t>15,00 kW</t>
+        </is>
+      </c>
+      <c r="P103" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q103" s="2" t="inlineStr"/>
       <c r="R103" s="2" t="inlineStr">
         <is>
-          <t>1535.34 €</t>
+          <t>1783,63 €</t>
         </is>
       </c>
     </row>
     <row r="104" ht="32" customHeight="1">
       <c r="A104" s="2" t="inlineStr">
         <is>
-          <t>AR12647</t>
+          <t>AR12675</t>
         </is>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV66D201102  B, ohne Motor</t>
+          <t>Etaline ETL 125-125-160 GGSAV11D300404  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>2975</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>165</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>180,00</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t>17.60</t>
+          <t>4,50</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>154,00</t>
         </is>
       </c>
       <c r="O104" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...2 lines deleted...]
-      <c r="P104" s="2" t="inlineStr"/>
+          <t>4,00 kW</t>
+        </is>
+      </c>
+      <c r="P104" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q104" s="2" t="inlineStr"/>
       <c r="R104" s="2" t="inlineStr">
         <is>
-          <t>2836.52 €</t>
+          <t>4050,16 €</t>
         </is>
       </c>
     </row>
     <row r="105" ht="32" customHeight="1">
       <c r="A105" s="2" t="inlineStr">
         <is>
-          <t>AR12649</t>
+          <t>AR12696</t>
         </is>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
-          <t>200-250</t>
+          <t>080-250</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 200-200-250 GGSAV66D303004  BKSBIE3</t>
+          <t>Etaline ETLZ 080-080-250 GGSAV11D300304  BKSBIE3</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>1440</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>204</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>12,50</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>560.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
-          <t>22.80</t>
+          <t>14,50</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>690.00</t>
+          <t>230,68</t>
         </is>
       </c>
       <c r="O105" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P105" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q105" s="2" t="inlineStr"/>
+      <c r="Q105" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R105" s="2" t="inlineStr">
         <is>
-          <t>19665.39 €</t>
+          <t>3781,43 €</t>
         </is>
       </c>
     </row>
     <row r="106" ht="32" customHeight="1">
       <c r="A106" s="2" t="inlineStr">
         <is>
-          <t>AR12674P</t>
+          <t>AR12855-01</t>
         </is>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>025-080</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV11D201502  B inkl. PM, ohne Motor</t>
+          <t>Etaline ETLL 025-025-080 BPWAV11D200252C ATB   PD2E</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2887</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>11,10</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>0,20</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>7,90</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="O106" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>0,25 kW</t>
         </is>
       </c>
       <c r="P106" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
-[...2 lines deleted...]
-      <c r="Q106" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q106" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R106" s="2" t="inlineStr">
         <is>
-          <t>2150.90 €</t>
-[...3 lines deleted...]
-    <row r="107" ht="32" customHeight="1">
+          <t>1481,45 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" ht="48" customHeight="1">
       <c r="A107" s="2" t="inlineStr">
         <is>
-          <t>AR12675</t>
+          <t>AR12855-02</t>
         </is>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>025-080</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GGSAV11D300404  BKSBIE4 PD2E</t>
+          <t>Etaline ETLL 025-025-080 BPWAV11D200252C ATB   PD2E</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2887</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>7,90</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>154.00</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="O107" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>0,25 kW</t>
         </is>
       </c>
       <c r="P107" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q107" s="2" t="inlineStr"/>
       <c r="R107" s="2" t="inlineStr">
         <is>
-          <t>4576.17 €</t>
+          <t>1481,45 €</t>
         </is>
       </c>
     </row>
     <row r="108" ht="32" customHeight="1">
       <c r="A108" s="2" t="inlineStr">
         <is>
-          <t>AR12696</t>
+          <t>AR12865</t>
         </is>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t>080-250</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 080-080-250 GGSAV11D300304  BKSBIE3</t>
+          <t>Etaline ETLZ 040-040-250 GGSAV11D200224  BKSBIE4M</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>1440</t>
+          <t>2100</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>236</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>14,30</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>230.68</t>
+          <t>171,00</t>
         </is>
       </c>
       <c r="O108" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P108" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q108" s="2" t="inlineStr"/>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>3781.43 €</t>
+          <t>3408,69 €</t>
         </is>
       </c>
     </row>
     <row r="109" ht="32" customHeight="1">
       <c r="A109" s="2" t="inlineStr">
         <is>
-          <t>AR12855-01</t>
+          <t>AR12903</t>
         </is>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
-          <t>025-080</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 025-025-080 BPWAV11D200252C ATB   PD2E</t>
+          <t>Etaline ETL 050-050-160 GGSAV07D200154  BKSBIE5 PD2E</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
-          <t>2887</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>120</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t>11.10</t>
+          <t>36,50</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
-          <t>7.90</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>65,00</t>
         </is>
       </c>
       <c r="O109" s="2" t="inlineStr">
         <is>
-          <t>0,25 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P109" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q109" s="2" t="inlineStr"/>
       <c r="R109" s="2" t="inlineStr">
         <is>
-          <t>1481.45 €</t>
-[...3 lines deleted...]
-    <row r="110" ht="48" customHeight="1">
+          <t>1882,10 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" ht="32" customHeight="1">
       <c r="A110" s="2" t="inlineStr">
         <is>
-          <t>AR12855-02</t>
+          <t>AR12934</t>
         </is>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>WILO Stratos-GIGA</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
-          <t>025-080</t>
+          <t>40/01-25/1,6</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 025-025-080 BPWAV11D200252C ATB   PD2E</t>
-[...11 lines deleted...]
-      </c>
+          <t>WILO Stratos GIGA 40/1-25/1,6,DN40  Artnr. 2117130</t>
+        </is>
+      </c>
+      <c r="G110" s="2" t="inlineStr"/>
+      <c r="H110" s="2" t="inlineStr"/>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
-          <t>7.90</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>8,00</t>
+        </is>
+      </c>
+      <c r="O110" s="2" t="inlineStr"/>
       <c r="P110" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q110" s="2" t="inlineStr"/>
       <c r="R110" s="2" t="inlineStr">
         <is>
-          <t>1481.45 €</t>
+          <t>3895,33 €</t>
         </is>
       </c>
     </row>
     <row r="111" ht="32" customHeight="1">
       <c r="A111" s="2" t="inlineStr">
         <is>
-          <t>AR12865</t>
+          <t>AR12938</t>
         </is>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>WILO Yonos-PICO</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>30/1-4</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 040-040-250 GGSAV11D200224  BKSBIE4M</t>
-[...11 lines deleted...]
-      </c>
+          <t>Yonos PICO 30/1-4,Rp11/4,1x230V,20W Art. Nr.:4164004</t>
+        </is>
+      </c>
+      <c r="G111" s="2" t="inlineStr"/>
+      <c r="H111" s="2" t="inlineStr"/>
       <c r="I111" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...21 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="J111" s="2" t="inlineStr"/>
+      <c r="K111" s="2" t="inlineStr"/>
+      <c r="L111" s="2" t="inlineStr"/>
+      <c r="M111" s="2" t="inlineStr"/>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>171.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>6,60</t>
+        </is>
+      </c>
+      <c r="O111" s="2" t="inlineStr"/>
       <c r="P111" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q111" s="2" t="inlineStr"/>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>3408.69 €</t>
+          <t>201,21 €</t>
         </is>
       </c>
     </row>
     <row r="112" ht="32" customHeight="1">
       <c r="A112" s="2" t="inlineStr">
         <is>
-          <t>AR12903</t>
+          <t>AR12940</t>
         </is>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>WILO Yonos-PICO</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>15/1-13</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV07D200154  BKSBIE5 PD2E</t>
-[...11 lines deleted...]
-      </c>
+          <t>Yonos PICO-STG 15/1-13-130,Rp1/2,75W Art. Nr.:4527506</t>
+        </is>
+      </c>
+      <c r="G112" s="2" t="inlineStr"/>
+      <c r="H112" s="2" t="inlineStr"/>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...21 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="J112" s="2" t="inlineStr"/>
+      <c r="K112" s="2" t="inlineStr"/>
+      <c r="L112" s="2" t="inlineStr"/>
+      <c r="M112" s="2" t="inlineStr"/>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>6,60</t>
+        </is>
+      </c>
+      <c r="O112" s="2" t="inlineStr"/>
       <c r="P112" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q112" s="2" t="inlineStr"/>
       <c r="R112" s="2" t="inlineStr">
         <is>
-          <t>2262.40 €</t>
+          <t>283,32 €</t>
         </is>
       </c>
     </row>
     <row r="113" ht="32" customHeight="1">
       <c r="A113" s="2" t="inlineStr">
         <is>
-          <t>AR12934</t>
+          <t>AR12943</t>
         </is>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
           <t>WILO</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
-      <c r="D113" s="2" t="inlineStr"/>
-      <c r="E113" s="2" t="inlineStr"/>
+      <c r="D113" s="2" t="inlineStr">
+        <is>
+          <t>WILO IP-E</t>
+        </is>
+      </c>
+      <c r="E113" s="2" t="inlineStr">
+        <is>
+          <t>50/140-3/2</t>
+        </is>
+      </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
-          <t>WILO Stratos GIGA 40/1-25/1,6,DN40  Artnr. 2117130</t>
-[...6 lines deleted...]
-      </c>
+          <t>WILO IP-E 50/140-3/2,DN50,3kW Art. Nr.:2144265</t>
+        </is>
+      </c>
+      <c r="G113" s="2" t="inlineStr"/>
       <c r="H113" s="2" t="inlineStr"/>
       <c r="I113" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>26,50</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
-[...2 lines deleted...]
-      <c r="O113" s="2" t="inlineStr"/>
+          <t>69,00</t>
+        </is>
+      </c>
+      <c r="O113" s="2" t="inlineStr">
+        <is>
+          <t>3,00 kW</t>
+        </is>
+      </c>
       <c r="P113" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q113" s="2" t="inlineStr"/>
       <c r="R113" s="2" t="inlineStr">
         <is>
-          <t>3895.33 €</t>
+          <t>2977,39 €</t>
         </is>
       </c>
     </row>
     <row r="114" ht="32" customHeight="1">
       <c r="A114" s="2" t="inlineStr">
         <is>
-          <t>AR12943</t>
+          <t>AR13063</t>
         </is>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
-      <c r="D114" s="2" t="inlineStr"/>
-      <c r="E114" s="2" t="inlineStr"/>
+      <c r="D114" s="2" t="inlineStr">
+        <is>
+          <t>Etaline</t>
+        </is>
+      </c>
+      <c r="E114" s="2" t="inlineStr">
+        <is>
+          <t>065-160</t>
+        </is>
+      </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
-          <t>WILO IP-E 50/140-3/2,DN50,3kW Art. Nr.:2144265</t>
+          <t>Etaline ETL 065-065-160 GGSAV11D200114  BKSBIE5</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H114" s="2" t="inlineStr"/>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="H114" s="2" t="inlineStr">
+        <is>
+          <t>146</t>
+        </is>
+      </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>6,20</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>64,00</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
-          <t>26.50</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>65,00</t>
         </is>
       </c>
       <c r="O114" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P114" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q114" s="2" t="inlineStr"/>
       <c r="R114" s="2" t="inlineStr">
         <is>
-          <t>2977.39 €</t>
+          <t>1061,58 €</t>
         </is>
       </c>
     </row>
     <row r="115" ht="32" customHeight="1">
       <c r="A115" s="2" t="inlineStr">
         <is>
-          <t>AR13063</t>
+          <t>AR13067-01</t>
         </is>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV11D200114  BKSBIE5</t>
+          <t>Etaline ETL 040-040-160 GGSAV66D200752  BKSBIE3</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2925</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>167</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>56,80</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>41,00</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>107,00</t>
         </is>
       </c>
       <c r="O115" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P115" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 690 V</t>
         </is>
       </c>
       <c r="Q115" s="2" t="inlineStr"/>
       <c r="R115" s="2" t="inlineStr">
         <is>
-          <t>1178.27 €</t>
+          <t>1775,83 €</t>
         </is>
       </c>
     </row>
     <row r="116" ht="32" customHeight="1">
       <c r="A116" s="2" t="inlineStr">
         <is>
-          <t>AR13067-01</t>
+          <t>AR13162</t>
         </is>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV66D200752  BKSBIE3</t>
+          <t>Etaline ETLL 050-050-160 GG AV11D400754C A</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
-          <t>2925</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>159</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
-          <t>56.80</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>107.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O116" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 690 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q116" s="2" t="inlineStr"/>
       <c r="R116" s="2" t="inlineStr">
         <is>
-          <t>2035.34 €</t>
+          <t>987,43 €</t>
         </is>
       </c>
     </row>
     <row r="117" ht="32" customHeight="1">
       <c r="A117" s="2" t="inlineStr">
         <is>
-          <t>AR13162</t>
+          <t>AR13345</t>
         </is>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 050-050-160 GG AV11D400754C A</t>
+          <t>Etaline ETL 065-065-160 GGSAV07D200752  BKSBIE3</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>2925</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>137</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>118,00</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>112,00</t>
         </is>
       </c>
       <c r="O117" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P117" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q117" s="2" t="inlineStr"/>
       <c r="R117" s="2" t="inlineStr">
         <is>
-          <t>987.43 €</t>
+          <t>1818,74 €</t>
         </is>
       </c>
     </row>
     <row r="118" ht="32" customHeight="1">
       <c r="A118" s="2" t="inlineStr">
         <is>
-          <t>AR13314</t>
+          <t>AR13372</t>
         </is>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
-          <t>125-200</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>EBS für Etaline ETL 125-125-200 GGSAV11D301504  BKSBIE5, PM ohne PD2 und ohne Gehäuse</t>
+          <t>Etaline ETL 032-032-160 GGSAV10D200112  BKSBIE5 PD2EM</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>213.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
-          <t>13.30</t>
+          <t>42,50</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>192.00</t>
+          <t>55,00</t>
         </is>
       </c>
       <c r="O118" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P118" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q118" s="2" t="inlineStr"/>
+      <c r="Q118" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R118" s="2" t="inlineStr">
         <is>
-          <t>4158.93 €</t>
+          <t>1680,67 €</t>
         </is>
       </c>
     </row>
     <row r="119" ht="32" customHeight="1">
       <c r="A119" s="2" t="inlineStr">
         <is>
-          <t>AR13345</t>
+          <t>AR13373</t>
         </is>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV07D200752  BKSBIE3</t>
+          <t>Etaline ETLZ 040-040-250 GGSAV66D200224  BKSBIE3</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
-          <t>2925</t>
+          <t>1430</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>245</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>2,80</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>118.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>8,80</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>20,90</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>112.00</t>
+          <t>190,00</t>
         </is>
       </c>
       <c r="O119" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P119" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q119" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q119" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R119" s="2" t="inlineStr">
         <is>
-          <t>2110.57 €</t>
+          <t>3280,12 €</t>
         </is>
       </c>
     </row>
     <row r="120" ht="32" customHeight="1">
       <c r="A120" s="2" t="inlineStr">
         <is>
-          <t>AR13372</t>
+          <t>AR13374</t>
         </is>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV10D200112  BKSBIE5 PD2EM</t>
+          <t>Etaline ETLZ 040-040-250 GGSAV66D200224  BKSBIE3</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1435</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>261</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>2,80</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>31,20</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>9,50</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
-          <t>42.50</t>
+          <t>24,10</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>190,00</t>
         </is>
       </c>
       <c r="O120" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P120" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q120" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q120" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R120" s="2" t="inlineStr">
         <is>
-          <t>2353.74 €</t>
+          <t>3280,12 €</t>
         </is>
       </c>
     </row>
     <row r="121" ht="32" customHeight="1">
       <c r="A121" s="2" t="inlineStr">
         <is>
-          <t>AR13373</t>
+          <t>AR13375</t>
         </is>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
           <t>040-250</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLZ 040-040-250 GGSAV66D200224  BKSBIE3</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
-          <t>1430</t>
+          <t>1435</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>230</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
-          <t>2.80</t>
+          <t>2,60</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
-          <t>8.80</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
-          <t>20.90</t>
+          <t>18,50</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>190.00</t>
+          <t>190,00</t>
         </is>
       </c>
       <c r="O121" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P121" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
-      <c r="Q121" s="2" t="inlineStr"/>
+      <c r="Q121" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R121" s="2" t="inlineStr">
         <is>
-          <t>3280.12 €</t>
+          <t>3280,12 €</t>
         </is>
       </c>
     </row>
     <row r="122" ht="32" customHeight="1">
       <c r="A122" s="2" t="inlineStr">
         <is>
-          <t>AR13374</t>
+          <t>AR13376</t>
         </is>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>040-250</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 040-040-250 GGSAV66D200224  BKSBIE3</t>
+          <t>Etaline ETLZ 040-040-250 GGSAV66D200114  BKSBIE3</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
-          <t>1435</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>189</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
-          <t>2.80</t>
+          <t>2,10</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t>31.20</t>
+          <t>22,20</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>5,60</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
-          <t>24.10</t>
+          <t>11,70</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>190.00</t>
+          <t>166,00</t>
         </is>
       </c>
       <c r="O122" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P122" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
-      <c r="Q122" s="2" t="inlineStr"/>
+      <c r="Q122" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R122" s="2" t="inlineStr">
         <is>
-          <t>3280.12 €</t>
+          <t>2805,47 €</t>
         </is>
       </c>
     </row>
     <row r="123" ht="32" customHeight="1">
       <c r="A123" s="2" t="inlineStr">
         <is>
-          <t>AR13375</t>
+          <t>AR13460</t>
         </is>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 040-040-250 GGSAV66D200224  BKSBIE3</t>
+          <t>Etaline ETLZ 032-032-200 GGSAV11D200224  BKSBIE4 PDRV2E PM</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>1435</t>
+          <t>1808</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>204</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
-          <t>2.60</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>18.50</t>
+          <t>21,50</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>190.00</t>
+          <t>149,00</t>
         </is>
       </c>
       <c r="O123" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P123" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q123" s="2" t="inlineStr"/>
       <c r="R123" s="2" t="inlineStr">
         <is>
-          <t>3280.12 €</t>
+          <t>4151,91 €</t>
         </is>
       </c>
     </row>
     <row r="124" ht="32" customHeight="1">
       <c r="A124" s="2" t="inlineStr">
         <is>
-          <t>AR13376</t>
+          <t>AR13485</t>
         </is>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-D</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>040-100</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 040-040-250 GGSAV66D200114  BKSBIE3</t>
+          <t>Etaline ETLD 040-040-100 GG AV11D400752M A</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>2810</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>98</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
-          <t>2.10</t>
+          <t>3,70</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t>22.20</t>
+          <t>20,60</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
-          <t>5.60</t>
+          <t>4,20</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
-          <t>11.70</t>
+          <t>10,60</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>166.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="O124" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P124" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q124" s="2" t="inlineStr"/>
       <c r="R124" s="2" t="inlineStr">
         <is>
-          <t>2805.47 €</t>
+          <t>1820,57 €</t>
         </is>
       </c>
     </row>
     <row r="125" ht="32" customHeight="1">
       <c r="A125" s="2" t="inlineStr">
         <is>
-          <t>AR13396-03</t>
+          <t>AR13529</t>
         </is>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-160 GGSAV11D200154 PM  ( ohne DrivePackBKSBIE5 +PDRV2)</t>
+          <t>Etaline ETLZ 032-032-200 GGSAV66D200074  BKSBIE3</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1410</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>189</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>2,20</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>15,50</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t>9.40</t>
+          <t>3,20</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
-          <t>10.70</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t>73.00</t>
+          <t>130,00</t>
         </is>
       </c>
       <c r="O125" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P125" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q125" s="2" t="inlineStr"/>
       <c r="R125" s="2" t="inlineStr">
         <is>
-          <t>1143.66 €</t>
+          <t>2047,88 €</t>
         </is>
       </c>
     </row>
     <row r="126" ht="32" customHeight="1">
       <c r="A126" s="2" t="inlineStr">
         <is>
-          <t>AR13460</t>
+          <t>AR13564</t>
         </is>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 032-032-200 GGSAV11D200224  BKSBIE4 PDRV2E PM</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
-          <t>1808</t>
+          <t>1484</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>120</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>1,10</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>2,60</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>4,80</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>149.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O126" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P126" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q126" s="2" t="inlineStr"/>
       <c r="R126" s="2" t="inlineStr">
         <is>
-          <t>4151.91 €</t>
+          <t>829,16 €</t>
         </is>
       </c>
     </row>
     <row r="127" ht="32" customHeight="1">
       <c r="A127" s="2" t="inlineStr">
         <is>
-          <t>AR13485</t>
+          <t>AR13593</t>
         </is>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
-          <t>Etaline-DL</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
-          <t>040-100</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLD 040-040-100 GG AV11D400752M A</t>
+          <t>Etaline ETL 065-065-250 GBHAV11D203002  B, ohne Motor</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
-          <t>2810</t>
+          <t>2970</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>226</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
-          <t>3.70</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
-          <t>20.60</t>
+          <t>140,00</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>46,00</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
-          <t>10.60</t>
+          <t>78,00</t>
         </is>
       </c>
       <c r="N127" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>65,00</t>
         </is>
       </c>
       <c r="O127" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>30,00 kW</t>
+        </is>
+      </c>
+      <c r="P127" s="2" t="inlineStr"/>
       <c r="Q127" s="2" t="inlineStr"/>
       <c r="R127" s="2" t="inlineStr">
         <is>
-          <t>1820.57 €</t>
+          <t>2511,29 €</t>
         </is>
       </c>
     </row>
     <row r="128" ht="32" customHeight="1">
       <c r="A128" s="2" t="inlineStr">
         <is>
-          <t>AR13529</t>
+          <t>AR13629</t>
         </is>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 032-032-200 GGSAV66D200074  BKSBIE3</t>
+          <t>Etaline ETL 050-050-250 GGSAV10D200404 B, ohne Motor</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
-          <t>1410</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>247</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
-          <t>15.50</t>
+          <t>57,90</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
-          <t>3.20</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>22,10</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>61,00</t>
         </is>
       </c>
       <c r="O128" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>4,00 kW</t>
+        </is>
+      </c>
+      <c r="P128" s="2" t="inlineStr"/>
       <c r="Q128" s="2" t="inlineStr"/>
       <c r="R128" s="2" t="inlineStr">
         <is>
-          <t>2047.88 €</t>
+          <t>839,91 €</t>
         </is>
       </c>
     </row>
     <row r="129" ht="32" customHeight="1">
       <c r="A129" s="2" t="inlineStr">
         <is>
-          <t>AR13564</t>
+          <t>AR13705</t>
         </is>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>100-160</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
+          <t>Etaline ETL 100-100-160 GGSAV11D200304  BKSBIE4/ PD2 / PM</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
-          <t>1484</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>171</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
-          <t>1.10</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>130,00</t>
         </is>
       </c>
       <c r="L129" s="2" t="inlineStr">
         <is>
-          <t>2.60</t>
+          <t>5,90</t>
         </is>
       </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
-          <t>4.80</t>
+          <t>10,90</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>90,00</t>
         </is>
       </c>
       <c r="O129" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P129" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q129" s="2" t="inlineStr"/>
       <c r="R129" s="2" t="inlineStr">
         <is>
-          <t>885.49 €</t>
+          <t>4426,37 €</t>
         </is>
       </c>
     </row>
     <row r="130" ht="32" customHeight="1">
       <c r="A130" s="2" t="inlineStr">
         <is>
-          <t>AR13593</t>
+          <t>AR13708</t>
         </is>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>100-160</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-250 GBHAV11D203002  B, ohne Motor</t>
+          <t>Etaline ETL 100-100-160 GGSAV11D200304  BKSBIE4 PM</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
-          <t>2970</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>171</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
-          <t>140.00</t>
+          <t>130,00</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>6,20</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>11,30</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>90,00</t>
         </is>
       </c>
       <c r="O130" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
-[...2 lines deleted...]
-      <c r="P130" s="2" t="inlineStr"/>
+          <t>3,00 kW</t>
+        </is>
+      </c>
+      <c r="P130" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q130" s="2" t="inlineStr"/>
       <c r="R130" s="2" t="inlineStr">
         <is>
-          <t>3410.82 €</t>
+          <t>4426,37 €</t>
         </is>
       </c>
     </row>
     <row r="131" ht="32" customHeight="1">
       <c r="A131" s="2" t="inlineStr">
         <is>
-          <t>AR13629</t>
+          <t>AR13737-02</t>
         </is>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-250 GGSAV10D200404 B, ohne Motor</t>
+          <t>Etaline ETL 032-032-160 GGSAV06D200112 BKSBIE3</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2810</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>130</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J131" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>2,50</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
-          <t>57.90</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="L131" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>16,50</t>
         </is>
       </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
-          <t>22.10</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="N131" s="2" t="inlineStr">
         <is>
-          <t>61.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="O131" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
-[...2 lines deleted...]
-      <c r="P131" s="2" t="inlineStr"/>
+          <t>1,10 kW</t>
+        </is>
+      </c>
+      <c r="P131" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q131" s="2" t="inlineStr"/>
       <c r="R131" s="2" t="inlineStr">
         <is>
-          <t>1092.17 €</t>
+          <t>959,54 €</t>
         </is>
       </c>
     </row>
     <row r="132" ht="32" customHeight="1">
       <c r="A132" s="2" t="inlineStr">
         <is>
-          <t>AR13705</t>
+          <t>AR13763</t>
         </is>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
-          <t>100-160</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-160 GGSAV11D200304  BKSBIE4/ PD2 / PM</t>
+          <t>Etaline ETLZ 065-065-250 GGSAV11D200154 BSIEIE3 PD2EM</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>198</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>59,00</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
-          <t>5.90</t>
+          <t>6,80</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
-          <t>10.90</t>
+          <t>13,50</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>174,00</t>
         </is>
       </c>
       <c r="O132" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P132" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q132" s="2" t="inlineStr"/>
       <c r="R132" s="2" t="inlineStr">
         <is>
-          <t>3504.73 €</t>
+          <t>6022,40 €</t>
         </is>
       </c>
     </row>
     <row r="133" ht="32" customHeight="1">
       <c r="A133" s="2" t="inlineStr">
         <is>
-          <t>AR13708</t>
+          <t>AR13896</t>
         </is>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
-          <t>100-160</t>
+          <t>050-100</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-160 GGSAV11D200304  BKSBIE4/ PD2 / PM</t>
+          <t>Etaline ETLL 050-050-100 GG AV11D400752M AATB   PD2E</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2710</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>171</t>
-[...6 lines deleted...]
-      </c>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="I133" s="2" t="inlineStr"/>
       <c r="J133" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>4,90</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>32,50</t>
         </is>
       </c>
       <c r="L133" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="M133" s="2" t="inlineStr">
         <is>
-          <t>11.30</t>
+          <t>12,20</t>
         </is>
       </c>
       <c r="N133" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="O133" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P133" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q133" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q133" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R133" s="2" t="inlineStr">
         <is>
-          <t>3504.73 €</t>
+          <t>1667,25 €</t>
         </is>
       </c>
     </row>
     <row r="134" ht="32" customHeight="1">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t>AR13737-02</t>
+          <t>AR13899</t>
         </is>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>025-070.1</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV06D200112 BKSBIE3</t>
+          <t>Etaline ETLL 025-025-0701BP AV11D200122C AATB</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
-          <t>2810</t>
+          <t>2870</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>70</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>5,10</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="O134" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,18 kW</t>
         </is>
       </c>
       <c r="P134" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q134" s="2" t="inlineStr"/>
       <c r="R134" s="2" t="inlineStr">
         <is>
-          <t>1113.86 €</t>
+          <t>656,22 €</t>
         </is>
       </c>
     </row>
     <row r="135" ht="32" customHeight="1">
       <c r="A135" s="2" t="inlineStr">
         <is>
-          <t>AR13763</t>
+          <t>AR13919</t>
         </is>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 065-065-250 GGSAV11D200154 BSIEIE3 PD2EM</t>
+          <t>Etaline ETLZ 040-040-250 GG IE5 ohne PD</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>248</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J135" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="K135" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L135" s="2" t="inlineStr">
         <is>
-          <t>6.80</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="M135" s="2" t="inlineStr">
         <is>
-          <t>13.50</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
-          <t>174.00</t>
+          <t>174,00</t>
         </is>
       </c>
       <c r="O135" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P135" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q135" s="2" t="inlineStr"/>
       <c r="R135" s="2" t="inlineStr">
         <is>
-          <t>6022.40 €</t>
+          <t>3638,21 €</t>
         </is>
       </c>
     </row>
     <row r="136" ht="32" customHeight="1">
       <c r="A136" s="2" t="inlineStr">
         <is>
-          <t>AR13896</t>
+          <t>AR13924</t>
         </is>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
-          <t>050-100</t>
+          <t>040-060</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 050-050-100 GG AV11D400752M AATB   PD2E</t>
+          <t>Etaline ETLL 040-040-060 BP AV11D200252C AATB   PD2E</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>2710</t>
+          <t>2860</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
           <t>98</t>
         </is>
       </c>
-      <c r="I136" s="2" t="inlineStr"/>
+      <c r="I136" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
-          <t>4.90</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
-          <t>32.50</t>
+          <t>12,90</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>2,40</t>
         </is>
       </c>
       <c r="M136" s="2" t="inlineStr">
         <is>
-          <t>12.20</t>
+          <t>6,80</t>
         </is>
       </c>
       <c r="N136" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>69,00</t>
         </is>
       </c>
       <c r="O136" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,25 kW</t>
         </is>
       </c>
       <c r="P136" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q136" s="2" t="inlineStr"/>
       <c r="R136" s="2" t="inlineStr">
         <is>
-          <t>1667.25 €</t>
+          <t>2055,83 €</t>
         </is>
       </c>
     </row>
     <row r="137" ht="32" customHeight="1">
       <c r="A137" s="2" t="inlineStr">
         <is>
-          <t>AR13899</t>
+          <t>AR13925</t>
         </is>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
-          <t>025-070.1</t>
+          <t>040-060</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 025-025-0701BP AV11D200122C AATB</t>
+          <t>Etaline ETLL 040-040-060 BP AV11D200252C AATB   PD2E</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
-          <t>2870</t>
+          <t>2860</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>98</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
-          <t>5.10</t>
+          <t>12,90</t>
         </is>
       </c>
       <c r="L137" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,40</t>
         </is>
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>6,80</t>
         </is>
       </c>
       <c r="N137" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>69,00</t>
         </is>
       </c>
       <c r="O137" s="2" t="inlineStr">
         <is>
-          <t>0,18 kW</t>
+          <t>0,25 kW</t>
         </is>
       </c>
       <c r="P137" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q137" s="2" t="inlineStr"/>
       <c r="R137" s="2" t="inlineStr">
         <is>
-          <t>656.22 €</t>
+          <t>2055,83 €</t>
         </is>
       </c>
     </row>
     <row r="138" ht="32" customHeight="1">
       <c r="A138" s="2" t="inlineStr">
         <is>
-          <t>AR13919</t>
+          <t>AR13926</t>
         </is>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>032-080</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 040-040-250 GG IE5 ohne PD</t>
+          <t>Etaline ETLL 032-032-080 BP AV11D200252C AATB   PD2E</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2621</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>9,40</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>6,20</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
-          <t>174.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="O138" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>0,25 kW</t>
         </is>
       </c>
       <c r="P138" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q138" s="2" t="inlineStr"/>
       <c r="R138" s="2" t="inlineStr">
         <is>
-          <t>3638.21 €</t>
+          <t>1754,33 €</t>
         </is>
       </c>
     </row>
     <row r="139" ht="32" customHeight="1">
       <c r="A139" s="2" t="inlineStr">
         <is>
-          <t>AR13924</t>
+          <t>AR13927</t>
         </is>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
-          <t>040-060</t>
+          <t>032-080</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 040-040-060 BP AV11D200252C AATB   PD2E</t>
+          <t>Etaline ETLL 032-032-080 BP AV11D200252C AATB   PD2E</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
-          <t>2860</t>
+          <t>2621</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
-          <t>12.90</t>
+          <t>9,40</t>
         </is>
       </c>
       <c r="L139" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
-          <t>6.80</t>
+          <t>6,20</t>
         </is>
       </c>
       <c r="N139" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="O139" s="2" t="inlineStr">
         <is>
           <t>0,25 kW</t>
         </is>
       </c>
       <c r="P139" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q139" s="2" t="inlineStr"/>
       <c r="R139" s="2" t="inlineStr">
         <is>
-          <t>2055.83 €</t>
+          <t>1754,33 €</t>
         </is>
       </c>
     </row>
     <row r="140" ht="32" customHeight="1">
       <c r="A140" s="2" t="inlineStr">
         <is>
-          <t>AR13925</t>
+          <t>AR14218</t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
-          <t>040-060</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 040-040-060 BP AV11D200252C AATB   PD2E</t>
+          <t>Etaline ETLZ 080-080-160 GG_AV11D200224 / PD2</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
-          <t>2860</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
-          <t>12.90</t>
+          <t>75,50</t>
         </is>
       </c>
       <c r="L140" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M140" s="2" t="inlineStr">
         <is>
-          <t>6.80</t>
+          <t>11,20</t>
         </is>
       </c>
       <c r="N140" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>152,00</t>
         </is>
       </c>
       <c r="O140" s="2" t="inlineStr">
         <is>
-          <t>0,25 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P140" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q140" s="2" t="inlineStr"/>
       <c r="R140" s="2" t="inlineStr">
         <is>
-          <t>2055.83 €</t>
+          <t>5306,68 €</t>
         </is>
       </c>
     </row>
     <row r="141" ht="32" customHeight="1">
       <c r="A141" s="2" t="inlineStr">
         <is>
-          <t>AR13926</t>
+          <t>AR14307-02</t>
         </is>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
-          <t>032-080</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 032-032-080 BP AV11D200252C AATB   PD2E</t>
+          <t>Etaline ETL 050-050-160 GGSAV66D200224 PD2 PM</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
-          <t>2621</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J141" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K141" s="2" t="inlineStr">
         <is>
-          <t>9.40</t>
+          <t>55,00</t>
         </is>
       </c>
       <c r="L141" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M141" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>14,10</t>
         </is>
       </c>
       <c r="N141" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>71,00</t>
         </is>
       </c>
       <c r="O141" s="2" t="inlineStr">
         <is>
-          <t>0,25 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P141" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q141" s="2" t="inlineStr"/>
       <c r="R141" s="2" t="inlineStr">
         <is>
-          <t>1754.33 €</t>
-[...3 lines deleted...]
-    <row r="142" ht="32" customHeight="1">
+          <t>2996,10 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" ht="64" customHeight="1">
       <c r="A142" s="2" t="inlineStr">
         <is>
-          <t>AR13927</t>
+          <t>AR14432</t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
-          <t>032-080</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 032-032-080 BP AV11D200252C AATB   PD2E</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200114 BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
-          <t>2621</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>130</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,30</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
-          <t>9.40</t>
+          <t>14,10</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2,20</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>5,90</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>64,00</t>
         </is>
       </c>
       <c r="O142" s="2" t="inlineStr">
         <is>
-          <t>0,25 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P142" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q142" s="2" t="inlineStr"/>
       <c r="R142" s="2" t="inlineStr">
         <is>
-          <t>1754.33 €</t>
-[...3 lines deleted...]
-    <row r="143" ht="32" customHeight="1">
+          <t>2643,51 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" ht="48" customHeight="1">
       <c r="A143" s="2" t="inlineStr">
         <is>
-          <t>AR14218</t>
+          <t>AR14462</t>
         </is>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 080-080-160 GG_AV11D200224 / PD2</t>
+          <t>Etaline ETL 040-040-160 GGSAV11D200302 BKSBIE5 PD2EM</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J143" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
-          <t>75.50</t>
+          <t>44,50</t>
         </is>
       </c>
       <c r="L143" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="M143" s="2" t="inlineStr">
         <is>
-          <t>11.20</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="N143" s="2" t="inlineStr">
         <is>
-          <t>152.00</t>
+          <t>73,00</t>
         </is>
       </c>
       <c r="O143" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P143" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q143" s="2" t="inlineStr"/>
       <c r="R143" s="2" t="inlineStr">
         <is>
-          <t>5306.68 €</t>
-[...3 lines deleted...]
-    <row r="144" ht="32" customHeight="1">
+          <t>2510,87 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" ht="48" customHeight="1">
       <c r="A144" s="2" t="inlineStr">
         <is>
-          <t>AR14307-02</t>
+          <t>AR14463-02</t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV66D200224 PD2 PM</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200114 BKSBIE5 PD2E</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>22,30</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
-          <t>14.10</t>
+          <t>15,50</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
-          <t>71.00</t>
+          <t>62,00</t>
         </is>
       </c>
       <c r="O144" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P144" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q144" s="2" t="inlineStr"/>
       <c r="R144" s="2" t="inlineStr">
         <is>
-          <t>2649.72 €</t>
-[...3 lines deleted...]
-    <row r="145" ht="64" customHeight="1">
+          <t>1600,29 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" ht="32" customHeight="1">
       <c r="A145" s="2" t="inlineStr">
         <is>
-          <t>AR14432</t>
+          <t>AR14615</t>
         </is>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200114 BKSBIE5 PD2M</t>
+          <t>Etaline ETL 065-065-160-GGSCV11WS2DN2AFB ohne Motor</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2958</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>141</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J145" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
-          <t>14.10</t>
+          <t>100,00</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>19,00</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
-          <t>5.90</t>
+          <t>29,90</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="O145" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>7,50 kW</t>
+        </is>
+      </c>
+      <c r="P145" s="2" t="inlineStr"/>
       <c r="Q145" s="2" t="inlineStr"/>
       <c r="R145" s="2" t="inlineStr">
         <is>
-          <t>3042.14 €</t>
-[...3 lines deleted...]
-    <row r="146" ht="48" customHeight="1">
+          <t>1022,25 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" ht="32" customHeight="1">
       <c r="A146" s="2" t="inlineStr">
         <is>
-          <t>AR14462</t>
+          <t>AR14616-02</t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV11D200302 BKSBIE5 PD2EM</t>
+          <t>Etaline ETL 065-065-250 GGSAV10D200224 ohne Motor</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1461</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>196</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
-          <t>44.50</t>
+          <t>64,60</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>7,40</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>13,80</t>
         </is>
       </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
-          <t>73.00</t>
+          <t>65,00</t>
         </is>
       </c>
       <c r="O146" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>2,20 kW</t>
+        </is>
+      </c>
+      <c r="P146" s="2" t="inlineStr"/>
       <c r="Q146" s="2" t="inlineStr"/>
       <c r="R146" s="2" t="inlineStr">
         <is>
-          <t>2876.26 €</t>
-[...3 lines deleted...]
-    <row r="147" ht="48" customHeight="1">
+          <t>1056,01 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" ht="32" customHeight="1">
       <c r="A147" s="2" t="inlineStr">
         <is>
-          <t>AR14463-02</t>
+          <t>AR14860</t>
         </is>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200114 BKSBIE5 PD2E</t>
+          <t>Etaline ETL 040-040-160-GGSCV11 WS2AP4KCB PD2 PM</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
-          <t>22.30</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>2,50</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
-          <t>15.50</t>
+          <t>5,70</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O147" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P147" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q147" s="2" t="inlineStr"/>
       <c r="R147" s="2" t="inlineStr">
         <is>
-          <t>1819.46 €</t>
+          <t>2465,45 €</t>
         </is>
       </c>
     </row>
     <row r="148" ht="32" customHeight="1">
       <c r="A148" s="2" t="inlineStr">
         <is>
-          <t>AR14615</t>
+          <t>AR14868-02</t>
         </is>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV11WS2DN2AFB ohne Motor</t>
+          <t>Etaline ETL 032-032-160-GGSCV11 WS2AP4KCB PD2M</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
-          <t>2958</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>1,30</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>13,65</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
-          <t>29.90</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>77,00</t>
         </is>
       </c>
       <c r="O148" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
-[...2 lines deleted...]
-      <c r="P148" s="2" t="inlineStr"/>
+          <t>0,55 kW</t>
+        </is>
+      </c>
+      <c r="P148" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q148" s="2" t="inlineStr"/>
       <c r="R148" s="2" t="inlineStr">
         <is>
-          <t>1051.08 €</t>
+          <t>2371,63 €</t>
         </is>
       </c>
     </row>
     <row r="149" ht="32" customHeight="1">
       <c r="A149" s="2" t="inlineStr">
         <is>
-          <t>AR14616-02</t>
+          <t>AR14875</t>
         </is>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-250 GGSAV10D200224 ohne Motor</t>
+          <t>Etaline ETL 080-080-160-GGSCV11 WS2BA4KCB PD2 PM</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
-          <t>1461</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>143</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J149" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
-          <t>64.60</t>
+          <t>80,00</t>
         </is>
       </c>
       <c r="L149" s="2" t="inlineStr">
         <is>
-          <t>7.40</t>
+          <t>2,80</t>
         </is>
       </c>
       <c r="M149" s="2" t="inlineStr">
         <is>
-          <t>13.80</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="N149" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>91,00</t>
         </is>
       </c>
       <c r="O149" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...2 lines deleted...]
-      <c r="P149" s="2" t="inlineStr"/>
+          <t>1,10 kW</t>
+        </is>
+      </c>
+      <c r="P149" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q149" s="2" t="inlineStr"/>
       <c r="R149" s="2" t="inlineStr">
         <is>
-          <t>1431.12 €</t>
+          <t>2903,40 €</t>
         </is>
       </c>
     </row>
     <row r="150" ht="32" customHeight="1">
       <c r="A150" s="2" t="inlineStr">
         <is>
-          <t>AR14860</t>
+          <t>AR14916</t>
         </is>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV11 WS2AP4KCB PD2 PM</t>
+          <t>Etaline ETL 040-040-250-GGSCV66WS2CM4KAB PD2E</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>261</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,60</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>29,50</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
-          <t>5.70</t>
+          <t>25,20</t>
         </is>
       </c>
       <c r="N150" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>108,00</t>
         </is>
       </c>
       <c r="O150" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P150" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q150" s="2" t="inlineStr"/>
       <c r="R150" s="2" t="inlineStr">
         <is>
-          <t>2560.08 €</t>
+          <t>2356,33 €</t>
         </is>
       </c>
     </row>
     <row r="151" ht="32" customHeight="1">
       <c r="A151" s="2" t="inlineStr">
         <is>
-          <t>AR14868-02</t>
+          <t>AR14982-02</t>
         </is>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>100-160</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV11 WS2AP4KCB PD2M</t>
+          <t>Etaline ETL 100-100-160-GGSCV66WS2DN4KFB</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J151" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="K151" s="2" t="inlineStr">
         <is>
-          <t>13.65</t>
+          <t>130,00</t>
         </is>
       </c>
       <c r="L151" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>5,98</t>
         </is>
       </c>
       <c r="M151" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>10,88</t>
         </is>
       </c>
       <c r="N151" s="2" t="inlineStr">
         <is>
-          <t>77.00</t>
+          <t>145,00</t>
         </is>
       </c>
       <c r="O151" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P151" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q151" s="2" t="inlineStr"/>
       <c r="R151" s="2" t="inlineStr">
         <is>
-          <t>3011.14 €</t>
+          <t>2583,45 €</t>
         </is>
       </c>
     </row>
     <row r="152" ht="32" customHeight="1">
       <c r="A152" s="2" t="inlineStr">
         <is>
-          <t>AR14875</t>
+          <t>AR15189</t>
         </is>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-160-GGSCV11 WS2BA4KCB PD2 PM</t>
+          <t>Etaline ETLZ 050-050-250 GGSAV11D200404 BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
-          <t>80.00</t>
+          <t>58,50</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
-          <t>2.80</t>
+          <t>7,80</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="N152" s="2" t="inlineStr">
         <is>
-          <t>91.00</t>
+          <t>196,00</t>
         </is>
       </c>
       <c r="O152" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P152" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q152" s="2" t="inlineStr"/>
       <c r="R152" s="2" t="inlineStr">
         <is>
-          <t>3522.12 €</t>
+          <t>8361,32 €</t>
         </is>
       </c>
     </row>
     <row r="153" ht="32" customHeight="1">
       <c r="A153" s="2" t="inlineStr">
         <is>
-          <t>AR14916</t>
+          <t>AR15190</t>
         </is>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-250-GGSCV66WS2CM4KAB PD2E</t>
+          <t>Etaline ETLZ 040-040-250 GGSAV11D200554 BKSBIE5 M, ohne PD</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
           <t>261</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J153" s="2" t="inlineStr">
         <is>
-          <t>2.60</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K153" s="2" t="inlineStr">
         <is>
-          <t>29.50</t>
+          <t>36,90</t>
         </is>
       </c>
       <c r="L153" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="M153" s="2" t="inlineStr">
         <is>
-          <t>25.20</t>
+          <t>31,00</t>
         </is>
       </c>
       <c r="N153" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>204,00</t>
         </is>
       </c>
       <c r="O153" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P153" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q153" s="2" t="inlineStr"/>
       <c r="R153" s="2" t="inlineStr">
         <is>
-          <t>3040.47 €</t>
+          <t>8978,52 €</t>
         </is>
       </c>
     </row>
     <row r="154" ht="32" customHeight="1">
       <c r="A154" s="2" t="inlineStr">
         <is>
-          <t>AR14982-02</t>
+          <t>AR15228</t>
         </is>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
-          <t>100-160</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-160-GGSCV66WS2DN4KFB</t>
+          <t>Etaline ETL 125-125-160-GGSCV11 WSFCX4HHB</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
           <t>1465</t>
         </is>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>182</t>
         </is>
       </c>
       <c r="I154" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J154" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="K154" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="L154" s="2" t="inlineStr">
         <is>
-          <t>5.98</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="M154" s="2" t="inlineStr">
         <is>
-          <t>10.88</t>
+          <t>10,40</t>
         </is>
       </c>
       <c r="N154" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>199,00</t>
         </is>
       </c>
       <c r="O154" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P154" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q154" s="2" t="inlineStr"/>
       <c r="R154" s="2" t="inlineStr">
         <is>
-          <t>3327.93 €</t>
+          <t>3014,13 €</t>
         </is>
       </c>
     </row>
     <row r="155" ht="32" customHeight="1">
       <c r="A155" s="2" t="inlineStr">
         <is>
-          <t>AR15189</t>
+          <t>AR15229-01</t>
         </is>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 050-050-250 GGSAV11D200404 BKSBIE5 PD2M</t>
+          <t>Etaline ETL 065-065-160-GGSCV09 WSECM2HHB</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>122</t>
         </is>
       </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J155" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="K155" s="2" t="inlineStr">
         <is>
-          <t>58.50</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="L155" s="2" t="inlineStr">
         <is>
-          <t>7.80</t>
+          <t>14,20</t>
         </is>
       </c>
       <c r="M155" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>21,50</t>
         </is>
       </c>
       <c r="N155" s="2" t="inlineStr">
         <is>
-          <t>196.00</t>
+          <t>95,00</t>
         </is>
       </c>
       <c r="O155" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P155" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q155" s="2" t="inlineStr"/>
       <c r="R155" s="2" t="inlineStr">
         <is>
-          <t>8361.32 €</t>
+          <t>1525,00 €</t>
         </is>
       </c>
     </row>
     <row r="156" ht="32" customHeight="1">
       <c r="A156" s="2" t="inlineStr">
         <is>
-          <t>AR15190</t>
+          <t>AR15229-02</t>
         </is>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 040-040-250 GGSAV11D200554 BKSBIE5 M, ohne PD</t>
+          <t>Etaline ETL 065-065-160-GGSCV09 WSECM2HHB</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>122</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
-          <t>36.90</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>14,20</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>21,50</t>
         </is>
       </c>
       <c r="N156" s="2" t="inlineStr">
         <is>
-          <t>204.00</t>
+          <t>95,00</t>
         </is>
       </c>
       <c r="O156" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P156" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q156" s="2" t="inlineStr"/>
       <c r="R156" s="2" t="inlineStr">
         <is>
-          <t>8978.52 €</t>
+          <t>1525,00 €</t>
         </is>
       </c>
     </row>
     <row r="157" ht="32" customHeight="1">
       <c r="A157" s="2" t="inlineStr">
         <is>
-          <t>AR15228</t>
+          <t>AR15229-03</t>
         </is>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160-GGSCV11 WSFCX4HHB</t>
+          <t>Etaline ETL 065-065-160-GGSCV09 WSECM2HHB</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>122</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J157" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="K157" s="2" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="L157" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>14,20</t>
         </is>
       </c>
       <c r="M157" s="2" t="inlineStr">
         <is>
-          <t>10.40</t>
+          <t>21,50</t>
         </is>
       </c>
       <c r="N157" s="2" t="inlineStr">
         <is>
-          <t>199.00</t>
+          <t>95,00</t>
         </is>
       </c>
       <c r="O157" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P157" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q157" s="2" t="inlineStr"/>
       <c r="R157" s="2" t="inlineStr">
         <is>
-          <t>3648.75 €</t>
+          <t>1525,00 €</t>
         </is>
       </c>
     </row>
     <row r="158" ht="32" customHeight="1">
       <c r="A158" s="2" t="inlineStr">
         <is>
-          <t>AR15229-01</t>
+          <t>AR15301-01</t>
         </is>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>100-125</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV09 WSECM2HHB</t>
+          <t>Etaline ETL 100-100-125 GGSAV11D200224  PM, ohne Motor</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1857</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>141</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J158" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="K158" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>115,00</t>
         </is>
       </c>
       <c r="L158" s="2" t="inlineStr">
         <is>
-          <t>14.20</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="M158" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>10,80</t>
         </is>
       </c>
       <c r="N158" s="2" t="inlineStr">
         <is>
-          <t>95.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="O158" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P158" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q158" s="2" t="inlineStr"/>
       <c r="R158" s="2" t="inlineStr">
         <is>
-          <t>2087.91 €</t>
+          <t>1596,45 €</t>
         </is>
       </c>
     </row>
     <row r="159" ht="32" customHeight="1">
       <c r="A159" s="2" t="inlineStr">
         <is>
-          <t>AR15229-02</t>
+          <t>AR15303</t>
         </is>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV09 WSECM2HHB</t>
+          <t>Etaline ETL 050-050-160 GGSAV11D200054  BKSBIE5 PD2 PM</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J159" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K159" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="L159" s="2" t="inlineStr">
         <is>
-          <t>14.20</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="M159" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>10,20</t>
         </is>
       </c>
       <c r="N159" s="2" t="inlineStr">
         <is>
-          <t>95.00</t>
+          <t>84,00</t>
         </is>
       </c>
       <c r="O159" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P159" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q159" s="2" t="inlineStr"/>
       <c r="R159" s="2" t="inlineStr">
         <is>
-          <t>2087.91 €</t>
+          <t>2515,41 €</t>
         </is>
       </c>
     </row>
     <row r="160" ht="32" customHeight="1">
       <c r="A160" s="2" t="inlineStr">
         <is>
-          <t>AR15229-03</t>
+          <t>AR15344</t>
         </is>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>125-200</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV09 WSECM2HHB</t>
+          <t>Etaline ETL 125-125-200 GGSAV11D300554</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>189</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J160" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="K160" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>205,00</t>
         </is>
       </c>
       <c r="L160" s="2" t="inlineStr">
         <is>
-          <t>14.20</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="M160" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>12,40</t>
         </is>
       </c>
       <c r="N160" s="2" t="inlineStr">
         <is>
-          <t>95.00</t>
+          <t>95,00</t>
         </is>
       </c>
       <c r="O160" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P160" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q160" s="2" t="inlineStr"/>
       <c r="R160" s="2" t="inlineStr">
         <is>
-          <t>2087.91 €</t>
+          <t>3511,52 €</t>
         </is>
       </c>
     </row>
     <row r="161" ht="32" customHeight="1">
       <c r="A161" s="2" t="inlineStr">
         <is>
-          <t>AR15301-01</t>
+          <t>AR15416-01</t>
         </is>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
-          <t>100-125</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-125 GGSAV11D200224  PM, ohne Motor</t>
+          <t>Etaline ETL 032-032-200-GGSCV11WS2BI4KFB ohne Motor</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
-          <t>1857</t>
+          <t>1445</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>201</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J161" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>2,10</t>
         </is>
       </c>
       <c r="K161" s="2" t="inlineStr">
         <is>
-          <t>115.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="L161" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="M161" s="2" t="inlineStr">
         <is>
-          <t>10.80</t>
+          <t>13,49</t>
         </is>
       </c>
       <c r="N161" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>79,00</t>
         </is>
       </c>
       <c r="O161" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P161" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q161" s="2" t="inlineStr"/>
       <c r="R161" s="2" t="inlineStr">
         <is>
-          <t>2438.63 €</t>
+          <t>930,68 €</t>
         </is>
       </c>
     </row>
     <row r="162" ht="32" customHeight="1">
       <c r="A162" s="2" t="inlineStr">
         <is>
-          <t>AR15303</t>
+          <t>AR15416-02</t>
         </is>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV11D200054  BKSBIE5 PD2 PM</t>
+          <t>Etaline ETL 032-032-200-GGSCV11WS2BI4KFB ohne Motor</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1445</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>201</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J162" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>2,10</t>
         </is>
       </c>
       <c r="K162" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="L162" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="M162" s="2" t="inlineStr">
         <is>
-          <t>10.20</t>
+          <t>13,49</t>
         </is>
       </c>
       <c r="N162" s="2" t="inlineStr">
         <is>
-          <t>84.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="O162" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P162" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q162" s="2" t="inlineStr"/>
       <c r="R162" s="2" t="inlineStr">
         <is>
-          <t>3300.07 €</t>
+          <t>930,68 €</t>
         </is>
       </c>
     </row>
     <row r="163" ht="32" customHeight="1">
       <c r="A163" s="2" t="inlineStr">
         <is>
-          <t>AR15416-01</t>
+          <t>AR15416-03</t>
         </is>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D163" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200-GGSCV11WS2BI4KFB</t>
+          <t>Etaline ETL 032-032-200-GGSCV11WS2BI4KFB ohne Motor</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
           <t>1445</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J163" s="2" t="inlineStr">
         <is>
-          <t>2.10</t>
+          <t>2,10</t>
         </is>
       </c>
       <c r="K163" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="L163" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="M163" s="2" t="inlineStr">
         <is>
-          <t>13.49</t>
+          <t>13,49</t>
         </is>
       </c>
       <c r="N163" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>79,00</t>
         </is>
       </c>
       <c r="O163" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P163" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q163" s="2" t="inlineStr"/>
       <c r="R163" s="2" t="inlineStr">
         <is>
-          <t>1343.47 €</t>
+          <t>930,68 €</t>
         </is>
       </c>
     </row>
     <row r="164" ht="32" customHeight="1">
       <c r="A164" s="2" t="inlineStr">
         <is>
-          <t>AR15416-02</t>
+          <t>AR15416-04</t>
         </is>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-200-GGSCV11WS2BI4KFB</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
           <t>1445</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J164" s="2" t="inlineStr">
         <is>
-          <t>2.10</t>
+          <t>2,10</t>
         </is>
       </c>
       <c r="K164" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="L164" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="M164" s="2" t="inlineStr">
         <is>
-          <t>13.49</t>
+          <t>13,49</t>
         </is>
       </c>
       <c r="N164" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>79,00</t>
         </is>
       </c>
       <c r="O164" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P164" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q164" s="2" t="inlineStr"/>
       <c r="R164" s="2" t="inlineStr">
         <is>
-          <t>1343.47 €</t>
+          <t>930,68 €</t>
         </is>
       </c>
     </row>
     <row r="165" ht="32" customHeight="1">
       <c r="A165" s="2" t="inlineStr">
         <is>
-          <t>AR15416-03</t>
+          <t>AR15439-01</t>
         </is>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D165" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200-GGSCV11WS2BI4KFB</t>
+          <t>Etaline ETL 032-032-160-GGSCV66WSEAV2HHB</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
-          <t>1445</t>
+          <t>2825</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>127</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J165" s="2" t="inlineStr">
         <is>
-          <t>2.10</t>
+          <t>2,50</t>
         </is>
       </c>
       <c r="K165" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="L165" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="M165" s="2" t="inlineStr">
         <is>
-          <t>13.49</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="N165" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>62,00</t>
         </is>
       </c>
       <c r="O165" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P165" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q165" s="2" t="inlineStr"/>
       <c r="R165" s="2" t="inlineStr">
         <is>
-          <t>1343.47 €</t>
+          <t>785,34 €</t>
         </is>
       </c>
     </row>
     <row r="166" ht="32" customHeight="1">
       <c r="A166" s="2" t="inlineStr">
         <is>
-          <t>AR15416-04</t>
+          <t>AR15439-02</t>
         </is>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200-GGSCV11WS2BI4KFB</t>
+          <t>Etaline ETL 032-032-160-GGSCV66WSEAV2HHB</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
-          <t>1445</t>
+          <t>2825</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
-          <t>201</t>
+          <t>127</t>
         </is>
       </c>
       <c r="I166" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J166" s="2" t="inlineStr">
         <is>
-          <t>2.10</t>
+          <t>2,50</t>
         </is>
       </c>
       <c r="K166" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="L166" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="M166" s="2" t="inlineStr">
         <is>
-          <t>13.49</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="N166" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>62,00</t>
         </is>
       </c>
       <c r="O166" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P166" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q166" s="2" t="inlineStr"/>
       <c r="R166" s="2" t="inlineStr">
         <is>
-          <t>1343.47 €</t>
+          <t>785,34 €</t>
         </is>
       </c>
     </row>
     <row r="167" ht="32" customHeight="1">
       <c r="A167" s="2" t="inlineStr">
         <is>
-          <t>AR15439-01</t>
+          <t>AR15508</t>
         </is>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D167" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>150-200</t>
         </is>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV66WSEAV2HHB</t>
+          <t>Etaline ETL 150-150-200 GG AV07D300554  BKSBIE3</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr">
         <is>
-          <t>2825</t>
+          <t>1467</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>183</t>
         </is>
       </c>
       <c r="I167" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J167" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>45,00</t>
         </is>
       </c>
       <c r="K167" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>250,00</t>
         </is>
       </c>
       <c r="L167" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>5,90</t>
         </is>
       </c>
       <c r="M167" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="N167" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>216,00</t>
         </is>
       </c>
       <c r="O167" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P167" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q167" s="2" t="inlineStr"/>
       <c r="R167" s="2" t="inlineStr">
         <is>
-          <t>1002.96 €</t>
+          <t>4250,12 €</t>
         </is>
       </c>
     </row>
     <row r="168" ht="32" customHeight="1">
       <c r="A168" s="2" t="inlineStr">
         <is>
-          <t>AR15439-02</t>
+          <t>AR15509</t>
         </is>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>150-200</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV66WSEAV2HHB</t>
+          <t>Etaline ETL 150-150-200 GG AV07D300554  B, ohne Motor</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
-          <t>2825</t>
+          <t>1467</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>183</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J168" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>45,00</t>
         </is>
       </c>
       <c r="K168" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>250,00</t>
         </is>
       </c>
       <c r="L168" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>5,90</t>
         </is>
       </c>
       <c r="M168" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="N168" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>149,00</t>
         </is>
       </c>
       <c r="O168" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P168" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q168" s="2" t="inlineStr"/>
       <c r="R168" s="2" t="inlineStr">
         <is>
-          <t>1002.96 €</t>
-[...3 lines deleted...]
-    <row r="169" ht="32" customHeight="1">
+          <t>3589,67 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" ht="48" customHeight="1">
       <c r="A169" s="2" t="inlineStr">
         <is>
-          <t>AR15508</t>
+          <t>AR15521-01</t>
         </is>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D169" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
-          <t>150-200</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 150-150-200 GG AV07D300554  BKSBIE3</t>
+          <t>Etaline ETL 050-050-250 GGSAV10D200304 BKSBIE5 ohne Gehäuse, ohne PD</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
-          <t>1467</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>232</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J169" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="K169" s="2" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>55,00</t>
         </is>
       </c>
       <c r="L169" s="2" t="inlineStr">
         <is>
-          <t>5.90</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="M169" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="N169" s="2" t="inlineStr">
         <is>
-          <t>216.00</t>
+          <t>66,00</t>
         </is>
       </c>
       <c r="O169" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P169" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q169" s="2" t="inlineStr"/>
       <c r="R169" s="2" t="inlineStr">
         <is>
-          <t>5099.55 €</t>
-[...3 lines deleted...]
-    <row r="170" ht="32" customHeight="1">
+          <t>1060,45 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" ht="48" customHeight="1">
       <c r="A170" s="2" t="inlineStr">
         <is>
-          <t>AR15509</t>
+          <t>AR15521-02</t>
         </is>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
-          <t>150-200</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 150-150-200 GG AV07D300554  B, ohne Motor</t>
+          <t>Etaline ETL 050-050-250 GGSAV10D200304 BKSBIE5 ohne Gehäuse, ohne PD</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
-          <t>1467</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
-          <t>183</t>
+          <t>198</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J170" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="K170" s="2" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>55,00</t>
         </is>
       </c>
       <c r="L170" s="2" t="inlineStr">
         <is>
-          <t>5.90</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="M170" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="N170" s="2" t="inlineStr">
         <is>
-          <t>149.00</t>
+          <t>66,00</t>
         </is>
       </c>
       <c r="O170" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P170" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q170" s="2" t="inlineStr"/>
       <c r="R170" s="2" t="inlineStr">
         <is>
-          <t>4282.85 €</t>
+          <t>1060,45 €</t>
         </is>
       </c>
     </row>
     <row r="171" ht="48" customHeight="1">
       <c r="A171" s="2" t="inlineStr">
         <is>
-          <t>AR15521-01</t>
+          <t>AR15555</t>
         </is>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D171" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-250 GGSAV10D200304 BKSBIE5 ohne Gehäuse, ohne PD</t>
+          <t>Etaline ETL 080-080-160 GGSAV11D200552 BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
-          <t>232</t>
+          <t>146</t>
         </is>
       </c>
       <c r="I171" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J171" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="K171" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="L171" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="M171" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>32,00</t>
         </is>
       </c>
       <c r="N171" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="O171" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P171" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q171" s="2" t="inlineStr"/>
       <c r="R171" s="2" t="inlineStr">
         <is>
-          <t>2020.70 €</t>
-[...3 lines deleted...]
-    <row r="172" ht="48" customHeight="1">
+          <t>4324,86 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="172" ht="32" customHeight="1">
       <c r="A172" s="2" t="inlineStr">
         <is>
-          <t>AR15521-02</t>
+          <t>AR15603-01</t>
         </is>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-250 GGSAV10D200304 BKSBIE5 ohne Gehäuse, ohne PD</t>
+          <t>Etaline ETL 125-125-160 GGSAV11D300404 B, ohne Motor</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1452</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I172" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J172" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="K172" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="L172" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="M172" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N172" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>120,00</t>
         </is>
       </c>
       <c r="O172" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P172" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q172" s="2" t="inlineStr"/>
       <c r="R172" s="2" t="inlineStr">
         <is>
-          <t>2020.70 €</t>
-[...3 lines deleted...]
-    <row r="173" ht="48" customHeight="1">
+          <t>2433,16 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" ht="32" customHeight="1">
       <c r="A173" s="2" t="inlineStr">
         <is>
-          <t>AR15555</t>
+          <t>AR15603-02</t>
         </is>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-160 GGSAV11D200552 BKSBIE5 PD2M</t>
+          <t>Etaline ETL 125-125-160 GGSAV11D300404 BKSBIE3</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I173" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J173" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="K173" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="L173" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="M173" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N173" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>163,00</t>
         </is>
       </c>
       <c r="O173" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P173" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q173" s="2" t="inlineStr"/>
       <c r="R173" s="2" t="inlineStr">
         <is>
-          <t>6306.63 €</t>
+          <t>2928,31 €</t>
         </is>
       </c>
     </row>
     <row r="174" ht="32" customHeight="1">
       <c r="A174" s="2" t="inlineStr">
         <is>
-          <t>AR15603-01</t>
+          <t>AR15661-01</t>
         </is>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D174" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GGSAV11D300404 B, ohne Motor</t>
+          <t>Etaline ETL 065-065-160-GGSCV11 WSEDY2HHB</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
-          <t>1452</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>163</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J174" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="K174" s="2" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>142,00</t>
         </is>
       </c>
       <c r="L174" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>19,00</t>
         </is>
       </c>
       <c r="M174" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="N174" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>139,00</t>
         </is>
       </c>
       <c r="O174" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>11,00 kW</t>
         </is>
       </c>
       <c r="P174" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q174" s="2" t="inlineStr"/>
       <c r="R174" s="2" t="inlineStr">
         <is>
-          <t>3500.45 €</t>
+          <t>2473,31 €</t>
         </is>
       </c>
     </row>
     <row r="175" ht="32" customHeight="1">
       <c r="A175" s="2" t="inlineStr">
         <is>
-          <t>AR15603-02</t>
+          <t>AR15661-02</t>
         </is>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D175" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GGSAV11D300404 BKSBIE3</t>
+          <t>Etaline ETL 065-065-160-GGSCV11 WSEDY2HHB</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>163</t>
         </is>
       </c>
       <c r="I175" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J175" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="K175" s="2" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>142,00</t>
         </is>
       </c>
       <c r="L175" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>19,00</t>
         </is>
       </c>
       <c r="M175" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="N175" s="2" t="inlineStr">
         <is>
-          <t>163.00</t>
+          <t>139,00</t>
         </is>
       </c>
       <c r="O175" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>11,00 kW</t>
         </is>
       </c>
       <c r="P175" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q175" s="2" t="inlineStr"/>
       <c r="R175" s="2" t="inlineStr">
         <is>
-          <t>4244.41 €</t>
+          <t>2473,31 €</t>
         </is>
       </c>
     </row>
     <row r="176" ht="32" customHeight="1">
       <c r="A176" s="2" t="inlineStr">
         <is>
-          <t>AR15661-01</t>
+          <t>AR15707</t>
         </is>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D176" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV11 WSEDY2HHB</t>
+          <t>Etaline ETL 050-050-160-GGSCV11 WS2AP4KFB</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>120</t>
         </is>
       </c>
       <c r="I176" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J176" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>3,20</t>
         </is>
       </c>
       <c r="K176" s="2" t="inlineStr">
         <is>
-          <t>142.00</t>
+          <t>35,60</t>
         </is>
       </c>
       <c r="L176" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="M176" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>4,80</t>
         </is>
       </c>
       <c r="N176" s="2" t="inlineStr">
         <is>
-          <t>139.00</t>
+          <t>64,00</t>
         </is>
       </c>
       <c r="O176" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P176" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q176" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q176" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R176" s="2" t="inlineStr">
         <is>
-          <t>3716.15 €</t>
+          <t>2152,85 €</t>
         </is>
       </c>
     </row>
     <row r="177" ht="32" customHeight="1">
       <c r="A177" s="2" t="inlineStr">
         <is>
-          <t>AR15661-02</t>
+          <t>AR15734</t>
         </is>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D177" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV11 WSEDY2HHB</t>
+          <t>Etaline ETLZ 032-032-160 GGSAV11D200074 BKSBIE3</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>135</t>
         </is>
       </c>
       <c r="I177" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J177" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="K177" s="2" t="inlineStr">
         <is>
-          <t>142.00</t>
+          <t>10,70</t>
         </is>
       </c>
       <c r="L177" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M177" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="N177" s="2" t="inlineStr">
         <is>
-          <t>139.00</t>
+          <t>108,00</t>
         </is>
       </c>
       <c r="O177" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P177" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q177" s="2" t="inlineStr"/>
       <c r="R177" s="2" t="inlineStr">
         <is>
-          <t>3716.15 €</t>
+          <t>2238,53 €</t>
         </is>
       </c>
     </row>
     <row r="178" ht="32" customHeight="1">
       <c r="A178" s="2" t="inlineStr">
         <is>
-          <t>AR15707</t>
+          <t>AR15752</t>
         </is>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160-GGSCV11 WS2AP4KFB</t>
+          <t>Etaline ETL 050-050-160 GGSAV11D200114 BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>143</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J178" s="2" t="inlineStr">
         <is>
-          <t>3.20</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="K178" s="2" t="inlineStr">
         <is>
-          <t>35.60</t>
+          <t>41,50</t>
         </is>
       </c>
       <c r="L178" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>2,70</t>
         </is>
       </c>
       <c r="M178" s="2" t="inlineStr">
         <is>
-          <t>4.80</t>
+          <t>7,40</t>
         </is>
       </c>
       <c r="N178" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>68,00</t>
         </is>
       </c>
       <c r="O178" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P178" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q178" s="2" t="inlineStr"/>
       <c r="R178" s="2" t="inlineStr">
         <is>
-          <t>2271.37 €</t>
+          <t>2826,52 €</t>
         </is>
       </c>
     </row>
     <row r="179" ht="32" customHeight="1">
       <c r="A179" s="2" t="inlineStr">
         <is>
-          <t>AR15734</t>
+          <t>AR15896-05</t>
         </is>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D179" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 032-032-160 GGSAV11D200074 BKSBIE3</t>
+          <t>Etaline ETL 040-040-160 GGSAV66D200552 B, ohne Motor</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>2946</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
-          <t>135</t>
+          <t>160</t>
         </is>
       </c>
       <c r="I179" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J179" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K179" s="2" t="inlineStr">
         <is>
-          <t>10.70</t>
+          <t>53,00</t>
         </is>
       </c>
       <c r="L179" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="M179" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="N179" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>43,00</t>
         </is>
       </c>
       <c r="O179" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>5,50 kW</t>
+        </is>
+      </c>
+      <c r="P179" s="2" t="inlineStr"/>
       <c r="Q179" s="2" t="inlineStr"/>
       <c r="R179" s="2" t="inlineStr">
         <is>
-          <t>2238.53 €</t>
+          <t>889,05 €</t>
         </is>
       </c>
     </row>
     <row r="180" ht="32" customHeight="1">
       <c r="A180" s="2" t="inlineStr">
         <is>
-          <t>AR15752</t>
+          <t>AR15896-06</t>
         </is>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV11D200114 BKSBIE5 PD2M</t>
+          <t>Etaline ETL 040-040-160 GGSAV66D200552 B, ohne Motor</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2946</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>160</t>
         </is>
       </c>
       <c r="I180" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J180" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K180" s="2" t="inlineStr">
         <is>
-          <t>41.50</t>
+          <t>53,00</t>
         </is>
       </c>
       <c r="L180" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="M180" s="2" t="inlineStr">
         <is>
-          <t>7.40</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="N180" s="2" t="inlineStr">
         <is>
-          <t>68.00</t>
+          <t>43,00</t>
         </is>
       </c>
       <c r="O180" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>5,50 kW</t>
+        </is>
+      </c>
+      <c r="P180" s="2" t="inlineStr"/>
       <c r="Q180" s="2" t="inlineStr"/>
       <c r="R180" s="2" t="inlineStr">
         <is>
-          <t>4519.70 €</t>
+          <t>889,05 €</t>
         </is>
       </c>
     </row>
     <row r="181" ht="32" customHeight="1">
       <c r="A181" s="2" t="inlineStr">
         <is>
-          <t>AR15896-05</t>
+          <t>AR15950</t>
         </is>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D181" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E181" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F181" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV66D200552 B, ohne Motor</t>
+          <t>Etaline ETLZ 080-080-160 GGSAV11D200224 BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
-          <t>2946</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>155</t>
         </is>
       </c>
       <c r="I181" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J181" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="K181" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>64,00</t>
         </is>
       </c>
       <c r="L181" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>4,30</t>
         </is>
       </c>
       <c r="M181" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>8,90</t>
         </is>
       </c>
       <c r="N181" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>158,00</t>
         </is>
       </c>
       <c r="O181" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...2 lines deleted...]
-      <c r="P181" s="2" t="inlineStr"/>
+          <t>2,20 kW</t>
+        </is>
+      </c>
+      <c r="P181" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q181" s="2" t="inlineStr"/>
       <c r="R181" s="2" t="inlineStr">
         <is>
-          <t>1394.13 €</t>
+          <t>8060,45 €</t>
         </is>
       </c>
     </row>
     <row r="182" ht="32" customHeight="1">
       <c r="A182" s="2" t="inlineStr">
         <is>
-          <t>AR15896-06</t>
+          <t>AR15987-01</t>
         </is>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV66D200552 B, ohne Motor</t>
+          <t>Etaline ETL 032-032-200-GGSCV11 WS2AV4KCB PM</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
-          <t>2946</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>166</t>
         </is>
       </c>
       <c r="I182" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J182" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>1,90</t>
         </is>
       </c>
       <c r="K182" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>16,10</t>
         </is>
       </c>
       <c r="L182" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>5,20</t>
         </is>
       </c>
       <c r="M182" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>9,10</t>
         </is>
       </c>
       <c r="N182" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>86,00</t>
         </is>
       </c>
       <c r="O182" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...2 lines deleted...]
-      <c r="P182" s="2" t="inlineStr"/>
+          <t>0,75 kW</t>
+        </is>
+      </c>
+      <c r="P182" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q182" s="2" t="inlineStr"/>
       <c r="R182" s="2" t="inlineStr">
         <is>
-          <t>1394.13 €</t>
+          <t>2040,12 €</t>
         </is>
       </c>
     </row>
     <row r="183" ht="32" customHeight="1">
       <c r="A183" s="2" t="inlineStr">
         <is>
-          <t>AR15950</t>
+          <t>AR15987-02</t>
         </is>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D183" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 080-080-160 GGSAV11D200224 BKSBIE5 PD2M</t>
+          <t>Etaline ETL 032-032-200-GGSCV11 WS2AV4KCB PM</t>
         </is>
       </c>
       <c r="G183" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>166</t>
         </is>
       </c>
       <c r="I183" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J183" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>1,90</t>
         </is>
       </c>
       <c r="K183" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>16,10</t>
         </is>
       </c>
       <c r="L183" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>5,20</t>
         </is>
       </c>
       <c r="M183" s="2" t="inlineStr">
         <is>
-          <t>8.90</t>
+          <t>9,10</t>
         </is>
       </c>
       <c r="N183" s="2" t="inlineStr">
         <is>
-          <t>158.00</t>
+          <t>86,00</t>
         </is>
       </c>
       <c r="O183" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P183" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q183" s="2" t="inlineStr"/>
       <c r="R183" s="2" t="inlineStr">
         <is>
-          <t>8060.45 €</t>
+          <t>2040,12 €</t>
         </is>
       </c>
     </row>
     <row r="184" ht="32" customHeight="1">
       <c r="A184" s="2" t="inlineStr">
         <is>
-          <t>AR15987-01</t>
+          <t>AR16104</t>
         </is>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200-GGSCV11 WS2AV4KCB PM</t>
+          <t>Etaline ETLZ 032-032-160 GBSAV10D200074 BKSBIE3</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1410</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>153</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J184" s="2" t="inlineStr">
         <is>
-          <t>1.90</t>
+          <t>1,20</t>
         </is>
       </c>
       <c r="K184" s="2" t="inlineStr">
         <is>
-          <t>16.10</t>
+          <t>13,90</t>
         </is>
       </c>
       <c r="L184" s="2" t="inlineStr">
         <is>
-          <t>5.20</t>
+          <t>1,20</t>
         </is>
       </c>
       <c r="M184" s="2" t="inlineStr">
         <is>
-          <t>9.10</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="N184" s="2" t="inlineStr">
         <is>
-          <t>86.00</t>
+          <t>108,00</t>
         </is>
       </c>
       <c r="O184" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P184" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q184" s="2" t="inlineStr"/>
       <c r="R184" s="2" t="inlineStr">
         <is>
-          <t>2055.30 €</t>
+          <t>2401,15 €</t>
         </is>
       </c>
     </row>
     <row r="185" ht="32" customHeight="1">
       <c r="A185" s="2" t="inlineStr">
         <is>
-          <t>AR15987-02</t>
+          <t>AR16123-01</t>
         </is>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D185" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200-GGSCV11 WS2AV4KCB PM</t>
+          <t>Etaline ETL 065-065-250 GGSAV11D200554 BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
-          <t>166</t>
+          <t>250</t>
         </is>
       </c>
       <c r="I185" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J185" s="2" t="inlineStr">
         <is>
-          <t>1.90</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K185" s="2" t="inlineStr">
         <is>
-          <t>16.10</t>
+          <t>84,00</t>
         </is>
       </c>
       <c r="L185" s="2" t="inlineStr">
         <is>
-          <t>5.20</t>
+          <t>13,80</t>
         </is>
       </c>
       <c r="M185" s="2" t="inlineStr">
         <is>
-          <t>9.10</t>
+          <t>23,50</t>
         </is>
       </c>
       <c r="N185" s="2" t="inlineStr">
         <is>
-          <t>86.00</t>
+          <t>124,00</t>
         </is>
       </c>
       <c r="O185" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P185" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q185" s="2" t="inlineStr"/>
       <c r="R185" s="2" t="inlineStr">
         <is>
-          <t>2055.30 €</t>
+          <t>4135,98 €</t>
         </is>
       </c>
     </row>
     <row r="186" ht="32" customHeight="1">
       <c r="A186" s="2" t="inlineStr">
         <is>
-          <t>AR16104</t>
+          <t>AR16123-02</t>
         </is>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D186" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 032-032-160 GBSAV10D200074 BKSBIE3</t>
+          <t>Etaline ETL 065-065-250 GGSAV11D200554 BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr">
         <is>
-          <t>1410</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H186" s="2" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>250</t>
         </is>
       </c>
       <c r="I186" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J186" s="2" t="inlineStr">
         <is>
-          <t>1.20</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K186" s="2" t="inlineStr">
         <is>
-          <t>13.90</t>
+          <t>84,00</t>
         </is>
       </c>
       <c r="L186" s="2" t="inlineStr">
         <is>
-          <t>1.20</t>
+          <t>13,80</t>
         </is>
       </c>
       <c r="M186" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>23,50</t>
         </is>
       </c>
       <c r="N186" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>124,00</t>
         </is>
       </c>
       <c r="O186" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P186" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q186" s="2" t="inlineStr"/>
       <c r="R186" s="2" t="inlineStr">
         <is>
-          <t>2401.15 €</t>
+          <t>4135,98 €</t>
         </is>
       </c>
     </row>
     <row r="187" ht="32" customHeight="1">
       <c r="A187" s="2" t="inlineStr">
         <is>
-          <t>AR16123-01</t>
+          <t>AR16123-03</t>
         </is>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D187" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
           <t>065-250</t>
         </is>
       </c>
       <c r="F187" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 065-065-250 GGSAV11D200554 BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H187" s="2" t="inlineStr">
         <is>
           <t>250</t>
         </is>
       </c>
       <c r="I187" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J187" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K187" s="2" t="inlineStr">
         <is>
-          <t>84.00</t>
+          <t>84,00</t>
         </is>
       </c>
       <c r="L187" s="2" t="inlineStr">
         <is>
-          <t>13.80</t>
+          <t>13,80</t>
         </is>
       </c>
       <c r="M187" s="2" t="inlineStr">
         <is>
-          <t>23.50</t>
+          <t>23,50</t>
         </is>
       </c>
       <c r="N187" s="2" t="inlineStr">
         <is>
-          <t>124.00</t>
+          <t>124,00</t>
         </is>
       </c>
       <c r="O187" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P187" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q187" s="2" t="inlineStr"/>
       <c r="R187" s="2" t="inlineStr">
         <is>
-          <t>5187.31 €</t>
+          <t>4135,98 €</t>
         </is>
       </c>
     </row>
     <row r="188" ht="32" customHeight="1">
       <c r="A188" s="2" t="inlineStr">
         <is>
-          <t>AR16123-02</t>
+          <t>AR16123-04</t>
         </is>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D188" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
           <t>065-250</t>
         </is>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 065-065-250 GGSAV11D200554 BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H188" s="2" t="inlineStr">
         <is>
           <t>250</t>
         </is>
       </c>
       <c r="I188" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J188" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K188" s="2" t="inlineStr">
         <is>
-          <t>84.00</t>
+          <t>84,00</t>
         </is>
       </c>
       <c r="L188" s="2" t="inlineStr">
         <is>
-          <t>13.80</t>
+          <t>13,80</t>
         </is>
       </c>
       <c r="M188" s="2" t="inlineStr">
         <is>
-          <t>23.50</t>
+          <t>23,50</t>
         </is>
       </c>
       <c r="N188" s="2" t="inlineStr">
         <is>
-          <t>124.00</t>
+          <t>124,00</t>
         </is>
       </c>
       <c r="O188" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P188" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q188" s="2" t="inlineStr"/>
       <c r="R188" s="2" t="inlineStr">
         <is>
-          <t>5187.31 €</t>
+          <t>4135,98 €</t>
         </is>
       </c>
     </row>
     <row r="189" ht="32" customHeight="1">
       <c r="A189" s="2" t="inlineStr">
         <is>
-          <t>AR16123-03</t>
+          <t>AR16198</t>
         </is>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D189" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F189" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-250 GGSAV11D200554 BKSBIE5 PD2M</t>
+          <t>Etaline ETL 080-080-160 GGSAV06A200552 B, ohne Motor</t>
         </is>
       </c>
       <c r="G189" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2942</t>
         </is>
       </c>
       <c r="H189" s="2" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>140</t>
         </is>
       </c>
       <c r="I189" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J189" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="K189" s="2" t="inlineStr">
         <is>
-          <t>84.00</t>
+          <t>149,00</t>
         </is>
       </c>
       <c r="L189" s="2" t="inlineStr">
         <is>
-          <t>13.80</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="M189" s="2" t="inlineStr">
         <is>
-          <t>23.50</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N189" s="2" t="inlineStr">
         <is>
-          <t>124.00</t>
+          <t>55,00</t>
         </is>
       </c>
       <c r="O189" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>5,50 kW</t>
+        </is>
+      </c>
+      <c r="P189" s="2" t="inlineStr"/>
       <c r="Q189" s="2" t="inlineStr"/>
       <c r="R189" s="2" t="inlineStr">
         <is>
-          <t>5187.31 €</t>
+          <t>1190,44 €</t>
         </is>
       </c>
     </row>
     <row r="190" ht="32" customHeight="1">
       <c r="A190" s="2" t="inlineStr">
         <is>
-          <t>AR16123-04</t>
+          <t>AR16199-01</t>
         </is>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-250 GGSAV11D200554 BKSBIE5 PD2M</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200074 BKSBIE3</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
-          <t>250</t>
+          <t>129</t>
         </is>
       </c>
       <c r="I190" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J190" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>1,30</t>
         </is>
       </c>
       <c r="K190" s="2" t="inlineStr">
         <is>
-          <t>84.00</t>
+          <t>13,70</t>
         </is>
       </c>
       <c r="L190" s="2" t="inlineStr">
         <is>
-          <t>13.80</t>
+          <t>2,30</t>
         </is>
       </c>
       <c r="M190" s="2" t="inlineStr">
         <is>
-          <t>23.50</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="N190" s="2" t="inlineStr">
         <is>
-          <t>124.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O190" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P190" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q190" s="2" t="inlineStr"/>
       <c r="R190" s="2" t="inlineStr">
         <is>
-          <t>5187.31 €</t>
+          <t>829,16 €</t>
         </is>
       </c>
     </row>
     <row r="191" ht="32" customHeight="1">
       <c r="A191" s="2" t="inlineStr">
         <is>
-          <t>AR16198</t>
+          <t>AR16199-02</t>
         </is>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D191" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F191" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-160 GGSAV06A200552 B, ohne Motor</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200074 BKSBIE3</t>
         </is>
       </c>
       <c r="G191" s="2" t="inlineStr">
         <is>
-          <t>2942</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H191" s="2" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>129</t>
         </is>
       </c>
       <c r="I191" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J191" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>1,30</t>
         </is>
       </c>
       <c r="K191" s="2" t="inlineStr">
         <is>
-          <t>149.00</t>
+          <t>13,70</t>
         </is>
       </c>
       <c r="L191" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>2,30</t>
         </is>
       </c>
       <c r="M191" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="N191" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O191" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...2 lines deleted...]
-      <c r="P191" s="2" t="inlineStr"/>
+          <t>0,75 kW</t>
+        </is>
+      </c>
+      <c r="P191" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q191" s="2" t="inlineStr"/>
       <c r="R191" s="2" t="inlineStr">
         <is>
-          <t>1512.67 €</t>
+          <t>829,16 €</t>
         </is>
       </c>
     </row>
     <row r="192" ht="32" customHeight="1">
       <c r="A192" s="2" t="inlineStr">
         <is>
-          <t>AR16199-01</t>
+          <t>AR16199-03</t>
         </is>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074 BKSBIE3</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="I192" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J192" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>1,30</t>
         </is>
       </c>
       <c r="K192" s="2" t="inlineStr">
         <is>
-          <t>13.70</t>
+          <t>13,70</t>
         </is>
       </c>
       <c r="L192" s="2" t="inlineStr">
         <is>
-          <t>2.30</t>
+          <t>2,30</t>
         </is>
       </c>
       <c r="M192" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="N192" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O192" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P192" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q192" s="2" t="inlineStr"/>
       <c r="R192" s="2" t="inlineStr">
         <is>
-          <t>1399.54 €</t>
+          <t>829,16 €</t>
         </is>
       </c>
     </row>
     <row r="193" ht="32" customHeight="1">
       <c r="A193" s="2" t="inlineStr">
         <is>
-          <t>AR16199-02</t>
+          <t>AR16206-01</t>
         </is>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074 BKSBIE3</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J193" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>1,30</t>
         </is>
       </c>
       <c r="K193" s="2" t="inlineStr">
         <is>
-          <t>13.70</t>
+          <t>13,70</t>
         </is>
       </c>
       <c r="L193" s="2" t="inlineStr">
         <is>
-          <t>2.30</t>
+          <t>2,30</t>
         </is>
       </c>
       <c r="M193" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="N193" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O193" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P193" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q193" s="2" t="inlineStr"/>
       <c r="R193" s="2" t="inlineStr">
         <is>
-          <t>1399.54 €</t>
+          <t>829,16 €</t>
         </is>
       </c>
     </row>
     <row r="194" ht="32" customHeight="1">
       <c r="A194" s="2" t="inlineStr">
         <is>
-          <t>AR16199-03</t>
+          <t>AR16206-02</t>
         </is>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074 BKSBIE3</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J194" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>1,30</t>
         </is>
       </c>
       <c r="K194" s="2" t="inlineStr">
         <is>
-          <t>13.70</t>
+          <t>13,70</t>
         </is>
       </c>
       <c r="L194" s="2" t="inlineStr">
         <is>
-          <t>2.30</t>
+          <t>2,30</t>
         </is>
       </c>
       <c r="M194" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="N194" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O194" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P194" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q194" s="2" t="inlineStr"/>
       <c r="R194" s="2" t="inlineStr">
         <is>
-          <t>1399.54 €</t>
+          <t>829,16 €</t>
         </is>
       </c>
     </row>
     <row r="195" ht="32" customHeight="1">
       <c r="A195" s="2" t="inlineStr">
         <is>
-          <t>AR16206-01</t>
+          <t>AR16206-03</t>
         </is>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D195" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074 BKSBIE3</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J195" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>1,30</t>
         </is>
       </c>
       <c r="K195" s="2" t="inlineStr">
         <is>
-          <t>13.70</t>
+          <t>13,70</t>
         </is>
       </c>
       <c r="L195" s="2" t="inlineStr">
         <is>
-          <t>2.30</t>
+          <t>2,30</t>
         </is>
       </c>
       <c r="M195" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="N195" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O195" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P195" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q195" s="2" t="inlineStr"/>
       <c r="R195" s="2" t="inlineStr">
         <is>
-          <t>1399.54 €</t>
+          <t>829,16 €</t>
         </is>
       </c>
     </row>
     <row r="196" ht="32" customHeight="1">
       <c r="A196" s="2" t="inlineStr">
         <is>
-          <t>AR16206-02</t>
+          <t>AR16209-02</t>
         </is>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D196" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074 BKSBIE3</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J196" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>1,30</t>
         </is>
       </c>
       <c r="K196" s="2" t="inlineStr">
         <is>
-          <t>13.70</t>
+          <t>13,70</t>
         </is>
       </c>
       <c r="L196" s="2" t="inlineStr">
         <is>
-          <t>2.30</t>
+          <t>2,30</t>
         </is>
       </c>
       <c r="M196" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="N196" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O196" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P196" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q196" s="2" t="inlineStr"/>
       <c r="R196" s="2" t="inlineStr">
         <is>
-          <t>1399.54 €</t>
+          <t>829,16 €</t>
         </is>
       </c>
     </row>
     <row r="197" ht="32" customHeight="1">
       <c r="A197" s="2" t="inlineStr">
         <is>
-          <t>AR16206-03</t>
+          <t>AR16209-03</t>
         </is>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D197" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E197" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074 BKSBIE3</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
           <t>129</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J197" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>1,30</t>
         </is>
       </c>
       <c r="K197" s="2" t="inlineStr">
         <is>
-          <t>13.70</t>
+          <t>13,70</t>
         </is>
       </c>
       <c r="L197" s="2" t="inlineStr">
         <is>
-          <t>2.30</t>
+          <t>2,30</t>
         </is>
       </c>
       <c r="M197" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="N197" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O197" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P197" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q197" s="2" t="inlineStr"/>
       <c r="R197" s="2" t="inlineStr">
         <is>
-          <t>1399.54 €</t>
+          <t>829,16 €</t>
         </is>
       </c>
     </row>
     <row r="198" ht="32" customHeight="1">
       <c r="A198" s="2" t="inlineStr">
         <is>
-          <t>AR16209-02</t>
+          <t>AR16218</t>
         </is>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200074 BKSBIE3</t>
+          <t>Etaline ETL 065-065-160-GBSCV10 WS2BA4KFB</t>
         </is>
       </c>
       <c r="G198" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H198" s="2" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>144</t>
         </is>
       </c>
       <c r="I198" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J198" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>6,20</t>
         </is>
       </c>
       <c r="K198" s="2" t="inlineStr">
         <is>
-          <t>13.70</t>
+          <t>61,00</t>
         </is>
       </c>
       <c r="L198" s="2" t="inlineStr">
         <is>
-          <t>2.30</t>
+          <t>3,60</t>
         </is>
       </c>
       <c r="M198" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>7,70</t>
         </is>
       </c>
       <c r="N198" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>79,00</t>
         </is>
       </c>
       <c r="O198" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P198" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q198" s="2" t="inlineStr"/>
       <c r="R198" s="2" t="inlineStr">
         <is>
-          <t>1399.54 €</t>
-[...3 lines deleted...]
-    <row r="199" ht="32" customHeight="1">
+          <t>1378,75 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="199" ht="48" customHeight="1">
       <c r="A199" s="2" t="inlineStr">
         <is>
-          <t>AR16209-03</t>
+          <t>AR16219-01</t>
         </is>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D199" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E199" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F199" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200074 BKSBIE3</t>
+          <t>Etaline ETL 080-080-200-GGSCV11 WSEEO4HHB, IE5 ohne PD</t>
         </is>
       </c>
       <c r="G199" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H199" s="2" t="inlineStr">
         <is>
-          <t>129</t>
+          <t>219</t>
         </is>
       </c>
       <c r="I199" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J199" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="K199" s="2" t="inlineStr">
         <is>
-          <t>13.70</t>
+          <t>187,00</t>
         </is>
       </c>
       <c r="L199" s="2" t="inlineStr">
         <is>
-          <t>2.30</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M199" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="N199" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>169,00</t>
         </is>
       </c>
       <c r="O199" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>18,50 kW</t>
         </is>
       </c>
       <c r="P199" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q199" s="2" t="inlineStr"/>
       <c r="R199" s="2" t="inlineStr">
         <is>
-          <t>1399.54 €</t>
-[...3 lines deleted...]
-    <row r="200" ht="32" customHeight="1">
+          <t>3536,78 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="200" ht="48" customHeight="1">
       <c r="A200" s="2" t="inlineStr">
         <is>
-          <t>AR16218</t>
+          <t>AR16219-02</t>
         </is>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D200" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GBSCV10 WS2BA4KFB</t>
+          <t>Etaline ETL 080-080-200-GGSCV11 WSEEO4HHB, IE5 ohne PD</t>
         </is>
       </c>
       <c r="G200" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H200" s="2" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>219</t>
         </is>
       </c>
       <c r="I200" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J200" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="K200" s="2" t="inlineStr">
         <is>
-          <t>61.00</t>
+          <t>187,00</t>
         </is>
       </c>
       <c r="L200" s="2" t="inlineStr">
         <is>
-          <t>3.60</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M200" s="2" t="inlineStr">
         <is>
-          <t>7.70</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="N200" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>169,00</t>
         </is>
       </c>
       <c r="O200" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>18,50 kW</t>
         </is>
       </c>
       <c r="P200" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q200" s="2" t="inlineStr"/>
       <c r="R200" s="2" t="inlineStr">
         <is>
-          <t>2080.38 €</t>
-[...3 lines deleted...]
-    <row r="201" ht="48" customHeight="1">
+          <t>3536,78 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" ht="32" customHeight="1">
       <c r="A201" s="2" t="inlineStr">
         <is>
-          <t>AR16219-01</t>
+          <t>AR16243</t>
         </is>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D201" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E201" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F201" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-200-GGSCV11 WSEEO4HHB, IE5 ohne PD</t>
+          <t>Etaline ETL 050-050-160 GGSAV10D201102 BSIE</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2955</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>142</t>
         </is>
       </c>
       <c r="I201" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J201" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K201" s="2" t="inlineStr">
         <is>
-          <t>187.00</t>
+          <t>87,30</t>
         </is>
       </c>
       <c r="L201" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>19,00</t>
         </is>
       </c>
       <c r="M201" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>43,00</t>
         </is>
       </c>
       <c r="N201" s="2" t="inlineStr">
         <is>
-          <t>169.00</t>
+          <t>122,00</t>
         </is>
       </c>
       <c r="O201" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>11,00 kW</t>
         </is>
       </c>
       <c r="P201" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>60Hz 3x 460 V, 60Hz 3x 795 V</t>
         </is>
       </c>
       <c r="Q201" s="2" t="inlineStr"/>
       <c r="R201" s="2" t="inlineStr">
         <is>
-          <t>5937.65 €</t>
-[...3 lines deleted...]
-    <row r="202" ht="48" customHeight="1">
+          <t>2761,16 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" ht="32" customHeight="1">
       <c r="A202" s="2" t="inlineStr">
         <is>
-          <t>AR16219-02</t>
+          <t>AR16335</t>
         </is>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D202" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E202" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>050-090</t>
         </is>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-200-GGSCV11 WSEEO4HHB, IE5 ohne PD</t>
+          <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
-[...6 lines deleted...]
-      </c>
+          <t>3500</t>
+        </is>
+      </c>
+      <c r="H202" s="2" t="inlineStr"/>
       <c r="I202" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J202" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K202" s="2" t="inlineStr">
         <is>
-          <t>187.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="L202" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="M202" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="N202" s="2" t="inlineStr">
         <is>
-          <t>169.00</t>
+          <t>25,20</t>
         </is>
       </c>
       <c r="O202" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>1,30 kW</t>
         </is>
       </c>
       <c r="P202" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q202" s="2" t="inlineStr"/>
       <c r="R202" s="2" t="inlineStr">
         <is>
-          <t>5937.65 €</t>
-[...3 lines deleted...]
-    <row r="203" ht="32" customHeight="1">
+          <t>2468,80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="203" ht="48" customHeight="1">
       <c r="A203" s="2" t="inlineStr">
         <is>
-          <t>AR16243</t>
+          <t>AR16337</t>
         </is>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D203" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-070</t>
         </is>
       </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV10D201102 BSIE</t>
+          <t>EtaLine Pro 032-032-070 0,8kW EAN 4031932394536</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
-          <t>2955</t>
-[...6 lines deleted...]
-      </c>
+          <t>6000</t>
+        </is>
+      </c>
+      <c r="H203" s="2" t="inlineStr"/>
       <c r="I203" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J203" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K203" s="2" t="inlineStr">
         <is>
-          <t>87.30</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="L203" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="M203" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>28,50</t>
         </is>
       </c>
       <c r="N203" s="2" t="inlineStr">
         <is>
-          <t>122.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="O203" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>0,80 kW</t>
         </is>
       </c>
       <c r="P203" s="2" t="inlineStr">
         <is>
-          <t>60Hz 3x 460 V, 60Hz 3x 795 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q203" s="2" t="inlineStr"/>
       <c r="R203" s="2" t="inlineStr">
         <is>
-          <t>4572.99 €</t>
+          <t>1415,38 €</t>
         </is>
       </c>
     </row>
     <row r="204" ht="48" customHeight="1">
       <c r="A204" s="2" t="inlineStr">
         <is>
-          <t>AR16299</t>
+          <t>AR16339</t>
         </is>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D204" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>032-070</t>
         </is>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV66WSEDN4HCB PD2M</t>
+          <t>EtaLine Pro 032-032-070 0,8kW EAN 4031932394536</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
-[...6 lines deleted...]
-      </c>
+          <t>6000</t>
+        </is>
+      </c>
+      <c r="H204" s="2" t="inlineStr"/>
       <c r="I204" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J204" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K204" s="2" t="inlineStr">
         <is>
-          <t>102.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="L204" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="M204" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>28,50</t>
         </is>
       </c>
       <c r="N204" s="2" t="inlineStr">
         <is>
-          <t>122.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="O204" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>0,80 kW</t>
         </is>
       </c>
       <c r="P204" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q204" s="2" t="inlineStr"/>
       <c r="R204" s="2" t="inlineStr">
         <is>
-          <t>6389.99 €</t>
+          <t>1415,38 €</t>
         </is>
       </c>
     </row>
     <row r="205" ht="32" customHeight="1">
       <c r="A205" s="2" t="inlineStr">
         <is>
-          <t>AR16335</t>
+          <t>AR16348-01</t>
         </is>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D205" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Pro</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
-          <t>050-090</t>
+          <t>200-250</t>
         </is>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
+          <t>Etaline ETL 200-200-250-GGSCV11WSFEH4HHB</t>
         </is>
       </c>
       <c r="G205" s="2" t="inlineStr">
         <is>
-          <t>3500</t>
-[...2 lines deleted...]
-      <c r="H205" s="2" t="inlineStr"/>
+          <t>1465</t>
+        </is>
+      </c>
+      <c r="H205" s="2" t="inlineStr">
+        <is>
+          <t>220</t>
+        </is>
+      </c>
       <c r="I205" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J205" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="K205" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>500,00</t>
         </is>
       </c>
       <c r="L205" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M205" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="N205" s="2" t="inlineStr">
         <is>
-          <t>25.20</t>
+          <t>391,00</t>
         </is>
       </c>
       <c r="O205" s="2" t="inlineStr">
         <is>
-          <t>1,3 kW</t>
+          <t>15,00 kW</t>
         </is>
       </c>
       <c r="P205" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q205" s="2" t="inlineStr"/>
       <c r="R205" s="2" t="inlineStr">
         <is>
-          <t>2468.80 €</t>
-[...3 lines deleted...]
-    <row r="206" ht="48" customHeight="1">
+          <t>7337,93 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" ht="32" customHeight="1">
       <c r="A206" s="2" t="inlineStr">
         <is>
-          <t>AR16337</t>
+          <t>AR16392</t>
         </is>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D206" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Pro</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
-          <t>032-070</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 032-032-070 0,8kW EAN 4031932394536</t>
+          <t>Etaline ETL 050-050-160 GGSAV11D200224 BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
-          <t>6000</t>
-[...2 lines deleted...]
-      <c r="H206" s="2" t="inlineStr"/>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="H206" s="2" t="inlineStr">
+        <is>
+          <t>174</t>
+        </is>
+      </c>
       <c r="I206" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J206" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>4,50</t>
         </is>
       </c>
       <c r="K206" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>53,70</t>
         </is>
       </c>
       <c r="L206" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>5,20</t>
         </is>
       </c>
       <c r="M206" s="2" t="inlineStr">
         <is>
-          <t>28.50</t>
+          <t>13,10</t>
         </is>
       </c>
       <c r="N206" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>85,00</t>
         </is>
       </c>
       <c r="O206" s="2" t="inlineStr">
         <is>
-          <t>0,8 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P206" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q206" s="2" t="inlineStr"/>
       <c r="R206" s="2" t="inlineStr">
         <is>
-          <t>1415.38 €</t>
-[...3 lines deleted...]
-    <row r="207" ht="48" customHeight="1">
+          <t>3154,12 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" ht="32" customHeight="1">
       <c r="A207" s="2" t="inlineStr">
         <is>
-          <t>AR16339</t>
+          <t>AR16394</t>
         </is>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D207" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Pro</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E207" s="2" t="inlineStr">
         <is>
-          <t>032-070</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F207" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 032-032-070 0,8kW EAN 4031932394536</t>
+          <t>Etaline ETL 040-040-160 GGSAV11D200154 BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G207" s="2" t="inlineStr">
         <is>
-          <t>6000</t>
-[...2 lines deleted...]
-      <c r="H207" s="2" t="inlineStr"/>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="H207" s="2" t="inlineStr">
+        <is>
+          <t>174</t>
+        </is>
+      </c>
       <c r="I207" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J207" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K207" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>32,40</t>
         </is>
       </c>
       <c r="L207" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="M207" s="2" t="inlineStr">
         <is>
-          <t>28.50</t>
+          <t>14,10</t>
         </is>
       </c>
       <c r="N207" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>63,00</t>
         </is>
       </c>
       <c r="O207" s="2" t="inlineStr">
         <is>
-          <t>0,8 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P207" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q207" s="2" t="inlineStr"/>
       <c r="R207" s="2" t="inlineStr">
         <is>
-          <t>1415.38 €</t>
+          <t>2882,38 €</t>
         </is>
       </c>
     </row>
     <row r="208" ht="32" customHeight="1">
       <c r="A208" s="2" t="inlineStr">
         <is>
-          <t>AR16348-01</t>
+          <t>AR16454</t>
         </is>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
-          <t>200-250</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 200-200-250-GGSCV11WSFEH4HHB</t>
+          <t>Etaline ETL 080-080-200-GGSCV11 WSECM4HCB IE5 PD2M</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H208" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>212</t>
         </is>
       </c>
       <c r="I208" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J208" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="K208" s="2" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>111,00</t>
         </is>
       </c>
       <c r="L208" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M208" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="N208" s="2" t="inlineStr">
         <is>
-          <t>391.00</t>
+          <t>112,00</t>
         </is>
       </c>
       <c r="O208" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P208" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q208" s="2" t="inlineStr"/>
       <c r="R208" s="2" t="inlineStr">
         <is>
-          <t>11025.27 €</t>
+          <t>4020,38 €</t>
         </is>
       </c>
     </row>
     <row r="209" ht="32" customHeight="1">
       <c r="A209" s="2" t="inlineStr">
         <is>
-          <t>AR16392</t>
+          <t>AR16475</t>
         </is>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D209" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E209" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F209" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV11D200224 BKSBIE5 PD2M</t>
+          <t>Etaline ETL 032-032-160-GGSCV66WSEBA2HHB</t>
         </is>
       </c>
       <c r="G209" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2830</t>
         </is>
       </c>
       <c r="H209" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>112</t>
         </is>
       </c>
       <c r="I209" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J209" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>2,20</t>
         </is>
       </c>
       <c r="K209" s="2" t="inlineStr">
         <is>
-          <t>53.70</t>
+          <t>23,80</t>
         </is>
       </c>
       <c r="L209" s="2" t="inlineStr">
         <is>
-          <t>5.20</t>
+          <t>4,40</t>
         </is>
       </c>
       <c r="M209" s="2" t="inlineStr">
         <is>
-          <t>13.10</t>
+          <t>15,80</t>
         </is>
       </c>
       <c r="N209" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>64,00</t>
         </is>
       </c>
       <c r="O209" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P209" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q209" s="2" t="inlineStr"/>
       <c r="R209" s="2" t="inlineStr">
         <is>
-          <t>4542.42 €</t>
+          <t>616,87 €</t>
         </is>
       </c>
     </row>
     <row r="210" ht="32" customHeight="1">
       <c r="A210" s="2" t="inlineStr">
         <is>
-          <t>AR16394</t>
+          <t>AR16661-01</t>
         </is>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D210" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E210" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F210" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV11D200154 BKSBIE5 PD2M</t>
+          <t>Etaline ETL 040-040-160-GGSCV66WSECD2HHB</t>
         </is>
       </c>
       <c r="G210" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H210" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>136</t>
         </is>
       </c>
       <c r="I210" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J210" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>4,30</t>
         </is>
       </c>
       <c r="K210" s="2" t="inlineStr">
         <is>
-          <t>32.40</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="L210" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>11,20</t>
         </is>
       </c>
       <c r="M210" s="2" t="inlineStr">
         <is>
-          <t>14.10</t>
+          <t>24,60</t>
         </is>
       </c>
       <c r="N210" s="2" t="inlineStr">
         <is>
-          <t>63.00</t>
+          <t>82,00</t>
         </is>
       </c>
       <c r="O210" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P210" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q210" s="2" t="inlineStr"/>
       <c r="R210" s="2" t="inlineStr">
         <is>
-          <t>3695.69 €</t>
+          <t>1099,54 €</t>
         </is>
       </c>
     </row>
     <row r="211" ht="32" customHeight="1">
       <c r="A211" s="2" t="inlineStr">
         <is>
-          <t>AR16475</t>
+          <t>AR16661-02</t>
         </is>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C211" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D211" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E211" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F211" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV66WSEBA2HHB</t>
+          <t>Etaline ETL 040-040-160-GGSCV66WSECD2HHB</t>
         </is>
       </c>
       <c r="G211" s="2" t="inlineStr">
         <is>
-          <t>2830</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H211" s="2" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>136</t>
         </is>
       </c>
       <c r="I211" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J211" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>4,30</t>
         </is>
       </c>
       <c r="K211" s="2" t="inlineStr">
         <is>
-          <t>23.80</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="L211" s="2" t="inlineStr">
         <is>
-          <t>4.40</t>
+          <t>11,20</t>
         </is>
       </c>
       <c r="M211" s="2" t="inlineStr">
         <is>
-          <t>15.80</t>
+          <t>24,60</t>
         </is>
       </c>
       <c r="N211" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>82,00</t>
         </is>
       </c>
       <c r="O211" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P211" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q211" s="2" t="inlineStr"/>
       <c r="R211" s="2" t="inlineStr">
         <is>
-          <t>1235.81 €</t>
+          <t>1099,54 €</t>
         </is>
       </c>
     </row>
     <row r="212" ht="32" customHeight="1">
       <c r="A212" s="2" t="inlineStr">
         <is>
-          <t>AR16661-01</t>
+          <t>AR16742</t>
         </is>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D212" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV66WSECD2HHB</t>
+          <t>Etaline ETL 040-040-250-GGSCV06 WSECD4HHB PM</t>
         </is>
       </c>
       <c r="G212" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1140</t>
         </is>
       </c>
       <c r="H212" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>212</t>
         </is>
       </c>
       <c r="I212" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J212" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>2,70</t>
         </is>
       </c>
       <c r="K212" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>28,10</t>
         </is>
       </c>
       <c r="L212" s="2" t="inlineStr">
         <is>
-          <t>11.20</t>
+          <t>9,90</t>
         </is>
       </c>
       <c r="M212" s="2" t="inlineStr">
         <is>
-          <t>24.60</t>
+          <t>22,10</t>
         </is>
       </c>
       <c r="N212" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>106,00</t>
         </is>
       </c>
       <c r="O212" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P212" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q212" s="2" t="inlineStr"/>
       <c r="R212" s="2" t="inlineStr">
         <is>
-          <t>2173.45 €</t>
+          <t>1646,11 €</t>
         </is>
       </c>
     </row>
     <row r="213" ht="32" customHeight="1">
       <c r="A213" s="2" t="inlineStr">
         <is>
-          <t>AR16661-02</t>
+          <t>AR16753-04</t>
         </is>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C213" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D213" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E213" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F213" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV66WSECD2HHB</t>
+          <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
         </is>
       </c>
       <c r="G213" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H213" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I213" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J213" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>4,20</t>
         </is>
       </c>
       <c r="K213" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>47,90</t>
         </is>
       </c>
       <c r="L213" s="2" t="inlineStr">
         <is>
-          <t>11.20</t>
+          <t>4,10</t>
         </is>
       </c>
       <c r="M213" s="2" t="inlineStr">
         <is>
-          <t>24.60</t>
+          <t>10,90</t>
         </is>
       </c>
       <c r="N213" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>79,00</t>
         </is>
       </c>
       <c r="O213" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P213" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q213" s="2" t="inlineStr"/>
       <c r="R213" s="2" t="inlineStr">
         <is>
-          <t>2173.45 €</t>
+          <t>996,90 €</t>
         </is>
       </c>
     </row>
     <row r="214" ht="32" customHeight="1">
       <c r="A214" s="2" t="inlineStr">
         <is>
-          <t>AR16742</t>
+          <t>AR16753-05</t>
         </is>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D214" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E214" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F214" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-250-GGSCV06 WSECD4HHB PM</t>
+          <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
         </is>
       </c>
       <c r="G214" s="2" t="inlineStr">
         <is>
-          <t>1140</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H214" s="2" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I214" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J214" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>4,20</t>
         </is>
       </c>
       <c r="K214" s="2" t="inlineStr">
         <is>
-          <t>28.10</t>
+          <t>47,90</t>
         </is>
       </c>
       <c r="L214" s="2" t="inlineStr">
         <is>
-          <t>9.90</t>
+          <t>4,10</t>
         </is>
       </c>
       <c r="M214" s="2" t="inlineStr">
         <is>
-          <t>22.10</t>
+          <t>10,90</t>
         </is>
       </c>
       <c r="N214" s="2" t="inlineStr">
         <is>
-          <t>106.00</t>
+          <t>79,00</t>
         </is>
       </c>
       <c r="O214" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P214" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q214" s="2" t="inlineStr"/>
       <c r="R214" s="2" t="inlineStr">
         <is>
-          <t>2382.31 €</t>
+          <t>996,90 €</t>
         </is>
       </c>
     </row>
     <row r="215" ht="32" customHeight="1">
       <c r="A215" s="2" t="inlineStr">
         <is>
-          <t>AR16753-04</t>
+          <t>AR16759-04</t>
         </is>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C215" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D215" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E215" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F215" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
         </is>
       </c>
       <c r="G215" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H215" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I215" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J215" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>4,20</t>
         </is>
       </c>
       <c r="K215" s="2" t="inlineStr">
         <is>
-          <t>47.90</t>
+          <t>47,90</t>
         </is>
       </c>
       <c r="L215" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>4,10</t>
         </is>
       </c>
       <c r="M215" s="2" t="inlineStr">
         <is>
-          <t>10.90</t>
+          <t>10,90</t>
         </is>
       </c>
       <c r="N215" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>79,00</t>
         </is>
       </c>
       <c r="O215" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P215" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q215" s="2" t="inlineStr"/>
       <c r="R215" s="2" t="inlineStr">
         <is>
-          <t>1461.29 €</t>
+          <t>996,90 €</t>
         </is>
       </c>
     </row>
     <row r="216" ht="32" customHeight="1">
       <c r="A216" s="2" t="inlineStr">
         <is>
-          <t>AR16753-05</t>
+          <t>AR16759-05</t>
         </is>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D216" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E216" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F216" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
         </is>
       </c>
       <c r="G216" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H216" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I216" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J216" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>4,20</t>
         </is>
       </c>
       <c r="K216" s="2" t="inlineStr">
         <is>
-          <t>47.90</t>
+          <t>47,90</t>
         </is>
       </c>
       <c r="L216" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>4,10</t>
         </is>
       </c>
       <c r="M216" s="2" t="inlineStr">
         <is>
-          <t>10.90</t>
+          <t>10,90</t>
         </is>
       </c>
       <c r="N216" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>79,00</t>
         </is>
       </c>
       <c r="O216" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P216" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q216" s="2" t="inlineStr"/>
       <c r="R216" s="2" t="inlineStr">
         <is>
-          <t>1461.29 €</t>
+          <t>996,90 €</t>
         </is>
       </c>
     </row>
     <row r="217" ht="32" customHeight="1">
       <c r="A217" s="2" t="inlineStr">
         <is>
-          <t>AR16759-04</t>
+          <t>AR16764-01</t>
         </is>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C217" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D217" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E217" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F217" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
         </is>
       </c>
       <c r="G217" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H217" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I217" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J217" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>4,20</t>
         </is>
       </c>
       <c r="K217" s="2" t="inlineStr">
         <is>
-          <t>47.90</t>
+          <t>47,90</t>
         </is>
       </c>
       <c r="L217" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>4,10</t>
         </is>
       </c>
       <c r="M217" s="2" t="inlineStr">
         <is>
-          <t>10.90</t>
+          <t>10,90</t>
         </is>
       </c>
       <c r="N217" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>79,00</t>
         </is>
       </c>
       <c r="O217" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P217" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q217" s="2" t="inlineStr"/>
       <c r="R217" s="2" t="inlineStr">
         <is>
-          <t>1461.29 €</t>
+          <t>996,90 €</t>
         </is>
       </c>
     </row>
     <row r="218" ht="32" customHeight="1">
       <c r="A218" s="2" t="inlineStr">
         <is>
-          <t>AR16759-05</t>
+          <t>AR16920</t>
         </is>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D218" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E218" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>100-200</t>
         </is>
       </c>
       <c r="F218" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
+          <t>Etaline ETLZ 100-100-200 GGSAV11D301854 BKSBIE4 PD2M</t>
         </is>
       </c>
       <c r="G218" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H218" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>219</t>
         </is>
       </c>
       <c r="I218" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J218" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="K218" s="2" t="inlineStr">
         <is>
-          <t>47.90</t>
+          <t>154,00</t>
         </is>
       </c>
       <c r="L218" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>8,30</t>
         </is>
       </c>
       <c r="M218" s="2" t="inlineStr">
         <is>
-          <t>10.90</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="N218" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>627,00</t>
         </is>
       </c>
       <c r="O218" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>18,50 kW</t>
         </is>
       </c>
       <c r="P218" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 380 V</t>
         </is>
       </c>
       <c r="Q218" s="2" t="inlineStr"/>
       <c r="R218" s="2" t="inlineStr">
         <is>
-          <t>1461.29 €</t>
-[...3 lines deleted...]
-    <row r="219" ht="32" customHeight="1">
+          <t>21469,22 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" ht="48" customHeight="1">
       <c r="A219" s="2" t="inlineStr">
         <is>
-          <t>AR16764-01</t>
+          <t>AR16941-02</t>
         </is>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D219" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E219" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F219" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
+          <t>Etaline ETL 032-032-160 GGSCV66WSECX4HHB ohne PD</t>
         </is>
       </c>
       <c r="G219" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H219" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I219" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J219" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K219" s="2" t="inlineStr">
         <is>
-          <t>47.90</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="L219" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>29,00</t>
         </is>
       </c>
       <c r="M219" s="2" t="inlineStr">
         <is>
-          <t>10.90</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="N219" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>100,00</t>
         </is>
       </c>
       <c r="O219" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P219" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q219" s="2" t="inlineStr"/>
       <c r="R219" s="2" t="inlineStr">
         <is>
-          <t>1461.29 €</t>
-[...3 lines deleted...]
-    <row r="220" ht="32" customHeight="1">
+          <t>1480,35 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="220" ht="48" customHeight="1">
       <c r="A220" s="2" t="inlineStr">
         <is>
-          <t>AR16920</t>
+          <t>AR16945</t>
         </is>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D220" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 100-100-200 GGSAV11D301854 BKSBIE4 PD2M</t>
+          <t>Etaline ETL 050-050-250 GGSCV11WSECD4HAB PDRV2E</t>
         </is>
       </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>218</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J220" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="K220" s="2" t="inlineStr">
         <is>
-          <t>154.00</t>
+          <t>48,00</t>
         </is>
       </c>
       <c r="L220" s="2" t="inlineStr">
         <is>
-          <t>8.30</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="M220" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>15,80</t>
         </is>
       </c>
       <c r="N220" s="2" t="inlineStr">
         <is>
-          <t>627.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="O220" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P220" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q220" s="2" t="inlineStr"/>
       <c r="R220" s="2" t="inlineStr">
         <is>
-          <t>21469.22 €</t>
+          <t>2304,70 €</t>
         </is>
       </c>
     </row>
     <row r="221" ht="48" customHeight="1">
       <c r="A221" s="2" t="inlineStr">
         <is>
-          <t>AR16941-02</t>
+          <t>AR16966-01</t>
         </is>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D221" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-090</t>
         </is>
       </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSCV66WSECX4HHB ohne PD</t>
+          <t>EtaLine Pro 050-050-090 2,3kW EAN 4031932394604</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
-[...6 lines deleted...]
-      </c>
+          <t>2925</t>
+        </is>
+      </c>
+      <c r="H221" s="2" t="inlineStr"/>
       <c r="I221" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J221" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K221" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="L221" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="M221" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="N221" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="O221" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>2,30 kW</t>
         </is>
       </c>
       <c r="P221" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q221" s="2" t="inlineStr"/>
       <c r="R221" s="2" t="inlineStr">
         <is>
-          <t>2230.74 €</t>
+          <t>2624,65 €</t>
         </is>
       </c>
     </row>
     <row r="222" ht="48" customHeight="1">
       <c r="A222" s="2" t="inlineStr">
         <is>
-          <t>AR16945</t>
+          <t>AR16966-02</t>
         </is>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D222" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>050-090</t>
         </is>
       </c>
       <c r="F222" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-250 GGSCV11WSECD4HAB PDRV2E</t>
+          <t>EtaLine Pro 050-050-090 2,3kW EAN 4031932394604</t>
         </is>
       </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
-[...6 lines deleted...]
-      </c>
+          <t>2925</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="inlineStr"/>
       <c r="I222" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J222" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K222" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="L222" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="M222" s="2" t="inlineStr">
         <is>
-          <t>15.80</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="N222" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="O222" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>2,30 kW</t>
         </is>
       </c>
       <c r="P222" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q222" s="2" t="inlineStr"/>
       <c r="R222" s="2" t="inlineStr">
         <is>
-          <t>3426.79 €</t>
+          <t>2624,65 €</t>
         </is>
       </c>
     </row>
     <row r="223" ht="48" customHeight="1">
       <c r="A223" s="2" t="inlineStr">
         <is>
-          <t>AR16966-01</t>
+          <t>AR17020-01</t>
         </is>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D223" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E223" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F223" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 2,3kW EAN 4031932394604</t>
         </is>
       </c>
       <c r="G223" s="2" t="inlineStr">
         <is>
-          <t>2925</t>
+          <t>3300</t>
         </is>
       </c>
       <c r="H223" s="2" t="inlineStr"/>
       <c r="I223" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J223" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K223" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="L223" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="M223" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="N223" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="O223" s="2" t="inlineStr">
         <is>
-          <t>2,3 kW</t>
+          <t>2,30 kW</t>
         </is>
       </c>
       <c r="P223" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q223" s="2" t="inlineStr"/>
       <c r="R223" s="2" t="inlineStr">
         <is>
-          <t>2624.65 €</t>
+          <t>2560,64 €</t>
         </is>
       </c>
     </row>
     <row r="224" ht="48" customHeight="1">
       <c r="A224" s="2" t="inlineStr">
         <is>
-          <t>AR16966-02</t>
+          <t>AR17020-02</t>
         </is>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C224" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D224" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E224" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F224" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 2,3kW EAN 4031932394604</t>
         </is>
       </c>
       <c r="G224" s="2" t="inlineStr">
         <is>
-          <t>2925</t>
+          <t>3300</t>
         </is>
       </c>
       <c r="H224" s="2" t="inlineStr"/>
       <c r="I224" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J224" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K224" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="L224" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="M224" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="N224" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="O224" s="2" t="inlineStr">
         <is>
-          <t>2,3 kW</t>
+          <t>2,30 kW</t>
         </is>
       </c>
       <c r="P224" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q224" s="2" t="inlineStr"/>
       <c r="R224" s="2" t="inlineStr">
         <is>
-          <t>2624.65 €</t>
+          <t>2560,64 €</t>
         </is>
       </c>
     </row>
     <row r="225" ht="48" customHeight="1">
       <c r="A225" s="2" t="inlineStr">
         <is>
-          <t>AR17020-01</t>
+          <t>AR17020-03</t>
         </is>
       </c>
       <c r="B225" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C225" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D225" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E225" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F225" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 2,3kW EAN 4031932394604</t>
         </is>
       </c>
       <c r="G225" s="2" t="inlineStr">
         <is>
           <t>3300</t>
         </is>
       </c>
       <c r="H225" s="2" t="inlineStr"/>
       <c r="I225" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J225" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K225" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="L225" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="M225" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="N225" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="O225" s="2" t="inlineStr">
         <is>
-          <t>2,3 kW</t>
+          <t>2,30 kW</t>
         </is>
       </c>
       <c r="P225" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q225" s="2" t="inlineStr"/>
       <c r="R225" s="2" t="inlineStr">
         <is>
-          <t>2560.64 €</t>
+          <t>2560,64 €</t>
         </is>
       </c>
     </row>
     <row r="226" ht="48" customHeight="1">
       <c r="A226" s="2" t="inlineStr">
         <is>
-          <t>AR17020-02</t>
+          <t>AR17020-04</t>
         </is>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D226" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F226" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 2,3kW EAN 4031932394604</t>
         </is>
       </c>
       <c r="G226" s="2" t="inlineStr">
         <is>
           <t>3300</t>
         </is>
       </c>
       <c r="H226" s="2" t="inlineStr"/>
       <c r="I226" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J226" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K226" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="L226" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="M226" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="N226" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="O226" s="2" t="inlineStr">
         <is>
-          <t>2,3 kW</t>
+          <t>2,30 kW</t>
         </is>
       </c>
       <c r="P226" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q226" s="2" t="inlineStr"/>
       <c r="R226" s="2" t="inlineStr">
         <is>
-          <t>2560.64 €</t>
-[...3 lines deleted...]
-    <row r="227" ht="48" customHeight="1">
+          <t>2560,64 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="227" ht="32" customHeight="1">
       <c r="A227" s="2" t="inlineStr">
         <is>
-          <t>AR17020-03</t>
+          <t>AR17021-01</t>
         </is>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D227" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E227" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F227" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 050-050-090 2,3kW EAN 4031932394604</t>
+          <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
         </is>
       </c>
       <c r="G227" s="2" t="inlineStr">
         <is>
-          <t>3300</t>
+          <t>3500</t>
         </is>
       </c>
       <c r="H227" s="2" t="inlineStr"/>
       <c r="I227" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J227" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K227" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="L227" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="M227" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="N227" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>25,20</t>
         </is>
       </c>
       <c r="O227" s="2" t="inlineStr">
         <is>
-          <t>2,3 kW</t>
+          <t>1,30 kW</t>
         </is>
       </c>
       <c r="P227" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q227" s="2" t="inlineStr"/>
       <c r="R227" s="2" t="inlineStr">
         <is>
-          <t>2560.64 €</t>
-[...3 lines deleted...]
-    <row r="228" ht="48" customHeight="1">
+          <t>2408,59 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="228" ht="32" customHeight="1">
       <c r="A228" s="2" t="inlineStr">
         <is>
-          <t>AR17020-04</t>
+          <t>AR17021-02</t>
         </is>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D228" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E228" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F228" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 050-050-090 2,3kW EAN 4031932394604</t>
+          <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
         </is>
       </c>
       <c r="G228" s="2" t="inlineStr">
         <is>
-          <t>3300</t>
+          <t>3500</t>
         </is>
       </c>
       <c r="H228" s="2" t="inlineStr"/>
       <c r="I228" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J228" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K228" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="L228" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="M228" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="N228" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>25,20</t>
         </is>
       </c>
       <c r="O228" s="2" t="inlineStr">
         <is>
-          <t>2,3 kW</t>
+          <t>1,30 kW</t>
         </is>
       </c>
       <c r="P228" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q228" s="2" t="inlineStr"/>
       <c r="R228" s="2" t="inlineStr">
         <is>
-          <t>2560.64 €</t>
+          <t>2408,59 €</t>
         </is>
       </c>
     </row>
     <row r="229" ht="32" customHeight="1">
       <c r="A229" s="2" t="inlineStr">
         <is>
-          <t>AR17021-01</t>
+          <t>AR17021-03</t>
         </is>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C229" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D229" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E229" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F229" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
         </is>
       </c>
       <c r="G229" s="2" t="inlineStr">
         <is>
           <t>3500</t>
         </is>
       </c>
       <c r="H229" s="2" t="inlineStr"/>
       <c r="I229" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J229" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K229" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="L229" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="M229" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="N229" s="2" t="inlineStr">
         <is>
-          <t>25.20</t>
+          <t>25,20</t>
         </is>
       </c>
       <c r="O229" s="2" t="inlineStr">
         <is>
-          <t>1,3 kW</t>
+          <t>1,30 kW</t>
         </is>
       </c>
       <c r="P229" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q229" s="2" t="inlineStr"/>
       <c r="R229" s="2" t="inlineStr">
         <is>
-          <t>2408.59 €</t>
+          <t>2408,59 €</t>
         </is>
       </c>
     </row>
     <row r="230" ht="32" customHeight="1">
       <c r="A230" s="2" t="inlineStr">
         <is>
-          <t>AR17021-02</t>
+          <t>AR17021-04</t>
         </is>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D230" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E230" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F230" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
         </is>
       </c>
       <c r="G230" s="2" t="inlineStr">
         <is>
           <t>3500</t>
         </is>
       </c>
       <c r="H230" s="2" t="inlineStr"/>
       <c r="I230" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J230" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K230" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="L230" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="M230" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="N230" s="2" t="inlineStr">
         <is>
-          <t>25.20</t>
+          <t>25,20</t>
         </is>
       </c>
       <c r="O230" s="2" t="inlineStr">
         <is>
-          <t>1,3 kW</t>
+          <t>1,30 kW</t>
         </is>
       </c>
       <c r="P230" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q230" s="2" t="inlineStr"/>
       <c r="R230" s="2" t="inlineStr">
         <is>
-          <t>2408.59 €</t>
+          <t>2408,59 €</t>
         </is>
       </c>
     </row>
     <row r="231" ht="32" customHeight="1">
       <c r="A231" s="2" t="inlineStr">
         <is>
-          <t>AR17021-03</t>
+          <t>AR17021-05</t>
         </is>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D231" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F231" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
         </is>
       </c>
       <c r="G231" s="2" t="inlineStr">
         <is>
           <t>3500</t>
         </is>
       </c>
       <c r="H231" s="2" t="inlineStr"/>
       <c r="I231" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J231" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K231" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="L231" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="M231" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="N231" s="2" t="inlineStr">
         <is>
-          <t>25.20</t>
+          <t>25,20</t>
         </is>
       </c>
       <c r="O231" s="2" t="inlineStr">
         <is>
-          <t>1,3 kW</t>
+          <t>1,30 kW</t>
         </is>
       </c>
       <c r="P231" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q231" s="2" t="inlineStr"/>
       <c r="R231" s="2" t="inlineStr">
         <is>
-          <t>2408.59 €</t>
+          <t>2408,59 €</t>
         </is>
       </c>
     </row>
     <row r="232" ht="32" customHeight="1">
       <c r="A232" s="2" t="inlineStr">
         <is>
-          <t>AR17021-04</t>
+          <t>AR17021-06</t>
         </is>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D232" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E232" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F232" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
         </is>
       </c>
       <c r="G232" s="2" t="inlineStr">
         <is>
           <t>3500</t>
         </is>
       </c>
       <c r="H232" s="2" t="inlineStr"/>
       <c r="I232" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J232" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K232" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="L232" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="M232" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="N232" s="2" t="inlineStr">
         <is>
-          <t>25.20</t>
+          <t>25,20</t>
         </is>
       </c>
       <c r="O232" s="2" t="inlineStr">
         <is>
-          <t>1,3 kW</t>
+          <t>1,30 kW</t>
         </is>
       </c>
       <c r="P232" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q232" s="2" t="inlineStr"/>
       <c r="R232" s="2" t="inlineStr">
         <is>
-          <t>2408.59 €</t>
+          <t>2408,59 €</t>
         </is>
       </c>
     </row>
     <row r="233" ht="32" customHeight="1">
       <c r="A233" s="2" t="inlineStr">
         <is>
-          <t>AR17021-05</t>
+          <t>AR17021-07</t>
         </is>
       </c>
       <c r="B233" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C233" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D233" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E233" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F233" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
         </is>
       </c>
       <c r="G233" s="2" t="inlineStr">
         <is>
           <t>3500</t>
         </is>
       </c>
       <c r="H233" s="2" t="inlineStr"/>
       <c r="I233" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J233" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K233" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="L233" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="M233" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="N233" s="2" t="inlineStr">
         <is>
-          <t>25.20</t>
+          <t>25,20</t>
         </is>
       </c>
       <c r="O233" s="2" t="inlineStr">
         <is>
-          <t>1,3 kW</t>
+          <t>1,30 kW</t>
         </is>
       </c>
       <c r="P233" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q233" s="2" t="inlineStr"/>
       <c r="R233" s="2" t="inlineStr">
         <is>
-          <t>2408.59 €</t>
+          <t>2408,59 €</t>
         </is>
       </c>
     </row>
     <row r="234" ht="32" customHeight="1">
       <c r="A234" s="2" t="inlineStr">
         <is>
-          <t>AR17021-06</t>
+          <t>AR17038</t>
         </is>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C234" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D234" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Pro</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E234" s="2" t="inlineStr">
         <is>
-          <t>050-090</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F234" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
+          <t>Etaline ETL 065-065-160 GGSCV07WSEEH2HHB</t>
         </is>
       </c>
       <c r="G234" s="2" t="inlineStr">
         <is>
-          <t>3500</t>
-[...2 lines deleted...]
-      <c r="H234" s="2" t="inlineStr"/>
+          <t>2945</t>
+        </is>
+      </c>
+      <c r="H234" s="2" t="inlineStr">
+        <is>
+          <t>174</t>
+        </is>
+      </c>
       <c r="I234" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J234" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>17,50</t>
         </is>
       </c>
       <c r="K234" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>145,00</t>
         </is>
       </c>
       <c r="L234" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="M234" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>44,50</t>
         </is>
       </c>
       <c r="N234" s="2" t="inlineStr">
         <is>
-          <t>25.20</t>
+          <t>177,00</t>
         </is>
       </c>
       <c r="O234" s="2" t="inlineStr">
         <is>
-          <t>1,3 kW</t>
+          <t>15,00 kW</t>
         </is>
       </c>
       <c r="P234" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q234" s="2" t="inlineStr"/>
       <c r="R234" s="2" t="inlineStr">
         <is>
-          <t>2408.59 €</t>
+          <t>2841,86 €</t>
         </is>
       </c>
     </row>
     <row r="235" ht="32" customHeight="1">
       <c r="A235" s="2" t="inlineStr">
         <is>
-          <t>AR17021-07</t>
+          <t>AR17102</t>
         </is>
       </c>
       <c r="B235" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C235" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D235" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Pro</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E235" s="2" t="inlineStr">
         <is>
-          <t>050-090</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F235" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
+          <t>Etaline ETL 040-040-160 GGSAV11D200074</t>
         </is>
       </c>
       <c r="G235" s="2" t="inlineStr">
         <is>
-          <t>3500</t>
-[...2 lines deleted...]
-      <c r="H235" s="2" t="inlineStr"/>
+          <t>1420</t>
+        </is>
+      </c>
+      <c r="H235" s="2" t="inlineStr">
+        <is>
+          <t>156</t>
+        </is>
+      </c>
       <c r="I235" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J235" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K235" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>24,50</t>
         </is>
       </c>
       <c r="L235" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M235" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>8,40</t>
         </is>
       </c>
       <c r="N235" s="2" t="inlineStr">
         <is>
-          <t>25.20</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="O235" s="2" t="inlineStr">
         <is>
-          <t>1,3 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P235" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q235" s="2" t="inlineStr"/>
       <c r="R235" s="2" t="inlineStr">
         <is>
-          <t>2408.59 €</t>
+          <t>922,00 €</t>
         </is>
       </c>
     </row>
     <row r="236" ht="32" customHeight="1">
       <c r="A236" s="2" t="inlineStr">
         <is>
-          <t>AR17038</t>
+          <t>AR17103</t>
         </is>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D236" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F236" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSCV07WSEEH2HHB</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200074</t>
         </is>
       </c>
       <c r="G236" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H236" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>125</t>
         </is>
       </c>
       <c r="I236" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J236" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>1,20</t>
         </is>
       </c>
       <c r="K236" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="L236" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M236" s="2" t="inlineStr">
         <is>
-          <t>44.50</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="N236" s="2" t="inlineStr">
         <is>
-          <t>177.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O236" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P236" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q236" s="2" t="inlineStr"/>
       <c r="R236" s="2" t="inlineStr">
         <is>
-          <t>4047.30 €</t>
+          <t>829,16 €</t>
         </is>
       </c>
     </row>
     <row r="237" ht="32" customHeight="1">
       <c r="A237" s="2" t="inlineStr">
         <is>
-          <t>AR17102</t>
+          <t>AR17121-01</t>
         </is>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D237" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E237" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>040-090</t>
         </is>
       </c>
       <c r="F237" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV11D200074</t>
+          <t>EtaLine Pro 040-040-090 0,8kW EAN 4031932394598</t>
         </is>
       </c>
       <c r="G237" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
-[...6 lines deleted...]
-      </c>
+          <t>3500</t>
+        </is>
+      </c>
+      <c r="H237" s="2" t="inlineStr"/>
       <c r="I237" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J237" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K237" s="2" t="inlineStr">
         <is>
-          <t>24.50</t>
+          <t>38,50</t>
         </is>
       </c>
       <c r="L237" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="M237" s="2" t="inlineStr">
         <is>
-          <t>8.40</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="N237" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>23,20</t>
         </is>
       </c>
       <c r="O237" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,80 kW</t>
         </is>
       </c>
       <c r="P237" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q237" s="2" t="inlineStr"/>
       <c r="R237" s="2" t="inlineStr">
         <is>
-          <t>1334.93 €</t>
+          <t>2042,11 €</t>
         </is>
       </c>
     </row>
     <row r="238" ht="32" customHeight="1">
       <c r="A238" s="2" t="inlineStr">
         <is>
-          <t>AR17103</t>
+          <t>AR17121-02</t>
         </is>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D238" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E238" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-090</t>
         </is>
       </c>
       <c r="F238" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200074</t>
+          <t>EtaLine Pro 040-040-090 0,8kW EAN 4031932394598</t>
         </is>
       </c>
       <c r="G238" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
-[...6 lines deleted...]
-      </c>
+          <t>3500</t>
+        </is>
+      </c>
+      <c r="H238" s="2" t="inlineStr"/>
       <c r="I238" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J238" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K238" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>38,50</t>
         </is>
       </c>
       <c r="L238" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="M238" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="N238" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>23,20</t>
         </is>
       </c>
       <c r="O238" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,80 kW</t>
         </is>
       </c>
       <c r="P238" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q238" s="2" t="inlineStr"/>
       <c r="R238" s="2" t="inlineStr">
         <is>
-          <t>1195.42 €</t>
+          <t>2042,11 €</t>
         </is>
       </c>
     </row>
     <row r="239" ht="32" customHeight="1">
       <c r="A239" s="2" t="inlineStr">
         <is>
-          <t>AR17121-01</t>
+          <t>AR17121-03</t>
         </is>
       </c>
       <c r="B239" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C239" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D239" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E239" s="2" t="inlineStr">
         <is>
           <t>040-090</t>
         </is>
       </c>
       <c r="F239" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 040-040-090 0,8kW EAN 4031932394598</t>
         </is>
       </c>
       <c r="G239" s="2" t="inlineStr">
         <is>
           <t>3500</t>
         </is>
       </c>
       <c r="H239" s="2" t="inlineStr"/>
       <c r="I239" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J239" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K239" s="2" t="inlineStr">
         <is>
-          <t>38.50</t>
+          <t>38,50</t>
         </is>
       </c>
       <c r="L239" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="M239" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="N239" s="2" t="inlineStr">
         <is>
-          <t>23.20</t>
+          <t>23,20</t>
         </is>
       </c>
       <c r="O239" s="2" t="inlineStr">
         <is>
-          <t>0,8 kW</t>
+          <t>0,80 kW</t>
         </is>
       </c>
       <c r="P239" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q239" s="2" t="inlineStr"/>
       <c r="R239" s="2" t="inlineStr">
         <is>
-          <t>2042.11 €</t>
+          <t>2042,11 €</t>
         </is>
       </c>
     </row>
     <row r="240" ht="32" customHeight="1">
       <c r="A240" s="2" t="inlineStr">
         <is>
-          <t>AR17121-02</t>
+          <t>AR17121-04</t>
         </is>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C240" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D240" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E240" s="2" t="inlineStr">
         <is>
           <t>040-090</t>
         </is>
       </c>
       <c r="F240" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 040-040-090 0,8kW EAN 4031932394598</t>
         </is>
       </c>
       <c r="G240" s="2" t="inlineStr">
         <is>
           <t>3500</t>
         </is>
       </c>
       <c r="H240" s="2" t="inlineStr"/>
       <c r="I240" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J240" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K240" s="2" t="inlineStr">
         <is>
-          <t>38.50</t>
+          <t>38,50</t>
         </is>
       </c>
       <c r="L240" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="M240" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="N240" s="2" t="inlineStr">
         <is>
-          <t>23.20</t>
+          <t>23,20</t>
         </is>
       </c>
       <c r="O240" s="2" t="inlineStr">
         <is>
-          <t>0,8 kW</t>
+          <t>0,80 kW</t>
         </is>
       </c>
       <c r="P240" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q240" s="2" t="inlineStr"/>
       <c r="R240" s="2" t="inlineStr">
         <is>
-          <t>2042.11 €</t>
+          <t>2042,11 €</t>
         </is>
       </c>
     </row>
     <row r="241" ht="32" customHeight="1">
       <c r="A241" s="2" t="inlineStr">
         <is>
-          <t>AR17121-03</t>
+          <t>AR17121-05</t>
         </is>
       </c>
       <c r="B241" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C241" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D241" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E241" s="2" t="inlineStr">
         <is>
           <t>040-090</t>
         </is>
       </c>
       <c r="F241" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 040-040-090 0,8kW EAN 4031932394598</t>
         </is>
       </c>
       <c r="G241" s="2" t="inlineStr">
         <is>
           <t>3500</t>
         </is>
       </c>
       <c r="H241" s="2" t="inlineStr"/>
       <c r="I241" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J241" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K241" s="2" t="inlineStr">
         <is>
-          <t>38.50</t>
+          <t>38,50</t>
         </is>
       </c>
       <c r="L241" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="M241" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="N241" s="2" t="inlineStr">
         <is>
-          <t>23.20</t>
+          <t>23,20</t>
         </is>
       </c>
       <c r="O241" s="2" t="inlineStr">
         <is>
-          <t>0,8 kW</t>
+          <t>0,80 kW</t>
         </is>
       </c>
       <c r="P241" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q241" s="2" t="inlineStr"/>
       <c r="R241" s="2" t="inlineStr">
         <is>
-          <t>2042.11 €</t>
+          <t>2042,11 €</t>
         </is>
       </c>
     </row>
     <row r="242" ht="32" customHeight="1">
       <c r="A242" s="2" t="inlineStr">
         <is>
-          <t>AR17121-04</t>
+          <t>AR17170</t>
         </is>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C242" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D242" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Pro</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E242" s="2" t="inlineStr">
         <is>
-          <t>040-090</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F242" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 040-040-090 0,8kW EAN 4031932394598</t>
+          <t>Etaline ETL 080-080-200-GGSCV11WSEBS4HCB IE5 PDRV2 PM</t>
         </is>
       </c>
       <c r="G242" s="2" t="inlineStr">
         <is>
-          <t>3500</t>
-[...2 lines deleted...]
-      <c r="H242" s="2" t="inlineStr"/>
+          <t>1055</t>
+        </is>
+      </c>
+      <c r="H242" s="2" t="inlineStr">
+        <is>
+          <t>219</t>
+        </is>
+      </c>
       <c r="I242" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J242" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>7,90</t>
         </is>
       </c>
       <c r="K242" s="2" t="inlineStr">
         <is>
-          <t>38.50</t>
+          <t>78,00</t>
         </is>
       </c>
       <c r="L242" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>3,70</t>
         </is>
       </c>
       <c r="M242" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>9,20</t>
         </is>
       </c>
       <c r="N242" s="2" t="inlineStr">
         <is>
-          <t>23.20</t>
+          <t>166,00</t>
         </is>
       </c>
       <c r="O242" s="2" t="inlineStr">
         <is>
-          <t>0,8 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P242" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q242" s="2" t="inlineStr"/>
       <c r="R242" s="2" t="inlineStr">
         <is>
-          <t>2042.11 €</t>
+          <t>3475,05 €</t>
         </is>
       </c>
     </row>
     <row r="243" ht="32" customHeight="1">
       <c r="A243" s="2" t="inlineStr">
         <is>
-          <t>AR17121-05</t>
+          <t>AR17207</t>
         </is>
       </c>
       <c r="B243" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C243" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D243" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Pro</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E243" s="2" t="inlineStr">
         <is>
-          <t>040-090</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F243" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 040-040-090 0,8kW EAN 4031932394598</t>
+          <t>Etaline ETL 050-050-160 GGSAV11D200402 BKSBIE3</t>
         </is>
       </c>
       <c r="G243" s="2" t="inlineStr">
         <is>
-          <t>3500</t>
-[...2 lines deleted...]
-      <c r="H243" s="2" t="inlineStr"/>
+          <t>2900</t>
+        </is>
+      </c>
+      <c r="H243" s="2" t="inlineStr">
+        <is>
+          <t>139</t>
+        </is>
+      </c>
       <c r="I243" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J243" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="K243" s="2" t="inlineStr">
         <is>
-          <t>38.50</t>
+          <t>71,00</t>
         </is>
       </c>
       <c r="L243" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="M243" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="N243" s="2" t="inlineStr">
         <is>
-          <t>23.20</t>
+          <t>85,00</t>
         </is>
       </c>
       <c r="O243" s="2" t="inlineStr">
         <is>
-          <t>0,8 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P243" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q243" s="2" t="inlineStr"/>
       <c r="R243" s="2" t="inlineStr">
         <is>
-          <t>2042.11 €</t>
+          <t>1200,42 €</t>
         </is>
       </c>
     </row>
     <row r="244" ht="32" customHeight="1">
       <c r="A244" s="2" t="inlineStr">
         <is>
-          <t>AR17170</t>
+          <t>AR17230</t>
         </is>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D244" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E244" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F244" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-200-GGSCV11WSEBS4HCB IE5 PDRV2 PM</t>
+          <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB IE5, ohne PD</t>
         </is>
       </c>
       <c r="G244" s="2" t="inlineStr">
         <is>
-          <t>1055</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H244" s="2" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>162</t>
         </is>
       </c>
       <c r="I244" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J244" s="2" t="inlineStr">
         <is>
-          <t>7.90</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="K244" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>46,50</t>
         </is>
       </c>
       <c r="L244" s="2" t="inlineStr">
         <is>
-          <t>3.70</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="M244" s="2" t="inlineStr">
         <is>
-          <t>9.20</t>
+          <t>9,50</t>
         </is>
       </c>
       <c r="N244" s="2" t="inlineStr">
         <is>
-          <t>166.00</t>
+          <t>71,00</t>
         </is>
       </c>
       <c r="O244" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P244" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q244" s="2" t="inlineStr"/>
       <c r="R244" s="2" t="inlineStr">
         <is>
-          <t>5183.32 €</t>
+          <t>945,88 €</t>
         </is>
       </c>
     </row>
     <row r="245" ht="32" customHeight="1">
       <c r="A245" s="2" t="inlineStr">
         <is>
-          <t>AR17207</t>
+          <t>AR17279-01</t>
         </is>
       </c>
       <c r="B245" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C245" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D245" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E245" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F245" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV11D200402 BKSBIE3</t>
+          <t>Etaline ETL 080-080-200-GGSCV10WSECM4HHB</t>
         </is>
       </c>
       <c r="G245" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H245" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>219</t>
         </is>
       </c>
       <c r="I245" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J245" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="K245" s="2" t="inlineStr">
         <is>
-          <t>71.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="L245" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M245" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="N245" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>114,00</t>
         </is>
       </c>
       <c r="O245" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P245" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q245" s="2" t="inlineStr"/>
       <c r="R245" s="2" t="inlineStr">
         <is>
-          <t>1488.25 €</t>
+          <t>1760,53 €</t>
         </is>
       </c>
     </row>
     <row r="246" ht="32" customHeight="1">
       <c r="A246" s="2" t="inlineStr">
         <is>
-          <t>AR17230</t>
+          <t>AR17279-02</t>
         </is>
       </c>
       <c r="B246" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C246" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D246" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E246" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F246" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB IE5, ohne PD</t>
+          <t>Etaline ETL 080-080-200-GGSCV10WSECM4HHB</t>
         </is>
       </c>
       <c r="G246" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H246" s="2" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>219</t>
         </is>
       </c>
       <c r="I246" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J246" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="K246" s="2" t="inlineStr">
         <is>
-          <t>46.50</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="L246" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M246" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="N246" s="2" t="inlineStr">
         <is>
-          <t>71.00</t>
+          <t>114,00</t>
         </is>
       </c>
       <c r="O246" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P246" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q246" s="2" t="inlineStr"/>
       <c r="R246" s="2" t="inlineStr">
         <is>
-          <t>1439.48 €</t>
+          <t>1760,53 €</t>
         </is>
       </c>
     </row>
     <row r="247" ht="32" customHeight="1">
       <c r="A247" s="2" t="inlineStr">
         <is>
-          <t>AR17279-01</t>
+          <t>AR17342</t>
         </is>
       </c>
       <c r="B247" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C247" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D247" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E247" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F247" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-200-GGSCV10WSECM4HHB</t>
+          <t>Etaline ETL 080-080-200-GGSCV76WSECX4HHB</t>
         </is>
       </c>
       <c r="G247" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1460</t>
         </is>
       </c>
       <c r="H247" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I247" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J247" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="K247" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>90,00</t>
         </is>
       </c>
       <c r="L247" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="M247" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>17,50</t>
         </is>
       </c>
       <c r="N247" s="2" t="inlineStr">
         <is>
-          <t>114.00</t>
+          <t>148,00</t>
         </is>
       </c>
       <c r="O247" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P247" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q247" s="2" t="inlineStr"/>
       <c r="R247" s="2" t="inlineStr">
         <is>
-          <t>2652.93 €</t>
+          <t>2090,92 €</t>
         </is>
       </c>
     </row>
     <row r="248" ht="32" customHeight="1">
       <c r="A248" s="2" t="inlineStr">
         <is>
-          <t>AR17279-02</t>
+          <t>AR17355-01</t>
         </is>
       </c>
       <c r="B248" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C248" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D248" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E248" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F248" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-200-GGSCV10WSECM4HHB</t>
+          <t>Etaline ETL 050-050-250 GGSCV10WSECD4HCB PD2M</t>
         </is>
       </c>
       <c r="G248" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H248" s="2" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I248" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J248" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="K248" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>54,00</t>
         </is>
       </c>
       <c r="L248" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>11,80</t>
         </is>
       </c>
       <c r="M248" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="N248" s="2" t="inlineStr">
         <is>
-          <t>114.00</t>
+          <t>108,00</t>
         </is>
       </c>
       <c r="O248" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P248" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q248" s="2" t="inlineStr"/>
       <c r="R248" s="2" t="inlineStr">
         <is>
-          <t>2652.93 €</t>
+          <t>3407,21 €</t>
         </is>
       </c>
     </row>
     <row r="249" ht="32" customHeight="1">
       <c r="A249" s="2" t="inlineStr">
         <is>
-          <t>AR17342</t>
+          <t>AR17355-02</t>
         </is>
       </c>
       <c r="B249" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C249" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D249" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E249" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F249" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-200-GGSCV76WSECX4HHB</t>
+          <t>Etaline ETL 050-050-250 GGSCV10WSECD4HCB PD2M</t>
         </is>
       </c>
       <c r="G249" s="2" t="inlineStr">
         <is>
-          <t>1460</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H249" s="2" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I249" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J249" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="K249" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>54,00</t>
         </is>
       </c>
       <c r="L249" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>11,80</t>
         </is>
       </c>
       <c r="M249" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="N249" s="2" t="inlineStr">
         <is>
-          <t>148.00</t>
+          <t>108,00</t>
         </is>
       </c>
       <c r="O249" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P249" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q249" s="2" t="inlineStr"/>
       <c r="R249" s="2" t="inlineStr">
         <is>
-          <t>3091.69 €</t>
+          <t>3407,21 €</t>
         </is>
       </c>
     </row>
     <row r="250" ht="32" customHeight="1">
       <c r="A250" s="2" t="inlineStr">
         <is>
-          <t>AR17355-01</t>
+          <t>AR17360-03</t>
         </is>
       </c>
       <c r="B250" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C250" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D250" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E250" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F250" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-250 GGSCV10WSECD4HCB PD2M</t>
+          <t>Etaline ETL 032-032-160 GGSCV10WSEBS4HCB PD2M</t>
         </is>
       </c>
       <c r="G250" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H250" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I250" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J250" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>2,50</t>
         </is>
       </c>
       <c r="K250" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>26,50</t>
         </is>
       </c>
       <c r="L250" s="2" t="inlineStr">
         <is>
-          <t>11.80</t>
+          <t>10,50</t>
         </is>
       </c>
       <c r="M250" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="N250" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>81,00</t>
         </is>
       </c>
       <c r="O250" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P250" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q250" s="2" t="inlineStr"/>
       <c r="R250" s="2" t="inlineStr">
         <is>
-          <t>5205.43 €</t>
+          <t>3035,36 €</t>
         </is>
       </c>
     </row>
     <row r="251" ht="32" customHeight="1">
       <c r="A251" s="2" t="inlineStr">
         <is>
-          <t>AR17355-02</t>
+          <t>AR17376</t>
         </is>
       </c>
       <c r="B251" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C251" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D251" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E251" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F251" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-250 GGSCV10WSECD4HCB PD2M</t>
+          <t>Etaline ETL 040-040-160 GGSBV11 WSEBS2HHB</t>
         </is>
       </c>
       <c r="G251" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2870</t>
         </is>
       </c>
       <c r="H251" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>136</t>
         </is>
       </c>
       <c r="I251" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J251" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K251" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>41,50</t>
         </is>
       </c>
       <c r="L251" s="2" t="inlineStr">
         <is>
-          <t>11.80</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="M251" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="N251" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>69,00</t>
         </is>
       </c>
       <c r="O251" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P251" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q251" s="2" t="inlineStr"/>
       <c r="R251" s="2" t="inlineStr">
         <is>
-          <t>5205.43 €</t>
+          <t>997,37 €</t>
         </is>
       </c>
     </row>
     <row r="252" ht="32" customHeight="1">
       <c r="A252" s="2" t="inlineStr">
         <is>
-          <t>AR17360-01</t>
+          <t>AR17377</t>
         </is>
       </c>
       <c r="B252" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C252" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D252" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E252" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F252" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSCV10WSEBS4HCB PM, ohne Motor</t>
+          <t>Etaline ETL 040-040-160 GGSBV11 WSEBS2HHB</t>
         </is>
       </c>
       <c r="G252" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2870</t>
         </is>
       </c>
       <c r="H252" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>136</t>
         </is>
       </c>
       <c r="I252" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J252" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K252" s="2" t="inlineStr">
         <is>
-          <t>26.50</t>
+          <t>41,50</t>
         </is>
       </c>
       <c r="L252" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="M252" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="N252" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>69,00</t>
         </is>
       </c>
       <c r="O252" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...2 lines deleted...]
-      <c r="P252" s="2" t="inlineStr"/>
+          <t>2,20 kW</t>
+        </is>
+      </c>
+      <c r="P252" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q252" s="2" t="inlineStr"/>
       <c r="R252" s="2" t="inlineStr">
         <is>
-          <t>1500.04 €</t>
+          <t>997,37 €</t>
         </is>
       </c>
     </row>
     <row r="253" ht="32" customHeight="1">
       <c r="A253" s="2" t="inlineStr">
         <is>
-          <t>AR17360-03</t>
+          <t>AR17443</t>
         </is>
       </c>
       <c r="B253" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C253" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D253" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E253" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F253" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSCV10WSEBS4HCB PD2M</t>
+          <t>Etaline ETL 050-050-160-GGSCV66WSEBA4HHB</t>
         </is>
       </c>
       <c r="G253" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H253" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>134</t>
         </is>
       </c>
       <c r="I253" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J253" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="K253" s="2" t="inlineStr">
         <is>
-          <t>26.50</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="L253" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>2,20</t>
         </is>
       </c>
       <c r="M253" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="N253" s="2" t="inlineStr">
         <is>
-          <t>81.00</t>
+          <t>83,00</t>
         </is>
       </c>
       <c r="O253" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P253" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q253" s="2" t="inlineStr"/>
       <c r="R253" s="2" t="inlineStr">
         <is>
-          <t>4709.43 €</t>
+          <t>1438,15 €</t>
         </is>
       </c>
     </row>
     <row r="254" ht="32" customHeight="1">
       <c r="A254" s="2" t="inlineStr">
         <is>
-          <t>AR17376</t>
+          <t>AR17463-01</t>
         </is>
       </c>
       <c r="B254" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C254" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D254" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E254" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F254" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSBV11 WSEBS2HHB</t>
+          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PM, ohne Motor</t>
         </is>
       </c>
       <c r="G254" s="2" t="inlineStr">
         <is>
-          <t>2870</t>
+          <t>2288</t>
         </is>
       </c>
       <c r="H254" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I254" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J254" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K254" s="2" t="inlineStr">
         <is>
-          <t>41.50</t>
+          <t>47,00</t>
         </is>
       </c>
       <c r="L254" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="M254" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="N254" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>62,00</t>
         </is>
       </c>
       <c r="O254" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>4,00 kW</t>
+        </is>
+      </c>
+      <c r="P254" s="2" t="inlineStr"/>
       <c r="Q254" s="2" t="inlineStr"/>
       <c r="R254" s="2" t="inlineStr">
         <is>
-          <t>1502.93 €</t>
-[...3 lines deleted...]
-    <row r="255" ht="32" customHeight="1">
+          <t>1068,76 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="255" ht="48" customHeight="1">
       <c r="A255" s="2" t="inlineStr">
         <is>
-          <t>AR17377</t>
+          <t>AR17463-02</t>
         </is>
       </c>
       <c r="B255" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C255" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D255" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E255" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F255" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSBV11 WSEBS2HHB</t>
+          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PM ohne Motor</t>
         </is>
       </c>
       <c r="G255" s="2" t="inlineStr">
         <is>
-          <t>2870</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H255" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I255" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J255" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K255" s="2" t="inlineStr">
         <is>
-          <t>41.50</t>
+          <t>47,00</t>
         </is>
       </c>
       <c r="L255" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="M255" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="N255" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>92,00</t>
         </is>
       </c>
       <c r="O255" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P255" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q255" s="2" t="inlineStr"/>
       <c r="R255" s="2" t="inlineStr">
         <is>
-          <t>1502.93 €</t>
-[...3 lines deleted...]
-    <row r="256" ht="32" customHeight="1">
+          <t>1068,76 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="256" ht="48" customHeight="1">
       <c r="A256" s="2" t="inlineStr">
         <is>
-          <t>AR17443</t>
+          <t>AR17463-03</t>
         </is>
       </c>
       <c r="B256" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C256" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D256" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E256" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F256" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160-GGSCV66WSEBA4HHB</t>
+          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PD2M</t>
         </is>
       </c>
       <c r="G256" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H256" s="2" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I256" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J256" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K256" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>47,00</t>
         </is>
       </c>
       <c r="L256" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="M256" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="N256" s="2" t="inlineStr">
         <is>
-          <t>83.00</t>
+          <t>92,00</t>
         </is>
       </c>
       <c r="O256" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P256" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q256" s="2" t="inlineStr"/>
       <c r="R256" s="2" t="inlineStr">
         <is>
-          <t>1731.40 €</t>
-[...3 lines deleted...]
-    <row r="257" ht="32" customHeight="1">
+          <t>3365,19 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="257" ht="48" customHeight="1">
       <c r="A257" s="2" t="inlineStr">
         <is>
-          <t>AR17463-01</t>
+          <t>AR17466-01</t>
         </is>
       </c>
       <c r="B257" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C257" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D257" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E257" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F257" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PM, ohne Motor</t>
+          <t>Etaline ETL 040-040-160-GGSCV10WSEBS4HCB PM, ohne Motor</t>
         </is>
       </c>
       <c r="G257" s="2" t="inlineStr">
         <is>
-          <t>2288</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H257" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I257" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J257" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K257" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>41,50</t>
         </is>
       </c>
       <c r="L257" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>8,10</t>
         </is>
       </c>
       <c r="M257" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="N257" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>87,00</t>
         </is>
       </c>
       <c r="O257" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
-[...2 lines deleted...]
-      <c r="P257" s="2" t="inlineStr"/>
+          <t>2,20 kW</t>
+        </is>
+      </c>
+      <c r="P257" s="2" t="inlineStr">
+        <is>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+        </is>
+      </c>
       <c r="Q257" s="2" t="inlineStr"/>
       <c r="R257" s="2" t="inlineStr">
         <is>
-          <t>1511.93 €</t>
+          <t>0,00 €</t>
         </is>
       </c>
     </row>
     <row r="258" ht="48" customHeight="1">
       <c r="A258" s="2" t="inlineStr">
         <is>
-          <t>AR17463-02</t>
+          <t>AR17466-02</t>
         </is>
       </c>
       <c r="B258" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C258" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D258" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E258" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F258" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PM ohne Motor</t>
+          <t>Etaline ETL 040-040-160-GGSCV10WSEBS4HCB PD2M</t>
         </is>
       </c>
       <c r="G258" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H258" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I258" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J258" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K258" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>41,50</t>
         </is>
       </c>
       <c r="L258" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>8,10</t>
         </is>
       </c>
       <c r="M258" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="N258" s="2" t="inlineStr">
         <is>
-          <t>92.00</t>
+          <t>87,00</t>
         </is>
       </c>
       <c r="O258" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P258" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q258" s="2" t="inlineStr"/>
       <c r="R258" s="2" t="inlineStr">
         <is>
-          <t>1511.93 €</t>
+          <t>3104,15 €</t>
         </is>
       </c>
     </row>
     <row r="259" ht="48" customHeight="1">
       <c r="A259" s="2" t="inlineStr">
         <is>
-          <t>AR17463-03</t>
+          <t>AR17466-03</t>
         </is>
       </c>
       <c r="B259" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C259" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D259" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E259" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F259" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PD2M</t>
+          <t>Etaline ETL 040-040-160-GGSCV10WSEBS4HCB PD2M</t>
         </is>
       </c>
       <c r="G259" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H259" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I259" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J259" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K259" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>41,50</t>
         </is>
       </c>
       <c r="L259" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>8,10</t>
         </is>
       </c>
       <c r="M259" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="N259" s="2" t="inlineStr">
         <is>
-          <t>92.00</t>
+          <t>87,00</t>
         </is>
       </c>
       <c r="O259" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P259" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q259" s="2" t="inlineStr"/>
       <c r="R259" s="2" t="inlineStr">
         <is>
-          <t>4910.09 €</t>
+          <t>3104,15 €</t>
         </is>
       </c>
     </row>
     <row r="260" ht="48" customHeight="1">
       <c r="A260" s="2" t="inlineStr">
         <is>
-          <t>AR17466-01</t>
+          <t>AR17470-01</t>
         </is>
       </c>
       <c r="B260" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C260" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D260" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E260" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F260" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV10WSEBS4HCB PD2M</t>
+          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PD2M</t>
         </is>
       </c>
       <c r="G260" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H260" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I260" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J260" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K260" s="2" t="inlineStr">
         <is>
-          <t>41.50</t>
+          <t>47,00</t>
         </is>
       </c>
       <c r="L260" s="2" t="inlineStr">
         <is>
-          <t>8.10</t>
+          <t>10,50</t>
         </is>
       </c>
       <c r="M260" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>25,50</t>
         </is>
       </c>
       <c r="N260" s="2" t="inlineStr">
         <is>
-          <t>87.00</t>
+          <t>93,00</t>
         </is>
       </c>
       <c r="O260" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P260" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q260" s="2" t="inlineStr"/>
       <c r="R260" s="2" t="inlineStr">
         <is>
-          <t>4520.85 €</t>
+          <t>3365,19 €</t>
         </is>
       </c>
     </row>
     <row r="261" ht="48" customHeight="1">
       <c r="A261" s="2" t="inlineStr">
         <is>
-          <t>AR17466-02</t>
+          <t>AR17470-02</t>
         </is>
       </c>
       <c r="B261" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C261" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D261" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E261" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F261" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV10WSEBS4HCB PD2M</t>
+          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PD2M</t>
         </is>
       </c>
       <c r="G261" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H261" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I261" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J261" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K261" s="2" t="inlineStr">
         <is>
-          <t>41.50</t>
+          <t>47,00</t>
         </is>
       </c>
       <c r="L261" s="2" t="inlineStr">
         <is>
-          <t>8.10</t>
+          <t>10,50</t>
         </is>
       </c>
       <c r="M261" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>25,50</t>
         </is>
       </c>
       <c r="N261" s="2" t="inlineStr">
         <is>
-          <t>87.00</t>
+          <t>93,00</t>
         </is>
       </c>
       <c r="O261" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P261" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q261" s="2" t="inlineStr"/>
       <c r="R261" s="2" t="inlineStr">
         <is>
-          <t>4520.85 €</t>
+          <t>3365,19 €</t>
         </is>
       </c>
     </row>
     <row r="262" ht="48" customHeight="1">
       <c r="A262" s="2" t="inlineStr">
         <is>
-          <t>AR17466-03</t>
+          <t>AR17470-03</t>
         </is>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C262" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D262" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E262" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F262" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV10WSEBS4HCB PD2M</t>
+          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PD2M</t>
         </is>
       </c>
       <c r="G262" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H262" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I262" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J262" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K262" s="2" t="inlineStr">
         <is>
-          <t>41.50</t>
+          <t>47,00</t>
         </is>
       </c>
       <c r="L262" s="2" t="inlineStr">
         <is>
-          <t>8.10</t>
+          <t>10,50</t>
         </is>
       </c>
       <c r="M262" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>25,50</t>
         </is>
       </c>
       <c r="N262" s="2" t="inlineStr">
         <is>
-          <t>87.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>93,00</t>
+        </is>
+      </c>
+      <c r="O262" s="2" t="inlineStr"/>
       <c r="P262" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q262" s="2" t="inlineStr"/>
       <c r="R262" s="2" t="inlineStr">
         <is>
-          <t>4520.85 €</t>
-[...3 lines deleted...]
-    <row r="263" ht="48" customHeight="1">
+          <t>3365,19 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="263" ht="32" customHeight="1">
       <c r="A263" s="2" t="inlineStr">
         <is>
-          <t>AR17470-01</t>
+          <t>AR17473-02</t>
         </is>
       </c>
       <c r="B263" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C263" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D263" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E263" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>100-125</t>
         </is>
       </c>
       <c r="F263" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PD2M</t>
+          <t>Etaline ETL 100-100-125-GGSCV10WSEDY4HCB PM, ohne Motor</t>
         </is>
       </c>
       <c r="G263" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>3076</t>
         </is>
       </c>
       <c r="H263" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>141</t>
         </is>
       </c>
       <c r="I263" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J263" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="K263" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>188,00</t>
         </is>
       </c>
       <c r="L263" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="M263" s="2" t="inlineStr">
         <is>
-          <t>25.50</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="N263" s="2" t="inlineStr">
         <is>
-          <t>93.00</t>
+          <t>77,00</t>
         </is>
       </c>
       <c r="O263" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>11,00 kW</t>
+        </is>
+      </c>
+      <c r="P263" s="2" t="inlineStr"/>
       <c r="Q263" s="2" t="inlineStr"/>
       <c r="R263" s="2" t="inlineStr">
         <is>
-          <t>4910.09 €</t>
-[...3 lines deleted...]
-    <row r="264" ht="48" customHeight="1">
+          <t>2133,55 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="264" ht="32" customHeight="1">
       <c r="A264" s="2" t="inlineStr">
         <is>
-          <t>AR17470-02</t>
+          <t>AR17473-03</t>
         </is>
       </c>
       <c r="B264" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C264" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D264" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E264" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>100-125</t>
         </is>
       </c>
       <c r="F264" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PD2M</t>
+          <t>Etaline ETL 100-100-125-GGSCV10WSEDY4HCB PM, ohne Motor</t>
         </is>
       </c>
       <c r="G264" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>3076</t>
         </is>
       </c>
       <c r="H264" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>141</t>
         </is>
       </c>
       <c r="I264" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J264" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="K264" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>188,00</t>
         </is>
       </c>
       <c r="L264" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="M264" s="2" t="inlineStr">
         <is>
-          <t>25.50</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="N264" s="2" t="inlineStr">
         <is>
-          <t>93.00</t>
+          <t>77,00</t>
         </is>
       </c>
       <c r="O264" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>11,00 kW</t>
+        </is>
+      </c>
+      <c r="P264" s="2" t="inlineStr"/>
       <c r="Q264" s="2" t="inlineStr"/>
       <c r="R264" s="2" t="inlineStr">
         <is>
-          <t>4910.09 €</t>
+          <t>2133,55 €</t>
         </is>
       </c>
     </row>
     <row r="265" ht="48" customHeight="1">
       <c r="A265" s="2" t="inlineStr">
         <is>
-          <t>AR17470-03</t>
+          <t>AR17473-04</t>
         </is>
       </c>
       <c r="B265" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C265" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D265" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E265" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>100-125</t>
         </is>
       </c>
       <c r="F265" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PD2M</t>
+          <t>Etaline ETL 100-100-125-GGSCV10WSEDY4HCB PD2M</t>
         </is>
       </c>
       <c r="G265" s="2" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="H265" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>141</t>
         </is>
       </c>
       <c r="I265" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J265" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="K265" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>188,00</t>
         </is>
       </c>
       <c r="L265" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="M265" s="2" t="inlineStr">
         <is>
-          <t>25.50</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="N265" s="2" t="inlineStr">
         <is>
-          <t>93.00</t>
-[...2 lines deleted...]
-      <c r="O265" s="2" t="inlineStr"/>
+          <t>161,00</t>
+        </is>
+      </c>
+      <c r="O265" s="2" t="inlineStr">
+        <is>
+          <t>11,00 kW</t>
+        </is>
+      </c>
       <c r="P265" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q265" s="2" t="inlineStr"/>
       <c r="R265" s="2" t="inlineStr">
         <is>
-          <t>4910.09 €</t>
+          <t>5890,29 €</t>
         </is>
       </c>
     </row>
     <row r="266" ht="32" customHeight="1">
       <c r="A266" s="2" t="inlineStr">
         <is>
-          <t>AR17473-02</t>
+          <t>AR17562</t>
         </is>
       </c>
       <c r="B266" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C266" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D266" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E266" s="2" t="inlineStr">
         <is>
-          <t>100-125</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F266" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-125-GGSCV10WSEDY4HCB PM, ohne Motor</t>
+          <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
         </is>
       </c>
       <c r="G266" s="2" t="inlineStr">
         <is>
-          <t>3076</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H266" s="2" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I266" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J266" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>4,20</t>
         </is>
       </c>
       <c r="K266" s="2" t="inlineStr">
         <is>
-          <t>188.00</t>
+          <t>47,90</t>
         </is>
       </c>
       <c r="L266" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>4,10</t>
         </is>
       </c>
       <c r="M266" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>10,90</t>
         </is>
       </c>
       <c r="N266" s="2" t="inlineStr">
         <is>
-          <t>77.00</t>
+          <t>79,00</t>
         </is>
       </c>
       <c r="O266" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...2 lines deleted...]
-      <c r="P266" s="2" t="inlineStr"/>
+          <t>1,10 kW</t>
+        </is>
+      </c>
+      <c r="P266" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q266" s="2" t="inlineStr"/>
       <c r="R266" s="2" t="inlineStr">
         <is>
-          <t>3174.97 €</t>
+          <t>996,90 €</t>
         </is>
       </c>
     </row>
     <row r="267" ht="32" customHeight="1">
       <c r="A267" s="2" t="inlineStr">
         <is>
-          <t>AR17473-03</t>
+          <t>AR17660</t>
         </is>
       </c>
       <c r="B267" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C267" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D267" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E267" s="2" t="inlineStr">
         <is>
-          <t>100-125</t>
+          <t>100-160</t>
         </is>
       </c>
       <c r="F267" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-125-GGSCV10WSEDY4HCB PM, ohne Motor</t>
+          <t>Etaline ETL 100-100-160-GGSCV11WSEEH2HHB</t>
         </is>
       </c>
       <c r="G267" s="2" t="inlineStr">
         <is>
-          <t>3076</t>
+          <t>2946</t>
         </is>
       </c>
       <c r="H267" s="2" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>165</t>
         </is>
       </c>
       <c r="I267" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J267" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="K267" s="2" t="inlineStr">
         <is>
-          <t>188.00</t>
+          <t>290,00</t>
         </is>
       </c>
       <c r="L267" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="M267" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="N267" s="2" t="inlineStr">
         <is>
-          <t>77.00</t>
+          <t>170,00</t>
         </is>
       </c>
       <c r="O267" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...2 lines deleted...]
-      <c r="P267" s="2" t="inlineStr"/>
+          <t>15,00 kW</t>
+        </is>
+      </c>
+      <c r="P267" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q267" s="2" t="inlineStr"/>
       <c r="R267" s="2" t="inlineStr">
         <is>
-          <t>3174.97 €</t>
-[...3 lines deleted...]
-    <row r="268" ht="48" customHeight="1">
+          <t>3780,46 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="268" ht="32" customHeight="1">
       <c r="A268" s="2" t="inlineStr">
         <is>
-          <t>AR17473-04</t>
+          <t>AR17664-01</t>
         </is>
       </c>
       <c r="B268" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C268" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D268" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E268" s="2" t="inlineStr">
         <is>
-          <t>100-125</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F268" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-125-GGSCV10WSEDY4HCB PD2M</t>
+          <t>Etaline ETL 065-065-160 GGSAV11D201502</t>
         </is>
       </c>
       <c r="G268" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H268" s="2" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I268" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J268" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="K268" s="2" t="inlineStr">
         <is>
-          <t>188.00</t>
+          <t>152,00</t>
         </is>
       </c>
       <c r="L268" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M268" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>45,00</t>
         </is>
       </c>
       <c r="N268" s="2" t="inlineStr">
         <is>
-          <t>161.00</t>
+          <t>137,00</t>
         </is>
       </c>
       <c r="O268" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>15,00 kW</t>
         </is>
       </c>
       <c r="P268" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q268" s="2" t="inlineStr"/>
       <c r="R268" s="2" t="inlineStr">
         <is>
-          <t>8734.13 €</t>
+          <t>2816,28 €</t>
         </is>
       </c>
     </row>
     <row r="269" ht="32" customHeight="1">
       <c r="A269" s="2" t="inlineStr">
         <is>
-          <t>AR17562</t>
+          <t>AR17664-02</t>
         </is>
       </c>
       <c r="B269" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C269" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D269" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E269" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F269" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
+          <t>Etaline ETL 065-065-160 GGSAV11D201502</t>
         </is>
       </c>
       <c r="G269" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H269" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I269" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J269" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="K269" s="2" t="inlineStr">
         <is>
-          <t>47.90</t>
+          <t>152,00</t>
         </is>
       </c>
       <c r="L269" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M269" s="2" t="inlineStr">
         <is>
-          <t>10.90</t>
+          <t>45,00</t>
         </is>
       </c>
       <c r="N269" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>137,00</t>
         </is>
       </c>
       <c r="O269" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>15,00 kW</t>
         </is>
       </c>
       <c r="P269" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q269" s="2" t="inlineStr"/>
       <c r="R269" s="2" t="inlineStr">
         <is>
-          <t>1443.72 €</t>
+          <t>2816,28 €</t>
         </is>
       </c>
     </row>
     <row r="270" ht="32" customHeight="1">
       <c r="A270" s="2" t="inlineStr">
         <is>
-          <t>AR17660</t>
+          <t>AR17692</t>
         </is>
       </c>
       <c r="B270" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C270" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D270" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E270" s="2" t="inlineStr">
         <is>
-          <t>100-160</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F270" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-160-GGSCV11WSEEH2HHB</t>
+          <t>Etaline ETL 050-050-250 GGSCV01WSEEH2HBB PM</t>
         </is>
       </c>
       <c r="G270" s="2" t="inlineStr">
         <is>
-          <t>2946</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H270" s="2" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>206</t>
         </is>
       </c>
       <c r="I270" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J270" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K270" s="2" t="inlineStr">
         <is>
-          <t>290.00</t>
+          <t>83,00</t>
         </is>
       </c>
       <c r="L270" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="M270" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="N270" s="2" t="inlineStr">
         <is>
-          <t>170.00</t>
+          <t>168,00</t>
         </is>
       </c>
       <c r="O270" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>15,00 kW</t>
         </is>
       </c>
       <c r="P270" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q270" s="2" t="inlineStr"/>
       <c r="R270" s="2" t="inlineStr">
         <is>
-          <t>5696.78 €</t>
+          <t>3293,95 €</t>
         </is>
       </c>
     </row>
     <row r="271" ht="32" customHeight="1">
       <c r="A271" s="2" t="inlineStr">
         <is>
-          <t>AR17664-01</t>
+          <t>AR17740</t>
         </is>
       </c>
       <c r="B271" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C271" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D271" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E271" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F271" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV11D201502</t>
+          <t>Etaline ETL 032-032-160-GGSCV11WSEAV4HHB</t>
         </is>
       </c>
       <c r="G271" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>1487</t>
         </is>
       </c>
       <c r="H271" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>126</t>
         </is>
       </c>
       <c r="I271" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J271" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>1,20</t>
         </is>
       </c>
       <c r="K271" s="2" t="inlineStr">
         <is>
-          <t>152.00</t>
+          <t>13,50</t>
         </is>
       </c>
       <c r="L271" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M271" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>5,20</t>
         </is>
       </c>
       <c r="N271" s="2" t="inlineStr">
         <is>
-          <t>137.00</t>
+          <t>65,00</t>
         </is>
       </c>
       <c r="O271" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P271" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q271" s="2" t="inlineStr"/>
       <c r="R271" s="2" t="inlineStr">
         <is>
-          <t>2667.73 €</t>
+          <t>790,34 €</t>
         </is>
       </c>
     </row>
     <row r="272" ht="32" customHeight="1">
       <c r="A272" s="2" t="inlineStr">
         <is>
-          <t>AR17664-02</t>
+          <t>AR17741</t>
         </is>
       </c>
       <c r="B272" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C272" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D272" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E272" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F272" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV11D201502</t>
+          <t>Etaline ETL 080-080-160-GCSCV76WSEDN2HHB</t>
         </is>
       </c>
       <c r="G272" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>2935</t>
         </is>
       </c>
       <c r="H272" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>134</t>
         </is>
       </c>
       <c r="I272" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J272" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="K272" s="2" t="inlineStr">
         <is>
-          <t>152.00</t>
+          <t>145,00</t>
         </is>
       </c>
       <c r="L272" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="M272" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>25,70</t>
         </is>
       </c>
       <c r="N272" s="2" t="inlineStr">
         <is>
-          <t>137.00</t>
+          <t>129,00</t>
         </is>
       </c>
       <c r="O272" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P272" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q272" s="2" t="inlineStr"/>
       <c r="R272" s="2" t="inlineStr">
         <is>
-          <t>2667.73 €</t>
-[...3 lines deleted...]
-    <row r="273" ht="32" customHeight="1">
+          <t>2829,42 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="273" ht="48" customHeight="1">
       <c r="A273" s="2" t="inlineStr">
         <is>
-          <t>AR17692</t>
+          <t>AR17805</t>
         </is>
       </c>
       <c r="B273" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C273" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D273" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E273" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F273" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-250 GGSCV01WSEEH2HBB PM</t>
+          <t>Etaline ETL 040-040-160-GBSCV10WSEBI4HCB PD2M</t>
         </is>
       </c>
       <c r="G273" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H273" s="2" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I273" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J273" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="K273" s="2" t="inlineStr">
         <is>
-          <t>83.00</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="L273" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="M273" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>20,50</t>
         </is>
       </c>
       <c r="N273" s="2" t="inlineStr">
         <is>
-          <t>168.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>78,00</t>
+        </is>
+      </c>
+      <c r="O273" s="2" t="inlineStr"/>
       <c r="P273" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q273" s="2" t="inlineStr"/>
       <c r="R273" s="2" t="inlineStr">
         <is>
-          <t>4903.60 €</t>
+          <t>3116,58 €</t>
         </is>
       </c>
     </row>
     <row r="274" ht="32" customHeight="1">
       <c r="A274" s="2" t="inlineStr">
         <is>
-          <t>AR17740</t>
+          <t>AR17807</t>
         </is>
       </c>
       <c r="B274" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C274" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D274" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E274" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F274" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV11WSEAV4HHB</t>
+          <t>Etaline ETL 065-065-160-GGSCV11WSEDY2HHB</t>
         </is>
       </c>
       <c r="G274" s="2" t="inlineStr">
         <is>
-          <t>1487</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H274" s="2" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>160</t>
         </is>
       </c>
       <c r="I274" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J274" s="2" t="inlineStr">
         <is>
-          <t>1.20</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="K274" s="2" t="inlineStr">
         <is>
-          <t>13.50</t>
+          <t>139,00</t>
         </is>
       </c>
       <c r="L274" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>19,00</t>
         </is>
       </c>
       <c r="M274" s="2" t="inlineStr">
         <is>
-          <t>5.20</t>
+          <t>37,00</t>
         </is>
       </c>
       <c r="N274" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>140,00</t>
         </is>
       </c>
       <c r="O274" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>11,00 kW</t>
         </is>
       </c>
       <c r="P274" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q274" s="2" t="inlineStr"/>
       <c r="R274" s="2" t="inlineStr">
         <is>
-          <t>1190.96 €</t>
+          <t>2473,30 €</t>
         </is>
       </c>
     </row>
     <row r="275" ht="32" customHeight="1">
       <c r="A275" s="2" t="inlineStr">
         <is>
-          <t>AR17741</t>
+          <t>AR17824</t>
         </is>
       </c>
       <c r="B275" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C275" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D275" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E275" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F275" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-160-GCSCV76WSEDN2HHB</t>
+          <t>Etaline ETL 065-065-160-GGSCV11WSEBI4HHB</t>
         </is>
       </c>
       <c r="G275" s="2" t="inlineStr">
         <is>
-          <t>2935</t>
+          <t>1445</t>
         </is>
       </c>
       <c r="H275" s="2" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>162</t>
         </is>
       </c>
       <c r="I275" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J275" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="K275" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>69,00</t>
         </is>
       </c>
       <c r="L275" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>4,50</t>
         </is>
       </c>
       <c r="M275" s="2" t="inlineStr">
         <is>
-          <t>25.70</t>
+          <t>9,50</t>
         </is>
       </c>
       <c r="N275" s="2" t="inlineStr">
         <is>
-          <t>129.00</t>
+          <t>77,00</t>
         </is>
       </c>
       <c r="O275" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P275" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q275" s="2" t="inlineStr"/>
       <c r="R275" s="2" t="inlineStr">
         <is>
-          <t>4319.50 €</t>
-[...3 lines deleted...]
-    <row r="276" ht="48" customHeight="1">
+          <t>1067,69 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="276" ht="32" customHeight="1">
       <c r="A276" s="2" t="inlineStr">
         <is>
-          <t>AR17805</t>
+          <t>AR17825-01</t>
         </is>
       </c>
       <c r="B276" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C276" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D276" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E276" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F276" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GBSCV10WSEBI4HCB PD2M</t>
+          <t>Etaline ETL 040-040-160-GGSCV11WSECD2HHB</t>
         </is>
       </c>
       <c r="G276" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2910</t>
         </is>
       </c>
       <c r="H276" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>146</t>
         </is>
       </c>
       <c r="I276" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J276" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>4,50</t>
         </is>
       </c>
       <c r="K276" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>46,00</t>
         </is>
       </c>
       <c r="L276" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="M276" s="2" t="inlineStr">
         <is>
-          <t>20.50</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N276" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>81,00</t>
         </is>
       </c>
       <c r="O276" s="2" t="inlineStr"/>
       <c r="P276" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q276" s="2" t="inlineStr"/>
       <c r="R276" s="2" t="inlineStr">
         <is>
-          <t>4707.64 €</t>
+          <t>1067,58 €</t>
         </is>
       </c>
     </row>
     <row r="277" ht="32" customHeight="1">
       <c r="A277" s="2" t="inlineStr">
         <is>
-          <t>AR17807</t>
+          <t>AR17825-02</t>
         </is>
       </c>
       <c r="B277" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C277" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D277" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E277" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F277" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV11WSEDY2HHB</t>
+          <t>Etaline ETL 040-040-160-GGSCV11WSECD2HHB</t>
         </is>
       </c>
       <c r="G277" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>2910</t>
         </is>
       </c>
       <c r="H277" s="2" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>146</t>
         </is>
       </c>
       <c r="I277" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J277" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>4,50</t>
         </is>
       </c>
       <c r="K277" s="2" t="inlineStr">
         <is>
-          <t>139.00</t>
+          <t>46,00</t>
         </is>
       </c>
       <c r="L277" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="M277" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N277" s="2" t="inlineStr">
         <is>
-          <t>140.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>81,00</t>
+        </is>
+      </c>
+      <c r="O277" s="2" t="inlineStr"/>
       <c r="P277" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q277" s="2" t="inlineStr"/>
       <c r="R277" s="2" t="inlineStr">
         <is>
-          <t>3785.51 €</t>
-[...3 lines deleted...]
-    <row r="278" ht="32" customHeight="1">
+          <t>1067,58 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="278" ht="48" customHeight="1">
       <c r="A278" s="2" t="inlineStr">
         <is>
-          <t>AR17824</t>
+          <t>AR17908</t>
         </is>
       </c>
       <c r="B278" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C278" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D278" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E278" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>032-070</t>
         </is>
       </c>
       <c r="F278" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV11WSEBI4HHB</t>
+          <t>EtaLine Pro 032-032-070 0,8kW EAN 4031932394536</t>
         </is>
       </c>
       <c r="G278" s="2" t="inlineStr">
         <is>
-          <t>1445</t>
-[...6 lines deleted...]
-      </c>
+          <t>6000</t>
+        </is>
+      </c>
+      <c r="H278" s="2" t="inlineStr"/>
       <c r="I278" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J278" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K278" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="L278" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="M278" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>28,50</t>
         </is>
       </c>
       <c r="N278" s="2" t="inlineStr">
         <is>
-          <t>77.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="O278" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>0,80 kW</t>
         </is>
       </c>
       <c r="P278" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q278" s="2" t="inlineStr"/>
       <c r="R278" s="2" t="inlineStr">
         <is>
-          <t>1627.96 €</t>
-[...3 lines deleted...]
-    <row r="279" ht="32" customHeight="1">
+          <t>1419,53 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="279" ht="48" customHeight="1">
       <c r="A279" s="2" t="inlineStr">
         <is>
-          <t>AR17825-01</t>
+          <t>AR17908-01</t>
         </is>
       </c>
       <c r="B279" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C279" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D279" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E279" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>032-070</t>
         </is>
       </c>
       <c r="F279" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV11WSECD2HHB</t>
+          <t>EtaLine Pro 032-032-070 0,8kW EAN 4031932394536</t>
         </is>
       </c>
       <c r="G279" s="2" t="inlineStr">
         <is>
-          <t>2910</t>
-[...6 lines deleted...]
-      </c>
+          <t>6000</t>
+        </is>
+      </c>
+      <c r="H279" s="2" t="inlineStr"/>
       <c r="I279" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J279" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K279" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="L279" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="M279" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,50</t>
         </is>
       </c>
       <c r="N279" s="2" t="inlineStr">
         <is>
-          <t>81.00</t>
-[...2 lines deleted...]
-      <c r="O279" s="2" t="inlineStr"/>
+          <t>21,00</t>
+        </is>
+      </c>
+      <c r="O279" s="2" t="inlineStr">
+        <is>
+          <t>0,80 kW</t>
+        </is>
+      </c>
       <c r="P279" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q279" s="2" t="inlineStr"/>
       <c r="R279" s="2" t="inlineStr">
         <is>
-          <t>1564.91 €</t>
+          <t>1419,53 €</t>
         </is>
       </c>
     </row>
     <row r="280" ht="32" customHeight="1">
       <c r="A280" s="2" t="inlineStr">
         <is>
-          <t>AR17825-02</t>
+          <t>AR17909</t>
         </is>
       </c>
       <c r="B280" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C280" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D280" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E280" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>025-090</t>
         </is>
       </c>
       <c r="F280" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV11WSECD2HHB</t>
+          <t>EtaLine Pro 25-25-90 0,8kW</t>
         </is>
       </c>
       <c r="G280" s="2" t="inlineStr">
         <is>
-          <t>2910</t>
-[...6 lines deleted...]
-      </c>
+          <t>6000</t>
+        </is>
+      </c>
+      <c r="H280" s="2" t="inlineStr"/>
       <c r="I280" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J280" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J280" s="2" t="inlineStr"/>
+      <c r="K280" s="2" t="inlineStr"/>
+      <c r="L280" s="2" t="inlineStr"/>
+      <c r="M280" s="2" t="inlineStr"/>
       <c r="N280" s="2" t="inlineStr">
         <is>
-          <t>81.00</t>
-[...2 lines deleted...]
-      <c r="O280" s="2" t="inlineStr"/>
+          <t>20,00</t>
+        </is>
+      </c>
+      <c r="O280" s="2" t="inlineStr">
+        <is>
+          <t>0,80 kW</t>
+        </is>
+      </c>
       <c r="P280" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q280" s="2" t="inlineStr"/>
       <c r="R280" s="2" t="inlineStr">
         <is>
-          <t>1564.91 €</t>
-[...3 lines deleted...]
-    <row r="281" ht="48" customHeight="1">
+          <t>1152,14 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="281" ht="32" customHeight="1">
       <c r="A281" s="2" t="inlineStr">
         <is>
-          <t>AR17830</t>
+          <t>AR17909-01</t>
         </is>
       </c>
       <c r="B281" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C281" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D281" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E281" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>025-090</t>
         </is>
       </c>
       <c r="F281" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV66WSEBS4HAB IE5 C2 ohne PD</t>
+          <t>EtaLine Pro 25-25-90 0,8kW</t>
         </is>
       </c>
       <c r="G281" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
-[...6 lines deleted...]
-      </c>
+          <t>6000</t>
+        </is>
+      </c>
+      <c r="H281" s="2" t="inlineStr"/>
       <c r="I281" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J281" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J281" s="2" t="inlineStr"/>
+      <c r="K281" s="2" t="inlineStr"/>
+      <c r="L281" s="2" t="inlineStr"/>
+      <c r="M281" s="2" t="inlineStr"/>
       <c r="N281" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="O281" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>0,80 kW</t>
         </is>
       </c>
       <c r="P281" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q281" s="2" t="inlineStr"/>
       <c r="R281" s="2" t="inlineStr">
         <is>
-          <t>1527.28 €</t>
-[...3 lines deleted...]
-    <row r="282" ht="48" customHeight="1">
+          <t>1152,14 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="282" ht="32" customHeight="1">
       <c r="A282" s="2" t="inlineStr">
         <is>
-          <t>AR17908</t>
+          <t>AR17909-02</t>
         </is>
       </c>
       <c r="B282" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C282" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D282" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E282" s="2" t="inlineStr">
         <is>
-          <t>032-070</t>
+          <t>025-090</t>
         </is>
       </c>
       <c r="F282" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 032-032-070 0,8kW EAN 4031932394536</t>
+          <t>EtaLine Pro 25-25-90 0,8kW</t>
         </is>
       </c>
       <c r="G282" s="2" t="inlineStr">
         <is>
           <t>6000</t>
         </is>
       </c>
       <c r="H282" s="2" t="inlineStr"/>
       <c r="I282" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J282" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J282" s="2" t="inlineStr"/>
+      <c r="K282" s="2" t="inlineStr"/>
+      <c r="L282" s="2" t="inlineStr"/>
+      <c r="M282" s="2" t="inlineStr"/>
       <c r="N282" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="O282" s="2" t="inlineStr">
         <is>
-          <t>0,8 kW</t>
+          <t>0,80 kW</t>
         </is>
       </c>
       <c r="P282" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q282" s="2" t="inlineStr"/>
       <c r="R282" s="2" t="inlineStr">
         <is>
-          <t>1419.53 €</t>
-[...3 lines deleted...]
-    <row r="283" ht="48" customHeight="1">
+          <t>1152,14 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="283" ht="32" customHeight="1">
       <c r="A283" s="2" t="inlineStr">
         <is>
-          <t>AR17908-01</t>
+          <t>AR17929</t>
         </is>
       </c>
       <c r="B283" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C283" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D283" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Pro</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E283" s="2" t="inlineStr">
         <is>
-          <t>032-070</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F283" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 032-032-070 0,8kW EAN 4031932394536</t>
+          <t>Etaline ETLZ 100-100-250 GGSAV11D300754 PM</t>
         </is>
       </c>
       <c r="G283" s="2" t="inlineStr">
         <is>
-          <t>6000</t>
-[...2 lines deleted...]
-      <c r="H283" s="2" t="inlineStr"/>
+          <t>1460</t>
+        </is>
+      </c>
+      <c r="H283" s="2" t="inlineStr">
+        <is>
+          <t>255</t>
+        </is>
+      </c>
       <c r="I283" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J283" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="K283" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="L283" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>17,20</t>
         </is>
       </c>
       <c r="M283" s="2" t="inlineStr">
         <is>
-          <t>28.50</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="N283" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>368,00</t>
         </is>
       </c>
       <c r="O283" s="2" t="inlineStr">
         <is>
-          <t>0,8 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P283" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q283" s="2" t="inlineStr"/>
       <c r="R283" s="2" t="inlineStr">
         <is>
-          <t>1419.53 €</t>
+          <t>7876,12 €</t>
         </is>
       </c>
     </row>
     <row r="284" ht="32" customHeight="1">
       <c r="A284" s="2" t="inlineStr">
         <is>
-          <t>AR17909</t>
+          <t>AR17953</t>
         </is>
       </c>
       <c r="B284" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C284" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D284" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Pro</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E284" s="2" t="inlineStr">
         <is>
-          <t>025-090</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F284" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 25-25-90 0,8kW</t>
+          <t>Etaline ETL 065-065-160-GGSBV76WSEBI4AHB</t>
         </is>
       </c>
       <c r="G284" s="2" t="inlineStr">
         <is>
-          <t>6000</t>
-[...2 lines deleted...]
-      <c r="H284" s="2" t="inlineStr"/>
+          <t>1455</t>
+        </is>
+      </c>
+      <c r="H284" s="2" t="inlineStr">
+        <is>
+          <t>148</t>
+        </is>
+      </c>
       <c r="I284" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J284" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M284" s="2" t="inlineStr"/>
+      <c r="J284" s="2" t="inlineStr">
+        <is>
+          <t>7,00</t>
+        </is>
+      </c>
+      <c r="K284" s="2" t="inlineStr">
+        <is>
+          <t>63,00</t>
+        </is>
+      </c>
+      <c r="L284" s="2" t="inlineStr">
+        <is>
+          <t>4,00</t>
+        </is>
+      </c>
+      <c r="M284" s="2" t="inlineStr">
+        <is>
+          <t>8,00</t>
+        </is>
+      </c>
       <c r="N284" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>44,00</t>
         </is>
       </c>
       <c r="O284" s="2" t="inlineStr">
         <is>
-          <t>0,8 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>1,50 kW</t>
+        </is>
+      </c>
+      <c r="P284" s="2" t="inlineStr"/>
       <c r="Q284" s="2" t="inlineStr"/>
       <c r="R284" s="2" t="inlineStr">
         <is>
-          <t>1152.14 €</t>
+          <t>921,15 €</t>
         </is>
       </c>
     </row>
     <row r="285" ht="32" customHeight="1">
       <c r="A285" s="2" t="inlineStr">
         <is>
-          <t>AR17909-01</t>
+          <t>AR17954</t>
         </is>
       </c>
       <c r="B285" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C285" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D285" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Pro</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E285" s="2" t="inlineStr">
         <is>
-          <t>025-090</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F285" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 25-25-90 0,8kW</t>
+          <t>Etaline ETL 050-050-160-GGSBV76WSEBI4AHB</t>
         </is>
       </c>
       <c r="G285" s="2" t="inlineStr">
         <is>
-          <t>6000</t>
-[...2 lines deleted...]
-      <c r="H285" s="2" t="inlineStr"/>
+          <t>2900</t>
+        </is>
+      </c>
+      <c r="H285" s="2" t="inlineStr">
+        <is>
+          <t>149</t>
+        </is>
+      </c>
       <c r="I285" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J285" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M285" s="2" t="inlineStr"/>
+      <c r="J285" s="2" t="inlineStr">
+        <is>
+          <t>4,00</t>
+        </is>
+      </c>
+      <c r="K285" s="2" t="inlineStr">
+        <is>
+          <t>41,00</t>
+        </is>
+      </c>
+      <c r="L285" s="2" t="inlineStr">
+        <is>
+          <t>3,00</t>
+        </is>
+      </c>
+      <c r="M285" s="2" t="inlineStr">
+        <is>
+          <t>7,90</t>
+        </is>
+      </c>
       <c r="N285" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="O285" s="2" t="inlineStr">
         <is>
-          <t>0,8 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>1,50 kW</t>
+        </is>
+      </c>
+      <c r="P285" s="2" t="inlineStr"/>
       <c r="Q285" s="2" t="inlineStr"/>
       <c r="R285" s="2" t="inlineStr">
         <is>
-          <t>1152.14 €</t>
+          <t>844,72 €</t>
         </is>
       </c>
     </row>
     <row r="286" ht="32" customHeight="1">
       <c r="A286" s="2" t="inlineStr">
         <is>
-          <t>AR17909-02</t>
+          <t>AR17955</t>
         </is>
       </c>
       <c r="B286" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C286" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D286" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Pro</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E286" s="2" t="inlineStr">
         <is>
-          <t>025-090</t>
+          <t>100-160</t>
         </is>
       </c>
       <c r="F286" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 25-25-90 0,8kW</t>
+          <t>Etaline ETL 100-100-160-GGSBV76WSECM4AHB</t>
         </is>
       </c>
       <c r="G286" s="2" t="inlineStr">
         <is>
-          <t>6000</t>
-[...2 lines deleted...]
-      <c r="H286" s="2" t="inlineStr"/>
+          <t>1450</t>
+        </is>
+      </c>
+      <c r="H286" s="2" t="inlineStr">
+        <is>
+          <t>159</t>
+        </is>
+      </c>
       <c r="I286" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J286" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M286" s="2" t="inlineStr"/>
+      <c r="J286" s="2" t="inlineStr">
+        <is>
+          <t>15,00</t>
+        </is>
+      </c>
+      <c r="K286" s="2" t="inlineStr">
+        <is>
+          <t>120,00</t>
+        </is>
+      </c>
+      <c r="L286" s="2" t="inlineStr">
+        <is>
+          <t>4,60</t>
+        </is>
+      </c>
+      <c r="M286" s="2" t="inlineStr">
+        <is>
+          <t>9,30</t>
+        </is>
+      </c>
       <c r="N286" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>76,00</t>
         </is>
       </c>
       <c r="O286" s="2" t="inlineStr">
         <is>
-          <t>0,8 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>4,00 kW</t>
+        </is>
+      </c>
+      <c r="P286" s="2" t="inlineStr"/>
       <c r="Q286" s="2" t="inlineStr"/>
       <c r="R286" s="2" t="inlineStr">
         <is>
-          <t>1152.14 €</t>
+          <t>1869,02 €</t>
         </is>
       </c>
     </row>
     <row r="287" ht="32" customHeight="1">
       <c r="A287" s="2" t="inlineStr">
         <is>
-          <t>AR17929</t>
+          <t>AR17956</t>
         </is>
       </c>
       <c r="B287" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C287" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D287" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E287" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F287" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 100-100-250 GGSAV11D300754 PM</t>
+          <t>Etaline ETL 050-050-160-GGSBV76WSEBI4AHB</t>
         </is>
       </c>
       <c r="G287" s="2" t="inlineStr">
         <is>
-          <t>1460</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H287" s="2" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>149</t>
         </is>
       </c>
       <c r="I287" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J287" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K287" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>41,00</t>
         </is>
       </c>
       <c r="L287" s="2" t="inlineStr">
         <is>
-          <t>17.20</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M287" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>7,90</t>
         </is>
       </c>
       <c r="N287" s="2" t="inlineStr">
         <is>
-          <t>368.00</t>
+          <t>41,00</t>
         </is>
       </c>
       <c r="O287" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>1,50 kW</t>
+        </is>
+      </c>
+      <c r="P287" s="2" t="inlineStr"/>
       <c r="Q287" s="2" t="inlineStr"/>
       <c r="R287" s="2" t="inlineStr">
         <is>
-          <t>7876.12 €</t>
+          <t>844,27 €</t>
         </is>
       </c>
     </row>
     <row r="288" ht="32" customHeight="1">
       <c r="A288" s="2" t="inlineStr">
         <is>
-          <t>AR17953</t>
+          <t>AR17958</t>
         </is>
       </c>
       <c r="B288" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C288" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D288" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E288" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F288" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 065-065-160-GGSBV76WSEBI4AHB</t>
         </is>
       </c>
       <c r="G288" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1445</t>
         </is>
       </c>
       <c r="H288" s="2" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>144</t>
         </is>
       </c>
       <c r="I288" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J288" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="K288" s="2" t="inlineStr">
         <is>
-          <t>63.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="L288" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M288" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>7,70</t>
         </is>
       </c>
       <c r="N288" s="2" t="inlineStr">
         <is>
-          <t>44.00</t>
+          <t>44,00</t>
         </is>
       </c>
       <c r="O288" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P288" s="2" t="inlineStr"/>
       <c r="Q288" s="2" t="inlineStr"/>
       <c r="R288" s="2" t="inlineStr">
         <is>
-          <t>1362.41 €</t>
+          <t>921,15 €</t>
         </is>
       </c>
     </row>
     <row r="289" ht="32" customHeight="1">
       <c r="A289" s="2" t="inlineStr">
         <is>
-          <t>AR17954</t>
+          <t>AR18023</t>
         </is>
       </c>
       <c r="B289" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C289" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D289" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E289" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>100-200</t>
         </is>
       </c>
       <c r="F289" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160-GGSBV76WSEBI4AHB</t>
+          <t>Etaline ETL 100-100-200-GGSCV11WSFCM4HHB</t>
         </is>
       </c>
       <c r="G289" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H289" s="2" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>185</t>
         </is>
       </c>
       <c r="I289" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J289" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="K289" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>115,00</t>
         </is>
       </c>
       <c r="L289" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>6,40</t>
         </is>
       </c>
       <c r="M289" s="2" t="inlineStr">
         <is>
-          <t>7.90</t>
+          <t>11,60</t>
         </is>
       </c>
       <c r="N289" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>140,00</t>
         </is>
       </c>
       <c r="O289" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
-[...2 lines deleted...]
-      <c r="P289" s="2" t="inlineStr"/>
+          <t>4,00 kW</t>
+        </is>
+      </c>
+      <c r="P289" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q289" s="2" t="inlineStr"/>
       <c r="R289" s="2" t="inlineStr">
         <is>
-          <t>1243.80 €</t>
+          <t>2054,79 €</t>
         </is>
       </c>
     </row>
     <row r="290" ht="32" customHeight="1">
       <c r="A290" s="2" t="inlineStr">
         <is>
-          <t>AR17955</t>
+          <t>AR18065</t>
         </is>
       </c>
       <c r="B290" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C290" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D290" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E290" s="2" t="inlineStr">
         <is>
-          <t>100-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F290" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-160-GGSBV76WSECM4AHB</t>
+          <t>Etaline ETLY 032-032-160 SGSDB08D200074 BKSBIE3</t>
         </is>
       </c>
       <c r="G290" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1481</t>
         </is>
       </c>
       <c r="H290" s="2" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I290" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J290" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>2,40</t>
         </is>
       </c>
       <c r="K290" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>16,10</t>
         </is>
       </c>
       <c r="L290" s="2" t="inlineStr">
         <is>
-          <t>4.60</t>
+          <t>3,70</t>
         </is>
       </c>
       <c r="M290" s="2" t="inlineStr">
         <is>
-          <t>9.30</t>
+          <t>8,10</t>
         </is>
       </c>
       <c r="N290" s="2" t="inlineStr">
         <is>
-          <t>76.00</t>
+          <t>64,00</t>
         </is>
       </c>
       <c r="O290" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
-[...2 lines deleted...]
-      <c r="P290" s="2" t="inlineStr"/>
+          <t>0,75 kW</t>
+        </is>
+      </c>
+      <c r="P290" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q290" s="2" t="inlineStr"/>
       <c r="R290" s="2" t="inlineStr">
         <is>
-          <t>2825.06 €</t>
+          <t>4374,61 €</t>
         </is>
       </c>
     </row>
     <row r="291" ht="32" customHeight="1">
       <c r="A291" s="2" t="inlineStr">
         <is>
-          <t>AR17956</t>
+          <t>AR18070</t>
         </is>
       </c>
       <c r="B291" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C291" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D291" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E291" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>080-125</t>
         </is>
       </c>
       <c r="F291" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160-GGSBV76WSEBI4AHB</t>
+          <t>Etaline ETLL 080-080-125 GG AV11D603002C AATBIE2PD2E</t>
         </is>
       </c>
       <c r="G291" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2889</t>
         </is>
       </c>
       <c r="H291" s="2" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>127</t>
         </is>
       </c>
       <c r="I291" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J291" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K291" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>95,00</t>
         </is>
       </c>
       <c r="L291" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M291" s="2" t="inlineStr">
         <is>
-          <t>7.90</t>
+          <t>17,50</t>
         </is>
       </c>
       <c r="N291" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>80,00</t>
         </is>
       </c>
       <c r="O291" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
-[...2 lines deleted...]
-      <c r="P291" s="2" t="inlineStr"/>
+          <t>3,00 kW</t>
+        </is>
+      </c>
+      <c r="P291" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q291" s="2" t="inlineStr"/>
       <c r="R291" s="2" t="inlineStr">
         <is>
-          <t>1243.80 €</t>
+          <t>2144,99 €</t>
         </is>
       </c>
     </row>
     <row r="292" ht="32" customHeight="1">
       <c r="A292" s="2" t="inlineStr">
         <is>
-          <t>AR17958</t>
+          <t>AR18203</t>
         </is>
       </c>
       <c r="B292" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C292" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D292" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E292" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F292" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSBV76WSEBI4AHB</t>
+          <t>Etaline ETL 100-100-250 GGSCV10WSFDN4HBB PM</t>
         </is>
       </c>
       <c r="G292" s="2" t="inlineStr">
         <is>
-          <t>1445</t>
+          <t>1456</t>
         </is>
       </c>
       <c r="H292" s="2" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>125</t>
         </is>
       </c>
       <c r="I292" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J292" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="K292" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>160,00</t>
         </is>
       </c>
       <c r="L292" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="M292" s="2" t="inlineStr">
         <is>
-          <t>7.70</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="N292" s="2" t="inlineStr">
         <is>
-          <t>44.00</t>
+          <t>184,00</t>
         </is>
       </c>
       <c r="O292" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
-[...2 lines deleted...]
-      <c r="P292" s="2" t="inlineStr"/>
+          <t>7,50 kW</t>
+        </is>
+      </c>
+      <c r="P292" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q292" s="2" t="inlineStr"/>
       <c r="R292" s="2" t="inlineStr">
         <is>
-          <t>1362.41 €</t>
+          <t>4186,34 €</t>
         </is>
       </c>
     </row>
     <row r="293" ht="32" customHeight="1">
       <c r="A293" s="2" t="inlineStr">
         <is>
-          <t>AR18023</t>
+          <t>AR18223</t>
         </is>
       </c>
       <c r="B293" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C293" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D293" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E293" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F293" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-200-GGSCV11WSFCM4HHB</t>
+          <t>Etaline ETLZ 032-032-200 GG PD PM</t>
         </is>
       </c>
       <c r="G293" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H293" s="2" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>204</t>
         </is>
       </c>
       <c r="I293" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J293" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>2,60</t>
         </is>
       </c>
       <c r="K293" s="2" t="inlineStr">
         <is>
-          <t>115.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="L293" s="2" t="inlineStr">
         <is>
-          <t>6.40</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="M293" s="2" t="inlineStr">
         <is>
-          <t>11.60</t>
+          <t>16,20</t>
         </is>
       </c>
       <c r="N293" s="2" t="inlineStr">
         <is>
-          <t>140.00</t>
+          <t>137,00</t>
         </is>
       </c>
       <c r="O293" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P293" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q293" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q293" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R293" s="2" t="inlineStr">
         <is>
-          <t>4396.74 €</t>
+          <t>7158,72 €</t>
         </is>
       </c>
     </row>
     <row r="294" ht="32" customHeight="1">
       <c r="A294" s="2" t="inlineStr">
         <is>
-          <t>AR18024</t>
+          <t>AR18337</t>
         </is>
       </c>
       <c r="B294" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C294" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D294" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E294" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F294" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV66WSEBS4HAB</t>
+          <t>Etaline ETL 032-032-160 GGSCV66 WSECX2HHB, ohne Motor</t>
         </is>
       </c>
       <c r="G294" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H294" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>151</t>
         </is>
       </c>
       <c r="I294" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J294" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K294" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L294" s="2" t="inlineStr">
         <is>
-          <t>7.60</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="M294" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>33,00</t>
         </is>
       </c>
       <c r="N294" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="O294" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P294" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q294" s="2" t="inlineStr"/>
       <c r="R294" s="2" t="inlineStr">
         <is>
-          <t>2964.27 €</t>
+          <t>1480,35 €</t>
         </is>
       </c>
     </row>
     <row r="295" ht="32" customHeight="1">
       <c r="A295" s="2" t="inlineStr">
         <is>
-          <t>AR18065</t>
+          <t>AR18349-01</t>
         </is>
       </c>
       <c r="B295" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C295" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D295" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E295" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F295" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLY 032-032-160 SGSDB08D200074 BKSBIE3</t>
+          <t>Etaline ETL 032-032-160-GGSCV10WSEBS4HAB PD</t>
         </is>
       </c>
       <c r="G295" s="2" t="inlineStr">
         <is>
-          <t>1481</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H295" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I295" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J295" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>2,90</t>
         </is>
       </c>
       <c r="K295" s="2" t="inlineStr">
         <is>
-          <t>16.10</t>
+          <t>29,00</t>
         </is>
       </c>
       <c r="L295" s="2" t="inlineStr">
         <is>
-          <t>3.70</t>
+          <t>12,50</t>
         </is>
       </c>
       <c r="M295" s="2" t="inlineStr">
         <is>
-          <t>8.10</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="N295" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>97,00</t>
         </is>
       </c>
       <c r="O295" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P295" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q295" s="2" t="inlineStr"/>
       <c r="R295" s="2" t="inlineStr">
         <is>
-          <t>4374.61 €</t>
+          <t>1874,74 €</t>
         </is>
       </c>
     </row>
     <row r="296" ht="32" customHeight="1">
       <c r="A296" s="2" t="inlineStr">
         <is>
-          <t>AR18203</t>
+          <t>AR18349-02</t>
         </is>
       </c>
       <c r="B296" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C296" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D296" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E296" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F296" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-250 GGSCV10WSFDN4HBB PM</t>
+          <t>Etaline ETL 032-032-160-GGSCV10WSEBS4HAB PD</t>
         </is>
       </c>
       <c r="G296" s="2" t="inlineStr">
         <is>
-          <t>1456</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H296" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I296" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J296" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>2,90</t>
         </is>
       </c>
       <c r="K296" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>29,00</t>
         </is>
       </c>
       <c r="L296" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>12,50</t>
         </is>
       </c>
       <c r="M296" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="N296" s="2" t="inlineStr">
         <is>
-          <t>184.00</t>
+          <t>97,00</t>
         </is>
       </c>
       <c r="O296" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P296" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q296" s="2" t="inlineStr"/>
       <c r="R296" s="2" t="inlineStr">
         <is>
-          <t>6719.22 €</t>
+          <t>1874,74 €</t>
         </is>
       </c>
     </row>
     <row r="297" ht="32" customHeight="1">
       <c r="A297" s="2" t="inlineStr">
         <is>
-          <t>AR18223</t>
+          <t>AR18355</t>
         </is>
       </c>
       <c r="B297" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C297" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D297" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E297" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F297" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 032-032-200 GG PD PM</t>
+          <t>Etaline ETLZ Z 065-065-250 GGSAV11D200304 BKSBIE3</t>
         </is>
       </c>
       <c r="G297" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1430</t>
         </is>
       </c>
       <c r="H297" s="2" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>211</t>
         </is>
       </c>
       <c r="I297" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J297" s="2" t="inlineStr">
         <is>
-          <t>2.60</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="K297" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="L297" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>8,20</t>
         </is>
       </c>
       <c r="M297" s="2" t="inlineStr">
         <is>
-          <t>16.20</t>
+          <t>15,30</t>
         </is>
       </c>
       <c r="N297" s="2" t="inlineStr">
         <is>
-          <t>137.00</t>
+          <t>213,00</t>
         </is>
       </c>
       <c r="O297" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P297" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q297" s="2" t="inlineStr"/>
       <c r="R297" s="2" t="inlineStr">
         <is>
-          <t>7158.72 €</t>
+          <t>3976,53 €</t>
         </is>
       </c>
     </row>
     <row r="298" ht="32" customHeight="1">
       <c r="A298" s="2" t="inlineStr">
         <is>
-          <t>AR18337</t>
+          <t>AR18586</t>
         </is>
       </c>
       <c r="B298" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C298" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D298" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E298" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>080-250</t>
         </is>
       </c>
       <c r="F298" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSCV66 WSECX2HHB, ohne Motor</t>
+          <t>Etaline ETL 080-080-250-GGSBV11WSFDN4HHB</t>
         </is>
       </c>
       <c r="G298" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>1460</t>
         </is>
       </c>
       <c r="H298" s="2" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I298" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J298" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="K298" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>120,00</t>
         </is>
       </c>
       <c r="L298" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>13,90</t>
         </is>
       </c>
       <c r="M298" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>25,30</t>
         </is>
       </c>
       <c r="N298" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>173,00</t>
         </is>
       </c>
       <c r="O298" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P298" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q298" s="2" t="inlineStr"/>
       <c r="R298" s="2" t="inlineStr">
         <is>
-          <t>1288.51 €</t>
+          <t>1857,60 €</t>
         </is>
       </c>
     </row>
     <row r="299" ht="32" customHeight="1">
       <c r="A299" s="2" t="inlineStr">
         <is>
-          <t>AR18349-01</t>
+          <t>AR18879</t>
         </is>
       </c>
       <c r="B299" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C299" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D299" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E299" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F299" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV10WSEBS4HAB PD</t>
+          <t>Etaline ETL 050-050-160-GGSCV66WSECM2HHB</t>
         </is>
       </c>
       <c r="G299" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H299" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>140</t>
         </is>
       </c>
       <c r="I299" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J299" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="K299" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>54,00</t>
         </is>
       </c>
       <c r="L299" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>17,80</t>
         </is>
       </c>
       <c r="M299" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,30</t>
         </is>
       </c>
       <c r="N299" s="2" t="inlineStr">
         <is>
-          <t>97.00</t>
+          <t>96,00</t>
         </is>
       </c>
       <c r="O299" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P299" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q299" s="2" t="inlineStr"/>
       <c r="R299" s="2" t="inlineStr">
         <is>
-          <t>3121.51 €</t>
+          <t>1193,55 €</t>
         </is>
       </c>
     </row>
     <row r="300" ht="32" customHeight="1">
       <c r="A300" s="2" t="inlineStr">
         <is>
-          <t>AR18349-02</t>
+          <t>AR19046</t>
         </is>
       </c>
       <c r="B300" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C300" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D300" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E300" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F300" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV10WSEBS4HAB PD</t>
+          <t>Etaline ETL 032-032-160-GGSCV11WSEAV4HCB PD2 PM</t>
         </is>
       </c>
       <c r="G300" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H300" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>126</t>
         </is>
       </c>
       <c r="I300" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J300" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K300" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>13,40</t>
         </is>
       </c>
       <c r="L300" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M300" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>5,20</t>
         </is>
       </c>
       <c r="N300" s="2" t="inlineStr">
         <is>
-          <t>97.00</t>
+          <t>77,00</t>
         </is>
       </c>
       <c r="O300" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P300" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q300" s="2" t="inlineStr"/>
       <c r="R300" s="2" t="inlineStr">
         <is>
-          <t>3121.51 €</t>
+          <t>4241,77 €</t>
         </is>
       </c>
     </row>
     <row r="301" ht="32" customHeight="1">
       <c r="A301" s="2" t="inlineStr">
         <is>
-          <t>AR18355</t>
+          <t>AR19048</t>
         </is>
       </c>
       <c r="B301" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C301" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D301" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E301" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F301" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ Z 065-065-250 GGSAV11D200304 BKSBIE3</t>
+          <t>Etaline ETL 065-065-160-GGSCV11WSEBA4HCB PD2 PM</t>
         </is>
       </c>
       <c r="G301" s="2" t="inlineStr">
         <is>
-          <t>1430</t>
-[...6 lines deleted...]
-      </c>
+          <t>1445</t>
+        </is>
+      </c>
+      <c r="H301" s="2" t="inlineStr"/>
       <c r="I301" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J301" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="K301" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="L301" s="2" t="inlineStr">
         <is>
-          <t>8.20</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="M301" s="2" t="inlineStr">
         <is>
-          <t>15.30</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="N301" s="2" t="inlineStr">
         <is>
-          <t>213.00</t>
+          <t>92,00</t>
         </is>
       </c>
       <c r="O301" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P301" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q301" s="2" t="inlineStr"/>
       <c r="R301" s="2" t="inlineStr">
         <is>
-          <t>3976.53 €</t>
+          <t>4828,11 €</t>
         </is>
       </c>
     </row>
     <row r="302" ht="32" customHeight="1">
       <c r="A302" s="2" t="inlineStr">
         <is>
-          <t>AR18615</t>
+          <t>AR19069-01</t>
         </is>
       </c>
       <c r="B302" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C302" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D302" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Pro</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E302" s="2" t="inlineStr">
         <is>
-          <t>065-090</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F302" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 065-065-090 2,0kW EAN 4031932394635</t>
+          <t>Etaline ETL 050-050-250-GGSCV11WSEDN2HHB</t>
         </is>
       </c>
       <c r="G302" s="2" t="inlineStr">
         <is>
-          <t>3500</t>
-[...2 lines deleted...]
-      <c r="H302" s="2" t="inlineStr"/>
+          <t>2935</t>
+        </is>
+      </c>
+      <c r="H302" s="2" t="inlineStr">
+        <is>
+          <t>198</t>
+        </is>
+      </c>
       <c r="I302" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J302" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K302" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L302" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>52,00</t>
         </is>
       </c>
       <c r="M302" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>55,20</t>
         </is>
       </c>
       <c r="N302" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>145,00</t>
         </is>
       </c>
       <c r="O302" s="2" t="inlineStr">
         <is>
-          <t>2 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P302" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q302" s="2" t="inlineStr"/>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q302" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R302" s="2" t="inlineStr">
         <is>
-          <t>2735.29 €</t>
+          <t>2988,05 €</t>
         </is>
       </c>
     </row>
     <row r="303" ht="32" customHeight="1">
       <c r="A303" s="2" t="inlineStr">
         <is>
-          <t>AR18760</t>
+          <t>AR19069-02</t>
         </is>
       </c>
       <c r="B303" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C303" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D303" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E303" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F303" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV66WSEBS2HHB</t>
+          <t>Etaline ETL 050-050-250-GGSCV11WSEDN2HHB</t>
         </is>
       </c>
       <c r="G303" s="2" t="inlineStr">
         <is>
-          <t>2855</t>
+          <t>2935</t>
         </is>
       </c>
       <c r="H303" s="2" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>198</t>
         </is>
       </c>
       <c r="I303" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J303" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K303" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L303" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>52,00</t>
         </is>
       </c>
       <c r="M303" s="2" t="inlineStr">
         <is>
-          <t>25.90</t>
+          <t>55,20</t>
         </is>
       </c>
       <c r="N303" s="2" t="inlineStr">
         <is>
-          <t>72.00</t>
+          <t>145,00</t>
         </is>
       </c>
       <c r="O303" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P303" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
-[...2 lines deleted...]
-      <c r="Q303" s="2" t="inlineStr"/>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q303" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R303" s="2" t="inlineStr">
         <is>
-          <t>1504.02 €</t>
+          <t>2988,05 €</t>
         </is>
       </c>
     </row>
     <row r="304" ht="32" customHeight="1">
       <c r="A304" s="2" t="inlineStr">
         <is>
-          <t>AR18815</t>
+          <t>AR19089</t>
         </is>
       </c>
       <c r="B304" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C304" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D304" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E304" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F304" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160-GGSCV66WSECD4HAB</t>
+          <t>Etaline ETL 065-065-250 GGSCV11WSEBA4HHB</t>
         </is>
       </c>
       <c r="G304" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1440</t>
         </is>
       </c>
       <c r="H304" s="2" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>240</t>
         </is>
       </c>
       <c r="I304" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J304" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K304" s="2" t="inlineStr">
         <is>
-          <t>44.50</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="L304" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M304" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>6,40</t>
         </is>
       </c>
       <c r="N304" s="2" t="inlineStr">
         <is>
-          <t>88.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="O304" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
-[...3 lines deleted...]
-      <c r="Q304" s="2" t="inlineStr"/>
+          <t>1,10 kW</t>
+        </is>
+      </c>
+      <c r="P304" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q304" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R304" s="2" t="inlineStr">
         <is>
-          <t>4006.58 €</t>
+          <t>1952,11 €</t>
         </is>
       </c>
     </row>
     <row r="305" ht="32" customHeight="1">
       <c r="A305" s="2" t="inlineStr">
         <is>
-          <t>AR18852</t>
+          <t>AR19090</t>
         </is>
       </c>
       <c r="B305" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C305" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D305" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E305" s="2" t="inlineStr">
         <is>
           <t>065-250</t>
         </is>
       </c>
       <c r="F305" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-250-GGSCV11WSEBS4AHB ohne Motor</t>
+          <t>Etaline ETL 065-065-250 GGSCV11WSEBI4HHB</t>
         </is>
       </c>
       <c r="G305" s="2" t="inlineStr">
         <is>
-          <t>1435</t>
+          <t>1445</t>
         </is>
       </c>
       <c r="H305" s="2" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I305" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J305" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K305" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>44,00</t>
         </is>
       </c>
       <c r="L305" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M305" s="2" t="inlineStr">
         <is>
-          <t>14.10</t>
+          <t>6,70</t>
         </is>
       </c>
       <c r="N305" s="2" t="inlineStr">
         <is>
-          <t>73.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="O305" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...3 lines deleted...]
-      <c r="Q305" s="2" t="inlineStr"/>
+          <t>1,50 kW</t>
+        </is>
+      </c>
+      <c r="P305" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q305" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R305" s="2" t="inlineStr">
         <is>
-          <t>1569.57 €</t>
+          <t>2020,51 €</t>
         </is>
       </c>
     </row>
     <row r="306" ht="32" customHeight="1">
       <c r="A306" s="2" t="inlineStr">
         <is>
-          <t>AR18879</t>
+          <t>AR4890</t>
         </is>
       </c>
       <c r="B306" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C306" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D306" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E306" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F306" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160-GGSCV66WSECM2HHB</t>
+          <t>Etaline ETL 125-125-160 GG AV11D300404 / PM</t>
         </is>
       </c>
       <c r="G306" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1460</t>
         </is>
       </c>
       <c r="H306" s="2" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>167</t>
         </is>
       </c>
       <c r="I306" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J306" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="K306" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>185,00</t>
         </is>
       </c>
       <c r="L306" s="2" t="inlineStr">
         <is>
-          <t>17.80</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M306" s="2" t="inlineStr">
         <is>
-          <t>27.30</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="N306" s="2" t="inlineStr">
         <is>
-          <t>96.00</t>
+          <t>149,00</t>
         </is>
       </c>
       <c r="O306" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P306" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q306" s="2" t="inlineStr"/>
       <c r="R306" s="2" t="inlineStr">
         <is>
-          <t>1841.72 €</t>
+          <t>3340,51 €</t>
         </is>
       </c>
     </row>
     <row r="307" ht="32" customHeight="1">
       <c r="A307" s="2" t="inlineStr">
         <is>
-          <t>AR19046</t>
+          <t>AR4980</t>
         </is>
       </c>
       <c r="B307" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C307" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D307" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E307" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F307" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV11WSEAV4HCB PD2 PM</t>
+          <t>Etaline GN 040-250/074 G11</t>
         </is>
       </c>
       <c r="G307" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1454</t>
         </is>
       </c>
       <c r="H307" s="2" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>187</t>
         </is>
       </c>
       <c r="I307" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J307" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K307" s="2" t="inlineStr">
         <is>
-          <t>13.40</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="L307" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="M307" s="2" t="inlineStr">
         <is>
-          <t>5.20</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N307" s="2" t="inlineStr">
         <is>
-          <t>77.00</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="O307" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P307" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q307" s="2" t="inlineStr"/>
       <c r="R307" s="2" t="inlineStr">
         <is>
-          <t>4241.77 €</t>
+          <t>923,87 €</t>
         </is>
       </c>
     </row>
     <row r="308" ht="32" customHeight="1">
       <c r="A308" s="2" t="inlineStr">
         <is>
-          <t>AR19048</t>
+          <t>AR5160</t>
         </is>
       </c>
       <c r="B308" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C308" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D308" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E308" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F308" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV11WSEBA4HCB PD2 PM</t>
+          <t>Etaline ETL 065-065-250 GG AV11D200754 BKSBIE2 ohne Laufrad</t>
         </is>
       </c>
       <c r="G308" s="2" t="inlineStr">
         <is>
-          <t>1445</t>
-[...2 lines deleted...]
-      <c r="H308" s="2" t="inlineStr"/>
+          <t>1465</t>
+        </is>
+      </c>
+      <c r="H308" s="2" t="inlineStr">
+        <is>
+          <t>260</t>
+        </is>
+      </c>
       <c r="I308" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J308" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="K308" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>86,00</t>
         </is>
       </c>
       <c r="L308" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>14,50</t>
         </is>
       </c>
       <c r="M308" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>24,50</t>
         </is>
       </c>
       <c r="N308" s="2" t="inlineStr">
         <is>
-          <t>92.00</t>
+          <t>139,00</t>
         </is>
       </c>
       <c r="O308" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P308" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q308" s="2" t="inlineStr"/>
       <c r="R308" s="2" t="inlineStr">
         <is>
-          <t>4828.11 €</t>
+          <t>1808,99 €</t>
         </is>
       </c>
     </row>
     <row r="309" ht="32" customHeight="1">
       <c r="A309" s="2" t="inlineStr">
         <is>
-          <t>AR4890</t>
+          <t>AR5202</t>
         </is>
       </c>
       <c r="B309" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C309" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D309" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E309" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F309" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GG AV11D300404 / PM</t>
+          <t>Etaline ETL 032-032-160 GG AA11D200044  B</t>
         </is>
       </c>
       <c r="G309" s="2" t="inlineStr">
         <is>
-          <t>1460</t>
+          <t>1370</t>
         </is>
       </c>
       <c r="H309" s="2" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>164</t>
         </is>
       </c>
       <c r="I309" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J309" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K309" s="2" t="inlineStr">
         <is>
-          <t>185.00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="L309" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M309" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="N309" s="2" t="inlineStr">
         <is>
-          <t>149.00</t>
+          <t>52,00</t>
         </is>
       </c>
       <c r="O309" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P309" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q309" s="2" t="inlineStr"/>
       <c r="R309" s="2" t="inlineStr">
         <is>
-          <t>3200.91 €</t>
+          <t>798,21 €</t>
         </is>
       </c>
     </row>
     <row r="310" ht="32" customHeight="1">
       <c r="A310" s="2" t="inlineStr">
         <is>
-          <t>AR4980</t>
+          <t>AR5547-01</t>
         </is>
       </c>
       <c r="B310" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C310" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D310" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Trialine-Z</t>
         </is>
       </c>
       <c r="E310" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>040-100</t>
         </is>
       </c>
       <c r="F310" s="2" t="inlineStr">
         <is>
-          <t>Etaline GN 040-250/074 G11</t>
+          <t>Trialine Z 040-100/032 PN10</t>
         </is>
       </c>
       <c r="G310" s="2" t="inlineStr">
         <is>
-          <t>1454</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H310" s="2" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I310" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J310" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K310" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="L310" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M310" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="N310" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>53,00</t>
         </is>
       </c>
       <c r="O310" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P310" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q310" s="2" t="inlineStr"/>
+      <c r="Q310" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R310" s="2" t="inlineStr">
         <is>
-          <t>923.87 €</t>
+          <t>968,20 €</t>
         </is>
       </c>
     </row>
     <row r="311" ht="32" customHeight="1">
       <c r="A311" s="2" t="inlineStr">
         <is>
-          <t>AR5160</t>
+          <t>AR5547-02</t>
         </is>
       </c>
       <c r="B311" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C311" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D311" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Trialine-Z</t>
         </is>
       </c>
       <c r="E311" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>040-100</t>
         </is>
       </c>
       <c r="F311" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-250 GG AV11D200754 BKSBIE2 ohne Laufrad</t>
+          <t>Trialine Z 040-100/032 PN10</t>
         </is>
       </c>
       <c r="G311" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H311" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I311" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J311" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K311" s="2" t="inlineStr">
         <is>
-          <t>86.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="L311" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M311" s="2" t="inlineStr">
         <is>
-          <t>24.50</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="N311" s="2" t="inlineStr">
         <is>
-          <t>139.00</t>
+          <t>53,00</t>
         </is>
       </c>
       <c r="O311" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P311" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q311" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q311" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R311" s="2" t="inlineStr">
         <is>
-          <t>1974.52 €</t>
+          <t>968,20 €</t>
         </is>
       </c>
     </row>
     <row r="312" ht="32" customHeight="1">
       <c r="A312" s="2" t="inlineStr">
         <is>
-          <t>AR5202</t>
+          <t>AR5548</t>
         </is>
       </c>
       <c r="B312" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C312" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D312" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Trialine-Z</t>
         </is>
       </c>
       <c r="E312" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-100</t>
         </is>
       </c>
       <c r="F312" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AA11D200044  B</t>
+          <t>Trialine Z 040-100/072 PN10</t>
         </is>
       </c>
       <c r="G312" s="2" t="inlineStr">
         <is>
-          <t>1370</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H312" s="2" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>95</t>
         </is>
       </c>
       <c r="I312" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J312" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K312" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="L312" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="M312" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>11,50</t>
         </is>
       </c>
       <c r="N312" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>53,00</t>
         </is>
       </c>
       <c r="O312" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P312" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q312" s="2" t="inlineStr"/>
+      <c r="Q312" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R312" s="2" t="inlineStr">
         <is>
-          <t>715.44 €</t>
+          <t>1022,94 €</t>
         </is>
       </c>
     </row>
     <row r="313" ht="32" customHeight="1">
       <c r="A313" s="2" t="inlineStr">
         <is>
-          <t>AR5547-01</t>
+          <t>AR5713</t>
         </is>
       </c>
       <c r="B313" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C313" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D313" s="2" t="inlineStr">
         <is>
-          <t>Trialine-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E313" s="2" t="inlineStr">
         <is>
-          <t>040-100</t>
+          <t>125-250</t>
         </is>
       </c>
       <c r="F313" s="2" t="inlineStr">
         <is>
-          <t>Trialine Z 040-100/032 PN10</t>
+          <t>Etaline ETL 125-125-250 GG AA11D301504  B mit PD1 / PM</t>
         </is>
       </c>
       <c r="G313" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1472</t>
         </is>
       </c>
       <c r="H313" s="2" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>269</t>
         </is>
       </c>
       <c r="I313" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J313" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="K313" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>250,00</t>
         </is>
       </c>
       <c r="L313" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="M313" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>25,80</t>
         </is>
       </c>
       <c r="N313" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>296,00</t>
         </is>
       </c>
       <c r="O313" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>15,00 kW</t>
         </is>
       </c>
       <c r="P313" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q313" s="2" t="inlineStr"/>
       <c r="R313" s="2" t="inlineStr">
         <is>
-          <t>968.20 €</t>
+          <t>8770,03 €</t>
         </is>
       </c>
     </row>
     <row r="314" ht="32" customHeight="1">
       <c r="A314" s="2" t="inlineStr">
         <is>
-          <t>AR5547-02</t>
+          <t>AR5718</t>
         </is>
       </c>
       <c r="B314" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C314" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D314" s="2" t="inlineStr">
         <is>
-          <t>Trialine-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E314" s="2" t="inlineStr">
         <is>
-          <t>040-100</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F314" s="2" t="inlineStr">
         <is>
-          <t>Trialine Z 040-100/032 PN10</t>
+          <t>Etaline ETLZ 050-050-250 GG AV11D200304  B, ohne Motoren</t>
         </is>
       </c>
       <c r="G314" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1460</t>
         </is>
       </c>
       <c r="H314" s="2" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>248</t>
         </is>
       </c>
       <c r="I314" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J314" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="K314" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>55,00</t>
         </is>
       </c>
       <c r="L314" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="M314" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>21,50</t>
         </is>
       </c>
       <c r="N314" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>124,00</t>
         </is>
       </c>
       <c r="O314" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P314" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q314" s="2" t="inlineStr"/>
       <c r="R314" s="2" t="inlineStr">
         <is>
-          <t>968.20 €</t>
+          <t>1707,14 €</t>
         </is>
       </c>
     </row>
     <row r="315" ht="32" customHeight="1">
       <c r="A315" s="2" t="inlineStr">
         <is>
-          <t>AR5548</t>
+          <t>AR5867</t>
         </is>
       </c>
       <c r="B315" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C315" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D315" s="2" t="inlineStr">
         <is>
-          <t>Trialine-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E315" s="2" t="inlineStr">
         <is>
-          <t>040-100</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F315" s="2" t="inlineStr">
         <is>
-          <t>Trialine Z 040-100/072 PN10</t>
+          <t>Etaline ETL 125-125-160 GG AA10D300304  B</t>
         </is>
       </c>
       <c r="G315" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H315" s="2" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>159</t>
         </is>
       </c>
       <c r="I315" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J315" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="K315" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>180,00</t>
         </is>
       </c>
       <c r="L315" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>3,20</t>
         </is>
       </c>
       <c r="M315" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="N315" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>153,00</t>
         </is>
       </c>
       <c r="O315" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P315" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q315" s="2" t="inlineStr"/>
       <c r="R315" s="2" t="inlineStr">
         <is>
-          <t>1022.94 €</t>
+          <t>2650,41 €</t>
         </is>
       </c>
     </row>
     <row r="316" ht="32" customHeight="1">
       <c r="A316" s="2" t="inlineStr">
         <is>
-          <t>AR5713</t>
+          <t>AR6500</t>
         </is>
       </c>
       <c r="B316" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C316" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D316" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E316" s="2" t="inlineStr">
         <is>
-          <t>125-250</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F316" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-250 GG AA11D301504  B mit PD1 / PM</t>
+          <t>Etaline ETL 032-032-160 GG AA11D200064 BKSBIE1</t>
         </is>
       </c>
       <c r="G316" s="2" t="inlineStr">
         <is>
-          <t>1472</t>
+          <t>1395</t>
         </is>
       </c>
       <c r="H316" s="2" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I316" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J316" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K316" s="2" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>14,50</t>
         </is>
       </c>
       <c r="L316" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="M316" s="2" t="inlineStr">
         <is>
-          <t>25.80</t>
+          <t>10,80</t>
         </is>
       </c>
       <c r="N316" s="2" t="inlineStr">
         <is>
-          <t>296.00</t>
+          <t>31,00</t>
         </is>
       </c>
       <c r="O316" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P316" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q316" s="2" t="inlineStr"/>
       <c r="R316" s="2" t="inlineStr">
         <is>
-          <t>8262.70 €</t>
+          <t>798,21 €</t>
         </is>
       </c>
     </row>
     <row r="317" ht="32" customHeight="1">
       <c r="A317" s="2" t="inlineStr">
         <is>
-          <t>AR5718</t>
+          <t>AR6634</t>
         </is>
       </c>
       <c r="B317" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C317" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D317" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E317" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F317" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 050-050-250 GG AV11D200304  B, ohne Motoren</t>
+          <t>Etaline ETL 032-032-200 GG AV11D200034  BSIEIE1</t>
         </is>
       </c>
       <c r="G317" s="2" t="inlineStr">
         <is>
-          <t>1460</t>
+          <t>1370</t>
         </is>
       </c>
       <c r="H317" s="2" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>184</t>
         </is>
       </c>
       <c r="I317" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J317" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K317" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="L317" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="M317" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>10,40</t>
         </is>
       </c>
       <c r="N317" s="2" t="inlineStr">
         <is>
-          <t>124.00</t>
+          <t>55,00</t>
         </is>
       </c>
       <c r="O317" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P317" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q317" s="2" t="inlineStr"/>
       <c r="R317" s="2" t="inlineStr">
         <is>
-          <t>1707.14 €</t>
+          <t>984,41 €</t>
         </is>
       </c>
     </row>
     <row r="318" ht="32" customHeight="1">
       <c r="A318" s="2" t="inlineStr">
         <is>
-          <t>AR5867</t>
+          <t>AR6644</t>
         </is>
       </c>
       <c r="B318" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C318" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D318" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E318" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F318" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GG AA10D300304  B</t>
+          <t>Etaline GN 050-250/154 G11</t>
         </is>
       </c>
       <c r="G318" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1435</t>
         </is>
       </c>
       <c r="H318" s="2" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>203</t>
         </is>
       </c>
       <c r="I318" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J318" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="K318" s="2" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>34,00</t>
         </is>
       </c>
       <c r="L318" s="2" t="inlineStr">
         <is>
-          <t>3.20</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="M318" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="N318" s="2" t="inlineStr">
         <is>
-          <t>153.00</t>
+          <t>82,00</t>
         </is>
       </c>
       <c r="O318" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P318" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q318" s="2" t="inlineStr"/>
       <c r="R318" s="2" t="inlineStr">
         <is>
-          <t>2570.31 €</t>
+          <t>1096,99 €</t>
         </is>
       </c>
     </row>
     <row r="319" ht="32" customHeight="1">
       <c r="A319" s="2" t="inlineStr">
         <is>
-          <t>AR6500</t>
+          <t>AR6689</t>
         </is>
       </c>
       <c r="B319" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C319" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D319" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E319" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F319" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AA11D200064 BKSBIE1</t>
+          <t>Etaline ETL 050-050-160 GG AV11D200114 BKSBIE4 / PD2E, ohne Gehäuse</t>
         </is>
       </c>
       <c r="G319" s="2" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H319" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>150</t>
         </is>
       </c>
       <c r="I319" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J319" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K319" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="L319" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="M319" s="2" t="inlineStr">
         <is>
-          <t>10.80</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="N319" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>62,00</t>
         </is>
       </c>
       <c r="O319" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P319" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q319" s="2" t="inlineStr"/>
       <c r="R319" s="2" t="inlineStr">
         <is>
-          <t>708.91 €</t>
+          <t>1594,80 €</t>
         </is>
       </c>
     </row>
     <row r="320" ht="32" customHeight="1">
       <c r="A320" s="2" t="inlineStr">
         <is>
-          <t>AR6634</t>
+          <t>AR6690</t>
         </is>
       </c>
       <c r="B320" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C320" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D320" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E320" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F320" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200 GG AV11D200034  BSIEIE1</t>
+          <t>Etaline ETL 050-050-160 GG AV11D200114  BKSBIE4 / PD2E</t>
         </is>
       </c>
       <c r="G320" s="2" t="inlineStr">
         <is>
-          <t>1370</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H320" s="2" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>159</t>
         </is>
       </c>
       <c r="I320" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J320" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K320" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>45,00</t>
         </is>
       </c>
       <c r="L320" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="M320" s="2" t="inlineStr">
         <is>
-          <t>10.40</t>
+          <t>9,10</t>
         </is>
       </c>
       <c r="N320" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>62,00</t>
         </is>
       </c>
       <c r="O320" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P320" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q320" s="2" t="inlineStr"/>
       <c r="R320" s="2" t="inlineStr">
         <is>
-          <t>905.08 €</t>
+          <t>1718,03 €</t>
         </is>
       </c>
     </row>
     <row r="321" ht="32" customHeight="1">
       <c r="A321" s="2" t="inlineStr">
         <is>
-          <t>AR6644</t>
+          <t>AR6713</t>
         </is>
       </c>
       <c r="B321" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C321" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D321" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E321" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F321" s="2" t="inlineStr">
         <is>
-          <t>Etaline GN 050-250/154 G11</t>
+          <t>Etaline ETL 050-050-160 GG AA06</t>
         </is>
       </c>
       <c r="G321" s="2" t="inlineStr">
         <is>
-          <t>1435</t>
+          <t>2933</t>
         </is>
       </c>
       <c r="H321" s="2" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>124</t>
         </is>
       </c>
       <c r="I321" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J321" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="K321" s="2" t="inlineStr">
         <is>
-          <t>34.00</t>
+          <t>66,00</t>
         </is>
       </c>
       <c r="L321" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>8,60</t>
         </is>
       </c>
       <c r="M321" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="N321" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>76,00</t>
         </is>
       </c>
       <c r="O321" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P321" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q321" s="2" t="inlineStr"/>
       <c r="R321" s="2" t="inlineStr">
         <is>
-          <t>1096.99 €</t>
+          <t>1208,99 €</t>
         </is>
       </c>
     </row>
     <row r="322" ht="32" customHeight="1">
       <c r="A322" s="2" t="inlineStr">
         <is>
-          <t>AR6689</t>
+          <t>AR6805</t>
         </is>
       </c>
       <c r="B322" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C322" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D322" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E322" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F322" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AV11D200114 BKSBIE4 / PD2E, ohne Gehäuse</t>
+          <t>Etaline ETL 032-032-160 GG AA11D200064exB</t>
         </is>
       </c>
       <c r="G322" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1390</t>
         </is>
       </c>
       <c r="H322" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>136</t>
         </is>
       </c>
       <c r="I322" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J322" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>1,40</t>
         </is>
       </c>
       <c r="K322" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="L322" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>2,80</t>
         </is>
       </c>
       <c r="M322" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>6,20</t>
         </is>
       </c>
       <c r="N322" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>31,00</t>
         </is>
       </c>
       <c r="O322" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P322" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q322" s="2" t="inlineStr"/>
+      <c r="Q322" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R322" s="2" t="inlineStr">
         <is>
-          <t>1881.68 €</t>
+          <t>798,21 €</t>
         </is>
       </c>
     </row>
     <row r="323" ht="32" customHeight="1">
       <c r="A323" s="2" t="inlineStr">
         <is>
-          <t>AR6690</t>
+          <t>AR6806</t>
         </is>
       </c>
       <c r="B323" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C323" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D323" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E323" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F323" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AV11D200114  BKSBIE4 / PD2E</t>
+          <t>Etaline ETL 032-032-160 GG AA11D200064exB</t>
         </is>
       </c>
       <c r="G323" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1390</t>
         </is>
       </c>
       <c r="H323" s="2" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>136</t>
         </is>
       </c>
       <c r="I323" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J323" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1,40</t>
         </is>
       </c>
       <c r="K323" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="L323" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>2,80</t>
         </is>
       </c>
       <c r="M323" s="2" t="inlineStr">
         <is>
-          <t>9.10</t>
+          <t>6,20</t>
         </is>
       </c>
       <c r="N323" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>31,00</t>
         </is>
       </c>
       <c r="O323" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P323" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q323" s="2" t="inlineStr"/>
+      <c r="Q323" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R323" s="2" t="inlineStr">
         <is>
-          <t>1887.42 €</t>
+          <t>798,21 €</t>
         </is>
       </c>
     </row>
     <row r="324" ht="32" customHeight="1">
       <c r="A324" s="2" t="inlineStr">
         <is>
-          <t>AR6713</t>
+          <t>AR6807</t>
         </is>
       </c>
       <c r="B324" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C324" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D324" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E324" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F324" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AA06</t>
+          <t>Etaline ETL 032-032-160 GG AA11D200064exB</t>
         </is>
       </c>
       <c r="G324" s="2" t="inlineStr">
         <is>
-          <t>2933</t>
+          <t>1390</t>
         </is>
       </c>
       <c r="H324" s="2" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>136</t>
         </is>
       </c>
       <c r="I324" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J324" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>1,40</t>
         </is>
       </c>
       <c r="K324" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="L324" s="2" t="inlineStr">
         <is>
-          <t>8.60</t>
+          <t>2,80</t>
         </is>
       </c>
       <c r="M324" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>6,20</t>
         </is>
       </c>
       <c r="N324" s="2" t="inlineStr">
         <is>
-          <t>76.00</t>
+          <t>31,00</t>
         </is>
       </c>
       <c r="O324" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P324" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q324" s="2" t="inlineStr"/>
+      <c r="Q324" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R324" s="2" t="inlineStr">
         <is>
-          <t>823.43 €</t>
+          <t>798,21 €</t>
         </is>
       </c>
     </row>
     <row r="325" ht="32" customHeight="1">
       <c r="A325" s="2" t="inlineStr">
         <is>
-          <t>AR6805</t>
+          <t>AR6889</t>
         </is>
       </c>
       <c r="B325" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C325" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D325" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E325" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F325" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AA11D200064exB</t>
+          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
         </is>
       </c>
       <c r="G325" s="2" t="inlineStr">
         <is>
-          <t>1390</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H325" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>115</t>
         </is>
       </c>
       <c r="I325" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J325" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K325" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>12,50</t>
         </is>
       </c>
       <c r="L325" s="2" t="inlineStr">
         <is>
-          <t>2.80</t>
+          <t>1,70</t>
         </is>
       </c>
       <c r="M325" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="N325" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O325" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P325" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q325" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q325" s="2" t="inlineStr"/>
       <c r="R325" s="2" t="inlineStr">
         <is>
-          <t>1002.05 €</t>
+          <t>1241,36 €</t>
         </is>
       </c>
     </row>
     <row r="326" ht="32" customHeight="1">
       <c r="A326" s="2" t="inlineStr">
         <is>
-          <t>AR6806</t>
+          <t>AR6892</t>
         </is>
       </c>
       <c r="B326" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C326" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D326" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E326" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F326" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AA11D200064exB</t>
+          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
         </is>
       </c>
       <c r="G326" s="2" t="inlineStr">
         <is>
-          <t>1390</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H326" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>115</t>
         </is>
       </c>
       <c r="I326" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J326" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K326" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>12,50</t>
         </is>
       </c>
       <c r="L326" s="2" t="inlineStr">
         <is>
-          <t>2.80</t>
+          <t>1,70</t>
         </is>
       </c>
       <c r="M326" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="N326" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O326" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P326" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q326" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q326" s="2" t="inlineStr"/>
       <c r="R326" s="2" t="inlineStr">
         <is>
-          <t>1002.05 €</t>
+          <t>1241,36 €</t>
         </is>
       </c>
     </row>
     <row r="327" ht="32" customHeight="1">
       <c r="A327" s="2" t="inlineStr">
         <is>
-          <t>AR6807</t>
+          <t>AR6893</t>
         </is>
       </c>
       <c r="B327" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C327" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D327" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E327" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F327" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AA11D200064exB</t>
+          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
         </is>
       </c>
       <c r="G327" s="2" t="inlineStr">
         <is>
-          <t>1390</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H327" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>115</t>
         </is>
       </c>
       <c r="I327" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J327" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K327" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>12,50</t>
         </is>
       </c>
       <c r="L327" s="2" t="inlineStr">
         <is>
-          <t>2.80</t>
+          <t>1,70</t>
         </is>
       </c>
       <c r="M327" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="N327" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O327" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P327" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q327" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q327" s="2" t="inlineStr"/>
       <c r="R327" s="2" t="inlineStr">
         <is>
-          <t>1002.05 €</t>
+          <t>1241,36 €</t>
         </is>
       </c>
     </row>
     <row r="328" ht="32" customHeight="1">
       <c r="A328" s="2" t="inlineStr">
         <is>
-          <t>AR6889</t>
+          <t>AR6894</t>
         </is>
       </c>
       <c r="B328" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C328" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D328" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E328" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F328" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
+          <t>Etaline ETL 050-050-160 GG AV11D200054  BKSBIE1M / PM</t>
         </is>
       </c>
       <c r="G328" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1395</t>
         </is>
       </c>
       <c r="H328" s="2" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>125</t>
         </is>
       </c>
       <c r="I328" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J328" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="K328" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="L328" s="2" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>1,80</t>
         </is>
       </c>
       <c r="M328" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>5,10</t>
         </is>
       </c>
       <c r="N328" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="O328" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P328" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q328" s="2" t="inlineStr"/>
       <c r="R328" s="2" t="inlineStr">
         <is>
-          <t>1157.86 €</t>
+          <t>1429,74 €</t>
         </is>
       </c>
     </row>
     <row r="329" ht="32" customHeight="1">
       <c r="A329" s="2" t="inlineStr">
         <is>
-          <t>AR6892</t>
+          <t>AR6895</t>
         </is>
       </c>
       <c r="B329" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C329" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D329" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E329" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F329" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
+          <t>Etaline ETL 050-050-160 GG AV11D200054  BKSBIE1M / PM</t>
         </is>
       </c>
       <c r="G329" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1395</t>
         </is>
       </c>
       <c r="H329" s="2" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>125</t>
         </is>
       </c>
       <c r="I329" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J329" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="K329" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="L329" s="2" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>1,80</t>
         </is>
       </c>
       <c r="M329" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>5,10</t>
         </is>
       </c>
       <c r="N329" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="O329" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P329" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q329" s="2" t="inlineStr"/>
       <c r="R329" s="2" t="inlineStr">
         <is>
-          <t>1157.86 €</t>
+          <t>1429,74 €</t>
         </is>
       </c>
     </row>
     <row r="330" ht="32" customHeight="1">
       <c r="A330" s="2" t="inlineStr">
         <is>
-          <t>AR6893</t>
+          <t>AR6896</t>
         </is>
       </c>
       <c r="B330" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C330" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D330" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E330" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F330" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
         </is>
       </c>
       <c r="G330" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H330" s="2" t="inlineStr">
         <is>
           <t>115</t>
         </is>
       </c>
       <c r="I330" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J330" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K330" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>12,50</t>
         </is>
       </c>
       <c r="L330" s="2" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>1,70</t>
         </is>
       </c>
       <c r="M330" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="N330" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O330" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P330" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q330" s="2" t="inlineStr"/>
       <c r="R330" s="2" t="inlineStr">
         <is>
-          <t>1157.86 €</t>
+          <t>1241,36 €</t>
         </is>
       </c>
     </row>
     <row r="331" ht="32" customHeight="1">
       <c r="A331" s="2" t="inlineStr">
         <is>
-          <t>AR6894</t>
+          <t>AR6904</t>
         </is>
       </c>
       <c r="B331" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C331" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D331" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E331" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F331" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AV11D200054  BKSBIE1M / PM</t>
+          <t>Etaline ETL 050-050-160 GG AA11D200064 BKSBIE1</t>
         </is>
       </c>
       <c r="G331" s="2" t="inlineStr">
         <is>
           <t>1395</t>
         </is>
       </c>
       <c r="H331" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>123</t>
         </is>
       </c>
       <c r="I331" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J331" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K331" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="L331" s="2" t="inlineStr">
         <is>
-          <t>1.80</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="M331" s="2" t="inlineStr">
         <is>
-          <t>5.10</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="N331" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="O331" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P331" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q331" s="2" t="inlineStr"/>
       <c r="R331" s="2" t="inlineStr">
         <is>
-          <t>1273.06 €</t>
+          <t>940,50 €</t>
         </is>
       </c>
     </row>
     <row r="332" ht="32" customHeight="1">
       <c r="A332" s="2" t="inlineStr">
         <is>
-          <t>AR6895</t>
+          <t>AR6905</t>
         </is>
       </c>
       <c r="B332" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C332" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D332" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E332" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F332" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AV11D200054  BKSBIE1M / PM</t>
+          <t>Etaline ETL 050-050-160 GG AA11D200064 BKSBIE1 PDBM / PM</t>
         </is>
       </c>
       <c r="G332" s="2" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>1429</t>
         </is>
       </c>
       <c r="H332" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>123</t>
         </is>
       </c>
       <c r="I332" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J332" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K332" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="L332" s="2" t="inlineStr">
         <is>
-          <t>1.80</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="M332" s="2" t="inlineStr">
         <is>
-          <t>5.10</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="N332" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>64,00</t>
         </is>
       </c>
       <c r="O332" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P332" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q332" s="2" t="inlineStr"/>
       <c r="R332" s="2" t="inlineStr">
         <is>
-          <t>1273.06 €</t>
+          <t>2120,72 €</t>
         </is>
       </c>
     </row>
     <row r="333" ht="32" customHeight="1">
       <c r="A333" s="2" t="inlineStr">
         <is>
-          <t>AR6896</t>
+          <t>AR6907</t>
         </is>
       </c>
       <c r="B333" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C333" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D333" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E333" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F333" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
+          <t>Etaline ETL 065-065-160 GG AV11D201502 BIE3</t>
         </is>
       </c>
       <c r="G333" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>2970</t>
         </is>
       </c>
       <c r="H333" s="2" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I333" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J333" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="K333" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>150,00</t>
         </is>
       </c>
       <c r="L333" s="2" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>22,50</t>
         </is>
       </c>
       <c r="M333" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>45,00</t>
         </is>
       </c>
       <c r="N333" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>133,00</t>
         </is>
       </c>
       <c r="O333" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>15,00 kW</t>
         </is>
       </c>
       <c r="P333" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q333" s="2" t="inlineStr"/>
       <c r="R333" s="2" t="inlineStr">
         <is>
-          <t>1157.86 €</t>
+          <t>2816,28 €</t>
         </is>
       </c>
     </row>
     <row r="334" ht="32" customHeight="1">
       <c r="A334" s="2" t="inlineStr">
         <is>
-          <t>AR6904</t>
+          <t>AR6991</t>
         </is>
       </c>
       <c r="B334" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C334" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D334" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E334" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F334" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AA11D200064 BKSBIE1</t>
+          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
         </is>
       </c>
       <c r="G334" s="2" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H334" s="2" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>115</t>
         </is>
       </c>
       <c r="I334" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J334" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1,10</t>
         </is>
       </c>
       <c r="K334" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>12,50</t>
         </is>
       </c>
       <c r="L334" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>1,85</t>
         </is>
       </c>
       <c r="M334" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>4,10</t>
         </is>
       </c>
       <c r="N334" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O334" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P334" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q334" s="2" t="inlineStr"/>
       <c r="R334" s="2" t="inlineStr">
         <is>
-          <t>848.81 €</t>
+          <t>1241,36 €</t>
         </is>
       </c>
     </row>
     <row r="335" ht="32" customHeight="1">
       <c r="A335" s="2" t="inlineStr">
         <is>
-          <t>AR6905</t>
+          <t>AR6992</t>
         </is>
       </c>
       <c r="B335" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C335" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D335" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E335" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F335" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AA11D200064 BKSBIE1 PDBM / PM</t>
+          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
         </is>
       </c>
       <c r="G335" s="2" t="inlineStr">
         <is>
-          <t>1429</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H335" s="2" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>115</t>
         </is>
       </c>
       <c r="I335" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J335" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1,10</t>
         </is>
       </c>
       <c r="K335" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>12,50</t>
         </is>
       </c>
       <c r="L335" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>1,85</t>
         </is>
       </c>
       <c r="M335" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>4,10</t>
         </is>
       </c>
       <c r="N335" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="O335" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P335" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q335" s="2" t="inlineStr"/>
       <c r="R335" s="2" t="inlineStr">
         <is>
-          <t>1552.29 €</t>
+          <t>1241,36 €</t>
         </is>
       </c>
     </row>
     <row r="336" ht="32" customHeight="1">
       <c r="A336" s="2" t="inlineStr">
         <is>
-          <t>AR6907</t>
+          <t>AR6993</t>
         </is>
       </c>
       <c r="B336" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C336" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D336" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E336" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F336" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GG AV11D201502 BIE3</t>
+          <t>Etaline ETL 050-050-160 GG AV11D200054  BKSBIE1M / PM</t>
         </is>
       </c>
       <c r="G336" s="2" t="inlineStr">
         <is>
-          <t>2970</t>
+          <t>1395</t>
         </is>
       </c>
       <c r="H336" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>125</t>
         </is>
       </c>
       <c r="I336" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J336" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>4,10</t>
         </is>
       </c>
       <c r="K336" s="2" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="L336" s="2" t="inlineStr">
         <is>
-          <t>22.50</t>
+          <t>2,90</t>
         </is>
       </c>
       <c r="M336" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="N336" s="2" t="inlineStr">
         <is>
-          <t>133.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="O336" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P336" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q336" s="2" t="inlineStr"/>
       <c r="R336" s="2" t="inlineStr">
         <is>
-          <t>2809.70 €</t>
+          <t>1429,74 €</t>
         </is>
       </c>
     </row>
     <row r="337" ht="32" customHeight="1">
       <c r="A337" s="2" t="inlineStr">
         <is>
-          <t>AR6991</t>
+          <t>AR6994</t>
         </is>
       </c>
       <c r="B337" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C337" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D337" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E337" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F337" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
+          <t>Etaline ETL 050-050-160 GG AV11D200054 PM, ohne Motor</t>
         </is>
       </c>
       <c r="G337" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1395</t>
         </is>
       </c>
       <c r="H337" s="2" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>125</t>
         </is>
       </c>
       <c r="I337" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J337" s="2" t="inlineStr">
         <is>
-          <t>1.10</t>
+          <t>4,10</t>
         </is>
       </c>
       <c r="K337" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="L337" s="2" t="inlineStr">
         <is>
-          <t>1.85</t>
+          <t>2,90</t>
         </is>
       </c>
       <c r="M337" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="N337" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="O337" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P337" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q337" s="2" t="inlineStr"/>
       <c r="R337" s="2" t="inlineStr">
         <is>
-          <t>1157.86 €</t>
+          <t>1181,36 €</t>
         </is>
       </c>
     </row>
     <row r="338" ht="32" customHeight="1">
       <c r="A338" s="2" t="inlineStr">
         <is>
-          <t>AR6992</t>
+          <t>AR7119</t>
         </is>
       </c>
       <c r="B338" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C338" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D338" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E338" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F338" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
+          <t>Etaline ETL 050-050-160 GG AA11D200064  B / PM</t>
         </is>
       </c>
       <c r="G338" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1395</t>
         </is>
       </c>
       <c r="H338" s="2" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>131</t>
         </is>
       </c>
       <c r="I338" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J338" s="2" t="inlineStr">
         <is>
-          <t>1.10</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K338" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="L338" s="2" t="inlineStr">
         <is>
-          <t>1.85</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M338" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="N338" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="O338" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P338" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q338" s="2" t="inlineStr"/>
       <c r="R338" s="2" t="inlineStr">
         <is>
-          <t>1157.86 €</t>
+          <t>845,78 €</t>
         </is>
       </c>
     </row>
     <row r="339" ht="32" customHeight="1">
       <c r="A339" s="2" t="inlineStr">
         <is>
-          <t>AR6993</t>
+          <t>AR7223</t>
         </is>
       </c>
       <c r="B339" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C339" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D339" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E339" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F339" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AV11D200054  BKSBIE1M / PM</t>
+          <t>Etaline ETL 050-050-160 GG AA11D200064  B / PM</t>
         </is>
       </c>
       <c r="G339" s="2" t="inlineStr">
         <is>
           <t>1395</t>
         </is>
       </c>
       <c r="H339" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>131</t>
         </is>
       </c>
       <c r="I339" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J339" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="K339" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="L339" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M339" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="N339" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="O339" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P339" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q339" s="2" t="inlineStr"/>
       <c r="R339" s="2" t="inlineStr">
         <is>
-          <t>1273.06 €</t>
+          <t>1344,83 €</t>
         </is>
       </c>
     </row>
     <row r="340" ht="32" customHeight="1">
       <c r="A340" s="2" t="inlineStr">
         <is>
-          <t>AR6994</t>
+          <t>AR7323</t>
         </is>
       </c>
       <c r="B340" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C340" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D340" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E340" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F340" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AV11D200054 PM, ohne Motor</t>
+          <t>Etaline ETL 032-032-200 GG AV11D200074  BSIEIE3 / PD2E / PM</t>
         </is>
       </c>
       <c r="G340" s="2" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>1479</t>
         </is>
       </c>
       <c r="H340" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>187</t>
         </is>
       </c>
       <c r="I340" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J340" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>2,10</t>
         </is>
       </c>
       <c r="K340" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>19,60</t>
         </is>
       </c>
       <c r="L340" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M340" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="N340" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>65,00</t>
         </is>
       </c>
       <c r="O340" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P340" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q340" s="2" t="inlineStr"/>
       <c r="R340" s="2" t="inlineStr">
         <is>
-          <t>1290.65 €</t>
+          <t>2052,61 €</t>
         </is>
       </c>
     </row>
     <row r="341" ht="32" customHeight="1">
       <c r="A341" s="2" t="inlineStr">
         <is>
-          <t>AR7119</t>
+          <t>AR7324</t>
         </is>
       </c>
       <c r="B341" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C341" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D341" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E341" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F341" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AA11D200064  B / PM</t>
+          <t>Etaline ETL 032-032-200 GG AV11D200074  BSIEIE3 / PD2E / PM</t>
         </is>
       </c>
       <c r="G341" s="2" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>1484</t>
         </is>
       </c>
       <c r="H341" s="2" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>172</t>
         </is>
       </c>
       <c r="I341" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J341" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K341" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="L341" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>5,40</t>
         </is>
       </c>
       <c r="M341" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N341" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>65,00</t>
         </is>
       </c>
       <c r="O341" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P341" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q341" s="2" t="inlineStr"/>
       <c r="R341" s="2" t="inlineStr">
         <is>
-          <t>1178.98 €</t>
+          <t>2052,61 €</t>
         </is>
       </c>
     </row>
     <row r="342" ht="32" customHeight="1">
       <c r="A342" s="2" t="inlineStr">
         <is>
-          <t>AR7223</t>
+          <t>AR7326</t>
         </is>
       </c>
       <c r="B342" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C342" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D342" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E342" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F342" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AA11D200064  B / PM</t>
+          <t>Etaline ETL 032-032-200 GG AV11D200074  BSIEIE3 / PD2E / PM</t>
         </is>
       </c>
       <c r="G342" s="2" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>1484</t>
         </is>
       </c>
       <c r="H342" s="2" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>172</t>
         </is>
       </c>
       <c r="I342" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J342" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K342" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="L342" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>5,40</t>
         </is>
       </c>
       <c r="M342" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N342" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>65,00</t>
         </is>
       </c>
       <c r="O342" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P342" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q342" s="2" t="inlineStr"/>
       <c r="R342" s="2" t="inlineStr">
         <is>
-          <t>1178.98 €</t>
+          <t>2052,61 €</t>
         </is>
       </c>
     </row>
     <row r="343" ht="32" customHeight="1">
       <c r="A343" s="2" t="inlineStr">
         <is>
-          <t>AR7323</t>
+          <t>AR7414</t>
         </is>
       </c>
       <c r="B343" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C343" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D343" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E343" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F343" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200 GG AV11D200074  BSIEIE3 / PD2E / PM</t>
+          <t>Etaline ETL 032-032-160 GG_AV06A200074</t>
         </is>
       </c>
       <c r="G343" s="2" t="inlineStr">
         <is>
-          <t>1479</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H343" s="2" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>133</t>
         </is>
       </c>
       <c r="I343" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J343" s="2" t="inlineStr">
         <is>
-          <t>2.10</t>
+          <t>1,30</t>
         </is>
       </c>
       <c r="K343" s="2" t="inlineStr">
         <is>
-          <t>19.60</t>
+          <t>14,35</t>
         </is>
       </c>
       <c r="L343" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>2,40</t>
         </is>
       </c>
       <c r="M343" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>5,78</t>
         </is>
       </c>
       <c r="N343" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="O343" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
-      <c r="P343" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P343" s="2" t="inlineStr"/>
       <c r="Q343" s="2" t="inlineStr"/>
       <c r="R343" s="2" t="inlineStr">
         <is>
-          <t>2180.35 €</t>
+          <t>959,33 €</t>
         </is>
       </c>
     </row>
     <row r="344" ht="32" customHeight="1">
       <c r="A344" s="2" t="inlineStr">
         <is>
-          <t>AR7324</t>
+          <t>AR8060</t>
         </is>
       </c>
       <c r="B344" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C344" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D344" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E344" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F344" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200 GG AV11D200074  BSIEIE3 / PD2E / PM</t>
+          <t>Etaline ETL 032-032-200 GG_AV11D200034</t>
         </is>
       </c>
       <c r="G344" s="2" t="inlineStr">
         <is>
-          <t>1484</t>
+          <t>1370</t>
         </is>
       </c>
       <c r="H344" s="2" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>176</t>
         </is>
       </c>
       <c r="I344" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J344" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1,90</t>
         </is>
       </c>
       <c r="K344" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>9,50</t>
         </is>
       </c>
       <c r="L344" s="2" t="inlineStr">
         <is>
-          <t>5.40</t>
+          <t>7,85</t>
         </is>
       </c>
       <c r="M344" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>9,80</t>
         </is>
       </c>
       <c r="N344" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>61,00</t>
         </is>
       </c>
       <c r="O344" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P344" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q344" s="2" t="inlineStr"/>
       <c r="R344" s="2" t="inlineStr">
         <is>
-          <t>2180.35 €</t>
+          <t>957,41 €</t>
         </is>
       </c>
     </row>
     <row r="345" ht="32" customHeight="1">
       <c r="A345" s="2" t="inlineStr">
         <is>
-          <t>AR7326</t>
+          <t>AR8086EBS</t>
         </is>
       </c>
       <c r="B345" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C345" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D345" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E345" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F345" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200 GG AV11D200074  BSIEIE3 / PD2E / PM</t>
+          <t>EBS für ETL 080-080-160 GG_AV11D200224</t>
         </is>
       </c>
       <c r="G345" s="2" t="inlineStr">
         <is>
-          <t>1484</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H345" s="2" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I345" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J345" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="K345" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>136,00</t>
         </is>
       </c>
       <c r="L345" s="2" t="inlineStr">
         <is>
-          <t>5.40</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="M345" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>13,10</t>
         </is>
       </c>
       <c r="N345" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>72,00</t>
         </is>
       </c>
       <c r="O345" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P345" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q345" s="2" t="inlineStr"/>
       <c r="R345" s="2" t="inlineStr">
         <is>
-          <t>2180.35 €</t>
+          <t>3447,98 €</t>
         </is>
       </c>
     </row>
     <row r="346" ht="32" customHeight="1">
       <c r="A346" s="2" t="inlineStr">
         <is>
-          <t>AR7414</t>
+          <t>AR8505</t>
         </is>
       </c>
       <c r="B346" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C346" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D346" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E346" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F346" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG_AV06A200074</t>
+          <t>Etaline ETL 065-065-160 GG_AV11D200054 / PD2 / PM</t>
         </is>
       </c>
       <c r="G346" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H346" s="2" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I346" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J346" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>4,20</t>
         </is>
       </c>
       <c r="K346" s="2" t="inlineStr">
         <is>
-          <t>14.35</t>
+          <t>46,00</t>
         </is>
       </c>
       <c r="L346" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>2,10</t>
         </is>
       </c>
       <c r="M346" s="2" t="inlineStr">
         <is>
-          <t>5.78</t>
+          <t>4,10</t>
         </is>
       </c>
       <c r="N346" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>33,00</t>
         </is>
       </c>
       <c r="O346" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
-[...2 lines deleted...]
-      <c r="P346" s="2" t="inlineStr"/>
+          <t>0,55 kW</t>
+        </is>
+      </c>
+      <c r="P346" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q346" s="2" t="inlineStr"/>
       <c r="R346" s="2" t="inlineStr">
         <is>
-          <t>733.14 €</t>
+          <t>2694,64 €</t>
         </is>
       </c>
     </row>
     <row r="347" ht="32" customHeight="1">
       <c r="A347" s="2" t="inlineStr">
         <is>
-          <t>AR8060</t>
+          <t>AR8506</t>
         </is>
       </c>
       <c r="B347" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C347" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D347" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E347" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F347" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200 GG_AV11D200034</t>
+          <t>Etaline ETL 065-065-160 GG_AV11D200054 / PD2 / PM</t>
         </is>
       </c>
       <c r="G347" s="2" t="inlineStr">
         <is>
-          <t>1370</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H347" s="2" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I347" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J347" s="2" t="inlineStr">
         <is>
-          <t>1.90</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K347" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>43,00</t>
         </is>
       </c>
       <c r="L347" s="2" t="inlineStr">
         <is>
-          <t>7.85</t>
+          <t>1,90</t>
         </is>
       </c>
       <c r="M347" s="2" t="inlineStr">
         <is>
-          <t>9.80</t>
+          <t>3,60</t>
         </is>
       </c>
       <c r="N347" s="2" t="inlineStr">
         <is>
-          <t>61.00</t>
+          <t>33,00</t>
         </is>
       </c>
       <c r="O347" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P347" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q347" s="2" t="inlineStr"/>
       <c r="R347" s="2" t="inlineStr">
         <is>
-          <t>905.08 €</t>
+          <t>2694,64 €</t>
         </is>
       </c>
     </row>
     <row r="348" ht="32" customHeight="1">
       <c r="A348" s="2" t="inlineStr">
         <is>
-          <t>AR8086</t>
+          <t>AR8508</t>
         </is>
       </c>
       <c r="B348" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C348" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D348" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E348" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F348" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 080-080-160 GG_AV11D200224 / PD2</t>
+          <t>Etaline ETL 065-065-160 GG_AV11D200054 / PD2 / PM</t>
         </is>
       </c>
       <c r="G348" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H348" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I348" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J348" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K348" s="2" t="inlineStr">
         <is>
-          <t>136.00</t>
+          <t>43,50</t>
         </is>
       </c>
       <c r="L348" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>1,80</t>
         </is>
       </c>
       <c r="M348" s="2" t="inlineStr">
         <is>
-          <t>13.10</t>
+          <t>3,54</t>
         </is>
       </c>
       <c r="N348" s="2" t="inlineStr">
         <is>
-          <t>192.00</t>
+          <t>33,00</t>
         </is>
       </c>
       <c r="O348" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P348" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q348" s="2" t="inlineStr"/>
       <c r="R348" s="2" t="inlineStr">
         <is>
-          <t>6531.24 €</t>
+          <t>2694,64 €</t>
         </is>
       </c>
     </row>
     <row r="349" ht="32" customHeight="1">
       <c r="A349" s="2" t="inlineStr">
         <is>
-          <t>AR8505</t>
+          <t>AR8509</t>
         </is>
       </c>
       <c r="B349" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C349" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D349" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E349" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F349" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 065-065-160 GG_AV11D200054 / PD2 / PM</t>
         </is>
       </c>
       <c r="G349" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H349" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>125</t>
         </is>
       </c>
       <c r="I349" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J349" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="K349" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>51,00</t>
         </is>
       </c>
       <c r="L349" s="2" t="inlineStr">
         <is>
-          <t>2.10</t>
+          <t>2,40</t>
         </is>
       </c>
       <c r="M349" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="N349" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="O349" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P349" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q349" s="2" t="inlineStr"/>
       <c r="R349" s="2" t="inlineStr">
         <is>
-          <t>2799.76 €</t>
+          <t>2694,64 €</t>
         </is>
       </c>
     </row>
     <row r="350" ht="32" customHeight="1">
       <c r="A350" s="2" t="inlineStr">
         <is>
-          <t>AR8506</t>
+          <t>AR8588</t>
         </is>
       </c>
       <c r="B350" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C350" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D350" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E350" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>100-200</t>
         </is>
       </c>
       <c r="F350" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GG_AV11D200054 / PD2 / PM</t>
+          <t>Etaline ETL 100-100-200 GB_AV10D300554  PM IE4</t>
         </is>
       </c>
       <c r="G350" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H350" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>200</t>
         </is>
       </c>
       <c r="I350" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J350" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="K350" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>142,00</t>
         </is>
       </c>
       <c r="L350" s="2" t="inlineStr">
         <is>
-          <t>1.90</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M350" s="2" t="inlineStr">
         <is>
-          <t>3.60</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="N350" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>148,00</t>
         </is>
       </c>
       <c r="O350" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P350" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q350" s="2" t="inlineStr"/>
       <c r="R350" s="2" t="inlineStr">
         <is>
-          <t>2799.76 €</t>
+          <t>4000,88 €</t>
         </is>
       </c>
     </row>
     <row r="351" ht="32" customHeight="1">
       <c r="A351" s="2" t="inlineStr">
         <is>
-          <t>AR8508</t>
+          <t>AR8590</t>
         </is>
       </c>
       <c r="B351" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C351" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D351" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E351" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>100-200</t>
         </is>
       </c>
       <c r="F351" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GG_AV11D200054 / PD2 / PM</t>
+          <t>Etaline ETL 100-100-200 GB_AV10D300554 / PD2 / PM</t>
         </is>
       </c>
       <c r="G351" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H351" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>200</t>
         </is>
       </c>
       <c r="I351" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J351" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="K351" s="2" t="inlineStr">
         <is>
-          <t>43.50</t>
+          <t>145,00</t>
         </is>
       </c>
       <c r="L351" s="2" t="inlineStr">
         <is>
-          <t>1.80</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M351" s="2" t="inlineStr">
         <is>
-          <t>3.54</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="N351" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>148,00</t>
         </is>
       </c>
       <c r="O351" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P351" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q351" s="2" t="inlineStr"/>
       <c r="R351" s="2" t="inlineStr">
         <is>
-          <t>2799.76 €</t>
+          <t>5857,09 €</t>
         </is>
       </c>
     </row>
     <row r="352" ht="32" customHeight="1">
       <c r="A352" s="2" t="inlineStr">
         <is>
-          <t>AR8509</t>
+          <t>AR8618</t>
         </is>
       </c>
       <c r="B352" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C352" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D352" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E352" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F352" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GG_AV11D200054 / PD2 / PM</t>
+          <t>Etaline Z 040-040-250 GG_AV11D200154, ohne Motoren</t>
         </is>
       </c>
       <c r="G352" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H352" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>195</t>
         </is>
       </c>
       <c r="I352" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J352" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>2,20</t>
         </is>
       </c>
       <c r="K352" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="L352" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M352" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>12,80</t>
         </is>
       </c>
       <c r="N352" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>118,00</t>
         </is>
       </c>
       <c r="O352" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>1,50 kW</t>
+        </is>
+      </c>
+      <c r="P352" s="2" t="inlineStr"/>
       <c r="Q352" s="2" t="inlineStr"/>
       <c r="R352" s="2" t="inlineStr">
         <is>
-          <t>2799.76 €</t>
+          <t>2203,12 €</t>
         </is>
       </c>
     </row>
     <row r="353" ht="32" customHeight="1">
       <c r="A353" s="2" t="inlineStr">
         <is>
-          <t>AR8588</t>
+          <t>AR8706</t>
         </is>
       </c>
       <c r="B353" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C353" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D353" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E353" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F353" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-200 GB_AV10D300554  PM IE4</t>
+          <t>Etaline ETL 050-050-160 GG_AV11D200074 / ohne PD2E / PM</t>
         </is>
       </c>
       <c r="G353" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H353" s="2" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="I353" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J353" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K353" s="2" t="inlineStr">
         <is>
-          <t>142.00</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="L353" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>3,45</t>
         </is>
       </c>
       <c r="M353" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>8,10</t>
         </is>
       </c>
       <c r="N353" s="2" t="inlineStr">
         <is>
-          <t>148.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="O353" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P353" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q353" s="2" t="inlineStr"/>
       <c r="R353" s="2" t="inlineStr">
         <is>
-          <t>4690.65 €</t>
+          <t>1350,29 €</t>
         </is>
       </c>
     </row>
     <row r="354" ht="32" customHeight="1">
       <c r="A354" s="2" t="inlineStr">
         <is>
-          <t>AR8590</t>
+          <t>AR8711</t>
         </is>
       </c>
       <c r="B354" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C354" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D354" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E354" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F354" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-200 GB_AV10D300554 / PD2 / PM</t>
+          <t>Etaline ETL 040-040-160 GG_AV11D200074 / PD2E / PM</t>
         </is>
       </c>
       <c r="G354" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H354" s="2" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I354" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J354" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>2,35</t>
         </is>
       </c>
       <c r="K354" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="L354" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M354" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>8,80</t>
         </is>
       </c>
       <c r="N354" s="2" t="inlineStr">
         <is>
-          <t>148.00</t>
+          <t>70,00</t>
         </is>
       </c>
       <c r="O354" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P354" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q354" s="2" t="inlineStr"/>
       <c r="R354" s="2" t="inlineStr">
         <is>
-          <t>6154.86 €</t>
+          <t>2099,90 €</t>
         </is>
       </c>
     </row>
     <row r="355" ht="32" customHeight="1">
       <c r="A355" s="2" t="inlineStr">
         <is>
-          <t>AR8618</t>
+          <t>AR8787</t>
         </is>
       </c>
       <c r="B355" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C355" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D355" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>WILO IP-E</t>
         </is>
       </c>
       <c r="E355" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>65/115-1,5/2</t>
         </is>
       </c>
       <c r="F355" s="2" t="inlineStr">
         <is>
-          <t>Etaline Z 040-040-250 GG_AV11D200154, ohne Motoren</t>
+          <t>WILO IP-E 65/115-1,5/2BV-E1-N-R1</t>
         </is>
       </c>
       <c r="G355" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
-[...6 lines deleted...]
-      </c>
+          <t>3000</t>
+        </is>
+      </c>
+      <c r="H355" s="2" t="inlineStr"/>
       <c r="I355" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="J355" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K355" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>83,00</t>
         </is>
       </c>
       <c r="L355" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="M355" s="2" t="inlineStr">
         <is>
-          <t>12.80</t>
+          <t>21,50</t>
         </is>
       </c>
       <c r="N355" s="2" t="inlineStr">
         <is>
-          <t>118.00</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="O355" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
-[...2 lines deleted...]
-      <c r="P355" s="2" t="inlineStr"/>
+          <t>1,50 kW</t>
+        </is>
+      </c>
+      <c r="P355" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q355" s="2" t="inlineStr"/>
       <c r="R355" s="2" t="inlineStr">
         <is>
-          <t>2203.12 €</t>
+          <t>829,26 €</t>
         </is>
       </c>
     </row>
     <row r="356" ht="32" customHeight="1">
       <c r="A356" s="2" t="inlineStr">
         <is>
-          <t>AR8706</t>
+          <t>AR8795</t>
         </is>
       </c>
       <c r="B356" s="2" t="inlineStr">
         <is>
-          <t>Kemper-Klausing</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C356" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D356" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E356" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F356" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG_AV11D200074 / ohne PD2E / PM</t>
+          <t>Etaline ETL 032-032-160 GC_AV11D200074</t>
         </is>
       </c>
       <c r="G356" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H356" s="2" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>141</t>
         </is>
       </c>
       <c r="I356" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J356" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="K356" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>14,50</t>
         </is>
       </c>
       <c r="L356" s="2" t="inlineStr">
         <is>
-          <t>3.45</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M356" s="2" t="inlineStr">
         <is>
-          <t>8.10</t>
+          <t>6,60</t>
         </is>
       </c>
       <c r="N356" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="O356" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P356" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q356" s="2" t="inlineStr"/>
       <c r="R356" s="2" t="inlineStr">
         <is>
-          <t>1581.15 €</t>
+          <t>1492,22 €</t>
         </is>
       </c>
     </row>
     <row r="357" ht="32" customHeight="1">
       <c r="A357" s="2" t="inlineStr">
         <is>
-          <t>AR8711</t>
+          <t>AR8796</t>
         </is>
       </c>
       <c r="B357" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C357" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D357" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E357" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F357" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GG_AV11D200074 / PD2E / PM</t>
+          <t>Etaline ETL 032-032-160 GC_AV11D200074 ohne Motor</t>
         </is>
       </c>
       <c r="G357" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1789</t>
         </is>
       </c>
       <c r="H357" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>141</t>
         </is>
       </c>
       <c r="I357" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J357" s="2" t="inlineStr">
         <is>
-          <t>2.35</t>
+          <t>1,70</t>
         </is>
       </c>
       <c r="K357" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="L357" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>4,30</t>
         </is>
       </c>
       <c r="M357" s="2" t="inlineStr">
         <is>
-          <t>8.80</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N357" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="O357" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
-      <c r="P357" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P357" s="2" t="inlineStr"/>
       <c r="Q357" s="2" t="inlineStr"/>
       <c r="R357" s="2" t="inlineStr">
         <is>
-          <t>2073.97 €</t>
+          <t>1289,93 €</t>
         </is>
       </c>
     </row>
     <row r="358" ht="32" customHeight="1">
       <c r="A358" s="2" t="inlineStr">
         <is>
-          <t>AR8787</t>
+          <t>AR8797</t>
         </is>
       </c>
       <c r="B358" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C358" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D358" s="2" t="inlineStr">
         <is>
-          <t>Wilo IP-E</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E358" s="2" t="inlineStr">
         <is>
-          <t>065-115</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F358" s="2" t="inlineStr">
         <is>
-          <t>WILO IP-E 65/115-1,5/2BV-E1-N-R1</t>
+          <t>Etaline ETL 032-032-160 GC_AV11D200074</t>
         </is>
       </c>
       <c r="G358" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
-[...2 lines deleted...]
-      <c r="H358" s="2" t="inlineStr"/>
+          <t>1450</t>
+        </is>
+      </c>
+      <c r="H358" s="2" t="inlineStr">
+        <is>
+          <t>141</t>
+        </is>
+      </c>
       <c r="I358" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J358" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>1,40</t>
         </is>
       </c>
       <c r="K358" s="2" t="inlineStr">
         <is>
-          <t>83.00</t>
+          <t>14,50</t>
         </is>
       </c>
       <c r="L358" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M358" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>6,60</t>
         </is>
       </c>
       <c r="N358" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="O358" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P358" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>60Hz 3x 460 V</t>
         </is>
       </c>
       <c r="Q358" s="2" t="inlineStr"/>
       <c r="R358" s="2" t="inlineStr">
         <is>
-          <t>829.26 €</t>
+          <t>1492,22 €</t>
         </is>
       </c>
     </row>
     <row r="359" ht="32" customHeight="1">
       <c r="A359" s="2" t="inlineStr">
         <is>
-          <t>AR8795</t>
+          <t>AR8804</t>
         </is>
       </c>
       <c r="B359" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C359" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D359" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E359" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F359" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GC_AV11D200074</t>
         </is>
       </c>
       <c r="G359" s="2" t="inlineStr">
         <is>
           <t>1450</t>
         </is>
       </c>
       <c r="H359" s="2" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="I359" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J359" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>1,40</t>
         </is>
       </c>
       <c r="K359" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>14,50</t>
         </is>
       </c>
       <c r="L359" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M359" s="2" t="inlineStr">
         <is>
-          <t>6.60</t>
+          <t>6,60</t>
         </is>
       </c>
       <c r="N359" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="O359" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P359" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>60Hz 3x 460 V</t>
         </is>
       </c>
       <c r="Q359" s="2" t="inlineStr"/>
       <c r="R359" s="2" t="inlineStr">
         <is>
-          <t>1756.69 €</t>
+          <t>1492,22 €</t>
         </is>
       </c>
     </row>
     <row r="360" ht="32" customHeight="1">
       <c r="A360" s="2" t="inlineStr">
         <is>
-          <t>AR8796</t>
+          <t>AR8805</t>
         </is>
       </c>
       <c r="B360" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C360" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D360" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E360" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F360" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GC_AV11D200074 ohne Motor</t>
+          <t>Etaline ETL 032-032-160 GC_AV11D200074</t>
         </is>
       </c>
       <c r="G360" s="2" t="inlineStr">
         <is>
-          <t>1789</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H360" s="2" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="I360" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J360" s="2" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>1,40</t>
         </is>
       </c>
       <c r="K360" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>14,50</t>
         </is>
       </c>
       <c r="L360" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M360" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>6,60</t>
         </is>
       </c>
       <c r="N360" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="O360" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
-      <c r="P360" s="2" t="inlineStr"/>
+      <c r="P360" s="2" t="inlineStr">
+        <is>
+          <t>60Hz 3x 460 V</t>
+        </is>
+      </c>
       <c r="Q360" s="2" t="inlineStr"/>
       <c r="R360" s="2" t="inlineStr">
         <is>
-          <t>1409.48 €</t>
+          <t>1492,22 €</t>
         </is>
       </c>
     </row>
     <row r="361" ht="32" customHeight="1">
       <c r="A361" s="2" t="inlineStr">
         <is>
-          <t>AR8797</t>
+          <t>AR8806</t>
         </is>
       </c>
       <c r="B361" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C361" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D361" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E361" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F361" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GC_AV11D200074</t>
         </is>
       </c>
       <c r="G361" s="2" t="inlineStr">
         <is>
           <t>1450</t>
         </is>
       </c>
       <c r="H361" s="2" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="I361" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J361" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>1,40</t>
         </is>
       </c>
       <c r="K361" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>14,50</t>
         </is>
       </c>
       <c r="L361" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M361" s="2" t="inlineStr">
         <is>
-          <t>6.60</t>
+          <t>6,60</t>
         </is>
       </c>
       <c r="N361" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="O361" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P361" s="2" t="inlineStr">
         <is>
           <t>60Hz 3x 460 V</t>
         </is>
       </c>
       <c r="Q361" s="2" t="inlineStr"/>
       <c r="R361" s="2" t="inlineStr">
         <is>
-          <t>1756.69 €</t>
+          <t>1492,22 €</t>
         </is>
       </c>
     </row>
     <row r="362" ht="32" customHeight="1">
       <c r="A362" s="2" t="inlineStr">
         <is>
-          <t>AR8804</t>
+          <t>AR8903</t>
         </is>
       </c>
       <c r="B362" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C362" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D362" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E362" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F362" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GC_AV11D200074</t>
+          <t>Etaline ETL 040-040-250 GG AV11D202202  BKSBIE3</t>
         </is>
       </c>
       <c r="G362" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H362" s="2" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>254</t>
         </is>
       </c>
       <c r="I362" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J362" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K362" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="L362" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>49,50</t>
         </is>
       </c>
       <c r="M362" s="2" t="inlineStr">
         <is>
-          <t>6.60</t>
+          <t>92,50</t>
         </is>
       </c>
       <c r="N362" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>224,00</t>
         </is>
       </c>
       <c r="O362" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>22,00 kW</t>
         </is>
       </c>
       <c r="P362" s="2" t="inlineStr">
         <is>
-          <t>60Hz 3x 460 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q362" s="2" t="inlineStr"/>
       <c r="R362" s="2" t="inlineStr">
         <is>
-          <t>1756.69 €</t>
+          <t>3767,96 €</t>
         </is>
       </c>
     </row>
     <row r="363" ht="32" customHeight="1">
       <c r="A363" s="2" t="inlineStr">
         <is>
-          <t>AR8805</t>
+          <t>AR8920</t>
         </is>
       </c>
       <c r="B363" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C363" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D363" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E363" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F363" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GC_AV11D200074</t>
+          <t>Etaline ETL 040-040-160 GG_AV11D200054 / PD2 / PM</t>
         </is>
       </c>
       <c r="G363" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H363" s="2" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I363" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J363" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>2,20</t>
         </is>
       </c>
       <c r="K363" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>26,10</t>
         </is>
       </c>
       <c r="L363" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="M363" s="2" t="inlineStr">
         <is>
-          <t>6.60</t>
+          <t>8,10</t>
         </is>
       </c>
       <c r="N363" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>54,00</t>
         </is>
       </c>
       <c r="O363" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P363" s="2" t="inlineStr">
         <is>
-          <t>60Hz 3x 460 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q363" s="2" t="inlineStr"/>
       <c r="R363" s="2" t="inlineStr">
         <is>
-          <t>1756.69 €</t>
+          <t>2566,99 €</t>
         </is>
       </c>
     </row>
     <row r="364" ht="32" customHeight="1">
       <c r="A364" s="2" t="inlineStr">
         <is>
-          <t>AR8806</t>
+          <t>AR8952</t>
         </is>
       </c>
       <c r="B364" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C364" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D364" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E364" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F364" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GC_AV11D200074</t>
+          <t>Etaline ETL 032-032-200 GG_AV11D200054 BKSBIE4 / PD2E / PM</t>
         </is>
       </c>
       <c r="G364" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H364" s="2" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>171</t>
         </is>
       </c>
       <c r="I364" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J364" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K364" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="L364" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M364" s="2" t="inlineStr">
         <is>
-          <t>6.60</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N364" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>62,00</t>
         </is>
       </c>
       <c r="O364" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P364" s="2" t="inlineStr">
         <is>
-          <t>60Hz 3x 460 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q364" s="2" t="inlineStr"/>
       <c r="R364" s="2" t="inlineStr">
         <is>
-          <t>1756.69 €</t>
+          <t>1995,46 €</t>
         </is>
       </c>
     </row>
     <row r="365" ht="32" customHeight="1">
       <c r="A365" s="2" t="inlineStr">
         <is>
-          <t>AR8903</t>
+          <t>AR9039</t>
         </is>
       </c>
       <c r="B365" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C365" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D365" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E365" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F365" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-250 GG AV11D202202  BKSBIE3</t>
+          <t>Etaline ETL 065-065-160 GG_AV11D200074</t>
         </is>
       </c>
       <c r="G365" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>1720</t>
         </is>
       </c>
       <c r="H365" s="2" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>132</t>
         </is>
       </c>
       <c r="I365" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J365" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>6,10</t>
         </is>
       </c>
       <c r="K365" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>55,50</t>
         </is>
       </c>
       <c r="L365" s="2" t="inlineStr">
         <is>
-          <t>49.50</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M365" s="2" t="inlineStr">
         <is>
-          <t>92.50</t>
+          <t>6,20</t>
         </is>
       </c>
       <c r="N365" s="2" t="inlineStr">
         <is>
-          <t>224.00</t>
+          <t>64,00</t>
         </is>
       </c>
       <c r="O365" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P365" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q365" s="2" t="inlineStr"/>
       <c r="R365" s="2" t="inlineStr">
         <is>
-          <t>3972.10 €</t>
+          <t>971,29 €</t>
         </is>
       </c>
     </row>
     <row r="366" ht="32" customHeight="1">
       <c r="A366" s="2" t="inlineStr">
         <is>
-          <t>AR8920</t>
+          <t>AR9053</t>
         </is>
       </c>
       <c r="B366" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C366" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D366" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E366" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F366" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GG_AV11D200054 / PD2 / PM</t>
+          <t>Etaline ETL 065-065-160 GG_AV09D200552</t>
         </is>
       </c>
       <c r="G366" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H366" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>123</t>
         </is>
       </c>
       <c r="I366" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J366" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="K366" s="2" t="inlineStr">
         <is>
-          <t>26.10</t>
+          <t>106,00</t>
         </is>
       </c>
       <c r="L366" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="M366" s="2" t="inlineStr">
         <is>
-          <t>8.10</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="N366" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>92,00</t>
         </is>
       </c>
       <c r="O366" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P366" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q366" s="2" t="inlineStr"/>
       <c r="R366" s="2" t="inlineStr">
         <is>
-          <t>2559.33 €</t>
+          <t>2188,38 €</t>
         </is>
       </c>
     </row>
     <row r="367" ht="32" customHeight="1">
       <c r="A367" s="2" t="inlineStr">
         <is>
-          <t>AR8952</t>
+          <t>AR9078</t>
         </is>
       </c>
       <c r="B367" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C367" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D367" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E367" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F367" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200 GG_AV11D200054 BKSBIE4 / PD2E / PM</t>
+          <t>Etaline HD 125-160/1104 GN11</t>
         </is>
       </c>
       <c r="G367" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H367" s="2" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>185</t>
         </is>
       </c>
       <c r="I367" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J367" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="K367" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>194,00</t>
         </is>
       </c>
       <c r="L367" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>1,55</t>
         </is>
       </c>
       <c r="M367" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10,40</t>
         </is>
       </c>
       <c r="N367" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
-[...11 lines deleted...]
-      </c>
+          <t>235,00</t>
+        </is>
+      </c>
+      <c r="O367" s="2" t="inlineStr"/>
+      <c r="P367" s="2" t="inlineStr"/>
       <c r="Q367" s="2" t="inlineStr"/>
       <c r="R367" s="2" t="inlineStr">
         <is>
-          <t>1966.16 €</t>
+          <t>6803,14 €</t>
         </is>
       </c>
     </row>
     <row r="368" ht="32" customHeight="1">
       <c r="A368" s="2" t="inlineStr">
         <is>
-          <t>AR9039</t>
+          <t>AR9084</t>
         </is>
       </c>
       <c r="B368" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C368" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D368" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E368" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F368" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GG_AV11D200074</t>
+          <t>Etaline HD 040-250/304 GN11</t>
         </is>
       </c>
       <c r="G368" s="2" t="inlineStr">
         <is>
-          <t>1720</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H368" s="2" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I368" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J368" s="2" t="inlineStr">
         <is>
-          <t>6.10</t>
+          <t>4,50</t>
         </is>
       </c>
       <c r="K368" s="2" t="inlineStr">
         <is>
-          <t>55.50</t>
+          <t>30,40</t>
         </is>
       </c>
       <c r="L368" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="M368" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>23,55</t>
         </is>
       </c>
       <c r="N368" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
-[...11 lines deleted...]
-      </c>
+          <t>94,00</t>
+        </is>
+      </c>
+      <c r="O368" s="2" t="inlineStr"/>
+      <c r="P368" s="2" t="inlineStr"/>
       <c r="Q368" s="2" t="inlineStr"/>
       <c r="R368" s="2" t="inlineStr">
         <is>
-          <t>1099.99 €</t>
+          <t>2292,16 €</t>
         </is>
       </c>
     </row>
     <row r="369" ht="32" customHeight="1">
       <c r="A369" s="2" t="inlineStr">
         <is>
-          <t>AR9078</t>
+          <t>AR9329</t>
         </is>
       </c>
       <c r="B369" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C369" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D369" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E369" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F369" s="2" t="inlineStr">
         <is>
-          <t>Etaline HD 125-160/1104 GN11</t>
-[...6 lines deleted...]
-      </c>
+          <t>Etaline ETL 032-032-160 GCXAV11D200222 Flanschen CL125 NPS 1¼" ASME B 16.1, ohne Motor</t>
+        </is>
+      </c>
+      <c r="G369" s="2" t="inlineStr"/>
       <c r="H369" s="2" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>112</t>
         </is>
       </c>
       <c r="I369" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J369" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K369" s="2" t="inlineStr">
         <is>
-          <t>194.00</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="L369" s="2" t="inlineStr">
         <is>
-          <t>1.55</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="M369" s="2" t="inlineStr">
         <is>
-          <t>10.40</t>
+          <t>15,20</t>
         </is>
       </c>
       <c r="N369" s="2" t="inlineStr">
         <is>
-          <t>235.00</t>
-[...2 lines deleted...]
-      <c r="O369" s="2" t="inlineStr"/>
+          <t>42,00</t>
+        </is>
+      </c>
+      <c r="O369" s="2" t="inlineStr">
+        <is>
+          <t>2,20 kW</t>
+        </is>
+      </c>
       <c r="P369" s="2" t="inlineStr"/>
       <c r="Q369" s="2" t="inlineStr"/>
       <c r="R369" s="2" t="inlineStr">
         <is>
-          <t>6803.14 €</t>
+          <t>1218,64 €</t>
         </is>
       </c>
     </row>
     <row r="370" ht="32" customHeight="1">
       <c r="A370" s="2" t="inlineStr">
         <is>
-          <t>AR9084</t>
+          <t>AR9330</t>
         </is>
       </c>
       <c r="B370" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C370" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D370" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E370" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F370" s="2" t="inlineStr">
         <is>
-          <t>Etaline HD 040-250/304 GN11</t>
-[...6 lines deleted...]
-      </c>
+          <t>Etaline ETL 032-032-160 GCXAV11D200222 Flanschen CL125 NPS 1¼" ASME B 16.1, ohne Motor</t>
+        </is>
+      </c>
+      <c r="G370" s="2" t="inlineStr"/>
       <c r="H370" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>112</t>
         </is>
       </c>
       <c r="I370" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J370" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K370" s="2" t="inlineStr">
         <is>
-          <t>30.40</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="L370" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="M370" s="2" t="inlineStr">
         <is>
-          <t>23.55</t>
+          <t>15,20</t>
         </is>
       </c>
       <c r="N370" s="2" t="inlineStr">
         <is>
-          <t>94.00</t>
-[...2 lines deleted...]
-      <c r="O370" s="2" t="inlineStr"/>
+          <t>42,00</t>
+        </is>
+      </c>
+      <c r="O370" s="2" t="inlineStr">
+        <is>
+          <t>2,20 kW</t>
+        </is>
+      </c>
       <c r="P370" s="2" t="inlineStr"/>
       <c r="Q370" s="2" t="inlineStr"/>
       <c r="R370" s="2" t="inlineStr">
         <is>
-          <t>2292.16 €</t>
+          <t>1218,64 €</t>
         </is>
       </c>
     </row>
     <row r="371" ht="32" customHeight="1">
       <c r="A371" s="2" t="inlineStr">
         <is>
-          <t>AR9329</t>
+          <t>AR9331</t>
         </is>
       </c>
       <c r="B371" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C371" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D371" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E371" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F371" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GCXAV11D200222 Flanschen CL125 NPS 1¼" ASME B 16.1, ohne Motor</t>
         </is>
       </c>
-      <c r="G371" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G371" s="2" t="inlineStr"/>
       <c r="H371" s="2" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="I371" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J371" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K371" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="L371" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="M371" s="2" t="inlineStr">
         <is>
-          <t>15.20</t>
+          <t>15,20</t>
         </is>
       </c>
       <c r="N371" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="O371" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P371" s="2" t="inlineStr"/>
       <c r="Q371" s="2" t="inlineStr"/>
       <c r="R371" s="2" t="inlineStr">
         <is>
-          <t>1291.82 €</t>
+          <t>1218,64 €</t>
         </is>
       </c>
     </row>
     <row r="372" ht="32" customHeight="1">
       <c r="A372" s="2" t="inlineStr">
         <is>
-          <t>AR9330</t>
+          <t>AR9332</t>
         </is>
       </c>
       <c r="B372" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C372" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D372" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E372" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F372" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GCXAV11D200222 Flanschen CL125 NPS 1¼" ASME B 16.1, ohne Motor</t>
         </is>
       </c>
-      <c r="G372" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G372" s="2" t="inlineStr"/>
       <c r="H372" s="2" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="I372" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J372" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K372" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="L372" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="M372" s="2" t="inlineStr">
         <is>
-          <t>15.20</t>
+          <t>15,20</t>
         </is>
       </c>
       <c r="N372" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="O372" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P372" s="2" t="inlineStr"/>
       <c r="Q372" s="2" t="inlineStr"/>
       <c r="R372" s="2" t="inlineStr">
         <is>
-          <t>1291.82 €</t>
+          <t>1218,64 €</t>
         </is>
       </c>
     </row>
     <row r="373" ht="32" customHeight="1">
       <c r="A373" s="2" t="inlineStr">
         <is>
-          <t>AR9331</t>
+          <t>AR9385</t>
         </is>
       </c>
       <c r="B373" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C373" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D373" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E373" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>150-200</t>
         </is>
       </c>
       <c r="F373" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GCXAV11D200222 Flanschen CL125 NPS 1¼" ASME B 16.1, ohne Motor</t>
+          <t>Etaline ETL 150-150-200 GG_AV11D301104 ohne Motor</t>
         </is>
       </c>
       <c r="G373" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H373" s="2" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>195</t>
         </is>
       </c>
       <c r="I373" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J373" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>55,00</t>
         </is>
       </c>
       <c r="K373" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>295,00</t>
         </is>
       </c>
       <c r="L373" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>6,70</t>
         </is>
       </c>
       <c r="M373" s="2" t="inlineStr">
         <is>
-          <t>15.20</t>
+          <t>12,80</t>
         </is>
       </c>
       <c r="N373" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>242,00</t>
         </is>
       </c>
       <c r="O373" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...2 lines deleted...]
-      <c r="P373" s="2" t="inlineStr"/>
+          <t>11,00 kW</t>
+        </is>
+      </c>
+      <c r="P373" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q373" s="2" t="inlineStr"/>
       <c r="R373" s="2" t="inlineStr">
         <is>
-          <t>1291.82 €</t>
+          <t>3860,81 €</t>
         </is>
       </c>
     </row>
     <row r="374" ht="32" customHeight="1">
       <c r="A374" s="2" t="inlineStr">
         <is>
-          <t>AR9332</t>
+          <t>AR9461</t>
         </is>
       </c>
       <c r="B374" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C374" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D374" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E374" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F374" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GCXAV11D200222 Flanschen CL125 NPS 1¼" ASME B 16.1, ohne Motor</t>
+          <t>Etaline ETL 040-040-250 GGSAV66D201102  BKSBIE5 /ohne PD2 / PM</t>
         </is>
       </c>
       <c r="G374" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H374" s="2" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>217</t>
         </is>
       </c>
       <c r="I374" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J374" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>4,60</t>
         </is>
       </c>
       <c r="K374" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>38,00</t>
         </is>
       </c>
       <c r="L374" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>46,00</t>
         </is>
       </c>
       <c r="M374" s="2" t="inlineStr">
         <is>
-          <t>15.20</t>
+          <t>67,80</t>
         </is>
       </c>
       <c r="N374" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>131,00</t>
         </is>
       </c>
       <c r="O374" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...2 lines deleted...]
-      <c r="P374" s="2" t="inlineStr"/>
+          <t>11,00 kW</t>
+        </is>
+      </c>
+      <c r="P374" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q374" s="2" t="inlineStr"/>
       <c r="R374" s="2" t="inlineStr">
         <is>
-          <t>1291.82 €</t>
+          <t>2915,73 €</t>
         </is>
       </c>
     </row>
     <row r="375" ht="32" customHeight="1">
       <c r="A375" s="2" t="inlineStr">
         <is>
-          <t>AR9385</t>
+          <t>AR9529</t>
         </is>
       </c>
       <c r="B375" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C375" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D375" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E375" s="2" t="inlineStr">
         <is>
-          <t>150-200</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F375" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 150-150-200 GG_AV11D301104 ohne Motor</t>
+          <t>Etaline ETL 040-040-160 GG AV11D200114  BKSBIE4 / PD2 / PM</t>
         </is>
       </c>
       <c r="G375" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H375" s="2" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I375" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J375" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K375" s="2" t="inlineStr">
         <is>
-          <t>295.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L375" s="2" t="inlineStr">
         <is>
-          <t>6.70</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M375" s="2" t="inlineStr">
         <is>
-          <t>12.80</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="N375" s="2" t="inlineStr">
         <is>
-          <t>242.00</t>
+          <t>96,00</t>
         </is>
       </c>
       <c r="O375" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P375" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q375" s="2" t="inlineStr"/>
       <c r="R375" s="2" t="inlineStr">
         <is>
-          <t>3205.42 €</t>
+          <t>2776,55 €</t>
         </is>
       </c>
     </row>
     <row r="376" ht="32" customHeight="1">
       <c r="A376" s="2" t="inlineStr">
         <is>
-          <t>AR9461</t>
+          <t>AR9530</t>
         </is>
       </c>
       <c r="B376" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C376" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D376" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E376" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F376" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-250 GGSAV66D201102  BKSBIE5 /ohne PD2 / PM</t>
+          <t>Etaline ETL 032-032-200 GGSAV66D200552</t>
         </is>
       </c>
       <c r="G376" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2949</t>
         </is>
       </c>
       <c r="H376" s="2" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>189</t>
         </is>
       </c>
       <c r="I376" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J376" s="2" t="inlineStr">
         <is>
-          <t>4.60</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K376" s="2" t="inlineStr">
         <is>
-          <t>38.00</t>
+          <t>37,50</t>
         </is>
       </c>
       <c r="L376" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="M376" s="2" t="inlineStr">
         <is>
-          <t>67.80</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="N376" s="2" t="inlineStr">
         <is>
-          <t>131.00</t>
+          <t>113,00</t>
         </is>
       </c>
       <c r="O376" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P376" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q376" s="2" t="inlineStr"/>
       <c r="R376" s="2" t="inlineStr">
         <is>
-          <t>2916.57 €</t>
+          <t>1601,33 €</t>
         </is>
       </c>
     </row>
     <row r="377" ht="32" customHeight="1">
       <c r="A377" s="2" t="inlineStr">
         <is>
-          <t>AR9529</t>
+          <t>AR9653</t>
         </is>
       </c>
       <c r="B377" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C377" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
-      <c r="D377" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D377" s="2" t="inlineStr"/>
+      <c r="E377" s="2" t="inlineStr"/>
       <c r="F377" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GG AV11D200114  BKSBIE4 / PD2 / PM</t>
+          <t>Etaline ETLL 032-032-125 GP_AV11D200124M AATB</t>
         </is>
       </c>
       <c r="G377" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
-[...6 lines deleted...]
-      </c>
+          <t>1420</t>
+        </is>
+      </c>
+      <c r="H377" s="2" t="inlineStr"/>
       <c r="I377" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J377" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K377" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="L377" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>1,20</t>
         </is>
       </c>
       <c r="M377" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>4,40</t>
         </is>
       </c>
       <c r="N377" s="2" t="inlineStr">
         <is>
-          <t>96.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="O377" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,12 kW</t>
         </is>
       </c>
       <c r="P377" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q377" s="2" t="inlineStr"/>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
+      <c r="Q377" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R377" s="2" t="inlineStr">
         <is>
-          <t>3518.96 €</t>
+          <t>645,86 €</t>
         </is>
       </c>
     </row>
     <row r="378" ht="32" customHeight="1">
       <c r="A378" s="2" t="inlineStr">
         <is>
-          <t>AR9530</t>
+          <t>ARV12473</t>
         </is>
       </c>
       <c r="B378" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C378" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D378" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E378" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F378" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200 GGSAV66D200552</t>
+          <t>Etaline GN  32-160/ 024.2   GN11</t>
         </is>
       </c>
       <c r="G378" s="2" t="inlineStr">
         <is>
-          <t>2949</t>
+          <t>1350</t>
         </is>
       </c>
       <c r="H378" s="2" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>125</t>
         </is>
       </c>
       <c r="I378" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J378" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1,80</t>
         </is>
       </c>
       <c r="K378" s="2" t="inlineStr">
         <is>
-          <t>37.50</t>
+          <t>13,50</t>
         </is>
       </c>
       <c r="L378" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M378" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>4,30</t>
         </is>
       </c>
       <c r="N378" s="2" t="inlineStr">
         <is>
-          <t>113.00</t>
+          <t>52,00</t>
         </is>
       </c>
       <c r="O378" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>0,25 kW</t>
         </is>
       </c>
       <c r="P378" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q378" s="2" t="inlineStr"/>
       <c r="R378" s="2" t="inlineStr">
         <is>
-          <t>983.47 €</t>
+          <t>444,86 €</t>
         </is>
       </c>
     </row>
     <row r="379" ht="32" customHeight="1">
       <c r="A379" s="2" t="inlineStr">
         <is>
-          <t>ARV12473</t>
+          <t>ARV18257-01</t>
         </is>
       </c>
       <c r="B379" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C379" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D379" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E379" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F379" s="2" t="inlineStr">
         <is>
-          <t>Etaline GN  32-160/ 024.2   GN11</t>
+          <t>Etaline ETL 080-080-160-GGSCV66WSECM4HCB PD PM</t>
         </is>
       </c>
       <c r="G379" s="2" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H379" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I379" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J379" s="2" t="inlineStr">
         <is>
-          <t>1.80</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="K379" s="2" t="inlineStr">
         <is>
-          <t>13.50</t>
+          <t>95,00</t>
         </is>
       </c>
       <c r="L379" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="M379" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="N379" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>117,00</t>
         </is>
       </c>
       <c r="O379" s="2" t="inlineStr">
         <is>
-          <t>0,25 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P379" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q379" s="2" t="inlineStr"/>
       <c r="R379" s="2" t="inlineStr">
         <is>
-          <t>444.86 €</t>
+          <t>4985,90 €</t>
         </is>
       </c>
     </row>
     <row r="380" ht="32" customHeight="1">
       <c r="A380" s="2" t="inlineStr">
         <is>
-          <t>ARV18257-01</t>
+          <t>ARV18315</t>
         </is>
       </c>
       <c r="B380" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C380" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D380" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E380" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>125-200</t>
         </is>
       </c>
       <c r="F380" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-160-GGSCV66WSECM4HCB PD PM</t>
+          <t>Etaline ETLZ 125-125-200 GCSAV11D300554  BKSBIE4M</t>
         </is>
       </c>
       <c r="G380" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H380" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>219</t>
         </is>
       </c>
       <c r="I380" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J380" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="K380" s="2" t="inlineStr">
         <is>
-          <t>95.00</t>
+          <t>150,00</t>
         </is>
       </c>
       <c r="L380" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>9,50</t>
         </is>
       </c>
       <c r="M380" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>13,80</t>
         </is>
       </c>
       <c r="N380" s="2" t="inlineStr">
         <is>
-          <t>117.00</t>
+          <t>216,00</t>
         </is>
       </c>
       <c r="O380" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P380" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q380" s="2" t="inlineStr"/>
       <c r="R380" s="2" t="inlineStr">
         <is>
-          <t>4985.90 €</t>
+          <t>7000,00 €</t>
         </is>
       </c>
     </row>
     <row r="381" ht="32" customHeight="1">
       <c r="A381" s="2" t="inlineStr">
         <is>
-          <t>ARV18315</t>
+          <t>ARV6490</t>
         </is>
       </c>
       <c r="B381" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C381" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D381" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E381" s="2" t="inlineStr">
         <is>
-          <t>125-200</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F381" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 125-125-200 GCSAV11D300554  BKSBIE4M</t>
+          <t>Etaline GN 50-250/752 G6</t>
         </is>
       </c>
       <c r="G381" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2940</t>
         </is>
       </c>
       <c r="H381" s="2" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>199</t>
         </is>
       </c>
       <c r="I381" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J381" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="K381" s="2" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="L381" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>49,50</t>
         </is>
       </c>
       <c r="M381" s="2" t="inlineStr">
         <is>
-          <t>13.80</t>
+          <t>51,50</t>
         </is>
       </c>
       <c r="N381" s="2" t="inlineStr">
         <is>
-          <t>216.00</t>
+          <t>136,00</t>
         </is>
       </c>
       <c r="O381" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>7,50 kW</t>
+        </is>
+      </c>
+      <c r="P381" s="2" t="inlineStr"/>
       <c r="Q381" s="2" t="inlineStr"/>
       <c r="R381" s="2" t="inlineStr">
         <is>
-          <t>7000.00 €</t>
+          <t>1000,00 €</t>
         </is>
       </c>
     </row>
     <row r="382" ht="32" customHeight="1">
       <c r="A382" s="2" t="inlineStr">
         <is>
-          <t>ARV6490</t>
+          <t>ARV8587</t>
         </is>
       </c>
       <c r="B382" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C382" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D382" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E382" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F382" s="2" t="inlineStr">
         <is>
-          <t>Etaline GN 50-250/752 G6</t>
+          <t>Etaline ETL 040-040-250 GG AV11D201852  B</t>
         </is>
       </c>
       <c r="G382" s="2" t="inlineStr">
         <is>
-          <t>2940</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H382" s="2" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>252</t>
         </is>
       </c>
       <c r="I382" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J382" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K382" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="L382" s="2" t="inlineStr">
         <is>
-          <t>49.50</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="M382" s="2" t="inlineStr">
         <is>
-          <t>51.50</t>
+          <t>75,50</t>
         </is>
       </c>
       <c r="N382" s="2" t="inlineStr">
         <is>
-          <t>136.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="O382" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>18,50 kW</t>
         </is>
       </c>
       <c r="P382" s="2" t="inlineStr"/>
       <c r="Q382" s="2" t="inlineStr"/>
       <c r="R382" s="2" t="inlineStr">
         <is>
-          <t>1000.00 €</t>
+          <t>900,00 €</t>
         </is>
       </c>
     </row>
     <row r="383" ht="32" customHeight="1">
       <c r="A383" s="2" t="inlineStr">
         <is>
-          <t>ARV8587</t>
+          <t>KSB4369</t>
         </is>
       </c>
       <c r="B383" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C383" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D383" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E383" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>100-170</t>
         </is>
       </c>
       <c r="F383" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-250 GG AV11D201852  B</t>
+          <t>Etaline GN 100-170/1502 G11</t>
         </is>
       </c>
       <c r="G383" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2955</t>
         </is>
       </c>
       <c r="H383" s="2" t="inlineStr">
         <is>
-          <t>252</t>
+          <t>129</t>
         </is>
       </c>
       <c r="I383" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J383" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="K383" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>220,00</t>
         </is>
       </c>
       <c r="L383" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>8,70</t>
         </is>
       </c>
       <c r="M383" s="2" t="inlineStr">
         <is>
-          <t>75.50</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="N383" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>160,00</t>
         </is>
       </c>
       <c r="O383" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
-[...2 lines deleted...]
-      <c r="P383" s="2" t="inlineStr"/>
+          <t>15,00 kW</t>
+        </is>
+      </c>
+      <c r="P383" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q383" s="2" t="inlineStr"/>
       <c r="R383" s="2" t="inlineStr">
         <is>
-          <t>900.00 €</t>
-[...191 lines deleted...]
-          <t>2812.32 €</t>
+          <t>2812,32 €</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:R386"/>
+  <autoFilter ref="A1:R383"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>