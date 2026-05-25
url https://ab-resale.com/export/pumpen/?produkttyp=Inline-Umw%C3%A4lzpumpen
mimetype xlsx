--- v0 (2026-04-09)
+++ v1 (2026-05-25)
@@ -568,51 +568,51 @@
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Netto Stückpreis / Net unit price</t>
         </is>
       </c>
     </row>
     <row r="2" ht="32" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>AR10312</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>Etaline-DL</t>
+          <t>Etaline-ETL-D</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>065-100</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLD 065-065-100 GG_AV11D401102M AATB</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>2780</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -628,56 +628,56 @@
           <t>38.00</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>2.50</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>11.55</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>72.00</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q2" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>1649.76 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="32" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>AR10427</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
@@ -1620,51 +1620,51 @@
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr">
         <is>
           <t>1851.78 €</t>
         </is>
       </c>
     </row>
     <row r="14" ht="32" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>AR10699</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>ILN-ILNC</t>
+          <t>ILNC</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>ILNC-32-200B 1.10KW 230V</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>1385</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -1685,78 +1685,78 @@
           <t>9.50</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>13.90</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 415 V, 50Hz 3x 220 V</t>
         </is>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
           <t>2331.33 €</t>
         </is>
       </c>
     </row>
     <row r="15" ht="32" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>AR10700</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>ILN-ILNC</t>
+          <t>ILNC</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>ILNC-32-200B 1.10KW 230V</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>1385</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -1777,51 +1777,51 @@
           <t>9.50</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
           <t>13.90</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 415 V, 50Hz 3x 220 V</t>
         </is>
       </c>
       <c r="Q15" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
           <t>2331.33 €</t>
         </is>
       </c>
     </row>
     <row r="16" ht="32" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>AR10811</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
@@ -4773,139 +4773,139 @@
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>153.00</t>
         </is>
       </c>
       <c r="O49" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q49" s="2" t="inlineStr"/>
       <c r="R49" s="2" t="inlineStr">
         <is>
           <t>4402.05 €</t>
         </is>
       </c>
     </row>
     <row r="50" ht="32" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>AR11016</t>
+          <t>AR11019</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200034  BKSBIE1</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>153</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>2.40</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>16.10</t>
+          <t>16.05</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>3.80</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>9.85</t>
+          <t>8.30</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q50" s="2" t="inlineStr"/>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>792.63 €</t>
+          <t>817.62 €</t>
         </is>
       </c>
     </row>
     <row r="51" ht="32" customHeight="1">
       <c r="A51" s="2" t="inlineStr">
         <is>
-          <t>AR11019</t>
+          <t>AR11020</t>
         </is>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
@@ -4949,51 +4949,51 @@
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>57.00</t>
         </is>
       </c>
       <c r="O51" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q51" s="2" t="inlineStr"/>
       <c r="R51" s="2" t="inlineStr">
         <is>
           <t>817.62 €</t>
         </is>
       </c>
     </row>
     <row r="52" ht="32" customHeight="1">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t>AR11020</t>
+          <t>AR11021</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
@@ -5037,51 +5037,51 @@
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>57.00</t>
         </is>
       </c>
       <c r="O52" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q52" s="2" t="inlineStr"/>
       <c r="R52" s="2" t="inlineStr">
         <is>
           <t>817.62 €</t>
         </is>
       </c>
     </row>
     <row r="53" ht="32" customHeight="1">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t>AR11021</t>
+          <t>AR11022</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
@@ -5125,51 +5125,51 @@
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>57.00</t>
         </is>
       </c>
       <c r="O53" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q53" s="2" t="inlineStr"/>
       <c r="R53" s="2" t="inlineStr">
         <is>
           <t>817.62 €</t>
         </is>
       </c>
     </row>
     <row r="54" ht="32" customHeight="1">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>AR11022</t>
+          <t>AR11023</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
@@ -5213,51 +5213,51 @@
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>57.00</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q54" s="2" t="inlineStr"/>
       <c r="R54" s="2" t="inlineStr">
         <is>
           <t>817.62 €</t>
         </is>
       </c>
     </row>
     <row r="55" ht="32" customHeight="1">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>AR11023</t>
+          <t>AR11024</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
@@ -5301,51 +5301,51 @@
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>57.00</t>
         </is>
       </c>
       <c r="O55" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q55" s="2" t="inlineStr"/>
       <c r="R55" s="2" t="inlineStr">
         <is>
           <t>817.62 €</t>
         </is>
       </c>
     </row>
     <row r="56" ht="32" customHeight="1">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>AR11024</t>
+          <t>AR11025</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
@@ -5389,51 +5389,51 @@
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>57.00</t>
         </is>
       </c>
       <c r="O56" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q56" s="2" t="inlineStr"/>
       <c r="R56" s="2" t="inlineStr">
         <is>
           <t>817.62 €</t>
         </is>
       </c>
     </row>
     <row r="57" ht="32" customHeight="1">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t>AR11025</t>
+          <t>AR11026</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
@@ -5477,139 +5477,139 @@
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>57.00</t>
         </is>
       </c>
       <c r="O57" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q57" s="2" t="inlineStr"/>
       <c r="R57" s="2" t="inlineStr">
         <is>
           <t>817.62 €</t>
         </is>
       </c>
     </row>
     <row r="58" ht="32" customHeight="1">
       <c r="A58" s="2" t="inlineStr">
         <is>
-          <t>AR11026</t>
+          <t>AR11027</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200034  BKSBIE1</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1350</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>2.70</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>16.05</t>
+          <t>16.10</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>4.30</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>8.30</t>
+          <t>9.85</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="O58" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q58" s="2" t="inlineStr"/>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>817.62 €</t>
+          <t>792.63 €</t>
         </is>
       </c>
     </row>
     <row r="59" ht="32" customHeight="1">
       <c r="A59" s="2" t="inlineStr">
         <is>
-          <t>AR11027</t>
+          <t>AR11028</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200034  BKSBIE1</t>
@@ -5653,51 +5653,51 @@
       <c r="N59" s="2" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
       <c r="O59" s="2" t="inlineStr">
         <is>
           <t>0,37 kW</t>
         </is>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q59" s="2" t="inlineStr"/>
       <c r="R59" s="2" t="inlineStr">
         <is>
           <t>792.63 €</t>
         </is>
       </c>
     </row>
     <row r="60" ht="32" customHeight="1">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>AR11028</t>
+          <t>AR11029</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200034  BKSBIE1</t>
@@ -5741,51 +5741,51 @@
       <c r="N60" s="2" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
       <c r="O60" s="2" t="inlineStr">
         <is>
           <t>0,37 kW</t>
         </is>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q60" s="2" t="inlineStr"/>
       <c r="R60" s="2" t="inlineStr">
         <is>
           <t>792.63 €</t>
         </is>
       </c>
     </row>
     <row r="61" ht="32" customHeight="1">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t>AR11029</t>
+          <t>AR11031</t>
         </is>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GGSAV11D200034  BKSBIE1</t>
@@ -5829,602 +5829,602 @@
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>50.00</t>
         </is>
       </c>
       <c r="O61" s="2" t="inlineStr">
         <is>
           <t>0,37 kW</t>
         </is>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q61" s="2" t="inlineStr"/>
       <c r="R61" s="2" t="inlineStr">
         <is>
           <t>792.63 €</t>
         </is>
       </c>
     </row>
     <row r="62" ht="32" customHeight="1">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t>AR11031</t>
+          <t>AR11036</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200034  BKSBIE1</t>
+          <t>Etaline ETL 065-065-250 GGSAV10D203002  BKSBIE3</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>1350</t>
+          <t>2953</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>199</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>16.10</t>
+          <t>133.00</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>9.85</t>
+          <t>57.50</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>290.00</t>
         </is>
       </c>
       <c r="O62" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q62" s="2" t="inlineStr"/>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>792.63 €</t>
+          <t>5417.10 €</t>
         </is>
       </c>
     </row>
     <row r="63" ht="32" customHeight="1">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>AR11036</t>
+          <t>AR11138</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-250 GGSAV10D203002  BKSBIE3</t>
+          <t>Etaline ETLZ 065-065-160 GGSAV06D200074  BSIEIE3</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>2953</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>154</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>133.00</t>
+          <t>72.00</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>4.15</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>57.50</t>
+          <t>8.90</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>290.00</t>
+          <t>107.00</t>
         </is>
       </c>
       <c r="O63" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q63" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q63" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>5417.10 €</t>
+          <t>2950.04 €</t>
         </is>
       </c>
     </row>
     <row r="64" ht="32" customHeight="1">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t>AR11138</t>
+          <t>AR11139</t>
         </is>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 065-065-160 GGSAV06D200074  BSIEIE3</t>
+          <t>Etaline ETLZ 100-100-250 GGSAV11D301104  BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>265</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>72.00</t>
+          <t>80.00</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>4.15</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>8.90</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>107.00</t>
+          <t>330.00</t>
         </is>
       </c>
       <c r="O64" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>2950.04 €</t>
+          <t>12812.10 €</t>
         </is>
       </c>
     </row>
     <row r="65" ht="32" customHeight="1">
       <c r="A65" s="2" t="inlineStr">
         <is>
-          <t>AR11139</t>
+          <t>AR11140</t>
         </is>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 100-100-250 GGSAV11D301104  BKSBIE5 PD2M</t>
+          <t>Etaline ETL 040-040-160 GGSAV11D200752  BSIEIE3 ohne PD2</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2968</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>265</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>80.00</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>44.10</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>330.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="O65" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q65" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q65" s="2" t="inlineStr"/>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>12812.10 €</t>
+          <t>2729.97 €</t>
         </is>
       </c>
     </row>
     <row r="66" ht="32" customHeight="1">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t>AR11140</t>
+          <t>AR11177</t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV11D200752  BSIEIE3 ohne PD2</t>
+          <t>Etaline ETL 125-125-160 GGSAV11D300634  BSIEIE2</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>2968</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>155</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>175.00</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>44.10</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>175.00</t>
         </is>
       </c>
       <c r="O66" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>60Hz 3x 460 V</t>
         </is>
       </c>
       <c r="Q66" s="2" t="inlineStr"/>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>2729.97 €</t>
+          <t>3525.03 €</t>
         </is>
       </c>
     </row>
     <row r="67" ht="32" customHeight="1">
       <c r="A67" s="2" t="inlineStr">
         <is>
-          <t>AR11177</t>
+          <t>AR11186</t>
         </is>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>080-250</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GGSAV11D300634  BSIEIE2</t>
+          <t>Etaline ETLZ080-080-250 GGSAV11D300554 BKSBIE3</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>1465</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>155</t>
+          <t>253</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>175.00</t>
+          <t>75.00</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>22.50</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>175.00</t>
+          <t>233.00</t>
         </is>
       </c>
       <c r="O67" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
-          <t>60Hz 3x 460 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q67" s="2" t="inlineStr"/>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>3525.03 €</t>
+          <t>4277.73 €</t>
         </is>
       </c>
     </row>
     <row r="68" ht="32" customHeight="1">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t>AR11186</t>
+          <t>AR11187</t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>080-250</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLZ080-080-250 GGSAV11D300554 BKSBIE3</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>1465</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>253</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -6453,174 +6453,174 @@
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>233.00</t>
         </is>
       </c>
       <c r="O68" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q68" s="2" t="inlineStr"/>
       <c r="R68" s="2" t="inlineStr">
         <is>
           <t>4277.73 €</t>
         </is>
       </c>
     </row>
     <row r="69" ht="32" customHeight="1">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t>AR11187</t>
+          <t>AR11189</t>
         </is>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>080-250</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ080-080-250 GGSAV11D300554 BKSBIE3</t>
+          <t>Etaline ETL 050-050-160 GGSAV11D200114  BKSBIE5 / PD2E / PM</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>253</t>
+          <t>159</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>3.80</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>22.50</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>233.00</t>
+          <t>63.00</t>
         </is>
       </c>
       <c r="O69" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q69" s="2" t="inlineStr"/>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>4277.73 €</t>
+          <t>3209.13 €</t>
         </is>
       </c>
     </row>
     <row r="70" ht="32" customHeight="1">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t>AR11189</t>
+          <t>AR11191</t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 050-050-160 GGSAV11D200114  BKSBIE5 / PD2E / PM</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>1</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
           <t>4.00</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
           <t>45.00</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
           <t>3.80</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
@@ -6629,506 +6629,506 @@
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>63.00</t>
         </is>
       </c>
       <c r="O70" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q70" s="2" t="inlineStr"/>
       <c r="R70" s="2" t="inlineStr">
         <is>
           <t>3209.13 €</t>
         </is>
       </c>
     </row>
     <row r="71" ht="32" customHeight="1">
       <c r="A71" s="2" t="inlineStr">
         <is>
-          <t>AR11191</t>
+          <t>AR11212</t>
         </is>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV11D200114  BKSBIE5 / PD2E / PM</t>
+          <t>Etaline ETL 065-065-250 GGSAV10D203002  BKSBIE3</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2953</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>199</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>133.00</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>57.50</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>63.00</t>
+          <t>290.00</t>
         </is>
       </c>
       <c r="O71" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q71" s="2" t="inlineStr"/>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>3209.13 €</t>
+          <t>5417.10 €</t>
         </is>
       </c>
     </row>
     <row r="72" ht="32" customHeight="1">
       <c r="A72" s="2" t="inlineStr">
         <is>
-          <t>AR11212</t>
+          <t>AR11317</t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-250 GGSAV10D203002  BKSBIE3</t>
+          <t>Etaline ETL 125-125-160 GGSAV66D300554  B, ohne Motor</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>2953</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>177</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
+          <t>201.00</t>
+        </is>
+      </c>
+      <c r="L72" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="M72" s="2" t="inlineStr">
+        <is>
+          <t>9.99</t>
+        </is>
+      </c>
+      <c r="N72" s="2" t="inlineStr">
+        <is>
           <t>133.00</t>
         </is>
       </c>
-      <c r="L72" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="O72" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q72" s="2" t="inlineStr"/>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>5417.10 €</t>
+          <t>3113.09 €</t>
         </is>
       </c>
     </row>
     <row r="73" ht="32" customHeight="1">
       <c r="A73" s="2" t="inlineStr">
         <is>
-          <t>AR11317</t>
+          <t>AR11318</t>
         </is>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>125-160</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GGSAV66D300554  B, ohne Motor</t>
+          <t>Etaline ETL 125-125-160 GGSAV66D300554  BKSBIE5 PD2 PM</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>177</t>
+          <t>175</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
           <t>21.00</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>201.00</t>
+          <t>200.00</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>4.90</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>9.99</t>
+          <t>9.80</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>133.00</t>
+          <t>178.00</t>
         </is>
       </c>
       <c r="O73" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q73" s="2" t="inlineStr"/>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>3113.09 €</t>
+          <t>6586.64 €</t>
         </is>
       </c>
     </row>
     <row r="74" ht="32" customHeight="1">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t>AR11318</t>
+          <t>AR11503</t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>050-090</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GGSAV66D300554  BKSBIE5 PD2 PM</t>
+          <t>Etaline ETLL 050-050-090 GG AV11D200552M A</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2802</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>90</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>4.90</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>9.80</t>
+          <t>10.10</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>178.00</t>
+          <t>20.50</t>
         </is>
       </c>
       <c r="O74" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q74" s="2" t="inlineStr"/>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>6586.64 €</t>
+          <t>627.60 €</t>
         </is>
       </c>
     </row>
     <row r="75" ht="32" customHeight="1">
       <c r="A75" s="2" t="inlineStr">
         <is>
-          <t>AR11503</t>
+          <t>AR11668</t>
         </is>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
-          <t>050-090</t>
+          <t>025-070.1</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 050-050-090 GG AV11D200552M A</t>
+          <t>Etaline ETLL 025-025-0701GP AV11D200122C A PDRV2E</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
-          <t>2802</t>
+          <t>2870</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>70</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>5.40</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>10.10</t>
+          <t>5.59</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>20.50</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="O75" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,18 kW</t>
         </is>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q75" s="2" t="inlineStr"/>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>627.60 €</t>
+          <t>1310.31 €</t>
         </is>
       </c>
     </row>
     <row r="76" ht="32" customHeight="1">
       <c r="A76" s="2" t="inlineStr">
         <is>
-          <t>AR11668</t>
+          <t>AR11669</t>
         </is>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>025-070.1</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLL 025-025-0701GP AV11D200122C A PDRV2E</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>2870</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>70</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -7157,428 +7157,428 @@
       <c r="N76" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="O76" s="2" t="inlineStr">
         <is>
           <t>0,18 kW</t>
         </is>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q76" s="2" t="inlineStr"/>
       <c r="R76" s="2" t="inlineStr">
         <is>
           <t>1310.31 €</t>
         </is>
       </c>
     </row>
     <row r="77" ht="32" customHeight="1">
       <c r="A77" s="2" t="inlineStr">
         <is>
-          <t>AR11669</t>
+          <t>AR11670</t>
         </is>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>025-070.1</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 025-025-0701GP AV11D200122C A PDRV2E</t>
+          <t>Etaline ETL 050-050-160 GGSAV11D200054  BKSBIE1 ohne Laufrad</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>2870</t>
+          <t>1385</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>140</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>5.40</t>
+          <t>37.00</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2.20</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>5.59</t>
+          <t>6.50</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="O77" s="2" t="inlineStr">
         <is>
-          <t>0,18 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q77" s="2" t="inlineStr"/>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>1310.31 €</t>
+          <t>1012.04 €</t>
         </is>
       </c>
     </row>
     <row r="78" ht="32" customHeight="1">
       <c r="A78" s="2" t="inlineStr">
         <is>
-          <t>AR11670</t>
+          <t>AR11730</t>
         </is>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-105</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV11D200054  BKSBIE1 ohne Laufrad</t>
+          <t>Etaline ETLL 032-032-105 GP AV11D200552M AATB</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>1385</t>
+          <t>2710</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>105</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>3.60</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>13.40</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="O78" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q78" s="2" t="inlineStr"/>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>1012.04 €</t>
+          <t>499.07 €</t>
         </is>
       </c>
     </row>
     <row r="79" ht="32" customHeight="1">
       <c r="A79" s="2" t="inlineStr">
         <is>
-          <t>AR11730</t>
+          <t>AR11731</t>
         </is>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
-          <t>032-105</t>
+          <t>025-071</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 032-032-105 GP AV11D200552M AATB</t>
+          <t>Etaline ETLL 025-025-071 GP AV11D200252M A</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
-          <t>2710</t>
+          <t>2790</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>105</t>
+          <t>71</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
+          <t>0.10</t>
+        </is>
+      </c>
+      <c r="K79" s="2" t="inlineStr">
+        <is>
+          <t>8.60</t>
+        </is>
+      </c>
+      <c r="L79" s="2" t="inlineStr">
+        <is>
           <t>0.20</t>
         </is>
       </c>
-      <c r="K79" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>13.40</t>
+          <t>6.10</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="O79" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,25 kW</t>
         </is>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q79" s="2" t="inlineStr"/>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>499.07 €</t>
+          <t>406.05 €</t>
         </is>
       </c>
     </row>
     <row r="80" ht="32" customHeight="1">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t>AR11731</t>
+          <t>AR11913-01</t>
         </is>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
-          <t>025-071</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 025-025-071 GP AV11D200252M A</t>
+          <t>Etaline ETL 040-040-160 GGSAV11D200114  BKSBIE5 PM PDRV2E, ohne Motor</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>2790</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>71</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>8.60</t>
+          <t>33.40</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>5.50</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>6.10</t>
+          <t>14.10</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>63.00</t>
         </is>
       </c>
       <c r="O80" s="2" t="inlineStr">
         <is>
-          <t>0,25 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q80" s="2" t="inlineStr"/>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>406.05 €</t>
+          <t>1993.51 €</t>
         </is>
       </c>
     </row>
     <row r="81" ht="32" customHeight="1">
       <c r="A81" s="2" t="inlineStr">
         <is>
-          <t>AR11913-01</t>
+          <t>AR11913-02</t>
         </is>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV11D200114  BKSBIE5 PM PDRV2E, ohne Motor</t>
+          <t>Etaline ETL 040-040-160 GGSAV11D200114  BKSBIE5 PM PDRV2E</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
           <t>33.40</t>
@@ -7590,58 +7590,58 @@
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
           <t>14.10</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
           <t>63.00</t>
         </is>
       </c>
       <c r="O81" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q81" s="2" t="inlineStr"/>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>1993.51 €</t>
+          <t>2256.88 €</t>
         </is>
       </c>
     </row>
     <row r="82" ht="32" customHeight="1">
       <c r="A82" s="2" t="inlineStr">
         <is>
-          <t>AR11913-02</t>
+          <t>AR11913-03</t>
         </is>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 040-040-160 GGSAV11D200114  BKSBIE5 PM PDRV2E</t>
@@ -7685,227 +7685,227 @@
       <c r="N82" s="2" t="inlineStr">
         <is>
           <t>63.00</t>
         </is>
       </c>
       <c r="O82" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P82" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q82" s="2" t="inlineStr"/>
       <c r="R82" s="2" t="inlineStr">
         <is>
           <t>2256.88 €</t>
         </is>
       </c>
     </row>
     <row r="83" ht="32" customHeight="1">
       <c r="A83" s="2" t="inlineStr">
         <is>
-          <t>AR11913-03</t>
+          <t>AR12011</t>
         </is>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>125-250</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV11D200114  BKSBIE5 PM PDRV2E</t>
+          <t>Etaline ETL 125-125-250 GGSAV11D301854  BKSBIE4 ohne PumpDrive</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>237</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>33.40</t>
+          <t>218.00</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>14.10</t>
+          <t>20.20</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>63.00</t>
+          <t>301.00</t>
         </is>
       </c>
       <c r="O83" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="P83" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q83" s="2" t="inlineStr"/>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>2256.88 €</t>
+          <t>6875.94 €</t>
         </is>
       </c>
     </row>
     <row r="84" ht="32" customHeight="1">
       <c r="A84" s="2" t="inlineStr">
         <is>
-          <t>AR12011</t>
+          <t>AR12033</t>
         </is>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
-          <t>125-250</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-250 GGSAV11D301854  BKSBIE4 ohne PumpDrive</t>
+          <t>Etaline ETL 065-065-160 GGSAV10D200752  BSIEIE3</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>127</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>218.00</t>
+          <t>111.00</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
-          <t>20.20</t>
+          <t>24.80</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>301.00</t>
+          <t>106.00</t>
         </is>
       </c>
       <c r="O84" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q84" s="2" t="inlineStr"/>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>6875.94 €</t>
+          <t>2315.54 €</t>
         </is>
       </c>
     </row>
     <row r="85" ht="32" customHeight="1">
       <c r="A85" s="2" t="inlineStr">
         <is>
-          <t>AR12033</t>
+          <t>AR12034</t>
         </is>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 065-065-160 GGSAV10D200752  BSIEIE3</t>
@@ -7949,862 +7949,862 @@
       <c r="N85" s="2" t="inlineStr">
         <is>
           <t>106.00</t>
         </is>
       </c>
       <c r="O85" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q85" s="2" t="inlineStr"/>
       <c r="R85" s="2" t="inlineStr">
         <is>
           <t>2315.54 €</t>
         </is>
       </c>
     </row>
     <row r="86" ht="32" customHeight="1">
       <c r="A86" s="2" t="inlineStr">
         <is>
-          <t>AR12034</t>
+          <t>AR12045</t>
         </is>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>150-200</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV10D200752  BSIEIE3</t>
+          <t>Etaline ETL 150-150-200 GGSAV11D301104  BKSBIE3</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>1470</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>127</t>
+          <t>209</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>32.00</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>111.00</t>
+          <t>305.00</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t>24.80</t>
+          <t>14.80</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>106.00</t>
+          <t>237.00</t>
         </is>
       </c>
       <c r="O86" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q86" s="2" t="inlineStr"/>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>2315.54 €</t>
+          <t>5044.16 €</t>
         </is>
       </c>
     </row>
     <row r="87" ht="32" customHeight="1">
       <c r="A87" s="2" t="inlineStr">
         <is>
-          <t>AR12045</t>
+          <t>AR12147</t>
         </is>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Wilo CronoLine IL</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
-          <t>150-200</t>
+          <t>200/270</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 150-150-200 GGSAV11D301104  BKSBIE3</t>
+          <t>WILO CronoLine IL 200/270-30/4</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>1470</t>
+          <t>1475</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>272</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>305.00</t>
+          <t>620.00</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>14.80</t>
+          <t>21.50</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>237.00</t>
+          <t>540.00</t>
         </is>
       </c>
       <c r="O87" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q87" s="2" t="inlineStr"/>
+      <c r="Q87" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>5044.16 €</t>
+          <t>6745.96 €</t>
         </is>
       </c>
     </row>
     <row r="88" ht="32" customHeight="1">
       <c r="A88" s="2" t="inlineStr">
         <is>
-          <t>AR12080</t>
+          <t>AR12148</t>
         </is>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV10D200752  BKSBIE3</t>
+          <t>Etaline ETL 050-050-160 GGXAV09D200114  BSIEIE3 500V</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>2655</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>167</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>112.00</t>
+          <t>63.00</t>
         </is>
       </c>
       <c r="O88" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 500 V</t>
         </is>
       </c>
       <c r="Q88" s="2" t="inlineStr"/>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>2045.90 €</t>
+          <t>1611.81 €</t>
         </is>
       </c>
     </row>
     <row r="89" ht="32" customHeight="1">
       <c r="A89" s="2" t="inlineStr">
         <is>
-          <t>AR12147</t>
+          <t>AR12200</t>
         </is>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
-          <t>Wilo CronoLine IL</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>200/270</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>WILO CronoLine IL 200/270-30/4</t>
+          <t>Etaline ETLZ 100-100-250 GGSAV11D300754  BKSBIE3 Pumpe inkomplett, nur 1x EBS</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>272</t>
+          <t>246</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>620.00</t>
+          <t>130.00</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>22.10</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>540.00</t>
+          <t>300.00</t>
         </is>
       </c>
       <c r="O89" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q89" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>6745.96 €</t>
+          <t>4067.11 €</t>
         </is>
       </c>
     </row>
     <row r="90" ht="32" customHeight="1">
       <c r="A90" s="2" t="inlineStr">
         <is>
-          <t>AR12148</t>
+          <t>AR12201</t>
         </is>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>150-200</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGXAV09D200114  BSIEIE3 500V</t>
+          <t>EBS für Etaline ETL 150-150-200 GGSAV09D300754  BSIEIE4</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1477</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>260.00</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>63.00</t>
+          <t>211.00</t>
         </is>
       </c>
       <c r="O90" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 500 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q90" s="2" t="inlineStr"/>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>1611.81 €</t>
+          <t>3203.29 €</t>
         </is>
       </c>
     </row>
     <row r="91" ht="32" customHeight="1">
       <c r="A91" s="2" t="inlineStr">
         <is>
-          <t>AR12200</t>
+          <t>AR12235</t>
         </is>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 100-100-250 GGSAV11D300754  BKSBIE3 Pumpe inkomplett, nur 1x EBS</t>
+          <t>Etaline ETL 080-080-200 GGSAV11D203002  BKSBIE3</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>2978</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>246</t>
+          <t>200</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>27.00</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>194.00</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>22.10</t>
+          <t>61.00</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>64.00</t>
         </is>
       </c>
       <c r="O91" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
-[...11 lines deleted...]
-      </c>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="P91" s="2" t="inlineStr"/>
+      <c r="Q91" s="2" t="inlineStr"/>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>4067.11 €</t>
+          <t>2485.58 €</t>
         </is>
       </c>
     </row>
     <row r="92" ht="32" customHeight="1">
       <c r="A92" s="2" t="inlineStr">
         <is>
-          <t>AR12201</t>
+          <t>AR12260</t>
         </is>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>150-200</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>EBS für Etaline ETL 150-150-200 GGSAV09D300754  BSIEIE4</t>
+          <t>Etaline ETL 065-065-160 GGSAV10D200402  BKSBIE3 Fig.0</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>1477</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>108</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>260.00</t>
+          <t>95.00</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>211.00</t>
+          <t>87.00</t>
         </is>
       </c>
       <c r="O92" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q92" s="2" t="inlineStr"/>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>3203.29 €</t>
+          <t>1382.52 €</t>
         </is>
       </c>
     </row>
     <row r="93" ht="32" customHeight="1">
       <c r="A93" s="2" t="inlineStr">
         <is>
-          <t>AR12235</t>
+          <t>AR12267-01</t>
         </is>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-200 GGSAV11D203002  BKSBIE3</t>
+          <t>Etaline ETLZ 032-032-200 GGSAV11D200114  BKSBIE3</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>2978</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>204</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>194.00</t>
+          <t>16.20</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
-          <t>61.00</t>
+          <t>14.40</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>123.00</t>
         </is>
       </c>
       <c r="O93" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
-[...2 lines deleted...]
-      <c r="P93" s="2" t="inlineStr"/>
+          <t>1,1 kW</t>
+        </is>
+      </c>
+      <c r="P93" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q93" s="2" t="inlineStr"/>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>2485.58 €</t>
+          <t>2155.73 €</t>
         </is>
       </c>
     </row>
     <row r="94" ht="32" customHeight="1">
       <c r="A94" s="2" t="inlineStr">
         <is>
-          <t>AR12260</t>
+          <t>AR12267-02</t>
         </is>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV10D200402  BKSBIE3 Fig.0</t>
+          <t>Etaline ETLZ 032-032-200 GGSAV11D200114  BKSBIE3</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>108</t>
+          <t>204</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>95.00</t>
+          <t>16.20</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>14.40</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>87.00</t>
+          <t>123.00</t>
         </is>
       </c>
       <c r="O94" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q94" s="2" t="inlineStr"/>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>1382.52 €</t>
+          <t>2155.73 €</t>
         </is>
       </c>
     </row>
     <row r="95" ht="32" customHeight="1">
       <c r="A95" s="2" t="inlineStr">
         <is>
-          <t>AR12267-01</t>
+          <t>AR12267-03</t>
         </is>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLZ 032-032-200 GGSAV11D200114  BKSBIE3</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
           <t>204</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -8833,1647 +8833,1567 @@
       <c r="N95" s="2" t="inlineStr">
         <is>
           <t>123.00</t>
         </is>
       </c>
       <c r="O95" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q95" s="2" t="inlineStr"/>
       <c r="R95" s="2" t="inlineStr">
         <is>
           <t>2155.73 €</t>
         </is>
       </c>
     </row>
     <row r="96" ht="32" customHeight="1">
       <c r="A96" s="2" t="inlineStr">
         <is>
-          <t>AR12267-02</t>
+          <t>AR12331</t>
         </is>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 032-032-200 GGSAV11D200114  BKSBIE3</t>
+          <t>Etaline ETL 125-125-160 GGSAV66D300404  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>165</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J96" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="K96" s="2" t="inlineStr">
         <is>
-          <t>16.20</t>
+          <t>180.00</t>
         </is>
       </c>
       <c r="L96" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>4.50</t>
         </is>
       </c>
       <c r="M96" s="2" t="inlineStr">
         <is>
-          <t>14.40</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>123.00</t>
+          <t>160.00</t>
         </is>
       </c>
       <c r="O96" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q96" s="2" t="inlineStr"/>
       <c r="R96" s="2" t="inlineStr">
         <is>
-          <t>2155.73 €</t>
+          <t>4703.52 €</t>
         </is>
       </c>
     </row>
     <row r="97" ht="32" customHeight="1">
       <c r="A97" s="2" t="inlineStr">
         <is>
-          <t>AR12267-03</t>
+          <t>AR12370</t>
         </is>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 032-032-200 GGSAV11D200114  BKSBIE3</t>
+          <t>Etaline ETL 032-032-160 GGSAV06D200054  BSIEIE1 500V</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1440</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>124</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>16.20</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="M97" s="2" t="inlineStr">
+        <is>
           <t>5.00</t>
         </is>
       </c>
-      <c r="M97" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>123.00</t>
+          <t>41.00</t>
         </is>
       </c>
       <c r="O97" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P97" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 500 V</t>
         </is>
       </c>
       <c r="Q97" s="2" t="inlineStr"/>
       <c r="R97" s="2" t="inlineStr">
         <is>
-          <t>2155.73 €</t>
+          <t>1137.29 €</t>
         </is>
       </c>
     </row>
     <row r="98" ht="32" customHeight="1">
       <c r="A98" s="2" t="inlineStr">
         <is>
-          <t>AR12331</t>
+          <t>AR12499</t>
         </is>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>025-080</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GGSAV66D300404  BKSBIE4 PD2E</t>
+          <t>Etaline ETLL 025-025-080 GP AV11D200252C A</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2887</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K98" s="2" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>11.10</t>
         </is>
       </c>
       <c r="L98" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="M98" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>7.80</t>
         </is>
       </c>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="O98" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>0,25 kW</t>
         </is>
       </c>
       <c r="P98" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q98" s="2" t="inlineStr"/>
+      <c r="Q98" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>4703.52 €</t>
+          <t>547.95 €</t>
         </is>
       </c>
     </row>
     <row r="99" ht="32" customHeight="1">
       <c r="A99" s="2" t="inlineStr">
         <is>
-          <t>AR12370</t>
+          <t>AR12545</t>
         </is>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV06D200054  BSIEIE1 500V</t>
+          <t>Etaline ETLZ 050-050-250 GGSAV11D200554  BKSBIE5</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
-          <t>1440</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>31.90</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>207.00</t>
         </is>
       </c>
       <c r="O99" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P99" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 500 V</t>
-[...2 lines deleted...]
-      <c r="Q99" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q99" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>1137.29 €</t>
+          <t>7752.71 €</t>
         </is>
       </c>
     </row>
     <row r="100" ht="32" customHeight="1">
       <c r="A100" s="2" t="inlineStr">
         <is>
-          <t>AR12499</t>
+          <t>AR12640-01</t>
         </is>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>025-080</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 025-025-080 GP AV11D200252C A</t>
+          <t>Etaline ETL 065-065-160 GGSAV07A201102  BSIEIE3 (ohne Motor)</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>2887</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>169</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K100" s="2" t="inlineStr">
         <is>
-          <t>11.10</t>
+          <t>110.00</t>
         </is>
       </c>
       <c r="L100" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="M100" s="2" t="inlineStr">
         <is>
-          <t>7.80</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>39.00</t>
         </is>
       </c>
       <c r="O100" s="2" t="inlineStr">
         <is>
-          <t>0,25 kW</t>
-[...11 lines deleted...]
-      </c>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="P100" s="2" t="inlineStr"/>
+      <c r="Q100" s="2" t="inlineStr"/>
       <c r="R100" s="2" t="inlineStr">
         <is>
-          <t>547.95 €</t>
+          <t>1535.34 €</t>
         </is>
       </c>
     </row>
     <row r="101" ht="32" customHeight="1">
       <c r="A101" s="2" t="inlineStr">
         <is>
-          <t>AR12545</t>
+          <t>AR12640-02</t>
         </is>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 050-050-250 GGSAV11D200554  BKSBIE5</t>
+          <t>Etaline ETL 065-065-160 GGSAV07A201102  BSIEIE3 (ohne Motor)</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>169</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J101" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K101" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>110.00</t>
         </is>
       </c>
       <c r="L101" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="M101" s="2" t="inlineStr">
         <is>
-          <t>31.90</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>207.00</t>
+          <t>39.00</t>
         </is>
       </c>
       <c r="O101" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...11 lines deleted...]
-      </c>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="P101" s="2" t="inlineStr"/>
+      <c r="Q101" s="2" t="inlineStr"/>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>7752.71 €</t>
+          <t>1535.34 €</t>
         </is>
       </c>
     </row>
     <row r="102" ht="32" customHeight="1">
       <c r="A102" s="2" t="inlineStr">
         <is>
-          <t>AR12640-01</t>
+          <t>AR12647</t>
         </is>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV07A201102  BSIEIE3 (ohne Motor)</t>
+          <t>Etaline ETL 065-065-160 GGSAV66D201102  B, ohne Motor</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2975</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>153</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="K102" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>130.00</t>
         </is>
       </c>
       <c r="L102" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>17.60</t>
         </is>
       </c>
       <c r="M102" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>29.00</t>
         </is>
       </c>
       <c r="O102" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P102" s="2" t="inlineStr"/>
       <c r="Q102" s="2" t="inlineStr"/>
       <c r="R102" s="2" t="inlineStr">
         <is>
-          <t>1535.34 €</t>
+          <t>2836.52 €</t>
         </is>
       </c>
     </row>
     <row r="103" ht="32" customHeight="1">
       <c r="A103" s="2" t="inlineStr">
         <is>
-          <t>AR12640-02</t>
+          <t>AR12649</t>
         </is>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>200-250</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV07A201102  BSIEIE3 (ohne Motor)</t>
+          <t>Etaline ETLZ 200-200-250 GGSAV66D303004  BKSBIE3</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1475</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>257</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J103" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="K103" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>560.00</t>
         </is>
       </c>
       <c r="L103" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="M103" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>22.80</t>
         </is>
       </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>690.00</t>
         </is>
       </c>
       <c r="O103" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...2 lines deleted...]
-      <c r="P103" s="2" t="inlineStr"/>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="P103" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q103" s="2" t="inlineStr"/>
       <c r="R103" s="2" t="inlineStr">
         <is>
-          <t>1535.34 €</t>
+          <t>19665.39 €</t>
         </is>
       </c>
     </row>
     <row r="104" ht="32" customHeight="1">
       <c r="A104" s="2" t="inlineStr">
         <is>
-          <t>AR12647</t>
+          <t>AR12674P</t>
         </is>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV66D201102  B, ohne Motor</t>
+          <t>Etaline ETL 065-065-160 GGSAV11D201502  B inkl. PM, ohne Motor</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>2975</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>171</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>150.00</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t>17.60</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>43.00</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>79.00</t>
         </is>
       </c>
       <c r="O104" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...2 lines deleted...]
-      <c r="P104" s="2" t="inlineStr"/>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="P104" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q104" s="2" t="inlineStr"/>
       <c r="R104" s="2" t="inlineStr">
         <is>
-          <t>2836.52 €</t>
+          <t>2150.90 €</t>
         </is>
       </c>
     </row>
     <row r="105" ht="32" customHeight="1">
       <c r="A105" s="2" t="inlineStr">
         <is>
-          <t>AR12649</t>
+          <t>AR12675</t>
         </is>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
-          <t>200-250</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 200-200-250 GGSAV66D303004  BKSBIE3</t>
+          <t>Etaline ETL 125-125-160 GGSAV11D300404  BKSBIE4 PD2E</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>257</t>
+          <t>165</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>560.00</t>
+          <t>180.00</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>4.50</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
-          <t>22.80</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>690.00</t>
+          <t>154.00</t>
         </is>
       </c>
       <c r="O105" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="P105" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q105" s="2" t="inlineStr"/>
       <c r="R105" s="2" t="inlineStr">
         <is>
-          <t>19665.39 €</t>
+          <t>4576.17 €</t>
         </is>
       </c>
     </row>
     <row r="106" ht="32" customHeight="1">
       <c r="A106" s="2" t="inlineStr">
         <is>
-          <t>AR12674P</t>
+          <t>AR12696</t>
         </is>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>080-250</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV11D201502  B inkl. PM, ohne Motor</t>
+          <t>Etaline ETLZ 080-080-250 GGSAV11D300304  BKSBIE3</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1440</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>204</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J106" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>12.50</t>
         </is>
       </c>
       <c r="K106" s="2" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>75.00</t>
         </is>
       </c>
       <c r="L106" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>230.68</t>
         </is>
       </c>
       <c r="O106" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P106" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
-[...2 lines deleted...]
-      <c r="Q106" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q106" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R106" s="2" t="inlineStr">
         <is>
-          <t>2150.90 €</t>
+          <t>3781.43 €</t>
         </is>
       </c>
     </row>
     <row r="107" ht="32" customHeight="1">
       <c r="A107" s="2" t="inlineStr">
         <is>
-          <t>AR12675</t>
+          <t>AR12855-01</t>
         </is>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>025-080</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GGSAV11D300404  BKSBIE4 PD2E</t>
+          <t>Etaline ETLL 025-025-080 BPWAV11D200252C ATB   PD2E</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2887</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>11.10</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>0.20</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>7.90</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>154.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="O107" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>0,25 kW</t>
         </is>
       </c>
       <c r="P107" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q107" s="2" t="inlineStr"/>
+      <c r="Q107" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R107" s="2" t="inlineStr">
         <is>
-          <t>4576.17 €</t>
-[...3 lines deleted...]
-    <row r="108" ht="32" customHeight="1">
+          <t>1481.45 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" ht="48" customHeight="1">
       <c r="A108" s="2" t="inlineStr">
         <is>
-          <t>AR12696</t>
+          <t>AR12855-02</t>
         </is>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t>080-250</t>
+          <t>025-080</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 080-080-250 GGSAV11D300304  BKSBIE3</t>
+          <t>Etaline ETLL 025-025-080 BPWAV11D200252C ATB   PD2E</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>1440</t>
+          <t>2887</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K108" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="L108" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="M108" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>7.90</t>
         </is>
       </c>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>230.68</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="O108" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>0,25 kW</t>
         </is>
       </c>
       <c r="P108" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+        </is>
+      </c>
+      <c r="Q108" s="2" t="inlineStr"/>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>3781.43 €</t>
+          <t>1481.45 €</t>
         </is>
       </c>
     </row>
     <row r="109" ht="32" customHeight="1">
       <c r="A109" s="2" t="inlineStr">
         <is>
-          <t>AR12855-01</t>
+          <t>AR12865</t>
         </is>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
-          <t>025-080</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 025-025-080 BPWAV11D200252C ATB   PD2E</t>
+          <t>Etaline ETLZ 040-040-250 GGSAV11D200224  BKSBIE4M</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
-          <t>2887</t>
+          <t>2100</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>236</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J109" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K109" s="2" t="inlineStr">
         <is>
-          <t>11.10</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="L109" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="M109" s="2" t="inlineStr">
         <is>
-          <t>7.90</t>
+          <t>14.30</t>
         </is>
       </c>
       <c r="N109" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>171.00</t>
         </is>
       </c>
       <c r="O109" s="2" t="inlineStr">
         <is>
-          <t>0,25 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P109" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q109" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q109" s="2" t="inlineStr"/>
       <c r="R109" s="2" t="inlineStr">
         <is>
-          <t>1481.45 €</t>
-[...3 lines deleted...]
-    <row r="110" ht="48" customHeight="1">
+          <t>3408.69 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" ht="32" customHeight="1">
       <c r="A110" s="2" t="inlineStr">
         <is>
-          <t>AR12855-02</t>
+          <t>AR12903</t>
         </is>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
-          <t>025-080</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 025-025-080 BPWAV11D200252C ATB   PD2E</t>
+          <t>Etaline ETL 050-050-160 GGSAV07D200154  BKSBIE5 PD2E</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>2887</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>120</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>36.50</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
-          <t>7.90</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>65.00</t>
         </is>
       </c>
       <c r="O110" s="2" t="inlineStr">
         <is>
-          <t>0,25 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="P110" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q110" s="2" t="inlineStr"/>
       <c r="R110" s="2" t="inlineStr">
         <is>
-          <t>1481.45 €</t>
+          <t>2262.40 €</t>
         </is>
       </c>
     </row>
     <row r="111" ht="32" customHeight="1">
       <c r="A111" s="2" t="inlineStr">
         <is>
-          <t>AR12865</t>
+          <t>AR12934</t>
         </is>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
-      <c r="D111" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D111" s="2" t="inlineStr"/>
+      <c r="E111" s="2" t="inlineStr"/>
       <c r="F111" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 040-040-250 GGSAV11D200224  BKSBIE4M</t>
-[...11 lines deleted...]
-      </c>
+          <t>WILO Stratos GIGA 40/1-25/1,6,DN40  Artnr. 2117130</t>
+        </is>
+      </c>
+      <c r="G111" s="2" t="inlineStr"/>
+      <c r="H111" s="2" t="inlineStr"/>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
           <t>28.00</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
-          <t>14.30</t>
+          <t>27.00</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>171.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="O111" s="2" t="inlineStr"/>
       <c r="P111" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q111" s="2" t="inlineStr"/>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>3408.69 €</t>
+          <t>3895.33 €</t>
         </is>
       </c>
     </row>
     <row r="112" ht="32" customHeight="1">
       <c r="A112" s="2" t="inlineStr">
         <is>
-          <t>AR12903</t>
+          <t>AR12938</t>
         </is>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
-      <c r="D112" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D112" s="2" t="inlineStr"/>
+      <c r="E112" s="2" t="inlineStr"/>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV07D200154  BKSBIE5 PD2E</t>
-[...11 lines deleted...]
-      </c>
+          <t>Yonos PICO 30/1-4,Rp11/4,1x230V,20W Art. Nr.:4164004</t>
+        </is>
+      </c>
+      <c r="G112" s="2" t="inlineStr"/>
+      <c r="H112" s="2" t="inlineStr"/>
       <c r="I112" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...21 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="J112" s="2" t="inlineStr"/>
+      <c r="K112" s="2" t="inlineStr"/>
+      <c r="L112" s="2" t="inlineStr"/>
+      <c r="M112" s="2" t="inlineStr"/>
       <c r="N112" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>6.60</t>
+        </is>
+      </c>
+      <c r="O112" s="2" t="inlineStr"/>
       <c r="P112" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q112" s="2" t="inlineStr"/>
       <c r="R112" s="2" t="inlineStr">
         <is>
-          <t>2262.40 €</t>
+          <t>201.21 €</t>
         </is>
       </c>
     </row>
     <row r="113" ht="32" customHeight="1">
       <c r="A113" s="2" t="inlineStr">
         <is>
-          <t>AR12934</t>
+          <t>AR12940</t>
         </is>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
           <t>WILO</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr"/>
       <c r="E113" s="2" t="inlineStr"/>
       <c r="F113" s="2" t="inlineStr">
         <is>
-          <t>WILO Stratos GIGA 40/1-25/1,6,DN40  Artnr. 2117130</t>
-[...6 lines deleted...]
-      </c>
+          <t>Yonos PICO-STG 15/1-13-130,Rp1/2,75W Art. Nr.:4527506</t>
+        </is>
+      </c>
+      <c r="G113" s="2" t="inlineStr"/>
       <c r="H113" s="2" t="inlineStr"/>
       <c r="I113" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...21 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="J113" s="2" t="inlineStr"/>
+      <c r="K113" s="2" t="inlineStr"/>
+      <c r="L113" s="2" t="inlineStr"/>
+      <c r="M113" s="2" t="inlineStr"/>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>6.60</t>
         </is>
       </c>
       <c r="O113" s="2" t="inlineStr"/>
       <c r="P113" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q113" s="2" t="inlineStr"/>
       <c r="R113" s="2" t="inlineStr">
         <is>
-          <t>3895.33 €</t>
+          <t>283.32 €</t>
         </is>
       </c>
     </row>
     <row r="114" ht="32" customHeight="1">
       <c r="A114" s="2" t="inlineStr">
         <is>
           <t>AR12943</t>
         </is>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
           <t>WILO</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr"/>
       <c r="E114" s="2" t="inlineStr"/>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>WILO IP-E 50/140-3/2,DN50,3kW Art. Nr.:2144265</t>
         </is>
       </c>
-      <c r="G114" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G114" s="2" t="inlineStr"/>
       <c r="H114" s="2" t="inlineStr"/>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
           <t>74.00</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
           <t>1.50</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
           <t>26.50</t>
         </is>
@@ -10657,3751 +10577,3751 @@
       <c r="N116" s="2" t="inlineStr">
         <is>
           <t>107.00</t>
         </is>
       </c>
       <c r="O116" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 380 V, 50Hz 3x 690 V</t>
         </is>
       </c>
       <c r="Q116" s="2" t="inlineStr"/>
       <c r="R116" s="2" t="inlineStr">
         <is>
           <t>2035.34 €</t>
         </is>
       </c>
     </row>
     <row r="117" ht="32" customHeight="1">
       <c r="A117" s="2" t="inlineStr">
         <is>
-          <t>AR13104-03</t>
+          <t>AR13162</t>
         </is>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV66D200302  B, ohne Motor</t>
+          <t>Etaline ETLL 050-050-160 GG AV11D400754C A</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>2932</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>159</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>0.01</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
           <t>42.00</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>11.20</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
-          <t>24.60</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="O117" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P117" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q117" s="2" t="inlineStr"/>
       <c r="R117" s="2" t="inlineStr">
         <is>
-          <t>797.65 €</t>
+          <t>987.43 €</t>
         </is>
       </c>
     </row>
     <row r="118" ht="32" customHeight="1">
       <c r="A118" s="2" t="inlineStr">
         <is>
-          <t>AR13162</t>
+          <t>AR13345</t>
         </is>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 050-050-160 GG AV11D400754C A</t>
+          <t>Etaline ETL 065-065-160 GGSAV07D200752  BKSBIE3</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>2925</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>137</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>118.00</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>27.00</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>112.00</t>
         </is>
       </c>
       <c r="O118" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P118" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q118" s="2" t="inlineStr"/>
       <c r="R118" s="2" t="inlineStr">
         <is>
-          <t>987.43 €</t>
+          <t>2110.57 €</t>
         </is>
       </c>
     </row>
     <row r="119" ht="32" customHeight="1">
       <c r="A119" s="2" t="inlineStr">
         <is>
-          <t>AR13314</t>
+          <t>AR13372</t>
         </is>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
-          <t>125-200</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>EBS für Etaline ETL 125-125-200 GGSAV11D301504  BKSBIE5, PM ohne PD2 und ohne Gehäuse</t>
+          <t>Etaline ETL 032-032-160 GGSAV10D200112  BKSBIE5 PD2EM</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>213.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>13.30</t>
+          <t>42.50</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>192.00</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="O119" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P119" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q119" s="2" t="inlineStr"/>
+      <c r="Q119" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R119" s="2" t="inlineStr">
         <is>
-          <t>4158.93 €</t>
+          <t>2353.74 €</t>
         </is>
       </c>
     </row>
     <row r="120" ht="32" customHeight="1">
       <c r="A120" s="2" t="inlineStr">
         <is>
-          <t>AR13345</t>
+          <t>AR13373</t>
         </is>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV07D200752  BKSBIE3</t>
+          <t>Etaline ETLZ 040-040-250 GGSAV66D200224  BKSBIE3</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
-          <t>2925</t>
+          <t>1430</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>245</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>2.80</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>118.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>8.80</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>20.90</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>112.00</t>
+          <t>190.00</t>
         </is>
       </c>
       <c r="O120" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P120" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q120" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q120" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R120" s="2" t="inlineStr">
         <is>
-          <t>2110.57 €</t>
+          <t>3280.12 €</t>
         </is>
       </c>
     </row>
     <row r="121" ht="32" customHeight="1">
       <c r="A121" s="2" t="inlineStr">
         <is>
-          <t>AR13372</t>
+          <t>AR13374</t>
         </is>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV10D200112  BKSBIE5 PD2EM</t>
+          <t>Etaline ETLZ 040-040-250 GGSAV66D200224  BKSBIE3</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1435</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>261</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>2.80</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>31.20</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>9.50</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
-          <t>42.50</t>
+          <t>24.10</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>190.00</t>
         </is>
       </c>
       <c r="O121" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P121" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q121" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R121" s="2" t="inlineStr">
         <is>
-          <t>2353.74 €</t>
+          <t>3280.12 €</t>
         </is>
       </c>
     </row>
     <row r="122" ht="32" customHeight="1">
       <c r="A122" s="2" t="inlineStr">
         <is>
-          <t>AR13373</t>
+          <t>AR13375</t>
         </is>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>040-250</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLZ 040-040-250 GGSAV66D200224  BKSBIE3</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
-          <t>1430</t>
+          <t>1435</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>230</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
-          <t>2.80</t>
+          <t>2.60</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>8.80</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
-          <t>20.90</t>
+          <t>18.50</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
           <t>190.00</t>
         </is>
       </c>
       <c r="O122" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P122" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q122" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R122" s="2" t="inlineStr">
         <is>
           <t>3280.12 €</t>
         </is>
       </c>
     </row>
     <row r="123" ht="32" customHeight="1">
       <c r="A123" s="2" t="inlineStr">
         <is>
-          <t>AR13374</t>
+          <t>AR13376</t>
         </is>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
           <t>040-250</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 040-040-250 GGSAV66D200224  BKSBIE3</t>
+          <t>Etaline ETLZ 040-040-250 GGSAV66D200114  BKSBIE3</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>1435</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>189</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
-          <t>2.80</t>
+          <t>2.10</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
-          <t>31.20</t>
+          <t>22.20</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>5.60</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>24.10</t>
+          <t>11.70</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>190.00</t>
+          <t>166.00</t>
         </is>
       </c>
       <c r="O123" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P123" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q123" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R123" s="2" t="inlineStr">
         <is>
-          <t>3280.12 €</t>
+          <t>2805.47 €</t>
         </is>
       </c>
     </row>
     <row r="124" ht="32" customHeight="1">
       <c r="A124" s="2" t="inlineStr">
         <is>
-          <t>AR13375</t>
+          <t>AR13396-03</t>
         </is>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 040-040-250 GGSAV66D200224  BKSBIE3</t>
+          <t>Etaline ETL 080-080-160 GGSAV11D200154 PM  ( ohne DrivePackBKSBIE5 +PDRV2)</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
-          <t>1435</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>168</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
-          <t>2.60</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>46.00</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>9.40</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
-          <t>18.50</t>
+          <t>10.70</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>190.00</t>
+          <t>73.00</t>
         </is>
       </c>
       <c r="O124" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="P124" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q124" s="2" t="inlineStr"/>
       <c r="R124" s="2" t="inlineStr">
         <is>
-          <t>3280.12 €</t>
+          <t>1143.66 €</t>
         </is>
       </c>
     </row>
     <row r="125" ht="32" customHeight="1">
       <c r="A125" s="2" t="inlineStr">
         <is>
-          <t>AR13376</t>
+          <t>AR13460</t>
         </is>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 040-040-250 GGSAV66D200114  BKSBIE3</t>
+          <t>Etaline ETLZ 032-032-200 GGSAV11D200224  BKSBIE4 PDRV2E PM</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1808</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>204</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
-          <t>2.10</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t>22.20</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t>5.60</t>
+          <t>6.50</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
-          <t>11.70</t>
+          <t>21.50</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t>166.00</t>
+          <t>149.00</t>
         </is>
       </c>
       <c r="O125" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P125" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q125" s="2" t="inlineStr"/>
       <c r="R125" s="2" t="inlineStr">
         <is>
-          <t>2805.47 €</t>
+          <t>4151.91 €</t>
         </is>
       </c>
     </row>
     <row r="126" ht="32" customHeight="1">
       <c r="A126" s="2" t="inlineStr">
         <is>
-          <t>AR13396-03</t>
+          <t>AR13485</t>
         </is>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-D</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>040-100</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-160 GGSAV11D200154 PM  ( ohne DrivePackBKSBIE5 +PDRV2)</t>
+          <t>Etaline ETLD 040-040-100 GG AV11D400752M A</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2810</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>98</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>3.70</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>20.60</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
-          <t>9.40</t>
+          <t>4.20</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
-          <t>10.70</t>
+          <t>10.60</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>73.00</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="O126" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P126" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q126" s="2" t="inlineStr"/>
       <c r="R126" s="2" t="inlineStr">
         <is>
-          <t>1143.66 €</t>
+          <t>1820.57 €</t>
         </is>
       </c>
     </row>
     <row r="127" ht="32" customHeight="1">
       <c r="A127" s="2" t="inlineStr">
         <is>
-          <t>AR13460</t>
+          <t>AR13529</t>
         </is>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 032-032-200 GGSAV11D200224  BKSBIE4 PDRV2E PM</t>
+          <t>Etaline ETLZ 032-032-200 GGSAV66D200074  BKSBIE3</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
-          <t>1808</t>
+          <t>1410</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>189</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.20</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>15.50</t>
         </is>
       </c>
       <c r="L127" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>3.20</t>
         </is>
       </c>
       <c r="M127" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="N127" s="2" t="inlineStr">
         <is>
-          <t>149.00</t>
+          <t>130.00</t>
         </is>
       </c>
       <c r="O127" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P127" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q127" s="2" t="inlineStr"/>
       <c r="R127" s="2" t="inlineStr">
         <is>
-          <t>4151.91 €</t>
+          <t>2047.88 €</t>
         </is>
       </c>
     </row>
     <row r="128" ht="32" customHeight="1">
       <c r="A128" s="2" t="inlineStr">
         <is>
-          <t>AR13485</t>
+          <t>AR13564</t>
         </is>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
-          <t>Etaline-DL</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
-          <t>040-100</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLD 040-040-100 GG AV11D400752M A</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
-          <t>2810</t>
+          <t>1484</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>120</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr">
         <is>
-          <t>3.70</t>
+          <t>1.10</t>
         </is>
       </c>
       <c r="K128" s="2" t="inlineStr">
         <is>
-          <t>20.60</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="L128" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>2.60</t>
         </is>
       </c>
       <c r="M128" s="2" t="inlineStr">
         <is>
-          <t>10.60</t>
+          <t>4.80</t>
         </is>
       </c>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="O128" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P128" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q128" s="2" t="inlineStr"/>
       <c r="R128" s="2" t="inlineStr">
         <is>
-          <t>1820.57 €</t>
+          <t>885.49 €</t>
         </is>
       </c>
     </row>
     <row r="129" ht="32" customHeight="1">
       <c r="A129" s="2" t="inlineStr">
         <is>
-          <t>AR13529</t>
+          <t>AR13593</t>
         </is>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 032-032-200 GGSAV66D200074  BKSBIE3</t>
+          <t>Etaline ETL 065-065-250 GBHAV11D203002  B, ohne Motor</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
-          <t>1410</t>
+          <t>2970</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>189</t>
+          <t>226</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
-          <t>15.50</t>
+          <t>140.00</t>
         </is>
       </c>
       <c r="L129" s="2" t="inlineStr">
         <is>
-          <t>3.20</t>
+          <t>46.00</t>
         </is>
       </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>78.00</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>65.00</t>
         </is>
       </c>
       <c r="O129" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="P129" s="2" t="inlineStr"/>
       <c r="Q129" s="2" t="inlineStr"/>
       <c r="R129" s="2" t="inlineStr">
         <is>
-          <t>2047.88 €</t>
+          <t>3410.82 €</t>
         </is>
       </c>
     </row>
     <row r="130" ht="32" customHeight="1">
       <c r="A130" s="2" t="inlineStr">
         <is>
-          <t>AR13564</t>
+          <t>AR13629</t>
         </is>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200074  BKSBIE3</t>
+          <t>Etaline ETL 050-050-250 GGSAV10D200404 B, ohne Motor</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
-          <t>1484</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>247</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
-          <t>1.10</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>57.90</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t>2.60</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
-          <t>4.80</t>
+          <t>22.10</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>61.00</t>
         </is>
       </c>
       <c r="O130" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="P130" s="2" t="inlineStr"/>
       <c r="Q130" s="2" t="inlineStr"/>
       <c r="R130" s="2" t="inlineStr">
         <is>
-          <t>885.49 €</t>
+          <t>1092.17 €</t>
         </is>
       </c>
     </row>
     <row r="131" ht="32" customHeight="1">
       <c r="A131" s="2" t="inlineStr">
         <is>
-          <t>AR13593</t>
+          <t>AR13705</t>
         </is>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>100-160</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-250 GBHAV11D203002  B, ohne Motor</t>
+          <t>Etaline ETL 100-100-160 GGSAV11D200304  BKSBIE4/ PD2 / PM</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
-          <t>2970</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>171</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J131" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
-          <t>140.00</t>
+          <t>130.00</t>
         </is>
       </c>
       <c r="L131" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>5.90</t>
         </is>
       </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>10.90</t>
         </is>
       </c>
       <c r="N131" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>90.00</t>
         </is>
       </c>
       <c r="O131" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
-[...2 lines deleted...]
-      <c r="P131" s="2" t="inlineStr"/>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="P131" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q131" s="2" t="inlineStr"/>
       <c r="R131" s="2" t="inlineStr">
         <is>
-          <t>3410.82 €</t>
+          <t>3504.73 €</t>
         </is>
       </c>
     </row>
     <row r="132" ht="32" customHeight="1">
       <c r="A132" s="2" t="inlineStr">
         <is>
-          <t>AR13629</t>
+          <t>AR13708</t>
         </is>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>100-160</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-250 GGSAV10D200404 B, ohne Motor</t>
+          <t>Etaline ETL 100-100-160 GGSAV11D200304  BKSBIE4/ PD2 / PM</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>171</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
-          <t>57.90</t>
+          <t>130.00</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>6.20</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
-          <t>22.10</t>
+          <t>11.30</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
-          <t>61.00</t>
+          <t>90.00</t>
         </is>
       </c>
       <c r="O132" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
-[...2 lines deleted...]
-      <c r="P132" s="2" t="inlineStr"/>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="P132" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q132" s="2" t="inlineStr"/>
       <c r="R132" s="2" t="inlineStr">
         <is>
-          <t>1092.17 €</t>
+          <t>3504.73 €</t>
         </is>
       </c>
     </row>
     <row r="133" ht="32" customHeight="1">
       <c r="A133" s="2" t="inlineStr">
         <is>
-          <t>AR13705</t>
+          <t>AR13737-02</t>
         </is>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
-          <t>100-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-160 GGSAV11D200304  BKSBIE4/ PD2 / PM</t>
+          <t>Etaline ETL 032-032-160 GGSAV06D200112 BKSBIE3</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2810</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>130</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J133" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="L133" s="2" t="inlineStr">
         <is>
-          <t>5.90</t>
+          <t>16.50</t>
         </is>
       </c>
       <c r="M133" s="2" t="inlineStr">
         <is>
-          <t>10.90</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="N133" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="O133" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P133" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q133" s="2" t="inlineStr"/>
       <c r="R133" s="2" t="inlineStr">
         <is>
-          <t>3504.73 €</t>
+          <t>1113.86 €</t>
         </is>
       </c>
     </row>
     <row r="134" ht="32" customHeight="1">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t>AR13708</t>
+          <t>AR13763</t>
         </is>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
-          <t>100-160</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-160 GGSAV11D200304  BKSBIE4/ PD2 / PM</t>
+          <t>Etaline ETLZ 065-065-250 GGSAV11D200154 BSIEIE3 PD2EM</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>198</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>59.00</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>6.80</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
-          <t>11.30</t>
+          <t>13.50</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>174.00</t>
         </is>
       </c>
       <c r="O134" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="P134" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q134" s="2" t="inlineStr"/>
       <c r="R134" s="2" t="inlineStr">
         <is>
-          <t>3504.73 €</t>
+          <t>6022.40 €</t>
         </is>
       </c>
     </row>
     <row r="135" ht="32" customHeight="1">
       <c r="A135" s="2" t="inlineStr">
         <is>
-          <t>AR13737-02</t>
+          <t>AR13896</t>
         </is>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-100</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV06D200112 BKSBIE3</t>
+          <t>Etaline ETLL 050-050-100 GG AV11D400752M AATB   PD2E</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
-          <t>2810</t>
+          <t>2710</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>130</t>
-[...6 lines deleted...]
-      </c>
+          <t>98</t>
+        </is>
+      </c>
+      <c r="I135" s="2" t="inlineStr"/>
       <c r="J135" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>4.90</t>
         </is>
       </c>
       <c r="K135" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>32.50</t>
         </is>
       </c>
       <c r="L135" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="M135" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>12.20</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="O135" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P135" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
-      <c r="Q135" s="2" t="inlineStr"/>
+      <c r="Q135" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R135" s="2" t="inlineStr">
         <is>
-          <t>1113.86 €</t>
+          <t>1667.25 €</t>
         </is>
       </c>
     </row>
     <row r="136" ht="32" customHeight="1">
       <c r="A136" s="2" t="inlineStr">
         <is>
-          <t>AR13763</t>
+          <t>AR13899</t>
         </is>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>025-070.1</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 065-065-250 GGSAV11D200154 BSIEIE3 PD2EM</t>
+          <t>Etaline ETLL 025-025-0701BP AV11D200122C AATB</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>2870</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>70</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
+          <t>0.60</t>
+        </is>
+      </c>
+      <c r="K136" s="2" t="inlineStr">
+        <is>
+          <t>5.10</t>
+        </is>
+      </c>
+      <c r="L136" s="2" t="inlineStr">
+        <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="M136" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="N136" s="2" t="inlineStr">
+        <is>
           <t>8.50</t>
         </is>
       </c>
-      <c r="K136" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
       <c r="O136" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>0,18 kW</t>
         </is>
       </c>
       <c r="P136" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q136" s="2" t="inlineStr"/>
       <c r="R136" s="2" t="inlineStr">
         <is>
-          <t>6022.40 €</t>
+          <t>656.22 €</t>
         </is>
       </c>
     </row>
     <row r="137" ht="32" customHeight="1">
       <c r="A137" s="2" t="inlineStr">
         <is>
-          <t>AR13896</t>
+          <t>AR13919</t>
         </is>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
-          <t>050-100</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 050-050-100 GG AV11D400752M AATB   PD2E</t>
+          <t>Etaline ETLZ 040-040-250 GG IE5 ohne PD</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
-          <t>2710</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
-          <t>98</t>
-[...2 lines deleted...]
-      <c r="I137" s="2" t="inlineStr"/>
+          <t>248</t>
+        </is>
+      </c>
+      <c r="I137" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
-          <t>4.90</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
-          <t>32.50</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="L137" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
-          <t>12.20</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="N137" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>174.00</t>
         </is>
       </c>
       <c r="O137" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P137" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q137" s="2" t="inlineStr"/>
       <c r="R137" s="2" t="inlineStr">
         <is>
-          <t>1667.25 €</t>
+          <t>3638.21 €</t>
         </is>
       </c>
     </row>
     <row r="138" ht="32" customHeight="1">
       <c r="A138" s="2" t="inlineStr">
         <is>
-          <t>AR13899</t>
+          <t>AR13924</t>
         </is>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
-          <t>025-070.1</t>
+          <t>040-060</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 025-025-0701BP AV11D200122C AATB</t>
+          <t>Etaline ETLL 040-040-060 BP AV11D200252C AATB   PD2E</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
-          <t>2870</t>
+          <t>2860</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
-          <t>70</t>
+          <t>98</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
-          <t>5.10</t>
+          <t>12.90</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2.40</t>
         </is>
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>6.80</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>69.00</t>
         </is>
       </c>
       <c r="O138" s="2" t="inlineStr">
         <is>
-          <t>0,18 kW</t>
+          <t>0,25 kW</t>
         </is>
       </c>
       <c r="P138" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q138" s="2" t="inlineStr"/>
       <c r="R138" s="2" t="inlineStr">
         <is>
-          <t>656.22 €</t>
+          <t>2055.83 €</t>
         </is>
       </c>
     </row>
     <row r="139" ht="32" customHeight="1">
       <c r="A139" s="2" t="inlineStr">
         <is>
-          <t>AR13919</t>
+          <t>AR13925</t>
         </is>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>040-060</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 040-040-250 GG IE5 ohne PD</t>
+          <t>Etaline ETLL 040-040-060 BP AV11D200252C AATB   PD2E</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2860</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>98</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>12.90</t>
         </is>
       </c>
       <c r="L139" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>2.40</t>
         </is>
       </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>6.80</t>
         </is>
       </c>
       <c r="N139" s="2" t="inlineStr">
         <is>
-          <t>174.00</t>
+          <t>69.00</t>
         </is>
       </c>
       <c r="O139" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>0,25 kW</t>
         </is>
       </c>
       <c r="P139" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q139" s="2" t="inlineStr"/>
       <c r="R139" s="2" t="inlineStr">
         <is>
-          <t>3638.21 €</t>
+          <t>2055.83 €</t>
         </is>
       </c>
     </row>
     <row r="140" ht="32" customHeight="1">
       <c r="A140" s="2" t="inlineStr">
         <is>
-          <t>AR13924</t>
+          <t>AR13926</t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
-          <t>040-060</t>
+          <t>032-080</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 040-040-060 BP AV11D200252C AATB   PD2E</t>
+          <t>Etaline ETLL 032-032-080 BP AV11D200252C AATB   PD2E</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
-          <t>2860</t>
+          <t>2621</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
-          <t>12.90</t>
+          <t>9.40</t>
         </is>
       </c>
       <c r="L140" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="M140" s="2" t="inlineStr">
         <is>
-          <t>6.80</t>
+          <t>6.20</t>
         </is>
       </c>
       <c r="N140" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="O140" s="2" t="inlineStr">
         <is>
           <t>0,25 kW</t>
         </is>
       </c>
       <c r="P140" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q140" s="2" t="inlineStr"/>
       <c r="R140" s="2" t="inlineStr">
         <is>
-          <t>2055.83 €</t>
+          <t>1754.33 €</t>
         </is>
       </c>
     </row>
     <row r="141" ht="32" customHeight="1">
       <c r="A141" s="2" t="inlineStr">
         <is>
-          <t>AR13925</t>
+          <t>AR13927</t>
         </is>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
-          <t>040-060</t>
+          <t>032-080</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 040-040-060 BP AV11D200252C AATB   PD2E</t>
+          <t>Etaline ETLL 032-032-080 BP AV11D200252C AATB   PD2E</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
-          <t>2860</t>
+          <t>2621</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
-          <t>98</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J141" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="K141" s="2" t="inlineStr">
         <is>
-          <t>12.90</t>
+          <t>9.40</t>
         </is>
       </c>
       <c r="L141" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="M141" s="2" t="inlineStr">
         <is>
-          <t>6.80</t>
+          <t>6.20</t>
         </is>
       </c>
       <c r="N141" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="O141" s="2" t="inlineStr">
         <is>
           <t>0,25 kW</t>
         </is>
       </c>
       <c r="P141" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q141" s="2" t="inlineStr"/>
       <c r="R141" s="2" t="inlineStr">
         <is>
-          <t>2055.83 €</t>
+          <t>1754.33 €</t>
         </is>
       </c>
     </row>
     <row r="142" ht="32" customHeight="1">
       <c r="A142" s="2" t="inlineStr">
         <is>
-          <t>AR13926</t>
+          <t>AR14218</t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
-          <t>032-080</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 032-032-080 BP AV11D200252C AATB   PD2E</t>
+          <t>Etaline ETLZ 080-080-160 GG_AV11D200224 / PD2</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
-          <t>2621</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
-          <t>9.40</t>
+          <t>75.50</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>11.20</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>152.00</t>
         </is>
       </c>
       <c r="O142" s="2" t="inlineStr">
         <is>
-          <t>0,25 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P142" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q142" s="2" t="inlineStr"/>
       <c r="R142" s="2" t="inlineStr">
         <is>
-          <t>1754.33 €</t>
+          <t>5306.68 €</t>
         </is>
       </c>
     </row>
     <row r="143" ht="32" customHeight="1">
       <c r="A143" s="2" t="inlineStr">
         <is>
-          <t>AR13927</t>
+          <t>AR14307-02</t>
         </is>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
-          <t>Etaline-L</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
-          <t>032-080</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLL 032-032-080 BP AV11D200252C AATB   PD2E</t>
+          <t>Etaline ETL 050-050-160 GGSAV66D200224 PD2 PM</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
-          <t>2621</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J143" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
-          <t>9.40</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="L143" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="M143" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>14.10</t>
         </is>
       </c>
       <c r="N143" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>71.00</t>
         </is>
       </c>
       <c r="O143" s="2" t="inlineStr">
         <is>
-          <t>0,25 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P143" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q143" s="2" t="inlineStr"/>
       <c r="R143" s="2" t="inlineStr">
         <is>
-          <t>1754.33 €</t>
-[...3 lines deleted...]
-    <row r="144" ht="32" customHeight="1">
+          <t>2649.72 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" ht="64" customHeight="1">
       <c r="A144" s="2" t="inlineStr">
         <is>
-          <t>AR14218</t>
+          <t>AR14432</t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 080-080-160 GG_AV11D200224 / PD2</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200114 BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>130</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>1.30</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
-          <t>75.50</t>
+          <t>14.10</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>2.20</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
-          <t>11.20</t>
+          <t>5.90</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
-          <t>152.00</t>
+          <t>64.00</t>
         </is>
       </c>
       <c r="O144" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P144" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q144" s="2" t="inlineStr"/>
       <c r="R144" s="2" t="inlineStr">
         <is>
-          <t>5306.68 €</t>
-[...3 lines deleted...]
-    <row r="145" ht="32" customHeight="1">
+          <t>3042.14 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" ht="48" customHeight="1">
       <c r="A145" s="2" t="inlineStr">
         <is>
-          <t>AR14307-02</t>
+          <t>AR14462</t>
         </is>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV66D200224 PD2 PM</t>
+          <t>Etaline ETL 040-040-160 GGSAV11D200302 BKSBIE5 PD2EM</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J145" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>44.50</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
-          <t>14.10</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
-          <t>71.00</t>
+          <t>73.00</t>
         </is>
       </c>
       <c r="O145" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P145" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q145" s="2" t="inlineStr"/>
       <c r="R145" s="2" t="inlineStr">
         <is>
-          <t>2649.72 €</t>
-[...3 lines deleted...]
-    <row r="146" ht="64" customHeight="1">
+          <t>2876.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" ht="48" customHeight="1">
       <c r="A146" s="2" t="inlineStr">
         <is>
-          <t>AR14432</t>
+          <t>AR14463-02</t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200114 BKSBIE5 PD2M</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200114 BKSBIE5 PD2E</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
-          <t>14.10</t>
+          <t>22.30</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
-          <t>5.90</t>
+          <t>15.50</t>
         </is>
       </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>62.00</t>
         </is>
       </c>
       <c r="O146" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P146" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb, 50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q146" s="2" t="inlineStr"/>
       <c r="R146" s="2" t="inlineStr">
         <is>
-          <t>3042.14 €</t>
-[...3 lines deleted...]
-    <row r="147" ht="48" customHeight="1">
+          <t>1819.46 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" ht="32" customHeight="1">
       <c r="A147" s="2" t="inlineStr">
         <is>
-          <t>AR14462</t>
+          <t>AR14615</t>
         </is>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV11D200302 BKSBIE5 PD2EM</t>
+          <t>Etaline ETL 065-065-160-GGSCV11WS2DN2AFB ohne Motor</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2958</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>141</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
-          <t>44.50</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>19.00</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>29.90</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
-          <t>73.00</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="O147" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="P147" s="2" t="inlineStr"/>
       <c r="Q147" s="2" t="inlineStr"/>
       <c r="R147" s="2" t="inlineStr">
         <is>
-          <t>2876.26 €</t>
-[...3 lines deleted...]
-    <row r="148" ht="48" customHeight="1">
+          <t>1051.08 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" ht="32" customHeight="1">
       <c r="A148" s="2" t="inlineStr">
         <is>
-          <t>AR14463-02</t>
+          <t>AR14616-02</t>
         </is>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200114 BKSBIE5 PD2E</t>
+          <t>Etaline ETL 065-065-250 GGSAV10D200224 ohne Motor</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1461</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>196</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
-          <t>22.30</t>
+          <t>64.60</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>7.40</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
-          <t>15.50</t>
+          <t>13.80</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>65.00</t>
         </is>
       </c>
       <c r="O148" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>2,2 kW</t>
+        </is>
+      </c>
+      <c r="P148" s="2" t="inlineStr"/>
       <c r="Q148" s="2" t="inlineStr"/>
       <c r="R148" s="2" t="inlineStr">
         <is>
-          <t>1819.46 €</t>
+          <t>1431.12 €</t>
         </is>
       </c>
     </row>
     <row r="149" ht="32" customHeight="1">
       <c r="A149" s="2" t="inlineStr">
         <is>
-          <t>AR14615</t>
+          <t>AR14860</t>
         </is>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV11WS2DN2AFB ohne Motor</t>
+          <t>Etaline ETL 040-040-160-GGSCV11 WS2AP4KCB PD2 PM</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
-          <t>2958</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J149" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="L149" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="M149" s="2" t="inlineStr">
         <is>
-          <t>29.90</t>
+          <t>5.70</t>
         </is>
       </c>
       <c r="N149" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>75.00</t>
         </is>
       </c>
       <c r="O149" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
-[...2 lines deleted...]
-      <c r="P149" s="2" t="inlineStr"/>
+          <t>0,55 kW</t>
+        </is>
+      </c>
+      <c r="P149" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q149" s="2" t="inlineStr"/>
       <c r="R149" s="2" t="inlineStr">
         <is>
-          <t>1051.08 €</t>
+          <t>2560.08 €</t>
         </is>
       </c>
     </row>
     <row r="150" ht="32" customHeight="1">
       <c r="A150" s="2" t="inlineStr">
         <is>
-          <t>AR14616-02</t>
+          <t>AR14868-02</t>
         </is>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-250 GGSAV10D200224 ohne Motor</t>
+          <t>Etaline ETL 032-032-160-GGSCV11 WS2AP4KCB PD2M</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
-          <t>1461</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
-          <t>196</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>1.30</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
-          <t>64.60</t>
+          <t>13.65</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
-          <t>7.40</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
-          <t>13.80</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="N150" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>77.00</t>
         </is>
       </c>
       <c r="O150" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...2 lines deleted...]
-      <c r="P150" s="2" t="inlineStr"/>
+          <t>0,55 kW</t>
+        </is>
+      </c>
+      <c r="P150" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q150" s="2" t="inlineStr"/>
       <c r="R150" s="2" t="inlineStr">
         <is>
-          <t>1431.12 €</t>
+          <t>3011.14 €</t>
         </is>
       </c>
     </row>
     <row r="151" ht="32" customHeight="1">
       <c r="A151" s="2" t="inlineStr">
         <is>
-          <t>AR14860</t>
+          <t>AR14875</t>
         </is>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV11 WS2AP4KCB PD2 PM</t>
+          <t>Etaline ETL 080-080-160-GGSCV11 WS2BA4KCB PD2 PM</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>143</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J151" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="K151" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>80.00</t>
         </is>
       </c>
       <c r="L151" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>2.80</t>
         </is>
       </c>
       <c r="M151" s="2" t="inlineStr">
         <is>
-          <t>5.70</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="N151" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>91.00</t>
         </is>
       </c>
       <c r="O151" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P151" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q151" s="2" t="inlineStr"/>
       <c r="R151" s="2" t="inlineStr">
         <is>
-          <t>2560.08 €</t>
+          <t>3522.12 €</t>
         </is>
       </c>
     </row>
     <row r="152" ht="32" customHeight="1">
       <c r="A152" s="2" t="inlineStr">
         <is>
-          <t>AR14868-02</t>
+          <t>AR14916</t>
         </is>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV11 WS2AP4KCB PD2M</t>
+          <t>Etaline ETL 040-040-250-GGSCV66WS2CM4KAB PD2E</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>261</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>2.60</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
-          <t>13.65</t>
+          <t>29.50</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>25.20</t>
         </is>
       </c>
       <c r="N152" s="2" t="inlineStr">
         <is>
-          <t>77.00</t>
+          <t>108.00</t>
         </is>
       </c>
       <c r="O152" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="P152" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q152" s="2" t="inlineStr"/>
       <c r="R152" s="2" t="inlineStr">
         <is>
-          <t>3011.14 €</t>
+          <t>3040.47 €</t>
         </is>
       </c>
     </row>
     <row r="153" ht="32" customHeight="1">
       <c r="A153" s="2" t="inlineStr">
         <is>
-          <t>AR14875</t>
+          <t>AR14982-02</t>
         </is>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>100-160</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-160-GGSCV11 WS2BA4KCB PD2 PM</t>
+          <t>Etaline ETL 100-100-160-GGSCV66WS2DN4KFB</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
-          <t>143</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J153" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="K153" s="2" t="inlineStr">
         <is>
-          <t>80.00</t>
+          <t>130.00</t>
         </is>
       </c>
       <c r="L153" s="2" t="inlineStr">
         <is>
-          <t>2.80</t>
+          <t>5.98</t>
         </is>
       </c>
       <c r="M153" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>10.88</t>
         </is>
       </c>
       <c r="N153" s="2" t="inlineStr">
         <is>
-          <t>91.00</t>
+          <t>145.00</t>
         </is>
       </c>
       <c r="O153" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P153" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q153" s="2" t="inlineStr"/>
       <c r="R153" s="2" t="inlineStr">
         <is>
-          <t>3522.12 €</t>
+          <t>3327.93 €</t>
         </is>
       </c>
     </row>
     <row r="154" ht="32" customHeight="1">
       <c r="A154" s="2" t="inlineStr">
         <is>
-          <t>AR14916</t>
+          <t>AR15189</t>
         </is>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-250-GGSCV66WS2CM4KAB PD2E</t>
+          <t>Etaline ETLZ 050-050-250 GGSAV11D200404 BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I154" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J154" s="2" t="inlineStr">
         <is>
-          <t>2.60</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="K154" s="2" t="inlineStr">
         <is>
-          <t>29.50</t>
+          <t>58.50</t>
         </is>
       </c>
       <c r="L154" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>7.80</t>
         </is>
       </c>
       <c r="M154" s="2" t="inlineStr">
         <is>
-          <t>25.20</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="N154" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>196.00</t>
         </is>
       </c>
       <c r="O154" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="P154" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q154" s="2" t="inlineStr"/>
       <c r="R154" s="2" t="inlineStr">
         <is>
-          <t>3040.47 €</t>
+          <t>8361.32 €</t>
         </is>
       </c>
     </row>
     <row r="155" ht="32" customHeight="1">
       <c r="A155" s="2" t="inlineStr">
         <is>
-          <t>AR14982-02</t>
+          <t>AR15190</t>
         </is>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
-          <t>100-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-160-GGSCV66WS2DN4KFB</t>
+          <t>Etaline ETLZ 040-040-250 GGSAV11D200554 BKSBIE5 M, ohne PD</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>261</t>
         </is>
       </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J155" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="K155" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>36.90</t>
         </is>
       </c>
       <c r="L155" s="2" t="inlineStr">
         <is>
-          <t>5.98</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="M155" s="2" t="inlineStr">
         <is>
-          <t>10.88</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="N155" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>204.00</t>
         </is>
       </c>
       <c r="O155" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P155" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q155" s="2" t="inlineStr"/>
       <c r="R155" s="2" t="inlineStr">
         <is>
-          <t>3327.93 €</t>
+          <t>8978.52 €</t>
         </is>
       </c>
     </row>
     <row r="156" ht="32" customHeight="1">
       <c r="A156" s="2" t="inlineStr">
         <is>
-          <t>AR15189</t>
+          <t>AR15228</t>
         </is>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 050-050-250 GGSAV11D200404 BKSBIE5 PD2M</t>
+          <t>Etaline ETL 125-125-160-GGSCV11 WSFCX4HHB</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>182</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
-          <t>58.50</t>
+          <t>200.00</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
-          <t>7.80</t>
+          <t>5.50</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>10.40</t>
         </is>
       </c>
       <c r="N156" s="2" t="inlineStr">
         <is>
-          <t>196.00</t>
+          <t>199.00</t>
         </is>
       </c>
       <c r="O156" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P156" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q156" s="2" t="inlineStr"/>
       <c r="R156" s="2" t="inlineStr">
         <is>
-          <t>8361.32 €</t>
+          <t>3648.75 €</t>
         </is>
       </c>
     </row>
     <row r="157" ht="32" customHeight="1">
       <c r="A157" s="2" t="inlineStr">
         <is>
-          <t>AR15190</t>
+          <t>AR15229-01</t>
         </is>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 040-040-250 GGSAV11D200554 BKSBIE5 M, ohne PD</t>
+          <t>Etaline ETL 065-065-160-GGSCV09 WSECM2HHB</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>122</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J157" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="K157" s="2" t="inlineStr">
         <is>
-          <t>36.90</t>
+          <t>74.00</t>
         </is>
       </c>
       <c r="L157" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>14.20</t>
         </is>
       </c>
       <c r="M157" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>21.50</t>
         </is>
       </c>
       <c r="N157" s="2" t="inlineStr">
         <is>
-          <t>204.00</t>
+          <t>95.00</t>
         </is>
       </c>
       <c r="O157" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="P157" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q157" s="2" t="inlineStr"/>
       <c r="R157" s="2" t="inlineStr">
         <is>
-          <t>8978.52 €</t>
+          <t>2087.91 €</t>
         </is>
       </c>
     </row>
     <row r="158" ht="32" customHeight="1">
       <c r="A158" s="2" t="inlineStr">
         <is>
-          <t>AR15228</t>
+          <t>AR15229-02</t>
         </is>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160-GGSCV11 WSFCX4HHB</t>
+          <t>Etaline ETL 065-065-160-GGSCV09 WSECM2HHB</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>122</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J158" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="K158" s="2" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>74.00</t>
         </is>
       </c>
       <c r="L158" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>14.20</t>
         </is>
       </c>
       <c r="M158" s="2" t="inlineStr">
         <is>
-          <t>10.40</t>
+          <t>21.50</t>
         </is>
       </c>
       <c r="N158" s="2" t="inlineStr">
         <is>
-          <t>199.00</t>
+          <t>95.00</t>
         </is>
       </c>
       <c r="O158" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="P158" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q158" s="2" t="inlineStr"/>
       <c r="R158" s="2" t="inlineStr">
         <is>
-          <t>3648.75 €</t>
+          <t>2087.91 €</t>
         </is>
       </c>
     </row>
     <row r="159" ht="32" customHeight="1">
       <c r="A159" s="2" t="inlineStr">
         <is>
-          <t>AR15229-01</t>
+          <t>AR15229-03</t>
         </is>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 065-065-160-GGSCV09 WSECM2HHB</t>
@@ -14445,428 +14365,428 @@
       <c r="N159" s="2" t="inlineStr">
         <is>
           <t>95.00</t>
         </is>
       </c>
       <c r="O159" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="P159" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q159" s="2" t="inlineStr"/>
       <c r="R159" s="2" t="inlineStr">
         <is>
           <t>2087.91 €</t>
         </is>
       </c>
     </row>
     <row r="160" ht="32" customHeight="1">
       <c r="A160" s="2" t="inlineStr">
         <is>
-          <t>AR15229-02</t>
+          <t>AR15301-01</t>
         </is>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>100-125</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV09 WSECM2HHB</t>
+          <t>Etaline ETL 100-100-125 GGSAV11D200224  PM, ohne Motor</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1857</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>141</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J160" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="K160" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>115.00</t>
         </is>
       </c>
       <c r="L160" s="2" t="inlineStr">
         <is>
-          <t>14.20</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="M160" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>10.80</t>
         </is>
       </c>
       <c r="N160" s="2" t="inlineStr">
         <is>
-          <t>95.00</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="O160" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P160" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q160" s="2" t="inlineStr"/>
       <c r="R160" s="2" t="inlineStr">
         <is>
-          <t>2087.91 €</t>
+          <t>2438.63 €</t>
         </is>
       </c>
     </row>
     <row r="161" ht="32" customHeight="1">
       <c r="A161" s="2" t="inlineStr">
         <is>
-          <t>AR15229-03</t>
+          <t>AR15301-02</t>
         </is>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>100-125</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV09 WSECM2HHB</t>
+          <t>Etaline ETL 100-100-125 GGSAV11D200224  BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
-          <t>122</t>
+          <t>141</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J161" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="K161" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>115.00</t>
         </is>
       </c>
       <c r="L161" s="2" t="inlineStr">
         <is>
-          <t>14.20</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="M161" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>10.80</t>
         </is>
       </c>
       <c r="N161" s="2" t="inlineStr">
         <is>
-          <t>95.00</t>
+          <t>116.00</t>
         </is>
       </c>
       <c r="O161" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P161" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q161" s="2" t="inlineStr"/>
       <c r="R161" s="2" t="inlineStr">
         <is>
-          <t>2087.91 €</t>
+          <t>4784.62 €</t>
         </is>
       </c>
     </row>
     <row r="162" ht="32" customHeight="1">
       <c r="A162" s="2" t="inlineStr">
         <is>
-          <t>AR15301-01</t>
+          <t>AR15303</t>
         </is>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
-          <t>100-125</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-125 GGSAV11D200224  PM, ohne Motor</t>
+          <t>Etaline ETL 050-050-160 GGSAV11D200054  BKSBIE5 PD2 PM</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
-          <t>1857</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J162" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="K162" s="2" t="inlineStr">
         <is>
-          <t>115.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="L162" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="M162" s="2" t="inlineStr">
         <is>
-          <t>10.80</t>
+          <t>10.20</t>
         </is>
       </c>
       <c r="N162" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>84.00</t>
         </is>
       </c>
       <c r="O162" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P162" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q162" s="2" t="inlineStr"/>
       <c r="R162" s="2" t="inlineStr">
         <is>
-          <t>2438.63 €</t>
+          <t>3300.07 €</t>
         </is>
       </c>
     </row>
     <row r="163" ht="32" customHeight="1">
       <c r="A163" s="2" t="inlineStr">
         <is>
-          <t>AR15303</t>
+          <t>AR15344</t>
         </is>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D163" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>125-200</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV11D200054  BKSBIE5 PD2 PM</t>
+          <t>Etaline ETL 125-125-200 GGSAV11D300554</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>189</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J163" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>36.00</t>
         </is>
       </c>
       <c r="K163" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>205.00</t>
         </is>
       </c>
       <c r="L163" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>5.50</t>
         </is>
       </c>
       <c r="M163" s="2" t="inlineStr">
         <is>
-          <t>10.20</t>
+          <t>12.40</t>
         </is>
       </c>
       <c r="N163" s="2" t="inlineStr">
         <is>
-          <t>84.00</t>
+          <t>184.00</t>
         </is>
       </c>
       <c r="O163" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P163" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q163" s="2" t="inlineStr"/>
       <c r="R163" s="2" t="inlineStr">
         <is>
-          <t>3300.07 €</t>
+          <t>4069.94 €</t>
         </is>
       </c>
     </row>
     <row r="164" ht="32" customHeight="1">
       <c r="A164" s="2" t="inlineStr">
         <is>
           <t>AR15416-01</t>
         </is>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200-GGSCV11WS2BI4KFB</t>
+          <t>Etaline ETL 032-032-200-GGSCV11WS2BI4KFB ohne Motor</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
           <t>1445</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J164" s="2" t="inlineStr">
         <is>
           <t>2.10</t>
         </is>
       </c>
       <c r="K164" s="2" t="inlineStr">
         <is>
           <t>21.00</t>
@@ -14878,171 +14798,171 @@
         </is>
       </c>
       <c r="M164" s="2" t="inlineStr">
         <is>
           <t>13.49</t>
         </is>
       </c>
       <c r="N164" s="2" t="inlineStr">
         <is>
           <t>79.00</t>
         </is>
       </c>
       <c r="O164" s="2" t="inlineStr">
         <is>
           <t>1,5 kW</t>
         </is>
       </c>
       <c r="P164" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q164" s="2" t="inlineStr"/>
       <c r="R164" s="2" t="inlineStr">
         <is>
-          <t>1343.47 €</t>
+          <t>949.39 €</t>
         </is>
       </c>
     </row>
     <row r="165" ht="32" customHeight="1">
       <c r="A165" s="2" t="inlineStr">
         <is>
           <t>AR15416-02</t>
         </is>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D165" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200-GGSCV11WS2BI4KFB</t>
+          <t>Etaline ETL 032-032-200-GGSCV11WS2BI4KFB ohne Motor</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
           <t>1445</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J165" s="2" t="inlineStr">
         <is>
           <t>2.10</t>
         </is>
       </c>
       <c r="K165" s="2" t="inlineStr">
         <is>
           <t>21.00</t>
         </is>
       </c>
       <c r="L165" s="2" t="inlineStr">
         <is>
           <t>7.00</t>
         </is>
       </c>
       <c r="M165" s="2" t="inlineStr">
         <is>
           <t>13.49</t>
         </is>
       </c>
       <c r="N165" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="O165" s="2" t="inlineStr">
         <is>
           <t>1,5 kW</t>
         </is>
       </c>
       <c r="P165" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q165" s="2" t="inlineStr"/>
       <c r="R165" s="2" t="inlineStr">
         <is>
-          <t>1343.47 €</t>
+          <t>949.39 €</t>
         </is>
       </c>
     </row>
     <row r="166" ht="32" customHeight="1">
       <c r="A166" s="2" t="inlineStr">
         <is>
           <t>AR15416-03</t>
         </is>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200-GGSCV11WS2BI4KFB</t>
+          <t>Etaline ETL 032-032-200-GGSCV11WS2BI4KFB ohne Motor</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
           <t>1445</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
           <t>201</t>
         </is>
       </c>
       <c r="I166" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J166" s="2" t="inlineStr">
         <is>
           <t>2.10</t>
         </is>
       </c>
       <c r="K166" s="2" t="inlineStr">
         <is>
           <t>21.00</t>
@@ -15054,51 +14974,51 @@
         </is>
       </c>
       <c r="M166" s="2" t="inlineStr">
         <is>
           <t>13.49</t>
         </is>
       </c>
       <c r="N166" s="2" t="inlineStr">
         <is>
           <t>79.00</t>
         </is>
       </c>
       <c r="O166" s="2" t="inlineStr">
         <is>
           <t>1,5 kW</t>
         </is>
       </c>
       <c r="P166" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q166" s="2" t="inlineStr"/>
       <c r="R166" s="2" t="inlineStr">
         <is>
-          <t>1343.47 €</t>
+          <t>949.39 €</t>
         </is>
       </c>
     </row>
     <row r="167" ht="32" customHeight="1">
       <c r="A167" s="2" t="inlineStr">
         <is>
           <t>AR15416-04</t>
         </is>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D167" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E167" s="2" t="inlineStr">
@@ -16197,78 +16117,78 @@
           <t>1.50</t>
         </is>
       </c>
       <c r="M179" s="2" t="inlineStr">
         <is>
           <t>4.80</t>
         </is>
       </c>
       <c r="N179" s="2" t="inlineStr">
         <is>
           <t>64.00</t>
         </is>
       </c>
       <c r="O179" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P179" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q179" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R179" s="2" t="inlineStr">
         <is>
           <t>2271.37 €</t>
         </is>
       </c>
     </row>
     <row r="180" ht="32" customHeight="1">
       <c r="A180" s="2" t="inlineStr">
         <is>
           <t>AR15734</t>
         </is>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLZ 032-032-160 GGSAV11D200074 BKSBIE3</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
           <t>135</t>
         </is>
       </c>
       <c r="I180" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -16568,51 +16488,51 @@
       <c r="Q183" s="2" t="inlineStr"/>
       <c r="R183" s="2" t="inlineStr">
         <is>
           <t>1394.13 €</t>
         </is>
       </c>
     </row>
     <row r="184" ht="32" customHeight="1">
       <c r="A184" s="2" t="inlineStr">
         <is>
           <t>AR15950</t>
         </is>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
           <t>080-160</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLZ 080-080-160 GGSAV11D200224 BKSBIE5 PD2M</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
           <t>155</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -16832,51 +16752,51 @@
       <c r="Q186" s="2" t="inlineStr"/>
       <c r="R186" s="2" t="inlineStr">
         <is>
           <t>2055.30 €</t>
         </is>
       </c>
     </row>
     <row r="187" ht="32" customHeight="1">
       <c r="A187" s="2" t="inlineStr">
         <is>
           <t>AR16104</t>
         </is>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D187" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F187" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLZ 032-032-160 GBSAV10D200074 BKSBIE3</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr">
         <is>
           <t>1410</t>
         </is>
       </c>
       <c r="H187" s="2" t="inlineStr">
         <is>
           <t>153</t>
         </is>
       </c>
       <c r="I187" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -19001,227 +18921,227 @@
       <c r="N211" s="2" t="inlineStr">
         <is>
           <t>63.00</t>
         </is>
       </c>
       <c r="O211" s="2" t="inlineStr">
         <is>
           <t>1,5 kW</t>
         </is>
       </c>
       <c r="P211" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q211" s="2" t="inlineStr"/>
       <c r="R211" s="2" t="inlineStr">
         <is>
           <t>3695.69 €</t>
         </is>
       </c>
     </row>
     <row r="212" ht="32" customHeight="1">
       <c r="A212" s="2" t="inlineStr">
         <is>
-          <t>AR16475</t>
+          <t>AR16454</t>
         </is>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D212" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV66WSEBA2HHB</t>
+          <t>Etaline ETL 080-080-200-GGSCV11 WSECM4HCB IE5 PD2M</t>
         </is>
       </c>
       <c r="G212" s="2" t="inlineStr">
         <is>
-          <t>2830</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H212" s="2" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>212</t>
         </is>
       </c>
       <c r="I212" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J212" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="K212" s="2" t="inlineStr">
         <is>
-          <t>23.80</t>
+          <t>111.00</t>
         </is>
       </c>
       <c r="L212" s="2" t="inlineStr">
         <is>
-          <t>4.40</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="M212" s="2" t="inlineStr">
         <is>
-          <t>15.80</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="N212" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>112.00</t>
         </is>
       </c>
       <c r="O212" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="P212" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q212" s="2" t="inlineStr"/>
       <c r="R212" s="2" t="inlineStr">
         <is>
-          <t>1235.81 €</t>
+          <t>5886.35 €</t>
         </is>
       </c>
     </row>
     <row r="213" ht="32" customHeight="1">
       <c r="A213" s="2" t="inlineStr">
         <is>
-          <t>AR16661-01</t>
+          <t>AR16475</t>
         </is>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C213" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D213" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E213" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F213" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV66WSECD2HHB</t>
+          <t>Etaline ETL 032-032-160-GGSCV66WSEBA2HHB</t>
         </is>
       </c>
       <c r="G213" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2830</t>
         </is>
       </c>
       <c r="H213" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>112</t>
         </is>
       </c>
       <c r="I213" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J213" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>2.20</t>
         </is>
       </c>
       <c r="K213" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>23.80</t>
         </is>
       </c>
       <c r="L213" s="2" t="inlineStr">
         <is>
-          <t>11.20</t>
+          <t>4.40</t>
         </is>
       </c>
       <c r="M213" s="2" t="inlineStr">
         <is>
-          <t>24.60</t>
+          <t>15.80</t>
         </is>
       </c>
       <c r="N213" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>64.00</t>
         </is>
       </c>
       <c r="O213" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P213" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q213" s="2" t="inlineStr"/>
       <c r="R213" s="2" t="inlineStr">
         <is>
-          <t>2173.45 €</t>
+          <t>1235.81 €</t>
         </is>
       </c>
     </row>
     <row r="214" ht="32" customHeight="1">
       <c r="A214" s="2" t="inlineStr">
         <is>
-          <t>AR16661-02</t>
+          <t>AR16661-01</t>
         </is>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D214" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E214" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F214" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 040-040-160-GGSCV66WSECD2HHB</t>
@@ -19265,227 +19185,227 @@
       <c r="N214" s="2" t="inlineStr">
         <is>
           <t>82.00</t>
         </is>
       </c>
       <c r="O214" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="P214" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q214" s="2" t="inlineStr"/>
       <c r="R214" s="2" t="inlineStr">
         <is>
           <t>2173.45 €</t>
         </is>
       </c>
     </row>
     <row r="215" ht="32" customHeight="1">
       <c r="A215" s="2" t="inlineStr">
         <is>
-          <t>AR16742</t>
+          <t>AR16661-02</t>
         </is>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C215" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D215" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E215" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F215" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-250-GGSCV06 WSECD4HHB PM</t>
+          <t>Etaline ETL 040-040-160-GGSCV66WSECD2HHB</t>
         </is>
       </c>
       <c r="G215" s="2" t="inlineStr">
         <is>
-          <t>1140</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H215" s="2" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>136</t>
         </is>
       </c>
       <c r="I215" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J215" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>4.30</t>
         </is>
       </c>
       <c r="K215" s="2" t="inlineStr">
         <is>
-          <t>28.10</t>
+          <t>42.00</t>
         </is>
       </c>
       <c r="L215" s="2" t="inlineStr">
         <is>
-          <t>9.90</t>
+          <t>11.20</t>
         </is>
       </c>
       <c r="M215" s="2" t="inlineStr">
         <is>
-          <t>22.10</t>
+          <t>24.60</t>
         </is>
       </c>
       <c r="N215" s="2" t="inlineStr">
         <is>
-          <t>106.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="O215" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="P215" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q215" s="2" t="inlineStr"/>
       <c r="R215" s="2" t="inlineStr">
         <is>
-          <t>2382.31 €</t>
+          <t>2173.45 €</t>
         </is>
       </c>
     </row>
     <row r="216" ht="32" customHeight="1">
       <c r="A216" s="2" t="inlineStr">
         <is>
-          <t>AR16753-04</t>
+          <t>AR16742</t>
         </is>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D216" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E216" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F216" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
+          <t>Etaline ETL 040-040-250-GGSCV06 WSECD4HHB PM</t>
         </is>
       </c>
       <c r="G216" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1140</t>
         </is>
       </c>
       <c r="H216" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>212</t>
         </is>
       </c>
       <c r="I216" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J216" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>2.70</t>
         </is>
       </c>
       <c r="K216" s="2" t="inlineStr">
         <is>
-          <t>47.90</t>
+          <t>28.10</t>
         </is>
       </c>
       <c r="L216" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>9.90</t>
         </is>
       </c>
       <c r="M216" s="2" t="inlineStr">
         <is>
-          <t>10.90</t>
+          <t>22.10</t>
         </is>
       </c>
       <c r="N216" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>106.00</t>
         </is>
       </c>
       <c r="O216" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P216" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q216" s="2" t="inlineStr"/>
       <c r="R216" s="2" t="inlineStr">
         <is>
-          <t>1461.29 €</t>
+          <t>2382.31 €</t>
         </is>
       </c>
     </row>
     <row r="217" ht="32" customHeight="1">
       <c r="A217" s="2" t="inlineStr">
         <is>
-          <t>AR16753-05</t>
+          <t>AR16753-04</t>
         </is>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C217" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D217" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E217" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F217" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
@@ -19529,51 +19449,51 @@
       <c r="N217" s="2" t="inlineStr">
         <is>
           <t>79.00</t>
         </is>
       </c>
       <c r="O217" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P217" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q217" s="2" t="inlineStr"/>
       <c r="R217" s="2" t="inlineStr">
         <is>
           <t>1461.29 €</t>
         </is>
       </c>
     </row>
     <row r="218" ht="32" customHeight="1">
       <c r="A218" s="2" t="inlineStr">
         <is>
-          <t>AR16759-04</t>
+          <t>AR16753-05</t>
         </is>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D218" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E218" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F218" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
@@ -19617,51 +19537,51 @@
       <c r="N218" s="2" t="inlineStr">
         <is>
           <t>79.00</t>
         </is>
       </c>
       <c r="O218" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P218" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q218" s="2" t="inlineStr"/>
       <c r="R218" s="2" t="inlineStr">
         <is>
           <t>1461.29 €</t>
         </is>
       </c>
     </row>
     <row r="219" ht="32" customHeight="1">
       <c r="A219" s="2" t="inlineStr">
         <is>
-          <t>AR16759-05</t>
+          <t>AR16759-04</t>
         </is>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D219" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E219" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F219" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
@@ -19705,51 +19625,51 @@
       <c r="N219" s="2" t="inlineStr">
         <is>
           <t>79.00</t>
         </is>
       </c>
       <c r="O219" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P219" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q219" s="2" t="inlineStr"/>
       <c r="R219" s="2" t="inlineStr">
         <is>
           <t>1461.29 €</t>
         </is>
       </c>
     </row>
     <row r="220" ht="32" customHeight="1">
       <c r="A220" s="2" t="inlineStr">
         <is>
-          <t>AR16764-01</t>
+          <t>AR16759-05</t>
         </is>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D220" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
@@ -19793,399 +19713,403 @@
       <c r="N220" s="2" t="inlineStr">
         <is>
           <t>79.00</t>
         </is>
       </c>
       <c r="O220" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P220" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q220" s="2" t="inlineStr"/>
       <c r="R220" s="2" t="inlineStr">
         <is>
           <t>1461.29 €</t>
         </is>
       </c>
     </row>
     <row r="221" ht="32" customHeight="1">
       <c r="A221" s="2" t="inlineStr">
         <is>
-          <t>AR16920</t>
+          <t>AR16764-01</t>
         </is>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D221" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 100-100-200 GGSAV11D301854 BKSBIE4 PD2M</t>
+          <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H221" s="2" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I221" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J221" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>4.20</t>
         </is>
       </c>
       <c r="K221" s="2" t="inlineStr">
         <is>
-          <t>154.00</t>
+          <t>47.90</t>
         </is>
       </c>
       <c r="L221" s="2" t="inlineStr">
         <is>
-          <t>8.30</t>
+          <t>4.10</t>
         </is>
       </c>
       <c r="M221" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>10.90</t>
         </is>
       </c>
       <c r="N221" s="2" t="inlineStr">
         <is>
-          <t>627.00</t>
+          <t>79.00</t>
         </is>
       </c>
       <c r="O221" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P221" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q221" s="2" t="inlineStr"/>
       <c r="R221" s="2" t="inlineStr">
         <is>
-          <t>21469.22 €</t>
-[...3 lines deleted...]
-    <row r="222" ht="48" customHeight="1">
+          <t>1461.29 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="222" ht="32" customHeight="1">
       <c r="A222" s="2" t="inlineStr">
         <is>
-          <t>AR16941-02</t>
+          <t>AR16920</t>
         </is>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D222" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>100-200</t>
         </is>
       </c>
       <c r="F222" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSCV66WSECX4HHB ohne PD</t>
+          <t>Etaline ETLZ 100-100-200 GGSAV11D301854 BKSBIE4 PD2M</t>
         </is>
       </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H222" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>219</t>
         </is>
       </c>
       <c r="I222" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J222" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K222" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>154.00</t>
         </is>
       </c>
       <c r="L222" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>8.30</t>
         </is>
       </c>
       <c r="M222" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="N222" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>627.00</t>
         </is>
       </c>
       <c r="O222" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="P222" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 380 V</t>
         </is>
       </c>
       <c r="Q222" s="2" t="inlineStr"/>
       <c r="R222" s="2" t="inlineStr">
         <is>
-          <t>2230.74 €</t>
+          <t>21469.22 €</t>
         </is>
       </c>
     </row>
     <row r="223" ht="48" customHeight="1">
       <c r="A223" s="2" t="inlineStr">
         <is>
-          <t>AR16945</t>
+          <t>AR16941-02</t>
         </is>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D223" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E223" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F223" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-250 GGSCV11WSECD4HAB PDRV2E</t>
+          <t>Etaline ETL 032-032-160 GGSCV66WSECX4HHB ohne PD</t>
         </is>
       </c>
       <c r="G223" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H223" s="2" t="inlineStr">
         <is>
-          <t>218</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I223" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J223" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K223" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>42.00</t>
         </is>
       </c>
       <c r="L223" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>29.00</t>
         </is>
       </c>
       <c r="M223" s="2" t="inlineStr">
         <is>
-          <t>15.80</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="N223" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="O223" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P223" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q223" s="2" t="inlineStr"/>
       <c r="R223" s="2" t="inlineStr">
         <is>
-          <t>3426.79 €</t>
+          <t>2230.74 €</t>
         </is>
       </c>
     </row>
     <row r="224" ht="48" customHeight="1">
       <c r="A224" s="2" t="inlineStr">
         <is>
-          <t>AR16966-01</t>
+          <t>AR16945</t>
         </is>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C224" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D224" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Pro</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E224" s="2" t="inlineStr">
         <is>
-          <t>050-090</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F224" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 050-050-090 2,3kW EAN 4031932394604</t>
+          <t>Etaline ETL 050-050-250 GGSCV11WSECD4HAB PDRV2E</t>
         </is>
       </c>
       <c r="G224" s="2" t="inlineStr">
         <is>
-          <t>2925</t>
-[...2 lines deleted...]
-      <c r="H224" s="2" t="inlineStr"/>
+          <t>1500</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="inlineStr">
+        <is>
+          <t>218</t>
+        </is>
+      </c>
       <c r="I224" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J224" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="K224" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="L224" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="M224" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>15.80</t>
         </is>
       </c>
       <c r="N224" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>110.00</t>
         </is>
       </c>
       <c r="O224" s="2" t="inlineStr">
         <is>
-          <t>2,3 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P224" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q224" s="2" t="inlineStr"/>
       <c r="R224" s="2" t="inlineStr">
         <is>
-          <t>2624.65 €</t>
+          <t>3426.79 €</t>
         </is>
       </c>
     </row>
     <row r="225" ht="48" customHeight="1">
       <c r="A225" s="2" t="inlineStr">
         <is>
-          <t>AR16966-02</t>
+          <t>AR16966-01</t>
         </is>
       </c>
       <c r="B225" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C225" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D225" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E225" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F225" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 2,3kW EAN 4031932394604</t>
@@ -20225,135 +20149,135 @@
       <c r="N225" s="2" t="inlineStr">
         <is>
           <t>27.00</t>
         </is>
       </c>
       <c r="O225" s="2" t="inlineStr">
         <is>
           <t>2,3 kW</t>
         </is>
       </c>
       <c r="P225" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q225" s="2" t="inlineStr"/>
       <c r="R225" s="2" t="inlineStr">
         <is>
           <t>2624.65 €</t>
         </is>
       </c>
     </row>
     <row r="226" ht="48" customHeight="1">
       <c r="A226" s="2" t="inlineStr">
         <is>
-          <t>AR17020-01</t>
+          <t>AR16966-02</t>
         </is>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D226" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F226" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 2,3kW EAN 4031932394604</t>
         </is>
       </c>
       <c r="G226" s="2" t="inlineStr">
         <is>
-          <t>3300</t>
+          <t>2925</t>
         </is>
       </c>
       <c r="H226" s="2" t="inlineStr"/>
       <c r="I226" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J226" s="2" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="K226" s="2" t="inlineStr">
         <is>
           <t>40.00</t>
         </is>
       </c>
       <c r="L226" s="2" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="M226" s="2" t="inlineStr">
         <is>
           <t>21.00</t>
         </is>
       </c>
       <c r="N226" s="2" t="inlineStr">
         <is>
           <t>27.00</t>
         </is>
       </c>
       <c r="O226" s="2" t="inlineStr">
         <is>
           <t>2,3 kW</t>
         </is>
       </c>
       <c r="P226" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q226" s="2" t="inlineStr"/>
       <c r="R226" s="2" t="inlineStr">
         <is>
-          <t>2560.64 €</t>
+          <t>2624.65 €</t>
         </is>
       </c>
     </row>
     <row r="227" ht="48" customHeight="1">
       <c r="A227" s="2" t="inlineStr">
         <is>
-          <t>AR17020-02</t>
+          <t>AR17020-01</t>
         </is>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D227" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E227" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F227" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 2,3kW EAN 4031932394604</t>
@@ -20393,51 +20317,51 @@
       <c r="N227" s="2" t="inlineStr">
         <is>
           <t>27.00</t>
         </is>
       </c>
       <c r="O227" s="2" t="inlineStr">
         <is>
           <t>2,3 kW</t>
         </is>
       </c>
       <c r="P227" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q227" s="2" t="inlineStr"/>
       <c r="R227" s="2" t="inlineStr">
         <is>
           <t>2560.64 €</t>
         </is>
       </c>
     </row>
     <row r="228" ht="48" customHeight="1">
       <c r="A228" s="2" t="inlineStr">
         <is>
-          <t>AR17020-03</t>
+          <t>AR17020-02</t>
         </is>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D228" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E228" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F228" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 2,3kW EAN 4031932394604</t>
@@ -20477,51 +20401,51 @@
       <c r="N228" s="2" t="inlineStr">
         <is>
           <t>27.00</t>
         </is>
       </c>
       <c r="O228" s="2" t="inlineStr">
         <is>
           <t>2,3 kW</t>
         </is>
       </c>
       <c r="P228" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q228" s="2" t="inlineStr"/>
       <c r="R228" s="2" t="inlineStr">
         <is>
           <t>2560.64 €</t>
         </is>
       </c>
     </row>
     <row r="229" ht="48" customHeight="1">
       <c r="A229" s="2" t="inlineStr">
         <is>
-          <t>AR17020-04</t>
+          <t>AR17020-03</t>
         </is>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C229" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D229" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E229" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F229" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 2,3kW EAN 4031932394604</t>
@@ -20558,138 +20482,138 @@
           <t>21.00</t>
         </is>
       </c>
       <c r="N229" s="2" t="inlineStr">
         <is>
           <t>27.00</t>
         </is>
       </c>
       <c r="O229" s="2" t="inlineStr">
         <is>
           <t>2,3 kW</t>
         </is>
       </c>
       <c r="P229" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q229" s="2" t="inlineStr"/>
       <c r="R229" s="2" t="inlineStr">
         <is>
           <t>2560.64 €</t>
         </is>
       </c>
     </row>
-    <row r="230" ht="32" customHeight="1">
+    <row r="230" ht="48" customHeight="1">
       <c r="A230" s="2" t="inlineStr">
         <is>
-          <t>AR17021-01</t>
+          <t>AR17020-04</t>
         </is>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D230" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E230" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F230" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
+          <t>EtaLine Pro 050-050-090 2,3kW EAN 4031932394604</t>
         </is>
       </c>
       <c r="G230" s="2" t="inlineStr">
         <is>
-          <t>3500</t>
+          <t>3300</t>
         </is>
       </c>
       <c r="H230" s="2" t="inlineStr"/>
       <c r="I230" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J230" s="2" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="K230" s="2" t="inlineStr">
         <is>
+          <t>40.00</t>
+        </is>
+      </c>
+      <c r="L230" s="2" t="inlineStr">
+        <is>
+          <t>0.10</t>
+        </is>
+      </c>
+      <c r="M230" s="2" t="inlineStr">
+        <is>
+          <t>21.00</t>
+        </is>
+      </c>
+      <c r="N230" s="2" t="inlineStr">
+        <is>
           <t>27.00</t>
         </is>
       </c>
-      <c r="L230" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="O230" s="2" t="inlineStr">
         <is>
-          <t>1,3 kW</t>
+          <t>2,3 kW</t>
         </is>
       </c>
       <c r="P230" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q230" s="2" t="inlineStr"/>
       <c r="R230" s="2" t="inlineStr">
         <is>
-          <t>2408.59 €</t>
+          <t>2560.64 €</t>
         </is>
       </c>
     </row>
     <row r="231" ht="32" customHeight="1">
       <c r="A231" s="2" t="inlineStr">
         <is>
-          <t>AR17021-02</t>
+          <t>AR17021-01</t>
         </is>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D231" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F231" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
@@ -20729,51 +20653,51 @@
       <c r="N231" s="2" t="inlineStr">
         <is>
           <t>25.20</t>
         </is>
       </c>
       <c r="O231" s="2" t="inlineStr">
         <is>
           <t>1,3 kW</t>
         </is>
       </c>
       <c r="P231" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q231" s="2" t="inlineStr"/>
       <c r="R231" s="2" t="inlineStr">
         <is>
           <t>2408.59 €</t>
         </is>
       </c>
     </row>
     <row r="232" ht="32" customHeight="1">
       <c r="A232" s="2" t="inlineStr">
         <is>
-          <t>AR17021-03</t>
+          <t>AR17021-02</t>
         </is>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D232" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E232" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F232" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
@@ -20813,51 +20737,51 @@
       <c r="N232" s="2" t="inlineStr">
         <is>
           <t>25.20</t>
         </is>
       </c>
       <c r="O232" s="2" t="inlineStr">
         <is>
           <t>1,3 kW</t>
         </is>
       </c>
       <c r="P232" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q232" s="2" t="inlineStr"/>
       <c r="R232" s="2" t="inlineStr">
         <is>
           <t>2408.59 €</t>
         </is>
       </c>
     </row>
     <row r="233" ht="32" customHeight="1">
       <c r="A233" s="2" t="inlineStr">
         <is>
-          <t>AR17021-04</t>
+          <t>AR17021-03</t>
         </is>
       </c>
       <c r="B233" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C233" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D233" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E233" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F233" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
@@ -20897,51 +20821,51 @@
       <c r="N233" s="2" t="inlineStr">
         <is>
           <t>25.20</t>
         </is>
       </c>
       <c r="O233" s="2" t="inlineStr">
         <is>
           <t>1,3 kW</t>
         </is>
       </c>
       <c r="P233" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q233" s="2" t="inlineStr"/>
       <c r="R233" s="2" t="inlineStr">
         <is>
           <t>2408.59 €</t>
         </is>
       </c>
     </row>
     <row r="234" ht="32" customHeight="1">
       <c r="A234" s="2" t="inlineStr">
         <is>
-          <t>AR17021-05</t>
+          <t>AR17021-04</t>
         </is>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C234" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D234" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E234" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F234" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
@@ -20981,51 +20905,51 @@
       <c r="N234" s="2" t="inlineStr">
         <is>
           <t>25.20</t>
         </is>
       </c>
       <c r="O234" s="2" t="inlineStr">
         <is>
           <t>1,3 kW</t>
         </is>
       </c>
       <c r="P234" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q234" s="2" t="inlineStr"/>
       <c r="R234" s="2" t="inlineStr">
         <is>
           <t>2408.59 €</t>
         </is>
       </c>
     </row>
     <row r="235" ht="32" customHeight="1">
       <c r="A235" s="2" t="inlineStr">
         <is>
-          <t>AR17021-06</t>
+          <t>AR17021-05</t>
         </is>
       </c>
       <c r="B235" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C235" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D235" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E235" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F235" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
@@ -21065,51 +20989,51 @@
       <c r="N235" s="2" t="inlineStr">
         <is>
           <t>25.20</t>
         </is>
       </c>
       <c r="O235" s="2" t="inlineStr">
         <is>
           <t>1,3 kW</t>
         </is>
       </c>
       <c r="P235" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q235" s="2" t="inlineStr"/>
       <c r="R235" s="2" t="inlineStr">
         <is>
           <t>2408.59 €</t>
         </is>
       </c>
     </row>
     <row r="236" ht="32" customHeight="1">
       <c r="A236" s="2" t="inlineStr">
         <is>
-          <t>AR17021-07</t>
+          <t>AR17021-06</t>
         </is>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D236" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
           <t>050-090</t>
         </is>
       </c>
       <c r="F236" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
@@ -21149,399 +21073,399 @@
       <c r="N236" s="2" t="inlineStr">
         <is>
           <t>25.20</t>
         </is>
       </c>
       <c r="O236" s="2" t="inlineStr">
         <is>
           <t>1,3 kW</t>
         </is>
       </c>
       <c r="P236" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q236" s="2" t="inlineStr"/>
       <c r="R236" s="2" t="inlineStr">
         <is>
           <t>2408.59 €</t>
         </is>
       </c>
     </row>
     <row r="237" ht="32" customHeight="1">
       <c r="A237" s="2" t="inlineStr">
         <is>
-          <t>AR17038</t>
+          <t>AR17021-07</t>
         </is>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D237" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E237" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>050-090</t>
         </is>
       </c>
       <c r="F237" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSCV07WSEEH2HHB</t>
+          <t>EtaLine Pro 050-050-090 1,3kW EAN 4031932394611</t>
         </is>
       </c>
       <c r="G237" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
-[...6 lines deleted...]
-      </c>
+          <t>3500</t>
+        </is>
+      </c>
+      <c r="H237" s="2" t="inlineStr"/>
       <c r="I237" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J237" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K237" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>27.00</t>
         </is>
       </c>
       <c r="L237" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="M237" s="2" t="inlineStr">
         <is>
-          <t>44.50</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="N237" s="2" t="inlineStr">
         <is>
-          <t>177.00</t>
+          <t>25.20</t>
         </is>
       </c>
       <c r="O237" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>1,3 kW</t>
         </is>
       </c>
       <c r="P237" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q237" s="2" t="inlineStr"/>
       <c r="R237" s="2" t="inlineStr">
         <is>
-          <t>4047.30 €</t>
+          <t>2408.59 €</t>
         </is>
       </c>
     </row>
     <row r="238" ht="32" customHeight="1">
       <c r="A238" s="2" t="inlineStr">
         <is>
-          <t>AR17102</t>
+          <t>AR17038</t>
         </is>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D238" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E238" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F238" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSAV11D200074</t>
+          <t>Etaline ETL 065-065-160 GGSCV07WSEEH2HHB</t>
         </is>
       </c>
       <c r="G238" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H238" s="2" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I238" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J238" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>17.50</t>
         </is>
       </c>
       <c r="K238" s="2" t="inlineStr">
         <is>
-          <t>24.50</t>
+          <t>145.00</t>
         </is>
       </c>
       <c r="L238" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="M238" s="2" t="inlineStr">
         <is>
-          <t>8.40</t>
+          <t>44.50</t>
         </is>
       </c>
       <c r="N238" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>177.00</t>
         </is>
       </c>
       <c r="O238" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="P238" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q238" s="2" t="inlineStr"/>
       <c r="R238" s="2" t="inlineStr">
         <is>
-          <t>1334.93 €</t>
+          <t>4047.30 €</t>
         </is>
       </c>
     </row>
     <row r="239" ht="32" customHeight="1">
       <c r="A239" s="2" t="inlineStr">
         <is>
-          <t>AR17103</t>
+          <t>AR17102</t>
         </is>
       </c>
       <c r="B239" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C239" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D239" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E239" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F239" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSAV11D200074</t>
+          <t>Etaline ETL 040-040-160 GGSAV11D200074</t>
         </is>
       </c>
       <c r="G239" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H239" s="2" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>156</t>
         </is>
       </c>
       <c r="I239" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J239" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="K239" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>24.50</t>
         </is>
       </c>
       <c r="L239" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="M239" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>8.40</t>
         </is>
       </c>
       <c r="N239" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="O239" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P239" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q239" s="2" t="inlineStr"/>
       <c r="R239" s="2" t="inlineStr">
         <is>
-          <t>1195.42 €</t>
+          <t>1334.93 €</t>
         </is>
       </c>
     </row>
     <row r="240" ht="32" customHeight="1">
       <c r="A240" s="2" t="inlineStr">
         <is>
-          <t>AR17121-01</t>
+          <t>AR17103</t>
         </is>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C240" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D240" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Pro</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E240" s="2" t="inlineStr">
         <is>
-          <t>040-090</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F240" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 040-040-090 0,8kW EAN 4031932394598</t>
+          <t>Etaline ETL 032-032-160 GGSAV11D200074</t>
         </is>
       </c>
       <c r="G240" s="2" t="inlineStr">
         <is>
-          <t>3500</t>
-[...2 lines deleted...]
-      <c r="H240" s="2" t="inlineStr"/>
+          <t>1450</t>
+        </is>
+      </c>
+      <c r="H240" s="2" t="inlineStr">
+        <is>
+          <t>125</t>
+        </is>
+      </c>
       <c r="I240" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J240" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>1.20</t>
         </is>
       </c>
       <c r="K240" s="2" t="inlineStr">
         <is>
-          <t>38.50</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="L240" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="M240" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="N240" s="2" t="inlineStr">
         <is>
-          <t>23.20</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="O240" s="2" t="inlineStr">
         <is>
-          <t>0,8 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P240" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q240" s="2" t="inlineStr"/>
       <c r="R240" s="2" t="inlineStr">
         <is>
-          <t>2042.11 €</t>
+          <t>1195.42 €</t>
         </is>
       </c>
     </row>
     <row r="241" ht="32" customHeight="1">
       <c r="A241" s="2" t="inlineStr">
         <is>
-          <t>AR17121-02</t>
+          <t>AR17121-01</t>
         </is>
       </c>
       <c r="B241" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C241" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D241" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E241" s="2" t="inlineStr">
         <is>
           <t>040-090</t>
         </is>
       </c>
       <c r="F241" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 040-040-090 0,8kW EAN 4031932394598</t>
@@ -21581,51 +21505,51 @@
       <c r="N241" s="2" t="inlineStr">
         <is>
           <t>23.20</t>
         </is>
       </c>
       <c r="O241" s="2" t="inlineStr">
         <is>
           <t>0,8 kW</t>
         </is>
       </c>
       <c r="P241" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q241" s="2" t="inlineStr"/>
       <c r="R241" s="2" t="inlineStr">
         <is>
           <t>2042.11 €</t>
         </is>
       </c>
     </row>
     <row r="242" ht="32" customHeight="1">
       <c r="A242" s="2" t="inlineStr">
         <is>
-          <t>AR17121-03</t>
+          <t>AR17121-02</t>
         </is>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C242" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D242" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E242" s="2" t="inlineStr">
         <is>
           <t>040-090</t>
         </is>
       </c>
       <c r="F242" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 040-040-090 0,8kW EAN 4031932394598</t>
@@ -21665,51 +21589,51 @@
       <c r="N242" s="2" t="inlineStr">
         <is>
           <t>23.20</t>
         </is>
       </c>
       <c r="O242" s="2" t="inlineStr">
         <is>
           <t>0,8 kW</t>
         </is>
       </c>
       <c r="P242" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q242" s="2" t="inlineStr"/>
       <c r="R242" s="2" t="inlineStr">
         <is>
           <t>2042.11 €</t>
         </is>
       </c>
     </row>
     <row r="243" ht="32" customHeight="1">
       <c r="A243" s="2" t="inlineStr">
         <is>
-          <t>AR17121-04</t>
+          <t>AR17121-03</t>
         </is>
       </c>
       <c r="B243" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C243" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D243" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E243" s="2" t="inlineStr">
         <is>
           <t>040-090</t>
         </is>
       </c>
       <c r="F243" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 040-040-090 0,8kW EAN 4031932394598</t>
@@ -21749,51 +21673,51 @@
       <c r="N243" s="2" t="inlineStr">
         <is>
           <t>23.20</t>
         </is>
       </c>
       <c r="O243" s="2" t="inlineStr">
         <is>
           <t>0,8 kW</t>
         </is>
       </c>
       <c r="P243" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q243" s="2" t="inlineStr"/>
       <c r="R243" s="2" t="inlineStr">
         <is>
           <t>2042.11 €</t>
         </is>
       </c>
     </row>
     <row r="244" ht="32" customHeight="1">
       <c r="A244" s="2" t="inlineStr">
         <is>
-          <t>AR17121-05</t>
+          <t>AR17121-04</t>
         </is>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D244" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E244" s="2" t="inlineStr">
         <is>
           <t>040-090</t>
         </is>
       </c>
       <c r="F244" s="2" t="inlineStr">
         <is>
           <t>EtaLine Pro 040-040-090 0,8kW EAN 4031932394598</t>
@@ -21833,403 +21757,399 @@
       <c r="N244" s="2" t="inlineStr">
         <is>
           <t>23.20</t>
         </is>
       </c>
       <c r="O244" s="2" t="inlineStr">
         <is>
           <t>0,8 kW</t>
         </is>
       </c>
       <c r="P244" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q244" s="2" t="inlineStr"/>
       <c r="R244" s="2" t="inlineStr">
         <is>
           <t>2042.11 €</t>
         </is>
       </c>
     </row>
     <row r="245" ht="32" customHeight="1">
       <c r="A245" s="2" t="inlineStr">
         <is>
-          <t>AR17170</t>
+          <t>AR17121-05</t>
         </is>
       </c>
       <c r="B245" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C245" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D245" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E245" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>040-090</t>
         </is>
       </c>
       <c r="F245" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-200-GGSCV11WSEBS4HCB IE5 PDRV2 PM</t>
+          <t>EtaLine Pro 040-040-090 0,8kW EAN 4031932394598</t>
         </is>
       </c>
       <c r="G245" s="2" t="inlineStr">
         <is>
-          <t>1055</t>
-[...6 lines deleted...]
-      </c>
+          <t>3500</t>
+        </is>
+      </c>
+      <c r="H245" s="2" t="inlineStr"/>
       <c r="I245" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J245" s="2" t="inlineStr">
         <is>
-          <t>7.90</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K245" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>38.50</t>
         </is>
       </c>
       <c r="L245" s="2" t="inlineStr">
         <is>
-          <t>3.70</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="M245" s="2" t="inlineStr">
         <is>
-          <t>9.20</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="N245" s="2" t="inlineStr">
         <is>
-          <t>166.00</t>
+          <t>23.20</t>
         </is>
       </c>
       <c r="O245" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>0,8 kW</t>
         </is>
       </c>
       <c r="P245" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q245" s="2" t="inlineStr"/>
       <c r="R245" s="2" t="inlineStr">
         <is>
-          <t>5183.32 €</t>
+          <t>2042.11 €</t>
         </is>
       </c>
     </row>
     <row r="246" ht="32" customHeight="1">
       <c r="A246" s="2" t="inlineStr">
         <is>
-          <t>AR17207</t>
+          <t>AR17170</t>
         </is>
       </c>
       <c r="B246" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C246" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D246" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E246" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F246" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSAV11D200402 BKSBIE3</t>
+          <t>Etaline ETL 080-080-200-GGSCV11WSEBS4HCB IE5 PDRV2 PM</t>
         </is>
       </c>
       <c r="G246" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1055</t>
         </is>
       </c>
       <c r="H246" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>219</t>
         </is>
       </c>
       <c r="I246" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J246" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>7.90</t>
         </is>
       </c>
       <c r="K246" s="2" t="inlineStr">
         <is>
-          <t>71.00</t>
+          <t>78.00</t>
         </is>
       </c>
       <c r="L246" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>3.70</t>
         </is>
       </c>
       <c r="M246" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>9.20</t>
         </is>
       </c>
       <c r="N246" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>166.00</t>
         </is>
       </c>
       <c r="O246" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P246" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q246" s="2" t="inlineStr"/>
       <c r="R246" s="2" t="inlineStr">
         <is>
-          <t>1488.25 €</t>
+          <t>5183.32 €</t>
         </is>
       </c>
     </row>
     <row r="247" ht="32" customHeight="1">
       <c r="A247" s="2" t="inlineStr">
         <is>
-          <t>AR17230</t>
+          <t>AR17207</t>
         </is>
       </c>
       <c r="B247" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C247" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D247" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E247" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F247" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB IE5, ohne PD</t>
+          <t>Etaline ETL 050-050-160 GGSAV11D200402 BKSBIE3</t>
         </is>
       </c>
       <c r="G247" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H247" s="2" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I247" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J247" s="2" t="inlineStr">
         <is>
           <t>7.00</t>
         </is>
       </c>
       <c r="K247" s="2" t="inlineStr">
         <is>
-          <t>46.50</t>
+          <t>71.00</t>
         </is>
       </c>
       <c r="L247" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="M247" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="N247" s="2" t="inlineStr">
         <is>
-          <t>71.00</t>
+          <t>85.00</t>
         </is>
       </c>
       <c r="O247" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="P247" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q247" s="2" t="inlineStr"/>
       <c r="R247" s="2" t="inlineStr">
         <is>
-          <t>1439.48 €</t>
+          <t>1488.25 €</t>
         </is>
       </c>
     </row>
     <row r="248" ht="32" customHeight="1">
       <c r="A248" s="2" t="inlineStr">
         <is>
-          <t>AR17279-01</t>
+          <t>AR17230</t>
         </is>
       </c>
       <c r="B248" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C248" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D248" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E248" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F248" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-200-GGSCV10WSECM4HHB</t>
+          <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB IE5, ohne PD</t>
         </is>
       </c>
       <c r="G248" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H248" s="2" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>162</t>
         </is>
       </c>
       <c r="I248" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J248" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="K248" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>46.50</t>
         </is>
       </c>
       <c r="L248" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>3.80</t>
         </is>
       </c>
       <c r="M248" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>9.50</t>
         </is>
       </c>
       <c r="N248" s="2" t="inlineStr">
         <is>
-          <t>114.00</t>
+          <t>71.00</t>
         </is>
       </c>
       <c r="O248" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P248" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q248" s="2" t="inlineStr"/>
       <c r="R248" s="2" t="inlineStr">
         <is>
-          <t>2652.93 €</t>
+          <t>1439.48 €</t>
         </is>
       </c>
     </row>
     <row r="249" ht="32" customHeight="1">
       <c r="A249" s="2" t="inlineStr">
         <is>
-          <t>AR17279-02</t>
+          <t>AR17279-01</t>
         </is>
       </c>
       <c r="B249" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C249" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D249" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E249" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F249" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 080-080-200-GGSCV10WSECM4HHB</t>
@@ -22273,227 +22193,227 @@
       <c r="N249" s="2" t="inlineStr">
         <is>
           <t>114.00</t>
         </is>
       </c>
       <c r="O249" s="2" t="inlineStr">
         <is>
           <t>4 kW</t>
         </is>
       </c>
       <c r="P249" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q249" s="2" t="inlineStr"/>
       <c r="R249" s="2" t="inlineStr">
         <is>
           <t>2652.93 €</t>
         </is>
       </c>
     </row>
     <row r="250" ht="32" customHeight="1">
       <c r="A250" s="2" t="inlineStr">
         <is>
-          <t>AR17342</t>
+          <t>AR17279-02</t>
         </is>
       </c>
       <c r="B250" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C250" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D250" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E250" s="2" t="inlineStr">
         <is>
           <t>080-200</t>
         </is>
       </c>
       <c r="F250" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-200-GGSCV76WSECX4HHB</t>
+          <t>Etaline ETL 080-080-200-GGSCV10WSECM4HHB</t>
         </is>
       </c>
       <c r="G250" s="2" t="inlineStr">
         <is>
-          <t>1460</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H250" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I250" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J250" s="2" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
       <c r="K250" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>110.00</t>
         </is>
       </c>
       <c r="L250" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="M250" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="N250" s="2" t="inlineStr">
         <is>
-          <t>148.00</t>
+          <t>114.00</t>
         </is>
       </c>
       <c r="O250" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="P250" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q250" s="2" t="inlineStr"/>
       <c r="R250" s="2" t="inlineStr">
         <is>
-          <t>3091.69 €</t>
+          <t>2652.93 €</t>
         </is>
       </c>
     </row>
     <row r="251" ht="32" customHeight="1">
       <c r="A251" s="2" t="inlineStr">
         <is>
-          <t>AR17355-01</t>
+          <t>AR17342</t>
         </is>
       </c>
       <c r="B251" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C251" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D251" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E251" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F251" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-250 GGSCV10WSECD4HCB PD2M</t>
+          <t>Etaline ETL 080-080-200-GGSCV76WSECX4HHB</t>
         </is>
       </c>
       <c r="G251" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1460</t>
         </is>
       </c>
       <c r="H251" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>219</t>
         </is>
       </c>
       <c r="I251" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J251" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="K251" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>90.00</t>
         </is>
       </c>
       <c r="L251" s="2" t="inlineStr">
         <is>
-          <t>11.80</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="M251" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>17.50</t>
         </is>
       </c>
       <c r="N251" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>148.00</t>
         </is>
       </c>
       <c r="O251" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P251" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q251" s="2" t="inlineStr"/>
       <c r="R251" s="2" t="inlineStr">
         <is>
-          <t>5205.43 €</t>
+          <t>3091.69 €</t>
         </is>
       </c>
     </row>
     <row r="252" ht="32" customHeight="1">
       <c r="A252" s="2" t="inlineStr">
         <is>
-          <t>AR17355-02</t>
+          <t>AR17355-01</t>
         </is>
       </c>
       <c r="B252" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C252" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D252" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E252" s="2" t="inlineStr">
         <is>
           <t>050-250</t>
         </is>
       </c>
       <c r="F252" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 050-050-250 GGSCV10WSECD4HCB PD2M</t>
@@ -22537,311 +22457,311 @@
       <c r="N252" s="2" t="inlineStr">
         <is>
           <t>108.00</t>
         </is>
       </c>
       <c r="O252" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="P252" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q252" s="2" t="inlineStr"/>
       <c r="R252" s="2" t="inlineStr">
         <is>
           <t>5205.43 €</t>
         </is>
       </c>
     </row>
     <row r="253" ht="32" customHeight="1">
       <c r="A253" s="2" t="inlineStr">
         <is>
-          <t>AR17360-01</t>
+          <t>AR17355-02</t>
         </is>
       </c>
       <c r="B253" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C253" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D253" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E253" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F253" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSCV10WSEBS4HCB PM, ohne Motor</t>
+          <t>Etaline ETL 050-050-250 GGSCV10WSECD4HCB PD2M</t>
         </is>
       </c>
       <c r="G253" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H253" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I253" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J253" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="K253" s="2" t="inlineStr">
         <is>
-          <t>26.50</t>
+          <t>54.00</t>
         </is>
       </c>
       <c r="L253" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>11.80</t>
         </is>
       </c>
       <c r="M253" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="N253" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>108.00</t>
         </is>
       </c>
       <c r="O253" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...2 lines deleted...]
-      <c r="P253" s="2" t="inlineStr"/>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="P253" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q253" s="2" t="inlineStr"/>
       <c r="R253" s="2" t="inlineStr">
         <is>
-          <t>1500.04 €</t>
+          <t>5205.43 €</t>
         </is>
       </c>
     </row>
     <row r="254" ht="32" customHeight="1">
       <c r="A254" s="2" t="inlineStr">
         <is>
-          <t>AR17360-03</t>
+          <t>AR17360-01</t>
         </is>
       </c>
       <c r="B254" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C254" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D254" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E254" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F254" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSCV10WSEBS4HCB PD2M</t>
+          <t>Etaline ETL 032-032-160 GGSCV10WSEBS4HCB PM, ohne Motor</t>
         </is>
       </c>
       <c r="G254" s="2" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="H254" s="2" t="inlineStr">
         <is>
           <t>170</t>
         </is>
       </c>
       <c r="I254" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J254" s="2" t="inlineStr">
         <is>
           <t>2.50</t>
         </is>
       </c>
       <c r="K254" s="2" t="inlineStr">
         <is>
           <t>26.50</t>
         </is>
       </c>
       <c r="L254" s="2" t="inlineStr">
         <is>
           <t>10.50</t>
         </is>
       </c>
       <c r="M254" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="N254" s="2" t="inlineStr">
         <is>
-          <t>81.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="O254" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
-      <c r="P254" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P254" s="2" t="inlineStr"/>
       <c r="Q254" s="2" t="inlineStr"/>
       <c r="R254" s="2" t="inlineStr">
         <is>
-          <t>4709.43 €</t>
+          <t>1500.04 €</t>
         </is>
       </c>
     </row>
     <row r="255" ht="32" customHeight="1">
       <c r="A255" s="2" t="inlineStr">
         <is>
-          <t>AR17376</t>
+          <t>AR17360-03</t>
         </is>
       </c>
       <c r="B255" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C255" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D255" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E255" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F255" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GGSBV11 WSEBS2HHB</t>
+          <t>Etaline ETL 032-032-160 GGSCV10WSEBS4HCB PD2M</t>
         </is>
       </c>
       <c r="G255" s="2" t="inlineStr">
         <is>
-          <t>2870</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H255" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I255" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J255" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>2.50</t>
         </is>
       </c>
       <c r="K255" s="2" t="inlineStr">
         <is>
-          <t>41.50</t>
+          <t>26.50</t>
         </is>
       </c>
       <c r="L255" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10.50</t>
         </is>
       </c>
       <c r="M255" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="N255" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>81.00</t>
         </is>
       </c>
       <c r="O255" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P255" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q255" s="2" t="inlineStr"/>
       <c r="R255" s="2" t="inlineStr">
         <is>
-          <t>1502.93 €</t>
+          <t>4709.43 €</t>
         </is>
       </c>
     </row>
     <row r="256" ht="32" customHeight="1">
       <c r="A256" s="2" t="inlineStr">
         <is>
-          <t>AR17377</t>
+          <t>AR17376</t>
         </is>
       </c>
       <c r="B256" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C256" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D256" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E256" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F256" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 040-040-160 GGSBV11 WSEBS2HHB</t>
@@ -22885,336 +22805,336 @@
       <c r="N256" s="2" t="inlineStr">
         <is>
           <t>69.00</t>
         </is>
       </c>
       <c r="O256" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P256" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q256" s="2" t="inlineStr"/>
       <c r="R256" s="2" t="inlineStr">
         <is>
           <t>1502.93 €</t>
         </is>
       </c>
     </row>
     <row r="257" ht="32" customHeight="1">
       <c r="A257" s="2" t="inlineStr">
         <is>
-          <t>AR17443</t>
+          <t>AR17377</t>
         </is>
       </c>
       <c r="B257" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C257" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D257" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E257" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F257" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160-GGSCV66WSEBA4HHB</t>
+          <t>Etaline ETL 040-040-160 GGSBV11 WSEBS2HHB</t>
         </is>
       </c>
       <c r="G257" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>2870</t>
         </is>
       </c>
       <c r="H257" s="2" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>136</t>
         </is>
       </c>
       <c r="I257" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J257" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K257" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>41.50</t>
         </is>
       </c>
       <c r="L257" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="M257" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="N257" s="2" t="inlineStr">
         <is>
-          <t>83.00</t>
+          <t>69.00</t>
         </is>
       </c>
       <c r="O257" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P257" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q257" s="2" t="inlineStr"/>
       <c r="R257" s="2" t="inlineStr">
         <is>
-          <t>1731.40 €</t>
+          <t>1502.93 €</t>
         </is>
       </c>
     </row>
     <row r="258" ht="32" customHeight="1">
       <c r="A258" s="2" t="inlineStr">
         <is>
-          <t>AR17463-01</t>
+          <t>AR17443</t>
         </is>
       </c>
       <c r="B258" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C258" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D258" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E258" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F258" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PM, ohne Motor</t>
+          <t>Etaline ETL 050-050-160-GGSCV66WSEBA4HHB</t>
         </is>
       </c>
       <c r="G258" s="2" t="inlineStr">
         <is>
-          <t>2288</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H258" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>134</t>
         </is>
       </c>
       <c r="I258" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J258" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="K258" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>39.00</t>
         </is>
       </c>
       <c r="L258" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>2.20</t>
         </is>
       </c>
       <c r="M258" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>6.50</t>
         </is>
       </c>
       <c r="N258" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>83.00</t>
         </is>
       </c>
       <c r="O258" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
-[...2 lines deleted...]
-      <c r="P258" s="2" t="inlineStr"/>
+          <t>1,1 kW</t>
+        </is>
+      </c>
+      <c r="P258" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q258" s="2" t="inlineStr"/>
       <c r="R258" s="2" t="inlineStr">
         <is>
-          <t>1511.93 €</t>
-[...3 lines deleted...]
-    <row r="259" ht="48" customHeight="1">
+          <t>1731.40 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="259" ht="32" customHeight="1">
       <c r="A259" s="2" t="inlineStr">
         <is>
-          <t>AR17463-02</t>
+          <t>AR17463-01</t>
         </is>
       </c>
       <c r="B259" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C259" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D259" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E259" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F259" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PM ohne Motor</t>
+          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PM, ohne Motor</t>
         </is>
       </c>
       <c r="G259" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2288</t>
         </is>
       </c>
       <c r="H259" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I259" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J259" s="2" t="inlineStr">
         <is>
           <t>4.00</t>
         </is>
       </c>
       <c r="K259" s="2" t="inlineStr">
         <is>
           <t>47.00</t>
         </is>
       </c>
       <c r="L259" s="2" t="inlineStr">
         <is>
           <t>11.00</t>
         </is>
       </c>
       <c r="M259" s="2" t="inlineStr">
         <is>
           <t>26.00</t>
         </is>
       </c>
       <c r="N259" s="2" t="inlineStr">
         <is>
-          <t>92.00</t>
+          <t>62.00</t>
         </is>
       </c>
       <c r="O259" s="2" t="inlineStr">
         <is>
           <t>4 kW</t>
         </is>
       </c>
-      <c r="P259" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P259" s="2" t="inlineStr"/>
       <c r="Q259" s="2" t="inlineStr"/>
       <c r="R259" s="2" t="inlineStr">
         <is>
           <t>1511.93 €</t>
         </is>
       </c>
     </row>
     <row r="260" ht="48" customHeight="1">
       <c r="A260" s="2" t="inlineStr">
         <is>
-          <t>AR17463-03</t>
+          <t>AR17463-02</t>
         </is>
       </c>
       <c r="B260" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C260" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D260" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E260" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F260" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PD2M</t>
+          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PM ohne Motor</t>
         </is>
       </c>
       <c r="G260" s="2" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="H260" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I260" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J260" s="2" t="inlineStr">
         <is>
           <t>4.00</t>
         </is>
       </c>
       <c r="K260" s="2" t="inlineStr">
         <is>
           <t>47.00</t>
@@ -23226,146 +23146,146 @@
         </is>
       </c>
       <c r="M260" s="2" t="inlineStr">
         <is>
           <t>26.00</t>
         </is>
       </c>
       <c r="N260" s="2" t="inlineStr">
         <is>
           <t>92.00</t>
         </is>
       </c>
       <c r="O260" s="2" t="inlineStr">
         <is>
           <t>4 kW</t>
         </is>
       </c>
       <c r="P260" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q260" s="2" t="inlineStr"/>
       <c r="R260" s="2" t="inlineStr">
         <is>
-          <t>4910.09 €</t>
+          <t>1511.93 €</t>
         </is>
       </c>
     </row>
     <row r="261" ht="48" customHeight="1">
       <c r="A261" s="2" t="inlineStr">
         <is>
-          <t>AR17466-01</t>
+          <t>AR17463-03</t>
         </is>
       </c>
       <c r="B261" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C261" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D261" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E261" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F261" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV10WSEBS4HCB PD2M</t>
+          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PD2M</t>
         </is>
       </c>
       <c r="G261" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H261" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I261" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J261" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K261" s="2" t="inlineStr">
         <is>
-          <t>41.50</t>
+          <t>47.00</t>
         </is>
       </c>
       <c r="L261" s="2" t="inlineStr">
         <is>
-          <t>8.10</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="M261" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="N261" s="2" t="inlineStr">
         <is>
-          <t>87.00</t>
+          <t>92.00</t>
         </is>
       </c>
       <c r="O261" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="P261" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q261" s="2" t="inlineStr"/>
       <c r="R261" s="2" t="inlineStr">
         <is>
-          <t>4520.85 €</t>
+          <t>4910.09 €</t>
         </is>
       </c>
     </row>
     <row r="262" ht="48" customHeight="1">
       <c r="A262" s="2" t="inlineStr">
         <is>
-          <t>AR17466-02</t>
+          <t>AR17466-01</t>
         </is>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C262" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D262" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E262" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F262" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 040-040-160-GGSCV10WSEBS4HCB PD2M</t>
@@ -23409,51 +23329,51 @@
       <c r="N262" s="2" t="inlineStr">
         <is>
           <t>87.00</t>
         </is>
       </c>
       <c r="O262" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P262" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q262" s="2" t="inlineStr"/>
       <c r="R262" s="2" t="inlineStr">
         <is>
           <t>4520.85 €</t>
         </is>
       </c>
     </row>
     <row r="263" ht="48" customHeight="1">
       <c r="A263" s="2" t="inlineStr">
         <is>
-          <t>AR17466-03</t>
+          <t>AR17466-02</t>
         </is>
       </c>
       <c r="B263" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C263" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D263" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E263" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F263" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 040-040-160-GGSCV10WSEBS4HCB PD2M</t>
@@ -23497,139 +23417,139 @@
       <c r="N263" s="2" t="inlineStr">
         <is>
           <t>87.00</t>
         </is>
       </c>
       <c r="O263" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P263" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q263" s="2" t="inlineStr"/>
       <c r="R263" s="2" t="inlineStr">
         <is>
           <t>4520.85 €</t>
         </is>
       </c>
     </row>
     <row r="264" ht="48" customHeight="1">
       <c r="A264" s="2" t="inlineStr">
         <is>
-          <t>AR17470-01</t>
+          <t>AR17466-03</t>
         </is>
       </c>
       <c r="B264" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C264" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D264" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E264" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F264" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PD2M</t>
+          <t>Etaline ETL 040-040-160-GGSCV10WSEBS4HCB PD2M</t>
         </is>
       </c>
       <c r="G264" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H264" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I264" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J264" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="K264" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>41.50</t>
         </is>
       </c>
       <c r="L264" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>8.10</t>
         </is>
       </c>
       <c r="M264" s="2" t="inlineStr">
         <is>
-          <t>25.50</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="N264" s="2" t="inlineStr">
         <is>
-          <t>93.00</t>
+          <t>87.00</t>
         </is>
       </c>
       <c r="O264" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P264" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q264" s="2" t="inlineStr"/>
       <c r="R264" s="2" t="inlineStr">
         <is>
-          <t>4910.09 €</t>
+          <t>4520.85 €</t>
         </is>
       </c>
     </row>
     <row r="265" ht="48" customHeight="1">
       <c r="A265" s="2" t="inlineStr">
         <is>
-          <t>AR17470-02</t>
+          <t>AR17470-01</t>
         </is>
       </c>
       <c r="B265" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C265" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D265" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E265" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F265" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PD2M</t>
@@ -23673,51 +23593,51 @@
       <c r="N265" s="2" t="inlineStr">
         <is>
           <t>93.00</t>
         </is>
       </c>
       <c r="O265" s="2" t="inlineStr">
         <is>
           <t>4 kW</t>
         </is>
       </c>
       <c r="P265" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q265" s="2" t="inlineStr"/>
       <c r="R265" s="2" t="inlineStr">
         <is>
           <t>4910.09 €</t>
         </is>
       </c>
     </row>
     <row r="266" ht="48" customHeight="1">
       <c r="A266" s="2" t="inlineStr">
         <is>
-          <t>AR17470-03</t>
+          <t>AR17470-02</t>
         </is>
       </c>
       <c r="B266" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C266" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D266" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E266" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F266" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PD2M</t>
@@ -23741,151 +23661,155 @@
       <c r="J266" s="2" t="inlineStr">
         <is>
           <t>4.00</t>
         </is>
       </c>
       <c r="K266" s="2" t="inlineStr">
         <is>
           <t>47.00</t>
         </is>
       </c>
       <c r="L266" s="2" t="inlineStr">
         <is>
           <t>10.50</t>
         </is>
       </c>
       <c r="M266" s="2" t="inlineStr">
         <is>
           <t>25.50</t>
         </is>
       </c>
       <c r="N266" s="2" t="inlineStr">
         <is>
           <t>93.00</t>
         </is>
       </c>
-      <c r="O266" s="2" t="inlineStr"/>
+      <c r="O266" s="2" t="inlineStr">
+        <is>
+          <t>4 kW</t>
+        </is>
+      </c>
       <c r="P266" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q266" s="2" t="inlineStr"/>
       <c r="R266" s="2" t="inlineStr">
         <is>
           <t>4910.09 €</t>
         </is>
       </c>
     </row>
-    <row r="267" ht="32" customHeight="1">
+    <row r="267" ht="48" customHeight="1">
       <c r="A267" s="2" t="inlineStr">
         <is>
-          <t>AR17473-02</t>
+          <t>AR17470-03</t>
         </is>
       </c>
       <c r="B267" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C267" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D267" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E267" s="2" t="inlineStr">
         <is>
-          <t>100-125</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F267" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-125-GGSCV10WSEDY4HCB PM, ohne Motor</t>
+          <t>Etaline ETL 040-040-160-GGSCV10WSECM4HCB PD2M</t>
         </is>
       </c>
       <c r="G267" s="2" t="inlineStr">
         <is>
-          <t>3076</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H267" s="2" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I267" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J267" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K267" s="2" t="inlineStr">
         <is>
-          <t>188.00</t>
+          <t>47.00</t>
         </is>
       </c>
       <c r="L267" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>10.50</t>
         </is>
       </c>
       <c r="M267" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>25.50</t>
         </is>
       </c>
       <c r="N267" s="2" t="inlineStr">
         <is>
-          <t>77.00</t>
-[...7 lines deleted...]
-      <c r="P267" s="2" t="inlineStr"/>
+          <t>93.00</t>
+        </is>
+      </c>
+      <c r="O267" s="2" t="inlineStr"/>
+      <c r="P267" s="2" t="inlineStr">
+        <is>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+        </is>
+      </c>
       <c r="Q267" s="2" t="inlineStr"/>
       <c r="R267" s="2" t="inlineStr">
         <is>
-          <t>3174.97 €</t>
+          <t>4910.09 €</t>
         </is>
       </c>
     </row>
     <row r="268" ht="32" customHeight="1">
       <c r="A268" s="2" t="inlineStr">
         <is>
-          <t>AR17473-03</t>
+          <t>AR17473-02</t>
         </is>
       </c>
       <c r="B268" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C268" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D268" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E268" s="2" t="inlineStr">
         <is>
           <t>100-125</t>
         </is>
       </c>
       <c r="F268" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 100-100-125-GGSCV10WSEDY4HCB PM, ohne Motor</t>
@@ -23922,406 +23846,402 @@
         </is>
       </c>
       <c r="M268" s="2" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
       <c r="N268" s="2" t="inlineStr">
         <is>
           <t>77.00</t>
         </is>
       </c>
       <c r="O268" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P268" s="2" t="inlineStr"/>
       <c r="Q268" s="2" t="inlineStr"/>
       <c r="R268" s="2" t="inlineStr">
         <is>
           <t>3174.97 €</t>
         </is>
       </c>
     </row>
-    <row r="269" ht="48" customHeight="1">
+    <row r="269" ht="32" customHeight="1">
       <c r="A269" s="2" t="inlineStr">
         <is>
-          <t>AR17473-04</t>
+          <t>AR17473-03</t>
         </is>
       </c>
       <c r="B269" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C269" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D269" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E269" s="2" t="inlineStr">
         <is>
           <t>100-125</t>
         </is>
       </c>
       <c r="F269" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-125-GGSCV10WSEDY4HCB PD2M</t>
+          <t>Etaline ETL 100-100-125-GGSCV10WSEDY4HCB PM, ohne Motor</t>
         </is>
       </c>
       <c r="G269" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>3076</t>
         </is>
       </c>
       <c r="H269" s="2" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="I269" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J269" s="2" t="inlineStr">
         <is>
           <t>17.00</t>
         </is>
       </c>
       <c r="K269" s="2" t="inlineStr">
         <is>
           <t>188.00</t>
         </is>
       </c>
       <c r="L269" s="2" t="inlineStr">
         <is>
           <t>14.00</t>
         </is>
       </c>
       <c r="M269" s="2" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
       <c r="N269" s="2" t="inlineStr">
         <is>
-          <t>161.00</t>
+          <t>77.00</t>
         </is>
       </c>
       <c r="O269" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
-      <c r="P269" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P269" s="2" t="inlineStr"/>
       <c r="Q269" s="2" t="inlineStr"/>
       <c r="R269" s="2" t="inlineStr">
         <is>
-          <t>8734.13 €</t>
-[...3 lines deleted...]
-    <row r="270" ht="32" customHeight="1">
+          <t>3174.97 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="270" ht="48" customHeight="1">
       <c r="A270" s="2" t="inlineStr">
         <is>
-          <t>AR17562</t>
+          <t>AR17473-04</t>
         </is>
       </c>
       <c r="B270" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C270" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D270" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E270" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>100-125</t>
         </is>
       </c>
       <c r="F270" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
+          <t>Etaline ETL 100-100-125-GGSCV10WSEDY4HCB PD2M</t>
         </is>
       </c>
       <c r="G270" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H270" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>141</t>
         </is>
       </c>
       <c r="I270" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J270" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="K270" s="2" t="inlineStr">
         <is>
-          <t>47.90</t>
+          <t>188.00</t>
         </is>
       </c>
       <c r="L270" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="M270" s="2" t="inlineStr">
         <is>
-          <t>10.90</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="N270" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>161.00</t>
         </is>
       </c>
       <c r="O270" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P270" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q270" s="2" t="inlineStr"/>
       <c r="R270" s="2" t="inlineStr">
         <is>
-          <t>1443.72 €</t>
+          <t>8734.13 €</t>
         </is>
       </c>
     </row>
     <row r="271" ht="32" customHeight="1">
       <c r="A271" s="2" t="inlineStr">
         <is>
-          <t>AR17660</t>
+          <t>AR17562</t>
         </is>
       </c>
       <c r="B271" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C271" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D271" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E271" s="2" t="inlineStr">
         <is>
-          <t>100-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F271" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-160-GGSCV11WSEEH2HHB</t>
+          <t>Etaline ETL 050-050-160 GGSCV11 WSEBA4HHB</t>
         </is>
       </c>
       <c r="G271" s="2" t="inlineStr">
         <is>
-          <t>2946</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H271" s="2" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I271" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J271" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>4.20</t>
         </is>
       </c>
       <c r="K271" s="2" t="inlineStr">
         <is>
-          <t>290.00</t>
+          <t>47.90</t>
         </is>
       </c>
       <c r="L271" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>4.10</t>
         </is>
       </c>
       <c r="M271" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>10.90</t>
         </is>
       </c>
       <c r="N271" s="2" t="inlineStr">
         <is>
-          <t>170.00</t>
+          <t>79.00</t>
         </is>
       </c>
       <c r="O271" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P271" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q271" s="2" t="inlineStr"/>
       <c r="R271" s="2" t="inlineStr">
         <is>
-          <t>5696.78 €</t>
+          <t>1443.72 €</t>
         </is>
       </c>
     </row>
     <row r="272" ht="32" customHeight="1">
       <c r="A272" s="2" t="inlineStr">
         <is>
-          <t>AR17664-01</t>
+          <t>AR17660</t>
         </is>
       </c>
       <c r="B272" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C272" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D272" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E272" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>100-160</t>
         </is>
       </c>
       <c r="F272" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GGSAV11D201502</t>
+          <t>Etaline ETL 100-100-160-GGSCV11WSEEH2HHB</t>
         </is>
       </c>
       <c r="G272" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>2946</t>
         </is>
       </c>
       <c r="H272" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>165</t>
         </is>
       </c>
       <c r="I272" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J272" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="K272" s="2" t="inlineStr">
         <is>
-          <t>152.00</t>
+          <t>290.00</t>
         </is>
       </c>
       <c r="L272" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="M272" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="N272" s="2" t="inlineStr">
         <is>
-          <t>137.00</t>
+          <t>170.00</t>
         </is>
       </c>
       <c r="O272" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P272" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q272" s="2" t="inlineStr"/>
       <c r="R272" s="2" t="inlineStr">
         <is>
-          <t>2667.73 €</t>
+          <t>5696.78 €</t>
         </is>
       </c>
     </row>
     <row r="273" ht="32" customHeight="1">
       <c r="A273" s="2" t="inlineStr">
         <is>
-          <t>AR17664-02</t>
+          <t>AR17664-01</t>
         </is>
       </c>
       <c r="B273" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C273" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D273" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E273" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F273" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 065-065-160 GGSAV11D201502</t>
@@ -24365,659 +24285,663 @@
       <c r="N273" s="2" t="inlineStr">
         <is>
           <t>137.00</t>
         </is>
       </c>
       <c r="O273" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P273" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q273" s="2" t="inlineStr"/>
       <c r="R273" s="2" t="inlineStr">
         <is>
           <t>2667.73 €</t>
         </is>
       </c>
     </row>
     <row r="274" ht="32" customHeight="1">
       <c r="A274" s="2" t="inlineStr">
         <is>
-          <t>AR17692</t>
+          <t>AR17664-02</t>
         </is>
       </c>
       <c r="B274" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C274" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D274" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E274" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F274" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-250 GGSCV01WSEEH2HBB PM</t>
+          <t>Etaline ETL 065-065-160 GGSAV11D201502</t>
         </is>
       </c>
       <c r="G274" s="2" t="inlineStr">
         <is>
           <t>2945</t>
         </is>
       </c>
       <c r="H274" s="2" t="inlineStr">
         <is>
-          <t>206</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I274" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J274" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K274" s="2" t="inlineStr">
         <is>
-          <t>83.00</t>
+          <t>152.00</t>
         </is>
       </c>
       <c r="L274" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="M274" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="N274" s="2" t="inlineStr">
         <is>
-          <t>168.00</t>
+          <t>137.00</t>
         </is>
       </c>
       <c r="O274" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P274" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q274" s="2" t="inlineStr"/>
       <c r="R274" s="2" t="inlineStr">
         <is>
-          <t>4903.60 €</t>
+          <t>2667.73 €</t>
         </is>
       </c>
     </row>
     <row r="275" ht="32" customHeight="1">
       <c r="A275" s="2" t="inlineStr">
         <is>
-          <t>AR17740</t>
+          <t>AR17692</t>
         </is>
       </c>
       <c r="B275" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C275" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D275" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E275" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F275" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV11WSEAV4HHB</t>
+          <t>Etaline ETL 050-050-250 GGSCV01WSEEH2HBB PM</t>
         </is>
       </c>
       <c r="G275" s="2" t="inlineStr">
         <is>
-          <t>1487</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H275" s="2" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>206</t>
         </is>
       </c>
       <c r="I275" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J275" s="2" t="inlineStr">
         <is>
-          <t>1.20</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="K275" s="2" t="inlineStr">
         <is>
-          <t>13.50</t>
+          <t>83.00</t>
         </is>
       </c>
       <c r="L275" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="M275" s="2" t="inlineStr">
         <is>
-          <t>5.20</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="N275" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>168.00</t>
         </is>
       </c>
       <c r="O275" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="P275" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q275" s="2" t="inlineStr"/>
       <c r="R275" s="2" t="inlineStr">
         <is>
-          <t>1190.96 €</t>
+          <t>4903.60 €</t>
         </is>
       </c>
     </row>
     <row r="276" ht="32" customHeight="1">
       <c r="A276" s="2" t="inlineStr">
         <is>
-          <t>AR17741</t>
+          <t>AR17740</t>
         </is>
       </c>
       <c r="B276" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C276" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D276" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E276" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F276" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-160-GCSCV76WSEDN2HHB</t>
+          <t>Etaline ETL 032-032-160-GGSCV11WSEAV4HHB</t>
         </is>
       </c>
       <c r="G276" s="2" t="inlineStr">
         <is>
-          <t>2935</t>
+          <t>1487</t>
         </is>
       </c>
       <c r="H276" s="2" t="inlineStr">
         <is>
-          <t>134</t>
+          <t>126</t>
         </is>
       </c>
       <c r="I276" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J276" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>1.20</t>
         </is>
       </c>
       <c r="K276" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>13.50</t>
         </is>
       </c>
       <c r="L276" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="M276" s="2" t="inlineStr">
         <is>
-          <t>25.70</t>
+          <t>5.20</t>
         </is>
       </c>
       <c r="N276" s="2" t="inlineStr">
         <is>
-          <t>129.00</t>
+          <t>65.00</t>
         </is>
       </c>
       <c r="O276" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P276" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q276" s="2" t="inlineStr"/>
       <c r="R276" s="2" t="inlineStr">
         <is>
-          <t>4319.50 €</t>
-[...3 lines deleted...]
-    <row r="277" ht="48" customHeight="1">
+          <t>1190.96 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="277" ht="32" customHeight="1">
       <c r="A277" s="2" t="inlineStr">
         <is>
-          <t>AR17805</t>
+          <t>AR17741</t>
         </is>
       </c>
       <c r="B277" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C277" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D277" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E277" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F277" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GBSCV10WSEBI4HCB PD2M</t>
+          <t>Etaline ETL 080-080-160-GCSCV76WSEDN2HHB</t>
         </is>
       </c>
       <c r="G277" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2935</t>
         </is>
       </c>
       <c r="H277" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>134</t>
         </is>
       </c>
       <c r="I277" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J277" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="K277" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>145.00</t>
         </is>
       </c>
       <c r="L277" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="M277" s="2" t="inlineStr">
         <is>
-          <t>20.50</t>
+          <t>25.70</t>
         </is>
       </c>
       <c r="N277" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
-[...2 lines deleted...]
-      <c r="O277" s="2" t="inlineStr"/>
+          <t>129.00</t>
+        </is>
+      </c>
+      <c r="O277" s="2" t="inlineStr">
+        <is>
+          <t>7,5 kW</t>
+        </is>
+      </c>
       <c r="P277" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q277" s="2" t="inlineStr"/>
       <c r="R277" s="2" t="inlineStr">
         <is>
-          <t>4707.64 €</t>
-[...3 lines deleted...]
-    <row r="278" ht="32" customHeight="1">
+          <t>4319.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="278" ht="48" customHeight="1">
       <c r="A278" s="2" t="inlineStr">
         <is>
-          <t>AR17807</t>
+          <t>AR17805</t>
         </is>
       </c>
       <c r="B278" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C278" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D278" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E278" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F278" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV11WSEDY2HHB</t>
+          <t>Etaline ETL 040-040-160-GBSCV10WSEBI4HCB PD2M</t>
         </is>
       </c>
       <c r="G278" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H278" s="2" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I278" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J278" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="K278" s="2" t="inlineStr">
         <is>
-          <t>139.00</t>
+          <t>42.00</t>
         </is>
       </c>
       <c r="L278" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="M278" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>20.50</t>
         </is>
       </c>
       <c r="N278" s="2" t="inlineStr">
         <is>
-          <t>140.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>78.00</t>
+        </is>
+      </c>
+      <c r="O278" s="2" t="inlineStr"/>
       <c r="P278" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q278" s="2" t="inlineStr"/>
       <c r="R278" s="2" t="inlineStr">
         <is>
-          <t>3785.51 €</t>
+          <t>4707.64 €</t>
         </is>
       </c>
     </row>
     <row r="279" ht="32" customHeight="1">
       <c r="A279" s="2" t="inlineStr">
         <is>
-          <t>AR17824</t>
+          <t>AR17807</t>
         </is>
       </c>
       <c r="B279" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C279" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D279" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E279" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F279" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV11WSEBI4HHB</t>
+          <t>Etaline ETL 065-065-160-GGSCV11WSEDY2HHB</t>
         </is>
       </c>
       <c r="G279" s="2" t="inlineStr">
         <is>
-          <t>1445</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H279" s="2" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>160</t>
         </is>
       </c>
       <c r="I279" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J279" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="K279" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>139.00</t>
         </is>
       </c>
       <c r="L279" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>19.00</t>
         </is>
       </c>
       <c r="M279" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>37.00</t>
         </is>
       </c>
       <c r="N279" s="2" t="inlineStr">
         <is>
-          <t>77.00</t>
+          <t>140.00</t>
         </is>
       </c>
       <c r="O279" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P279" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q279" s="2" t="inlineStr"/>
       <c r="R279" s="2" t="inlineStr">
         <is>
-          <t>1627.96 €</t>
+          <t>3785.51 €</t>
         </is>
       </c>
     </row>
     <row r="280" ht="32" customHeight="1">
       <c r="A280" s="2" t="inlineStr">
         <is>
-          <t>AR17825-01</t>
+          <t>AR17824</t>
         </is>
       </c>
       <c r="B280" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C280" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D280" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E280" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F280" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV11WSECD2HHB</t>
+          <t>Etaline ETL 065-065-160-GGSCV11WSEBI4HHB</t>
         </is>
       </c>
       <c r="G280" s="2" t="inlineStr">
         <is>
-          <t>2910</t>
+          <t>1445</t>
         </is>
       </c>
       <c r="H280" s="2" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>162</t>
         </is>
       </c>
       <c r="I280" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J280" s="2" t="inlineStr">
         <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="K280" s="2" t="inlineStr">
+        <is>
+          <t>69.00</t>
+        </is>
+      </c>
+      <c r="L280" s="2" t="inlineStr">
+        <is>
           <t>4.50</t>
         </is>
       </c>
-      <c r="K280" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="M280" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>9.50</t>
         </is>
       </c>
       <c r="N280" s="2" t="inlineStr">
         <is>
-          <t>81.00</t>
-[...2 lines deleted...]
-      <c r="O280" s="2" t="inlineStr"/>
+          <t>77.00</t>
+        </is>
+      </c>
+      <c r="O280" s="2" t="inlineStr">
+        <is>
+          <t>1,5 kW</t>
+        </is>
+      </c>
       <c r="P280" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q280" s="2" t="inlineStr"/>
       <c r="R280" s="2" t="inlineStr">
         <is>
-          <t>1564.91 €</t>
+          <t>1627.96 €</t>
         </is>
       </c>
     </row>
     <row r="281" ht="32" customHeight="1">
       <c r="A281" s="2" t="inlineStr">
         <is>
-          <t>AR17825-02</t>
+          <t>AR17825-01</t>
         </is>
       </c>
       <c r="B281" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C281" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D281" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E281" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F281" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 040-040-160-GGSCV11WSECD2HHB</t>
@@ -25054,135 +24978,131 @@
         </is>
       </c>
       <c r="M281" s="2" t="inlineStr">
         <is>
           <t>28.00</t>
         </is>
       </c>
       <c r="N281" s="2" t="inlineStr">
         <is>
           <t>81.00</t>
         </is>
       </c>
       <c r="O281" s="2" t="inlineStr"/>
       <c r="P281" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q281" s="2" t="inlineStr"/>
       <c r="R281" s="2" t="inlineStr">
         <is>
           <t>1564.91 €</t>
         </is>
       </c>
     </row>
-    <row r="282" ht="48" customHeight="1">
+    <row r="282" ht="32" customHeight="1">
       <c r="A282" s="2" t="inlineStr">
         <is>
-          <t>AR17830</t>
+          <t>AR17825-02</t>
         </is>
       </c>
       <c r="B282" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C282" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D282" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E282" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F282" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV66WSEBS4HAB IE5 C2 ohne PD</t>
+          <t>Etaline ETL 040-040-160-GGSCV11WSECD2HHB</t>
         </is>
       </c>
       <c r="G282" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2910</t>
         </is>
       </c>
       <c r="H282" s="2" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>146</t>
         </is>
       </c>
       <c r="I282" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J282" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>4.50</t>
         </is>
       </c>
       <c r="K282" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>46.00</t>
         </is>
       </c>
       <c r="L282" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="M282" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="N282" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>81.00</t>
+        </is>
+      </c>
+      <c r="O282" s="2" t="inlineStr"/>
       <c r="P282" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q282" s="2" t="inlineStr"/>
       <c r="R282" s="2" t="inlineStr">
         <is>
-          <t>1527.28 €</t>
+          <t>1564.91 €</t>
         </is>
       </c>
     </row>
     <row r="283" ht="48" customHeight="1">
       <c r="A283" s="2" t="inlineStr">
         <is>
           <t>AR17908</t>
         </is>
       </c>
       <c r="B283" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C283" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D283" s="2" t="inlineStr">
         <is>
           <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E283" s="2" t="inlineStr">
@@ -25532,51 +25452,51 @@
       <c r="Q287" s="2" t="inlineStr"/>
       <c r="R287" s="2" t="inlineStr">
         <is>
           <t>1152.14 €</t>
         </is>
       </c>
     </row>
     <row r="288" ht="32" customHeight="1">
       <c r="A288" s="2" t="inlineStr">
         <is>
           <t>AR17929</t>
         </is>
       </c>
       <c r="B288" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C288" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D288" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E288" s="2" t="inlineStr">
         <is>
           <t>100-250</t>
         </is>
       </c>
       <c r="F288" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLZ 100-100-250 GGSAV11D300754 PM</t>
         </is>
       </c>
       <c r="G288" s="2" t="inlineStr">
         <is>
           <t>1460</t>
         </is>
       </c>
       <c r="H288" s="2" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="I288" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -25605,3551 +25525,3571 @@
       <c r="N288" s="2" t="inlineStr">
         <is>
           <t>368.00</t>
         </is>
       </c>
       <c r="O288" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="P288" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q288" s="2" t="inlineStr"/>
       <c r="R288" s="2" t="inlineStr">
         <is>
           <t>7876.12 €</t>
         </is>
       </c>
     </row>
     <row r="289" ht="32" customHeight="1">
       <c r="A289" s="2" t="inlineStr">
         <is>
-          <t>AR17945</t>
+          <t>AR17953</t>
         </is>
       </c>
       <c r="B289" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C289" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D289" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E289" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F289" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV66WSECD2HHB</t>
+          <t>Etaline ETL 065-065-160-GGSBV76WSEBI4AHB</t>
         </is>
       </c>
       <c r="G289" s="2" t="inlineStr">
         <is>
-          <t>2910</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H289" s="2" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>148</t>
         </is>
       </c>
       <c r="I289" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J289" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="K289" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>63.00</t>
         </is>
       </c>
       <c r="L289" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="M289" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="N289" s="2" t="inlineStr">
         <is>
-          <t>81.00</t>
+          <t>44.00</t>
         </is>
       </c>
       <c r="O289" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P289" s="2" t="inlineStr"/>
       <c r="Q289" s="2" t="inlineStr"/>
       <c r="R289" s="2" t="inlineStr">
         <is>
-          <t>1756.55 €</t>
+          <t>1362.41 €</t>
         </is>
       </c>
     </row>
     <row r="290" ht="32" customHeight="1">
       <c r="A290" s="2" t="inlineStr">
         <is>
-          <t>AR17953</t>
+          <t>AR17954</t>
         </is>
       </c>
       <c r="B290" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C290" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D290" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E290" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F290" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSBV76WSEBI4AHB</t>
+          <t>Etaline ETL 050-050-160-GGSBV76WSEBI4AHB</t>
         </is>
       </c>
       <c r="G290" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H290" s="2" t="inlineStr">
         <is>
-          <t>148</t>
+          <t>149</t>
         </is>
       </c>
       <c r="I290" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J290" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K290" s="2" t="inlineStr">
         <is>
-          <t>63.00</t>
+          <t>41.00</t>
         </is>
       </c>
       <c r="L290" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="M290" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>7.90</t>
         </is>
       </c>
       <c r="N290" s="2" t="inlineStr">
         <is>
-          <t>44.00</t>
+          <t>42.00</t>
         </is>
       </c>
       <c r="O290" s="2" t="inlineStr">
         <is>
           <t>1,5 kW</t>
         </is>
       </c>
       <c r="P290" s="2" t="inlineStr"/>
       <c r="Q290" s="2" t="inlineStr"/>
       <c r="R290" s="2" t="inlineStr">
         <is>
-          <t>1362.41 €</t>
+          <t>1243.80 €</t>
         </is>
       </c>
     </row>
     <row r="291" ht="32" customHeight="1">
       <c r="A291" s="2" t="inlineStr">
         <is>
-          <t>AR17954</t>
+          <t>AR17955</t>
         </is>
       </c>
       <c r="B291" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C291" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D291" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E291" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>100-160</t>
         </is>
       </c>
       <c r="F291" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160-GGSBV76WSEBI4AHB</t>
+          <t>Etaline ETL 100-100-160-GGSBV76WSECM4AHB</t>
         </is>
       </c>
       <c r="G291" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H291" s="2" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>159</t>
         </is>
       </c>
       <c r="I291" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J291" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K291" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>120.00</t>
         </is>
       </c>
       <c r="L291" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>4.60</t>
         </is>
       </c>
       <c r="M291" s="2" t="inlineStr">
         <is>
-          <t>7.90</t>
+          <t>9.30</t>
         </is>
       </c>
       <c r="N291" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>76.00</t>
         </is>
       </c>
       <c r="O291" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="P291" s="2" t="inlineStr"/>
       <c r="Q291" s="2" t="inlineStr"/>
       <c r="R291" s="2" t="inlineStr">
         <is>
-          <t>1243.80 €</t>
+          <t>2825.06 €</t>
         </is>
       </c>
     </row>
     <row r="292" ht="32" customHeight="1">
       <c r="A292" s="2" t="inlineStr">
         <is>
-          <t>AR17955</t>
+          <t>AR17956</t>
         </is>
       </c>
       <c r="B292" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C292" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D292" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E292" s="2" t="inlineStr">
         <is>
-          <t>100-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F292" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-160-GGSBV76WSECM4AHB</t>
+          <t>Etaline ETL 050-050-160-GGSBV76WSEBI4AHB</t>
         </is>
       </c>
       <c r="G292" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H292" s="2" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>149</t>
         </is>
       </c>
       <c r="I292" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J292" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K292" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>41.00</t>
         </is>
       </c>
       <c r="L292" s="2" t="inlineStr">
         <is>
-          <t>4.60</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="M292" s="2" t="inlineStr">
         <is>
-          <t>9.30</t>
+          <t>7.90</t>
         </is>
       </c>
       <c r="N292" s="2" t="inlineStr">
         <is>
-          <t>76.00</t>
+          <t>41.00</t>
         </is>
       </c>
       <c r="O292" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="P292" s="2" t="inlineStr"/>
       <c r="Q292" s="2" t="inlineStr"/>
       <c r="R292" s="2" t="inlineStr">
         <is>
-          <t>2825.06 €</t>
+          <t>1243.80 €</t>
         </is>
       </c>
     </row>
     <row r="293" ht="32" customHeight="1">
       <c r="A293" s="2" t="inlineStr">
         <is>
-          <t>AR17956</t>
+          <t>AR17958</t>
         </is>
       </c>
       <c r="B293" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C293" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D293" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E293" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F293" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160-GGSBV76WSEBI4AHB</t>
+          <t>Etaline ETL 065-065-160-GGSBV76WSEBI4AHB</t>
         </is>
       </c>
       <c r="G293" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1445</t>
         </is>
       </c>
       <c r="H293" s="2" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>144</t>
         </is>
       </c>
       <c r="I293" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J293" s="2" t="inlineStr">
         <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="K293" s="2" t="inlineStr">
+        <is>
+          <t>60.00</t>
+        </is>
+      </c>
+      <c r="L293" s="2" t="inlineStr">
+        <is>
           <t>4.00</t>
         </is>
       </c>
-      <c r="K293" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="M293" s="2" t="inlineStr">
         <is>
-          <t>7.90</t>
+          <t>7.70</t>
         </is>
       </c>
       <c r="N293" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>44.00</t>
         </is>
       </c>
       <c r="O293" s="2" t="inlineStr">
         <is>
           <t>1,5 kW</t>
         </is>
       </c>
       <c r="P293" s="2" t="inlineStr"/>
       <c r="Q293" s="2" t="inlineStr"/>
       <c r="R293" s="2" t="inlineStr">
         <is>
-          <t>1243.80 €</t>
+          <t>1362.41 €</t>
         </is>
       </c>
     </row>
     <row r="294" ht="32" customHeight="1">
       <c r="A294" s="2" t="inlineStr">
         <is>
-          <t>AR17958</t>
+          <t>AR18023</t>
         </is>
       </c>
       <c r="B294" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C294" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D294" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E294" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>100-200</t>
         </is>
       </c>
       <c r="F294" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSBV76WSEBI4AHB</t>
+          <t>Etaline ETL 100-100-200-GGSCV11WSFCM4HHB</t>
         </is>
       </c>
       <c r="G294" s="2" t="inlineStr">
         <is>
-          <t>1445</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H294" s="2" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>185</t>
         </is>
       </c>
       <c r="I294" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J294" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="K294" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>115.00</t>
         </is>
       </c>
       <c r="L294" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>6.40</t>
         </is>
       </c>
       <c r="M294" s="2" t="inlineStr">
         <is>
-          <t>7.70</t>
+          <t>11.60</t>
         </is>
       </c>
       <c r="N294" s="2" t="inlineStr">
         <is>
-          <t>44.00</t>
+          <t>140.00</t>
         </is>
       </c>
       <c r="O294" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
-[...2 lines deleted...]
-      <c r="P294" s="2" t="inlineStr"/>
+          <t>4,0 kW</t>
+        </is>
+      </c>
+      <c r="P294" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q294" s="2" t="inlineStr"/>
       <c r="R294" s="2" t="inlineStr">
         <is>
-          <t>1362.41 €</t>
+          <t>4396.74 €</t>
         </is>
       </c>
     </row>
     <row r="295" ht="32" customHeight="1">
       <c r="A295" s="2" t="inlineStr">
         <is>
-          <t>AR18023</t>
+          <t>AR18065</t>
         </is>
       </c>
       <c r="B295" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C295" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D295" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E295" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F295" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-200-GGSCV11WSFCM4HHB</t>
+          <t>Etaline ETLY 032-032-160 SGSDB08D200074 BKSBIE3</t>
         </is>
       </c>
       <c r="G295" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1481</t>
         </is>
       </c>
       <c r="H295" s="2" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I295" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J295" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>2.40</t>
         </is>
       </c>
       <c r="K295" s="2" t="inlineStr">
         <is>
-          <t>115.00</t>
+          <t>16.10</t>
         </is>
       </c>
       <c r="L295" s="2" t="inlineStr">
         <is>
-          <t>6.40</t>
+          <t>3.70</t>
         </is>
       </c>
       <c r="M295" s="2" t="inlineStr">
         <is>
-          <t>11.60</t>
+          <t>8.10</t>
         </is>
       </c>
       <c r="N295" s="2" t="inlineStr">
         <is>
-          <t>140.00</t>
+          <t>64.00</t>
         </is>
       </c>
       <c r="O295" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P295" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q295" s="2" t="inlineStr"/>
       <c r="R295" s="2" t="inlineStr">
         <is>
-          <t>4396.74 €</t>
+          <t>4374.61 €</t>
         </is>
       </c>
     </row>
     <row r="296" ht="32" customHeight="1">
       <c r="A296" s="2" t="inlineStr">
         <is>
-          <t>AR18024</t>
+          <t>AR18070</t>
         </is>
       </c>
       <c r="B296" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C296" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D296" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-L</t>
         </is>
       </c>
       <c r="E296" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>080-125</t>
         </is>
       </c>
       <c r="F296" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV66WSEBS4HAB</t>
+          <t>Etaline ETLL 080-080-125 GG AV11D603002C AATBIE2PD2E</t>
         </is>
       </c>
       <c r="G296" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2889</t>
         </is>
       </c>
       <c r="H296" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>127</t>
         </is>
       </c>
       <c r="I296" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J296" s="2" t="inlineStr">
         <is>
-          <t>2.50</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="K296" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>95.00</t>
         </is>
       </c>
       <c r="L296" s="2" t="inlineStr">
         <is>
-          <t>7.60</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="M296" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>17.50</t>
         </is>
       </c>
       <c r="N296" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>80.00</t>
         </is>
       </c>
       <c r="O296" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P296" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q296" s="2" t="inlineStr"/>
       <c r="R296" s="2" t="inlineStr">
         <is>
-          <t>2964.27 €</t>
+          <t>2144.99 €</t>
         </is>
       </c>
     </row>
     <row r="297" ht="32" customHeight="1">
       <c r="A297" s="2" t="inlineStr">
         <is>
-          <t>AR18065</t>
+          <t>AR18203</t>
         </is>
       </c>
       <c r="B297" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C297" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D297" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E297" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F297" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLY 032-032-160 SGSDB08D200074 BKSBIE3</t>
+          <t>Etaline ETL 100-100-250 GGSCV10WSFDN4HBB PM</t>
         </is>
       </c>
       <c r="G297" s="2" t="inlineStr">
         <is>
-          <t>1481</t>
+          <t>1456</t>
         </is>
       </c>
       <c r="H297" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>125</t>
         </is>
       </c>
       <c r="I297" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J297" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="K297" s="2" t="inlineStr">
         <is>
-          <t>16.10</t>
+          <t>160.00</t>
         </is>
       </c>
       <c r="L297" s="2" t="inlineStr">
         <is>
-          <t>3.70</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="M297" s="2" t="inlineStr">
         <is>
-          <t>8.10</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="N297" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>184.00</t>
         </is>
       </c>
       <c r="O297" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P297" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q297" s="2" t="inlineStr"/>
       <c r="R297" s="2" t="inlineStr">
         <is>
-          <t>4374.61 €</t>
+          <t>6719.22 €</t>
         </is>
       </c>
     </row>
     <row r="298" ht="32" customHeight="1">
       <c r="A298" s="2" t="inlineStr">
         <is>
-          <t>AR18203</t>
+          <t>AR18223</t>
         </is>
       </c>
       <c r="B298" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C298" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D298" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E298" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F298" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-250 GGSCV10WSFDN4HBB PM</t>
+          <t>Etaline ETLZ 032-032-200 GG PD PM</t>
         </is>
       </c>
       <c r="G298" s="2" t="inlineStr">
         <is>
-          <t>1456</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H298" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>204</t>
         </is>
       </c>
       <c r="I298" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J298" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>2.60</t>
         </is>
       </c>
       <c r="K298" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="L298" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>5.50</t>
         </is>
       </c>
       <c r="M298" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>16.20</t>
         </is>
       </c>
       <c r="N298" s="2" t="inlineStr">
         <is>
-          <t>184.00</t>
+          <t>137.00</t>
         </is>
       </c>
       <c r="O298" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P298" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q298" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q298" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R298" s="2" t="inlineStr">
         <is>
-          <t>6719.22 €</t>
+          <t>7158.72 €</t>
         </is>
       </c>
     </row>
     <row r="299" ht="32" customHeight="1">
       <c r="A299" s="2" t="inlineStr">
         <is>
-          <t>AR18223</t>
+          <t>AR18337</t>
         </is>
       </c>
       <c r="B299" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C299" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D299" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E299" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F299" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 032-032-200 GG PD PM</t>
+          <t>Etaline ETL 032-032-160 GGSCV66 WSECX2HHB, ohne Motor</t>
         </is>
       </c>
       <c r="G299" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H299" s="2" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>151</t>
         </is>
       </c>
       <c r="I299" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J299" s="2" t="inlineStr">
         <is>
-          <t>2.60</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="K299" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="L299" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="M299" s="2" t="inlineStr">
         <is>
-          <t>16.20</t>
+          <t>33.00</t>
         </is>
       </c>
       <c r="N299" s="2" t="inlineStr">
         <is>
-          <t>137.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="O299" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P299" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q299" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q299" s="2" t="inlineStr"/>
       <c r="R299" s="2" t="inlineStr">
         <is>
-          <t>7158.72 €</t>
+          <t>1288.51 €</t>
         </is>
       </c>
     </row>
     <row r="300" ht="32" customHeight="1">
       <c r="A300" s="2" t="inlineStr">
         <is>
-          <t>AR18305</t>
+          <t>AR18349-01</t>
         </is>
       </c>
       <c r="B300" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C300" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D300" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E300" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F300" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160-GGSCV11WSECD2HHB</t>
+          <t>Etaline ETL 032-032-160-GGSCV10WSEBS4HAB PD</t>
         </is>
       </c>
       <c r="G300" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H300" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I300" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J300" s="2" t="inlineStr">
         <is>
-          <t>6.90</t>
+          <t>2.90</t>
         </is>
       </c>
       <c r="K300" s="2" t="inlineStr">
         <is>
-          <t>42.50</t>
+          <t>29.00</t>
         </is>
       </c>
       <c r="L300" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>12.50</t>
         </is>
       </c>
       <c r="M300" s="2" t="inlineStr">
         <is>
-          <t>24.10</t>
+          <t>27.00</t>
         </is>
       </c>
       <c r="N300" s="2" t="inlineStr">
         <is>
-          <t>81.00</t>
+          <t>97.00</t>
         </is>
       </c>
       <c r="O300" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P300" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q300" s="2" t="inlineStr"/>
       <c r="R300" s="2" t="inlineStr">
         <is>
-          <t>1647.34 €</t>
+          <t>3121.51 €</t>
         </is>
       </c>
     </row>
     <row r="301" ht="32" customHeight="1">
       <c r="A301" s="2" t="inlineStr">
         <is>
-          <t>AR18337</t>
+          <t>AR18349-02</t>
         </is>
       </c>
       <c r="B301" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C301" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D301" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E301" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F301" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GGSCV66 WSECX2HHB, ohne Motor</t>
+          <t>Etaline ETL 032-032-160-GGSCV10WSEBS4HAB PD</t>
         </is>
       </c>
       <c r="G301" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H301" s="2" t="inlineStr">
         <is>
-          <t>151</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I301" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J301" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>2.90</t>
         </is>
       </c>
       <c r="K301" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>29.00</t>
         </is>
       </c>
       <c r="L301" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>12.50</t>
         </is>
       </c>
       <c r="M301" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>27.00</t>
         </is>
       </c>
       <c r="N301" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>97.00</t>
         </is>
       </c>
       <c r="O301" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P301" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q301" s="2" t="inlineStr"/>
       <c r="R301" s="2" t="inlineStr">
         <is>
-          <t>1288.51 €</t>
+          <t>3121.51 €</t>
         </is>
       </c>
     </row>
     <row r="302" ht="32" customHeight="1">
       <c r="A302" s="2" t="inlineStr">
         <is>
-          <t>AR18349-01</t>
+          <t>AR18355</t>
         </is>
       </c>
       <c r="B302" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C302" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D302" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E302" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F302" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV10WSEBS4HAB PD</t>
+          <t>Etaline ETLZ Z 065-065-250 GGSAV11D200304 BKSBIE3</t>
         </is>
       </c>
       <c r="G302" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1430</t>
         </is>
       </c>
       <c r="H302" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>211</t>
         </is>
       </c>
       <c r="I302" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J302" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="K302" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="L302" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>8.20</t>
         </is>
       </c>
       <c r="M302" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>15.30</t>
         </is>
       </c>
       <c r="N302" s="2" t="inlineStr">
         <is>
-          <t>97.00</t>
+          <t>213.00</t>
         </is>
       </c>
       <c r="O302" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P302" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q302" s="2" t="inlineStr"/>
       <c r="R302" s="2" t="inlineStr">
         <is>
-          <t>3121.51 €</t>
+          <t>3976.53 €</t>
         </is>
       </c>
     </row>
     <row r="303" ht="32" customHeight="1">
       <c r="A303" s="2" t="inlineStr">
         <is>
-          <t>AR18349-02</t>
+          <t>AR18586</t>
         </is>
       </c>
       <c r="B303" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C303" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D303" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E303" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>080-250</t>
         </is>
       </c>
       <c r="F303" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV10WSEBS4HAB PD</t>
+          <t>Etaline ETL 080-080-250-GGSBV11WSFDN4HHB</t>
         </is>
       </c>
       <c r="G303" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1460</t>
         </is>
       </c>
       <c r="H303" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I303" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J303" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="K303" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>120.00</t>
         </is>
       </c>
       <c r="L303" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>13.90</t>
         </is>
       </c>
       <c r="M303" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>25.30</t>
         </is>
       </c>
       <c r="N303" s="2" t="inlineStr">
         <is>
-          <t>97.00</t>
+          <t>173.00</t>
         </is>
       </c>
       <c r="O303" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P303" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q303" s="2" t="inlineStr"/>
       <c r="R303" s="2" t="inlineStr">
         <is>
-          <t>3121.51 €</t>
+          <t>2929.22 €</t>
         </is>
       </c>
     </row>
     <row r="304" ht="32" customHeight="1">
       <c r="A304" s="2" t="inlineStr">
         <is>
-          <t>AR18355</t>
+          <t>AR18615</t>
         </is>
       </c>
       <c r="B304" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C304" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D304" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-Pro</t>
         </is>
       </c>
       <c r="E304" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>065-090</t>
         </is>
       </c>
       <c r="F304" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ Z 065-065-250 GGSAV11D200304 BKSBIE3</t>
+          <t>EtaLine Pro 065-065-090 2,0kW EAN 4031932394635</t>
         </is>
       </c>
       <c r="G304" s="2" t="inlineStr">
         <is>
-          <t>1430</t>
-[...6 lines deleted...]
-      </c>
+          <t>3500</t>
+        </is>
+      </c>
+      <c r="H304" s="2" t="inlineStr"/>
       <c r="I304" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J304" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="K304" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="L304" s="2" t="inlineStr">
         <is>
-          <t>8.20</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="M304" s="2" t="inlineStr">
         <is>
-          <t>15.30</t>
+          <t>16.50</t>
         </is>
       </c>
       <c r="N304" s="2" t="inlineStr">
         <is>
-          <t>213.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="O304" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>2 kW</t>
         </is>
       </c>
       <c r="P304" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q304" s="2" t="inlineStr"/>
       <c r="R304" s="2" t="inlineStr">
         <is>
-          <t>3976.53 €</t>
+          <t>2735.29 €</t>
         </is>
       </c>
     </row>
     <row r="305" ht="32" customHeight="1">
       <c r="A305" s="2" t="inlineStr">
         <is>
-          <t>AR18586</t>
+          <t>AR18815</t>
         </is>
       </c>
       <c r="B305" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C305" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D305" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E305" s="2" t="inlineStr">
         <is>
-          <t>080-250</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F305" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 080-080-250-GGSBV11WSFDN4HHB</t>
+          <t>Etaline ETL 050-050-160-GGSCV66WSECD4HAB</t>
         </is>
       </c>
       <c r="G305" s="2" t="inlineStr">
         <is>
-          <t>1460</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H305" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>149</t>
         </is>
       </c>
       <c r="I305" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J305" s="2" t="inlineStr">
         <is>
           <t>12.00</t>
         </is>
       </c>
       <c r="K305" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>44.50</t>
         </is>
       </c>
       <c r="L305" s="2" t="inlineStr">
         <is>
-          <t>13.90</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="M305" s="2" t="inlineStr">
         <is>
-          <t>25.30</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="N305" s="2" t="inlineStr">
         <is>
-          <t>173.00</t>
+          <t>88.00</t>
         </is>
       </c>
       <c r="O305" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="P305" s="2" t="inlineStr"/>
       <c r="Q305" s="2" t="inlineStr"/>
       <c r="R305" s="2" t="inlineStr">
         <is>
-          <t>2929.22 €</t>
+          <t>4006.58 €</t>
         </is>
       </c>
     </row>
     <row r="306" ht="32" customHeight="1">
       <c r="A306" s="2" t="inlineStr">
         <is>
-          <t>AR18615</t>
+          <t>AR18879</t>
         </is>
       </c>
       <c r="B306" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C306" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D306" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Pro</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E306" s="2" t="inlineStr">
         <is>
-          <t>065-090</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F306" s="2" t="inlineStr">
         <is>
-          <t>EtaLine Pro 065-065-090 2,0kW EAN 4031932394635</t>
+          <t>Etaline ETL 050-050-160-GGSCV66WSECM2HHB</t>
         </is>
       </c>
       <c r="G306" s="2" t="inlineStr">
         <is>
-          <t>3500</t>
-[...2 lines deleted...]
-      <c r="H306" s="2" t="inlineStr"/>
+          <t>2900</t>
+        </is>
+      </c>
+      <c r="H306" s="2" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
       <c r="I306" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J306" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="K306" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>54.00</t>
         </is>
       </c>
       <c r="L306" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>17.80</t>
         </is>
       </c>
       <c r="M306" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>27.30</t>
         </is>
       </c>
       <c r="N306" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>96.00</t>
         </is>
       </c>
       <c r="O306" s="2" t="inlineStr">
         <is>
-          <t>2 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="P306" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q306" s="2" t="inlineStr"/>
       <c r="R306" s="2" t="inlineStr">
         <is>
-          <t>2735.29 €</t>
+          <t>1841.72 €</t>
         </is>
       </c>
     </row>
     <row r="307" ht="32" customHeight="1">
       <c r="A307" s="2" t="inlineStr">
         <is>
-          <t>AR18760</t>
+          <t>AR19046</t>
         </is>
       </c>
       <c r="B307" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C307" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D307" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E307" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F307" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV66WSEBS2HHB</t>
+          <t>Etaline ETL 032-032-160-GGSCV11WSEAV4HCB PD2 PM</t>
         </is>
       </c>
       <c r="G307" s="2" t="inlineStr">
         <is>
-          <t>2855</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H307" s="2" t="inlineStr">
         <is>
-          <t>137</t>
+          <t>126</t>
         </is>
       </c>
       <c r="I307" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J307" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="K307" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>13.40</t>
         </is>
       </c>
       <c r="L307" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="M307" s="2" t="inlineStr">
         <is>
-          <t>25.90</t>
+          <t>5.20</t>
         </is>
       </c>
       <c r="N307" s="2" t="inlineStr">
         <is>
-          <t>72.00</t>
+          <t>77.00</t>
         </is>
       </c>
       <c r="O307" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P307" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q307" s="2" t="inlineStr"/>
       <c r="R307" s="2" t="inlineStr">
         <is>
-          <t>1504.02 €</t>
+          <t>4241.77 €</t>
         </is>
       </c>
     </row>
     <row r="308" ht="32" customHeight="1">
       <c r="A308" s="2" t="inlineStr">
         <is>
-          <t>AR18815</t>
+          <t>AR19048</t>
         </is>
       </c>
       <c r="B308" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C308" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D308" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E308" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F308" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160-GGSCV66WSECD4HAB</t>
+          <t>Etaline ETL 065-065-160-GGSCV11WSEBA4HCB PD2 PM</t>
         </is>
       </c>
       <c r="G308" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
-[...6 lines deleted...]
-      </c>
+          <t>1445</t>
+        </is>
+      </c>
+      <c r="H308" s="2" t="inlineStr"/>
       <c r="I308" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J308" s="2" t="inlineStr">
         <is>
           <t>12.00</t>
         </is>
       </c>
       <c r="K308" s="2" t="inlineStr">
         <is>
-          <t>44.50</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="L308" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>6.50</t>
         </is>
       </c>
       <c r="M308" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="N308" s="2" t="inlineStr">
         <is>
-          <t>88.00</t>
+          <t>92.00</t>
         </is>
       </c>
       <c r="O308" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
-[...2 lines deleted...]
-      <c r="P308" s="2" t="inlineStr"/>
+          <t>1,1 kW</t>
+        </is>
+      </c>
+      <c r="P308" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q308" s="2" t="inlineStr"/>
       <c r="R308" s="2" t="inlineStr">
         <is>
-          <t>4006.58 €</t>
+          <t>4828.11 €</t>
         </is>
       </c>
     </row>
     <row r="309" ht="32" customHeight="1">
       <c r="A309" s="2" t="inlineStr">
         <is>
-          <t>AR18852</t>
+          <t>AR19069-01</t>
         </is>
       </c>
       <c r="B309" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C309" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D309" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E309" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F309" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-250-GGSCV11WSEBS4AHB ohne Motor</t>
+          <t>Etaline ETL 050-050-250-GGSCV11WSEDN2HHB</t>
         </is>
       </c>
       <c r="G309" s="2" t="inlineStr">
         <is>
-          <t>1435</t>
+          <t>2935</t>
         </is>
       </c>
       <c r="H309" s="2" t="inlineStr">
         <is>
-          <t>205</t>
+          <t>198</t>
         </is>
       </c>
       <c r="I309" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J309" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="K309" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="L309" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>52.00</t>
         </is>
       </c>
       <c r="M309" s="2" t="inlineStr">
         <is>
-          <t>14.10</t>
+          <t>55.20</t>
         </is>
       </c>
       <c r="N309" s="2" t="inlineStr">
         <is>
-          <t>73.00</t>
+          <t>145.00</t>
         </is>
       </c>
       <c r="O309" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...3 lines deleted...]
-      <c r="Q309" s="2" t="inlineStr"/>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="P309" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q309" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R309" s="2" t="inlineStr">
         <is>
-          <t>1569.57 €</t>
+          <t>2988.05 €</t>
         </is>
       </c>
     </row>
     <row r="310" ht="32" customHeight="1">
       <c r="A310" s="2" t="inlineStr">
         <is>
-          <t>AR18879</t>
+          <t>AR19069-02</t>
         </is>
       </c>
       <c r="B310" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C310" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D310" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E310" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F310" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160-GGSCV66WSECM2HHB</t>
+          <t>Etaline ETL 050-050-250-GGSCV11WSEDN2HHB</t>
         </is>
       </c>
       <c r="G310" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2935</t>
         </is>
       </c>
       <c r="H310" s="2" t="inlineStr">
         <is>
-          <t>140</t>
+          <t>198</t>
         </is>
       </c>
       <c r="I310" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J310" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="K310" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="L310" s="2" t="inlineStr">
         <is>
-          <t>17.80</t>
+          <t>52.00</t>
         </is>
       </c>
       <c r="M310" s="2" t="inlineStr">
         <is>
-          <t>27.30</t>
+          <t>55.20</t>
         </is>
       </c>
       <c r="N310" s="2" t="inlineStr">
         <is>
-          <t>96.00</t>
+          <t>145.00</t>
         </is>
       </c>
       <c r="O310" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P310" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q310" s="2" t="inlineStr"/>
+      <c r="Q310" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R310" s="2" t="inlineStr">
         <is>
-          <t>1841.72 €</t>
+          <t>2988.05 €</t>
         </is>
       </c>
     </row>
     <row r="311" ht="32" customHeight="1">
       <c r="A311" s="2" t="inlineStr">
         <is>
-          <t>AR19046</t>
+          <t>AR4890</t>
         </is>
       </c>
       <c r="B311" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C311" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D311" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E311" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F311" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160-GGSCV11WSEAV4HCB PD2 PM</t>
+          <t>Etaline ETL 125-125-160 GG AV11D300404 / PM</t>
         </is>
       </c>
       <c r="G311" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1460</t>
         </is>
       </c>
       <c r="H311" s="2" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>167</t>
         </is>
       </c>
       <c r="I311" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J311" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K311" s="2" t="inlineStr">
         <is>
-          <t>13.40</t>
+          <t>185.00</t>
         </is>
       </c>
       <c r="L311" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="M311" s="2" t="inlineStr">
         <is>
-          <t>5.20</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="N311" s="2" t="inlineStr">
         <is>
-          <t>77.00</t>
+          <t>149.00</t>
         </is>
       </c>
       <c r="O311" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="P311" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q311" s="2" t="inlineStr"/>
       <c r="R311" s="2" t="inlineStr">
         <is>
-          <t>4241.77 €</t>
+          <t>3200.91 €</t>
         </is>
       </c>
     </row>
     <row r="312" ht="32" customHeight="1">
       <c r="A312" s="2" t="inlineStr">
         <is>
-          <t>AR19048</t>
+          <t>AR4980</t>
         </is>
       </c>
       <c r="B312" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C312" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D312" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E312" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F312" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160-GGSCV11WSEBA4HCB PD2 PM</t>
+          <t>Etaline GN 040-250/074 G11</t>
         </is>
       </c>
       <c r="G312" s="2" t="inlineStr">
         <is>
-          <t>1445</t>
-[...2 lines deleted...]
-      <c r="H312" s="2" t="inlineStr"/>
+          <t>1454</t>
+        </is>
+      </c>
+      <c r="H312" s="2" t="inlineStr">
+        <is>
+          <t>187</t>
+        </is>
+      </c>
       <c r="I312" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J312" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K312" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="L312" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="M312" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="N312" s="2" t="inlineStr">
         <is>
-          <t>92.00</t>
+          <t>74.00</t>
         </is>
       </c>
       <c r="O312" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P312" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q312" s="2" t="inlineStr"/>
       <c r="R312" s="2" t="inlineStr">
         <is>
-          <t>4828.11 €</t>
+          <t>923.87 €</t>
         </is>
       </c>
     </row>
     <row r="313" ht="32" customHeight="1">
       <c r="A313" s="2" t="inlineStr">
         <is>
-          <t>AR4890</t>
+          <t>AR5160</t>
         </is>
       </c>
       <c r="B313" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C313" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D313" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E313" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F313" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GG AV11D300404 / PM</t>
+          <t>Etaline ETL 065-065-250 GG AV11D200754 BKSBIE2 ohne Laufrad</t>
         </is>
       </c>
       <c r="G313" s="2" t="inlineStr">
         <is>
-          <t>1460</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H313" s="2" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I313" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J313" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="K313" s="2" t="inlineStr">
         <is>
-          <t>185.00</t>
+          <t>86.00</t>
         </is>
       </c>
       <c r="L313" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="M313" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>24.50</t>
         </is>
       </c>
       <c r="N313" s="2" t="inlineStr">
         <is>
-          <t>149.00</t>
+          <t>139.00</t>
         </is>
       </c>
       <c r="O313" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P313" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q313" s="2" t="inlineStr"/>
       <c r="R313" s="2" t="inlineStr">
         <is>
-          <t>3200.91 €</t>
+          <t>1974.52 €</t>
         </is>
       </c>
     </row>
     <row r="314" ht="32" customHeight="1">
       <c r="A314" s="2" t="inlineStr">
         <is>
-          <t>AR4980</t>
+          <t>AR5202</t>
         </is>
       </c>
       <c r="B314" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C314" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D314" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E314" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F314" s="2" t="inlineStr">
         <is>
-          <t>Etaline GN 040-250/074 G11</t>
+          <t>Etaline ETL 032-032-160 GG AA11D200044  B</t>
         </is>
       </c>
       <c r="G314" s="2" t="inlineStr">
         <is>
-          <t>1454</t>
+          <t>1370</t>
         </is>
       </c>
       <c r="H314" s="2" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>164</t>
         </is>
       </c>
       <c r="I314" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J314" s="2" t="inlineStr">
         <is>
+          <t>2.00</t>
+        </is>
+      </c>
+      <c r="K314" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="L314" s="2" t="inlineStr">
+        <is>
           <t>4.00</t>
         </is>
       </c>
-      <c r="K314" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="L314" s="2" t="inlineStr">
+      <c r="M314" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
-      <c r="M314" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N314" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>52.00</t>
         </is>
       </c>
       <c r="O314" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P314" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q314" s="2" t="inlineStr"/>
       <c r="R314" s="2" t="inlineStr">
         <is>
-          <t>923.87 €</t>
+          <t>715.44 €</t>
         </is>
       </c>
     </row>
     <row r="315" ht="32" customHeight="1">
       <c r="A315" s="2" t="inlineStr">
         <is>
-          <t>AR5160</t>
+          <t>AR5547-01</t>
         </is>
       </c>
       <c r="B315" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C315" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D315" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Trialine-Z</t>
         </is>
       </c>
       <c r="E315" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>040-100</t>
         </is>
       </c>
       <c r="F315" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-250 GG AV11D200754 BKSBIE2 ohne Laufrad</t>
+          <t>Trialine Z 040-100/032 PN10</t>
         </is>
       </c>
       <c r="G315" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H315" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I315" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J315" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="K315" s="2" t="inlineStr">
         <is>
-          <t>86.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="L315" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="M315" s="2" t="inlineStr">
         <is>
-          <t>24.50</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="N315" s="2" t="inlineStr">
         <is>
-          <t>139.00</t>
+          <t>53.00</t>
         </is>
       </c>
       <c r="O315" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P315" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q315" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q315" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R315" s="2" t="inlineStr">
         <is>
-          <t>1974.52 €</t>
+          <t>968.20 €</t>
         </is>
       </c>
     </row>
     <row r="316" ht="32" customHeight="1">
       <c r="A316" s="2" t="inlineStr">
         <is>
-          <t>AR5202</t>
+          <t>AR5547-02</t>
         </is>
       </c>
       <c r="B316" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C316" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D316" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Trialine-Z</t>
         </is>
       </c>
       <c r="E316" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-100</t>
         </is>
       </c>
       <c r="F316" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AA11D200044  B</t>
+          <t>Trialine Z 040-100/032 PN10</t>
         </is>
       </c>
       <c r="G316" s="2" t="inlineStr">
         <is>
-          <t>1370</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H316" s="2" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>80</t>
         </is>
       </c>
       <c r="I316" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J316" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="K316" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="L316" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="M316" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="N316" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>53.00</t>
         </is>
       </c>
       <c r="O316" s="2" t="inlineStr">
         <is>
           <t>0,37 kW</t>
         </is>
       </c>
       <c r="P316" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q316" s="2" t="inlineStr"/>
+      <c r="Q316" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R316" s="2" t="inlineStr">
         <is>
-          <t>715.44 €</t>
+          <t>968.20 €</t>
         </is>
       </c>
     </row>
     <row r="317" ht="32" customHeight="1">
       <c r="A317" s="2" t="inlineStr">
         <is>
-          <t>AR5547-01</t>
+          <t>AR5548</t>
         </is>
       </c>
       <c r="B317" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C317" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D317" s="2" t="inlineStr">
         <is>
           <t>Trialine-Z</t>
         </is>
       </c>
       <c r="E317" s="2" t="inlineStr">
         <is>
           <t>040-100</t>
         </is>
       </c>
       <c r="F317" s="2" t="inlineStr">
         <is>
-          <t>Trialine Z 040-100/032 PN10</t>
+          <t>Trialine Z 040-100/072 PN10</t>
         </is>
       </c>
       <c r="G317" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H317" s="2" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>95</t>
         </is>
       </c>
       <c r="I317" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J317" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="K317" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="L317" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="M317" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="N317" s="2" t="inlineStr">
         <is>
           <t>53.00</t>
         </is>
       </c>
       <c r="O317" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P317" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q317" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R317" s="2" t="inlineStr">
         <is>
-          <t>968.20 €</t>
+          <t>1022.94 €</t>
         </is>
       </c>
     </row>
     <row r="318" ht="32" customHeight="1">
       <c r="A318" s="2" t="inlineStr">
         <is>
-          <t>AR5547-02</t>
+          <t>AR5713</t>
         </is>
       </c>
       <c r="B318" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C318" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D318" s="2" t="inlineStr">
         <is>
-          <t>Trialine-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E318" s="2" t="inlineStr">
         <is>
-          <t>040-100</t>
+          <t>125-250</t>
         </is>
       </c>
       <c r="F318" s="2" t="inlineStr">
         <is>
-          <t>Trialine Z 040-100/032 PN10</t>
+          <t>Etaline ETL 125-125-250 GG AA11D301504  B mit PD1 / PM</t>
         </is>
       </c>
       <c r="G318" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1472</t>
         </is>
       </c>
       <c r="H318" s="2" t="inlineStr">
         <is>
-          <t>80</t>
+          <t>269</t>
         </is>
       </c>
       <c r="I318" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J318" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="K318" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>250.00</t>
         </is>
       </c>
       <c r="L318" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="M318" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>25.80</t>
         </is>
       </c>
       <c r="N318" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>296.00</t>
         </is>
       </c>
       <c r="O318" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="P318" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q318" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q318" s="2" t="inlineStr"/>
       <c r="R318" s="2" t="inlineStr">
         <is>
-          <t>968.20 €</t>
+          <t>8262.70 €</t>
         </is>
       </c>
     </row>
     <row r="319" ht="32" customHeight="1">
       <c r="A319" s="2" t="inlineStr">
         <is>
-          <t>AR5548</t>
+          <t>AR5718</t>
         </is>
       </c>
       <c r="B319" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C319" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D319" s="2" t="inlineStr">
         <is>
-          <t>Trialine-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E319" s="2" t="inlineStr">
         <is>
-          <t>040-100</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F319" s="2" t="inlineStr">
         <is>
-          <t>Trialine Z 040-100/072 PN10</t>
+          <t>Etaline ETLZ 050-050-250 GG AV11D200304  B, ohne Motoren</t>
         </is>
       </c>
       <c r="G319" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1460</t>
         </is>
       </c>
       <c r="H319" s="2" t="inlineStr">
         <is>
-          <t>95</t>
+          <t>248</t>
         </is>
       </c>
       <c r="I319" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J319" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="K319" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="L319" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="M319" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>21.50</t>
         </is>
       </c>
       <c r="N319" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>124.00</t>
         </is>
       </c>
       <c r="O319" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P319" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q319" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q319" s="2" t="inlineStr"/>
       <c r="R319" s="2" t="inlineStr">
         <is>
-          <t>1022.94 €</t>
+          <t>1707.14 €</t>
         </is>
       </c>
     </row>
     <row r="320" ht="32" customHeight="1">
       <c r="A320" s="2" t="inlineStr">
         <is>
-          <t>AR5713</t>
+          <t>AR5867</t>
         </is>
       </c>
       <c r="B320" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C320" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D320" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E320" s="2" t="inlineStr">
         <is>
-          <t>125-250</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F320" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-250 GG AA11D301504  B mit PD1 / PM</t>
+          <t>Etaline ETL 125-125-160 GG AA10D300304  B</t>
         </is>
       </c>
       <c r="G320" s="2" t="inlineStr">
         <is>
-          <t>1472</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H320" s="2" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>159</t>
         </is>
       </c>
       <c r="I320" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J320" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K320" s="2" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>180.00</t>
         </is>
       </c>
       <c r="L320" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>3.20</t>
         </is>
       </c>
       <c r="M320" s="2" t="inlineStr">
         <is>
-          <t>25.80</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="N320" s="2" t="inlineStr">
         <is>
-          <t>296.00</t>
+          <t>153.00</t>
         </is>
       </c>
       <c r="O320" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P320" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q320" s="2" t="inlineStr"/>
       <c r="R320" s="2" t="inlineStr">
         <is>
-          <t>8262.70 €</t>
+          <t>2570.31 €</t>
         </is>
       </c>
     </row>
     <row r="321" ht="32" customHeight="1">
       <c r="A321" s="2" t="inlineStr">
         <is>
-          <t>AR5718</t>
+          <t>AR6500</t>
         </is>
       </c>
       <c r="B321" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C321" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D321" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E321" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F321" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 050-050-250 GG AV11D200304  B, ohne Motoren</t>
+          <t>Etaline ETL 032-032-160 GG AA11D200064 BKSBIE1</t>
         </is>
       </c>
       <c r="G321" s="2" t="inlineStr">
         <is>
-          <t>1460</t>
+          <t>1395</t>
         </is>
       </c>
       <c r="H321" s="2" t="inlineStr">
         <is>
-          <t>248</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I321" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J321" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="K321" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="L321" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="M321" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>10.80</t>
         </is>
       </c>
       <c r="N321" s="2" t="inlineStr">
         <is>
-          <t>124.00</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="O321" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P321" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q321" s="2" t="inlineStr"/>
       <c r="R321" s="2" t="inlineStr">
         <is>
-          <t>1707.14 €</t>
+          <t>708.91 €</t>
         </is>
       </c>
     </row>
     <row r="322" ht="32" customHeight="1">
       <c r="A322" s="2" t="inlineStr">
         <is>
-          <t>AR5867</t>
+          <t>AR6634</t>
         </is>
       </c>
       <c r="B322" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C322" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D322" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E322" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F322" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 125-125-160 GG AA10D300304  B</t>
+          <t>Etaline ETL 032-032-200 GG AV11D200034  BSIEIE1</t>
         </is>
       </c>
       <c r="G322" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1370</t>
         </is>
       </c>
       <c r="H322" s="2" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>184</t>
         </is>
       </c>
       <c r="I322" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J322" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="K322" s="2" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="L322" s="2" t="inlineStr">
         <is>
-          <t>3.20</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="M322" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>10.40</t>
         </is>
       </c>
       <c r="N322" s="2" t="inlineStr">
         <is>
-          <t>153.00</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="O322" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P322" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q322" s="2" t="inlineStr"/>
       <c r="R322" s="2" t="inlineStr">
         <is>
-          <t>2570.31 €</t>
+          <t>905.08 €</t>
         </is>
       </c>
     </row>
     <row r="323" ht="32" customHeight="1">
       <c r="A323" s="2" t="inlineStr">
         <is>
-          <t>AR6500</t>
+          <t>AR6644</t>
         </is>
       </c>
       <c r="B323" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C323" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D323" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E323" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F323" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AA11D200064 BKSBIE1</t>
+          <t>Etaline GN 050-250/154 G11</t>
         </is>
       </c>
       <c r="G323" s="2" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>1435</t>
         </is>
       </c>
       <c r="H323" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>203</t>
         </is>
       </c>
       <c r="I323" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J323" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="K323" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>34.00</t>
         </is>
       </c>
       <c r="L323" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="M323" s="2" t="inlineStr">
         <is>
-          <t>10.80</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="N323" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="O323" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="P323" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q323" s="2" t="inlineStr"/>
       <c r="R323" s="2" t="inlineStr">
         <is>
-          <t>708.91 €</t>
+          <t>1096.99 €</t>
         </is>
       </c>
     </row>
     <row r="324" ht="32" customHeight="1">
       <c r="A324" s="2" t="inlineStr">
         <is>
-          <t>AR6634</t>
+          <t>AR6689</t>
         </is>
       </c>
       <c r="B324" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C324" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D324" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E324" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F324" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200 GG AV11D200034  BSIEIE1</t>
+          <t>Etaline ETL 050-050-160 GG AV11D200114 BKSBIE4 / PD2E, ohne Gehäuse</t>
         </is>
       </c>
       <c r="G324" s="2" t="inlineStr">
         <is>
-          <t>1370</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H324" s="2" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>150</t>
         </is>
       </c>
       <c r="I324" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J324" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="K324" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="L324" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>3.80</t>
         </is>
       </c>
       <c r="M324" s="2" t="inlineStr">
         <is>
-          <t>10.40</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="N324" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>62.00</t>
         </is>
       </c>
       <c r="O324" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P324" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q324" s="2" t="inlineStr"/>
       <c r="R324" s="2" t="inlineStr">
         <is>
-          <t>905.08 €</t>
+          <t>1881.68 €</t>
         </is>
       </c>
     </row>
     <row r="325" ht="32" customHeight="1">
       <c r="A325" s="2" t="inlineStr">
         <is>
-          <t>AR6644</t>
+          <t>AR6690</t>
         </is>
       </c>
       <c r="B325" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C325" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D325" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E325" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F325" s="2" t="inlineStr">
         <is>
-          <t>Etaline GN 050-250/154 G11</t>
+          <t>Etaline ETL 050-050-160 GG AV11D200114  BKSBIE4 / PD2E</t>
         </is>
       </c>
       <c r="G325" s="2" t="inlineStr">
         <is>
-          <t>1435</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H325" s="2" t="inlineStr">
         <is>
-          <t>203</t>
+          <t>159</t>
         </is>
       </c>
       <c r="I325" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J325" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K325" s="2" t="inlineStr">
         <is>
-          <t>34.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="L325" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>3.80</t>
         </is>
       </c>
       <c r="M325" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>9.10</t>
         </is>
       </c>
       <c r="N325" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>62.00</t>
         </is>
       </c>
       <c r="O325" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P325" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q325" s="2" t="inlineStr"/>
       <c r="R325" s="2" t="inlineStr">
         <is>
-          <t>1096.99 €</t>
+          <t>1887.42 €</t>
         </is>
       </c>
     </row>
     <row r="326" ht="32" customHeight="1">
       <c r="A326" s="2" t="inlineStr">
         <is>
-          <t>AR6689</t>
+          <t>AR6713</t>
         </is>
       </c>
       <c r="B326" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C326" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D326" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E326" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F326" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AV11D200114 BKSBIE4 / PD2E, ohne Gehäuse</t>
+          <t>Etaline ETL 050-050-160 GG AA06</t>
         </is>
       </c>
       <c r="G326" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2933</t>
         </is>
       </c>
       <c r="H326" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>124</t>
         </is>
       </c>
       <c r="I326" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J326" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>6.50</t>
         </is>
       </c>
       <c r="K326" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>66.00</t>
         </is>
       </c>
       <c r="L326" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>8.60</t>
         </is>
       </c>
       <c r="M326" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="N326" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>76.00</t>
         </is>
       </c>
       <c r="O326" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P326" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q326" s="2" t="inlineStr"/>
       <c r="R326" s="2" t="inlineStr">
         <is>
-          <t>1881.68 €</t>
+          <t>823.43 €</t>
         </is>
       </c>
     </row>
     <row r="327" ht="32" customHeight="1">
       <c r="A327" s="2" t="inlineStr">
         <is>
-          <t>AR6690</t>
+          <t>AR6805</t>
         </is>
       </c>
       <c r="B327" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C327" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D327" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E327" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F327" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AV11D200114  BKSBIE4 / PD2E</t>
+          <t>Etaline ETL 032-032-160 GG AA11D200064exB</t>
         </is>
       </c>
       <c r="G327" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1390</t>
         </is>
       </c>
       <c r="H327" s="2" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>136</t>
         </is>
       </c>
       <c r="I327" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J327" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1.40</t>
         </is>
       </c>
       <c r="K327" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="L327" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>2.80</t>
         </is>
       </c>
       <c r="M327" s="2" t="inlineStr">
         <is>
-          <t>9.10</t>
+          <t>6.20</t>
         </is>
       </c>
       <c r="N327" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="O327" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P327" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q327" s="2" t="inlineStr"/>
+      <c r="Q327" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R327" s="2" t="inlineStr">
         <is>
-          <t>1887.42 €</t>
+          <t>1002.05 €</t>
         </is>
       </c>
     </row>
     <row r="328" ht="32" customHeight="1">
       <c r="A328" s="2" t="inlineStr">
         <is>
-          <t>AR6713</t>
+          <t>AR6806</t>
         </is>
       </c>
       <c r="B328" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C328" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D328" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E328" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F328" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AA06</t>
+          <t>Etaline ETL 032-032-160 GG AA11D200064exB</t>
         </is>
       </c>
       <c r="G328" s="2" t="inlineStr">
         <is>
-          <t>2933</t>
+          <t>1390</t>
         </is>
       </c>
       <c r="H328" s="2" t="inlineStr">
         <is>
-          <t>124</t>
+          <t>136</t>
         </is>
       </c>
       <c r="I328" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J328" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>1.40</t>
         </is>
       </c>
       <c r="K328" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="L328" s="2" t="inlineStr">
         <is>
-          <t>8.60</t>
+          <t>2.80</t>
         </is>
       </c>
       <c r="M328" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>6.20</t>
         </is>
       </c>
       <c r="N328" s="2" t="inlineStr">
         <is>
-          <t>76.00</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="O328" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P328" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q328" s="2" t="inlineStr"/>
+      <c r="Q328" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R328" s="2" t="inlineStr">
         <is>
-          <t>823.43 €</t>
+          <t>1002.05 €</t>
         </is>
       </c>
     </row>
     <row r="329" ht="32" customHeight="1">
       <c r="A329" s="2" t="inlineStr">
         <is>
-          <t>AR6805</t>
+          <t>AR6807</t>
         </is>
       </c>
       <c r="B329" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C329" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D329" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E329" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F329" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GG AA11D200064exB</t>
@@ -29185,247 +29125,239 @@
           <t>2.80</t>
         </is>
       </c>
       <c r="M329" s="2" t="inlineStr">
         <is>
           <t>6.20</t>
         </is>
       </c>
       <c r="N329" s="2" t="inlineStr">
         <is>
           <t>31.00</t>
         </is>
       </c>
       <c r="O329" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P329" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q329" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R329" s="2" t="inlineStr">
         <is>
           <t>1002.05 €</t>
         </is>
       </c>
     </row>
     <row r="330" ht="32" customHeight="1">
       <c r="A330" s="2" t="inlineStr">
         <is>
-          <t>AR6806</t>
+          <t>AR6889</t>
         </is>
       </c>
       <c r="B330" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C330" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D330" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E330" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F330" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AA11D200064exB</t>
+          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
         </is>
       </c>
       <c r="G330" s="2" t="inlineStr">
         <is>
-          <t>1390</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H330" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>115</t>
         </is>
       </c>
       <c r="I330" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J330" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="K330" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>12.50</t>
         </is>
       </c>
       <c r="L330" s="2" t="inlineStr">
         <is>
-          <t>2.80</t>
+          <t>1.70</t>
         </is>
       </c>
       <c r="M330" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="N330" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="O330" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P330" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q330" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q330" s="2" t="inlineStr"/>
       <c r="R330" s="2" t="inlineStr">
         <is>
-          <t>1002.05 €</t>
+          <t>1157.86 €</t>
         </is>
       </c>
     </row>
     <row r="331" ht="32" customHeight="1">
       <c r="A331" s="2" t="inlineStr">
         <is>
-          <t>AR6807</t>
+          <t>AR6892</t>
         </is>
       </c>
       <c r="B331" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C331" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D331" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E331" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F331" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AA11D200064exB</t>
+          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
         </is>
       </c>
       <c r="G331" s="2" t="inlineStr">
         <is>
-          <t>1390</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H331" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>115</t>
         </is>
       </c>
       <c r="I331" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J331" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="K331" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>12.50</t>
         </is>
       </c>
       <c r="L331" s="2" t="inlineStr">
         <is>
-          <t>2.80</t>
+          <t>1.70</t>
         </is>
       </c>
       <c r="M331" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="N331" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="O331" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P331" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q331" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q331" s="2" t="inlineStr"/>
       <c r="R331" s="2" t="inlineStr">
         <is>
-          <t>1002.05 €</t>
+          <t>1157.86 €</t>
         </is>
       </c>
     </row>
     <row r="332" ht="32" customHeight="1">
       <c r="A332" s="2" t="inlineStr">
         <is>
-          <t>AR6889</t>
+          <t>AR6893</t>
         </is>
       </c>
       <c r="B332" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C332" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D332" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E332" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F332" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
@@ -29469,2851 +29401,2851 @@
       <c r="N332" s="2" t="inlineStr">
         <is>
           <t>57.00</t>
         </is>
       </c>
       <c r="O332" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P332" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q332" s="2" t="inlineStr"/>
       <c r="R332" s="2" t="inlineStr">
         <is>
           <t>1157.86 €</t>
         </is>
       </c>
     </row>
     <row r="333" ht="32" customHeight="1">
       <c r="A333" s="2" t="inlineStr">
         <is>
-          <t>AR6892</t>
+          <t>AR6894</t>
         </is>
       </c>
       <c r="B333" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C333" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D333" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E333" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F333" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
+          <t>Etaline ETL 050-050-160 GG AV11D200054  BKSBIE1M / PM</t>
         </is>
       </c>
       <c r="G333" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1395</t>
         </is>
       </c>
       <c r="H333" s="2" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>125</t>
         </is>
       </c>
       <c r="I333" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J333" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="K333" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="L333" s="2" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>1.80</t>
         </is>
       </c>
       <c r="M333" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>5.10</t>
         </is>
       </c>
       <c r="N333" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="O333" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P333" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q333" s="2" t="inlineStr"/>
       <c r="R333" s="2" t="inlineStr">
         <is>
-          <t>1157.86 €</t>
+          <t>1273.06 €</t>
         </is>
       </c>
     </row>
     <row r="334" ht="32" customHeight="1">
       <c r="A334" s="2" t="inlineStr">
         <is>
-          <t>AR6893</t>
+          <t>AR6895</t>
         </is>
       </c>
       <c r="B334" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C334" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D334" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E334" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F334" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
+          <t>Etaline ETL 050-050-160 GG AV11D200054  BKSBIE1M / PM</t>
         </is>
       </c>
       <c r="G334" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1395</t>
         </is>
       </c>
       <c r="H334" s="2" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>125</t>
         </is>
       </c>
       <c r="I334" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J334" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="K334" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="L334" s="2" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>1.80</t>
         </is>
       </c>
       <c r="M334" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>5.10</t>
         </is>
       </c>
       <c r="N334" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="O334" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P334" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q334" s="2" t="inlineStr"/>
       <c r="R334" s="2" t="inlineStr">
         <is>
-          <t>1157.86 €</t>
+          <t>1273.06 €</t>
         </is>
       </c>
     </row>
     <row r="335" ht="32" customHeight="1">
       <c r="A335" s="2" t="inlineStr">
         <is>
-          <t>AR6894</t>
+          <t>AR6896</t>
         </is>
       </c>
       <c r="B335" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C335" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D335" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E335" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F335" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AV11D200054  BKSBIE1M / PM</t>
+          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
         </is>
       </c>
       <c r="G335" s="2" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H335" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>115</t>
         </is>
       </c>
       <c r="I335" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J335" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="K335" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>12.50</t>
         </is>
       </c>
       <c r="L335" s="2" t="inlineStr">
         <is>
-          <t>1.80</t>
+          <t>1.70</t>
         </is>
       </c>
       <c r="M335" s="2" t="inlineStr">
         <is>
-          <t>5.10</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="N335" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="O335" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P335" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q335" s="2" t="inlineStr"/>
       <c r="R335" s="2" t="inlineStr">
         <is>
-          <t>1273.06 €</t>
+          <t>1157.86 €</t>
         </is>
       </c>
     </row>
     <row r="336" ht="32" customHeight="1">
       <c r="A336" s="2" t="inlineStr">
         <is>
-          <t>AR6895</t>
+          <t>AR6904</t>
         </is>
       </c>
       <c r="B336" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C336" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D336" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E336" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F336" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AV11D200054  BKSBIE1M / PM</t>
+          <t>Etaline ETL 050-050-160 GG AA11D200064 BKSBIE1</t>
         </is>
       </c>
       <c r="G336" s="2" t="inlineStr">
         <is>
           <t>1395</t>
         </is>
       </c>
       <c r="H336" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>123</t>
         </is>
       </c>
       <c r="I336" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J336" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K336" s="2" t="inlineStr">
         <is>
           <t>35.00</t>
         </is>
       </c>
       <c r="L336" s="2" t="inlineStr">
         <is>
-          <t>1.80</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="M336" s="2" t="inlineStr">
         <is>
-          <t>5.10</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="N336" s="2" t="inlineStr">
         <is>
           <t>56.00</t>
         </is>
       </c>
       <c r="O336" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P336" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q336" s="2" t="inlineStr"/>
       <c r="R336" s="2" t="inlineStr">
         <is>
-          <t>1273.06 €</t>
+          <t>848.81 €</t>
         </is>
       </c>
     </row>
     <row r="337" ht="32" customHeight="1">
       <c r="A337" s="2" t="inlineStr">
         <is>
-          <t>AR6896</t>
+          <t>AR6905</t>
         </is>
       </c>
       <c r="B337" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C337" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D337" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E337" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F337" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
+          <t>Etaline ETL 050-050-160 GG AA11D200064 BKSBIE1 PDBM / PM</t>
         </is>
       </c>
       <c r="G337" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1429</t>
         </is>
       </c>
       <c r="H337" s="2" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>123</t>
         </is>
       </c>
       <c r="I337" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J337" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K337" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="L337" s="2" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="M337" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="N337" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>64.00</t>
         </is>
       </c>
       <c r="O337" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P337" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q337" s="2" t="inlineStr"/>
       <c r="R337" s="2" t="inlineStr">
         <is>
-          <t>1157.86 €</t>
+          <t>1552.29 €</t>
         </is>
       </c>
     </row>
     <row r="338" ht="32" customHeight="1">
       <c r="A338" s="2" t="inlineStr">
         <is>
-          <t>AR6904</t>
+          <t>AR6907</t>
         </is>
       </c>
       <c r="B338" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C338" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D338" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E338" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F338" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AA11D200064 BKSBIE1</t>
+          <t>Etaline ETL 065-065-160 GG AV11D201502 BIE3</t>
         </is>
       </c>
       <c r="G338" s="2" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>2970</t>
         </is>
       </c>
       <c r="H338" s="2" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I338" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J338" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K338" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>150.00</t>
         </is>
       </c>
       <c r="L338" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>22.50</t>
         </is>
       </c>
       <c r="M338" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="N338" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>133.00</t>
         </is>
       </c>
       <c r="O338" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="P338" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q338" s="2" t="inlineStr"/>
       <c r="R338" s="2" t="inlineStr">
         <is>
-          <t>848.81 €</t>
+          <t>2809.70 €</t>
         </is>
       </c>
     </row>
     <row r="339" ht="32" customHeight="1">
       <c r="A339" s="2" t="inlineStr">
         <is>
-          <t>AR6905</t>
+          <t>AR6991</t>
         </is>
       </c>
       <c r="B339" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C339" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D339" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E339" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F339" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AA11D200064 BKSBIE1 PDBM / PM</t>
+          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
         </is>
       </c>
       <c r="G339" s="2" t="inlineStr">
         <is>
-          <t>1429</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H339" s="2" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>115</t>
         </is>
       </c>
       <c r="I339" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J339" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1.10</t>
         </is>
       </c>
       <c r="K339" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>12.50</t>
         </is>
       </c>
       <c r="L339" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>1.85</t>
         </is>
       </c>
       <c r="M339" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>4.10</t>
         </is>
       </c>
       <c r="N339" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="O339" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P339" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q339" s="2" t="inlineStr"/>
       <c r="R339" s="2" t="inlineStr">
         <is>
-          <t>1552.29 €</t>
+          <t>1157.86 €</t>
         </is>
       </c>
     </row>
     <row r="340" ht="32" customHeight="1">
       <c r="A340" s="2" t="inlineStr">
         <is>
-          <t>AR6907</t>
+          <t>AR6992</t>
         </is>
       </c>
       <c r="B340" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C340" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D340" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E340" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F340" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GG AV11D201502 BIE3</t>
+          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
         </is>
       </c>
       <c r="G340" s="2" t="inlineStr">
         <is>
-          <t>2970</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H340" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>115</t>
         </is>
       </c>
       <c r="I340" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J340" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>1.10</t>
         </is>
       </c>
       <c r="K340" s="2" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>12.50</t>
         </is>
       </c>
       <c r="L340" s="2" t="inlineStr">
         <is>
-          <t>22.50</t>
+          <t>1.85</t>
         </is>
       </c>
       <c r="M340" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>4.10</t>
         </is>
       </c>
       <c r="N340" s="2" t="inlineStr">
         <is>
-          <t>133.00</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="O340" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P340" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q340" s="2" t="inlineStr"/>
       <c r="R340" s="2" t="inlineStr">
         <is>
-          <t>2809.70 €</t>
+          <t>1157.86 €</t>
         </is>
       </c>
     </row>
     <row r="341" ht="32" customHeight="1">
       <c r="A341" s="2" t="inlineStr">
         <is>
-          <t>AR6991</t>
+          <t>AR6993</t>
         </is>
       </c>
       <c r="B341" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C341" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D341" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E341" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F341" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
+          <t>Etaline ETL 050-050-160 GG AV11D200054  BKSBIE1M / PM</t>
         </is>
       </c>
       <c r="G341" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1395</t>
         </is>
       </c>
       <c r="H341" s="2" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>125</t>
         </is>
       </c>
       <c r="I341" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J341" s="2" t="inlineStr">
         <is>
-          <t>1.10</t>
+          <t>4.10</t>
         </is>
       </c>
       <c r="K341" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="L341" s="2" t="inlineStr">
         <is>
-          <t>1.85</t>
+          <t>2.90</t>
         </is>
       </c>
       <c r="M341" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="N341" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="O341" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P341" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q341" s="2" t="inlineStr"/>
       <c r="R341" s="2" t="inlineStr">
         <is>
-          <t>1157.86 €</t>
+          <t>1273.06 €</t>
         </is>
       </c>
     </row>
     <row r="342" ht="32" customHeight="1">
       <c r="A342" s="2" t="inlineStr">
         <is>
-          <t>AR6992</t>
+          <t>AR6994</t>
         </is>
       </c>
       <c r="B342" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C342" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D342" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E342" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F342" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG AV11D200074  BKSBIE3M / PM</t>
+          <t>Etaline ETL 050-050-160 GG AV11D200054 PM, ohne Motor</t>
         </is>
       </c>
       <c r="G342" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>1395</t>
         </is>
       </c>
       <c r="H342" s="2" t="inlineStr">
         <is>
-          <t>115</t>
+          <t>125</t>
         </is>
       </c>
       <c r="I342" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J342" s="2" t="inlineStr">
         <is>
-          <t>1.10</t>
+          <t>4.10</t>
         </is>
       </c>
       <c r="K342" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="L342" s="2" t="inlineStr">
         <is>
-          <t>1.85</t>
+          <t>2.90</t>
         </is>
       </c>
       <c r="M342" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="N342" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="O342" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P342" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q342" s="2" t="inlineStr"/>
       <c r="R342" s="2" t="inlineStr">
         <is>
-          <t>1157.86 €</t>
+          <t>1290.65 €</t>
         </is>
       </c>
     </row>
     <row r="343" ht="32" customHeight="1">
       <c r="A343" s="2" t="inlineStr">
         <is>
-          <t>AR6993</t>
+          <t>AR7119</t>
         </is>
       </c>
       <c r="B343" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C343" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D343" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E343" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F343" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AV11D200054  BKSBIE1M / PM</t>
+          <t>Etaline ETL 050-050-160 GG AA11D200064  B / PM</t>
         </is>
       </c>
       <c r="G343" s="2" t="inlineStr">
         <is>
           <t>1395</t>
         </is>
       </c>
       <c r="H343" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>131</t>
         </is>
       </c>
       <c r="I343" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J343" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K343" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>36.00</t>
         </is>
       </c>
       <c r="L343" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="M343" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>5.80</t>
         </is>
       </c>
       <c r="N343" s="2" t="inlineStr">
         <is>
           <t>56.00</t>
         </is>
       </c>
       <c r="O343" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P343" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q343" s="2" t="inlineStr"/>
       <c r="R343" s="2" t="inlineStr">
         <is>
-          <t>1273.06 €</t>
+          <t>1178.98 €</t>
         </is>
       </c>
     </row>
     <row r="344" ht="32" customHeight="1">
       <c r="A344" s="2" t="inlineStr">
         <is>
-          <t>AR6994</t>
+          <t>AR7223</t>
         </is>
       </c>
       <c r="B344" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C344" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D344" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E344" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
       <c r="F344" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AV11D200054 PM, ohne Motor</t>
+          <t>Etaline ETL 050-050-160 GG AA11D200064  B / PM</t>
         </is>
       </c>
       <c r="G344" s="2" t="inlineStr">
         <is>
           <t>1395</t>
         </is>
       </c>
       <c r="H344" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>131</t>
         </is>
       </c>
       <c r="I344" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J344" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>3.80</t>
         </is>
       </c>
       <c r="K344" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>36.00</t>
         </is>
       </c>
       <c r="L344" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="M344" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>5.80</t>
         </is>
       </c>
       <c r="N344" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="O344" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P344" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q344" s="2" t="inlineStr"/>
       <c r="R344" s="2" t="inlineStr">
         <is>
-          <t>1290.65 €</t>
+          <t>1178.98 €</t>
         </is>
       </c>
     </row>
     <row r="345" ht="32" customHeight="1">
       <c r="A345" s="2" t="inlineStr">
         <is>
-          <t>AR7119</t>
+          <t>AR7323</t>
         </is>
       </c>
       <c r="B345" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C345" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D345" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E345" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F345" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AA11D200064  B / PM</t>
+          <t>Etaline ETL 032-032-200 GG AV11D200074  BSIEIE3 / PD2E / PM</t>
         </is>
       </c>
       <c r="G345" s="2" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>1479</t>
         </is>
       </c>
       <c r="H345" s="2" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>187</t>
         </is>
       </c>
       <c r="I345" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J345" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>2.10</t>
         </is>
       </c>
       <c r="K345" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>19.60</t>
         </is>
       </c>
       <c r="L345" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="M345" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="N345" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>65.00</t>
         </is>
       </c>
       <c r="O345" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P345" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q345" s="2" t="inlineStr"/>
       <c r="R345" s="2" t="inlineStr">
         <is>
-          <t>1178.98 €</t>
+          <t>2180.35 €</t>
         </is>
       </c>
     </row>
     <row r="346" ht="32" customHeight="1">
       <c r="A346" s="2" t="inlineStr">
         <is>
-          <t>AR7223</t>
+          <t>AR7324</t>
         </is>
       </c>
       <c r="B346" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C346" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D346" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E346" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F346" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG AA11D200064  B / PM</t>
+          <t>Etaline ETL 032-032-200 GG AV11D200074  BSIEIE3 / PD2E / PM</t>
         </is>
       </c>
       <c r="G346" s="2" t="inlineStr">
         <is>
-          <t>1395</t>
+          <t>1484</t>
         </is>
       </c>
       <c r="H346" s="2" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>172</t>
         </is>
       </c>
       <c r="I346" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J346" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="K346" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="L346" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>5.40</t>
         </is>
       </c>
       <c r="M346" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="N346" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>65.00</t>
         </is>
       </c>
       <c r="O346" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P346" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q346" s="2" t="inlineStr"/>
       <c r="R346" s="2" t="inlineStr">
         <is>
-          <t>1178.98 €</t>
+          <t>2180.35 €</t>
         </is>
       </c>
     </row>
     <row r="347" ht="32" customHeight="1">
       <c r="A347" s="2" t="inlineStr">
         <is>
-          <t>AR7323</t>
+          <t>AR7326</t>
         </is>
       </c>
       <c r="B347" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C347" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D347" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E347" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F347" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-200 GG AV11D200074  BSIEIE3 / PD2E / PM</t>
         </is>
       </c>
       <c r="G347" s="2" t="inlineStr">
         <is>
-          <t>1479</t>
+          <t>1484</t>
         </is>
       </c>
       <c r="H347" s="2" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>172</t>
         </is>
       </c>
       <c r="I347" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J347" s="2" t="inlineStr">
         <is>
-          <t>2.10</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="K347" s="2" t="inlineStr">
         <is>
-          <t>19.60</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="L347" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>5.40</t>
         </is>
       </c>
       <c r="M347" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="N347" s="2" t="inlineStr">
         <is>
           <t>65.00</t>
         </is>
       </c>
       <c r="O347" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P347" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q347" s="2" t="inlineStr"/>
       <c r="R347" s="2" t="inlineStr">
         <is>
           <t>2180.35 €</t>
         </is>
       </c>
     </row>
     <row r="348" ht="32" customHeight="1">
       <c r="A348" s="2" t="inlineStr">
         <is>
-          <t>AR7324</t>
+          <t>AR7414</t>
         </is>
       </c>
       <c r="B348" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C348" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D348" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E348" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F348" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200 GG AV11D200074  BSIEIE3 / PD2E / PM</t>
+          <t>Etaline ETL 032-032-160 GG_AV06A200074</t>
         </is>
       </c>
       <c r="G348" s="2" t="inlineStr">
         <is>
-          <t>1484</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H348" s="2" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>133</t>
         </is>
       </c>
       <c r="I348" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J348" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1.30</t>
         </is>
       </c>
       <c r="K348" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>14.35</t>
         </is>
       </c>
       <c r="L348" s="2" t="inlineStr">
         <is>
-          <t>5.40</t>
+          <t>2.40</t>
         </is>
       </c>
       <c r="M348" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>5.78</t>
         </is>
       </c>
       <c r="N348" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="O348" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
-      <c r="P348" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P348" s="2" t="inlineStr"/>
       <c r="Q348" s="2" t="inlineStr"/>
       <c r="R348" s="2" t="inlineStr">
         <is>
-          <t>2180.35 €</t>
+          <t>733.14 €</t>
         </is>
       </c>
     </row>
     <row r="349" ht="32" customHeight="1">
       <c r="A349" s="2" t="inlineStr">
         <is>
-          <t>AR7326</t>
+          <t>AR8060</t>
         </is>
       </c>
       <c r="B349" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C349" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D349" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E349" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F349" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200 GG AV11D200074  BSIEIE3 / PD2E / PM</t>
+          <t>Etaline ETL 032-032-200 GG_AV11D200034</t>
         </is>
       </c>
       <c r="G349" s="2" t="inlineStr">
         <is>
-          <t>1484</t>
+          <t>1370</t>
         </is>
       </c>
       <c r="H349" s="2" t="inlineStr">
         <is>
-          <t>172</t>
+          <t>176</t>
         </is>
       </c>
       <c r="I349" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J349" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1.90</t>
         </is>
       </c>
       <c r="K349" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>9.50</t>
         </is>
       </c>
       <c r="L349" s="2" t="inlineStr">
         <is>
-          <t>5.40</t>
+          <t>7.85</t>
         </is>
       </c>
       <c r="M349" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>9.80</t>
         </is>
       </c>
       <c r="N349" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>61.00</t>
         </is>
       </c>
       <c r="O349" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P349" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q349" s="2" t="inlineStr"/>
       <c r="R349" s="2" t="inlineStr">
         <is>
-          <t>2180.35 €</t>
+          <t>905.08 €</t>
         </is>
       </c>
     </row>
     <row r="350" ht="32" customHeight="1">
       <c r="A350" s="2" t="inlineStr">
         <is>
-          <t>AR7414</t>
+          <t>AR8086</t>
         </is>
       </c>
       <c r="B350" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C350" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D350" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E350" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F350" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GG_AV06A200074</t>
+          <t>Etaline ETLZ 080-080-160 GG_AV11D200224 / PD2</t>
         </is>
       </c>
       <c r="G350" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H350" s="2" t="inlineStr">
         <is>
-          <t>133</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I350" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J350" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="K350" s="2" t="inlineStr">
         <is>
-          <t>14.35</t>
+          <t>136.00</t>
         </is>
       </c>
       <c r="L350" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="M350" s="2" t="inlineStr">
         <is>
-          <t>5.78</t>
+          <t>13.10</t>
         </is>
       </c>
       <c r="N350" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>192.00</t>
         </is>
       </c>
       <c r="O350" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
-[...2 lines deleted...]
-      <c r="P350" s="2" t="inlineStr"/>
+          <t>2,2 kW</t>
+        </is>
+      </c>
+      <c r="P350" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q350" s="2" t="inlineStr"/>
       <c r="R350" s="2" t="inlineStr">
         <is>
-          <t>733.14 €</t>
+          <t>6531.24 €</t>
         </is>
       </c>
     </row>
     <row r="351" ht="32" customHeight="1">
       <c r="A351" s="2" t="inlineStr">
         <is>
-          <t>AR8060</t>
+          <t>AR8505</t>
         </is>
       </c>
       <c r="B351" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C351" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D351" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E351" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F351" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200 GG_AV11D200034</t>
+          <t>Etaline ETL 065-065-160 GG_AV11D200054 / PD2 / PM</t>
         </is>
       </c>
       <c r="G351" s="2" t="inlineStr">
         <is>
-          <t>1370</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H351" s="2" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I351" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J351" s="2" t="inlineStr">
         <is>
-          <t>1.90</t>
+          <t>4.20</t>
         </is>
       </c>
       <c r="K351" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>46.00</t>
         </is>
       </c>
       <c r="L351" s="2" t="inlineStr">
         <is>
-          <t>7.85</t>
+          <t>2.10</t>
         </is>
       </c>
       <c r="M351" s="2" t="inlineStr">
         <is>
-          <t>9.80</t>
+          <t>4.10</t>
         </is>
       </c>
       <c r="N351" s="2" t="inlineStr">
         <is>
-          <t>61.00</t>
+          <t>33.00</t>
         </is>
       </c>
       <c r="O351" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P351" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q351" s="2" t="inlineStr"/>
       <c r="R351" s="2" t="inlineStr">
         <is>
-          <t>905.08 €</t>
+          <t>2799.76 €</t>
         </is>
       </c>
     </row>
     <row r="352" ht="32" customHeight="1">
       <c r="A352" s="2" t="inlineStr">
         <is>
-          <t>AR8086</t>
+          <t>AR8506</t>
         </is>
       </c>
       <c r="B352" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C352" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D352" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E352" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F352" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLZ 080-080-160 GG_AV11D200224 / PD2</t>
+          <t>Etaline ETL 065-065-160 GG_AV11D200054 / PD2 / PM</t>
         </is>
       </c>
       <c r="G352" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H352" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I352" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J352" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K352" s="2" t="inlineStr">
         <is>
-          <t>136.00</t>
+          <t>43.00</t>
         </is>
       </c>
       <c r="L352" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>1.90</t>
         </is>
       </c>
       <c r="M352" s="2" t="inlineStr">
         <is>
-          <t>13.10</t>
+          <t>3.60</t>
         </is>
       </c>
       <c r="N352" s="2" t="inlineStr">
         <is>
-          <t>192.00</t>
+          <t>33.00</t>
         </is>
       </c>
       <c r="O352" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P352" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q352" s="2" t="inlineStr"/>
       <c r="R352" s="2" t="inlineStr">
         <is>
-          <t>6531.24 €</t>
+          <t>2799.76 €</t>
         </is>
       </c>
     </row>
     <row r="353" ht="32" customHeight="1">
       <c r="A353" s="2" t="inlineStr">
         <is>
-          <t>AR8505</t>
+          <t>AR8508</t>
         </is>
       </c>
       <c r="B353" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C353" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D353" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E353" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F353" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 065-065-160 GG_AV11D200054 / PD2 / PM</t>
         </is>
       </c>
       <c r="G353" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H353" s="2" t="inlineStr">
         <is>
           <t>174</t>
         </is>
       </c>
       <c r="I353" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J353" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K353" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>43.50</t>
         </is>
       </c>
       <c r="L353" s="2" t="inlineStr">
         <is>
-          <t>2.10</t>
+          <t>1.80</t>
         </is>
       </c>
       <c r="M353" s="2" t="inlineStr">
         <is>
-          <t>4.10</t>
+          <t>3.54</t>
         </is>
       </c>
       <c r="N353" s="2" t="inlineStr">
         <is>
           <t>33.00</t>
         </is>
       </c>
       <c r="O353" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P353" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q353" s="2" t="inlineStr"/>
       <c r="R353" s="2" t="inlineStr">
         <is>
           <t>2799.76 €</t>
         </is>
       </c>
     </row>
     <row r="354" ht="32" customHeight="1">
       <c r="A354" s="2" t="inlineStr">
         <is>
-          <t>AR8506</t>
+          <t>AR8509</t>
         </is>
       </c>
       <c r="B354" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C354" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D354" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E354" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F354" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 065-065-160 GG_AV11D200054 / PD2 / PM</t>
         </is>
       </c>
       <c r="G354" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H354" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>125</t>
         </is>
       </c>
       <c r="I354" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J354" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="K354" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>51.00</t>
         </is>
       </c>
       <c r="L354" s="2" t="inlineStr">
         <is>
-          <t>1.90</t>
+          <t>2.40</t>
         </is>
       </c>
       <c r="M354" s="2" t="inlineStr">
         <is>
-          <t>3.60</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="N354" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="O354" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P354" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q354" s="2" t="inlineStr"/>
       <c r="R354" s="2" t="inlineStr">
         <is>
           <t>2799.76 €</t>
         </is>
       </c>
     </row>
     <row r="355" ht="32" customHeight="1">
       <c r="A355" s="2" t="inlineStr">
         <is>
-          <t>AR8508</t>
+          <t>AR8588</t>
         </is>
       </c>
       <c r="B355" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C355" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D355" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E355" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>100-200</t>
         </is>
       </c>
       <c r="F355" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GG_AV11D200054 / PD2 / PM</t>
+          <t>Etaline ETL 100-100-200 GB_AV10D300554  PM IE4</t>
         </is>
       </c>
       <c r="G355" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H355" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>200</t>
         </is>
       </c>
       <c r="I355" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J355" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K355" s="2" t="inlineStr">
         <is>
-          <t>43.50</t>
+          <t>142.00</t>
         </is>
       </c>
       <c r="L355" s="2" t="inlineStr">
         <is>
-          <t>1.80</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="M355" s="2" t="inlineStr">
         <is>
-          <t>3.54</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="N355" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>148.00</t>
         </is>
       </c>
       <c r="O355" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P355" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q355" s="2" t="inlineStr"/>
       <c r="R355" s="2" t="inlineStr">
         <is>
-          <t>2799.76 €</t>
+          <t>4690.65 €</t>
         </is>
       </c>
     </row>
     <row r="356" ht="32" customHeight="1">
       <c r="A356" s="2" t="inlineStr">
         <is>
-          <t>AR8509</t>
+          <t>AR8590</t>
         </is>
       </c>
       <c r="B356" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C356" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D356" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E356" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>100-200</t>
         </is>
       </c>
       <c r="F356" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GG_AV11D200054 / PD2 / PM</t>
+          <t>Etaline ETL 100-100-200 GB_AV10D300554 / PD2 / PM</t>
         </is>
       </c>
       <c r="G356" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H356" s="2" t="inlineStr">
         <is>
-          <t>125</t>
+          <t>200</t>
         </is>
       </c>
       <c r="I356" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J356" s="2" t="inlineStr">
         <is>
+          <t>15.00</t>
+        </is>
+      </c>
+      <c r="K356" s="2" t="inlineStr">
+        <is>
+          <t>145.00</t>
+        </is>
+      </c>
+      <c r="L356" s="2" t="inlineStr">
+        <is>
           <t>6.00</t>
         </is>
       </c>
-      <c r="K356" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="M356" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="N356" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>148.00</t>
         </is>
       </c>
       <c r="O356" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P356" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q356" s="2" t="inlineStr"/>
       <c r="R356" s="2" t="inlineStr">
         <is>
-          <t>2799.76 €</t>
+          <t>6154.86 €</t>
         </is>
       </c>
     </row>
     <row r="357" ht="32" customHeight="1">
       <c r="A357" s="2" t="inlineStr">
         <is>
-          <t>AR8588</t>
+          <t>AR8618</t>
         </is>
       </c>
       <c r="B357" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C357" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D357" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E357" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F357" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-200 GB_AV10D300554  PM IE4</t>
+          <t>Etaline Z 040-040-250 GG_AV11D200154, ohne Motoren</t>
         </is>
       </c>
       <c r="G357" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H357" s="2" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>195</t>
         </is>
       </c>
       <c r="I357" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J357" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>2.20</t>
         </is>
       </c>
       <c r="K357" s="2" t="inlineStr">
         <is>
-          <t>142.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="L357" s="2" t="inlineStr">
         <is>
           <t>6.00</t>
         </is>
       </c>
       <c r="M357" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>12.80</t>
         </is>
       </c>
       <c r="N357" s="2" t="inlineStr">
         <is>
-          <t>148.00</t>
+          <t>118.00</t>
         </is>
       </c>
       <c r="O357" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P357" s="2" t="inlineStr"/>
       <c r="Q357" s="2" t="inlineStr"/>
       <c r="R357" s="2" t="inlineStr">
         <is>
-          <t>4690.65 €</t>
+          <t>2203.12 €</t>
         </is>
       </c>
     </row>
     <row r="358" ht="32" customHeight="1">
       <c r="A358" s="2" t="inlineStr">
         <is>
-          <t>AR8590</t>
+          <t>AR8706</t>
         </is>
       </c>
       <c r="B358" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C358" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D358" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E358" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F358" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 100-100-200 GB_AV10D300554 / PD2 / PM</t>
+          <t>Etaline ETL 050-050-160 GG_AV11D200074 / ohne PD2E / PM</t>
         </is>
       </c>
       <c r="G358" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H358" s="2" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>120</t>
         </is>
       </c>
       <c r="I358" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J358" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K358" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>42.00</t>
         </is>
       </c>
       <c r="L358" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>3.45</t>
         </is>
       </c>
       <c r="M358" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>8.10</t>
         </is>
       </c>
       <c r="N358" s="2" t="inlineStr">
         <is>
-          <t>148.00</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="O358" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P358" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q358" s="2" t="inlineStr"/>
       <c r="R358" s="2" t="inlineStr">
         <is>
-          <t>6154.86 €</t>
+          <t>1581.15 €</t>
         </is>
       </c>
     </row>
     <row r="359" ht="32" customHeight="1">
       <c r="A359" s="2" t="inlineStr">
         <is>
-          <t>AR8618</t>
+          <t>AR8711</t>
         </is>
       </c>
       <c r="B359" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C359" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D359" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E359" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F359" s="2" t="inlineStr">
         <is>
-          <t>Etaline Z 040-040-250 GG_AV11D200154, ohne Motoren</t>
+          <t>Etaline ETL 040-040-160 GG_AV11D200074 / PD2E / PM</t>
         </is>
       </c>
       <c r="G359" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H359" s="2" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I359" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J359" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>2.35</t>
         </is>
       </c>
       <c r="K359" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>27.00</t>
         </is>
       </c>
       <c r="L359" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="M359" s="2" t="inlineStr">
         <is>
-          <t>12.80</t>
+          <t>8.80</t>
         </is>
       </c>
       <c r="N359" s="2" t="inlineStr">
         <is>
-          <t>118.00</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="O359" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
-[...2 lines deleted...]
-      <c r="P359" s="2" t="inlineStr"/>
+          <t>0,75 kW</t>
+        </is>
+      </c>
+      <c r="P359" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q359" s="2" t="inlineStr"/>
       <c r="R359" s="2" t="inlineStr">
         <is>
-          <t>2203.12 €</t>
+          <t>2073.97 €</t>
         </is>
       </c>
     </row>
     <row r="360" ht="32" customHeight="1">
       <c r="A360" s="2" t="inlineStr">
         <is>
-          <t>AR8706</t>
+          <t>AR8787</t>
         </is>
       </c>
       <c r="B360" s="2" t="inlineStr">
         <is>
-          <t>Kemper-Klausing</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C360" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D360" s="2" t="inlineStr">
         <is>
-          <t>Etaline</t>
+          <t>Wilo IP-E</t>
         </is>
       </c>
       <c r="E360" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>065-115</t>
         </is>
       </c>
       <c r="F360" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 050-050-160 GG_AV11D200074 / ohne PD2E / PM</t>
+          <t>WILO IP-E 65/115-1,5/2BV-E1-N-R1</t>
         </is>
       </c>
       <c r="G360" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
-[...6 lines deleted...]
-      </c>
+          <t>3000</t>
+        </is>
+      </c>
+      <c r="H360" s="2" t="inlineStr"/>
       <c r="I360" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="J360" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K360" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>83.00</t>
         </is>
       </c>
       <c r="L360" s="2" t="inlineStr">
         <is>
-          <t>3.45</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="M360" s="2" t="inlineStr">
         <is>
-          <t>8.10</t>
+          <t>21.50</t>
         </is>
       </c>
       <c r="N360" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>74.00</t>
         </is>
       </c>
       <c r="O360" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="P360" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q360" s="2" t="inlineStr"/>
       <c r="R360" s="2" t="inlineStr">
         <is>
-          <t>1581.15 €</t>
+          <t>829.26 €</t>
         </is>
       </c>
     </row>
     <row r="361" ht="32" customHeight="1">
       <c r="A361" s="2" t="inlineStr">
         <is>
-          <t>AR8711</t>
+          <t>AR8795</t>
         </is>
       </c>
       <c r="B361" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C361" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D361" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E361" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F361" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GG_AV11D200074 / PD2E / PM</t>
+          <t>Etaline ETL 032-032-160 GC_AV11D200074</t>
         </is>
       </c>
       <c r="G361" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H361" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>141</t>
         </is>
       </c>
       <c r="I361" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J361" s="2" t="inlineStr">
         <is>
-          <t>2.35</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="K361" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="L361" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="M361" s="2" t="inlineStr">
         <is>
-          <t>8.80</t>
+          <t>6.60</t>
         </is>
       </c>
       <c r="N361" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="O361" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P361" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q361" s="2" t="inlineStr"/>
       <c r="R361" s="2" t="inlineStr">
         <is>
-          <t>2073.97 €</t>
+          <t>1756.69 €</t>
         </is>
       </c>
     </row>
     <row r="362" ht="32" customHeight="1">
       <c r="A362" s="2" t="inlineStr">
         <is>
-          <t>AR8787</t>
+          <t>AR8796</t>
         </is>
       </c>
       <c r="B362" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C362" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D362" s="2" t="inlineStr">
         <is>
-          <t>Wilo IP-E</t>
+          <t>Etaline</t>
         </is>
       </c>
       <c r="E362" s="2" t="inlineStr">
         <is>
-          <t>065-115</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F362" s="2" t="inlineStr">
         <is>
-          <t>WILO IP-E 65/115-1,5/2BV-E1-N-R1</t>
+          <t>Etaline ETL 032-032-160 GC_AV11D200074 ohne Motor</t>
         </is>
       </c>
       <c r="G362" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
-[...2 lines deleted...]
-      <c r="H362" s="2" t="inlineStr"/>
+          <t>1789</t>
+        </is>
+      </c>
+      <c r="H362" s="2" t="inlineStr">
+        <is>
+          <t>141</t>
+        </is>
+      </c>
       <c r="I362" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J362" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>1.70</t>
         </is>
       </c>
       <c r="K362" s="2" t="inlineStr">
         <is>
-          <t>83.00</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="L362" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>4.30</t>
         </is>
       </c>
       <c r="M362" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="N362" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="O362" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>0,75 kW</t>
+        </is>
+      </c>
+      <c r="P362" s="2" t="inlineStr"/>
       <c r="Q362" s="2" t="inlineStr"/>
       <c r="R362" s="2" t="inlineStr">
         <is>
-          <t>829.26 €</t>
+          <t>1409.48 €</t>
         </is>
       </c>
     </row>
     <row r="363" ht="32" customHeight="1">
       <c r="A363" s="2" t="inlineStr">
         <is>
-          <t>AR8795</t>
+          <t>AR8797</t>
         </is>
       </c>
       <c r="B363" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C363" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D363" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E363" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F363" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GC_AV11D200074</t>
         </is>
       </c>
       <c r="G363" s="2" t="inlineStr">
         <is>
           <t>1450</t>
         </is>
       </c>
       <c r="H363" s="2" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="I363" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J363" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>1.40</t>
         </is>
       </c>
       <c r="K363" s="2" t="inlineStr">
         <is>
           <t>14.50</t>
         </is>
       </c>
       <c r="L363" s="2" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
       <c r="M363" s="2" t="inlineStr">
         <is>
           <t>6.60</t>
         </is>
       </c>
       <c r="N363" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="O363" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P363" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>60Hz 3x 460 V</t>
         </is>
       </c>
       <c r="Q363" s="2" t="inlineStr"/>
       <c r="R363" s="2" t="inlineStr">
         <is>
           <t>1756.69 €</t>
         </is>
       </c>
     </row>
     <row r="364" ht="32" customHeight="1">
       <c r="A364" s="2" t="inlineStr">
         <is>
-          <t>AR8796</t>
+          <t>AR8804</t>
         </is>
       </c>
       <c r="B364" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C364" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D364" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E364" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F364" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GC_AV11D200074 ohne Motor</t>
+          <t>Etaline ETL 032-032-160 GC_AV11D200074</t>
         </is>
       </c>
       <c r="G364" s="2" t="inlineStr">
         <is>
-          <t>1789</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H364" s="2" t="inlineStr">
         <is>
           <t>141</t>
         </is>
       </c>
       <c r="I364" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J364" s="2" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>1.40</t>
         </is>
       </c>
       <c r="K364" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="L364" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="M364" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>6.60</t>
         </is>
       </c>
       <c r="N364" s="2" t="inlineStr">
         <is>
           <t>56.00</t>
         </is>
       </c>
       <c r="O364" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
-      <c r="P364" s="2" t="inlineStr"/>
+      <c r="P364" s="2" t="inlineStr">
+        <is>
+          <t>60Hz 3x 460 V</t>
+        </is>
+      </c>
       <c r="Q364" s="2" t="inlineStr"/>
       <c r="R364" s="2" t="inlineStr">
         <is>
-          <t>1409.48 €</t>
+          <t>1756.69 €</t>
         </is>
       </c>
     </row>
     <row r="365" ht="32" customHeight="1">
       <c r="A365" s="2" t="inlineStr">
         <is>
-          <t>AR8797</t>
+          <t>AR8805</t>
         </is>
       </c>
       <c r="B365" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C365" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D365" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E365" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F365" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GC_AV11D200074</t>
@@ -32334,74 +32266,74 @@
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J365" s="2" t="inlineStr">
         <is>
           <t>1.40</t>
         </is>
       </c>
       <c r="K365" s="2" t="inlineStr">
         <is>
           <t>14.50</t>
         </is>
       </c>
       <c r="L365" s="2" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
       <c r="M365" s="2" t="inlineStr">
         <is>
           <t>6.60</t>
         </is>
       </c>
       <c r="N365" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="O365" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P365" s="2" t="inlineStr">
         <is>
           <t>60Hz 3x 460 V</t>
         </is>
       </c>
       <c r="Q365" s="2" t="inlineStr"/>
       <c r="R365" s="2" t="inlineStr">
         <is>
           <t>1756.69 €</t>
         </is>
       </c>
     </row>
     <row r="366" ht="32" customHeight="1">
       <c r="A366" s="2" t="inlineStr">
         <is>
-          <t>AR8804</t>
+          <t>AR8806</t>
         </is>
       </c>
       <c r="B366" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C366" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D366" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E366" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F366" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GC_AV11D200074</t>
@@ -32445,771 +32377,759 @@
       <c r="N366" s="2" t="inlineStr">
         <is>
           <t>56.00</t>
         </is>
       </c>
       <c r="O366" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P366" s="2" t="inlineStr">
         <is>
           <t>60Hz 3x 460 V</t>
         </is>
       </c>
       <c r="Q366" s="2" t="inlineStr"/>
       <c r="R366" s="2" t="inlineStr">
         <is>
           <t>1756.69 €</t>
         </is>
       </c>
     </row>
     <row r="367" ht="32" customHeight="1">
       <c r="A367" s="2" t="inlineStr">
         <is>
-          <t>AR8805</t>
+          <t>AR8903</t>
         </is>
       </c>
       <c r="B367" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C367" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D367" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E367" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F367" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GC_AV11D200074</t>
+          <t>Etaline ETL 040-040-250 GG AV11D202202  BKSBIE3</t>
         </is>
       </c>
       <c r="G367" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H367" s="2" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>254</t>
         </is>
       </c>
       <c r="I367" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J367" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="K367" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="L367" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>49.50</t>
         </is>
       </c>
       <c r="M367" s="2" t="inlineStr">
         <is>
-          <t>6.60</t>
+          <t>92.50</t>
         </is>
       </c>
       <c r="N367" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>224.00</t>
         </is>
       </c>
       <c r="O367" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="P367" s="2" t="inlineStr">
         <is>
-          <t>60Hz 3x 460 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q367" s="2" t="inlineStr"/>
       <c r="R367" s="2" t="inlineStr">
         <is>
-          <t>1756.69 €</t>
+          <t>3972.10 €</t>
         </is>
       </c>
     </row>
     <row r="368" ht="32" customHeight="1">
       <c r="A368" s="2" t="inlineStr">
         <is>
-          <t>AR8806</t>
+          <t>AR8920</t>
         </is>
       </c>
       <c r="B368" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C368" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D368" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E368" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F368" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GC_AV11D200074</t>
+          <t>Etaline ETL 040-040-160 GG_AV11D200054 / PD2 / PM</t>
         </is>
       </c>
       <c r="G368" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H368" s="2" t="inlineStr">
         <is>
-          <t>141</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I368" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J368" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>2.20</t>
         </is>
       </c>
       <c r="K368" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>26.10</t>
         </is>
       </c>
       <c r="L368" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="M368" s="2" t="inlineStr">
         <is>
-          <t>6.60</t>
+          <t>8.10</t>
         </is>
       </c>
       <c r="N368" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>54.00</t>
         </is>
       </c>
       <c r="O368" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P368" s="2" t="inlineStr">
         <is>
-          <t>60Hz 3x 460 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q368" s="2" t="inlineStr"/>
       <c r="R368" s="2" t="inlineStr">
         <is>
-          <t>1756.69 €</t>
+          <t>2559.33 €</t>
         </is>
       </c>
     </row>
     <row r="369" ht="32" customHeight="1">
       <c r="A369" s="2" t="inlineStr">
         <is>
-          <t>AR8903</t>
+          <t>AR8952</t>
         </is>
       </c>
       <c r="B369" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C369" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D369" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E369" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F369" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-250 GG AV11D202202  BKSBIE3</t>
+          <t>Etaline ETL 032-032-200 GG_AV11D200054 BKSBIE4 / PD2E / PM</t>
         </is>
       </c>
       <c r="G369" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H369" s="2" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>171</t>
         </is>
       </c>
       <c r="I369" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J369" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="K369" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="L369" s="2" t="inlineStr">
         <is>
-          <t>49.50</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="M369" s="2" t="inlineStr">
         <is>
-          <t>92.50</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="N369" s="2" t="inlineStr">
         <is>
-          <t>224.00</t>
+          <t>62.00</t>
         </is>
       </c>
       <c r="O369" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P369" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q369" s="2" t="inlineStr"/>
       <c r="R369" s="2" t="inlineStr">
         <is>
-          <t>3972.10 €</t>
+          <t>1966.16 €</t>
         </is>
       </c>
     </row>
     <row r="370" ht="32" customHeight="1">
       <c r="A370" s="2" t="inlineStr">
         <is>
-          <t>AR8920</t>
+          <t>AR9039</t>
         </is>
       </c>
       <c r="B370" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C370" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D370" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E370" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F370" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GG_AV11D200054 / PD2 / PM</t>
+          <t>Etaline ETL 065-065-160 GG_AV11D200074</t>
         </is>
       </c>
       <c r="G370" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1720</t>
         </is>
       </c>
       <c r="H370" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>132</t>
         </is>
       </c>
       <c r="I370" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J370" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>6.10</t>
         </is>
       </c>
       <c r="K370" s="2" t="inlineStr">
         <is>
-          <t>26.10</t>
+          <t>55.50</t>
         </is>
       </c>
       <c r="L370" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="M370" s="2" t="inlineStr">
         <is>
-          <t>8.10</t>
+          <t>6.20</t>
         </is>
       </c>
       <c r="N370" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>64.00</t>
         </is>
       </c>
       <c r="O370" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P370" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q370" s="2" t="inlineStr"/>
       <c r="R370" s="2" t="inlineStr">
         <is>
-          <t>2559.33 €</t>
+          <t>1099.99 €</t>
         </is>
       </c>
     </row>
     <row r="371" ht="32" customHeight="1">
       <c r="A371" s="2" t="inlineStr">
         <is>
-          <t>AR8952</t>
+          <t>AR9053</t>
         </is>
       </c>
       <c r="B371" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C371" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D371" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E371" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F371" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200 GG_AV11D200054 BKSBIE4 / PD2E / PM</t>
+          <t>Etaline ETL 065-065-160 GG_AV09D200552</t>
         </is>
       </c>
       <c r="G371" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H371" s="2" t="inlineStr">
         <is>
-          <t>171</t>
+          <t>123</t>
         </is>
       </c>
       <c r="I371" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J371" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="K371" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>106.00</t>
         </is>
       </c>
       <c r="L371" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="M371" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="N371" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>92.00</t>
         </is>
       </c>
       <c r="O371" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P371" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q371" s="2" t="inlineStr"/>
       <c r="R371" s="2" t="inlineStr">
         <is>
-          <t>1966.16 €</t>
+          <t>2212.28 €</t>
         </is>
       </c>
     </row>
     <row r="372" ht="32" customHeight="1">
       <c r="A372" s="2" t="inlineStr">
         <is>
-          <t>AR9039</t>
+          <t>AR9078</t>
         </is>
       </c>
       <c r="B372" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C372" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D372" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E372" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>125-160</t>
         </is>
       </c>
       <c r="F372" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 065-065-160 GG_AV11D200074</t>
+          <t>Etaline HD 125-160/1104 GN11</t>
         </is>
       </c>
       <c r="G372" s="2" t="inlineStr">
         <is>
-          <t>1720</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H372" s="2" t="inlineStr">
         <is>
-          <t>132</t>
+          <t>185</t>
         </is>
       </c>
       <c r="I372" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J372" s="2" t="inlineStr">
         <is>
-          <t>6.10</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="K372" s="2" t="inlineStr">
         <is>
-          <t>55.50</t>
+          <t>194.00</t>
         </is>
       </c>
       <c r="L372" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>1.55</t>
         </is>
       </c>
       <c r="M372" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>10.40</t>
         </is>
       </c>
       <c r="N372" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
-[...11 lines deleted...]
-      </c>
+          <t>235.00</t>
+        </is>
+      </c>
+      <c r="O372" s="2" t="inlineStr"/>
+      <c r="P372" s="2" t="inlineStr"/>
       <c r="Q372" s="2" t="inlineStr"/>
       <c r="R372" s="2" t="inlineStr">
         <is>
-          <t>1099.99 €</t>
+          <t>6803.14 €</t>
         </is>
       </c>
     </row>
     <row r="373" ht="32" customHeight="1">
       <c r="A373" s="2" t="inlineStr">
         <is>
-          <t>AR9078</t>
+          <t>AR9084</t>
         </is>
       </c>
       <c r="B373" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C373" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D373" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E373" s="2" t="inlineStr">
         <is>
-          <t>125-160</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F373" s="2" t="inlineStr">
         <is>
-          <t>Etaline HD 125-160/1104 GN11</t>
+          <t>Etaline HD 040-250/304 GN11</t>
         </is>
       </c>
       <c r="G373" s="2" t="inlineStr">
         <is>
           <t>1450</t>
         </is>
       </c>
       <c r="H373" s="2" t="inlineStr">
         <is>
-          <t>185</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I373" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J373" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>4.50</t>
         </is>
       </c>
       <c r="K373" s="2" t="inlineStr">
         <is>
-          <t>194.00</t>
+          <t>30.40</t>
         </is>
       </c>
       <c r="L373" s="2" t="inlineStr">
         <is>
-          <t>1.55</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="M373" s="2" t="inlineStr">
         <is>
-          <t>10.40</t>
+          <t>23.55</t>
         </is>
       </c>
       <c r="N373" s="2" t="inlineStr">
         <is>
-          <t>235.00</t>
+          <t>94.00</t>
         </is>
       </c>
       <c r="O373" s="2" t="inlineStr"/>
       <c r="P373" s="2" t="inlineStr"/>
       <c r="Q373" s="2" t="inlineStr"/>
       <c r="R373" s="2" t="inlineStr">
         <is>
-          <t>6803.14 €</t>
+          <t>2292.16 €</t>
         </is>
       </c>
     </row>
     <row r="374" ht="32" customHeight="1">
       <c r="A374" s="2" t="inlineStr">
         <is>
-          <t>AR9084</t>
+          <t>AR9329</t>
         </is>
       </c>
       <c r="B374" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C374" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D374" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E374" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F374" s="2" t="inlineStr">
         <is>
-          <t>Etaline HD 040-250/304 GN11</t>
-[...6 lines deleted...]
-      </c>
+          <t>Etaline ETL 032-032-160 GCXAV11D200222 Flanschen CL125 NPS 1¼" ASME B 16.1, ohne Motor</t>
+        </is>
+      </c>
+      <c r="G374" s="2" t="inlineStr"/>
       <c r="H374" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>112</t>
         </is>
       </c>
       <c r="I374" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J374" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="K374" s="2" t="inlineStr">
         <is>
-          <t>30.40</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="L374" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>5.80</t>
         </is>
       </c>
       <c r="M374" s="2" t="inlineStr">
         <is>
-          <t>23.55</t>
+          <t>15.20</t>
         </is>
       </c>
       <c r="N374" s="2" t="inlineStr">
         <is>
-          <t>94.00</t>
-[...2 lines deleted...]
-      <c r="O374" s="2" t="inlineStr"/>
+          <t>42.00</t>
+        </is>
+      </c>
+      <c r="O374" s="2" t="inlineStr">
+        <is>
+          <t>2,2 kW</t>
+        </is>
+      </c>
       <c r="P374" s="2" t="inlineStr"/>
       <c r="Q374" s="2" t="inlineStr"/>
       <c r="R374" s="2" t="inlineStr">
         <is>
-          <t>2292.16 €</t>
+          <t>1291.82 €</t>
         </is>
       </c>
     </row>
     <row r="375" ht="32" customHeight="1">
       <c r="A375" s="2" t="inlineStr">
         <is>
-          <t>AR9329</t>
+          <t>AR9330</t>
         </is>
       </c>
       <c r="B375" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C375" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D375" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E375" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F375" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GCXAV11D200222 Flanschen CL125 NPS 1¼" ASME B 16.1, ohne Motor</t>
         </is>
       </c>
-      <c r="G375" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G375" s="2" t="inlineStr"/>
       <c r="H375" s="2" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="I375" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J375" s="2" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
       <c r="K375" s="2" t="inlineStr">
         <is>
           <t>23.00</t>
         </is>
       </c>
       <c r="L375" s="2" t="inlineStr">
         <is>
           <t>5.80</t>
         </is>
       </c>
@@ -33217,83 +33137,79 @@
         <is>
           <t>15.20</t>
         </is>
       </c>
       <c r="N375" s="2" t="inlineStr">
         <is>
           <t>42.00</t>
         </is>
       </c>
       <c r="O375" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P375" s="2" t="inlineStr"/>
       <c r="Q375" s="2" t="inlineStr"/>
       <c r="R375" s="2" t="inlineStr">
         <is>
           <t>1291.82 €</t>
         </is>
       </c>
     </row>
     <row r="376" ht="32" customHeight="1">
       <c r="A376" s="2" t="inlineStr">
         <is>
-          <t>AR9330</t>
+          <t>AR9331</t>
         </is>
       </c>
       <c r="B376" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C376" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D376" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E376" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F376" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GCXAV11D200222 Flanschen CL125 NPS 1¼" ASME B 16.1, ohne Motor</t>
         </is>
       </c>
-      <c r="G376" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G376" s="2" t="inlineStr"/>
       <c r="H376" s="2" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="I376" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J376" s="2" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
       <c r="K376" s="2" t="inlineStr">
         <is>
           <t>23.00</t>
         </is>
       </c>
       <c r="L376" s="2" t="inlineStr">
         <is>
           <t>5.80</t>
         </is>
       </c>
@@ -33301,83 +33217,79 @@
         <is>
           <t>15.20</t>
         </is>
       </c>
       <c r="N376" s="2" t="inlineStr">
         <is>
           <t>42.00</t>
         </is>
       </c>
       <c r="O376" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P376" s="2" t="inlineStr"/>
       <c r="Q376" s="2" t="inlineStr"/>
       <c r="R376" s="2" t="inlineStr">
         <is>
           <t>1291.82 €</t>
         </is>
       </c>
     </row>
     <row r="377" ht="32" customHeight="1">
       <c r="A377" s="2" t="inlineStr">
         <is>
-          <t>AR9331</t>
+          <t>AR9332</t>
         </is>
       </c>
       <c r="B377" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C377" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D377" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E377" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F377" s="2" t="inlineStr">
         <is>
           <t>Etaline ETL 032-032-160 GCXAV11D200222 Flanschen CL125 NPS 1¼" ASME B 16.1, ohne Motor</t>
         </is>
       </c>
-      <c r="G377" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G377" s="2" t="inlineStr"/>
       <c r="H377" s="2" t="inlineStr">
         <is>
           <t>112</t>
         </is>
       </c>
       <c r="I377" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J377" s="2" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
       <c r="K377" s="2" t="inlineStr">
         <is>
           <t>23.00</t>
         </is>
       </c>
       <c r="L377" s="2" t="inlineStr">
         <is>
           <t>5.80</t>
         </is>
       </c>
@@ -33385,480 +33297,476 @@
         <is>
           <t>15.20</t>
         </is>
       </c>
       <c r="N377" s="2" t="inlineStr">
         <is>
           <t>42.00</t>
         </is>
       </c>
       <c r="O377" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P377" s="2" t="inlineStr"/>
       <c r="Q377" s="2" t="inlineStr"/>
       <c r="R377" s="2" t="inlineStr">
         <is>
           <t>1291.82 €</t>
         </is>
       </c>
     </row>
     <row r="378" ht="32" customHeight="1">
       <c r="A378" s="2" t="inlineStr">
         <is>
-          <t>AR9332</t>
+          <t>AR9385</t>
         </is>
       </c>
       <c r="B378" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C378" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D378" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E378" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>150-200</t>
         </is>
       </c>
       <c r="F378" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-160 GCXAV11D200222 Flanschen CL125 NPS 1¼" ASME B 16.1, ohne Motor</t>
+          <t>Etaline ETL 150-150-200 GG_AV11D301104 ohne Motor</t>
         </is>
       </c>
       <c r="G378" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H378" s="2" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>195</t>
         </is>
       </c>
       <c r="I378" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J378" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="K378" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>295.00</t>
         </is>
       </c>
       <c r="L378" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>6.70</t>
         </is>
       </c>
       <c r="M378" s="2" t="inlineStr">
         <is>
-          <t>15.20</t>
+          <t>12.80</t>
         </is>
       </c>
       <c r="N378" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>242.00</t>
         </is>
       </c>
       <c r="O378" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...2 lines deleted...]
-      <c r="P378" s="2" t="inlineStr"/>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="P378" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q378" s="2" t="inlineStr"/>
       <c r="R378" s="2" t="inlineStr">
         <is>
-          <t>1291.82 €</t>
+          <t>3205.42 €</t>
         </is>
       </c>
     </row>
     <row r="379" ht="32" customHeight="1">
       <c r="A379" s="2" t="inlineStr">
         <is>
-          <t>AR9385</t>
+          <t>AR9461</t>
         </is>
       </c>
       <c r="B379" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C379" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D379" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E379" s="2" t="inlineStr">
         <is>
-          <t>150-200</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F379" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 150-150-200 GG_AV11D301104 ohne Motor</t>
+          <t>Etaline ETL 040-040-250 GGSAV66D201102  BKSBIE5 /ohne PD2 / PM</t>
         </is>
       </c>
       <c r="G379" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H379" s="2" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>217</t>
         </is>
       </c>
       <c r="I379" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J379" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>4.60</t>
         </is>
       </c>
       <c r="K379" s="2" t="inlineStr">
         <is>
-          <t>295.00</t>
+          <t>38.00</t>
         </is>
       </c>
       <c r="L379" s="2" t="inlineStr">
         <is>
-          <t>6.70</t>
+          <t>46.00</t>
         </is>
       </c>
       <c r="M379" s="2" t="inlineStr">
         <is>
-          <t>12.80</t>
+          <t>67.80</t>
         </is>
       </c>
       <c r="N379" s="2" t="inlineStr">
         <is>
-          <t>242.00</t>
+          <t>131.00</t>
         </is>
       </c>
       <c r="O379" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P379" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q379" s="2" t="inlineStr"/>
       <c r="R379" s="2" t="inlineStr">
         <is>
-          <t>3205.42 €</t>
+          <t>2916.57 €</t>
         </is>
       </c>
     </row>
     <row r="380" ht="32" customHeight="1">
       <c r="A380" s="2" t="inlineStr">
         <is>
-          <t>AR9461</t>
+          <t>AR9529</t>
         </is>
       </c>
       <c r="B380" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C380" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D380" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E380" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F380" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-250 GGSAV66D201102  BKSBIE5 /ohne PD2 / PM</t>
+          <t>Etaline ETL 040-040-160 GG AV11D200114  BKSBIE4 / PD2 / PM</t>
         </is>
       </c>
       <c r="G380" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H380" s="2" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I380" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J380" s="2" t="inlineStr">
         <is>
-          <t>4.60</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="K380" s="2" t="inlineStr">
         <is>
-          <t>38.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="L380" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="M380" s="2" t="inlineStr">
         <is>
-          <t>67.80</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="N380" s="2" t="inlineStr">
         <is>
-          <t>131.00</t>
+          <t>96.00</t>
         </is>
       </c>
       <c r="O380" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P380" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q380" s="2" t="inlineStr"/>
       <c r="R380" s="2" t="inlineStr">
         <is>
-          <t>2916.57 €</t>
+          <t>3518.96 €</t>
         </is>
       </c>
     </row>
     <row r="381" ht="32" customHeight="1">
       <c r="A381" s="2" t="inlineStr">
         <is>
-          <t>AR9529</t>
+          <t>AR9530</t>
         </is>
       </c>
       <c r="B381" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C381" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D381" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E381" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F381" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 040-040-160 GG AV11D200114  BKSBIE4 / PD2 / PM</t>
+          <t>Etaline ETL 032-032-200 GGSAV66D200552</t>
         </is>
       </c>
       <c r="G381" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2949</t>
         </is>
       </c>
       <c r="H381" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>189</t>
         </is>
       </c>
       <c r="I381" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J381" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K381" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>37.50</t>
         </is>
       </c>
       <c r="L381" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="M381" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="N381" s="2" t="inlineStr">
         <is>
-          <t>96.00</t>
+          <t>113.00</t>
         </is>
       </c>
       <c r="O381" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P381" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q381" s="2" t="inlineStr"/>
       <c r="R381" s="2" t="inlineStr">
         <is>
-          <t>3518.96 €</t>
+          <t>983.47 €</t>
         </is>
       </c>
     </row>
     <row r="382" ht="32" customHeight="1">
       <c r="A382" s="2" t="inlineStr">
         <is>
-          <t>AR9530</t>
+          <t>AR9653</t>
         </is>
       </c>
       <c r="B382" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C382" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
-      <c r="D382" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D382" s="2" t="inlineStr"/>
+      <c r="E382" s="2" t="inlineStr"/>
       <c r="F382" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETL 032-032-200 GGSAV66D200552</t>
+          <t>Etaline ETLL 032-032-125 GP_AV11D200124M AATB</t>
         </is>
       </c>
       <c r="G382" s="2" t="inlineStr">
         <is>
-          <t>2949</t>
-[...6 lines deleted...]
-      </c>
+          <t>1420</t>
+        </is>
+      </c>
+      <c r="H382" s="2" t="inlineStr"/>
       <c r="I382" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J382" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="K382" s="2" t="inlineStr">
         <is>
-          <t>37.50</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="L382" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>1.20</t>
         </is>
       </c>
       <c r="M382" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>4.40</t>
         </is>
       </c>
       <c r="N382" s="2" t="inlineStr">
         <is>
-          <t>113.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="O382" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>0,12 kW</t>
         </is>
       </c>
       <c r="P382" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q382" s="2" t="inlineStr"/>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
+      <c r="Q382" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R382" s="2" t="inlineStr">
         <is>
-          <t>983.47 €</t>
+          <t>645.86 €</t>
         </is>
       </c>
     </row>
     <row r="383" ht="32" customHeight="1">
       <c r="A383" s="2" t="inlineStr">
         <is>
           <t>ARV12473</t>
         </is>
       </c>
       <c r="B383" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C383" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D383" s="2" t="inlineStr">
         <is>
           <t>Etaline</t>
         </is>
       </c>
       <c r="E383" s="2" t="inlineStr">
@@ -34012,51 +33920,51 @@
       <c r="Q384" s="2" t="inlineStr"/>
       <c r="R384" s="2" t="inlineStr">
         <is>
           <t>4985.90 €</t>
         </is>
       </c>
     </row>
     <row r="385" ht="32" customHeight="1">
       <c r="A385" s="2" t="inlineStr">
         <is>
           <t>ARV18315</t>
         </is>
       </c>
       <c r="B385" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C385" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D385" s="2" t="inlineStr">
         <is>
-          <t>Etaline-Z</t>
+          <t>Etaline-ETL-Z</t>
         </is>
       </c>
       <c r="E385" s="2" t="inlineStr">
         <is>
           <t>125-200</t>
         </is>
       </c>
       <c r="F385" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLZ 125-125-200 GCSAV11D300554  BKSBIE4M</t>
         </is>
       </c>
       <c r="G385" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H385" s="2" t="inlineStr">
         <is>
           <t>219</t>
         </is>
       </c>
       <c r="I385" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
@@ -34273,107 +34181,99 @@
       </c>
     </row>
     <row r="388" ht="32" customHeight="1">
       <c r="A388" s="2" t="inlineStr">
         <is>
           <t>KSB3945-01</t>
         </is>
       </c>
       <c r="B388" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C388" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D388" s="2" t="inlineStr"/>
       <c r="E388" s="2" t="inlineStr"/>
       <c r="F388" s="2" t="inlineStr">
         <is>
           <t>Umbausatz für Etaline GN 65-125+160 IdNr.47059104 Etaline-Etatherm</t>
         </is>
       </c>
-      <c r="G388" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G388" s="2" t="inlineStr"/>
       <c r="H388" s="2" t="inlineStr"/>
       <c r="I388" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J388" s="2" t="inlineStr"/>
       <c r="K388" s="2" t="inlineStr"/>
       <c r="L388" s="2" t="inlineStr"/>
       <c r="M388" s="2" t="inlineStr"/>
       <c r="N388" s="2" t="inlineStr">
         <is>
           <t>12.00</t>
         </is>
       </c>
       <c r="O388" s="2" t="inlineStr"/>
       <c r="P388" s="2" t="inlineStr"/>
       <c r="Q388" s="2" t="inlineStr"/>
       <c r="R388" s="2" t="inlineStr">
         <is>
           <t>121.29 €</t>
         </is>
       </c>
     </row>
     <row r="389" ht="32" customHeight="1">
       <c r="A389" s="2" t="inlineStr">
         <is>
           <t>KSB3945-02</t>
         </is>
       </c>
       <c r="B389" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C389" s="2" t="inlineStr">
         <is>
           <t>Inline-Umwälzpumpen</t>
         </is>
       </c>
       <c r="D389" s="2" t="inlineStr"/>
       <c r="E389" s="2" t="inlineStr"/>
       <c r="F389" s="2" t="inlineStr">
         <is>
           <t>Umbausatz für Etaline GN 65-125+160 IdNr.47059104 Etaline-Etatherm</t>
         </is>
       </c>
-      <c r="G389" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G389" s="2" t="inlineStr"/>
       <c r="H389" s="2" t="inlineStr"/>
       <c r="I389" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J389" s="2" t="inlineStr"/>
       <c r="K389" s="2" t="inlineStr"/>
       <c r="L389" s="2" t="inlineStr"/>
       <c r="M389" s="2" t="inlineStr"/>
       <c r="N389" s="2" t="inlineStr">
         <is>
           <t>12.00</t>
         </is>
       </c>
       <c r="O389" s="2" t="inlineStr"/>
       <c r="P389" s="2" t="inlineStr"/>
       <c r="Q389" s="2" t="inlineStr"/>
       <c r="R389" s="2" t="inlineStr">
         <is>
           <t>121.29 €</t>
         </is>
       </c>
     </row>
     <row r="390" ht="32" customHeight="1">