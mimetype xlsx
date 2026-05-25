--- v0 (2026-04-09)
+++ v1 (2026-05-25)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Pumpen" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$305</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$303</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R305"/>
+  <dimension ref="A1:R303"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="25" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="15" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
@@ -633,51 +633,51 @@
           <t>36.00</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>66.50</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>216.00</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
           <t>55 kW</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q2" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>10920.43 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>AR10307</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
@@ -721,51 +721,51 @@
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>36.00</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>66.50</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>390.00</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr">
         <is>
           <t>55 kW</t>
         </is>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>14581.07 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="32" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>AR10308</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
@@ -813,51 +813,51 @@
           <t>36.00</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>66.50</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>910.00</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr">
         <is>
           <t>55 kW</t>
         </is>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>21165.35 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>AR10411</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
@@ -985,51 +985,51 @@
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>24.00</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>37.30</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>111.00</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr">
         <is>
           <t>30 kW</t>
         </is>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>12543.44 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="32" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>AR10476</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
@@ -1077,51 +1077,51 @@
           <t>72.00</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>103.00</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>1100.00</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr">
         <is>
           <t>90 kW</t>
         </is>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>17222.69 €</t>
         </is>
       </c>
     </row>
     <row r="8" ht="32" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>AR10477</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
@@ -1169,51 +1169,51 @@
           <t>72.00</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
           <t>103.00</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
           <t>1100.00</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr">
         <is>
           <t>90 kW</t>
         </is>
       </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q8" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
           <t>17222.69 €</t>
         </is>
       </c>
     </row>
     <row r="9" ht="32" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>AR10488</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
@@ -1261,51 +1261,51 @@
           <t>8.60</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
           <t>12.20</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>114.00</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q9" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
           <t>3153.53 €</t>
         </is>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>AR10605</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr"/>
@@ -1421,51 +1421,51 @@
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
           <t>793.00</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr">
         <is>
           <t>45 kW</t>
         </is>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R11" s="2" t="inlineStr">
         <is>
           <t>23613.99 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>AR10638</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
@@ -1509,51 +1509,51 @@
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>793.00</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr">
         <is>
           <t>45 kW</t>
         </is>
       </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
           <t>23613.99 €</t>
         </is>
       </c>
     </row>
     <row r="13" ht="32" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>AR10949</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
@@ -1601,51 +1601,51 @@
           <t>9.00</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
           <t>14.10</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
           <t>480.00</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q13" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
           <t>16680.10 €</t>
         </is>
       </c>
     </row>
     <row r="14" ht="32" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>AR10950</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
@@ -1693,51 +1693,51 @@
           <t>9.00</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
           <t>14.10</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
           <t>480.00</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q14" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R14" s="2" t="inlineStr">
         <is>
           <t>16680.10 €</t>
         </is>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>AR10970</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
@@ -2236,51 +2236,51 @@
       <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr">
         <is>
           <t>9317.94 €</t>
         </is>
       </c>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>AR11406</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCL</t>
+          <t>Etachrom-ETC-L</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>025-125.1</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Etachrom ETCL 050-025-125.1 CCSAA07D100072</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>2985</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>136</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -2576,51 +2576,51 @@
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr">
         <is>
           <t>4948.64 €</t>
         </is>
       </c>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>AR11445</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCL</t>
+          <t>Etachrom-ETC-L</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>025-160</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Etachrom ETCL 050-025-160 CCSAA07D100402  B</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>2931</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>166</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -2744,51 +2744,51 @@
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr">
         <is>
           <t>3237.85 €</t>
         </is>
       </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>AR11449</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCL</t>
+          <t>Etachrom-ETC-L</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>032-125.1</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Etachrom ETCL 050-032-1251CCSAA11D100112  B</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>2898</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
           <t>119</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -2833,55 +2833,51 @@
       </c>
     </row>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>AR11648</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr"/>
       <c r="E28" s="2" t="inlineStr"/>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>EBS für Etanorm ETN 200-150-315 GGSAA10GD503704B</t>
         </is>
       </c>
-      <c r="G28" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G28" s="2" t="inlineStr"/>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>281</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>60.00</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
           <t>480.00</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
           <t>16.50</t>
         </is>
       </c>
@@ -3562,51 +3558,51 @@
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
           <t>19.00</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>25.55</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr"/>
       <c r="O36" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr"/>
       <c r="R36" s="2" t="inlineStr">
         <is>
           <t>2333.58 €</t>
         </is>
       </c>
     </row>
-    <row r="37" ht="18" customHeight="1">
+    <row r="37" ht="32" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>AR11986</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>100-315</t>
         </is>
       </c>
@@ -3641,51 +3637,51 @@
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>95.00</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>130.00</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>143.00</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr">
         <is>
           <t>132 kW</t>
         </is>
       </c>
       <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
           <t>5687.12 €</t>
         </is>
       </c>
     </row>
     <row r="38" ht="18" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>AR11996</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
@@ -3737,295 +3733,295 @@
         <is>
           <t>151.00</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>143.00</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr">
         <is>
           <t>110 kW</t>
         </is>
       </c>
       <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr"/>
       <c r="R38" s="2" t="inlineStr">
         <is>
           <t>5371.08 €</t>
         </is>
       </c>
     </row>
     <row r="39" ht="18" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>AR12021</t>
+          <t>AR11998</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
-      <c r="D39" s="2" t="inlineStr"/>
-      <c r="E39" s="2" t="inlineStr"/>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>100-315</t>
+        </is>
+      </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNF 080-065-250 GBVAA10GA3B</t>
+          <t>Etanorm ETN 125-100-315 GBSAS07GA620002B</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>251</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>117.00</t>
+          <t>460.00</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>53.60</t>
+          <t>114.00</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>67.80</t>
+          <t>159.00</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
-[...2 lines deleted...]
-      <c r="O39" s="2" t="inlineStr"/>
+          <t>143.00</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr">
+        <is>
+          <t>200 kW</t>
+        </is>
+      </c>
       <c r="P39" s="2" t="inlineStr"/>
       <c r="Q39" s="2" t="inlineStr"/>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>3973.90 €</t>
+          <t>6297.67 €</t>
         </is>
       </c>
     </row>
     <row r="40" ht="18" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>AR12203</t>
+          <t>AR12021</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
-      <c r="D40" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D40" s="2" t="inlineStr"/>
+      <c r="E40" s="2" t="inlineStr"/>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 050-032-160 CCXAA11GA200402</t>
+          <t>Etanorm ETNF 080-065-250 GBVAA10GA3B</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>117.00</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>53.60</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>36.20</t>
+          <t>67.80</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>101.00</t>
+        </is>
+      </c>
+      <c r="O40" s="2" t="inlineStr"/>
       <c r="P40" s="2" t="inlineStr"/>
-      <c r="Q40" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q40" s="2" t="inlineStr"/>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>8468.39 €</t>
+          <t>3973.90 €</t>
         </is>
       </c>
     </row>
     <row r="41" ht="18" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>AR12205-01</t>
+          <t>AR12203</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-F</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNF 080-065-250 GBACP1AGA3B</t>
+          <t>Etanorm ETN 050-032-160 CCXAA11GA200402</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>164</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>4.50</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>33.00</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>68.00</t>
+          <t>36.20</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>51.00</t>
         </is>
       </c>
       <c r="O41" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="P41" s="2" t="inlineStr"/>
-      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>3858.18 €</t>
+          <t>8468.39 €</t>
         </is>
       </c>
     </row>
     <row r="42" ht="18" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>AR12205-02</t>
+          <t>AR12205-01</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Etanorm-F</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>065-250</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETNF 080-065-250 GBACP1AGA3B</t>
@@ -4065,575 +4061,571 @@
         <is>
           <t>68.00</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>100.00</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr">
         <is>
           <t>30 kW</t>
         </is>
       </c>
       <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr"/>
       <c r="R42" s="2" t="inlineStr">
         <is>
           <t>3858.18 €</t>
         </is>
       </c>
     </row>
     <row r="43" ht="18" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>AR12212</t>
+          <t>AR12205-02</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etanorm-F</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>065-200</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 080-065-200 GGSCP1AOA201502B, ohne Motor</t>
+          <t>Etanorm ETNF 080-065-250 GBACP1AGA3B</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>2963</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>187</t>
+          <t>216</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
           <t>15.00</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
+          <t>150.00</t>
+        </is>
+      </c>
+      <c r="L43" s="2" t="inlineStr">
+        <is>
+          <t>39.00</t>
+        </is>
+      </c>
+      <c r="M43" s="2" t="inlineStr">
+        <is>
+          <t>68.00</t>
+        </is>
+      </c>
+      <c r="N43" s="2" t="inlineStr">
+        <is>
           <t>100.00</t>
         </is>
       </c>
-      <c r="L43" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
       <c r="O43" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr"/>
       <c r="R43" s="2" t="inlineStr">
         <is>
+          <t>3858.18 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="18" customHeight="1">
+      <c r="A44" s="2" t="inlineStr">
+        <is>
+          <t>AR12212</t>
+        </is>
+      </c>
+      <c r="B44" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C44" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="D44" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm</t>
+        </is>
+      </c>
+      <c r="E44" s="2" t="inlineStr">
+        <is>
+          <t>065-200</t>
+        </is>
+      </c>
+      <c r="F44" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm ETN 080-065-200 GGSCP1AOA201502B, ohne Motor</t>
+        </is>
+      </c>
+      <c r="G44" s="2" t="inlineStr">
+        <is>
+          <t>2963</t>
+        </is>
+      </c>
+      <c r="H44" s="2" t="inlineStr">
+        <is>
+          <t>187</t>
+        </is>
+      </c>
+      <c r="I44" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J44" s="2" t="inlineStr">
+        <is>
+          <t>15.00</t>
+        </is>
+      </c>
+      <c r="K44" s="2" t="inlineStr">
+        <is>
+          <t>100.00</t>
+        </is>
+      </c>
+      <c r="L44" s="2" t="inlineStr">
+        <is>
+          <t>43.00</t>
+        </is>
+      </c>
+      <c r="M44" s="2" t="inlineStr">
+        <is>
+          <t>49.00</t>
+        </is>
+      </c>
+      <c r="N44" s="2" t="inlineStr">
+        <is>
+          <t>72.00</t>
+        </is>
+      </c>
+      <c r="O44" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="P44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="R44" s="2" t="inlineStr">
+        <is>
           <t>2715.33 €</t>
-        </is>
-[...90 lines deleted...]
-          <t>25459.69 €</t>
         </is>
       </c>
     </row>
     <row r="45" ht="32" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
+          <t>AR12232-01</t>
+        </is>
+      </c>
+      <c r="B45" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C45" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="D45" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm-R</t>
+        </is>
+      </c>
+      <c r="E45" s="2" t="inlineStr">
+        <is>
+          <t>200-250</t>
+        </is>
+      </c>
+      <c r="F45" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm RGC1 200-250</t>
+        </is>
+      </c>
+      <c r="G45" s="2" t="inlineStr">
+        <is>
+          <t>1470</t>
+        </is>
+      </c>
+      <c r="H45" s="2" t="inlineStr">
+        <is>
+          <t>233</t>
+        </is>
+      </c>
+      <c r="I45" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>180.00</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>780.00</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>6.10</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="N45" s="2" t="inlineStr">
+        <is>
+          <t>973.00</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr">
+        <is>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="P45" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 380 V, 50Hz 3x 660 V</t>
+        </is>
+      </c>
+      <c r="Q45" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R45" s="2" t="inlineStr">
+        <is>
+          <t>25459.69 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="32" customHeight="1">
+      <c r="A46" s="2" t="inlineStr">
+        <is>
           <t>AR12232-02</t>
         </is>
       </c>
-      <c r="B45" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D45" s="2" t="inlineStr">
+      <c r="B46" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C46" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Etanorm-R</t>
         </is>
       </c>
-      <c r="E45" s="2" t="inlineStr">
+      <c r="E46" s="2" t="inlineStr">
         <is>
           <t>200-250</t>
         </is>
       </c>
-      <c r="F45" s="2" t="inlineStr">
+      <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Etanorm RGC1 200-250</t>
         </is>
       </c>
-      <c r="G45" s="2" t="inlineStr">
+      <c r="G46" s="2" t="inlineStr">
         <is>
           <t>1470</t>
         </is>
       </c>
-      <c r="H45" s="2" t="inlineStr">
+      <c r="H46" s="2" t="inlineStr">
         <is>
           <t>233</t>
         </is>
       </c>
-      <c r="I45" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J45" s="2" t="inlineStr">
+      <c r="I46" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J46" s="2" t="inlineStr">
         <is>
           <t>180.00</t>
         </is>
       </c>
-      <c r="K45" s="2" t="inlineStr">
+      <c r="K46" s="2" t="inlineStr">
         <is>
           <t>780.00</t>
         </is>
       </c>
-      <c r="L45" s="2" t="inlineStr">
+      <c r="L46" s="2" t="inlineStr">
         <is>
           <t>6.10</t>
         </is>
       </c>
-      <c r="M45" s="2" t="inlineStr">
+      <c r="M46" s="2" t="inlineStr">
         <is>
           <t>16.00</t>
         </is>
       </c>
-      <c r="N45" s="2" t="inlineStr">
+      <c r="N46" s="2" t="inlineStr">
         <is>
           <t>973.00</t>
         </is>
       </c>
-      <c r="O45" s="2" t="inlineStr">
+      <c r="O46" s="2" t="inlineStr">
         <is>
           <t>30 kW</t>
         </is>
       </c>
-      <c r="P45" s="2" t="inlineStr">
+      <c r="P46" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 380 V, 50Hz 3x 660 V</t>
         </is>
       </c>
-      <c r="Q45" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R45" s="2" t="inlineStr">
+      <c r="Q46" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R46" s="2" t="inlineStr">
         <is>
           <t>25459.69 €</t>
-        </is>
-[...82 lines deleted...]
-          <t>2135.99 €</t>
         </is>
       </c>
     </row>
     <row r="47" ht="18" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>AR12339</t>
+          <t>AR12263</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-F</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>080-315</t>
+          <t>040-200</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNF 100-080-315 GBACP1AGA6B</t>
+          <t>Etanorm ETN 065-040-200 GGSAA11GA200552B</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>2320</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>334</t>
+          <t>176</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>9.50</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>280.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>80.00</t>
+          <t>37.50</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>104.00</t>
+          <t>42.50</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>132.00</t>
+          <t>65.00</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr">
         <is>
-          <t>90 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr"/>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>5112.33 €</t>
+          <t>2135.99 €</t>
         </is>
       </c>
     </row>
     <row r="48" ht="18" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>AR12351-01</t>
+          <t>AR12339</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm-F</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>100-160</t>
+          <t>080-315</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 125-100-160 EC LXME  00404A</t>
+          <t>Etanorm ETNF 100-080-315 GBACP1AGA6B</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>1460</t>
+          <t>2320</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>334</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>32.00</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>170.00</t>
+          <t>280.00</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>4.60</t>
+          <t>80.00</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>7.90</t>
+          <t>104.00</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>265.00</t>
+          <t>132.00</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>90 kW</t>
         </is>
       </c>
       <c r="P48" s="2" t="inlineStr"/>
-      <c r="Q48" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q48" s="2" t="inlineStr"/>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>13868.96 €</t>
+          <t>5112.33 €</t>
         </is>
       </c>
     </row>
     <row r="49" ht="18" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>AR12351-02</t>
+          <t>AR12351-01</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>100-160</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>MegaCPK 125-100-160 EC LXME  00404A</t>
@@ -4665,724 +4657,720 @@
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
           <t>4.60</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>7.90</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>265.00</t>
         </is>
       </c>
       <c r="O49" s="2" t="inlineStr">
         <is>
           <t>4 kW</t>
         </is>
       </c>
       <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R49" s="2" t="inlineStr">
         <is>
           <t>13868.96 €</t>
         </is>
       </c>
     </row>
-    <row r="50" ht="32" customHeight="1">
+    <row r="50" ht="18" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>AR12352-01</t>
+          <t>AR12351-02</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>100-160</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 080-050-160 EC EXME  00154A</t>
+          <t>MegaCPK 125-100-160 EC LXME  00404A</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>1445</t>
+          <t>1460</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>162</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
-          <t>3.90</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>44.00</t>
+          <t>170.00</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>5.60</t>
+          <t>4.60</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>8.10</t>
+          <t>7.90</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>163.00</t>
+          <t>265.00</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>10275.81 €</t>
+          <t>13868.96 €</t>
         </is>
       </c>
     </row>
     <row r="51" ht="32" customHeight="1">
       <c r="A51" s="2" t="inlineStr">
         <is>
+          <t>AR12352-01</t>
+        </is>
+      </c>
+      <c r="B51" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C51" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="D51" s="2" t="inlineStr">
+        <is>
+          <t>MegaCPK</t>
+        </is>
+      </c>
+      <c r="E51" s="2" t="inlineStr">
+        <is>
+          <t>050-160</t>
+        </is>
+      </c>
+      <c r="F51" s="2" t="inlineStr">
+        <is>
+          <t>MegaCPK 080-050-160 EC EXME  00154A</t>
+        </is>
+      </c>
+      <c r="G51" s="2" t="inlineStr">
+        <is>
+          <t>1445</t>
+        </is>
+      </c>
+      <c r="H51" s="2" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
+      <c r="I51" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J51" s="2" t="inlineStr">
+        <is>
+          <t>3.90</t>
+        </is>
+      </c>
+      <c r="K51" s="2" t="inlineStr">
+        <is>
+          <t>44.00</t>
+        </is>
+      </c>
+      <c r="L51" s="2" t="inlineStr">
+        <is>
+          <t>5.60</t>
+        </is>
+      </c>
+      <c r="M51" s="2" t="inlineStr">
+        <is>
+          <t>8.10</t>
+        </is>
+      </c>
+      <c r="N51" s="2" t="inlineStr">
+        <is>
+          <t>163.00</t>
+        </is>
+      </c>
+      <c r="O51" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="P51" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q51" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R51" s="2" t="inlineStr">
+        <is>
+          <t>10275.81 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="32" customHeight="1">
+      <c r="A52" s="2" t="inlineStr">
+        <is>
           <t>AR12352-02</t>
         </is>
       </c>
-      <c r="B51" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D51" s="2" t="inlineStr">
+      <c r="B52" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C52" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="D52" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
-      <c r="E51" s="2" t="inlineStr">
+      <c r="E52" s="2" t="inlineStr">
         <is>
           <t>050-160</t>
         </is>
       </c>
-      <c r="F51" s="2" t="inlineStr">
+      <c r="F52" s="2" t="inlineStr">
         <is>
           <t>MegaCPK 080-050-160 EC EXME  00154A</t>
         </is>
       </c>
-      <c r="G51" s="2" t="inlineStr">
+      <c r="G52" s="2" t="inlineStr">
         <is>
           <t>1445</t>
         </is>
       </c>
-      <c r="H51" s="2" t="inlineStr">
+      <c r="H52" s="2" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
-      <c r="I51" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J51" s="2" t="inlineStr">
+      <c r="I52" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J52" s="2" t="inlineStr">
         <is>
           <t>3.90</t>
         </is>
       </c>
-      <c r="K51" s="2" t="inlineStr">
+      <c r="K52" s="2" t="inlineStr">
         <is>
           <t>44.00</t>
         </is>
       </c>
-      <c r="L51" s="2" t="inlineStr">
+      <c r="L52" s="2" t="inlineStr">
         <is>
           <t>5.60</t>
         </is>
       </c>
-      <c r="M51" s="2" t="inlineStr">
+      <c r="M52" s="2" t="inlineStr">
         <is>
           <t>8.10</t>
         </is>
       </c>
-      <c r="N51" s="2" t="inlineStr">
+      <c r="N52" s="2" t="inlineStr">
         <is>
           <t>163.00</t>
         </is>
       </c>
-      <c r="O51" s="2" t="inlineStr">
+      <c r="O52" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
-      <c r="P51" s="2" t="inlineStr">
+      <c r="P52" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
-      <c r="Q51" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R51" s="2" t="inlineStr">
+      <c r="Q52" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R52" s="2" t="inlineStr">
         <is>
           <t>10275.81 €</t>
         </is>
       </c>
     </row>
-    <row r="52" ht="18" customHeight="1">
-      <c r="A52" s="2" t="inlineStr">
+    <row r="53" ht="18" customHeight="1">
+      <c r="A53" s="2" t="inlineStr">
         <is>
           <t>AR12509</t>
         </is>
       </c>
-      <c r="B52" s="2" t="inlineStr">
-[...11 lines deleted...]
-      <c r="F52" s="2" t="inlineStr">
+      <c r="B53" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C53" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="D53" s="2" t="inlineStr"/>
+      <c r="E53" s="2" t="inlineStr"/>
+      <c r="F53" s="2" t="inlineStr">
         <is>
           <t>EBS für Etanorm ETN 100-080-315 GCSAA10GA3B</t>
         </is>
       </c>
-      <c r="G52" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H52" s="2" t="inlineStr">
+      <c r="G53" s="2" t="inlineStr"/>
+      <c r="H53" s="2" t="inlineStr">
         <is>
           <t>327</t>
         </is>
       </c>
-      <c r="I52" s="2" t="inlineStr">
-[...8 lines deleted...]
-      <c r="N52" s="2" t="inlineStr">
+      <c r="I53" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr"/>
+      <c r="K53" s="2" t="inlineStr"/>
+      <c r="L53" s="2" t="inlineStr"/>
+      <c r="M53" s="2" t="inlineStr"/>
+      <c r="N53" s="2" t="inlineStr">
         <is>
           <t>74.00</t>
         </is>
       </c>
-      <c r="O52" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="R52" s="2" t="inlineStr">
+      <c r="O53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr"/>
+      <c r="Q53" s="2" t="inlineStr"/>
+      <c r="R53" s="2" t="inlineStr">
         <is>
           <t>2225.50 €</t>
         </is>
       </c>
     </row>
-    <row r="53" ht="32" customHeight="1">
-      <c r="A53" s="2" t="inlineStr">
+    <row r="54" ht="32" customHeight="1">
+      <c r="A54" s="2" t="inlineStr">
         <is>
           <t>AR12521</t>
         </is>
       </c>
-      <c r="B53" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D53" s="2" t="inlineStr">
+      <c r="B54" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C54" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="D54" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
-      <c r="E53" s="2" t="inlineStr">
+      <c r="E54" s="2" t="inlineStr">
         <is>
           <t>032-125</t>
         </is>
       </c>
-      <c r="F53" s="2" t="inlineStr">
+      <c r="F54" s="2" t="inlineStr">
         <is>
           <t>MegaCPK 050-032-125 EG E ME  00222A</t>
         </is>
       </c>
-      <c r="G53" s="2" t="inlineStr">
+      <c r="G54" s="2" t="inlineStr">
         <is>
           <t>2910</t>
         </is>
       </c>
-      <c r="H53" s="2" t="inlineStr">
+      <c r="H54" s="2" t="inlineStr">
         <is>
           <t>139</t>
         </is>
       </c>
-      <c r="I53" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J53" s="2" t="inlineStr">
+      <c r="I54" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J54" s="2" t="inlineStr">
         <is>
           <t>4.00</t>
         </is>
       </c>
-      <c r="K53" s="2" t="inlineStr">
+      <c r="K54" s="2" t="inlineStr">
         <is>
           <t>32.90</t>
         </is>
       </c>
-      <c r="L53" s="2" t="inlineStr">
+      <c r="L54" s="2" t="inlineStr">
         <is>
           <t>19.10</t>
         </is>
       </c>
-      <c r="M53" s="2" t="inlineStr">
+      <c r="M54" s="2" t="inlineStr">
         <is>
           <t>27.10</t>
         </is>
       </c>
-      <c r="N53" s="2" t="inlineStr">
+      <c r="N54" s="2" t="inlineStr">
         <is>
           <t>148.00</t>
         </is>
       </c>
-      <c r="O53" s="2" t="inlineStr">
+      <c r="O54" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
-      <c r="P53" s="2" t="inlineStr">
+      <c r="P54" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q53" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R53" s="2" t="inlineStr">
+      <c r="Q54" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
+      <c r="R54" s="2" t="inlineStr">
         <is>
           <t>10318.88 €</t>
-        </is>
-[...82 lines deleted...]
-          <t>10683.98 €</t>
         </is>
       </c>
     </row>
     <row r="55" ht="18" customHeight="1">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>AR12631</t>
+          <t>AR12630</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
-          <t>Euro-CPK</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>080-400</t>
+          <t>100-315</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>EUROCPK 80-400</t>
+          <t>ETANORM C 100-315</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>321</t>
+          <t>322</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>240.00</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>22.50</t>
+          <t>27.20</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>37.85</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>184.00</t>
-[...2 lines deleted...]
-      <c r="O55" s="2" t="inlineStr"/>
+          <t>136.00</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr">
+        <is>
+          <t>30 kW</t>
+        </is>
+      </c>
       <c r="P55" s="2" t="inlineStr"/>
       <c r="Q55" s="2" t="inlineStr"/>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>9107.80 €</t>
+          <t>10683.98 €</t>
         </is>
       </c>
     </row>
     <row r="56" ht="18" customHeight="1">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>AR12632</t>
+          <t>AR12631</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Euro-CPK</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>080-400</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>ETANORM C 080-400</t>
+          <t>EUROCPK 80-400</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>400</t>
+          <t>321</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>85.00</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>48.30</t>
+          <t>22.50</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>56.80</t>
+          <t>36.00</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>184.00</t>
         </is>
       </c>
-      <c r="O56" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="O56" s="2" t="inlineStr"/>
       <c r="P56" s="2" t="inlineStr"/>
       <c r="Q56" s="2" t="inlineStr"/>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>11718.43 €</t>
-[...3 lines deleted...]
-    <row r="57" ht="32" customHeight="1">
+          <t>9107.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="57" ht="18" customHeight="1">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t>AR12633</t>
+          <t>AR12632</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>065-315</t>
+          <t>080-400</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>ETANORM C 065-315 C10</t>
+          <t>ETANORM C 080-400</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>400</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>145.00</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>27.50</t>
+          <t>48.30</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>30.50</t>
+          <t>56.80</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>115.00</t>
+          <t>184.00</t>
         </is>
       </c>
       <c r="O57" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr"/>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>7991.37 €</t>
+          <t>11718.43 €</t>
         </is>
       </c>
     </row>
     <row r="58" ht="18" customHeight="1">
       <c r="A58" s="2" t="inlineStr">
         <is>
           <t>AR12681</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
@@ -5749,51 +5737,51 @@
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
           <t>38.50</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
           <t>50.80</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>229.00</t>
         </is>
       </c>
       <c r="O62" s="2" t="inlineStr">
         <is>
           <t>30 kW</t>
         </is>
       </c>
       <c r="P62" s="2" t="inlineStr"/>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
           <t>11957.24 €</t>
         </is>
       </c>
     </row>
     <row r="63" ht="18" customHeight="1">
       <c r="A63" s="2" t="inlineStr">
         <is>
           <t>AR12719-02</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
@@ -5837,51 +5825,51 @@
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
           <t>38.50</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
           <t>50.80</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
           <t>229.00</t>
         </is>
       </c>
       <c r="O63" s="2" t="inlineStr">
         <is>
           <t>30 kW</t>
         </is>
       </c>
       <c r="P63" s="2" t="inlineStr"/>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
           <t>11957.24 €</t>
         </is>
       </c>
     </row>
     <row r="64" ht="18" customHeight="1">
       <c r="A64" s="2" t="inlineStr">
         <is>
           <t>AR12720</t>
         </is>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
@@ -6014,51 +6002,51 @@
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
           <t>18.10</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
           <t>48.00</t>
         </is>
       </c>
       <c r="O65" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P65" s="2" t="inlineStr"/>
       <c r="Q65" s="2" t="inlineStr"/>
       <c r="R65" s="2" t="inlineStr">
         <is>
           <t>2605.77 €</t>
         </is>
       </c>
     </row>
-    <row r="66" ht="18" customHeight="1">
+    <row r="66" ht="32" customHeight="1">
       <c r="A66" s="2" t="inlineStr">
         <is>
           <t>AR12800</t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>032-250.1</t>
         </is>
       </c>
@@ -6093,60 +6081,60 @@
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
           <t>11.20</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
           <t>16.20</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
           <t>116.00</t>
         </is>
       </c>
       <c r="O66" s="2" t="inlineStr">
         <is>
           <t>1 kW</t>
         </is>
       </c>
       <c r="P66" s="2" t="inlineStr"/>
       <c r="Q66" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R66" s="2" t="inlineStr">
         <is>
           <t>14362.63 €</t>
         </is>
       </c>
     </row>
-    <row r="67" ht="18" customHeight="1">
+    <row r="67" ht="32" customHeight="1">
       <c r="A67" s="2" t="inlineStr">
         <is>
           <t>AR12857-02</t>
         </is>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>040-315</t>
         </is>
       </c>
@@ -6181,60 +6169,60 @@
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
           <t>31.30</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
           <t>152.00</t>
         </is>
       </c>
       <c r="O67" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="P67" s="2" t="inlineStr"/>
       <c r="Q67" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R67" s="2" t="inlineStr">
         <is>
           <t>7983.49 €</t>
         </is>
       </c>
     </row>
-    <row r="68" ht="18" customHeight="1">
+    <row r="68" ht="32" customHeight="1">
       <c r="A68" s="2" t="inlineStr">
         <is>
           <t>AR12857-03</t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>040-315</t>
         </is>
       </c>
@@ -6269,60 +6257,60 @@
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
           <t>31.30</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
           <t>152.00</t>
         </is>
       </c>
       <c r="O68" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="P68" s="2" t="inlineStr"/>
       <c r="Q68" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R68" s="2" t="inlineStr">
         <is>
           <t>7983.49 €</t>
         </is>
       </c>
     </row>
-    <row r="69" ht="18" customHeight="1">
+    <row r="69" ht="32" customHeight="1">
       <c r="A69" s="2" t="inlineStr">
         <is>
           <t>AR12857-04</t>
         </is>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>040-315</t>
         </is>
       </c>
@@ -6357,51 +6345,51 @@
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
           <t>31.30</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
           <t>152.00</t>
         </is>
       </c>
       <c r="O69" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="P69" s="2" t="inlineStr"/>
       <c r="Q69" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R69" s="2" t="inlineStr">
         <is>
           <t>7983.49 €</t>
         </is>
       </c>
     </row>
     <row r="70" ht="18" customHeight="1">
       <c r="A70" s="2" t="inlineStr">
         <is>
           <t>AR12944-01</t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
@@ -6449,51 +6437,51 @@
           <t>19.00</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
           <t>27.00</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
       <c r="O70" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q70" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R70" s="2" t="inlineStr">
         <is>
           <t>8575.34 €</t>
         </is>
       </c>
     </row>
     <row r="71" ht="18" customHeight="1">
       <c r="A71" s="2" t="inlineStr">
         <is>
           <t>AR12944-02</t>
         </is>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
@@ -6541,51 +6529,51 @@
           <t>19.00</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
           <t>27.00</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
           <t>150.00</t>
         </is>
       </c>
       <c r="O71" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q71" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R71" s="2" t="inlineStr">
         <is>
           <t>8575.34 €</t>
         </is>
       </c>
     </row>
     <row r="72" ht="18" customHeight="1">
       <c r="A72" s="2" t="inlineStr">
         <is>
           <t>AR12961-01</t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
@@ -6633,51 +6621,51 @@
           <t>67.00</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
           <t>94.00</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
           <t>293.00</t>
         </is>
       </c>
       <c r="O72" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q72" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R72" s="2" t="inlineStr">
         <is>
           <t>12158.24 €</t>
         </is>
       </c>
     </row>
     <row r="73" ht="18" customHeight="1">
       <c r="A73" s="2" t="inlineStr">
         <is>
           <t>AR12961-02</t>
         </is>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
@@ -6725,51 +6713,51 @@
           <t>67.00</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
           <t>94.00</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
           <t>293.00</t>
         </is>
       </c>
       <c r="O73" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q73" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R73" s="2" t="inlineStr">
         <is>
           <t>12158.24 €</t>
         </is>
       </c>
     </row>
     <row r="74" ht="18" customHeight="1">
       <c r="A74" s="2" t="inlineStr">
         <is>
           <t>AR13092-01</t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
@@ -7233,224 +7221,228 @@
       <c r="N79" s="2" t="inlineStr">
         <is>
           <t>2300.00</t>
         </is>
       </c>
       <c r="O79" s="2" t="inlineStr">
         <is>
           <t>132 kW</t>
         </is>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q79" s="2" t="inlineStr"/>
       <c r="R79" s="2" t="inlineStr">
         <is>
           <t>54215.72 €</t>
         </is>
       </c>
     </row>
     <row r="80" ht="32" customHeight="1">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t>AR13164-02</t>
+          <t>AR13164-01</t>
         </is>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>080-250</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 100-080-250 CCXAA13GD300754B ohne Motor</t>
+          <t>Etanorm ETN 100-080-250 CCXAA13GD300754B</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>1474</t>
+          <t>1470</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
           <t>15.15</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
           <t>137.00</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
           <t>16.60</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
           <t>24.90</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
           <t>274.00</t>
         </is>
       </c>
       <c r="O80" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q80" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>17185.91 €</t>
+          <t>19034.78 €</t>
         </is>
       </c>
     </row>
     <row r="81" ht="32" customHeight="1">
       <c r="A81" s="2" t="inlineStr">
         <is>
-          <t>AR13166</t>
+          <t>AR13164-02</t>
         </is>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
-          <t>125-250</t>
+          <t>080-250</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 150-125-250 CCSAA01GD301104B, ohne Motor</t>
+          <t>Etanorm ETN 100-080-250 CCXAA13GD300754B ohne Motor</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>1470</t>
+          <t>1474</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
-          <t>38.50</t>
+          <t>15.15</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>291.00</t>
+          <t>137.00</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>10.70</t>
+          <t>16.60</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>17.40</t>
+          <t>24.90</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>242.00</t>
+          <t>274.00</t>
         </is>
       </c>
       <c r="O81" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q81" s="2" t="inlineStr"/>
+      <c r="Q81" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>21529.25 €</t>
+          <t>17185.91 €</t>
         </is>
       </c>
     </row>
     <row r="82" ht="48" customHeight="1">
       <c r="A82" s="2" t="inlineStr">
         <is>
           <t>AR13276-01</t>
         </is>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
@@ -7493,51 +7485,51 @@
           <t>39.00</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
           <t>62.27</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
           <t>222.00</t>
         </is>
       </c>
       <c r="O82" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P82" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q82" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
           <t>9902.73 €</t>
         </is>
       </c>
     </row>
     <row r="83" ht="48" customHeight="1">
       <c r="A83" s="2" t="inlineStr">
         <is>
           <t>AR13276-02</t>
         </is>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
@@ -7585,51 +7577,51 @@
           <t>39.00</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
           <t>62.27</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
           <t>222.00</t>
         </is>
       </c>
       <c r="O83" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P83" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q83" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
           <t>9902.73 €</t>
         </is>
       </c>
     </row>
     <row r="84" ht="48" customHeight="1">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>AR13277-01</t>
         </is>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
@@ -7677,51 +7669,51 @@
           <t>39.00</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
           <t>62.27</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
           <t>222.00</t>
         </is>
       </c>
       <c r="O84" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q84" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R84" s="2" t="inlineStr">
         <is>
           <t>9902.73 €</t>
         </is>
       </c>
     </row>
     <row r="85" ht="48" customHeight="1">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>AR13277-02</t>
         </is>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
@@ -7769,51 +7761,51 @@
           <t>39.00</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
           <t>62.27</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
           <t>222.00</t>
         </is>
       </c>
       <c r="O85" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q85" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R85" s="2" t="inlineStr">
         <is>
           <t>9902.73 €</t>
         </is>
       </c>
     </row>
     <row r="86" ht="18" customHeight="1">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>AR13378</t>
         </is>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
@@ -7857,51 +7849,51 @@
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
           <t>12.50</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
           <t>20.80</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
           <t>153.00</t>
         </is>
       </c>
       <c r="O86" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P86" s="2" t="inlineStr"/>
       <c r="Q86" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R86" s="2" t="inlineStr">
         <is>
           <t>4251.97 €</t>
         </is>
       </c>
     </row>
     <row r="87" ht="32" customHeight="1">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>AR13390</t>
         </is>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
@@ -8553,51 +8545,51 @@
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
           <t>43.00</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
           <t>70.00</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
           <t>156.00</t>
         </is>
       </c>
       <c r="O94" s="2" t="inlineStr">
         <is>
           <t>90 kW</t>
         </is>
       </c>
       <c r="P94" s="2" t="inlineStr"/>
       <c r="Q94" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
           <t>6259.67 €</t>
         </is>
       </c>
     </row>
     <row r="95" ht="18" customHeight="1">
       <c r="A95" s="2" t="inlineStr">
         <is>
           <t>AR13807</t>
         </is>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
@@ -9181,55 +9173,51 @@
       </c>
     </row>
     <row r="102" ht="18" customHeight="1">
       <c r="A102" s="2" t="inlineStr">
         <is>
           <t>AR14317</t>
         </is>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr"/>
       <c r="E102" s="2" t="inlineStr"/>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>LFRD  125-315 298mm Bronze Etanorm</t>
         </is>
       </c>
-      <c r="G102" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G102" s="2" t="inlineStr"/>
       <c r="H102" s="2" t="inlineStr"/>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J102" s="2" t="inlineStr"/>
       <c r="K102" s="2" t="inlineStr"/>
       <c r="L102" s="2" t="inlineStr"/>
       <c r="M102" s="2" t="inlineStr"/>
       <c r="N102" s="2" t="inlineStr">
         <is>
           <t>16.00</t>
         </is>
       </c>
       <c r="O102" s="2" t="inlineStr"/>
       <c r="P102" s="2" t="inlineStr"/>
       <c r="Q102" s="2" t="inlineStr"/>
       <c r="R102" s="2" t="inlineStr">
         <is>
           <t>2343.91 €</t>
         </is>
       </c>
     </row>
     <row r="103" ht="18" customHeight="1">
@@ -9465,51 +9453,51 @@
           <t>34.80</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
           <t>52.00</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
           <t>1250.00</t>
         </is>
       </c>
       <c r="O105" s="2" t="inlineStr">
         <is>
           <t>75 kW</t>
         </is>
       </c>
       <c r="P105" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q105" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R105" s="2" t="inlineStr">
         <is>
           <t>54083.17 €</t>
         </is>
       </c>
     </row>
     <row r="106" ht="18" customHeight="1">
       <c r="A106" s="2" t="inlineStr">
         <is>
           <t>AR14981</t>
         </is>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
@@ -9558,322 +9546,322 @@
         </is>
       </c>
       <c r="M106" s="2" t="inlineStr">
         <is>
           <t>25.30</t>
         </is>
       </c>
       <c r="N106" s="2" t="inlineStr">
         <is>
           <t>141.00</t>
         </is>
       </c>
       <c r="O106" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P106" s="2" t="inlineStr"/>
       <c r="Q106" s="2" t="inlineStr"/>
       <c r="R106" s="2" t="inlineStr">
         <is>
           <t>4496.88 €</t>
         </is>
       </c>
     </row>
-    <row r="107" ht="18" customHeight="1">
+    <row r="107" ht="32" customHeight="1">
       <c r="A107" s="2" t="inlineStr">
         <is>
-          <t>AR15297</t>
+          <t>AR15387</t>
         </is>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>050-200</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 125-100-200 GBSAA11 GSFFO2ABB</t>
+          <t>MegaCPK 080-050-200 CC EXMI  03002A</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>2956</t>
+          <t>2955</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>181</t>
+          <t>219</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J107" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="K107" s="2" t="inlineStr">
         <is>
-          <t>315.00</t>
+          <t>105.00</t>
         </is>
       </c>
       <c r="L107" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="M107" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>76.00</t>
         </is>
       </c>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>111.00</t>
+          <t>317.00</t>
         </is>
       </c>
       <c r="O107" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="P107" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q107" s="2" t="inlineStr"/>
       <c r="R107" s="2" t="inlineStr">
         <is>
-          <t>3624.88 €</t>
-[...3 lines deleted...]
-    <row r="108" ht="32" customHeight="1">
+          <t>18287.47 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" ht="18" customHeight="1">
       <c r="A108" s="2" t="inlineStr">
         <is>
-          <t>AR15387</t>
+          <t>AR15523</t>
         </is>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
+          <t>Etanorm</t>
+        </is>
+      </c>
+      <c r="E108" s="2" t="inlineStr">
+        <is>
+          <t>100-315</t>
+        </is>
+      </c>
+      <c r="F108" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm ETN 125-100-315-GGSAA11GSFEV4AHB Fig.0</t>
+        </is>
+      </c>
+      <c r="G108" s="2" t="inlineStr">
+        <is>
+          <t>1473</t>
+        </is>
+      </c>
+      <c r="H108" s="2" t="inlineStr">
+        <is>
+          <t>308</t>
+        </is>
+      </c>
+      <c r="I108" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J108" s="2" t="inlineStr">
+        <is>
+          <t>45.00</t>
+        </is>
+      </c>
+      <c r="K108" s="2" t="inlineStr">
+        <is>
+          <t>220.00</t>
+        </is>
+      </c>
+      <c r="L108" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+      <c r="M108" s="2" t="inlineStr">
+        <is>
+          <t>36.00</t>
+        </is>
+      </c>
+      <c r="N108" s="2" t="inlineStr">
+        <is>
+          <t>135.00</t>
+        </is>
+      </c>
+      <c r="O108" s="2" t="inlineStr">
+        <is>
+          <t>22 kW</t>
+        </is>
+      </c>
+      <c r="P108" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q108" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R108" s="2" t="inlineStr">
+        <is>
+          <t>4000.82 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" ht="32" customHeight="1">
+      <c r="A109" s="2" t="inlineStr">
+        <is>
+          <t>AR15531-01</t>
+        </is>
+      </c>
+      <c r="B109" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C109" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="D109" s="2" t="inlineStr">
+        <is>
           <t>MegaCPK</t>
         </is>
       </c>
-      <c r="E108" s="2" t="inlineStr">
-[...54 lines deleted...]
-      <c r="P108" s="2" t="inlineStr">
+      <c r="E109" s="2" t="inlineStr">
+        <is>
+          <t>080-160</t>
+        </is>
+      </c>
+      <c r="F109" s="2" t="inlineStr">
+        <is>
+          <t>MegaCPK 125-080-160 GG E NE 02202A PM</t>
+        </is>
+      </c>
+      <c r="G109" s="2" t="inlineStr">
+        <is>
+          <t>2950</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="inlineStr">
+        <is>
+          <t>173</t>
+        </is>
+      </c>
+      <c r="I109" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J109" s="2" t="inlineStr">
+        <is>
+          <t>33.00</t>
+        </is>
+      </c>
+      <c r="K109" s="2" t="inlineStr">
+        <is>
+          <t>277.00</t>
+        </is>
+      </c>
+      <c r="L109" s="2" t="inlineStr">
+        <is>
+          <t>23.00</t>
+        </is>
+      </c>
+      <c r="M109" s="2" t="inlineStr">
+        <is>
+          <t>39.00</t>
+        </is>
+      </c>
+      <c r="N109" s="2" t="inlineStr">
+        <is>
+          <t>377.00</t>
+        </is>
+      </c>
+      <c r="O109" s="2" t="inlineStr">
+        <is>
+          <t>22 kW</t>
+        </is>
+      </c>
+      <c r="P109" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q108" s="2" t="inlineStr"/>
-[...91 lines deleted...]
-      </c>
+      <c r="Q109" s="2" t="inlineStr"/>
       <c r="R109" s="2" t="inlineStr">
         <is>
-          <t>4000.82 €</t>
+          <t>10392.38 €</t>
         </is>
       </c>
     </row>
     <row r="110" ht="32" customHeight="1">
       <c r="A110" s="2" t="inlineStr">
         <is>
-          <t>AR15531-01</t>
+          <t>AR15531-02</t>
         </is>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E110" s="2" t="inlineStr">
         <is>
           <t>080-160</t>
         </is>
       </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
           <t>MegaCPK 125-080-160 GG E NE 02202A PM</t>
@@ -9914,142 +9902,146 @@
           <t>39.00</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
           <t>377.00</t>
         </is>
       </c>
       <c r="O110" s="2" t="inlineStr">
         <is>
           <t>22 kW</t>
         </is>
       </c>
       <c r="P110" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q110" s="2" t="inlineStr"/>
       <c r="R110" s="2" t="inlineStr">
         <is>
           <t>10392.38 €</t>
         </is>
       </c>
     </row>
-    <row r="111" ht="32" customHeight="1">
+    <row r="111" ht="18" customHeight="1">
       <c r="A111" s="2" t="inlineStr">
         <is>
-          <t>AR15531-02</t>
+          <t>AR15605</t>
         </is>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>032-125</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 125-080-160 GG E NE 02202A PM</t>
+          <t>Etanorm ETN 050-032-125 GBXAA11GD200302B PDRV2 PM</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>4.20</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
-          <t>277.00</t>
+          <t>35.30</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>20.60</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>28.80</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>377.00</t>
+          <t>128.00</t>
         </is>
       </c>
       <c r="O111" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P111" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q111" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q111" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>10392.38 €</t>
+          <t>5985.32 €</t>
         </is>
       </c>
     </row>
     <row r="112" ht="18" customHeight="1">
       <c r="A112" s="2" t="inlineStr">
         <is>
-          <t>AR15605</t>
+          <t>AR15614</t>
         </is>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr">
         <is>
           <t>032-125</t>
         </is>
       </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 050-032-125 GBXAA11GD200302B PDRV2 PM</t>
@@ -10085,63 +10077,63 @@
           <t>20.60</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
           <t>28.80</t>
         </is>
       </c>
       <c r="N112" s="2" t="inlineStr">
         <is>
           <t>128.00</t>
         </is>
       </c>
       <c r="O112" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="P112" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q112" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R112" s="2" t="inlineStr">
         <is>
           <t>5985.32 €</t>
         </is>
       </c>
     </row>
     <row r="113" ht="18" customHeight="1">
       <c r="A113" s="2" t="inlineStr">
         <is>
-          <t>AR15614</t>
+          <t>AR15615</t>
         </is>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
           <t>032-125</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 050-032-125 GBXAA11GD200302B PDRV2 PM</t>
@@ -10177,155 +10169,151 @@
           <t>20.60</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
           <t>28.80</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
           <t>128.00</t>
         </is>
       </c>
       <c r="O113" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="P113" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q113" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R113" s="2" t="inlineStr">
         <is>
           <t>5985.32 €</t>
         </is>
       </c>
     </row>
-    <row r="114" ht="18" customHeight="1">
+    <row r="114" ht="48" customHeight="1">
       <c r="A114" s="2" t="inlineStr">
         <is>
-          <t>AR15615</t>
+          <t>AR15710-01</t>
         </is>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
-          <t>032-125</t>
+          <t>040-315</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 050-032-125 GBXAA11GD200302B PDRV2 PM</t>
+          <t>Etanorm ETN 065-040-315-CCSID21GSFCX4ECB PDRV2M</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>326</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t>35.30</t>
+          <t>27.20</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>20.60</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
-          <t>28.80</t>
+          <t>29.00</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>128.00</t>
+          <t>266.00</t>
         </is>
       </c>
       <c r="O114" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P114" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+        </is>
+      </c>
+      <c r="Q114" s="2" t="inlineStr"/>
       <c r="R114" s="2" t="inlineStr">
         <is>
-          <t>5985.32 €</t>
+          <t>21451.47 €</t>
         </is>
       </c>
     </row>
     <row r="115" ht="48" customHeight="1">
       <c r="A115" s="2" t="inlineStr">
         <is>
-          <t>AR15710-01</t>
+          <t>AR15710-02</t>
         </is>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
           <t>040-315</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 065-040-315-CCSID21GSFCX4ECB PDRV2M</t>
@@ -10369,567 +10357,567 @@
       <c r="N115" s="2" t="inlineStr">
         <is>
           <t>266.00</t>
         </is>
       </c>
       <c r="O115" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P115" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q115" s="2" t="inlineStr"/>
       <c r="R115" s="2" t="inlineStr">
         <is>
           <t>21451.47 €</t>
         </is>
       </c>
     </row>
     <row r="116" ht="48" customHeight="1">
       <c r="A116" s="2" t="inlineStr">
         <is>
-          <t>AR15710-02</t>
+          <t>AR15712</t>
         </is>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>040-315</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 065-040-315-CCSID21GSFCX4ECB PDRV2M</t>
+          <t>Etanorm ETN 065-040-315-CCSID21GSFDY4ECB PDRV2M</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>1500</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>326</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>4.60</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
-          <t>27.20</t>
+          <t>36.00</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>30.20</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>266.00</t>
+          <t>321.00</t>
         </is>
       </c>
       <c r="O116" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q116" s="2" t="inlineStr"/>
       <c r="R116" s="2" t="inlineStr">
         <is>
-          <t>21451.47 €</t>
-[...3 lines deleted...]
-    <row r="117" ht="48" customHeight="1">
+          <t>23189.12 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" ht="32" customHeight="1">
       <c r="A117" s="2" t="inlineStr">
         <is>
-          <t>AR15712</t>
+          <t>AR15737</t>
         </is>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
-          <t>040-315</t>
+          <t>065-125</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 065-040-315-CCSID21GSFDY4ECB PDRV2M</t>
+          <t>Etanorm ETN 080-065-125-GGSAA10GSEEV2EHB</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>326</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
-          <t>4.60</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>163.00</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>30.20</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>25.80</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>321.00</t>
+          <t>234.00</t>
         </is>
       </c>
       <c r="O117" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="P117" s="2" t="inlineStr">
         <is>
-          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q117" s="2" t="inlineStr"/>
       <c r="R117" s="2" t="inlineStr">
         <is>
-          <t>23189.12 €</t>
+          <t>5801.18 €</t>
         </is>
       </c>
     </row>
     <row r="118" ht="32" customHeight="1">
       <c r="A118" s="2" t="inlineStr">
         <is>
-          <t>AR15737</t>
+          <t>AR15750-02</t>
         </is>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
-          <t>065-125</t>
+          <t>065-200</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 080-065-125-GGSAA10GSEEV2EHB</t>
+          <t>Etanorm ETN 080-065-200-GGSAA01GSECM4DHB, Grundplatte, Kupplung &amp; Schutz, ohne Motor</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>1732</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>202</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>9.60</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>163.00</t>
+          <t>84.60</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>1.70</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
-          <t>25.80</t>
+          <t>1.80</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>234.00</t>
+          <t>141.10</t>
         </is>
       </c>
       <c r="O118" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="P118" s="2" t="inlineStr"/>
       <c r="Q118" s="2" t="inlineStr"/>
       <c r="R118" s="2" t="inlineStr">
         <is>
-          <t>5801.18 €</t>
-[...3 lines deleted...]
-    <row r="119" ht="32" customHeight="1">
+          <t>3866.27 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" ht="18" customHeight="1">
       <c r="A119" s="2" t="inlineStr">
         <is>
-          <t>AR15750-02</t>
+          <t>AR15799</t>
         </is>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
-          <t>065-200</t>
+          <t>125-315</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 080-065-200-GGSAA01GSECM4DHB, Grundplatte, Kupplung &amp; Schutz, ohne Motor</t>
+          <t>Etanorm ETN 150-125-315-GCSAA22 GSHGO4AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
-          <t>1732</t>
+          <t>1753</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>300</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
-          <t>9.60</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>84.60</t>
+          <t>365.00</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>34.00</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>1.80</t>
+          <t>46.00</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>141.10</t>
+          <t>183.00</t>
         </is>
       </c>
       <c r="O119" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="P119" s="2" t="inlineStr"/>
       <c r="Q119" s="2" t="inlineStr"/>
       <c r="R119" s="2" t="inlineStr">
         <is>
-          <t>3866.27 €</t>
+          <t>8814.76 €</t>
         </is>
       </c>
     </row>
     <row r="120" ht="18" customHeight="1">
       <c r="A120" s="2" t="inlineStr">
         <is>
-          <t>AR15799</t>
+          <t>AR15854</t>
         </is>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>125-315</t>
+          <t>100-315</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 150-125-315-GCSAA22 GSHGO4AHB, ohne Motor</t>
+          <t>Etanorm ETNF 125-100-315-GBAF11A GSIAJ2AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
-          <t>1753</t>
+          <t>2263</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>334</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>62.00</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>365.00</t>
+          <t>136.00</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>34.00</t>
+          <t>62.20</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>98.10</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>183.00</t>
+          <t>156.00</t>
         </is>
       </c>
       <c r="O120" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="P120" s="2" t="inlineStr"/>
       <c r="Q120" s="2" t="inlineStr"/>
       <c r="R120" s="2" t="inlineStr">
         <is>
-          <t>8814.76 €</t>
-[...3 lines deleted...]
-    <row r="121" ht="18" customHeight="1">
+          <t>5725.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" ht="32" customHeight="1">
       <c r="A121" s="2" t="inlineStr">
         <is>
-          <t>AR15854</t>
+          <t>AR15862-01</t>
         </is>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
-          <t>100-315</t>
+          <t>080-400</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNF 125-100-315-GBAF11A GSIAJ2AHB, ohne Motor</t>
+          <t>Etanorm ETN 100-080-400-GCSAA11GSHFO4EHB</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
-          <t>2263</t>
+          <t>1475</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>334</t>
+          <t>377</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t>136.00</t>
+          <t>176.00</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
-          <t>62.20</t>
+          <t>37.00</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
-          <t>98.10</t>
+          <t>54.00</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>156.00</t>
+          <t>522.00</t>
         </is>
       </c>
       <c r="O121" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
-[...2 lines deleted...]
-      <c r="P121" s="2" t="inlineStr"/>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="P121" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q121" s="2" t="inlineStr"/>
       <c r="R121" s="2" t="inlineStr">
         <is>
-          <t>5725.50 €</t>
+          <t>15457.15 €</t>
         </is>
       </c>
     </row>
     <row r="122" ht="32" customHeight="1">
       <c r="A122" s="2" t="inlineStr">
         <is>
-          <t>AR15862-01</t>
+          <t>AR15862-02</t>
         </is>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>080-400</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 100-080-400-GCSAA11GSHFO4EHB</t>
@@ -10970,142 +10958,142 @@
           <t>54.00</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
           <t>522.00</t>
         </is>
       </c>
       <c r="O122" s="2" t="inlineStr">
         <is>
           <t>30 kW</t>
         </is>
       </c>
       <c r="P122" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q122" s="2" t="inlineStr"/>
       <c r="R122" s="2" t="inlineStr">
         <is>
           <t>15457.15 €</t>
         </is>
       </c>
     </row>
-    <row r="123" ht="32" customHeight="1">
+    <row r="123" ht="48" customHeight="1">
       <c r="A123" s="2" t="inlineStr">
         <is>
-          <t>AR15862-02</t>
+          <t>AR15865-01</t>
         </is>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
-          <t>080-400</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 100-080-400-GCSAA11GSHFO4EHB</t>
+          <t>Etanorm ETN 080-065-160 GGSAA11GD200224B PD2M</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>377</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
-          <t>176.00</t>
+          <t>81.00</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>5.90</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>9.10</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>522.00</t>
+          <t>142.00</t>
         </is>
       </c>
       <c r="O123" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P123" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q123" s="2" t="inlineStr"/>
       <c r="R123" s="2" t="inlineStr">
         <is>
-          <t>15457.15 €</t>
+          <t>6340.42 €</t>
         </is>
       </c>
     </row>
     <row r="124" ht="48" customHeight="1">
       <c r="A124" s="2" t="inlineStr">
         <is>
-          <t>AR15865-01</t>
+          <t>AR15865-02</t>
         </is>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 080-065-160 GGSAA11GD200224B PD2M</t>
@@ -11146,251 +11134,251 @@
           <t>9.10</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
           <t>142.00</t>
         </is>
       </c>
       <c r="O124" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P124" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q124" s="2" t="inlineStr"/>
       <c r="R124" s="2" t="inlineStr">
         <is>
           <t>6340.42 €</t>
         </is>
       </c>
     </row>
-    <row r="125" ht="48" customHeight="1">
+    <row r="125" ht="18" customHeight="1">
       <c r="A125" s="2" t="inlineStr">
         <is>
-          <t>AR15865-02</t>
+          <t>AR16090</t>
         </is>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>065-200</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 080-065-160 GGSAA11GD200224B PD2M</t>
+          <t>Etanorm ETN 080-065-200-GGSL11A GSEEO2AHB, Fig.0 Packung</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>2961</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>202</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t>81.00</t>
+          <t>120.00</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t>5.90</t>
+          <t>46.00</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
-          <t>9.10</t>
+          <t>59.00</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t>142.00</t>
+          <t>141.10</t>
         </is>
       </c>
       <c r="O125" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="P125" s="2" t="inlineStr"/>
       <c r="Q125" s="2" t="inlineStr"/>
       <c r="R125" s="2" t="inlineStr">
         <is>
-          <t>6340.42 €</t>
-[...3 lines deleted...]
-    <row r="126" ht="18" customHeight="1">
+          <t>2901.43 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" ht="32" customHeight="1">
       <c r="A126" s="2" t="inlineStr">
         <is>
-          <t>AR16090</t>
+          <t>AR16093-01</t>
         </is>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
-          <t>065-200</t>
+          <t>080-250</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 080-065-200-GGSL11A GSEEO2AHB, Fig.0 Packung</t>
+          <t>Etanorm ETN 100-080-250-GBKAA11GSFFX2EHB ohne Gehäuse</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
-          <t>2961</t>
+          <t>2960</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>202</t>
+          <t>225</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>175.00</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>61.00</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>75.00</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>141.10</t>
+          <t>460.00</t>
         </is>
       </c>
       <c r="O126" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
-[...2 lines deleted...]
-      <c r="P126" s="2" t="inlineStr"/>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="P126" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q126" s="2" t="inlineStr"/>
       <c r="R126" s="2" t="inlineStr">
         <is>
-          <t>2901.43 €</t>
+          <t>9904.84 €</t>
         </is>
       </c>
     </row>
     <row r="127" ht="32" customHeight="1">
       <c r="A127" s="2" t="inlineStr">
         <is>
-          <t>AR16093-01</t>
+          <t>AR16093-02</t>
         </is>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
           <t>080-250</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 100-080-250-GBKAA11GSFFX2EHB ohne Gehäuse</t>
+          <t>Etanorm ETN 100-080-250-GBKAA11GSFFX2EHB</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>2960</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
           <t>225</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J127" s="2" t="inlineStr">
         <is>
           <t>28.00</t>
         </is>
       </c>
       <c r="K127" s="2" t="inlineStr">
         <is>
           <t>175.00</t>
@@ -11409,51 +11397,51 @@
       <c r="N127" s="2" t="inlineStr">
         <is>
           <t>460.00</t>
         </is>
       </c>
       <c r="O127" s="2" t="inlineStr">
         <is>
           <t>37 kW</t>
         </is>
       </c>
       <c r="P127" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q127" s="2" t="inlineStr"/>
       <c r="R127" s="2" t="inlineStr">
         <is>
           <t>9904.84 €</t>
         </is>
       </c>
     </row>
     <row r="128" ht="32" customHeight="1">
       <c r="A128" s="2" t="inlineStr">
         <is>
-          <t>AR16093-02</t>
+          <t>AR16093-03</t>
         </is>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
           <t>080-250</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 100-080-250-GBKAA11GSFFX2EHB</t>
@@ -11497,227 +11485,227 @@
       <c r="N128" s="2" t="inlineStr">
         <is>
           <t>460.00</t>
         </is>
       </c>
       <c r="O128" s="2" t="inlineStr">
         <is>
           <t>37 kW</t>
         </is>
       </c>
       <c r="P128" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q128" s="2" t="inlineStr"/>
       <c r="R128" s="2" t="inlineStr">
         <is>
           <t>9904.84 €</t>
         </is>
       </c>
     </row>
     <row r="129" ht="32" customHeight="1">
       <c r="A129" s="2" t="inlineStr">
         <is>
-          <t>AR16093-03</t>
+          <t>AR16098</t>
         </is>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
-          <t>080-250</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 100-080-250-GBKAA11GSFFX2EHB</t>
+          <t>MegaCPK 065-040-160 CC E ME 01102A</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
-          <t>2960</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>153</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J129" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="K129" s="2" t="inlineStr">
         <is>
-          <t>175.00</t>
+          <t>65.00</t>
         </is>
       </c>
       <c r="L129" s="2" t="inlineStr">
         <is>
-          <t>61.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="M129" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t>460.00</t>
+          <t>229.00</t>
         </is>
       </c>
       <c r="O129" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P129" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q129" s="2" t="inlineStr"/>
       <c r="R129" s="2" t="inlineStr">
         <is>
-          <t>9904.84 €</t>
-[...3 lines deleted...]
-    <row r="130" ht="32" customHeight="1">
+          <t>15266.47 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" ht="48" customHeight="1">
       <c r="A130" s="2" t="inlineStr">
         <is>
-          <t>AR16098</t>
+          <t>AR16212-01</t>
         </is>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>125-250</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 065-040-160 CC E ME 01102A</t>
+          <t>Etanorm ETN 150-125-250-GGSAA11 GSFEH4EHB, IE5 ohne PD</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>269</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>39.00</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>322.00</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>19.00</t>
         </is>
       </c>
       <c r="N130" s="2" t="inlineStr">
         <is>
-          <t>229.00</t>
+          <t>359.00</t>
         </is>
       </c>
       <c r="O130" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q130" s="2" t="inlineStr"/>
       <c r="R130" s="2" t="inlineStr">
         <is>
-          <t>15266.47 €</t>
+          <t>7467.31 €</t>
         </is>
       </c>
     </row>
     <row r="131" ht="48" customHeight="1">
       <c r="A131" s="2" t="inlineStr">
         <is>
-          <t>AR16212-01</t>
+          <t>AR16212-02</t>
         </is>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>125-250</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 150-125-250-GGSAA11 GSFEH4EHB, IE5 ohne PD</t>
@@ -11761,51 +11749,51 @@
       <c r="N131" s="2" t="inlineStr">
         <is>
           <t>359.00</t>
         </is>
       </c>
       <c r="O131" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P131" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q131" s="2" t="inlineStr"/>
       <c r="R131" s="2" t="inlineStr">
         <is>
           <t>7467.31 €</t>
         </is>
       </c>
     </row>
     <row r="132" ht="48" customHeight="1">
       <c r="A132" s="2" t="inlineStr">
         <is>
-          <t>AR16212-02</t>
+          <t>AR16212-03</t>
         </is>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>125-250</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 150-125-250-GGSAA11 GSFEH4EHB, IE5 ohne PD</t>
@@ -11849,51 +11837,51 @@
       <c r="N132" s="2" t="inlineStr">
         <is>
           <t>359.00</t>
         </is>
       </c>
       <c r="O132" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P132" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q132" s="2" t="inlineStr"/>
       <c r="R132" s="2" t="inlineStr">
         <is>
           <t>7467.31 €</t>
         </is>
       </c>
     </row>
     <row r="133" ht="48" customHeight="1">
       <c r="A133" s="2" t="inlineStr">
         <is>
-          <t>AR16212-03</t>
+          <t>AR16212-04</t>
         </is>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
           <t>125-250</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 150-125-250-GGSAA11 GSFEH4EHB, IE5 ohne PD</t>
@@ -11937,51 +11925,51 @@
       <c r="N133" s="2" t="inlineStr">
         <is>
           <t>359.00</t>
         </is>
       </c>
       <c r="O133" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P133" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q133" s="2" t="inlineStr"/>
       <c r="R133" s="2" t="inlineStr">
         <is>
           <t>7467.31 €</t>
         </is>
       </c>
     </row>
     <row r="134" ht="48" customHeight="1">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t>AR16212-04</t>
+          <t>AR16212-05</t>
         </is>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>125-250</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 150-125-250-GGSAA11 GSFEH4EHB, IE5 ohne PD</t>
@@ -12025,51 +12013,51 @@
       <c r="N134" s="2" t="inlineStr">
         <is>
           <t>359.00</t>
         </is>
       </c>
       <c r="O134" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P134" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q134" s="2" t="inlineStr"/>
       <c r="R134" s="2" t="inlineStr">
         <is>
           <t>7467.31 €</t>
         </is>
       </c>
     </row>
     <row r="135" ht="48" customHeight="1">
       <c r="A135" s="2" t="inlineStr">
         <is>
-          <t>AR16212-05</t>
+          <t>AR16212-06</t>
         </is>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>125-250</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 150-125-250-GGSAA11 GSFEH4EHB, IE5 ohne PD</t>
@@ -12110,226 +12098,222 @@
           <t>19.00</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
           <t>359.00</t>
         </is>
       </c>
       <c r="O135" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P135" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
         </is>
       </c>
       <c r="Q135" s="2" t="inlineStr"/>
       <c r="R135" s="2" t="inlineStr">
         <is>
           <t>7467.31 €</t>
         </is>
       </c>
     </row>
-    <row r="136" ht="48" customHeight="1">
+    <row r="136" ht="18" customHeight="1">
       <c r="A136" s="2" t="inlineStr">
         <is>
-          <t>AR16212-06</t>
+          <t>AR16303</t>
         </is>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
-          <t>125-250</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 150-125-250-GGSAA11 GSFEH4EHB, IE5 ohne PD</t>
+          <t>EBS Etanorm ETN 065-050-160-GGSAA10 GSEBI4GHB</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>167</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>6.50</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
-          <t>322.00</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="M136" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>10.50</t>
         </is>
       </c>
       <c r="N136" s="2" t="inlineStr">
         <is>
-          <t>359.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="O136" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P136" s="2" t="inlineStr"/>
       <c r="Q136" s="2" t="inlineStr"/>
       <c r="R136" s="2" t="inlineStr">
         <is>
-          <t>7467.31 €</t>
+          <t>1564.01 €</t>
         </is>
       </c>
     </row>
     <row r="137" ht="18" customHeight="1">
       <c r="A137" s="2" t="inlineStr">
         <is>
-          <t>AR16303</t>
+          <t>AR16310-01</t>
         </is>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-250</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
-          <t>EBS Etanorm ETN 065-050-160-GGSAA10 GSEBI4GHB</t>
+          <t>MegaCPK 050-032-2501GG E NCT 01102A, ohne Motor</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
-          <t>167</t>
+          <t>236</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>2.60</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="L137" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>54.00</t>
         </is>
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>77.00</t>
         </is>
       </c>
       <c r="N137" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>262.00</t>
         </is>
       </c>
       <c r="O137" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P137" s="2" t="inlineStr"/>
       <c r="Q137" s="2" t="inlineStr"/>
       <c r="R137" s="2" t="inlineStr">
         <is>
-          <t>1564.01 €</t>
+          <t>10035.04 €</t>
         </is>
       </c>
     </row>
     <row r="138" ht="18" customHeight="1">
       <c r="A138" s="2" t="inlineStr">
         <is>
-          <t>AR16310-01</t>
+          <t>AR16310-02</t>
         </is>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>032-250</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>MegaCPK 050-032-2501GG E NCT 01102A, ohne Motor</t>
@@ -12369,135 +12353,139 @@
         <is>
           <t>77.00</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
           <t>262.00</t>
         </is>
       </c>
       <c r="O138" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P138" s="2" t="inlineStr"/>
       <c r="Q138" s="2" t="inlineStr"/>
       <c r="R138" s="2" t="inlineStr">
         <is>
           <t>10035.04 €</t>
         </is>
       </c>
     </row>
     <row r="139" ht="18" customHeight="1">
       <c r="A139" s="2" t="inlineStr">
         <is>
-          <t>AR16310-02</t>
+          <t>AR16325-01</t>
         </is>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
-          <t>032-250</t>
+          <t>125-250</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 050-032-2501GG E NCT 01102A, ohne Motor</t>
+          <t>Etanorm ETN 150-125-250-GBHAA11 GSFCM6BHB Fig.0</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>977</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>245</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
-          <t>2.60</t>
+          <t>29.00</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>216.00</t>
         </is>
       </c>
       <c r="L139" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>5.50</t>
         </is>
       </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
-          <t>77.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="N139" s="2" t="inlineStr">
         <is>
-          <t>262.00</t>
+          <t>151.00</t>
         </is>
       </c>
       <c r="O139" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...2 lines deleted...]
-      <c r="P139" s="2" t="inlineStr"/>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="P139" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q139" s="2" t="inlineStr"/>
       <c r="R139" s="2" t="inlineStr">
         <is>
-          <t>10035.04 €</t>
+          <t>5968.64 €</t>
         </is>
       </c>
     </row>
     <row r="140" ht="18" customHeight="1">
       <c r="A140" s="2" t="inlineStr">
         <is>
-          <t>AR16325-01</t>
+          <t>AR16325-02</t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>125-250</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 150-125-250-GBHAA11 GSFCM6BHB Fig.0</t>
@@ -12541,51 +12529,51 @@
       <c r="N140" s="2" t="inlineStr">
         <is>
           <t>151.00</t>
         </is>
       </c>
       <c r="O140" s="2" t="inlineStr">
         <is>
           <t>4 kW</t>
         </is>
       </c>
       <c r="P140" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q140" s="2" t="inlineStr"/>
       <c r="R140" s="2" t="inlineStr">
         <is>
           <t>5968.64 €</t>
         </is>
       </c>
     </row>
     <row r="141" ht="18" customHeight="1">
       <c r="A141" s="2" t="inlineStr">
         <is>
-          <t>AR16325-02</t>
+          <t>AR16325-03</t>
         </is>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
           <t>125-250</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 150-125-250-GBHAA11 GSFCM6BHB Fig.0</t>
@@ -12626,142 +12614,142 @@
           <t>11.00</t>
         </is>
       </c>
       <c r="N141" s="2" t="inlineStr">
         <is>
           <t>151.00</t>
         </is>
       </c>
       <c r="O141" s="2" t="inlineStr">
         <is>
           <t>4 kW</t>
         </is>
       </c>
       <c r="P141" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q141" s="2" t="inlineStr"/>
       <c r="R141" s="2" t="inlineStr">
         <is>
           <t>5968.64 €</t>
         </is>
       </c>
     </row>
-    <row r="142" ht="18" customHeight="1">
+    <row r="142" ht="32" customHeight="1">
       <c r="A142" s="2" t="inlineStr">
         <is>
-          <t>AR16325-03</t>
+          <t>AR16328-01</t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
-          <t>125-250</t>
+          <t>080-250</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 150-125-250-GBHAA11 GSFCM6BHB Fig.0</t>
+          <t>MegaCPK 125-080-250 CC L ME 05502A</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
-          <t>977</t>
+          <t>2975</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
-          <t>245</t>
+          <t>241</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
-          <t>216.00</t>
+          <t>285.00</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>59.00</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>86.00</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
-          <t>151.00</t>
+          <t>699.00</t>
         </is>
       </c>
       <c r="O142" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>55,5 kW</t>
         </is>
       </c>
       <c r="P142" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q142" s="2" t="inlineStr"/>
       <c r="R142" s="2" t="inlineStr">
         <is>
-          <t>5968.64 €</t>
+          <t>38031.34 €</t>
         </is>
       </c>
     </row>
     <row r="143" ht="32" customHeight="1">
       <c r="A143" s="2" t="inlineStr">
         <is>
-          <t>AR16328-01</t>
+          <t>AR16328-02</t>
         </is>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>080-250</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t>MegaCPK 125-080-250 CC L ME 05502A</t>
@@ -12805,51 +12793,51 @@
       <c r="N143" s="2" t="inlineStr">
         <is>
           <t>699.00</t>
         </is>
       </c>
       <c r="O143" s="2" t="inlineStr">
         <is>
           <t>55,5 kW</t>
         </is>
       </c>
       <c r="P143" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q143" s="2" t="inlineStr"/>
       <c r="R143" s="2" t="inlineStr">
         <is>
           <t>38031.34 €</t>
         </is>
       </c>
     </row>
     <row r="144" ht="32" customHeight="1">
       <c r="A144" s="2" t="inlineStr">
         <is>
-          <t>AR16328-02</t>
+          <t>AR16330-01</t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
           <t>080-250</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
           <t>MegaCPK 125-080-250 CC L ME 05502A</t>
@@ -12893,51 +12881,51 @@
       <c r="N144" s="2" t="inlineStr">
         <is>
           <t>699.00</t>
         </is>
       </c>
       <c r="O144" s="2" t="inlineStr">
         <is>
           <t>55,5 kW</t>
         </is>
       </c>
       <c r="P144" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q144" s="2" t="inlineStr"/>
       <c r="R144" s="2" t="inlineStr">
         <is>
           <t>38031.34 €</t>
         </is>
       </c>
     </row>
     <row r="145" ht="32" customHeight="1">
       <c r="A145" s="2" t="inlineStr">
         <is>
-          <t>AR16330-01</t>
+          <t>AR16330-02</t>
         </is>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>080-250</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
           <t>MegaCPK 125-080-250 CC L ME 05502A</t>
@@ -12981,739 +12969,735 @@
       <c r="N145" s="2" t="inlineStr">
         <is>
           <t>699.00</t>
         </is>
       </c>
       <c r="O145" s="2" t="inlineStr">
         <is>
           <t>55,5 kW</t>
         </is>
       </c>
       <c r="P145" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q145" s="2" t="inlineStr"/>
       <c r="R145" s="2" t="inlineStr">
         <is>
           <t>38031.34 €</t>
         </is>
       </c>
     </row>
     <row r="146" ht="32" customHeight="1">
       <c r="A146" s="2" t="inlineStr">
         <is>
-          <t>AR16330-02</t>
+          <t>AR16338</t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
-          <t>080-250</t>
+          <t>100-400</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 125-080-250 CC L ME 05502A</t>
+          <t>Etanorm ETN 125-100-400 GGXAA11GD504504B</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
-          <t>2975</t>
+          <t>1478</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>401</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
-          <t>285.00</t>
+          <t>270.00</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
+          <t>39.00</t>
+        </is>
+      </c>
+      <c r="M146" s="2" t="inlineStr">
+        <is>
           <t>59.00</t>
         </is>
       </c>
-      <c r="M146" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
-          <t>699.00</t>
+          <t>520.00</t>
         </is>
       </c>
       <c r="O146" s="2" t="inlineStr">
         <is>
-          <t>55,5 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="P146" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q146" s="2" t="inlineStr"/>
       <c r="R146" s="2" t="inlineStr">
         <is>
-          <t>38031.34 €</t>
-[...3 lines deleted...]
-    <row r="147" ht="32" customHeight="1">
+          <t>14942.63 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" ht="18" customHeight="1">
       <c r="A147" s="2" t="inlineStr">
         <is>
-          <t>AR16338</t>
+          <t>AR16366</t>
         </is>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etachrom-ETC-L</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
-          <t>100-400</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 125-100-400 GGXAA11GD504504B</t>
+          <t>Etachrom ETCL 050-032-160 CCSAA10A100402 B, ohne Motor</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
-          <t>1478</t>
+          <t>2940</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>150</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>4.30</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
-          <t>270.00</t>
+          <t>35.50</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>23.80</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>31.80</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
-          <t>520.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="O147" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="P147" s="2" t="inlineStr"/>
       <c r="Q147" s="2" t="inlineStr"/>
       <c r="R147" s="2" t="inlineStr">
         <is>
-          <t>14942.63 €</t>
+          <t>1849.96 €</t>
         </is>
       </c>
     </row>
     <row r="148" ht="18" customHeight="1">
       <c r="A148" s="2" t="inlineStr">
         <is>
-          <t>AR16366</t>
+          <t>AR16458</t>
         </is>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCL</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>065-125</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
-          <t>Etachrom ETCL 050-032-160 CCSAA10A100402 B, ohne Motor</t>
+          <t>Etanorm ETN 080-065-125-GGSF11AGSEDN2AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
-          <t>2940</t>
+          <t>2953</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>130</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J148" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="K148" s="2" t="inlineStr">
         <is>
-          <t>35.50</t>
+          <t>146.00</t>
         </is>
       </c>
       <c r="L148" s="2" t="inlineStr">
         <is>
-          <t>23.80</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="M148" s="2" t="inlineStr">
         <is>
-          <t>31.80</t>
+          <t>20.50</t>
         </is>
       </c>
       <c r="N148" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>67.00</t>
         </is>
       </c>
       <c r="O148" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
-[...2 lines deleted...]
-      <c r="P148" s="2" t="inlineStr"/>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="P148" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q148" s="2" t="inlineStr"/>
       <c r="R148" s="2" t="inlineStr">
         <is>
-          <t>1849.96 €</t>
-[...3 lines deleted...]
-    <row r="149" ht="18" customHeight="1">
+          <t>2049.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" ht="32" customHeight="1">
       <c r="A149" s="2" t="inlineStr">
         <is>
-          <t>AR16458</t>
+          <t>AR16459</t>
         </is>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
-          <t>065-125</t>
+          <t>040-200</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 080-065-125-GGSF11AGSEDN2AHB, ohne Motor</t>
+          <t>Etanorm ETN 065-040-200-GGSAA11GSEBA4EHB</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
-          <t>2953</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>176</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J149" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>2.90</t>
         </is>
       </c>
       <c r="K149" s="2" t="inlineStr">
         <is>
-          <t>146.00</t>
+          <t>25.50</t>
         </is>
       </c>
       <c r="L149" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>7.80</t>
         </is>
       </c>
       <c r="M149" s="2" t="inlineStr">
         <is>
-          <t>20.50</t>
+          <t>12.20</t>
         </is>
       </c>
       <c r="N149" s="2" t="inlineStr">
         <is>
-          <t>67.00</t>
+          <t>129.00</t>
         </is>
       </c>
       <c r="O149" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P149" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q149" s="2" t="inlineStr"/>
       <c r="R149" s="2" t="inlineStr">
         <is>
-          <t>2049.26 €</t>
-[...3 lines deleted...]
-    <row r="150" ht="32" customHeight="1">
+          <t>3525.94 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" ht="18" customHeight="1">
       <c r="A150" s="2" t="inlineStr">
         <is>
-          <t>AR16459</t>
+          <t>AR16745</t>
         </is>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
-          <t>040-200</t>
+          <t>125-250</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 065-040-200-GGSAA11GSEBA4EHB</t>
+          <t>Etanorm ETNF 150-125-250 GBVAA10 GSIIJ2AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>2940</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
-          <t>176</t>
+          <t>242</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J150" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="K150" s="2" t="inlineStr">
         <is>
-          <t>25.50</t>
+          <t>357.00</t>
         </is>
       </c>
       <c r="L150" s="2" t="inlineStr">
         <is>
-          <t>7.80</t>
+          <t>47.00</t>
         </is>
       </c>
       <c r="M150" s="2" t="inlineStr">
         <is>
-          <t>12.20</t>
+          <t>75.00</t>
         </is>
       </c>
       <c r="N150" s="2" t="inlineStr">
         <is>
-          <t>129.00</t>
+          <t>167.00</t>
         </is>
       </c>
       <c r="O150" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>90 kW</t>
+        </is>
+      </c>
+      <c r="P150" s="2" t="inlineStr"/>
       <c r="Q150" s="2" t="inlineStr"/>
       <c r="R150" s="2" t="inlineStr">
         <is>
-          <t>3525.94 €</t>
+          <t>6494.69 €</t>
         </is>
       </c>
     </row>
     <row r="151" ht="18" customHeight="1">
       <c r="A151" s="2" t="inlineStr">
         <is>
-          <t>AR16745</t>
+          <t>AR16799R</t>
         </is>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
-          <t>125-250</t>
+          <t>050-200</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNF 150-125-250 GBVAA10 GSIIJ2AHB, ohne Motor</t>
+          <t>MegaCPK 080-050-200 CC E MCT 01102A, ohne Motor</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
-          <t>2940</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>210</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J151" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="K151" s="2" t="inlineStr">
         <is>
-          <t>357.00</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="L151" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>64.00</t>
         </is>
       </c>
       <c r="M151" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>65.00</t>
         </is>
       </c>
       <c r="N151" s="2" t="inlineStr">
         <is>
-          <t>167.00</t>
+          <t>163.00</t>
         </is>
       </c>
       <c r="O151" s="2" t="inlineStr">
         <is>
-          <t>90 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P151" s="2" t="inlineStr"/>
       <c r="Q151" s="2" t="inlineStr"/>
       <c r="R151" s="2" t="inlineStr">
         <is>
-          <t>6494.69 €</t>
+          <t>18380.06 €</t>
         </is>
       </c>
     </row>
     <row r="152" ht="18" customHeight="1">
       <c r="A152" s="2" t="inlineStr">
         <is>
-          <t>AR16799R</t>
+          <t>AR16800R</t>
         </is>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
-          <t>050-200</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 080-050-200 CC E MCT 01102A, ohne Motor</t>
+          <t>MegaCPK 065-040-250 CC E MCT 01102A, ohne Motor</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>216</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J152" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K152" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="L152" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="M152" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="N152" s="2" t="inlineStr">
         <is>
-          <t>163.00</t>
+          <t>170.00</t>
         </is>
       </c>
       <c r="O152" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P152" s="2" t="inlineStr"/>
       <c r="Q152" s="2" t="inlineStr"/>
       <c r="R152" s="2" t="inlineStr">
         <is>
-          <t>18380.06 €</t>
+          <t>22218.42 €</t>
         </is>
       </c>
     </row>
     <row r="153" ht="18" customHeight="1">
       <c r="A153" s="2" t="inlineStr">
         <is>
-          <t>AR16800R</t>
+          <t>AR16801-01R</t>
         </is>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>032-125</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 065-040-250 CC E MCT 01102A, ohne Motor</t>
+          <t>MegaCPK 050-032-125 CC EXMCB 00402A, ohne Motor</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J153" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>2.90</t>
         </is>
       </c>
       <c r="K153" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>32.50</t>
         </is>
       </c>
       <c r="L153" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>19.50</t>
         </is>
       </c>
       <c r="M153" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>26.50</t>
         </is>
       </c>
       <c r="N153" s="2" t="inlineStr">
         <is>
-          <t>170.00</t>
+          <t>173.00</t>
         </is>
       </c>
       <c r="O153" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P153" s="2" t="inlineStr"/>
       <c r="Q153" s="2" t="inlineStr"/>
       <c r="R153" s="2" t="inlineStr">
         <is>
-          <t>22218.42 €</t>
+          <t>18307.84 €</t>
         </is>
       </c>
     </row>
     <row r="154" ht="18" customHeight="1">
       <c r="A154" s="2" t="inlineStr">
         <is>
-          <t>AR16801-01R</t>
+          <t>AR16801-02R</t>
         </is>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
           <t>032-125</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
           <t>MegaCPK 050-032-125 CC EXMCB 00402A, ohne Motor</t>
@@ -13753,387 +13737,391 @@
         <is>
           <t>26.50</t>
         </is>
       </c>
       <c r="N154" s="2" t="inlineStr">
         <is>
           <t>173.00</t>
         </is>
       </c>
       <c r="O154" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P154" s="2" t="inlineStr"/>
       <c r="Q154" s="2" t="inlineStr"/>
       <c r="R154" s="2" t="inlineStr">
         <is>
           <t>18307.84 €</t>
         </is>
       </c>
     </row>
     <row r="155" ht="18" customHeight="1">
       <c r="A155" s="2" t="inlineStr">
         <is>
-          <t>AR16801-02R</t>
+          <t>AR16804R</t>
         </is>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
-          <t>032-125</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 050-032-125 CC EXMCB 00402A, ohne Motor</t>
+          <t>MegaCPK 050-032-160 CC EXMCB 01102A, ohne Motor</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>168</t>
         </is>
       </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J155" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K155" s="2" t="inlineStr">
         <is>
-          <t>32.50</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="L155" s="2" t="inlineStr">
         <is>
-          <t>19.50</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="M155" s="2" t="inlineStr">
         <is>
-          <t>26.50</t>
+          <t>34.00</t>
         </is>
       </c>
       <c r="N155" s="2" t="inlineStr">
         <is>
-          <t>173.00</t>
+          <t>229.00</t>
         </is>
       </c>
       <c r="O155" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P155" s="2" t="inlineStr"/>
       <c r="Q155" s="2" t="inlineStr"/>
       <c r="R155" s="2" t="inlineStr">
         <is>
-          <t>18307.84 €</t>
-[...3 lines deleted...]
-    <row r="156" ht="18" customHeight="1">
+          <t>17560.50 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" ht="80" customHeight="1">
       <c r="A156" s="2" t="inlineStr">
         <is>
-          <t>AR16804R</t>
+          <t>AR16806</t>
         </is>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>065-200</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 050-032-160 CC EXMCB 01102A, ohne Motor</t>
+          <t>Etanorm ETN 080-065-200 GGSAA06GSECD4EHB</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1440</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>193</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>66.00</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
-          <t>34.00</t>
+          <t>13.20</t>
         </is>
       </c>
       <c r="N156" s="2" t="inlineStr">
         <is>
-          <t>229.00</t>
+          <t>177.00</t>
         </is>
       </c>
       <c r="O156" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...2 lines deleted...]
-      <c r="P156" s="2" t="inlineStr"/>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="P156" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 380 V, 50Hz 3x 690 V, 50Hz 3x 400 V, 50Hz 3x 415 V, 50Hz 3x 660 V, 60Hz 3x 460 V</t>
+        </is>
+      </c>
       <c r="Q156" s="2" t="inlineStr"/>
       <c r="R156" s="2" t="inlineStr">
         <is>
-          <t>17560.50 €</t>
-[...3 lines deleted...]
-    <row r="157" ht="80" customHeight="1">
+          <t>4557.25 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" ht="18" customHeight="1">
       <c r="A157" s="2" t="inlineStr">
         <is>
-          <t>AR16806</t>
+          <t>AR16853</t>
         </is>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
-          <t>065-200</t>
+          <t>125-315</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 080-065-200 GGSAA06GSECD4EHB</t>
+          <t>Etanorm ETNF 150-125-315 GBAF11A GSHAJ4AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
-          <t>1440</t>
+          <t>2584</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
-          <t>193</t>
+          <t>334</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J157" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>80.00</t>
         </is>
       </c>
       <c r="K157" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>680.00</t>
         </is>
       </c>
       <c r="L157" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>89.00</t>
         </is>
       </c>
       <c r="M157" s="2" t="inlineStr">
         <is>
-          <t>13.20</t>
+          <t>127.00</t>
         </is>
       </c>
       <c r="N157" s="2" t="inlineStr">
         <is>
-          <t>177.00</t>
-[...11 lines deleted...]
-      </c>
+          <t>185.00</t>
+        </is>
+      </c>
+      <c r="O157" s="2" t="inlineStr"/>
+      <c r="P157" s="2" t="inlineStr"/>
       <c r="Q157" s="2" t="inlineStr"/>
       <c r="R157" s="2" t="inlineStr">
         <is>
-          <t>4557.25 €</t>
-[...3 lines deleted...]
-    <row r="158" ht="18" customHeight="1">
+          <t>8170.19 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" ht="32" customHeight="1">
       <c r="A158" s="2" t="inlineStr">
         <is>
-          <t>AR16853</t>
+          <t>AR16892-01R</t>
         </is>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
-          <t>125-315</t>
+          <t>032-200.1</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNF 150-125-315 GBAF11A GSHAJ4AHB, ohne Motor</t>
+          <t>MegaCPK 050-032-2001 CC EXME 00552A</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
-          <t>2584</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
-          <t>334</t>
+          <t>184</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J158" s="2" t="inlineStr">
         <is>
-          <t>80.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="K158" s="2" t="inlineStr">
         <is>
-          <t>680.00</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="L158" s="2" t="inlineStr">
         <is>
-          <t>89.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="M158" s="2" t="inlineStr">
         <is>
-          <t>127.00</t>
+          <t>47.00</t>
         </is>
       </c>
       <c r="N158" s="2" t="inlineStr">
         <is>
-          <t>185.00</t>
-[...3 lines deleted...]
-      <c r="P158" s="2" t="inlineStr"/>
+          <t>208.00</t>
+        </is>
+      </c>
+      <c r="O158" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="P158" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q158" s="2" t="inlineStr"/>
       <c r="R158" s="2" t="inlineStr">
         <is>
-          <t>8170.19 €</t>
+          <t>15139.34 €</t>
         </is>
       </c>
     </row>
     <row r="159" ht="32" customHeight="1">
       <c r="A159" s="2" t="inlineStr">
         <is>
-          <t>AR16892-01R</t>
+          <t>AR16892-02R</t>
         </is>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>032-200.1</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
           <t>MegaCPK 050-032-2001 CC EXME 00552A</t>
@@ -14174,162 +14162,158 @@
           <t>47.00</t>
         </is>
       </c>
       <c r="N159" s="2" t="inlineStr">
         <is>
           <t>208.00</t>
         </is>
       </c>
       <c r="O159" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P159" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q159" s="2" t="inlineStr"/>
       <c r="R159" s="2" t="inlineStr">
         <is>
           <t>15139.34 €</t>
         </is>
       </c>
     </row>
-    <row r="160" ht="32" customHeight="1">
+    <row r="160" ht="18" customHeight="1">
       <c r="A160" s="2" t="inlineStr">
         <is>
-          <t>AR16892-02R</t>
+          <t>AR16896-01</t>
         </is>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
-          <t>032-200.1</t>
+          <t>125-250</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 050-032-2001 CC EXME 00552A</t>
+          <t>Etanorm ETN 150-125-250 GGSAA66GSFEV4AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>1511</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>269</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J160" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="K160" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>360.00</t>
         </is>
       </c>
       <c r="L160" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="M160" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="N160" s="2" t="inlineStr">
         <is>
-          <t>208.00</t>
+          <t>147.00</t>
         </is>
       </c>
       <c r="O160" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>22 kW</t>
+        </is>
+      </c>
+      <c r="P160" s="2" t="inlineStr"/>
       <c r="Q160" s="2" t="inlineStr"/>
       <c r="R160" s="2" t="inlineStr">
         <is>
-          <t>15139.34 €</t>
+          <t>4446.01 €</t>
         </is>
       </c>
     </row>
     <row r="161" ht="18" customHeight="1">
       <c r="A161" s="2" t="inlineStr">
         <is>
-          <t>AR16896-01</t>
+          <t>AR16896-02</t>
         </is>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
-          <t>150-250</t>
+          <t>125-250</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 150-125-250 GGSAA66GSFEV4AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
           <t>1511</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J161" s="2" t="inlineStr">
         <is>
           <t>50.00</t>
@@ -14349,71 +14333,71 @@
         <is>
           <t>26.00</t>
         </is>
       </c>
       <c r="N161" s="2" t="inlineStr">
         <is>
           <t>147.00</t>
         </is>
       </c>
       <c r="O161" s="2" t="inlineStr">
         <is>
           <t>22 kW</t>
         </is>
       </c>
       <c r="P161" s="2" t="inlineStr"/>
       <c r="Q161" s="2" t="inlineStr"/>
       <c r="R161" s="2" t="inlineStr">
         <is>
           <t>4446.01 €</t>
         </is>
       </c>
     </row>
     <row r="162" ht="18" customHeight="1">
       <c r="A162" s="2" t="inlineStr">
         <is>
-          <t>AR16896-02</t>
+          <t>AR16896-03</t>
         </is>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
-          <t>150-250</t>
+          <t>125-250</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 150-125-250 GGSAA66GSFEV4AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
           <t>1511</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J162" s="2" t="inlineStr">
         <is>
           <t>50.00</t>
@@ -14430,138 +14414,142 @@
         </is>
       </c>
       <c r="M162" s="2" t="inlineStr">
         <is>
           <t>26.00</t>
         </is>
       </c>
       <c r="N162" s="2" t="inlineStr">
         <is>
           <t>147.00</t>
         </is>
       </c>
       <c r="O162" s="2" t="inlineStr">
         <is>
           <t>22 kW</t>
         </is>
       </c>
       <c r="P162" s="2" t="inlineStr"/>
       <c r="Q162" s="2" t="inlineStr"/>
       <c r="R162" s="2" t="inlineStr">
         <is>
           <t>4446.01 €</t>
         </is>
       </c>
     </row>
-    <row r="163" ht="18" customHeight="1">
+    <row r="163" ht="32" customHeight="1">
       <c r="A163" s="2" t="inlineStr">
         <is>
-          <t>AR16896-03</t>
+          <t>AR16901-01R</t>
         </is>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D163" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
-          <t>150-250</t>
+          <t>032-200.1</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 150-125-250 GGSAA66GSFEV4AHB, ohne Motor</t>
+          <t>MegaCPK 050-032-2001 CC EXME 00552A</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
-          <t>1511</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>184</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J163" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="K163" s="2" t="inlineStr">
         <is>
-          <t>360.00</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="L163" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="M163" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>47.00</t>
         </is>
       </c>
       <c r="N163" s="2" t="inlineStr">
         <is>
-          <t>147.00</t>
+          <t>208.00</t>
         </is>
       </c>
       <c r="O163" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
-[...2 lines deleted...]
-      <c r="P163" s="2" t="inlineStr"/>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="P163" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q163" s="2" t="inlineStr"/>
       <c r="R163" s="2" t="inlineStr">
         <is>
-          <t>4446.01 €</t>
+          <t>15139.34 €</t>
         </is>
       </c>
     </row>
     <row r="164" ht="32" customHeight="1">
       <c r="A164" s="2" t="inlineStr">
         <is>
-          <t>AR16901-01R</t>
+          <t>AR16901-02R</t>
         </is>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
           <t>032-200.1</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
           <t>MegaCPK 050-032-2001 CC EXME 00552A</t>
@@ -14602,142 +14590,138 @@
           <t>47.00</t>
         </is>
       </c>
       <c r="N164" s="2" t="inlineStr">
         <is>
           <t>208.00</t>
         </is>
       </c>
       <c r="O164" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P164" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q164" s="2" t="inlineStr"/>
       <c r="R164" s="2" t="inlineStr">
         <is>
           <t>15139.34 €</t>
         </is>
       </c>
     </row>
-    <row r="165" ht="32" customHeight="1">
+    <row r="165" ht="18" customHeight="1">
       <c r="A165" s="2" t="inlineStr">
         <is>
-          <t>AR16901-02R</t>
+          <t>AR16908-01R</t>
         </is>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D165" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>CPKN</t>
         </is>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
-          <t>032-200.1</t>
+          <t>250-400</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 050-032-2001 CC EXME 00552A</t>
+          <t>CPKN-S1 250-400</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>1492</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>389</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J165" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0.01</t>
         </is>
       </c>
       <c r="K165" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>1200.00</t>
         </is>
       </c>
       <c r="L165" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>32.00</t>
         </is>
       </c>
       <c r="M165" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="N165" s="2" t="inlineStr">
         <is>
-          <t>208.00</t>
+          <t>552.00</t>
         </is>
       </c>
       <c r="O165" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>160 kW</t>
+        </is>
+      </c>
+      <c r="P165" s="2" t="inlineStr"/>
       <c r="Q165" s="2" t="inlineStr"/>
       <c r="R165" s="2" t="inlineStr">
         <is>
-          <t>15139.34 €</t>
+          <t>19871.88 €</t>
         </is>
       </c>
     </row>
     <row r="166" ht="18" customHeight="1">
       <c r="A166" s="2" t="inlineStr">
         <is>
-          <t>AR16908-01R</t>
+          <t>AR16908-02R</t>
         </is>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
           <t>CPKN</t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
           <t>250-400</t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
           <t>CPKN-S1 250-400</t>
@@ -14777,135 +14761,135 @@
         <is>
           <t>56.00</t>
         </is>
       </c>
       <c r="N166" s="2" t="inlineStr">
         <is>
           <t>552.00</t>
         </is>
       </c>
       <c r="O166" s="2" t="inlineStr">
         <is>
           <t>160 kW</t>
         </is>
       </c>
       <c r="P166" s="2" t="inlineStr"/>
       <c r="Q166" s="2" t="inlineStr"/>
       <c r="R166" s="2" t="inlineStr">
         <is>
           <t>19871.88 €</t>
         </is>
       </c>
     </row>
     <row r="167" ht="18" customHeight="1">
       <c r="A167" s="2" t="inlineStr">
         <is>
-          <t>AR16908-02R</t>
+          <t>AR16910-01R</t>
         </is>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D167" s="2" t="inlineStr">
         <is>
-          <t>CPKN</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
-          <t>250-400</t>
+          <t>300-435</t>
         </is>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
-          <t>CPKN-S1 250-400</t>
+          <t>Etanorm ETNE 350-300-435-GGSAA01 GSNLN4DHB, ohne Motor</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr">
         <is>
-          <t>1492</t>
+          <t>1491</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
-          <t>389</t>
+          <t>385</t>
         </is>
       </c>
       <c r="I167" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J167" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>500.00</t>
         </is>
       </c>
       <c r="K167" s="2" t="inlineStr">
         <is>
-          <t>1200.00</t>
+          <t>1820.00</t>
         </is>
       </c>
       <c r="L167" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="M167" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>49.00</t>
         </is>
       </c>
       <c r="N167" s="2" t="inlineStr">
         <is>
-          <t>552.00</t>
+          <t>1008.00</t>
         </is>
       </c>
       <c r="O167" s="2" t="inlineStr">
         <is>
-          <t>160 kW</t>
+          <t>200 kW</t>
         </is>
       </c>
       <c r="P167" s="2" t="inlineStr"/>
       <c r="Q167" s="2" t="inlineStr"/>
       <c r="R167" s="2" t="inlineStr">
         <is>
-          <t>19871.88 €</t>
+          <t>22433.16 €</t>
         </is>
       </c>
     </row>
     <row r="168" ht="18" customHeight="1">
       <c r="A168" s="2" t="inlineStr">
         <is>
-          <t>AR16910-01R</t>
+          <t>AR16910-02R</t>
         </is>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
           <t>300-435</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETNE 350-300-435-GGSAA01 GSNLN4DHB, ohne Motor</t>
@@ -14942,138 +14926,142 @@
         </is>
       </c>
       <c r="M168" s="2" t="inlineStr">
         <is>
           <t>49.00</t>
         </is>
       </c>
       <c r="N168" s="2" t="inlineStr">
         <is>
           <t>1008.00</t>
         </is>
       </c>
       <c r="O168" s="2" t="inlineStr">
         <is>
           <t>200 kW</t>
         </is>
       </c>
       <c r="P168" s="2" t="inlineStr"/>
       <c r="Q168" s="2" t="inlineStr"/>
       <c r="R168" s="2" t="inlineStr">
         <is>
           <t>22433.16 €</t>
         </is>
       </c>
     </row>
-    <row r="169" ht="18" customHeight="1">
+    <row r="169" ht="32" customHeight="1">
       <c r="A169" s="2" t="inlineStr">
         <is>
-          <t>AR16910-02R</t>
+          <t>AR16963-01</t>
         </is>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D169" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
-          <t>300-435</t>
+          <t>100-400</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNE 350-300-435-GGSAA01 GSNLN4DHB, ohne Motor</t>
+          <t>Etanorm ETN 125-100-400 GCSAA11GSHFO4AHB ohne Motor</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
-          <t>1491</t>
+          <t>1477</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
-          <t>385</t>
+          <t>391</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J169" s="2" t="inlineStr">
         <is>
-          <t>500.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="K169" s="2" t="inlineStr">
         <is>
-          <t>1820.00</t>
+          <t>280.00</t>
         </is>
       </c>
       <c r="L169" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>37.00</t>
         </is>
       </c>
       <c r="M169" s="2" t="inlineStr">
         <is>
-          <t>49.00</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="N169" s="2" t="inlineStr">
         <is>
-          <t>1008.00</t>
+          <t>195.00</t>
         </is>
       </c>
       <c r="O169" s="2" t="inlineStr">
         <is>
-          <t>200 kW</t>
-[...2 lines deleted...]
-      <c r="P169" s="2" t="inlineStr"/>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="P169" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q169" s="2" t="inlineStr"/>
       <c r="R169" s="2" t="inlineStr">
         <is>
-          <t>22433.16 €</t>
+          <t>8772.61 €</t>
         </is>
       </c>
     </row>
     <row r="170" ht="32" customHeight="1">
       <c r="A170" s="2" t="inlineStr">
         <is>
-          <t>AR16963-01</t>
+          <t>AR16963-02</t>
         </is>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
           <t>100-400</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 125-100-400 GCSAA11GSHFO4AHB ohne Motor</t>
@@ -15114,1166 +15102,1158 @@
           <t>56.00</t>
         </is>
       </c>
       <c r="N170" s="2" t="inlineStr">
         <is>
           <t>195.00</t>
         </is>
       </c>
       <c r="O170" s="2" t="inlineStr">
         <is>
           <t>30 kW</t>
         </is>
       </c>
       <c r="P170" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q170" s="2" t="inlineStr"/>
       <c r="R170" s="2" t="inlineStr">
         <is>
           <t>8772.61 €</t>
         </is>
       </c>
     </row>
-    <row r="171" ht="32" customHeight="1">
+    <row r="171" ht="18" customHeight="1">
       <c r="A171" s="2" t="inlineStr">
         <is>
-          <t>AR16963-02</t>
+          <t>AR16990</t>
         </is>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D171" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
-          <t>100-400</t>
+          <t>200-435</t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 125-100-400 GCSAA11GSHFO4AHB ohne Motor</t>
+          <t>Etanorm ETNE 250-200-435 GGSAA44GSKJV4BHB ohne Motor</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
-          <t>1477</t>
+          <t>1491</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
-          <t>391</t>
+          <t>414</t>
         </is>
       </c>
       <c r="I171" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J171" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>200.00</t>
         </is>
       </c>
       <c r="K171" s="2" t="inlineStr">
         <is>
-          <t>280.00</t>
+          <t>800.00</t>
         </is>
       </c>
       <c r="L171" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>46.00</t>
         </is>
       </c>
       <c r="M171" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>64.00</t>
         </is>
       </c>
       <c r="N171" s="2" t="inlineStr">
         <is>
-          <t>195.00</t>
+          <t>367.00</t>
         </is>
       </c>
       <c r="O171" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>132 kW</t>
+        </is>
+      </c>
+      <c r="P171" s="2" t="inlineStr"/>
       <c r="Q171" s="2" t="inlineStr"/>
       <c r="R171" s="2" t="inlineStr">
         <is>
-          <t>8772.61 €</t>
+          <t>13744.34 €</t>
         </is>
       </c>
     </row>
     <row r="172" ht="18" customHeight="1">
       <c r="A172" s="2" t="inlineStr">
         <is>
-          <t>AR16990</t>
+          <t>AR16999</t>
         </is>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
-          <t>200-435</t>
+          <t>100-400</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNE 250-200-435 GGSAA44GSKJV4BHB ohne Motor</t>
+          <t>MegaCPK 125-100-400 GG E NE 04504A, ohne Motor</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
-          <t>1491</t>
+          <t>1478</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
-          <t>414</t>
+          <t>401</t>
         </is>
       </c>
       <c r="I172" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J172" s="2" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>32.00</t>
         </is>
       </c>
       <c r="K172" s="2" t="inlineStr">
         <is>
-          <t>800.00</t>
+          <t>305.00</t>
         </is>
       </c>
       <c r="L172" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>38.00</t>
         </is>
       </c>
       <c r="M172" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>61.00</t>
         </is>
       </c>
       <c r="N172" s="2" t="inlineStr">
         <is>
-          <t>367.00</t>
+          <t>204.00</t>
         </is>
       </c>
       <c r="O172" s="2" t="inlineStr">
         <is>
-          <t>132 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="P172" s="2" t="inlineStr"/>
       <c r="Q172" s="2" t="inlineStr"/>
       <c r="R172" s="2" t="inlineStr">
         <is>
-          <t>13744.34 €</t>
-[...3 lines deleted...]
-    <row r="173" ht="18" customHeight="1">
+          <t>11805.43 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="173" ht="32" customHeight="1">
       <c r="A173" s="2" t="inlineStr">
         <is>
-          <t>AR16999</t>
+          <t>AR17061</t>
         </is>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
-          <t>100-400</t>
+          <t>065-200</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 125-100-400 GG E NE 04504A, ohne Motor</t>
+          <t>Etanorm ETN 080-065-200 GGSF11AGSEF02EHB</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
-          <t>1478</t>
+          <t>2965</t>
         </is>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
-          <t>401</t>
+          <t>219</t>
         </is>
       </c>
       <c r="I173" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J173" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K173" s="2" t="inlineStr">
         <is>
-          <t>305.00</t>
+          <t>145.00</t>
         </is>
       </c>
       <c r="L173" s="2" t="inlineStr">
         <is>
-          <t>38.00</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="M173" s="2" t="inlineStr">
         <is>
-          <t>61.00</t>
+          <t>69.00</t>
         </is>
       </c>
       <c r="N173" s="2" t="inlineStr">
         <is>
-          <t>204.00</t>
+          <t>396.00</t>
         </is>
       </c>
       <c r="O173" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
-[...2 lines deleted...]
-      <c r="P173" s="2" t="inlineStr"/>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="P173" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q173" s="2" t="inlineStr"/>
       <c r="R173" s="2" t="inlineStr">
         <is>
-          <t>11805.43 €</t>
-[...3 lines deleted...]
-    <row r="174" ht="32" customHeight="1">
+          <t>7263.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="174" ht="18" customHeight="1">
       <c r="A174" s="2" t="inlineStr">
         <is>
-          <t>AR17061</t>
+          <t>AR17179</t>
         </is>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D174" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
-          <t>065-200</t>
+          <t>125-250</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 080-065-200 GGSF11AGSEF02EHB</t>
+          <t>Etanorm ETNF 150-125-250 GBVAA10 GSIHX2AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
-          <t>2965</t>
+          <t>2940</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>226</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J174" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="K174" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>525.00</t>
         </is>
       </c>
       <c r="L174" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>37.00</t>
         </is>
       </c>
       <c r="M174" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="N174" s="2" t="inlineStr">
         <is>
-          <t>396.00</t>
+          <t>167.00</t>
         </is>
       </c>
       <c r="O174" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>75 kW</t>
+        </is>
+      </c>
+      <c r="P174" s="2" t="inlineStr"/>
       <c r="Q174" s="2" t="inlineStr"/>
       <c r="R174" s="2" t="inlineStr">
         <is>
-          <t>7263.80 €</t>
+          <t>6513.71 €</t>
         </is>
       </c>
     </row>
     <row r="175" ht="18" customHeight="1">
       <c r="A175" s="2" t="inlineStr">
         <is>
-          <t>AR17179</t>
+          <t>AR17206</t>
         </is>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D175" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
           <t>125-250</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNF 150-125-250 GBVAA10 GSIHX2AHB, ohne Motor</t>
+          <t>Etanorm ETNF 150-125-250 GBVF11 GSIIJ2AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
           <t>2940</t>
         </is>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
-          <t>226</t>
+          <t>242</t>
         </is>
       </c>
       <c r="I175" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J175" s="2" t="inlineStr">
         <is>
           <t>6.00</t>
         </is>
       </c>
       <c r="K175" s="2" t="inlineStr">
         <is>
-          <t>525.00</t>
+          <t>354.00</t>
         </is>
       </c>
       <c r="L175" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>65.00</t>
         </is>
       </c>
       <c r="M175" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>72.00</t>
         </is>
       </c>
       <c r="N175" s="2" t="inlineStr">
         <is>
-          <t>167.00</t>
+          <t>168.00</t>
         </is>
       </c>
       <c r="O175" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
+          <t>90 kW</t>
         </is>
       </c>
       <c r="P175" s="2" t="inlineStr"/>
       <c r="Q175" s="2" t="inlineStr"/>
       <c r="R175" s="2" t="inlineStr">
         <is>
-          <t>6513.71 €</t>
-[...3 lines deleted...]
-    <row r="176" ht="18" customHeight="1">
+          <t>6566.17 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="176" ht="32" customHeight="1">
       <c r="A176" s="2" t="inlineStr">
         <is>
-          <t>AR17206</t>
+          <t>AR17281</t>
         </is>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D176" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
-          <t>125-250</t>
+          <t>050-200.1</t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNF 150-125-250 GBVF11 GSIIJ2AHB, ohne Motor</t>
+          <t>Etanorm ETN 050-032-2001CCS I 14GSEBI4EHB</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
-          <t>2940</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
-          <t>242</t>
+          <t>204</t>
         </is>
       </c>
       <c r="I176" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J176" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>1.70</t>
         </is>
       </c>
       <c r="K176" s="2" t="inlineStr">
         <is>
-          <t>354.00</t>
+          <t>12.60</t>
         </is>
       </c>
       <c r="L176" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="M176" s="2" t="inlineStr">
         <is>
-          <t>72.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="N176" s="2" t="inlineStr">
         <is>
-          <t>168.00</t>
+          <t>141.00</t>
         </is>
       </c>
       <c r="O176" s="2" t="inlineStr">
         <is>
-          <t>90 kW</t>
-[...2 lines deleted...]
-      <c r="P176" s="2" t="inlineStr"/>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P176" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q176" s="2" t="inlineStr"/>
       <c r="R176" s="2" t="inlineStr">
         <is>
-          <t>6566.17 €</t>
-[...3 lines deleted...]
-    <row r="177" ht="32" customHeight="1">
+          <t>13667.26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="177" ht="18" customHeight="1">
       <c r="A177" s="2" t="inlineStr">
         <is>
-          <t>AR17281</t>
+          <t>AR17293</t>
         </is>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D177" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
-          <t>050-200.1</t>
+          <t>150-400</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 050-032-2001CCS I 14GSEBI4EHB</t>
+          <t>MegaCPK 200-150-400 GG L ME 07504A, ohne Motor</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1494</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>353</t>
         </is>
       </c>
       <c r="I177" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J177" s="2" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="K177" s="2" t="inlineStr">
         <is>
-          <t>12.60</t>
+          <t>480.00</t>
         </is>
       </c>
       <c r="L177" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>33.00</t>
         </is>
       </c>
       <c r="M177" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="N177" s="2" t="inlineStr">
         <is>
-          <t>141.00</t>
+          <t>292.00</t>
         </is>
       </c>
       <c r="O177" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
-[...7 lines deleted...]
-      <c r="Q177" s="2" t="inlineStr"/>
+          <t>75 kW</t>
+        </is>
+      </c>
+      <c r="P177" s="2" t="inlineStr"/>
+      <c r="Q177" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R177" s="2" t="inlineStr">
         <is>
-          <t>13667.26 €</t>
+          <t>18109.67 €</t>
         </is>
       </c>
     </row>
     <row r="178" ht="18" customHeight="1">
       <c r="A178" s="2" t="inlineStr">
         <is>
-          <t>AR17293</t>
+          <t>AR17371</t>
         </is>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
-          <t>150-400</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 200-150-400 GG L ME 07504A, ohne Motor</t>
+          <t>Etanorm ETN 065-050-160 BBSAA10GSEEH2AH, ohne Motor</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
-          <t>1494</t>
+          <t>2958</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
-          <t>353</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J178" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="K178" s="2" t="inlineStr">
         <is>
-          <t>480.00</t>
+          <t>118.00</t>
         </is>
       </c>
       <c r="L178" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="M178" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="N178" s="2" t="inlineStr">
         <is>
-          <t>292.00</t>
+          <t>67.00</t>
         </is>
       </c>
       <c r="O178" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="P178" s="2" t="inlineStr"/>
-      <c r="Q178" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q178" s="2" t="inlineStr"/>
       <c r="R178" s="2" t="inlineStr">
         <is>
-          <t>18109.67 €</t>
-[...3 lines deleted...]
-    <row r="179" ht="18" customHeight="1">
+          <t>5184.06 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="179" ht="32" customHeight="1">
       <c r="A179" s="2" t="inlineStr">
         <is>
-          <t>AR17371</t>
+          <t>AR17436</t>
         </is>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D179" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>032-250</t>
         </is>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 065-050-160 BBSAA10GSEEH2AH, ohne Motor</t>
+          <t>Etanorm ETN 050-032-250 GGSAA10GSEFO2EHB</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
-          <t>2958</t>
+          <t>2955</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>261</t>
         </is>
       </c>
       <c r="I179" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J179" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="K179" s="2" t="inlineStr">
         <is>
-          <t>118.00</t>
+          <t>43.50</t>
         </is>
       </c>
       <c r="L179" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>110.00</t>
         </is>
       </c>
       <c r="M179" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>142.00</t>
         </is>
       </c>
       <c r="N179" s="2" t="inlineStr">
         <is>
-          <t>67.00</t>
+          <t>393.10</t>
         </is>
       </c>
       <c r="O179" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
-[...2 lines deleted...]
-      <c r="P179" s="2" t="inlineStr"/>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="P179" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q179" s="2" t="inlineStr"/>
       <c r="R179" s="2" t="inlineStr">
         <is>
-          <t>5184.06 €</t>
-[...3 lines deleted...]
-    <row r="180" ht="32" customHeight="1">
+          <t>9094.66 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="180" ht="18" customHeight="1">
       <c r="A180" s="2" t="inlineStr">
         <is>
-          <t>AR17436</t>
+          <t>AR17453</t>
         </is>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
-          <t>032-250</t>
+          <t>125-250</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 050-032-250 GGSAA10GSEFO2EHB</t>
+          <t>Etanorm ETNF 080-065-160-GBNAA11GSEXX0AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G180" s="2" t="inlineStr">
         <is>
-          <t>2955</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H180" s="2" t="inlineStr">
         <is>
-          <t>261</t>
+          <t>165</t>
         </is>
       </c>
       <c r="I180" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J180" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="K180" s="2" t="inlineStr">
         <is>
-          <t>43.50</t>
+          <t>150.00</t>
         </is>
       </c>
       <c r="L180" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="M180" s="2" t="inlineStr">
         <is>
-          <t>142.00</t>
+          <t>39.00</t>
         </is>
       </c>
       <c r="N180" s="2" t="inlineStr">
         <is>
-          <t>393.10</t>
+          <t>69.00</t>
         </is>
       </c>
       <c r="O180" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="P180" s="2" t="inlineStr"/>
       <c r="Q180" s="2" t="inlineStr"/>
       <c r="R180" s="2" t="inlineStr">
         <is>
-          <t>9094.66 €</t>
+          <t>3023.81 €</t>
         </is>
       </c>
     </row>
     <row r="181" ht="18" customHeight="1">
       <c r="A181" s="2" t="inlineStr">
         <is>
-          <t>AR17453</t>
+          <t>AR17604</t>
         </is>
       </c>
       <c r="B181" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C181" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D181" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E181" s="2" t="inlineStr">
         <is>
-          <t>125-250</t>
+          <t>100-400</t>
         </is>
       </c>
       <c r="F181" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNF 080-065-160-GBNAA11GSEXX0AHB, ohne Motor</t>
+          <t>Etanorm ETNF 125-100-400 GBACP1AGA5B, ohne Motor</t>
         </is>
       </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2400</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>332</t>
         </is>
       </c>
       <c r="I181" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J181" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="K181" s="2" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>370.00</t>
         </is>
       </c>
       <c r="L181" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="M181" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>102.00</t>
         </is>
       </c>
       <c r="N181" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>185.00</t>
         </is>
       </c>
       <c r="O181" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>72 kW</t>
         </is>
       </c>
       <c r="P181" s="2" t="inlineStr"/>
       <c r="Q181" s="2" t="inlineStr"/>
       <c r="R181" s="2" t="inlineStr">
         <is>
-          <t>3023.81 €</t>
+          <t>5544.80 €</t>
         </is>
       </c>
     </row>
     <row r="182" ht="18" customHeight="1">
       <c r="A182" s="2" t="inlineStr">
         <is>
-          <t>AR17604</t>
+          <t>AR17612</t>
         </is>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
-          <t>100-400</t>
+          <t>150-400</t>
         </is>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNF 125-100-400 GBACP1AGA5B, ohne Motor</t>
+          <t>Etanorm ETN 200-150-400-GGSAA10GSHGY4AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
-          <t>2400</t>
+          <t>1482</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
-          <t>332</t>
+          <t>357</t>
         </is>
       </c>
       <c r="I182" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J182" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>80.00</t>
         </is>
       </c>
       <c r="K182" s="2" t="inlineStr">
         <is>
-          <t>370.00</t>
+          <t>510.00</t>
         </is>
       </c>
       <c r="L182" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>27.00</t>
         </is>
       </c>
       <c r="M182" s="2" t="inlineStr">
         <is>
-          <t>102.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="N182" s="2" t="inlineStr">
         <is>
-          <t>185.00</t>
+          <t>231.00</t>
         </is>
       </c>
       <c r="O182" s="2" t="inlineStr">
         <is>
-          <t>72 kW</t>
+          <t>55 kW</t>
         </is>
       </c>
       <c r="P182" s="2" t="inlineStr"/>
       <c r="Q182" s="2" t="inlineStr"/>
       <c r="R182" s="2" t="inlineStr">
         <is>
-          <t>5544.80 €</t>
+          <t>8404.87 €</t>
         </is>
       </c>
     </row>
     <row r="183" ht="18" customHeight="1">
       <c r="A183" s="2" t="inlineStr">
         <is>
-          <t>AR17612</t>
+          <t>AR17636-01</t>
         </is>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D183" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
-          <t>150-400</t>
+          <t>100-200</t>
         </is>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 200-150-400-GGSAA10GSHGY4AHB, ohne Motor</t>
+          <t>Etanorm ETNF 125-100-200-GBVAA10GSFGY2AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G183" s="2" t="inlineStr">
         <is>
-          <t>1482</t>
+          <t>2940</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
-          <t>357</t>
+          <t>212</t>
         </is>
       </c>
       <c r="I183" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J183" s="2" t="inlineStr">
         <is>
-          <t>80.00</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K183" s="2" t="inlineStr">
         <is>
-          <t>510.00</t>
+          <t>460.00</t>
         </is>
       </c>
       <c r="L183" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="M183" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="N183" s="2" t="inlineStr">
         <is>
-          <t>231.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>185.00</t>
+        </is>
+      </c>
+      <c r="O183" s="2" t="inlineStr"/>
       <c r="P183" s="2" t="inlineStr"/>
       <c r="Q183" s="2" t="inlineStr"/>
       <c r="R183" s="2" t="inlineStr">
         <is>
-          <t>8404.87 €</t>
+          <t>5003.26 €</t>
         </is>
       </c>
     </row>
     <row r="184" ht="18" customHeight="1">
       <c r="A184" s="2" t="inlineStr">
         <is>
-          <t>AR17636-01</t>
+          <t>AR17636-02</t>
         </is>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
           <t>100-200</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETNF 125-100-200-GBVAA10GSFGY2AHB, ohne Motor</t>
@@ -16309,1131 +16289,1135 @@
           <t>22.00</t>
         </is>
       </c>
       <c r="M184" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="N184" s="2" t="inlineStr">
         <is>
           <t>185.00</t>
         </is>
       </c>
       <c r="O184" s="2" t="inlineStr"/>
       <c r="P184" s="2" t="inlineStr"/>
       <c r="Q184" s="2" t="inlineStr"/>
       <c r="R184" s="2" t="inlineStr">
         <is>
           <t>5003.26 €</t>
         </is>
       </c>
     </row>
     <row r="185" ht="18" customHeight="1">
       <c r="A185" s="2" t="inlineStr">
         <is>
-          <t>AR17636-02</t>
+          <t>AR17662</t>
         </is>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D185" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>065-315</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNF 125-100-200-GBVAA10GSFGY2AHB, ohne Motor</t>
+          <t>Etanorm ETN 080-065-315 GGSAA11 GSFEH4AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
-          <t>2940</t>
+          <t>1477</t>
         </is>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>320</t>
         </is>
       </c>
       <c r="I185" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J185" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="K185" s="2" t="inlineStr">
         <is>
-          <t>460.00</t>
+          <t>107.00</t>
         </is>
       </c>
       <c r="L185" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="M185" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>39.00</t>
         </is>
       </c>
       <c r="N185" s="2" t="inlineStr">
         <is>
-          <t>185.00</t>
-[...2 lines deleted...]
-      <c r="O185" s="2" t="inlineStr"/>
+          <t>120.00</t>
+        </is>
+      </c>
+      <c r="O185" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
       <c r="P185" s="2" t="inlineStr"/>
       <c r="Q185" s="2" t="inlineStr"/>
       <c r="R185" s="2" t="inlineStr">
         <is>
-          <t>5003.26 €</t>
+          <t>3463.75 €</t>
         </is>
       </c>
     </row>
     <row r="186" ht="18" customHeight="1">
       <c r="A186" s="2" t="inlineStr">
         <is>
-          <t>AR17662</t>
+          <t>AR17663</t>
         </is>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D186" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
-          <t>065-315</t>
+          <t>150-400</t>
         </is>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 080-065-315 GGSAA11 GSFEH4AHB, ohne Motor</t>
+          <t>Etanorm ETN 200-150-400 SGSAA07 GSHIJ4AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr">
         <is>
-          <t>1477</t>
+          <t>1489</t>
         </is>
       </c>
       <c r="H186" s="2" t="inlineStr">
         <is>
-          <t>320</t>
+          <t>414</t>
         </is>
       </c>
       <c r="I186" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J186" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="K186" s="2" t="inlineStr">
         <is>
-          <t>107.00</t>
+          <t>620.00</t>
         </is>
       </c>
       <c r="L186" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="M186" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>66.00</t>
         </is>
       </c>
       <c r="N186" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>232.00</t>
         </is>
       </c>
       <c r="O186" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>90 kW</t>
         </is>
       </c>
       <c r="P186" s="2" t="inlineStr"/>
       <c r="Q186" s="2" t="inlineStr"/>
       <c r="R186" s="2" t="inlineStr">
         <is>
-          <t>3463.75 €</t>
+          <t>14432.23 €</t>
         </is>
       </c>
     </row>
     <row r="187" ht="18" customHeight="1">
       <c r="A187" s="2" t="inlineStr">
         <is>
-          <t>AR17663</t>
+          <t>AR17691</t>
         </is>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D187" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
-          <t>150-400</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F187" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 200-150-400 SGSAA07 GSHIJ4AHB, ohne Motor</t>
+          <t>Etabloc ETB 100-080-200 KCPBV11WSFCX4HHB, ohne Motor</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr">
         <is>
-          <t>1489</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H187" s="2" t="inlineStr">
         <is>
-          <t>414</t>
+          <t>210</t>
         </is>
       </c>
       <c r="I187" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J187" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K187" s="2" t="inlineStr">
         <is>
-          <t>620.00</t>
+          <t>130.00</t>
         </is>
       </c>
       <c r="L187" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>10.50</t>
         </is>
       </c>
       <c r="M187" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="N187" s="2" t="inlineStr">
         <is>
-          <t>232.00</t>
+          <t>89.00</t>
         </is>
       </c>
       <c r="O187" s="2" t="inlineStr">
         <is>
-          <t>90 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P187" s="2" t="inlineStr"/>
       <c r="Q187" s="2" t="inlineStr"/>
       <c r="R187" s="2" t="inlineStr">
         <is>
-          <t>14432.23 €</t>
+          <t>5864.26 €</t>
         </is>
       </c>
     </row>
     <row r="188" ht="18" customHeight="1">
       <c r="A188" s="2" t="inlineStr">
         <is>
-          <t>AR17691</t>
+          <t>AR17813</t>
         </is>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D188" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>300-375</t>
         </is>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 100-080-200 KCPBV11WSFCX4HHB, ohne Motor</t>
+          <t>Etanorm ETNE 350-300-375-GGSAA44GSOHX6AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>992</t>
         </is>
       </c>
       <c r="H188" s="2" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>380</t>
         </is>
       </c>
       <c r="I188" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J188" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>400.00</t>
         </is>
       </c>
       <c r="K188" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>1300.00</t>
         </is>
       </c>
       <c r="L188" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="M188" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>19.00</t>
         </is>
       </c>
       <c r="N188" s="2" t="inlineStr">
         <is>
-          <t>89.00</t>
+          <t>592.00</t>
         </is>
       </c>
       <c r="O188" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>132 kW</t>
         </is>
       </c>
       <c r="P188" s="2" t="inlineStr"/>
       <c r="Q188" s="2" t="inlineStr"/>
       <c r="R188" s="2" t="inlineStr">
         <is>
-          <t>5864.26 €</t>
+          <t>13418.89 €</t>
         </is>
       </c>
     </row>
     <row r="189" ht="18" customHeight="1">
       <c r="A189" s="2" t="inlineStr">
         <is>
-          <t>AR17813</t>
+          <t>AR17816</t>
         </is>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D189" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
-          <t>300-375</t>
+          <t>250-375</t>
         </is>
       </c>
       <c r="F189" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNE 350-300-375-GGSAA44GSOHX6AHB, ohne Motor</t>
+          <t>Etanorm ETNE 300-250-375-GGSAA44GSMKP4AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G189" s="2" t="inlineStr">
         <is>
-          <t>992</t>
+          <t>1490</t>
         </is>
       </c>
       <c r="H189" s="2" t="inlineStr">
         <is>
-          <t>380</t>
+          <t>373</t>
         </is>
       </c>
       <c r="I189" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J189" s="2" t="inlineStr">
         <is>
-          <t>400.00</t>
+          <t>300.00</t>
         </is>
       </c>
       <c r="K189" s="2" t="inlineStr">
         <is>
-          <t>1300.00</t>
+          <t>1455.00</t>
         </is>
       </c>
       <c r="L189" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="M189" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>47.00</t>
         </is>
       </c>
       <c r="N189" s="2" t="inlineStr">
         <is>
-          <t>592.00</t>
+          <t>425.00</t>
         </is>
       </c>
       <c r="O189" s="2" t="inlineStr">
         <is>
-          <t>132 kW</t>
+          <t>160 kW</t>
         </is>
       </c>
       <c r="P189" s="2" t="inlineStr"/>
       <c r="Q189" s="2" t="inlineStr"/>
       <c r="R189" s="2" t="inlineStr">
         <is>
-          <t>13418.89 €</t>
+          <t>12251.24 €</t>
         </is>
       </c>
     </row>
     <row r="190" ht="18" customHeight="1">
       <c r="A190" s="2" t="inlineStr">
         <is>
-          <t>AR17815</t>
+          <t>AR17836-01</t>
         </is>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
-          <t>150-400</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 200-150-400-GGSAA10GSHGY4AHB, ohne Motor</t>
+          <t>Etanorm ETN 080-065-250-GGSAA11GSFCD4EHB</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
-          <t>1485</t>
+          <t>1440</t>
         </is>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
-          <t>341</t>
+          <t>217</t>
         </is>
       </c>
       <c r="I190" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J190" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="K190" s="2" t="inlineStr">
         <is>
-          <t>610.00</t>
+          <t>60.50</t>
         </is>
       </c>
       <c r="L190" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="M190" s="2" t="inlineStr">
         <is>
-          <t>68.00</t>
+          <t>16.50</t>
         </is>
       </c>
       <c r="N190" s="2" t="inlineStr">
         <is>
-          <t>232.00</t>
+          <t>215.00</t>
         </is>
       </c>
       <c r="O190" s="2" t="inlineStr">
         <is>
-          <t>55 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P190" s="2" t="inlineStr"/>
       <c r="Q190" s="2" t="inlineStr"/>
       <c r="R190" s="2" t="inlineStr">
         <is>
-          <t>8867.13 €</t>
+          <t>5040.05 €</t>
         </is>
       </c>
     </row>
     <row r="191" ht="18" customHeight="1">
       <c r="A191" s="2" t="inlineStr">
         <is>
-          <t>AR17816</t>
+          <t>AR17836-02</t>
         </is>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D191" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr">
         <is>
-          <t>250-375</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F191" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNE 300-250-375-GGSAA44GSMKP4AHB, ohne Motor</t>
+          <t>Etanorm ETN 080-065-250-GGSAA11GSFCD4EHB</t>
         </is>
       </c>
       <c r="G191" s="2" t="inlineStr">
         <is>
-          <t>1490</t>
+          <t>1440</t>
         </is>
       </c>
       <c r="H191" s="2" t="inlineStr">
         <is>
-          <t>373</t>
+          <t>217</t>
         </is>
       </c>
       <c r="I191" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J191" s="2" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="K191" s="2" t="inlineStr">
         <is>
-          <t>1455.00</t>
+          <t>60.50</t>
         </is>
       </c>
       <c r="L191" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="M191" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>16.50</t>
         </is>
       </c>
       <c r="N191" s="2" t="inlineStr">
         <is>
-          <t>425.00</t>
+          <t>215.00</t>
         </is>
       </c>
       <c r="O191" s="2" t="inlineStr">
         <is>
-          <t>160 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P191" s="2" t="inlineStr"/>
       <c r="Q191" s="2" t="inlineStr"/>
       <c r="R191" s="2" t="inlineStr">
         <is>
-          <t>12251.24 €</t>
+          <t>5040.05 €</t>
         </is>
       </c>
     </row>
     <row r="192" ht="18" customHeight="1">
       <c r="A192" s="2" t="inlineStr">
         <is>
-          <t>AR17836-01</t>
+          <t>AR17839</t>
         </is>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>125-250</t>
         </is>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 080-065-250-GGSAA11GSFCD4EHB</t>
+          <t>Etanorm ETN 150-125-250 GGSL11AGSFEV4EHB</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr">
         <is>
-          <t>1440</t>
+          <t>1477</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>267</t>
         </is>
       </c>
       <c r="I192" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J192" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="K192" s="2" t="inlineStr">
         <is>
-          <t>60.50</t>
+          <t>360.00</t>
         </is>
       </c>
       <c r="L192" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>15.50</t>
         </is>
       </c>
       <c r="M192" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>24.50</t>
         </is>
       </c>
       <c r="N192" s="2" t="inlineStr">
         <is>
-          <t>215.00</t>
+          <t>421.00</t>
         </is>
       </c>
       <c r="O192" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="P192" s="2" t="inlineStr"/>
       <c r="Q192" s="2" t="inlineStr"/>
       <c r="R192" s="2" t="inlineStr">
         <is>
-          <t>5040.05 €</t>
+          <t>8564.59 €</t>
         </is>
       </c>
     </row>
     <row r="193" ht="18" customHeight="1">
       <c r="A193" s="2" t="inlineStr">
         <is>
-          <t>AR17836-02</t>
+          <t>AR17847</t>
         </is>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etanorm-R</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>200-500</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 080-065-250-GGSAA11GSFCD4EHB</t>
+          <t>Etanorm RX 200-500 mit PD 132K00W</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
-          <t>1440</t>
+          <t>1490</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
-          <t>217</t>
+          <t>422</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J193" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J193" s="2" t="inlineStr"/>
+      <c r="K193" s="2" t="inlineStr"/>
+      <c r="L193" s="2" t="inlineStr"/>
+      <c r="M193" s="2" t="inlineStr"/>
       <c r="N193" s="2" t="inlineStr">
         <is>
-          <t>215.00</t>
+          <t>2006.00</t>
         </is>
       </c>
       <c r="O193" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>132 kW</t>
         </is>
       </c>
       <c r="P193" s="2" t="inlineStr"/>
       <c r="Q193" s="2" t="inlineStr"/>
       <c r="R193" s="2" t="inlineStr">
         <is>
-          <t>5040.05 €</t>
-[...3 lines deleted...]
-    <row r="194" ht="18" customHeight="1">
+          <t>61297.39 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="194" ht="32" customHeight="1">
       <c r="A194" s="2" t="inlineStr">
         <is>
-          <t>AR17839</t>
+          <t>AR17854</t>
         </is>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
-          <t>125-250</t>
+          <t>025-160</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 150-125-250 GGSL11AGSFEV4EHB</t>
+          <t>MegaCPK 040-025-160 EG mit Öler, ohne Motor</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
-          <t>1477</t>
+          <t>3050</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
-          <t>267</t>
+          <t>145</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J194" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>0.70</t>
         </is>
       </c>
       <c r="K194" s="2" t="inlineStr">
         <is>
-          <t>360.00</t>
+          <t>5.80</t>
         </is>
       </c>
       <c r="L194" s="2" t="inlineStr">
         <is>
-          <t>15.50</t>
+          <t>16.20</t>
         </is>
       </c>
       <c r="M194" s="2" t="inlineStr">
         <is>
-          <t>24.50</t>
+          <t>28.60</t>
         </is>
       </c>
       <c r="N194" s="2" t="inlineStr">
         <is>
-          <t>421.00</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="O194" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P194" s="2" t="inlineStr"/>
-      <c r="Q194" s="2" t="inlineStr"/>
+      <c r="Q194" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R194" s="2" t="inlineStr">
         <is>
-          <t>8564.59 €</t>
+          <t>5931.31 €</t>
         </is>
       </c>
     </row>
     <row r="195" ht="18" customHeight="1">
       <c r="A195" s="2" t="inlineStr">
         <is>
-          <t>AR17847</t>
+          <t>AR17864</t>
         </is>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D195" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-R</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
-          <t>200-500</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
-          <t>Etanorm RX 200-500 mit PD 132K00W</t>
+          <t>Etanorm ETN 080-065-250-GGSAA11GSFFO2AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
-          <t>1490</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
-          <t>422</t>
+          <t>255</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...5 lines deleted...]
-      <c r="M195" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="J195" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="K195" s="2" t="inlineStr">
+        <is>
+          <t>85.00</t>
+        </is>
+      </c>
+      <c r="L195" s="2" t="inlineStr">
+        <is>
+          <t>90.00</t>
+        </is>
+      </c>
+      <c r="M195" s="2" t="inlineStr">
+        <is>
+          <t>92.50</t>
+        </is>
+      </c>
       <c r="N195" s="2" t="inlineStr">
         <is>
-          <t>2006.00</t>
+          <t>103.00</t>
         </is>
       </c>
       <c r="O195" s="2" t="inlineStr">
         <is>
-          <t>132 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="P195" s="2" t="inlineStr"/>
-      <c r="Q195" s="2" t="inlineStr"/>
+      <c r="Q195" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R195" s="2" t="inlineStr">
         <is>
-          <t>61297.39 €</t>
+          <t>2945.85 €</t>
         </is>
       </c>
     </row>
     <row r="196" ht="18" customHeight="1">
       <c r="A196" s="2" t="inlineStr">
         <is>
-          <t>AR17854</t>
+          <t>AR17894-01</t>
         </is>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D196" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
-          <t>025-160</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 040-025-160 EG mit Öler, ohne Motor</t>
+          <t>Etanorm ETN 125-100-250-GGSAA11GSFJV2EHB ohne Motor</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
-          <t>3050</t>
+          <t>2988</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>269</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J196" s="2" t="inlineStr">
         <is>
-          <t>0.70</t>
+          <t>85.00</t>
         </is>
       </c>
       <c r="K196" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>400.00</t>
         </is>
       </c>
       <c r="L196" s="2" t="inlineStr">
         <is>
-          <t>16.20</t>
+          <t>90.00</t>
         </is>
       </c>
       <c r="M196" s="2" t="inlineStr">
         <is>
-          <t>28.60</t>
+          <t>115.00</t>
         </is>
       </c>
       <c r="N196" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>139.00</t>
         </is>
       </c>
       <c r="O196" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>132 kW</t>
         </is>
       </c>
       <c r="P196" s="2" t="inlineStr"/>
-      <c r="Q196" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q196" s="2" t="inlineStr"/>
       <c r="R196" s="2" t="inlineStr">
         <is>
-          <t>5931.31 €</t>
+          <t>7674.41 €</t>
         </is>
       </c>
     </row>
     <row r="197" ht="18" customHeight="1">
       <c r="A197" s="2" t="inlineStr">
         <is>
-          <t>AR17864</t>
+          <t>AR17894-02</t>
         </is>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D197" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E197" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 080-065-250-GGSAA11GSFFO2AHB, ohne Motor</t>
+          <t>Etanorm ETN 125-100-250-GGSAA11GSFJV2EHB ohne Motor</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2988</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
-          <t>255</t>
+          <t>269</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J197" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>85.00</t>
         </is>
       </c>
       <c r="K197" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>400.00</t>
         </is>
       </c>
       <c r="L197" s="2" t="inlineStr">
         <is>
           <t>90.00</t>
         </is>
       </c>
       <c r="M197" s="2" t="inlineStr">
         <is>
-          <t>92.50</t>
+          <t>115.00</t>
         </is>
       </c>
       <c r="N197" s="2" t="inlineStr">
         <is>
-          <t>103.00</t>
+          <t>139.00</t>
         </is>
       </c>
       <c r="O197" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>132 kW</t>
         </is>
       </c>
       <c r="P197" s="2" t="inlineStr"/>
-      <c r="Q197" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q197" s="2" t="inlineStr"/>
       <c r="R197" s="2" t="inlineStr">
         <is>
-          <t>2945.85 €</t>
+          <t>7674.41 €</t>
         </is>
       </c>
     </row>
     <row r="198" ht="18" customHeight="1">
       <c r="A198" s="2" t="inlineStr">
         <is>
-          <t>AR17894-01</t>
+          <t>AR17894-03</t>
         </is>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
           <t>100-250</t>
         </is>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 125-100-250-GGSAA11GSFJV2EHB ohne Motor</t>
@@ -17473,51 +17457,51 @@
         <is>
           <t>115.00</t>
         </is>
       </c>
       <c r="N198" s="2" t="inlineStr">
         <is>
           <t>139.00</t>
         </is>
       </c>
       <c r="O198" s="2" t="inlineStr">
         <is>
           <t>132 kW</t>
         </is>
       </c>
       <c r="P198" s="2" t="inlineStr"/>
       <c r="Q198" s="2" t="inlineStr"/>
       <c r="R198" s="2" t="inlineStr">
         <is>
           <t>7674.41 €</t>
         </is>
       </c>
     </row>
     <row r="199" ht="18" customHeight="1">
       <c r="A199" s="2" t="inlineStr">
         <is>
-          <t>AR17894-02</t>
+          <t>AR17894-04</t>
         </is>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D199" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E199" s="2" t="inlineStr">
         <is>
           <t>100-250</t>
         </is>
       </c>
       <c r="F199" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 125-100-250-GGSAA11GSFJV2EHB ohne Motor</t>
@@ -17557,4931 +17541,4927 @@
         <is>
           <t>115.00</t>
         </is>
       </c>
       <c r="N199" s="2" t="inlineStr">
         <is>
           <t>139.00</t>
         </is>
       </c>
       <c r="O199" s="2" t="inlineStr">
         <is>
           <t>132 kW</t>
         </is>
       </c>
       <c r="P199" s="2" t="inlineStr"/>
       <c r="Q199" s="2" t="inlineStr"/>
       <c r="R199" s="2" t="inlineStr">
         <is>
           <t>7674.41 €</t>
         </is>
       </c>
     </row>
     <row r="200" ht="18" customHeight="1">
       <c r="A200" s="2" t="inlineStr">
         <is>
-          <t>AR17894-03</t>
+          <t>AR17923</t>
         </is>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D200" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>150-400</t>
         </is>
       </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 125-100-250-GGSAA11GSFJV2EHB ohne Motor</t>
+          <t>Etanorm ETN 200-150-400 GCSAA10GCHAJ4AHB ohne Motor</t>
         </is>
       </c>
       <c r="G200" s="2" t="inlineStr">
         <is>
-          <t>2988</t>
+          <t>1485</t>
         </is>
       </c>
       <c r="H200" s="2" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>364</t>
         </is>
       </c>
       <c r="I200" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J200" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>62.00</t>
         </is>
       </c>
       <c r="K200" s="2" t="inlineStr">
         <is>
-          <t>400.00</t>
+          <t>440.00</t>
         </is>
       </c>
       <c r="L200" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>39.00</t>
         </is>
       </c>
       <c r="M200" s="2" t="inlineStr">
         <is>
-          <t>115.00</t>
+          <t>51.00</t>
         </is>
       </c>
       <c r="N200" s="2" t="inlineStr">
         <is>
-          <t>139.00</t>
+          <t>236.00</t>
         </is>
       </c>
       <c r="O200" s="2" t="inlineStr">
         <is>
-          <t>132 kW</t>
+          <t>55 kW</t>
         </is>
       </c>
       <c r="P200" s="2" t="inlineStr"/>
       <c r="Q200" s="2" t="inlineStr"/>
       <c r="R200" s="2" t="inlineStr">
         <is>
-          <t>7674.41 €</t>
-[...3 lines deleted...]
-    <row r="201" ht="18" customHeight="1">
+          <t>11626.54 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="201" ht="32" customHeight="1">
       <c r="A201" s="2" t="inlineStr">
         <is>
-          <t>AR17894-04</t>
+          <t>AR17980-01</t>
         </is>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D201" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E201" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F201" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 125-100-250-GGSAA11GSFJV2EHB ohne Motor</t>
+          <t>Etabloc ETB 100-080-200-GGSBV11WSFDN4HHB</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
-          <t>2988</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>212</t>
         </is>
       </c>
       <c r="I201" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J201" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K201" s="2" t="inlineStr">
         <is>
-          <t>400.00</t>
+          <t>130.00</t>
         </is>
       </c>
       <c r="L201" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="M201" s="2" t="inlineStr">
         <is>
-          <t>115.00</t>
+          <t>16.50</t>
         </is>
       </c>
       <c r="N201" s="2" t="inlineStr">
         <is>
-          <t>139.00</t>
+          <t>144.00</t>
         </is>
       </c>
       <c r="O201" s="2" t="inlineStr">
         <is>
-          <t>132 kW</t>
-[...2 lines deleted...]
-      <c r="P201" s="2" t="inlineStr"/>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="P201" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q201" s="2" t="inlineStr"/>
       <c r="R201" s="2" t="inlineStr">
         <is>
-          <t>7674.41 €</t>
-[...3 lines deleted...]
-    <row r="202" ht="18" customHeight="1">
+          <t>4801.99 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="202" ht="32" customHeight="1">
       <c r="A202" s="2" t="inlineStr">
         <is>
-          <t>AR17923</t>
+          <t>AR17980-02</t>
         </is>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D202" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E202" s="2" t="inlineStr">
         <is>
-          <t>150-400</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 200-150-400 GCSAA10GCHAJ4AHB ohne Motor</t>
+          <t>Etabloc ETB 100-080-200-GGSBV11WSFDN4HHB</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
-          <t>1485</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
-          <t>364</t>
+          <t>212</t>
         </is>
       </c>
       <c r="I202" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J202" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K202" s="2" t="inlineStr">
         <is>
-          <t>440.00</t>
+          <t>130.00</t>
         </is>
       </c>
       <c r="L202" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="M202" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>16.50</t>
         </is>
       </c>
       <c r="N202" s="2" t="inlineStr">
         <is>
-          <t>236.00</t>
+          <t>144.00</t>
         </is>
       </c>
       <c r="O202" s="2" t="inlineStr">
         <is>
-          <t>55 kW</t>
-[...2 lines deleted...]
-      <c r="P202" s="2" t="inlineStr"/>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="P202" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q202" s="2" t="inlineStr"/>
       <c r="R202" s="2" t="inlineStr">
         <is>
-          <t>11626.54 €</t>
+          <t>4801.99 €</t>
         </is>
       </c>
     </row>
     <row r="203" ht="32" customHeight="1">
       <c r="A203" s="2" t="inlineStr">
         <is>
-          <t>AR17980-01</t>
+          <t>AR17989</t>
         </is>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D203" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 100-080-200-GGSBV11WSFDN4HHB</t>
+          <t>Etanorm ETN 050-032-200 GGSAA11GSEDN2EHB ohne Motor, mit Grundplatte</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>2935</t>
         </is>
       </c>
       <c r="H203" s="2" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>188</t>
         </is>
       </c>
       <c r="I203" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J203" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K203" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="L203" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="M203" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="N203" s="2" t="inlineStr">
         <is>
-          <t>144.00</t>
+          <t>115.00</t>
         </is>
       </c>
       <c r="O203" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="P203" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q203" s="2" t="inlineStr"/>
       <c r="R203" s="2" t="inlineStr">
         <is>
-          <t>4801.99 €</t>
-[...3 lines deleted...]
-    <row r="204" ht="32" customHeight="1">
+          <t>3333.65 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="204" ht="18" customHeight="1">
       <c r="A204" s="2" t="inlineStr">
         <is>
-          <t>AR17980-02</t>
+          <t>AR18027</t>
         </is>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D204" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>100-315</t>
         </is>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 100-080-200-GGSBV11WSFDN4HHB</t>
+          <t>MegaCPK 125-100-315 GC</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>1485</t>
         </is>
       </c>
       <c r="H204" s="2" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>267</t>
         </is>
       </c>
       <c r="I204" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J204" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="K204" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>190.00</t>
         </is>
       </c>
       <c r="L204" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>19.00</t>
         </is>
       </c>
       <c r="M204" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>27.00</t>
         </is>
       </c>
       <c r="N204" s="2" t="inlineStr">
         <is>
-          <t>144.00</t>
+          <t>162.00</t>
         </is>
       </c>
       <c r="O204" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="P204" s="2" t="inlineStr"/>
       <c r="Q204" s="2" t="inlineStr"/>
       <c r="R204" s="2" t="inlineStr">
         <is>
-          <t>4801.99 €</t>
-[...3 lines deleted...]
-    <row r="205" ht="32" customHeight="1">
+          <t>12657.27 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="205" ht="18" customHeight="1">
       <c r="A205" s="2" t="inlineStr">
         <is>
-          <t>AR17980-03</t>
+          <t>AR18028</t>
         </is>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D205" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>050-315</t>
         </is>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 100-080-200-GGSBV11WSFDN4HHB</t>
+          <t>MegaCPK 080-050-315 GC</t>
         </is>
       </c>
       <c r="G205" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>1485</t>
         </is>
       </c>
       <c r="H205" s="2" t="inlineStr">
         <is>
-          <t>212</t>
+          <t>294</t>
         </is>
       </c>
       <c r="I205" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J205" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="K205" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>56.50</t>
         </is>
       </c>
       <c r="L205" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>22.50</t>
         </is>
       </c>
       <c r="M205" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>31.30</t>
         </is>
       </c>
       <c r="N205" s="2" t="inlineStr">
         <is>
-          <t>144.00</t>
+          <t>134.00</t>
         </is>
       </c>
       <c r="O205" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
-      <c r="P205" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P205" s="2" t="inlineStr"/>
       <c r="Q205" s="2" t="inlineStr"/>
       <c r="R205" s="2" t="inlineStr">
         <is>
-          <t>4801.99 €</t>
+          <t>9784.57 €</t>
         </is>
       </c>
     </row>
     <row r="206" ht="32" customHeight="1">
       <c r="A206" s="2" t="inlineStr">
         <is>
-          <t>AR17989</t>
+          <t>AR18055</t>
         </is>
       </c>
       <c r="B206" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C206" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D206" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E206" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>150-200</t>
         </is>
       </c>
       <c r="F206" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 050-032-200 GGSAA11GSEDN2EHB ohne Motor, mit Grundplatte</t>
+          <t>Etabloc ETB 150-125-200-GGSBV11WSFDY4HHB</t>
         </is>
       </c>
       <c r="G206" s="2" t="inlineStr">
         <is>
-          <t>2935</t>
+          <t>1470</t>
         </is>
       </c>
       <c r="H206" s="2" t="inlineStr">
         <is>
-          <t>188</t>
+          <t>224</t>
         </is>
       </c>
       <c r="I206" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J206" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="K206" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>210.00</t>
         </is>
       </c>
       <c r="L206" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>4.50</t>
         </is>
       </c>
       <c r="M206" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>7.30</t>
         </is>
       </c>
       <c r="N206" s="2" t="inlineStr">
         <is>
-          <t>115.00</t>
+          <t>209.00</t>
         </is>
       </c>
       <c r="O206" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P206" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q206" s="2" t="inlineStr"/>
       <c r="R206" s="2" t="inlineStr">
         <is>
-          <t>3333.65 €</t>
-[...3 lines deleted...]
-    <row r="207" ht="18" customHeight="1">
+          <t>5116.92 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" ht="32" customHeight="1">
       <c r="A207" s="2" t="inlineStr">
         <is>
-          <t>AR18027</t>
+          <t>AR18056-01</t>
         </is>
       </c>
       <c r="B207" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C207" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D207" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
-[...6 lines deleted...]
-      </c>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E207" s="2" t="inlineStr"/>
       <c r="F207" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 125-100-315 GC</t>
+          <t>Etabloc ETB 065-040-250-GGSBV11WSEEO2HHB</t>
         </is>
       </c>
       <c r="G207" s="2" t="inlineStr">
         <is>
-          <t>1485</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H207" s="2" t="inlineStr">
         <is>
-          <t>267</t>
+          <t>251</t>
         </is>
       </c>
       <c r="I207" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J207" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="K207" s="2" t="inlineStr">
         <is>
-          <t>190.00</t>
+          <t>54.00</t>
         </is>
       </c>
       <c r="L207" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>74.00</t>
         </is>
       </c>
       <c r="M207" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>91.50</t>
         </is>
       </c>
       <c r="N207" s="2" t="inlineStr">
         <is>
-          <t>162.00</t>
+          <t>185.00</t>
         </is>
       </c>
       <c r="O207" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
-[...2 lines deleted...]
-      <c r="P207" s="2" t="inlineStr"/>
+          <t>18,5 kW</t>
+        </is>
+      </c>
+      <c r="P207" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q207" s="2" t="inlineStr"/>
       <c r="R207" s="2" t="inlineStr">
         <is>
-          <t>12657.27 €</t>
-[...3 lines deleted...]
-    <row r="208" ht="18" customHeight="1">
+          <t>4737.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="208" ht="32" customHeight="1">
       <c r="A208" s="2" t="inlineStr">
         <is>
-          <t>AR18028</t>
+          <t>AR18056-02</t>
         </is>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
-[...6 lines deleted...]
-      </c>
+          <t>Etabloc</t>
+        </is>
+      </c>
+      <c r="E208" s="2" t="inlineStr"/>
       <c r="F208" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 080-050-315 GC</t>
+          <t>Etabloc ETB 065-040-250-GGSBV11WSEEO2HHB</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr">
         <is>
-          <t>1485</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H208" s="2" t="inlineStr">
         <is>
-          <t>294</t>
+          <t>251</t>
         </is>
       </c>
       <c r="I208" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J208" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="K208" s="2" t="inlineStr">
         <is>
-          <t>56.50</t>
+          <t>54.00</t>
         </is>
       </c>
       <c r="L208" s="2" t="inlineStr">
         <is>
-          <t>22.50</t>
+          <t>74.00</t>
         </is>
       </c>
       <c r="M208" s="2" t="inlineStr">
         <is>
-          <t>31.30</t>
+          <t>91.50</t>
         </is>
       </c>
       <c r="N208" s="2" t="inlineStr">
         <is>
-          <t>134.00</t>
+          <t>185.00</t>
         </is>
       </c>
       <c r="O208" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
-[...2 lines deleted...]
-      <c r="P208" s="2" t="inlineStr"/>
+          <t>18,5 kW</t>
+        </is>
+      </c>
+      <c r="P208" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q208" s="2" t="inlineStr"/>
       <c r="R208" s="2" t="inlineStr">
         <is>
-          <t>9784.57 €</t>
-[...3 lines deleted...]
-    <row r="209" ht="32" customHeight="1">
+          <t>4737.38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="209" ht="18" customHeight="1">
       <c r="A209" s="2" t="inlineStr">
         <is>
-          <t>AR18055</t>
+          <t>AR18145-01</t>
         </is>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D209" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E209" s="2" t="inlineStr">
         <is>
-          <t>150-200</t>
+          <t>032-125</t>
         </is>
       </c>
       <c r="F209" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 150-125-200-GGSBV11WSFDY4HHB</t>
+          <t>MegaCPK 050-032-125 CC EXMCE 00302A</t>
         </is>
       </c>
       <c r="G209" s="2" t="inlineStr">
         <is>
-          <t>1470</t>
+          <t>2910</t>
         </is>
       </c>
       <c r="H209" s="2" t="inlineStr">
         <is>
-          <t>224</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I209" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J209" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>2.10</t>
         </is>
       </c>
       <c r="K209" s="2" t="inlineStr">
         <is>
-          <t>210.00</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="L209" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="M209" s="2" t="inlineStr">
         <is>
-          <t>7.30</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="N209" s="2" t="inlineStr">
         <is>
-          <t>209.00</t>
+          <t>169.00</t>
         </is>
       </c>
       <c r="O209" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="P209" s="2" t="inlineStr"/>
       <c r="Q209" s="2" t="inlineStr"/>
       <c r="R209" s="2" t="inlineStr">
         <is>
-          <t>5116.92 €</t>
-[...3 lines deleted...]
-    <row r="210" ht="32" customHeight="1">
+          <t>12334.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" ht="18" customHeight="1">
       <c r="A210" s="2" t="inlineStr">
         <is>
-          <t>AR18056-01</t>
+          <t>AR18145-02</t>
         </is>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D210" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
-[...2 lines deleted...]
-      <c r="E210" s="2" t="inlineStr"/>
+          <t>MegaCPK</t>
+        </is>
+      </c>
+      <c r="E210" s="2" t="inlineStr">
+        <is>
+          <t>032-125</t>
+        </is>
+      </c>
       <c r="F210" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-040-250-GGSBV11WSEEO2HHB</t>
+          <t>MegaCPK 050-032-125 CC EXMCE 00302A</t>
         </is>
       </c>
       <c r="G210" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>2910</t>
         </is>
       </c>
       <c r="H210" s="2" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I210" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J210" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>2.10</t>
         </is>
       </c>
       <c r="K210" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="L210" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="M210" s="2" t="inlineStr">
         <is>
-          <t>91.50</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="N210" s="2" t="inlineStr">
         <is>
-          <t>185.00</t>
+          <t>169.00</t>
         </is>
       </c>
       <c r="O210" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="P210" s="2" t="inlineStr"/>
       <c r="Q210" s="2" t="inlineStr"/>
       <c r="R210" s="2" t="inlineStr">
         <is>
-          <t>4737.38 €</t>
+          <t>12334.80 €</t>
         </is>
       </c>
     </row>
     <row r="211" ht="32" customHeight="1">
       <c r="A211" s="2" t="inlineStr">
         <is>
-          <t>AR18056-02</t>
+          <t>AR18174</t>
         </is>
       </c>
       <c r="B211" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C211" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D211" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
-[...2 lines deleted...]
-      <c r="E211" s="2" t="inlineStr"/>
+          <t>Etachrom-ETC-L</t>
+        </is>
+      </c>
+      <c r="E211" s="2" t="inlineStr">
+        <is>
+          <t>050-200</t>
+        </is>
+      </c>
       <c r="F211" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-040-250-GGSBV11WSEEO2HHB</t>
+          <t>Etachrom ETCL 065-050-200 CCSAA12D201102 B</t>
         </is>
       </c>
       <c r="G211" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>2966</t>
         </is>
       </c>
       <c r="H211" s="2" t="inlineStr">
         <is>
-          <t>251</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I211" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J211" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K211" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>83.00</t>
         </is>
       </c>
       <c r="L211" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>6.10</t>
         </is>
       </c>
       <c r="M211" s="2" t="inlineStr">
         <is>
-          <t>91.50</t>
+          <t>49.00</t>
         </is>
       </c>
       <c r="N211" s="2" t="inlineStr">
         <is>
-          <t>185.00</t>
+          <t>207.00</t>
         </is>
       </c>
       <c r="O211" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P211" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q211" s="2" t="inlineStr"/>
       <c r="R211" s="2" t="inlineStr">
         <is>
-          <t>4737.38 €</t>
-[...3 lines deleted...]
-    <row r="212" ht="18" customHeight="1">
+          <t>6571.22 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="212" ht="32" customHeight="1">
       <c r="A212" s="2" t="inlineStr">
         <is>
-          <t>AR18145-01</t>
+          <t>AR18313</t>
         </is>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D212" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
-          <t>032-125</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 050-032-125 CC EXMCE 00302A</t>
+          <t>Etabloc ETB 065-040-250-GCSBV10WSEBI4HBB PM</t>
         </is>
       </c>
       <c r="G212" s="2" t="inlineStr">
         <is>
-          <t>2910</t>
+          <t>1445</t>
         </is>
       </c>
       <c r="H212" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>216</t>
         </is>
       </c>
       <c r="I212" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J212" s="2" t="inlineStr">
         <is>
-          <t>2.10</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="K212" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>27.00</t>
         </is>
       </c>
       <c r="L212" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="M212" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>16.20</t>
         </is>
       </c>
       <c r="N212" s="2" t="inlineStr">
         <is>
-          <t>169.00</t>
+          <t>92.00</t>
         </is>
       </c>
       <c r="O212" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
-[...2 lines deleted...]
-      <c r="P212" s="2" t="inlineStr"/>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="P212" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q212" s="2" t="inlineStr"/>
       <c r="R212" s="2" t="inlineStr">
         <is>
-          <t>12334.80 €</t>
+          <t>4715.66 €</t>
         </is>
       </c>
     </row>
     <row r="213" ht="18" customHeight="1">
       <c r="A213" s="2" t="inlineStr">
         <is>
-          <t>AR18145-02</t>
+          <t>AR18351-01</t>
         </is>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C213" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D213" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E213" s="2" t="inlineStr">
         <is>
-          <t>032-125</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F213" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 050-032-125 CC EXMCE 00302A</t>
+          <t>Etabloc ETB 100-080-200-GGSBV66WSFEV4HHB</t>
         </is>
       </c>
       <c r="G213" s="2" t="inlineStr">
         <is>
-          <t>2910</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H213" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>173</t>
         </is>
       </c>
       <c r="I213" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J213" s="2" t="inlineStr">
         <is>
-          <t>2.10</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="K213" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>180.00</t>
         </is>
       </c>
       <c r="L213" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="M213" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>43.50</t>
         </is>
       </c>
       <c r="N213" s="2" t="inlineStr">
         <is>
-          <t>169.00</t>
+          <t>252.00</t>
         </is>
       </c>
       <c r="O213" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
-[...2 lines deleted...]
-      <c r="P213" s="2" t="inlineStr"/>
+          <t>22 kW</t>
+        </is>
+      </c>
+      <c r="P213" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q213" s="2" t="inlineStr"/>
       <c r="R213" s="2" t="inlineStr">
         <is>
-          <t>12334.80 €</t>
-[...3 lines deleted...]
-    <row r="214" ht="32" customHeight="1">
+          <t>7650.68 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="214" ht="18" customHeight="1">
       <c r="A214" s="2" t="inlineStr">
         <is>
-          <t>AR18174</t>
+          <t>AR18351-02</t>
         </is>
       </c>
       <c r="B214" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C214" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D214" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCL</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E214" s="2" t="inlineStr">
         <is>
-          <t>050-200</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F214" s="2" t="inlineStr">
         <is>
-          <t>Etachrom ETCL 065-050-200 CCSAA12D201102 B</t>
+          <t>Etabloc ETB 100-080-200-GGSBV66WSFEV4HHB</t>
         </is>
       </c>
       <c r="G214" s="2" t="inlineStr">
         <is>
-          <t>2966</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H214" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>173</t>
         </is>
       </c>
       <c r="I214" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J214" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="K214" s="2" t="inlineStr">
         <is>
-          <t>83.00</t>
+          <t>180.00</t>
         </is>
       </c>
       <c r="L214" s="2" t="inlineStr">
         <is>
-          <t>6.10</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="M214" s="2" t="inlineStr">
         <is>
-          <t>49.00</t>
+          <t>43.50</t>
         </is>
       </c>
       <c r="N214" s="2" t="inlineStr">
         <is>
-          <t>207.00</t>
+          <t>252.00</t>
         </is>
       </c>
       <c r="O214" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="P214" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q214" s="2" t="inlineStr"/>
       <c r="R214" s="2" t="inlineStr">
         <is>
-          <t>6571.22 €</t>
-[...3 lines deleted...]
-    <row r="215" ht="32" customHeight="1">
+          <t>7650.68 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="215" ht="18" customHeight="1">
       <c r="A215" s="2" t="inlineStr">
         <is>
-          <t>AR18313</t>
+          <t>AR18389</t>
         </is>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C215" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D215" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E215" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F215" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 065-040-250-GCSBV10WSEBI4HBB PM</t>
+          <t>Etanorm ETN 100-080-200-GGSAA07GSFFO2AHB ohne Motor</t>
         </is>
       </c>
       <c r="G215" s="2" t="inlineStr">
         <is>
-          <t>1445</t>
+          <t>2955</t>
         </is>
       </c>
       <c r="H215" s="2" t="inlineStr">
         <is>
-          <t>216</t>
+          <t>197</t>
         </is>
       </c>
       <c r="I215" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J215" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="K215" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>240.00</t>
         </is>
       </c>
       <c r="L215" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>36.00</t>
         </is>
       </c>
       <c r="M215" s="2" t="inlineStr">
         <is>
-          <t>16.20</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="N215" s="2" t="inlineStr">
         <is>
-          <t>92.00</t>
+          <t>95.00</t>
         </is>
       </c>
       <c r="O215" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="P215" s="2" t="inlineStr"/>
       <c r="Q215" s="2" t="inlineStr"/>
       <c r="R215" s="2" t="inlineStr">
         <is>
-          <t>4715.66 €</t>
+          <t>3177.64 €</t>
         </is>
       </c>
     </row>
     <row r="216" ht="18" customHeight="1">
       <c r="A216" s="2" t="inlineStr">
         <is>
-          <t>AR18351-01</t>
+          <t>AR18600</t>
         </is>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D216" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E216" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>125-200</t>
         </is>
       </c>
       <c r="F216" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 100-080-200-GGSBV66WSFEV4HHB</t>
+          <t>Etanorm ETN 150-125-200-CCSAA10GSFDY4AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G216" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1475</t>
         </is>
       </c>
       <c r="H216" s="2" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>211</t>
         </is>
       </c>
       <c r="I216" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J216" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>36.00</t>
         </is>
       </c>
       <c r="K216" s="2" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>300.00</t>
         </is>
       </c>
       <c r="L216" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="M216" s="2" t="inlineStr">
         <is>
-          <t>43.50</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="N216" s="2" t="inlineStr">
         <is>
-          <t>252.00</t>
+          <t>127.00</t>
         </is>
       </c>
       <c r="O216" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="P216" s="2" t="inlineStr"/>
       <c r="Q216" s="2" t="inlineStr"/>
       <c r="R216" s="2" t="inlineStr">
         <is>
-          <t>7650.68 €</t>
+          <t>19301.10 €</t>
         </is>
       </c>
     </row>
     <row r="217" ht="18" customHeight="1">
       <c r="A217" s="2" t="inlineStr">
         <is>
-          <t>AR18351-02</t>
+          <t>AR18748</t>
         </is>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C217" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D217" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E217" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>200-320</t>
         </is>
       </c>
       <c r="F217" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 100-080-200-GGSBV66WSFEV4HHB</t>
+          <t>Etanorm ETNE 250-200-320-GCSAA01GSLHX4AHB, ohne Motor</t>
         </is>
       </c>
       <c r="G217" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1770</t>
         </is>
       </c>
       <c r="H217" s="2" t="inlineStr">
         <is>
-          <t>173</t>
+          <t>269</t>
         </is>
       </c>
       <c r="I217" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J217" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>9.60</t>
         </is>
       </c>
       <c r="K217" s="2" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>840.00</t>
         </is>
       </c>
       <c r="L217" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="M217" s="2" t="inlineStr">
         <is>
-          <t>43.50</t>
+          <t>34.00</t>
         </is>
       </c>
       <c r="N217" s="2" t="inlineStr">
         <is>
-          <t>252.00</t>
+          <t>286.00</t>
         </is>
       </c>
       <c r="O217" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>75 kW</t>
+        </is>
+      </c>
+      <c r="P217" s="2" t="inlineStr"/>
       <c r="Q217" s="2" t="inlineStr"/>
       <c r="R217" s="2" t="inlineStr">
         <is>
-          <t>7650.68 €</t>
-[...3 lines deleted...]
-    <row r="218" ht="18" customHeight="1">
+          <t>12126.49 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="218" ht="32" customHeight="1">
       <c r="A218" s="2" t="inlineStr">
         <is>
-          <t>AR18389</t>
+          <t>AR18757</t>
         </is>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D218" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etachrom-ETC-L</t>
         </is>
       </c>
       <c r="E218" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>032-250</t>
         </is>
       </c>
       <c r="F218" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 100-080-200-GGSAA07GSFFO2AHB ohne Motor</t>
+          <t>Etachrom ETCL 050-032-250 CCSAA07D200752 B</t>
         </is>
       </c>
       <c r="G218" s="2" t="inlineStr">
         <is>
-          <t>2955</t>
+          <t>2925</t>
         </is>
       </c>
       <c r="H218" s="2" t="inlineStr">
         <is>
-          <t>197</t>
+          <t>204</t>
         </is>
       </c>
       <c r="I218" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J218" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>3.80</t>
         </is>
       </c>
       <c r="K218" s="2" t="inlineStr">
         <is>
-          <t>240.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="L218" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="M218" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>61.50</t>
         </is>
       </c>
       <c r="N218" s="2" t="inlineStr">
         <is>
-          <t>95.00</t>
+          <t>186.00</t>
         </is>
       </c>
       <c r="O218" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
-[...2 lines deleted...]
-      <c r="P218" s="2" t="inlineStr"/>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="P218" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q218" s="2" t="inlineStr"/>
       <c r="R218" s="2" t="inlineStr">
         <is>
-          <t>3177.64 €</t>
-[...3 lines deleted...]
-    <row r="219" ht="18" customHeight="1">
+          <t>4933.61 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" ht="32" customHeight="1">
       <c r="A219" s="2" t="inlineStr">
         <is>
-          <t>AR18600</t>
+          <t>AR18758</t>
         </is>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D219" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etachrom-ETC-L</t>
         </is>
       </c>
       <c r="E219" s="2" t="inlineStr">
         <is>
-          <t>125-200</t>
+          <t>032-250</t>
         </is>
       </c>
       <c r="F219" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 150-125-200-CCSAA10GSFDY4AHB, ohne Motor</t>
+          <t>Etachrom ETCL 050-032-250 CCSAA07D200752 B</t>
         </is>
       </c>
       <c r="G219" s="2" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>2925</t>
         </is>
       </c>
       <c r="H219" s="2" t="inlineStr">
         <is>
-          <t>211</t>
+          <t>204</t>
         </is>
       </c>
       <c r="I219" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J219" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>3.80</t>
         </is>
       </c>
       <c r="K219" s="2" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="L219" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="M219" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>61.50</t>
         </is>
       </c>
       <c r="N219" s="2" t="inlineStr">
         <is>
-          <t>127.00</t>
+          <t>186.00</t>
         </is>
       </c>
       <c r="O219" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...2 lines deleted...]
-      <c r="P219" s="2" t="inlineStr"/>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="P219" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q219" s="2" t="inlineStr"/>
       <c r="R219" s="2" t="inlineStr">
         <is>
-          <t>19301.10 €</t>
-[...3 lines deleted...]
-    <row r="220" ht="18" customHeight="1">
+          <t>4933.61 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="220" ht="32" customHeight="1">
       <c r="A220" s="2" t="inlineStr">
         <is>
-          <t>AR18748</t>
+          <t>AR18765</t>
         </is>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D220" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
-          <t>200-320</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNE 250-200-320-GCSAA01GSLHX4AHB, ohne Motor</t>
+          <t>Etabloc ETB 125-100-250-GGSBV10WSFEO4HHB</t>
         </is>
       </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
-          <t>1770</t>
+          <t>1478</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
           <t>269</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J220" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J220" s="2" t="inlineStr"/>
+      <c r="K220" s="2" t="inlineStr"/>
+      <c r="L220" s="2" t="inlineStr"/>
+      <c r="M220" s="2" t="inlineStr"/>
       <c r="N220" s="2" t="inlineStr">
         <is>
-          <t>286.00</t>
+          <t>280.00</t>
         </is>
       </c>
       <c r="O220" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
-[...2 lines deleted...]
-      <c r="P220" s="2" t="inlineStr"/>
+          <t>18,5 kW</t>
+        </is>
+      </c>
+      <c r="P220" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q220" s="2" t="inlineStr"/>
       <c r="R220" s="2" t="inlineStr">
         <is>
-          <t>12126.49 €</t>
-[...3 lines deleted...]
-    <row r="221" ht="32" customHeight="1">
+          <t>7787.66 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="221" ht="18" customHeight="1">
       <c r="A221" s="2" t="inlineStr">
         <is>
-          <t>AR18757</t>
+          <t>AR18766</t>
         </is>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D221" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCL</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
-          <t>032-250</t>
+          <t>050-125</t>
         </is>
       </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
-          <t>Etachrom ETCL 050-032-250 CCSAA07D200752 B</t>
+          <t>Etanorm ETN 065-050-125-GGSAA10GSEDN2AHB, freies Wellenende</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
-          <t>2925</t>
+          <t>2935</t>
         </is>
       </c>
       <c r="H221" s="2" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>142</t>
         </is>
       </c>
       <c r="I221" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J221" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="K221" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>110.00</t>
         </is>
       </c>
       <c r="L221" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="M221" s="2" t="inlineStr">
         <is>
-          <t>61.50</t>
+          <t>26.50</t>
         </is>
       </c>
       <c r="N221" s="2" t="inlineStr">
         <is>
-          <t>186.00</t>
+          <t>59.00</t>
         </is>
       </c>
       <c r="O221" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
-      <c r="P221" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P221" s="2" t="inlineStr"/>
       <c r="Q221" s="2" t="inlineStr"/>
       <c r="R221" s="2" t="inlineStr">
         <is>
-          <t>4933.61 €</t>
-[...3 lines deleted...]
-    <row r="222" ht="32" customHeight="1">
+          <t>2111.18 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="222" ht="18" customHeight="1">
       <c r="A222" s="2" t="inlineStr">
         <is>
-          <t>AR18758</t>
+          <t>AR18768</t>
         </is>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D222" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-ETCL</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
-          <t>032-250</t>
+          <t>050-125</t>
         </is>
       </c>
       <c r="F222" s="2" t="inlineStr">
         <is>
-          <t>Etachrom ETCL 050-032-250 CCSAA07D200752 B</t>
+          <t>Etanorm ETN 065-050-125-GGSAA10GSECM2AHB, freies Wellenende</t>
         </is>
       </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
-          <t>2925</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H222" s="2" t="inlineStr">
         <is>
-          <t>204</t>
+          <t>120</t>
         </is>
       </c>
       <c r="I222" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J222" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="K222" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>90.00</t>
         </is>
       </c>
       <c r="L222" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="M222" s="2" t="inlineStr">
         <is>
-          <t>61.50</t>
+          <t>19.00</t>
         </is>
       </c>
       <c r="N222" s="2" t="inlineStr">
         <is>
-          <t>186.00</t>
+          <t>59.00</t>
         </is>
       </c>
       <c r="O222" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>4,0 kW</t>
+        </is>
+      </c>
+      <c r="P222" s="2" t="inlineStr"/>
       <c r="Q222" s="2" t="inlineStr"/>
       <c r="R222" s="2" t="inlineStr">
         <is>
-          <t>4933.61 €</t>
-[...3 lines deleted...]
-    <row r="223" ht="32" customHeight="1">
+          <t>2111.12 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="223" ht="18" customHeight="1">
       <c r="A223" s="2" t="inlineStr">
         <is>
-          <t>AR18765</t>
+          <t>AR18772</t>
         </is>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D223" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E223" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F223" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 125-100-250-GGSBV10WSFEO4HHB</t>
+          <t>EBS für ETN 100-080-200 GGSAA10GSFCM4GHB</t>
         </is>
       </c>
       <c r="G223" s="2" t="inlineStr">
         <is>
-          <t>1478</t>
+          <t>1454</t>
         </is>
       </c>
       <c r="H223" s="2" t="inlineStr">
         <is>
-          <t>269</t>
+          <t>214</t>
         </is>
       </c>
       <c r="I223" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J223" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M223" s="2" t="inlineStr"/>
+      <c r="J223" s="2" t="inlineStr">
+        <is>
+          <t>15.00</t>
+        </is>
+      </c>
+      <c r="K223" s="2" t="inlineStr">
+        <is>
+          <t>85.00</t>
+        </is>
+      </c>
+      <c r="L223" s="2" t="inlineStr">
+        <is>
+          <t>14.20</t>
+        </is>
+      </c>
+      <c r="M223" s="2" t="inlineStr">
+        <is>
+          <t>16.10</t>
+        </is>
+      </c>
       <c r="N223" s="2" t="inlineStr">
         <is>
-          <t>280.00</t>
+          <t>59.00</t>
         </is>
       </c>
       <c r="O223" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>4,0 kW</t>
+        </is>
+      </c>
+      <c r="P223" s="2" t="inlineStr"/>
       <c r="Q223" s="2" t="inlineStr"/>
       <c r="R223" s="2" t="inlineStr">
         <is>
-          <t>7787.66 €</t>
+          <t>2302.69 €</t>
         </is>
       </c>
     </row>
     <row r="224" ht="18" customHeight="1">
       <c r="A224" s="2" t="inlineStr">
         <is>
-          <t>AR18766</t>
+          <t>AR18776-01</t>
         </is>
       </c>
       <c r="B224" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C224" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D224" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E224" s="2" t="inlineStr">
         <is>
-          <t>050-125</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F224" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 065-050-125-GGSAA10GSEDN2AHB, freies Wellenende</t>
+          <t>Etabloc ETB 100-080-200-GGSBV11WSFCM4HAB PD</t>
         </is>
       </c>
       <c r="G224" s="2" t="inlineStr">
         <is>
-          <t>2935</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H224" s="2" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>192</t>
         </is>
       </c>
       <c r="I224" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J224" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>22.50</t>
         </is>
       </c>
       <c r="K224" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>137.00</t>
         </is>
       </c>
       <c r="L224" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="M224" s="2" t="inlineStr">
         <is>
-          <t>26.50</t>
+          <t>13.30</t>
         </is>
       </c>
       <c r="N224" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>125.00</t>
         </is>
       </c>
       <c r="O224" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
-[...2 lines deleted...]
-      <c r="P224" s="2" t="inlineStr"/>
+          <t>4,0 kW</t>
+        </is>
+      </c>
+      <c r="P224" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q224" s="2" t="inlineStr"/>
       <c r="R224" s="2" t="inlineStr">
         <is>
-          <t>2111.18 €</t>
+          <t>6010.22 €</t>
         </is>
       </c>
     </row>
     <row r="225" ht="18" customHeight="1">
       <c r="A225" s="2" t="inlineStr">
         <is>
-          <t>AR18768</t>
+          <t>AR18776-02</t>
         </is>
       </c>
       <c r="B225" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C225" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D225" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E225" s="2" t="inlineStr">
         <is>
-          <t>050-125</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F225" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 065-050-125-GGSAA10GSECM2AHB, freies Wellenende</t>
+          <t>Etabloc ETB 100-080-200-GGSBV11WSFCM4HAB PD</t>
         </is>
       </c>
       <c r="G225" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H225" s="2" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>192</t>
         </is>
       </c>
       <c r="I225" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J225" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>22.50</t>
         </is>
       </c>
       <c r="K225" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>137.00</t>
         </is>
       </c>
       <c r="L225" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="M225" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>13.30</t>
         </is>
       </c>
       <c r="N225" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>125.00</t>
         </is>
       </c>
       <c r="O225" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
-      <c r="P225" s="2" t="inlineStr"/>
+      <c r="P225" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q225" s="2" t="inlineStr"/>
       <c r="R225" s="2" t="inlineStr">
         <is>
-          <t>2111.12 €</t>
-[...3 lines deleted...]
-    <row r="226" ht="18" customHeight="1">
+          <t>6010.22 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="226" ht="32" customHeight="1">
       <c r="A226" s="2" t="inlineStr">
         <is>
-          <t>AR18776-01</t>
+          <t>AR18785</t>
         </is>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D226" s="2" t="inlineStr">
         <is>
           <t>Etabloc</t>
         </is>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F226" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 100-080-200-GGSBV11WSFCM4HAB PD</t>
+          <t>Etabloc ETB 125-100-250-GGSBV07WSFEH4HHB</t>
         </is>
       </c>
       <c r="G226" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H226" s="2" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>240</t>
         </is>
       </c>
       <c r="I226" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J226" s="2" t="inlineStr">
         <is>
-          <t>22.50</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="K226" s="2" t="inlineStr">
         <is>
-          <t>137.00</t>
+          <t>190.00</t>
         </is>
       </c>
       <c r="L226" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>12.70</t>
         </is>
       </c>
       <c r="M226" s="2" t="inlineStr">
         <is>
-          <t>13.30</t>
+          <t>20.10</t>
         </is>
       </c>
       <c r="N226" s="2" t="inlineStr">
         <is>
-          <t>125.00</t>
+          <t>232.00</t>
         </is>
       </c>
       <c r="O226" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="P226" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q226" s="2" t="inlineStr"/>
       <c r="R226" s="2" t="inlineStr">
         <is>
-          <t>6010.22 €</t>
+          <t>7118.10 €</t>
         </is>
       </c>
     </row>
     <row r="227" ht="18" customHeight="1">
       <c r="A227" s="2" t="inlineStr">
         <is>
-          <t>AR18776-02</t>
+          <t>AR18797</t>
         </is>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D227" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E227" s="2" t="inlineStr">
         <is>
-          <t>080-200</t>
+          <t>100-160</t>
         </is>
       </c>
       <c r="F227" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 100-080-200-GGSBV11WSFCM4HAB PD</t>
+          <t>Etanorm ETN 125-100-160-GGSAA10GSFCD4AHB, freies Wellenende</t>
         </is>
       </c>
       <c r="G227" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1445</t>
         </is>
       </c>
       <c r="H227" s="2" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>164</t>
         </is>
       </c>
       <c r="I227" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J227" s="2" t="inlineStr">
         <is>
-          <t>22.50</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="K227" s="2" t="inlineStr">
         <is>
-          <t>137.00</t>
+          <t>180.00</t>
         </is>
       </c>
       <c r="L227" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="M227" s="2" t="inlineStr">
         <is>
-          <t>13.30</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="N227" s="2" t="inlineStr">
         <is>
-          <t>125.00</t>
+          <t>117.00</t>
         </is>
       </c>
       <c r="O227" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="P227" s="2" t="inlineStr"/>
       <c r="Q227" s="2" t="inlineStr"/>
       <c r="R227" s="2" t="inlineStr">
         <is>
-          <t>6010.22 €</t>
-[...3 lines deleted...]
-    <row r="228" ht="32" customHeight="1">
+          <t>3269.31 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="228" ht="18" customHeight="1">
       <c r="A228" s="2" t="inlineStr">
         <is>
-          <t>AR18785</t>
+          <t>AR18860</t>
         </is>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D228" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E228" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>065-200</t>
         </is>
       </c>
       <c r="F228" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 125-100-250-GGSBV07WSFEH4HHB</t>
+          <t>Etanorm ETN 080-065-200-GGSAA11GSEFO2AHB, freies Wellenende</t>
         </is>
       </c>
       <c r="G228" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>2964</t>
         </is>
       </c>
       <c r="H228" s="2" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>209</t>
         </is>
       </c>
       <c r="I228" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J228" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>17.50</t>
         </is>
       </c>
       <c r="K228" s="2" t="inlineStr">
         <is>
-          <t>190.00</t>
+          <t>139.00</t>
         </is>
       </c>
       <c r="L228" s="2" t="inlineStr">
         <is>
-          <t>12.70</t>
+          <t>47.50</t>
         </is>
       </c>
       <c r="M228" s="2" t="inlineStr">
         <is>
-          <t>20.10</t>
+          <t>63.50</t>
         </is>
       </c>
       <c r="N228" s="2" t="inlineStr">
         <is>
-          <t>232.00</t>
+          <t>76.00</t>
         </is>
       </c>
       <c r="O228" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="P228" s="2" t="inlineStr"/>
       <c r="Q228" s="2" t="inlineStr"/>
       <c r="R228" s="2" t="inlineStr">
         <is>
-          <t>7118.10 €</t>
-[...3 lines deleted...]
-    <row r="229" ht="18" customHeight="1">
+          <t>2539.29 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="229" ht="32" customHeight="1">
       <c r="A229" s="2" t="inlineStr">
         <is>
-          <t>AR18797</t>
+          <t>AR18937</t>
         </is>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C229" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D229" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E229" s="2" t="inlineStr">
         <is>
-          <t>100-160</t>
+          <t>040-200</t>
         </is>
       </c>
       <c r="F229" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 125-100-160-GGSAA10GSFCD4AHB, freies Wellenende</t>
+          <t>Etanorm ETN 065-040-200-GGSAA10GSEEO2EHB</t>
         </is>
       </c>
       <c r="G229" s="2" t="inlineStr">
         <is>
-          <t>1445</t>
+          <t>2955</t>
         </is>
       </c>
       <c r="H229" s="2" t="inlineStr">
         <is>
-          <t>164</t>
+          <t>209</t>
         </is>
       </c>
       <c r="I229" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J229" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="K229" s="2" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>65.00</t>
         </is>
       </c>
       <c r="L229" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="M229" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>62.00</t>
         </is>
       </c>
       <c r="N229" s="2" t="inlineStr">
         <is>
-          <t>117.00</t>
+          <t>232.00</t>
         </is>
       </c>
       <c r="O229" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
-[...2 lines deleted...]
-      <c r="P229" s="2" t="inlineStr"/>
+          <t>18,5 kW</t>
+        </is>
+      </c>
+      <c r="P229" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q229" s="2" t="inlineStr"/>
       <c r="R229" s="2" t="inlineStr">
         <is>
-          <t>3269.31 €</t>
-[...3 lines deleted...]
-    <row r="230" ht="18" customHeight="1">
+          <t>6811.13 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="230" ht="32" customHeight="1">
       <c r="A230" s="2" t="inlineStr">
         <is>
-          <t>AR18860</t>
+          <t>AR19042-01</t>
         </is>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D230" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E230" s="2" t="inlineStr">
         <is>
-          <t>065-200</t>
+          <t>032-200.1</t>
         </is>
       </c>
       <c r="F230" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 080-065-200-GGSAA11GSEFO2AHB, freies Wellenende</t>
+          <t>MegaCPK 050-032-1251 EG EXME   00222A</t>
         </is>
       </c>
       <c r="G230" s="2" t="inlineStr">
         <is>
-          <t>2964</t>
+          <t>2910</t>
         </is>
       </c>
       <c r="H230" s="2" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I230" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J230" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="K230" s="2" t="inlineStr">
         <is>
-          <t>139.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="L230" s="2" t="inlineStr">
         <is>
-          <t>47.50</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="M230" s="2" t="inlineStr">
         <is>
-          <t>63.50</t>
+          <t>25.10</t>
         </is>
       </c>
       <c r="N230" s="2" t="inlineStr">
         <is>
-          <t>76.00</t>
+          <t>131.00</t>
         </is>
       </c>
       <c r="O230" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
-[...2 lines deleted...]
-      <c r="P230" s="2" t="inlineStr"/>
+          <t>2,2 kW</t>
+        </is>
+      </c>
+      <c r="P230" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q230" s="2" t="inlineStr"/>
       <c r="R230" s="2" t="inlineStr">
         <is>
-          <t>2539.29 €</t>
+          <t>8490.22 €</t>
         </is>
       </c>
     </row>
     <row r="231" ht="32" customHeight="1">
       <c r="A231" s="2" t="inlineStr">
         <is>
-          <t>AR18937</t>
+          <t>AR19042-02</t>
         </is>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D231" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
-          <t>040-200</t>
+          <t>032-200.1</t>
         </is>
       </c>
       <c r="F231" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 065-040-200-GGSAA10GSEEO2EHB</t>
+          <t>MegaCPK 050-032-1251 EG EXME   00222A</t>
         </is>
       </c>
       <c r="G231" s="2" t="inlineStr">
         <is>
-          <t>2955</t>
+          <t>2910</t>
         </is>
       </c>
       <c r="H231" s="2" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I231" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J231" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="K231" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="L231" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="M231" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>25.10</t>
         </is>
       </c>
       <c r="N231" s="2" t="inlineStr">
         <is>
-          <t>232.00</t>
+          <t>131.00</t>
         </is>
       </c>
       <c r="O231" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P231" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q231" s="2" t="inlineStr"/>
       <c r="R231" s="2" t="inlineStr">
         <is>
-          <t>6811.13 €</t>
+          <t>8490.22 €</t>
         </is>
       </c>
     </row>
     <row r="232" ht="32" customHeight="1">
       <c r="A232" s="2" t="inlineStr">
         <is>
-          <t>AR19042-01</t>
+          <t>AR4713</t>
         </is>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D232" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E232" s="2" t="inlineStr">
         <is>
-          <t>032-200.1</t>
+          <t>150-250</t>
         </is>
       </c>
       <c r="F232" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 050-032-1251 EG EXME   00222A</t>
+          <t>Etanorm ETN 200-150-250 CC A 10GD303004B ohne PumpDrive</t>
         </is>
       </c>
       <c r="G232" s="2" t="inlineStr">
         <is>
-          <t>2910</t>
+          <t>1481</t>
         </is>
       </c>
       <c r="H232" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>263</t>
         </is>
       </c>
       <c r="I232" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J232" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>120.00</t>
         </is>
       </c>
       <c r="K232" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>540.00</t>
         </is>
       </c>
       <c r="L232" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="M232" s="2" t="inlineStr">
         <is>
-          <t>25.10</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="N232" s="2" t="inlineStr">
         <is>
-          <t>131.00</t>
+          <t>610.00</t>
         </is>
       </c>
       <c r="O232" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="P232" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
-[...2 lines deleted...]
-      <c r="Q232" s="2" t="inlineStr"/>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q232" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R232" s="2" t="inlineStr">
         <is>
-          <t>8490.22 €</t>
-[...3 lines deleted...]
-    <row r="233" ht="32" customHeight="1">
+          <t>14241.58 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="233" ht="18" customHeight="1">
       <c r="A233" s="2" t="inlineStr">
         <is>
-          <t>AR19042-02</t>
+          <t>AR4806</t>
         </is>
       </c>
       <c r="B233" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C233" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D233" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etachrom-NC</t>
         </is>
       </c>
       <c r="E233" s="2" t="inlineStr">
         <is>
-          <t>032-200.1</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F233" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 050-032-1251 EG EXME   00222A</t>
+          <t>Etachrom NC 050-250 C10</t>
         </is>
       </c>
       <c r="G233" s="2" t="inlineStr">
         <is>
-          <t>2910</t>
+          <t>1486</t>
         </is>
       </c>
       <c r="H233" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>230</t>
         </is>
       </c>
       <c r="I233" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J233" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>5.50</t>
         </is>
       </c>
       <c r="K233" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="L233" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="M233" s="2" t="inlineStr">
         <is>
-          <t>25.10</t>
+          <t>20.50</t>
         </is>
       </c>
       <c r="N233" s="2" t="inlineStr">
         <is>
-          <t>131.00</t>
+          <t>165.00</t>
         </is>
       </c>
       <c r="O233" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P233" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
-[...2 lines deleted...]
-      <c r="Q233" s="2" t="inlineStr"/>
+          <t>50Hz 3x 380 V</t>
+        </is>
+      </c>
+      <c r="Q233" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R233" s="2" t="inlineStr">
         <is>
-          <t>8490.22 €</t>
+          <t>4613.65 €</t>
         </is>
       </c>
     </row>
     <row r="234" ht="32" customHeight="1">
       <c r="A234" s="2" t="inlineStr">
         <is>
-          <t>AR4713</t>
+          <t>AR4808</t>
         </is>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C234" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D234" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etachrom-NC</t>
         </is>
       </c>
       <c r="E234" s="2" t="inlineStr">
         <is>
-          <t>150-250</t>
+          <t>025-250</t>
         </is>
       </c>
       <c r="F234" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 200-150-250 CC A 10GD303004B ohne PumpDrive</t>
+          <t>Etachrom NC 025-250 C10</t>
         </is>
       </c>
       <c r="G234" s="2" t="inlineStr">
         <is>
-          <t>1481</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H234" s="2" t="inlineStr">
         <is>
-          <t>263</t>
+          <t>221</t>
         </is>
       </c>
       <c r="I234" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J234" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>1.10</t>
         </is>
       </c>
       <c r="K234" s="2" t="inlineStr">
         <is>
-          <t>540.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="L234" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>15.50</t>
         </is>
       </c>
       <c r="M234" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="N234" s="2" t="inlineStr">
         <is>
-          <t>610.00</t>
+          <t>126.00</t>
         </is>
       </c>
       <c r="O234" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P234" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 220 V</t>
         </is>
       </c>
       <c r="Q234" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R234" s="2" t="inlineStr">
         <is>
-          <t>14241.58 €</t>
-[...3 lines deleted...]
-    <row r="235" ht="18" customHeight="1">
+          <t>3753.67 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="235" ht="32" customHeight="1">
       <c r="A235" s="2" t="inlineStr">
         <is>
-          <t>AR4806</t>
+          <t>AR4809</t>
         </is>
       </c>
       <c r="B235" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C235" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D235" s="2" t="inlineStr">
         <is>
           <t>Etachrom-NC</t>
         </is>
       </c>
       <c r="E235" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>025-250</t>
         </is>
       </c>
       <c r="F235" s="2" t="inlineStr">
         <is>
-          <t>Etachrom NC 050-250 C10</t>
+          <t>Etachrom NC 025-250 C10</t>
         </is>
       </c>
       <c r="G235" s="2" t="inlineStr">
         <is>
-          <t>1486</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H235" s="2" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>221</t>
         </is>
       </c>
       <c r="I235" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J235" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>1.10</t>
         </is>
       </c>
       <c r="K235" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="L235" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>15.30</t>
         </is>
       </c>
       <c r="M235" s="2" t="inlineStr">
         <is>
-          <t>20.50</t>
+          <t>17.30</t>
         </is>
       </c>
       <c r="N235" s="2" t="inlineStr">
         <is>
-          <t>165.00</t>
+          <t>130.00</t>
         </is>
       </c>
       <c r="O235" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P235" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 220 V</t>
         </is>
       </c>
       <c r="Q235" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R235" s="2" t="inlineStr">
         <is>
-          <t>4613.65 €</t>
-[...3 lines deleted...]
-    <row r="236" ht="32" customHeight="1">
+          <t>3753.67 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="236" ht="18" customHeight="1">
       <c r="A236" s="2" t="inlineStr">
         <is>
-          <t>AR4808</t>
+          <t>AR4880</t>
         </is>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D236" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-NC</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
-          <t>025-250</t>
+          <t>200-500</t>
         </is>
       </c>
       <c r="F236" s="2" t="inlineStr">
         <is>
-          <t>Etachrom NC 025-250 C10</t>
+          <t>MegaCPK 250-200-500 EC</t>
         </is>
       </c>
       <c r="G236" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1491</t>
         </is>
       </c>
       <c r="H236" s="2" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>509</t>
         </is>
       </c>
       <c r="I236" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J236" s="2" t="inlineStr">
         <is>
-          <t>1.10</t>
+          <t>90.00</t>
         </is>
       </c>
       <c r="K236" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>720.00</t>
         </is>
       </c>
       <c r="L236" s="2" t="inlineStr">
         <is>
-          <t>15.50</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="M236" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>99.00</t>
         </is>
       </c>
       <c r="N236" s="2" t="inlineStr">
         <is>
-          <t>126.00</t>
+          <t>537.00</t>
         </is>
       </c>
       <c r="O236" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...11 lines deleted...]
-      </c>
+          <t>200 kW</t>
+        </is>
+      </c>
+      <c r="P236" s="2" t="inlineStr"/>
+      <c r="Q236" s="2" t="inlineStr"/>
       <c r="R236" s="2" t="inlineStr">
         <is>
-          <t>3753.67 €</t>
-[...3 lines deleted...]
-    <row r="237" ht="32" customHeight="1">
+          <t>26867.20 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="237" ht="18" customHeight="1">
       <c r="A237" s="2" t="inlineStr">
         <is>
-          <t>AR4809</t>
+          <t>AR4883</t>
         </is>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D237" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-NC</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E237" s="2" t="inlineStr">
         <is>
-          <t>025-250</t>
+          <t>150-500</t>
         </is>
       </c>
       <c r="F237" s="2" t="inlineStr">
         <is>
-          <t>Etachrom NC 025-250 C10</t>
+          <t>MegaCPK 200-150-500 ECmP</t>
         </is>
       </c>
       <c r="G237" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>1490</t>
         </is>
       </c>
       <c r="H237" s="2" t="inlineStr">
         <is>
-          <t>221</t>
+          <t>488</t>
         </is>
       </c>
       <c r="I237" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J237" s="2" t="inlineStr">
         <is>
-          <t>1.10</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="K237" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>440.00</t>
         </is>
       </c>
       <c r="L237" s="2" t="inlineStr">
         <is>
-          <t>15.30</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="M237" s="2" t="inlineStr">
         <is>
-          <t>17.30</t>
+          <t>94.00</t>
         </is>
       </c>
       <c r="N237" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>437.00</t>
         </is>
       </c>
       <c r="O237" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...11 lines deleted...]
-      </c>
+          <t>160 kW</t>
+        </is>
+      </c>
+      <c r="P237" s="2" t="inlineStr"/>
+      <c r="Q237" s="2" t="inlineStr"/>
       <c r="R237" s="2" t="inlineStr">
         <is>
-          <t>3753.67 €</t>
+          <t>21609.54 €</t>
         </is>
       </c>
     </row>
     <row r="238" ht="18" customHeight="1">
       <c r="A238" s="2" t="inlineStr">
         <is>
-          <t>AR4880</t>
+          <t>AR4887</t>
         </is>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D238" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E238" s="2" t="inlineStr">
         <is>
-          <t>200-500</t>
+          <t>080-400</t>
         </is>
       </c>
       <c r="F238" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 250-200-500 EC</t>
+          <t>MegaCPK 125-080-400 GCmP</t>
         </is>
       </c>
       <c r="G238" s="2" t="inlineStr">
         <is>
-          <t>1491</t>
+          <t>1472</t>
         </is>
       </c>
       <c r="H238" s="2" t="inlineStr">
         <is>
-          <t>509</t>
+          <t>330</t>
         </is>
       </c>
       <c r="I238" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J238" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="K238" s="2" t="inlineStr">
         <is>
-          <t>720.00</t>
+          <t>130.00</t>
         </is>
       </c>
       <c r="L238" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="M238" s="2" t="inlineStr">
         <is>
-          <t>99.00</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="N238" s="2" t="inlineStr">
         <is>
-          <t>537.00</t>
+          <t>189.00</t>
         </is>
       </c>
       <c r="O238" s="2" t="inlineStr">
         <is>
-          <t>200 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="P238" s="2" t="inlineStr"/>
       <c r="Q238" s="2" t="inlineStr"/>
       <c r="R238" s="2" t="inlineStr">
         <is>
-          <t>26867.20 €</t>
+          <t>10898.90 €</t>
         </is>
       </c>
     </row>
     <row r="239" ht="18" customHeight="1">
       <c r="A239" s="2" t="inlineStr">
         <is>
-          <t>AR4883</t>
+          <t>AR4889</t>
         </is>
       </c>
       <c r="B239" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C239" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D239" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E239" s="2" t="inlineStr">
         <is>
           <t>150-500</t>
         </is>
       </c>
       <c r="F239" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 200-150-500 ECmP</t>
+          <t>MegaCPK 200-150-500 GCmP</t>
         </is>
       </c>
       <c r="G239" s="2" t="inlineStr">
         <is>
-          <t>1490</t>
+          <t>1491</t>
         </is>
       </c>
       <c r="H239" s="2" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>504</t>
         </is>
       </c>
       <c r="I239" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J239" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="K239" s="2" t="inlineStr">
         <is>
-          <t>440.00</t>
+          <t>456.00</t>
         </is>
       </c>
       <c r="L239" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>75.00</t>
         </is>
       </c>
       <c r="M239" s="2" t="inlineStr">
         <is>
-          <t>94.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="N239" s="2" t="inlineStr">
         <is>
-          <t>437.00</t>
+          <t>383.00</t>
         </is>
       </c>
       <c r="O239" s="2" t="inlineStr">
         <is>
-          <t>160 kW</t>
+          <t>132 kW</t>
         </is>
       </c>
       <c r="P239" s="2" t="inlineStr"/>
       <c r="Q239" s="2" t="inlineStr"/>
       <c r="R239" s="2" t="inlineStr">
         <is>
-          <t>21609.54 €</t>
+          <t>18977.12 €</t>
         </is>
       </c>
     </row>
     <row r="240" ht="18" customHeight="1">
       <c r="A240" s="2" t="inlineStr">
         <is>
-          <t>AR4887</t>
+          <t>AR4913</t>
         </is>
       </c>
       <c r="B240" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C240" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D240" s="2" t="inlineStr">
         <is>
           <t>MegaCPK</t>
         </is>
       </c>
       <c r="E240" s="2" t="inlineStr">
         <is>
-          <t>080-400</t>
+          <t>125-315</t>
         </is>
       </c>
       <c r="F240" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 125-080-400 GCmP</t>
+          <t>MegaCPK 150-125-315 GC</t>
         </is>
       </c>
       <c r="G240" s="2" t="inlineStr">
         <is>
-          <t>1472</t>
+          <t>1473</t>
         </is>
       </c>
       <c r="H240" s="2" t="inlineStr">
         <is>
-          <t>330</t>
+          <t>270</t>
         </is>
       </c>
       <c r="I240" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J240" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="K240" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>265.00</t>
         </is>
       </c>
       <c r="L240" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="M240" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="N240" s="2" t="inlineStr">
         <is>
-          <t>189.00</t>
+          <t>193.00</t>
         </is>
       </c>
       <c r="O240" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="P240" s="2" t="inlineStr"/>
       <c r="Q240" s="2" t="inlineStr"/>
       <c r="R240" s="2" t="inlineStr">
         <is>
-          <t>10898.90 €</t>
+          <t>11048.15 €</t>
         </is>
       </c>
     </row>
     <row r="241" ht="18" customHeight="1">
       <c r="A241" s="2" t="inlineStr">
         <is>
-          <t>AR4889</t>
+          <t>AR4969</t>
         </is>
       </c>
       <c r="B241" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C241" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D241" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E241" s="2" t="inlineStr">
         <is>
-          <t>150-500</t>
+          <t>080-315</t>
         </is>
       </c>
       <c r="F241" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 200-150-500 GCmP</t>
+          <t>Etanorm S 080-315 S10</t>
         </is>
       </c>
       <c r="G241" s="2" t="inlineStr">
         <is>
-          <t>1491</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H241" s="2" t="inlineStr">
         <is>
-          <t>488</t>
+          <t>278</t>
         </is>
       </c>
       <c r="I241" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J241" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K241" s="2" t="inlineStr">
         <is>
-          <t>440.00</t>
+          <t>145.00</t>
         </is>
       </c>
       <c r="L241" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="M241" s="2" t="inlineStr">
         <is>
-          <t>94.00</t>
+          <t>28.10</t>
         </is>
       </c>
       <c r="N241" s="2" t="inlineStr">
         <is>
-          <t>383.00</t>
+          <t>132.00</t>
         </is>
       </c>
       <c r="O241" s="2" t="inlineStr">
         <is>
-          <t>132 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P241" s="2" t="inlineStr"/>
       <c r="Q241" s="2" t="inlineStr"/>
       <c r="R241" s="2" t="inlineStr">
         <is>
-          <t>18977.12 €</t>
+          <t>5109.68 €</t>
         </is>
       </c>
     </row>
     <row r="242" ht="18" customHeight="1">
       <c r="A242" s="2" t="inlineStr">
         <is>
-          <t>AR4913</t>
+          <t>AR4981-01</t>
         </is>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C242" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
-      <c r="D242" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D242" s="2" t="inlineStr"/>
+      <c r="E242" s="2" t="inlineStr"/>
       <c r="F242" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 150-125-315 GC</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laufrad für MegaCPK 125-100-315 GG NI 1600210</t>
+        </is>
+      </c>
+      <c r="G242" s="2" t="inlineStr"/>
       <c r="H242" s="2" t="inlineStr">
         <is>
-          <t>270</t>
+          <t>300</t>
         </is>
       </c>
       <c r="I242" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J242" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J242" s="2" t="inlineStr"/>
+      <c r="K242" s="2" t="inlineStr"/>
+      <c r="L242" s="2" t="inlineStr"/>
+      <c r="M242" s="2" t="inlineStr"/>
       <c r="N242" s="2" t="inlineStr">
         <is>
-          <t>193.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="O242" s="2" t="inlineStr"/>
       <c r="P242" s="2" t="inlineStr"/>
       <c r="Q242" s="2" t="inlineStr"/>
       <c r="R242" s="2" t="inlineStr">
         <is>
-          <t>11048.15 €</t>
+          <t>2577.28 €</t>
         </is>
       </c>
     </row>
     <row r="243" ht="18" customHeight="1">
       <c r="A243" s="2" t="inlineStr">
         <is>
-          <t>AR4969</t>
+          <t>AR4981-03</t>
         </is>
       </c>
       <c r="B243" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C243" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
-      <c r="D243" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D243" s="2" t="inlineStr"/>
+      <c r="E243" s="2" t="inlineStr"/>
       <c r="F243" s="2" t="inlineStr">
         <is>
-          <t>Etanorm S 080-315 S10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laufrad für MegaCPK 125-100-315 GG NI 1600210</t>
+        </is>
+      </c>
+      <c r="G243" s="2" t="inlineStr"/>
       <c r="H243" s="2" t="inlineStr">
         <is>
-          <t>278</t>
+          <t>1</t>
         </is>
       </c>
       <c r="I243" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J243" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J243" s="2" t="inlineStr"/>
+      <c r="K243" s="2" t="inlineStr"/>
+      <c r="L243" s="2" t="inlineStr"/>
+      <c r="M243" s="2" t="inlineStr"/>
       <c r="N243" s="2" t="inlineStr">
         <is>
-          <t>132.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="O243" s="2" t="inlineStr"/>
       <c r="P243" s="2" t="inlineStr"/>
       <c r="Q243" s="2" t="inlineStr"/>
       <c r="R243" s="2" t="inlineStr">
         <is>
-          <t>5109.68 €</t>
+          <t>2577.28 €</t>
         </is>
       </c>
     </row>
     <row r="244" ht="18" customHeight="1">
       <c r="A244" s="2" t="inlineStr">
         <is>
-          <t>AR4981-01</t>
+          <t>AR4982</t>
         </is>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D244" s="2" t="inlineStr"/>
       <c r="E244" s="2" t="inlineStr"/>
       <c r="F244" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für MegaCPK 125-100-315 GG NI 1600210</t>
-[...6 lines deleted...]
-      </c>
+          <t>Laufrad für MegaCPK 125-100-315 GC</t>
+        </is>
+      </c>
+      <c r="G244" s="2" t="inlineStr"/>
       <c r="H244" s="2" t="inlineStr">
         <is>
-          <t>300</t>
+          <t>334</t>
         </is>
       </c>
       <c r="I244" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J244" s="2" t="inlineStr"/>
       <c r="K244" s="2" t="inlineStr"/>
       <c r="L244" s="2" t="inlineStr"/>
       <c r="M244" s="2" t="inlineStr"/>
       <c r="N244" s="2" t="inlineStr">
         <is>
           <t>16.00</t>
         </is>
       </c>
       <c r="O244" s="2" t="inlineStr"/>
       <c r="P244" s="2" t="inlineStr"/>
       <c r="Q244" s="2" t="inlineStr"/>
       <c r="R244" s="2" t="inlineStr">
         <is>
-          <t>2577.28 €</t>
-[...3 lines deleted...]
-    <row r="245" ht="18" customHeight="1">
+          <t>4185.68 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="245" ht="32" customHeight="1">
       <c r="A245" s="2" t="inlineStr">
         <is>
-          <t>AR4981-03</t>
+          <t>AR5024</t>
         </is>
       </c>
       <c r="B245" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C245" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
-      <c r="D245" s="2" t="inlineStr"/>
-      <c r="E245" s="2" t="inlineStr"/>
+      <c r="D245" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm-R</t>
+        </is>
+      </c>
+      <c r="E245" s="2" t="inlineStr">
+        <is>
+          <t>300-500</t>
+        </is>
+      </c>
       <c r="F245" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für MegaCPK 125-100-315 GG NI 1600210</t>
+          <t>Etanorm RGC1 300-500 + Grundplatte 2800x1180x270mm + Kupplungsschutz</t>
         </is>
       </c>
       <c r="G245" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1000</t>
         </is>
       </c>
       <c r="H245" s="2" t="inlineStr">
         <is>
-          <t>1</t>
+          <t>520</t>
         </is>
       </c>
       <c r="I245" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J245" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M245" s="2" t="inlineStr"/>
+      <c r="J245" s="2" t="inlineStr">
+        <is>
+          <t>260.00</t>
+        </is>
+      </c>
+      <c r="K245" s="2" t="inlineStr">
+        <is>
+          <t>1210.00</t>
+        </is>
+      </c>
+      <c r="L245" s="2" t="inlineStr">
+        <is>
+          <t>28.00</t>
+        </is>
+      </c>
+      <c r="M245" s="2" t="inlineStr">
+        <is>
+          <t>44.00</t>
+        </is>
+      </c>
       <c r="N245" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
-[...2 lines deleted...]
-      <c r="O245" s="2" t="inlineStr"/>
+          <t>1775.00</t>
+        </is>
+      </c>
+      <c r="O245" s="2" t="inlineStr">
+        <is>
+          <t>360 kW</t>
+        </is>
+      </c>
       <c r="P245" s="2" t="inlineStr"/>
       <c r="Q245" s="2" t="inlineStr"/>
       <c r="R245" s="2" t="inlineStr">
         <is>
-          <t>2577.28 €</t>
-[...3 lines deleted...]
-    <row r="246" ht="18" customHeight="1">
+          <t>40594.82 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="246" ht="32" customHeight="1">
       <c r="A246" s="2" t="inlineStr">
         <is>
-          <t>AR4982</t>
+          <t>AR5238</t>
         </is>
       </c>
       <c r="B246" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C246" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
-      <c r="D246" s="2" t="inlineStr"/>
-      <c r="E246" s="2" t="inlineStr"/>
+      <c r="D246" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm</t>
+        </is>
+      </c>
+      <c r="E246" s="2" t="inlineStr">
+        <is>
+          <t>050-125</t>
+        </is>
+      </c>
       <c r="F246" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für MegaCPK 125-100-315 GC</t>
+          <t>Etanorm ETN 065-050-125 GG A 11GD200302B</t>
         </is>
       </c>
       <c r="G246" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2905</t>
         </is>
       </c>
       <c r="H246" s="2" t="inlineStr">
         <is>
-          <t>334</t>
+          <t>112</t>
         </is>
       </c>
       <c r="I246" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J246" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M246" s="2" t="inlineStr"/>
+      <c r="J246" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="K246" s="2" t="inlineStr">
+        <is>
+          <t>75.00</t>
+        </is>
+      </c>
+      <c r="L246" s="2" t="inlineStr">
+        <is>
+          <t>10.00</t>
+        </is>
+      </c>
+      <c r="M246" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
       <c r="N246" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
-[...4 lines deleted...]
-      <c r="Q246" s="2" t="inlineStr"/>
+          <t>124.00</t>
+        </is>
+      </c>
+      <c r="O246" s="2" t="inlineStr">
+        <is>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="P246" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q246" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R246" s="2" t="inlineStr">
         <is>
-          <t>4185.68 €</t>
-[...3 lines deleted...]
-    <row r="247" ht="32" customHeight="1">
+          <t>2999.22 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="247" ht="18" customHeight="1">
       <c r="A247" s="2" t="inlineStr">
         <is>
-          <t>AR5024</t>
+          <t>AR5381</t>
         </is>
       </c>
       <c r="B247" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C247" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
-      <c r="D247" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D247" s="2" t="inlineStr"/>
+      <c r="E247" s="2" t="inlineStr"/>
       <c r="F247" s="2" t="inlineStr">
         <is>
-          <t>Etanorm RGC1 300-500 + Grundplatte 2800x1180x270mm + Kupplungsschutz</t>
-[...11 lines deleted...]
-      </c>
+          <t>Gehäuse für Etanorm 065-050-200 GG</t>
+        </is>
+      </c>
+      <c r="G247" s="2" t="inlineStr"/>
+      <c r="H247" s="2" t="inlineStr"/>
       <c r="I247" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J247" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J247" s="2" t="inlineStr"/>
+      <c r="K247" s="2" t="inlineStr"/>
+      <c r="L247" s="2" t="inlineStr"/>
+      <c r="M247" s="2" t="inlineStr"/>
       <c r="N247" s="2" t="inlineStr">
         <is>
-          <t>1775.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>23.00</t>
+        </is>
+      </c>
+      <c r="O247" s="2" t="inlineStr"/>
       <c r="P247" s="2" t="inlineStr"/>
       <c r="Q247" s="2" t="inlineStr"/>
       <c r="R247" s="2" t="inlineStr">
         <is>
-          <t>40594.82 €</t>
+          <t>614.49 €</t>
         </is>
       </c>
     </row>
     <row r="248" ht="32" customHeight="1">
       <c r="A248" s="2" t="inlineStr">
         <is>
-          <t>AR5238</t>
+          <t>AR5701</t>
         </is>
       </c>
       <c r="B248" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C248" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D248" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etachrom-NC</t>
         </is>
       </c>
       <c r="E248" s="2" t="inlineStr">
         <is>
-          <t>050-125</t>
+          <t>025-125.1</t>
         </is>
       </c>
       <c r="F248" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 065-050-125 GG A 11GD200302B</t>
+          <t>Etachrom NC 025-125.1 SP</t>
         </is>
       </c>
       <c r="G248" s="2" t="inlineStr">
         <is>
-          <t>2905</t>
+          <t>2885</t>
         </is>
       </c>
       <c r="H248" s="2" t="inlineStr">
         <is>
-          <t>112</t>
+          <t>126</t>
         </is>
       </c>
       <c r="I248" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J248" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="K248" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="L248" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="M248" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>18.30</t>
         </is>
       </c>
       <c r="N248" s="2" t="inlineStr">
         <is>
-          <t>124.00</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="O248" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="P248" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q248" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R248" s="2" t="inlineStr">
         <is>
-          <t>2999.22 €</t>
+          <t>4007.43 €</t>
         </is>
       </c>
     </row>
     <row r="249" ht="18" customHeight="1">
       <c r="A249" s="2" t="inlineStr">
         <is>
-          <t>AR5381</t>
+          <t>AR5719</t>
         </is>
       </c>
       <c r="B249" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C249" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
-      <c r="D249" s="2" t="inlineStr"/>
-      <c r="E249" s="2" t="inlineStr"/>
+      <c r="D249" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm-F</t>
+        </is>
+      </c>
+      <c r="E249" s="2" t="inlineStr">
+        <is>
+          <t>100-315</t>
+        </is>
+      </c>
       <c r="F249" s="2" t="inlineStr">
         <is>
-          <t>Gehäuse für Etanorm 065-050-200 GG</t>
+          <t>Etanorm ETNF 125-100-315 GB ACP1AGA609002B</t>
         </is>
       </c>
       <c r="G249" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H249" s="2" t="inlineStr"/>
+          <t>2200</t>
+        </is>
+      </c>
+      <c r="H249" s="2" t="inlineStr">
+        <is>
+          <t>328</t>
+        </is>
+      </c>
       <c r="I249" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J249" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M249" s="2" t="inlineStr"/>
+      <c r="J249" s="2" t="inlineStr">
+        <is>
+          <t>60.00</t>
+        </is>
+      </c>
+      <c r="K249" s="2" t="inlineStr">
+        <is>
+          <t>468.00</t>
+        </is>
+      </c>
+      <c r="L249" s="2" t="inlineStr">
+        <is>
+          <t>114.00</t>
+        </is>
+      </c>
+      <c r="M249" s="2" t="inlineStr">
+        <is>
+          <t>156.00</t>
+        </is>
+      </c>
       <c r="N249" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
-[...2 lines deleted...]
-      <c r="O249" s="2" t="inlineStr"/>
+          <t>143.00</t>
+        </is>
+      </c>
+      <c r="O249" s="2" t="inlineStr">
+        <is>
+          <t>90 kW</t>
+        </is>
+      </c>
       <c r="P249" s="2" t="inlineStr"/>
       <c r="Q249" s="2" t="inlineStr"/>
       <c r="R249" s="2" t="inlineStr">
         <is>
-          <t>614.49 €</t>
+          <t>4981.67 €</t>
         </is>
       </c>
     </row>
     <row r="250" ht="32" customHeight="1">
       <c r="A250" s="2" t="inlineStr">
         <is>
-          <t>AR5701</t>
+          <t>AR5736</t>
         </is>
       </c>
       <c r="B250" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C250" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D250" s="2" t="inlineStr">
         <is>
-          <t>Etachrom-NC</t>
+          <t>CPK</t>
         </is>
       </c>
       <c r="E250" s="2" t="inlineStr">
         <is>
-          <t>025-125.1</t>
+          <t>100-200</t>
         </is>
       </c>
       <c r="F250" s="2" t="inlineStr">
         <is>
-          <t>Etachrom NC 025-125.1 SP</t>
+          <t>CPK-C 3.2 100-200</t>
         </is>
       </c>
       <c r="G250" s="2" t="inlineStr">
         <is>
-          <t>2885</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H250" s="2" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>184</t>
         </is>
       </c>
       <c r="I250" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J250" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="K250" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>265.00</t>
         </is>
       </c>
       <c r="L250" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>29.00</t>
         </is>
       </c>
       <c r="M250" s="2" t="inlineStr">
         <is>
-          <t>18.30</t>
+          <t>47.50</t>
         </is>
       </c>
       <c r="N250" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>213.00</t>
         </is>
       </c>
       <c r="O250" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="P250" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q250" s="2" t="inlineStr"/>
       <c r="R250" s="2" t="inlineStr">
         <is>
-          <t>4007.43 €</t>
+          <t>32389.40 €</t>
         </is>
       </c>
     </row>
     <row r="251" ht="18" customHeight="1">
       <c r="A251" s="2" t="inlineStr">
         <is>
-          <t>AR5719</t>
+          <t>AR5745</t>
         </is>
       </c>
       <c r="B251" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C251" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D251" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-F</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E251" s="2" t="inlineStr">
         <is>
-          <t>100-315</t>
+          <t>050-315</t>
         </is>
       </c>
       <c r="F251" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNF 125-100-315 GB ACP1AGA609002B</t>
+          <t>Etanorm ETN 065-050-315 SG A 10GA407502B</t>
         </is>
       </c>
       <c r="G251" s="2" t="inlineStr">
         <is>
-          <t>2200</t>
+          <t>2982</t>
         </is>
       </c>
       <c r="H251" s="2" t="inlineStr">
         <is>
-          <t>328</t>
+          <t>313</t>
         </is>
       </c>
       <c r="I251" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J251" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K251" s="2" t="inlineStr">
         <is>
-          <t>468.00</t>
+          <t>126.00</t>
         </is>
       </c>
       <c r="L251" s="2" t="inlineStr">
         <is>
-          <t>114.00</t>
+          <t>110.00</t>
         </is>
       </c>
       <c r="M251" s="2" t="inlineStr">
         <is>
-          <t>156.00</t>
+          <t>146.00</t>
         </is>
       </c>
       <c r="N251" s="2" t="inlineStr">
         <is>
-          <t>143.00</t>
+          <t>118.00</t>
         </is>
       </c>
       <c r="O251" s="2" t="inlineStr">
         <is>
-          <t>90 kW</t>
+          <t>75 kW</t>
         </is>
       </c>
       <c r="P251" s="2" t="inlineStr"/>
       <c r="Q251" s="2" t="inlineStr"/>
       <c r="R251" s="2" t="inlineStr">
         <is>
-          <t>4981.67 €</t>
-[...3 lines deleted...]
-    <row r="252" ht="32" customHeight="1">
+          <t>4730.57 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="252" ht="18" customHeight="1">
       <c r="A252" s="2" t="inlineStr">
         <is>
-          <t>AR5736</t>
+          <t>AR5796</t>
         </is>
       </c>
       <c r="B252" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C252" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D252" s="2" t="inlineStr">
         <is>
-          <t>CPK</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E252" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>032-125</t>
         </is>
       </c>
       <c r="F252" s="2" t="inlineStr">
         <is>
-          <t>CPK-C 3.2 100-200</t>
+          <t>Etanorm ETN 050-032-125 GG AA11GD200152B / PM</t>
         </is>
       </c>
       <c r="G252" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H252" s="2" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>113</t>
         </is>
       </c>
       <c r="I252" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J252" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K252" s="2" t="inlineStr">
         <is>
-          <t>265.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="L252" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="M252" s="2" t="inlineStr">
         <is>
-          <t>47.50</t>
+          <t>17.80</t>
         </is>
       </c>
       <c r="N252" s="2" t="inlineStr">
         <is>
-          <t>213.00</t>
+          <t>112.00</t>
         </is>
       </c>
       <c r="O252" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="P252" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q252" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q252" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R252" s="2" t="inlineStr">
         <is>
-          <t>32389.40 €</t>
-[...3 lines deleted...]
-    <row r="253" ht="18" customHeight="1">
+          <t>5004.59 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="253" ht="32" customHeight="1">
       <c r="A253" s="2" t="inlineStr">
         <is>
-          <t>AR5745</t>
+          <t>AR5859</t>
         </is>
       </c>
       <c r="B253" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C253" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D253" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E253" s="2" t="inlineStr">
         <is>
-          <t>050-315</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F253" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 065-050-315 SG A 10GA407502B</t>
+          <t>MegaCPK 065-040-160 CC XMA002</t>
         </is>
       </c>
       <c r="G253" s="2" t="inlineStr">
         <is>
-          <t>2982</t>
+          <t>2928</t>
         </is>
       </c>
       <c r="H253" s="2" t="inlineStr">
         <is>
-          <t>313</t>
+          <t>130</t>
         </is>
       </c>
       <c r="I253" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J253" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="K253" s="2" t="inlineStr">
         <is>
-          <t>126.00</t>
+          <t>24.50</t>
         </is>
       </c>
       <c r="L253" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>10.40</t>
         </is>
       </c>
       <c r="M253" s="2" t="inlineStr">
         <is>
-          <t>146.00</t>
+          <t>23.50</t>
         </is>
       </c>
       <c r="N253" s="2" t="inlineStr">
         <is>
-          <t>118.00</t>
+          <t>137.00</t>
         </is>
       </c>
       <c r="O253" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
-[...3 lines deleted...]
-      <c r="Q253" s="2" t="inlineStr"/>
+          <t>2,2 kW</t>
+        </is>
+      </c>
+      <c r="P253" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q253" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R253" s="2" t="inlineStr">
         <is>
-          <t>4730.57 €</t>
+          <t>11679.34 €</t>
         </is>
       </c>
     </row>
     <row r="254" ht="18" customHeight="1">
       <c r="A254" s="2" t="inlineStr">
         <is>
-          <t>AR5796</t>
+          <t>AR6394</t>
         </is>
       </c>
       <c r="B254" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C254" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D254" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E254" s="2" t="inlineStr">
         <is>
-          <t>032-125</t>
+          <t>080-250</t>
         </is>
       </c>
       <c r="F254" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 050-032-125 GG AA11GD200152B / PM</t>
+          <t>Etanorm ETN 100-080-250 GB_AA10GC30450</t>
         </is>
       </c>
       <c r="G254" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2961</t>
         </is>
       </c>
       <c r="H254" s="2" t="inlineStr">
         <is>
-          <t>113</t>
+          <t>238</t>
         </is>
       </c>
       <c r="I254" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J254" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="K254" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>192.00</t>
         </is>
       </c>
       <c r="L254" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>68.32</t>
         </is>
       </c>
       <c r="M254" s="2" t="inlineStr">
         <is>
-          <t>17.80</t>
+          <t>83.62</t>
         </is>
       </c>
       <c r="N254" s="2" t="inlineStr">
         <is>
-          <t>112.00</t>
+          <t>207.00</t>
         </is>
       </c>
       <c r="O254" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
-[...11 lines deleted...]
-      </c>
+          <t>45 kW</t>
+        </is>
+      </c>
+      <c r="P254" s="2" t="inlineStr"/>
+      <c r="Q254" s="2" t="inlineStr"/>
       <c r="R254" s="2" t="inlineStr">
         <is>
-          <t>5004.59 €</t>
+          <t>5249.29 €</t>
         </is>
       </c>
     </row>
     <row r="255" ht="18" customHeight="1">
       <c r="A255" s="2" t="inlineStr">
         <is>
-          <t>AR5859</t>
+          <t>AR6410</t>
         </is>
       </c>
       <c r="B255" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C255" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D255" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm-F</t>
         </is>
       </c>
       <c r="E255" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>100-315</t>
         </is>
       </c>
       <c r="F255" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 065-040-160 CC XMA002</t>
+          <t>Etanorm ETNF 125-100-315 GBACP1AGA609002B</t>
         </is>
       </c>
       <c r="G255" s="2" t="inlineStr">
         <is>
-          <t>2928</t>
+          <t>2168</t>
         </is>
       </c>
       <c r="H255" s="2" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>326</t>
         </is>
       </c>
       <c r="I255" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J255" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="K255" s="2" t="inlineStr">
         <is>
-          <t>24.50</t>
+          <t>390.00</t>
         </is>
       </c>
       <c r="L255" s="2" t="inlineStr">
         <is>
-          <t>10.40</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="M255" s="2" t="inlineStr">
         <is>
+          <t>85.00</t>
+        </is>
+      </c>
+      <c r="N255" s="2" t="inlineStr">
+        <is>
+          <t>143.00</t>
+        </is>
+      </c>
+      <c r="O255" s="2" t="inlineStr">
+        <is>
+          <t>90 kW</t>
+        </is>
+      </c>
+      <c r="P255" s="2" t="inlineStr"/>
+      <c r="Q255" s="2" t="inlineStr"/>
+      <c r="R255" s="2" t="inlineStr">
+        <is>
+          <t>4981.67 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="256" ht="32" customHeight="1">
+      <c r="A256" s="2" t="inlineStr">
+        <is>
+          <t>AR6453</t>
+        </is>
+      </c>
+      <c r="B256" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C256" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="D256" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm</t>
+        </is>
+      </c>
+      <c r="E256" s="2" t="inlineStr">
+        <is>
+          <t>032-125</t>
+        </is>
+      </c>
+      <c r="F256" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm ETN 050-032-125 GG AA11GD200222B</t>
+        </is>
+      </c>
+      <c r="G256" s="2" t="inlineStr">
+        <is>
+          <t>2890</t>
+        </is>
+      </c>
+      <c r="H256" s="2" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="I256" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J256" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="K256" s="2" t="inlineStr">
+        <is>
+          <t>30.00</t>
+        </is>
+      </c>
+      <c r="L256" s="2" t="inlineStr">
+        <is>
+          <t>16.20</t>
+        </is>
+      </c>
+      <c r="M256" s="2" t="inlineStr">
+        <is>
           <t>23.50</t>
         </is>
       </c>
-      <c r="N255" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="O255" s="2" t="inlineStr">
+      <c r="N256" s="2" t="inlineStr">
+        <is>
+          <t>115.00</t>
+        </is>
+      </c>
+      <c r="O256" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
-      <c r="P255" s="2" t="inlineStr">
-[...31 lines deleted...]
-      <c r="D256" s="2" t="inlineStr">
+      <c r="P256" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q256" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R256" s="2" t="inlineStr">
+        <is>
+          <t>3117.28 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="257" ht="32" customHeight="1">
+      <c r="A257" s="2" t="inlineStr">
+        <is>
+          <t>AR6455</t>
+        </is>
+      </c>
+      <c r="B257" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C257" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="D257" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
-      <c r="E256" s="2" t="inlineStr">
-[...24 lines deleted...]
-      <c r="J256" s="2" t="inlineStr">
+      <c r="E257" s="2" t="inlineStr">
+        <is>
+          <t>032-125</t>
+        </is>
+      </c>
+      <c r="F257" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm ETN 050-032-125 GG AA11GD200222B</t>
+        </is>
+      </c>
+      <c r="G257" s="2" t="inlineStr">
+        <is>
+          <t>2890</t>
+        </is>
+      </c>
+      <c r="H257" s="2" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="I257" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J257" s="2" t="inlineStr">
+        <is>
+          <t>4.00</t>
+        </is>
+      </c>
+      <c r="K257" s="2" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
-      <c r="K256" s="2" t="inlineStr">
-[...87 lines deleted...]
-      </c>
       <c r="L257" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>16.20</t>
         </is>
       </c>
       <c r="M257" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>23.50</t>
         </is>
       </c>
       <c r="N257" s="2" t="inlineStr">
         <is>
-          <t>143.00</t>
+          <t>115.00</t>
         </is>
       </c>
       <c r="O257" s="2" t="inlineStr">
         <is>
-          <t>90 kW</t>
-[...3 lines deleted...]
-      <c r="Q257" s="2" t="inlineStr"/>
+          <t>2,2 kW</t>
+        </is>
+      </c>
+      <c r="P257" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q257" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R257" s="2" t="inlineStr">
         <is>
-          <t>4981.67 €</t>
+          <t>3117.28 €</t>
         </is>
       </c>
     </row>
     <row r="258" ht="32" customHeight="1">
       <c r="A258" s="2" t="inlineStr">
         <is>
-          <t>AR6453</t>
+          <t>AR6456</t>
         </is>
       </c>
       <c r="B258" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C258" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D258" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E258" s="2" t="inlineStr">
         <is>
           <t>032-125</t>
         </is>
       </c>
       <c r="F258" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 050-032-125 GG AA11GD200222B</t>
@@ -22517,63 +22497,63 @@
           <t>16.20</t>
         </is>
       </c>
       <c r="M258" s="2" t="inlineStr">
         <is>
           <t>23.50</t>
         </is>
       </c>
       <c r="N258" s="2" t="inlineStr">
         <is>
           <t>115.00</t>
         </is>
       </c>
       <c r="O258" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P258" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q258" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R258" s="2" t="inlineStr">
         <is>
           <t>3117.28 €</t>
         </is>
       </c>
     </row>
     <row r="259" ht="32" customHeight="1">
       <c r="A259" s="2" t="inlineStr">
         <is>
-          <t>AR6455</t>
+          <t>AR6457</t>
         </is>
       </c>
       <c r="B259" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C259" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D259" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E259" s="2" t="inlineStr">
         <is>
           <t>032-125</t>
         </is>
       </c>
       <c r="F259" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 050-032-125 GG AA11GD200222B</t>
@@ -22609,63 +22589,63 @@
           <t>16.20</t>
         </is>
       </c>
       <c r="M259" s="2" t="inlineStr">
         <is>
           <t>23.50</t>
         </is>
       </c>
       <c r="N259" s="2" t="inlineStr">
         <is>
           <t>115.00</t>
         </is>
       </c>
       <c r="O259" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P259" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q259" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R259" s="2" t="inlineStr">
         <is>
           <t>3117.28 €</t>
         </is>
       </c>
     </row>
     <row r="260" ht="32" customHeight="1">
       <c r="A260" s="2" t="inlineStr">
         <is>
-          <t>AR6456</t>
+          <t>AR6458</t>
         </is>
       </c>
       <c r="B260" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C260" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D260" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E260" s="2" t="inlineStr">
         <is>
           <t>032-125</t>
         </is>
       </c>
       <c r="F260" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 050-032-125 GG AA11GD200222B</t>
@@ -22701,63 +22681,63 @@
           <t>16.20</t>
         </is>
       </c>
       <c r="M260" s="2" t="inlineStr">
         <is>
           <t>23.50</t>
         </is>
       </c>
       <c r="N260" s="2" t="inlineStr">
         <is>
           <t>115.00</t>
         </is>
       </c>
       <c r="O260" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P260" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q260" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R260" s="2" t="inlineStr">
         <is>
           <t>3117.28 €</t>
         </is>
       </c>
     </row>
     <row r="261" ht="32" customHeight="1">
       <c r="A261" s="2" t="inlineStr">
         <is>
-          <t>AR6457</t>
+          <t>AR6460</t>
         </is>
       </c>
       <c r="B261" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C261" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D261" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E261" s="2" t="inlineStr">
         <is>
           <t>032-125</t>
         </is>
       </c>
       <c r="F261" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 050-032-125 GG AA11GD200222B</t>
@@ -22793,63 +22773,63 @@
           <t>16.20</t>
         </is>
       </c>
       <c r="M261" s="2" t="inlineStr">
         <is>
           <t>23.50</t>
         </is>
       </c>
       <c r="N261" s="2" t="inlineStr">
         <is>
           <t>115.00</t>
         </is>
       </c>
       <c r="O261" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P261" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q261" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R261" s="2" t="inlineStr">
         <is>
           <t>3117.28 €</t>
         </is>
       </c>
     </row>
     <row r="262" ht="32" customHeight="1">
       <c r="A262" s="2" t="inlineStr">
         <is>
-          <t>AR6458</t>
+          <t>AR6461</t>
         </is>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C262" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D262" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E262" s="2" t="inlineStr">
         <is>
           <t>032-125</t>
         </is>
       </c>
       <c r="F262" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 050-032-125 GG AA11GD200222B</t>
@@ -22885,63 +22865,63 @@
           <t>16.20</t>
         </is>
       </c>
       <c r="M262" s="2" t="inlineStr">
         <is>
           <t>23.50</t>
         </is>
       </c>
       <c r="N262" s="2" t="inlineStr">
         <is>
           <t>115.00</t>
         </is>
       </c>
       <c r="O262" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P262" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q262" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R262" s="2" t="inlineStr">
         <is>
           <t>3117.28 €</t>
         </is>
       </c>
     </row>
     <row r="263" ht="32" customHeight="1">
       <c r="A263" s="2" t="inlineStr">
         <is>
-          <t>AR6460</t>
+          <t>AR6462</t>
         </is>
       </c>
       <c r="B263" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C263" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D263" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E263" s="2" t="inlineStr">
         <is>
           <t>032-125</t>
         </is>
       </c>
       <c r="F263" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETN 050-032-125 GG AA11GD200222B</t>
@@ -22977,3694 +22957,3510 @@
           <t>16.20</t>
         </is>
       </c>
       <c r="M263" s="2" t="inlineStr">
         <is>
           <t>23.50</t>
         </is>
       </c>
       <c r="N263" s="2" t="inlineStr">
         <is>
           <t>115.00</t>
         </is>
       </c>
       <c r="O263" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P263" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q263" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R263" s="2" t="inlineStr">
         <is>
           <t>3117.28 €</t>
         </is>
       </c>
     </row>
     <row r="264" ht="32" customHeight="1">
       <c r="A264" s="2" t="inlineStr">
         <is>
-          <t>AR6461</t>
+          <t>AR6640</t>
         </is>
       </c>
       <c r="B264" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C264" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D264" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E264" s="2" t="inlineStr">
         <is>
-          <t>032-125</t>
+          <t>150-250</t>
         </is>
       </c>
       <c r="F264" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 050-032-125 GG AA11GD200222B</t>
+          <t>Etanorm ETN 200-150-250 GG AA11GD302204B / PM</t>
         </is>
       </c>
       <c r="G264" s="2" t="inlineStr">
         <is>
-          <t>2890</t>
+          <t>1470</t>
         </is>
       </c>
       <c r="H264" s="2" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>247</t>
         </is>
       </c>
       <c r="I264" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J264" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>61.00</t>
         </is>
       </c>
       <c r="K264" s="2" t="inlineStr">
         <is>
+          <t>520.00</t>
+        </is>
+      </c>
+      <c r="L264" s="2" t="inlineStr">
+        <is>
+          <t>10.50</t>
+        </is>
+      </c>
+      <c r="M264" s="2" t="inlineStr">
+        <is>
+          <t>19.90</t>
+        </is>
+      </c>
+      <c r="N264" s="2" t="inlineStr">
+        <is>
+          <t>446.00</t>
+        </is>
+      </c>
+      <c r="O264" s="2" t="inlineStr">
+        <is>
+          <t>22 kW</t>
+        </is>
+      </c>
+      <c r="P264" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q264" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R264" s="2" t="inlineStr">
+        <is>
+          <t>11241.86 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="265" ht="18" customHeight="1">
+      <c r="A265" s="2" t="inlineStr">
+        <is>
+          <t>AR6686</t>
+        </is>
+      </c>
+      <c r="B265" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C265" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="D265" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm</t>
+        </is>
+      </c>
+      <c r="E265" s="2" t="inlineStr">
+        <is>
+          <t>080-160</t>
+        </is>
+      </c>
+      <c r="F265" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm ETN 100-080-160 GG AA11GA201502B</t>
+        </is>
+      </c>
+      <c r="G265" s="2" t="inlineStr">
+        <is>
+          <t>2954</t>
+        </is>
+      </c>
+      <c r="H265" s="2" t="inlineStr">
+        <is>
+          <t>139</t>
+        </is>
+      </c>
+      <c r="I265" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J265" s="2" t="inlineStr">
+        <is>
           <t>30.00</t>
         </is>
       </c>
-      <c r="L264" s="2" t="inlineStr">
-[...85 lines deleted...]
-      </c>
       <c r="K265" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>248.00</t>
         </is>
       </c>
       <c r="L265" s="2" t="inlineStr">
         <is>
-          <t>16.20</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="M265" s="2" t="inlineStr">
         <is>
-          <t>23.50</t>
+          <t>28.90</t>
         </is>
       </c>
       <c r="N265" s="2" t="inlineStr">
         <is>
-          <t>115.00</t>
+          <t>74.00</t>
         </is>
       </c>
       <c r="O265" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...11 lines deleted...]
-      </c>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="P265" s="2" t="inlineStr"/>
+      <c r="Q265" s="2" t="inlineStr"/>
       <c r="R265" s="2" t="inlineStr">
         <is>
-          <t>3117.28 €</t>
+          <t>2085.50 €</t>
         </is>
       </c>
     </row>
     <row r="266" ht="32" customHeight="1">
       <c r="A266" s="2" t="inlineStr">
         <is>
-          <t>AR6640</t>
+          <t>AR6910</t>
         </is>
       </c>
       <c r="B266" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C266" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D266" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E266" s="2" t="inlineStr">
         <is>
-          <t>150-250</t>
+          <t>050-125</t>
         </is>
       </c>
       <c r="F266" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 200-150-250 GG AA11GD302204B / PM</t>
+          <t>Etanorm ETN 065-050-125 GG AA07GD200402B</t>
         </is>
       </c>
       <c r="G266" s="2" t="inlineStr">
         <is>
-          <t>1470</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H266" s="2" t="inlineStr">
         <is>
-          <t>247</t>
+          <t>120</t>
         </is>
       </c>
       <c r="I266" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J266" s="2" t="inlineStr">
         <is>
-          <t>61.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K266" s="2" t="inlineStr">
         <is>
-          <t>520.00</t>
+          <t>90.00</t>
         </is>
       </c>
       <c r="L266" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="M266" s="2" t="inlineStr">
         <is>
-          <t>19.90</t>
+          <t>19.00</t>
         </is>
       </c>
       <c r="N266" s="2" t="inlineStr">
         <is>
-          <t>446.00</t>
+          <t>131.00</t>
         </is>
       </c>
       <c r="O266" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="P266" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q266" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R266" s="2" t="inlineStr">
         <is>
-          <t>11241.86 €</t>
+          <t>3300.30 €</t>
         </is>
       </c>
     </row>
     <row r="267" ht="18" customHeight="1">
       <c r="A267" s="2" t="inlineStr">
         <is>
-          <t>AR6686</t>
+          <t>AR7036</t>
         </is>
       </c>
       <c r="B267" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C267" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D267" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E267" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F267" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 100-080-160 GG AA11GA201502B</t>
+          <t>Etanorm ETN 050-032-200 GC AA10GA</t>
         </is>
       </c>
       <c r="G267" s="2" t="inlineStr">
         <is>
-          <t>2954</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H267" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>184</t>
         </is>
       </c>
       <c r="I267" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J267" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="K267" s="2" t="inlineStr">
         <is>
-          <t>248.00</t>
+          <t>29.00</t>
         </is>
       </c>
       <c r="L267" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>31.20</t>
         </is>
       </c>
       <c r="M267" s="2" t="inlineStr">
         <is>
-          <t>28.90</t>
+          <t>43.90</t>
         </is>
       </c>
       <c r="N267" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>64.00</t>
+        </is>
+      </c>
+      <c r="O267" s="2" t="inlineStr"/>
       <c r="P267" s="2" t="inlineStr"/>
       <c r="Q267" s="2" t="inlineStr"/>
       <c r="R267" s="2" t="inlineStr">
         <is>
-          <t>2085.50 €</t>
-[...3 lines deleted...]
-    <row r="268" ht="32" customHeight="1">
+          <t>2790.05 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="268" ht="18" customHeight="1">
       <c r="A268" s="2" t="inlineStr">
         <is>
-          <t>AR6910</t>
+          <t>AR7037</t>
         </is>
       </c>
       <c r="B268" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C268" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D268" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E268" s="2" t="inlineStr">
         <is>
-          <t>050-125</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F268" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 065-050-125 GG AA07GD200402B</t>
+          <t>Etanorm ETN 050-032-200 GC AA10GA</t>
         </is>
       </c>
       <c r="G268" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H268" s="2" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>184</t>
         </is>
       </c>
       <c r="I268" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J268" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="K268" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>29.00</t>
         </is>
       </c>
       <c r="L268" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>31.20</t>
         </is>
       </c>
       <c r="M268" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>43.90</t>
         </is>
       </c>
       <c r="N268" s="2" t="inlineStr">
         <is>
-          <t>131.00</t>
-[...16 lines deleted...]
-      </c>
+          <t>64.00</t>
+        </is>
+      </c>
+      <c r="O268" s="2" t="inlineStr"/>
+      <c r="P268" s="2" t="inlineStr"/>
+      <c r="Q268" s="2" t="inlineStr"/>
       <c r="R268" s="2" t="inlineStr">
         <is>
-          <t>3300.30 €</t>
+          <t>2790.05 €</t>
         </is>
       </c>
     </row>
     <row r="269" ht="18" customHeight="1">
       <c r="A269" s="2" t="inlineStr">
         <is>
-          <t>AR7036</t>
+          <t>AR7050</t>
         </is>
       </c>
       <c r="B269" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C269" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D269" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E269" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F269" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 050-032-200 GC AA10GA</t>
+          <t>Etanorm ETN 050-032-200 GC AA10GA200862B</t>
         </is>
       </c>
       <c r="G269" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H269" s="2" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>182</t>
         </is>
       </c>
       <c r="I269" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J269" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>3.30</t>
         </is>
       </c>
       <c r="K269" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="L269" s="2" t="inlineStr">
         <is>
-          <t>31.20</t>
+          <t>31.60</t>
         </is>
       </c>
       <c r="M269" s="2" t="inlineStr">
         <is>
-          <t>43.90</t>
+          <t>42.40</t>
         </is>
       </c>
       <c r="N269" s="2" t="inlineStr">
         <is>
           <t>64.00</t>
         </is>
       </c>
       <c r="O269" s="2" t="inlineStr"/>
       <c r="P269" s="2" t="inlineStr"/>
       <c r="Q269" s="2" t="inlineStr"/>
       <c r="R269" s="2" t="inlineStr">
         <is>
           <t>2790.05 €</t>
         </is>
       </c>
     </row>
     <row r="270" ht="18" customHeight="1">
       <c r="A270" s="2" t="inlineStr">
         <is>
-          <t>AR7037</t>
+          <t>AR7127</t>
         </is>
       </c>
       <c r="B270" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C270" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D270" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etanorm-F</t>
         </is>
       </c>
       <c r="E270" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>065-200</t>
         </is>
       </c>
       <c r="F270" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 050-032-200 GC AA10GA</t>
+          <t>Etanorm MX 065-200 MX10</t>
         </is>
       </c>
       <c r="G270" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2940</t>
         </is>
       </c>
       <c r="H270" s="2" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>195</t>
         </is>
       </c>
       <c r="I270" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J270" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="K270" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>160.00</t>
         </is>
       </c>
       <c r="L270" s="2" t="inlineStr">
         <is>
-          <t>31.20</t>
+          <t>33.00</t>
         </is>
       </c>
       <c r="M270" s="2" t="inlineStr">
         <is>
-          <t>43.90</t>
+          <t>53.00</t>
         </is>
       </c>
       <c r="N270" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
-[...2 lines deleted...]
-      <c r="O270" s="2" t="inlineStr"/>
+          <t>74.00</t>
+        </is>
+      </c>
+      <c r="O270" s="2" t="inlineStr">
+        <is>
+          <t>22 kW</t>
+        </is>
+      </c>
       <c r="P270" s="2" t="inlineStr"/>
       <c r="Q270" s="2" t="inlineStr"/>
       <c r="R270" s="2" t="inlineStr">
         <is>
-          <t>2790.05 €</t>
+          <t>3332.83 €</t>
         </is>
       </c>
     </row>
     <row r="271" ht="18" customHeight="1">
       <c r="A271" s="2" t="inlineStr">
         <is>
-          <t>AR7050</t>
+          <t>AR7128</t>
         </is>
       </c>
       <c r="B271" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C271" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D271" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etanorm-F</t>
         </is>
       </c>
       <c r="E271" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>065-200</t>
         </is>
       </c>
       <c r="F271" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 050-032-200 GC AA10GA200862B</t>
+          <t>Etanorm MX 065-200 MX10</t>
         </is>
       </c>
       <c r="G271" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2940</t>
         </is>
       </c>
       <c r="H271" s="2" t="inlineStr">
         <is>
-          <t>182</t>
+          <t>195</t>
         </is>
       </c>
       <c r="I271" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J271" s="2" t="inlineStr">
         <is>
-          <t>3.30</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="K271" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>160.00</t>
         </is>
       </c>
       <c r="L271" s="2" t="inlineStr">
         <is>
-          <t>31.60</t>
+          <t>33.00</t>
         </is>
       </c>
       <c r="M271" s="2" t="inlineStr">
         <is>
-          <t>42.40</t>
+          <t>53.00</t>
         </is>
       </c>
       <c r="N271" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
-[...2 lines deleted...]
-      <c r="O271" s="2" t="inlineStr"/>
+          <t>74.00</t>
+        </is>
+      </c>
+      <c r="O271" s="2" t="inlineStr">
+        <is>
+          <t>22 kW</t>
+        </is>
+      </c>
       <c r="P271" s="2" t="inlineStr"/>
       <c r="Q271" s="2" t="inlineStr"/>
       <c r="R271" s="2" t="inlineStr">
         <is>
-          <t>2790.05 €</t>
+          <t>3332.83 €</t>
         </is>
       </c>
     </row>
     <row r="272" ht="18" customHeight="1">
       <c r="A272" s="2" t="inlineStr">
         <is>
-          <t>AR7127</t>
+          <t>AR7129</t>
         </is>
       </c>
       <c r="B272" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C272" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D272" s="2" t="inlineStr">
         <is>
           <t>Etanorm-F</t>
         </is>
       </c>
       <c r="E272" s="2" t="inlineStr">
         <is>
-          <t>065-200</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F272" s="2" t="inlineStr">
         <is>
-          <t>Etanorm MX 065-200 MX10</t>
+          <t>Etanorm MX 065-250 MX10</t>
         </is>
       </c>
       <c r="G272" s="2" t="inlineStr">
         <is>
           <t>2940</t>
         </is>
       </c>
       <c r="H272" s="2" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>241</t>
         </is>
       </c>
       <c r="I272" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J272" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K272" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>168.00</t>
         </is>
       </c>
       <c r="L272" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>47.00</t>
         </is>
       </c>
       <c r="M272" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>78.00</t>
         </is>
       </c>
       <c r="N272" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>99.00</t>
         </is>
       </c>
       <c r="O272" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="P272" s="2" t="inlineStr"/>
       <c r="Q272" s="2" t="inlineStr"/>
       <c r="R272" s="2" t="inlineStr">
         <is>
-          <t>3332.83 €</t>
-[...3 lines deleted...]
-    <row r="273" ht="18" customHeight="1">
+          <t>3971.83 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="273" ht="32" customHeight="1">
       <c r="A273" s="2" t="inlineStr">
         <is>
-          <t>AR7128</t>
+          <t>AR7149</t>
         </is>
       </c>
       <c r="B273" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C273" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D273" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-F</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E273" s="2" t="inlineStr">
         <is>
-          <t>065-200</t>
+          <t>100-400</t>
         </is>
       </c>
       <c r="F273" s="2" t="inlineStr">
         <is>
-          <t>Etanorm MX 065-200 MX10</t>
+          <t>Etanorm C 100-400 SP Pumpe Fig.0</t>
         </is>
       </c>
       <c r="G273" s="2" t="inlineStr">
         <is>
-          <t>2940</t>
+          <t>1480</t>
         </is>
       </c>
       <c r="H273" s="2" t="inlineStr">
         <is>
-          <t>195</t>
+          <t>386</t>
         </is>
       </c>
       <c r="I273" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J273" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>27.00</t>
         </is>
       </c>
       <c r="K273" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>235.00</t>
         </is>
       </c>
       <c r="L273" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>41.00</t>
         </is>
       </c>
       <c r="M273" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>53.50</t>
         </is>
       </c>
       <c r="N273" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>662.00</t>
         </is>
       </c>
       <c r="O273" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
-[...2 lines deleted...]
-      <c r="P273" s="2" t="inlineStr"/>
+          <t>45 kW</t>
+        </is>
+      </c>
+      <c r="P273" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q273" s="2" t="inlineStr"/>
       <c r="R273" s="2" t="inlineStr">
         <is>
-          <t>3332.83 €</t>
+          <t>24959.25 €</t>
         </is>
       </c>
     </row>
     <row r="274" ht="18" customHeight="1">
       <c r="A274" s="2" t="inlineStr">
         <is>
-          <t>AR7129</t>
+          <t>AR7196</t>
         </is>
       </c>
       <c r="B274" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C274" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D274" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-F</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E274" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>080-400</t>
         </is>
       </c>
       <c r="F274" s="2" t="inlineStr">
         <is>
-          <t>Etanorm MX 065-250 MX10</t>
+          <t>MegaCPK 125-080-400 CC   MA  01504A</t>
         </is>
       </c>
       <c r="G274" s="2" t="inlineStr">
         <is>
-          <t>2940</t>
+          <t>1475</t>
         </is>
       </c>
       <c r="H274" s="2" t="inlineStr">
         <is>
-          <t>241</t>
+          <t>334</t>
         </is>
       </c>
       <c r="I274" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J274" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="K274" s="2" t="inlineStr">
         <is>
-          <t>168.00</t>
+          <t>105.00</t>
         </is>
       </c>
       <c r="L274" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>35.50</t>
         </is>
       </c>
       <c r="M274" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>40.50</t>
         </is>
       </c>
       <c r="N274" s="2" t="inlineStr">
         <is>
-          <t>99.00</t>
+          <t>204.00</t>
         </is>
       </c>
       <c r="O274" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="P274" s="2" t="inlineStr"/>
       <c r="Q274" s="2" t="inlineStr"/>
       <c r="R274" s="2" t="inlineStr">
         <is>
-          <t>3971.83 €</t>
+          <t>22706.97 €</t>
         </is>
       </c>
     </row>
     <row r="275" ht="32" customHeight="1">
       <c r="A275" s="2" t="inlineStr">
         <is>
-          <t>AR7149</t>
+          <t>AR7291</t>
         </is>
       </c>
       <c r="B275" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C275" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D275" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E275" s="2" t="inlineStr">
         <is>
-          <t>100-400</t>
+          <t>065-315</t>
         </is>
       </c>
       <c r="F275" s="2" t="inlineStr">
         <is>
-          <t>Etanorm C 100-400 SP Pumpe Fig.0</t>
+          <t>Etanorm ETN 080-065-315 GB AA10</t>
         </is>
       </c>
       <c r="G275" s="2" t="inlineStr">
         <is>
-          <t>1480</t>
+          <t>1470</t>
         </is>
       </c>
       <c r="H275" s="2" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>249</t>
         </is>
       </c>
       <c r="I275" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J275" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="K275" s="2" t="inlineStr">
         <is>
-          <t>235.00</t>
+          <t>79.00</t>
         </is>
       </c>
       <c r="L275" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>13.20</t>
         </is>
       </c>
       <c r="M275" s="2" t="inlineStr">
         <is>
-          <t>53.50</t>
+          <t>23.40</t>
         </is>
       </c>
       <c r="N275" s="2" t="inlineStr">
         <is>
-          <t>662.00</t>
+          <t>263.00</t>
         </is>
       </c>
       <c r="O275" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P275" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q275" s="2" t="inlineStr"/>
+      <c r="Q275" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R275" s="2" t="inlineStr">
         <is>
-          <t>24959.25 €</t>
-[...3 lines deleted...]
-    <row r="276" ht="18" customHeight="1">
+          <t>6648.89 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="276" ht="32" customHeight="1">
       <c r="A276" s="2" t="inlineStr">
         <is>
-          <t>AR7196</t>
+          <t>AR7292</t>
         </is>
       </c>
       <c r="B276" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C276" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D276" s="2" t="inlineStr">
         <is>
+          <t>Etanorm</t>
+        </is>
+      </c>
+      <c r="E276" s="2" t="inlineStr">
+        <is>
+          <t>065-315</t>
+        </is>
+      </c>
+      <c r="F276" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm ETN 080-065-315 GB AA11GD300554B</t>
+        </is>
+      </c>
+      <c r="G276" s="2" t="inlineStr">
+        <is>
+          <t>1470</t>
+        </is>
+      </c>
+      <c r="H276" s="2" t="inlineStr">
+        <is>
+          <t>249</t>
+        </is>
+      </c>
+      <c r="I276" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J276" s="2" t="inlineStr">
+        <is>
+          <t>9.00</t>
+        </is>
+      </c>
+      <c r="K276" s="2" t="inlineStr">
+        <is>
+          <t>79.00</t>
+        </is>
+      </c>
+      <c r="L276" s="2" t="inlineStr">
+        <is>
+          <t>13.20</t>
+        </is>
+      </c>
+      <c r="M276" s="2" t="inlineStr">
+        <is>
+          <t>23.40</t>
+        </is>
+      </c>
+      <c r="N276" s="2" t="inlineStr">
+        <is>
+          <t>263.00</t>
+        </is>
+      </c>
+      <c r="O276" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="P276" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q276" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R276" s="2" t="inlineStr">
+        <is>
+          <t>6648.89 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="277" ht="18" customHeight="1">
+      <c r="A277" s="2" t="inlineStr">
+        <is>
+          <t>AR7377</t>
+        </is>
+      </c>
+      <c r="B277" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C277" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="D277" s="2" t="inlineStr">
+        <is>
           <t>MegaCPK</t>
         </is>
       </c>
-      <c r="E276" s="2" t="inlineStr">
-[...24 lines deleted...]
-      <c r="J276" s="2" t="inlineStr">
+      <c r="E277" s="2" t="inlineStr">
+        <is>
+          <t>200-250</t>
+        </is>
+      </c>
+      <c r="F277" s="2" t="inlineStr">
+        <is>
+          <t>MegaCPK 200-200-250 CC MA</t>
+        </is>
+      </c>
+      <c r="G277" s="2" t="inlineStr">
+        <is>
+          <t>1487</t>
+        </is>
+      </c>
+      <c r="H277" s="2" t="inlineStr">
+        <is>
+          <t>246</t>
+        </is>
+      </c>
+      <c r="I277" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J277" s="2" t="inlineStr">
+        <is>
+          <t>60.00</t>
+        </is>
+      </c>
+      <c r="K277" s="2" t="inlineStr">
+        <is>
+          <t>680.00</t>
+        </is>
+      </c>
+      <c r="L277" s="2" t="inlineStr">
         <is>
           <t>11.00</t>
         </is>
       </c>
-      <c r="K276" s="2" t="inlineStr">
-[...19 lines deleted...]
-      <c r="O276" s="2" t="inlineStr">
+      <c r="M277" s="2" t="inlineStr">
+        <is>
+          <t>17.50</t>
+        </is>
+      </c>
+      <c r="N277" s="2" t="inlineStr">
+        <is>
+          <t>320.00</t>
+        </is>
+      </c>
+      <c r="O277" s="2" t="inlineStr">
+        <is>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="P277" s="2" t="inlineStr"/>
+      <c r="Q277" s="2" t="inlineStr"/>
+      <c r="R277" s="2" t="inlineStr">
+        <is>
+          <t>30291.54 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="278" ht="18" customHeight="1">
+      <c r="A278" s="2" t="inlineStr">
+        <is>
+          <t>AR7378</t>
+        </is>
+      </c>
+      <c r="B278" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C278" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="D278" s="2" t="inlineStr">
+        <is>
+          <t>MegaCPK</t>
+        </is>
+      </c>
+      <c r="E278" s="2" t="inlineStr">
+        <is>
+          <t>150-250</t>
+        </is>
+      </c>
+      <c r="F278" s="2" t="inlineStr">
+        <is>
+          <t>MegaCPK 200-150-250 CC MA</t>
+        </is>
+      </c>
+      <c r="G278" s="2" t="inlineStr">
+        <is>
+          <t>2900</t>
+        </is>
+      </c>
+      <c r="H278" s="2" t="inlineStr">
+        <is>
+          <t>220</t>
+        </is>
+      </c>
+      <c r="I278" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J278" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="K278" s="2" t="inlineStr">
+        <is>
+          <t>450.00</t>
+        </is>
+      </c>
+      <c r="L278" s="2" t="inlineStr">
+        <is>
+          <t>8.20</t>
+        </is>
+      </c>
+      <c r="M278" s="2" t="inlineStr">
+        <is>
+          <t>15.70</t>
+        </is>
+      </c>
+      <c r="N278" s="2" t="inlineStr">
+        <is>
+          <t>196.00</t>
+        </is>
+      </c>
+      <c r="O278" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
-      <c r="P276" s="2" t="inlineStr"/>
-[...23 lines deleted...]
-      <c r="D277" s="2" t="inlineStr">
+      <c r="P278" s="2" t="inlineStr"/>
+      <c r="Q278" s="2" t="inlineStr"/>
+      <c r="R278" s="2" t="inlineStr">
+        <is>
+          <t>25395.74 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="279" ht="32" customHeight="1">
+      <c r="A279" s="2" t="inlineStr">
+        <is>
+          <t>AR7386</t>
+        </is>
+      </c>
+      <c r="B279" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C279" s="2" t="inlineStr">
+        <is>
+          <t>Normpumpen</t>
+        </is>
+      </c>
+      <c r="D279" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
-      <c r="E277" s="2" t="inlineStr">
-[...29 lines deleted...]
-      <c r="K277" s="2" t="inlineStr">
+      <c r="E279" s="2" t="inlineStr">
+        <is>
+          <t>080-160</t>
+        </is>
+      </c>
+      <c r="F279" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm ETN 100-080-160 GG AA11GA201502B ohne Motor</t>
+        </is>
+      </c>
+      <c r="G279" s="2" t="inlineStr">
+        <is>
+          <t>2956</t>
+        </is>
+      </c>
+      <c r="H279" s="2" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
+      <c r="I279" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J279" s="2" t="inlineStr">
+        <is>
+          <t>31.00</t>
+        </is>
+      </c>
+      <c r="K279" s="2" t="inlineStr">
+        <is>
+          <t>246.00</t>
+        </is>
+      </c>
+      <c r="L279" s="2" t="inlineStr">
+        <is>
+          <t>12.80</t>
+        </is>
+      </c>
+      <c r="M279" s="2" t="inlineStr">
+        <is>
+          <t>26.20</t>
+        </is>
+      </c>
+      <c r="N279" s="2" t="inlineStr">
         <is>
           <t>79.00</t>
         </is>
       </c>
-      <c r="L277" s="2" t="inlineStr">
-[...19 lines deleted...]
-      <c r="P277" s="2" t="inlineStr">
+      <c r="O279" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="P279" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q277" s="2" t="inlineStr">
-[...178 lines deleted...]
-      <c r="P279" s="2" t="inlineStr"/>
       <c r="Q279" s="2" t="inlineStr"/>
       <c r="R279" s="2" t="inlineStr">
         <is>
-          <t>30291.54 €</t>
-[...3 lines deleted...]
-    <row r="280" ht="18" customHeight="1">
+          <t>3398.43 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="280" ht="32" customHeight="1">
       <c r="A280" s="2" t="inlineStr">
         <is>
-          <t>AR7378</t>
+          <t>AR8525</t>
         </is>
       </c>
       <c r="B280" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C280" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D280" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E280" s="2" t="inlineStr">
         <is>
-          <t>150-250</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F280" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 200-150-250 CC MA</t>
+          <t>Etanorm ETN 100-080-160 CCXCT18GD200454B</t>
         </is>
       </c>
       <c r="G280" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1760</t>
         </is>
       </c>
       <c r="H280" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I280" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J280" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>32.00</t>
         </is>
       </c>
       <c r="K280" s="2" t="inlineStr">
         <is>
-          <t>450.00</t>
+          <t>153.00</t>
         </is>
       </c>
       <c r="L280" s="2" t="inlineStr">
         <is>
-          <t>8.20</t>
+          <t>7.30</t>
         </is>
       </c>
       <c r="M280" s="2" t="inlineStr">
         <is>
-          <t>15.70</t>
+          <t>11.70</t>
         </is>
       </c>
       <c r="N280" s="2" t="inlineStr">
         <is>
-          <t>196.00</t>
+          <t>141.00</t>
         </is>
       </c>
       <c r="O280" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
-[...3 lines deleted...]
-      <c r="Q280" s="2" t="inlineStr"/>
+          <t>4,5 kW</t>
+        </is>
+      </c>
+      <c r="P280" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 380 V, 50Hz 3x 660 V</t>
+        </is>
+      </c>
+      <c r="Q280" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R280" s="2" t="inlineStr">
         <is>
-          <t>25395.74 €</t>
+          <t>13755.55 €</t>
         </is>
       </c>
     </row>
     <row r="281" ht="32" customHeight="1">
       <c r="A281" s="2" t="inlineStr">
         <is>
-          <t>AR7386</t>
+          <t>AR8607</t>
         </is>
       </c>
       <c r="B281" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C281" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D281" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E281" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>032-200.1</t>
         </is>
       </c>
       <c r="F281" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 100-080-160 GG AA11GA201502B ohne Motor</t>
+          <t>Etanorm ETN 050-032-200.1 GG_AA11GC20075, ohne Gehäuse und Kupplung</t>
         </is>
       </c>
       <c r="G281" s="2" t="inlineStr">
         <is>
-          <t>2956</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H281" s="2" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>192</t>
         </is>
       </c>
       <c r="I281" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J281" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>3.80</t>
         </is>
       </c>
       <c r="K281" s="2" t="inlineStr">
         <is>
-          <t>246.00</t>
+          <t>31.20</t>
         </is>
       </c>
       <c r="L281" s="2" t="inlineStr">
         <is>
-          <t>12.80</t>
+          <t>37.00</t>
         </is>
       </c>
       <c r="M281" s="2" t="inlineStr">
         <is>
-          <t>26.20</t>
+          <t>49.20</t>
         </is>
       </c>
       <c r="N281" s="2" t="inlineStr">
         <is>
-          <t>79.00</t>
+          <t>104.00</t>
         </is>
       </c>
       <c r="O281" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="P281" s="2" t="inlineStr"/>
       <c r="Q281" s="2" t="inlineStr"/>
       <c r="R281" s="2" t="inlineStr">
         <is>
-          <t>3398.43 €</t>
+          <t>2343.84 €</t>
         </is>
       </c>
     </row>
     <row r="282" ht="32" customHeight="1">
       <c r="A282" s="2" t="inlineStr">
         <is>
-          <t>AR8525</t>
+          <t>AR8697</t>
         </is>
       </c>
       <c r="B282" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C282" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D282" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E282" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>050-125</t>
         </is>
       </c>
       <c r="F282" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 100-080-160 CCXCT18GD200454B</t>
+          <t>Etanorm ETN 065-050-125 GB_AA11GD200552</t>
         </is>
       </c>
       <c r="G282" s="2" t="inlineStr">
         <is>
-          <t>1760</t>
+          <t>2930</t>
         </is>
       </c>
       <c r="H282" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>138</t>
         </is>
       </c>
       <c r="I282" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J282" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K282" s="2" t="inlineStr">
         <is>
-          <t>153.00</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="L282" s="2" t="inlineStr">
         <is>
-          <t>7.30</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="M282" s="2" t="inlineStr">
         <is>
-          <t>11.70</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="N282" s="2" t="inlineStr">
         <is>
-          <t>141.00</t>
+          <t>147.00</t>
         </is>
       </c>
       <c r="O282" s="2" t="inlineStr">
         <is>
-          <t>4,5 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P282" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 660 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q282" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R282" s="2" t="inlineStr">
         <is>
-          <t>13755.55 €</t>
+          <t>3560.39 €</t>
         </is>
       </c>
     </row>
     <row r="283" ht="32" customHeight="1">
       <c r="A283" s="2" t="inlineStr">
         <is>
-          <t>AR8607</t>
+          <t>AR8698</t>
         </is>
       </c>
       <c r="B283" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C283" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D283" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E283" s="2" t="inlineStr">
         <is>
-          <t>032-200.1</t>
+          <t>050-125</t>
         </is>
       </c>
       <c r="F283" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 050-032-200.1 GG_AA11GC20075, ohne Gehäuse und Kupplung</t>
+          <t>Etanorm ETN 065-050-125 GG_AA11GD200552</t>
         </is>
       </c>
       <c r="G283" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2930</t>
         </is>
       </c>
       <c r="H283" s="2" t="inlineStr">
         <is>
-          <t>192</t>
+          <t>138</t>
         </is>
       </c>
       <c r="I283" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J283" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="K283" s="2" t="inlineStr">
         <is>
-          <t>31.20</t>
+          <t>110.00</t>
         </is>
       </c>
       <c r="L283" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="M283" s="2" t="inlineStr">
         <is>
-          <t>49.20</t>
+          <t>24.80</t>
         </is>
       </c>
       <c r="N283" s="2" t="inlineStr">
         <is>
-          <t>104.00</t>
+          <t>147.00</t>
         </is>
       </c>
       <c r="O283" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
-[...3 lines deleted...]
-      <c r="Q283" s="2" t="inlineStr"/>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="P283" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q283" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R283" s="2" t="inlineStr">
         <is>
-          <t>2343.84 €</t>
+          <t>3560.39 €</t>
         </is>
       </c>
     </row>
     <row r="284" ht="32" customHeight="1">
       <c r="A284" s="2" t="inlineStr">
         <is>
-          <t>AR8697</t>
+          <t>AR8702</t>
         </is>
       </c>
       <c r="B284" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C284" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D284" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E284" s="2" t="inlineStr">
         <is>
           <t>050-125</t>
         </is>
       </c>
       <c r="F284" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 065-050-125 GB_AA11GD200552</t>
+          <t>Etanorm ETN 065-050-125 GG_AA11GD200552</t>
         </is>
       </c>
       <c r="G284" s="2" t="inlineStr">
         <is>
           <t>2930</t>
         </is>
       </c>
       <c r="H284" s="2" t="inlineStr">
         <is>
           <t>138</t>
         </is>
       </c>
       <c r="I284" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J284" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="K284" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>110.00</t>
         </is>
       </c>
       <c r="L284" s="2" t="inlineStr">
         <is>
           <t>14.00</t>
         </is>
       </c>
       <c r="M284" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>24.80</t>
         </is>
       </c>
       <c r="N284" s="2" t="inlineStr">
         <is>
           <t>147.00</t>
         </is>
       </c>
       <c r="O284" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P284" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q284" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R284" s="2" t="inlineStr">
         <is>
           <t>3560.39 €</t>
         </is>
       </c>
     </row>
-    <row r="285" ht="32" customHeight="1">
+    <row r="285" ht="18" customHeight="1">
       <c r="A285" s="2" t="inlineStr">
         <is>
-          <t>AR8698</t>
+          <t>AR8875</t>
         </is>
       </c>
       <c r="B285" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C285" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D285" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E285" s="2" t="inlineStr">
         <is>
-          <t>050-125</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F285" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 065-050-125 GG_AA11GD200552</t>
+          <t>Etanorm ETN 100-080-160 GG_CP1AGA201852B</t>
         </is>
       </c>
       <c r="G285" s="2" t="inlineStr">
         <is>
-          <t>2930</t>
+          <t>2953</t>
         </is>
       </c>
       <c r="H285" s="2" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>154</t>
         </is>
       </c>
       <c r="I285" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J285" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>32.00</t>
         </is>
       </c>
       <c r="K285" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>210.00</t>
         </is>
       </c>
       <c r="L285" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="M285" s="2" t="inlineStr">
         <is>
-          <t>24.80</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="N285" s="2" t="inlineStr">
         <is>
-          <t>147.00</t>
+          <t>74.00</t>
         </is>
       </c>
       <c r="O285" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...11 lines deleted...]
-      </c>
+          <t>18,5 kW</t>
+        </is>
+      </c>
+      <c r="P285" s="2" t="inlineStr"/>
+      <c r="Q285" s="2" t="inlineStr"/>
       <c r="R285" s="2" t="inlineStr">
         <is>
-          <t>3560.39 €</t>
-[...3 lines deleted...]
-    <row r="286" ht="32" customHeight="1">
+          <t>2158.52 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="286" ht="18" customHeight="1">
       <c r="A286" s="2" t="inlineStr">
         <is>
-          <t>AR8702</t>
+          <t>AR8891</t>
         </is>
       </c>
       <c r="B286" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C286" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D286" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E286" s="2" t="inlineStr">
         <is>
-          <t>050-125</t>
+          <t>025-160</t>
         </is>
       </c>
       <c r="F286" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 065-050-125 GG_AA11GD200552</t>
+          <t>Etanorm ETN 040-025-160 GGXAA07GD20022 PM</t>
         </is>
       </c>
       <c r="G286" s="2" t="inlineStr">
         <is>
-          <t>2930</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H286" s="2" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>142</t>
         </is>
       </c>
       <c r="I286" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J286" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>0.70</t>
         </is>
       </c>
       <c r="K286" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>5.80</t>
         </is>
       </c>
       <c r="L286" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="M286" s="2" t="inlineStr">
         <is>
-          <t>24.80</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="N286" s="2" t="inlineStr">
         <is>
-          <t>147.00</t>
+          <t>102.00</t>
         </is>
       </c>
       <c r="O286" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P286" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q286" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R286" s="2" t="inlineStr">
         <is>
-          <t>3560.39 €</t>
+          <t>4090.68 €</t>
         </is>
       </c>
     </row>
     <row r="287" ht="18" customHeight="1">
       <c r="A287" s="2" t="inlineStr">
         <is>
-          <t>AR8875</t>
+          <t>AR8958</t>
         </is>
       </c>
       <c r="B287" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C287" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D287" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E287" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>150-250</t>
         </is>
       </c>
       <c r="F287" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 100-080-160 GG_CP1AGA201852B</t>
+          <t>MegaCPK 200-150-250 GG_NA 0185</t>
         </is>
       </c>
       <c r="G287" s="2" t="inlineStr">
         <is>
-          <t>2953</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H287" s="2" t="inlineStr">
         <is>
-          <t>154</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I287" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J287" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>69.00</t>
         </is>
       </c>
       <c r="K287" s="2" t="inlineStr">
         <is>
+          <t>550.00</t>
+        </is>
+      </c>
+      <c r="L287" s="2" t="inlineStr">
+        <is>
+          <t>15.00</t>
+        </is>
+      </c>
+      <c r="M287" s="2" t="inlineStr">
+        <is>
+          <t>24.00</t>
+        </is>
+      </c>
+      <c r="N287" s="2" t="inlineStr">
+        <is>
           <t>210.00</t>
-        </is>
-[...13 lines deleted...]
-          <t>74.00</t>
         </is>
       </c>
       <c r="O287" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
       <c r="P287" s="2" t="inlineStr"/>
       <c r="Q287" s="2" t="inlineStr"/>
       <c r="R287" s="2" t="inlineStr">
         <is>
-          <t>2158.52 €</t>
+          <t>10056.10 €</t>
         </is>
       </c>
     </row>
     <row r="288" ht="18" customHeight="1">
       <c r="A288" s="2" t="inlineStr">
         <is>
-          <t>AR8891</t>
+          <t>AR9023</t>
         </is>
       </c>
       <c r="B288" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C288" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D288" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E288" s="2" t="inlineStr">
         <is>
-          <t>025-160</t>
+          <t>080-250</t>
         </is>
       </c>
       <c r="F288" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 040-025-160 GGXAA07GD20022 PM</t>
+          <t>Etanorm ETN 100-080-250 CC_CD24GA30075</t>
         </is>
       </c>
       <c r="G288" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1471</t>
         </is>
       </c>
       <c r="H288" s="2" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>235</t>
         </is>
       </c>
       <c r="I288" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J288" s="2" t="inlineStr">
         <is>
-          <t>0.70</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="K288" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>100.00</t>
         </is>
       </c>
       <c r="L288" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="M288" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>20.50</t>
         </is>
       </c>
       <c r="N288" s="2" t="inlineStr">
         <is>
-          <t>102.00</t>
+          <t>111.00</t>
         </is>
       </c>
       <c r="O288" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...11 lines deleted...]
-      </c>
+          <t>6,3 kW</t>
+        </is>
+      </c>
+      <c r="P288" s="2" t="inlineStr"/>
+      <c r="Q288" s="2" t="inlineStr"/>
       <c r="R288" s="2" t="inlineStr">
         <is>
-          <t>4090.68 €</t>
-[...3 lines deleted...]
-    <row r="289" ht="18" customHeight="1">
+          <t>16382.74 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="289" ht="32" customHeight="1">
       <c r="A289" s="2" t="inlineStr">
         <is>
-          <t>AR8958</t>
+          <t>AR9124</t>
         </is>
       </c>
       <c r="B289" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C289" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D289" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E289" s="2" t="inlineStr">
         <is>
-          <t>150-250</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F289" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 200-150-250 GG_NA 0185</t>
+          <t>Etanorm B 065-160 B11</t>
         </is>
       </c>
       <c r="G289" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2930</t>
         </is>
       </c>
       <c r="H289" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>136</t>
         </is>
       </c>
       <c r="I289" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J289" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="K289" s="2" t="inlineStr">
         <is>
-          <t>550.00</t>
+          <t>110.00</t>
         </is>
       </c>
       <c r="L289" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>16.10</t>
         </is>
       </c>
       <c r="M289" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="N289" s="2" t="inlineStr">
         <is>
-          <t>210.00</t>
+          <t>121.00</t>
         </is>
       </c>
       <c r="O289" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
-[...3 lines deleted...]
-      <c r="Q289" s="2" t="inlineStr"/>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="P289" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q289" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R289" s="2" t="inlineStr">
         <is>
-          <t>10056.10 €</t>
-[...3 lines deleted...]
-    <row r="290" ht="18" customHeight="1">
+          <t>5047.32 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="290" ht="32" customHeight="1">
       <c r="A290" s="2" t="inlineStr">
         <is>
-          <t>AR9023</t>
+          <t>AR9125</t>
         </is>
       </c>
       <c r="B290" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C290" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D290" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E290" s="2" t="inlineStr">
         <is>
-          <t>080-250</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F290" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 100-080-250 CC_CD24GA30075</t>
+          <t>Etanorm B 065-160 B11</t>
         </is>
       </c>
       <c r="G290" s="2" t="inlineStr">
         <is>
-          <t>1471</t>
+          <t>2929</t>
         </is>
       </c>
       <c r="H290" s="2" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>136</t>
         </is>
       </c>
       <c r="I290" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J290" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>18.00</t>
         </is>
       </c>
       <c r="K290" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>110.00</t>
         </is>
       </c>
       <c r="L290" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>16.10</t>
         </is>
       </c>
       <c r="M290" s="2" t="inlineStr">
         <is>
-          <t>20.50</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="N290" s="2" t="inlineStr">
         <is>
-          <t>111.00</t>
+          <t>177.00</t>
         </is>
       </c>
       <c r="O290" s="2" t="inlineStr">
         <is>
-          <t>6,3 kW</t>
-[...2 lines deleted...]
-      <c r="P290" s="2" t="inlineStr"/>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="P290" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q290" s="2" t="inlineStr"/>
       <c r="R290" s="2" t="inlineStr">
         <is>
-          <t>16382.74 €</t>
-[...3 lines deleted...]
-    <row r="291" ht="32" customHeight="1">
+          <t>5047.32 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="291" ht="18" customHeight="1">
       <c r="A291" s="2" t="inlineStr">
         <is>
-          <t>AR9124</t>
+          <t>AR9236</t>
         </is>
       </c>
       <c r="B291" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C291" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D291" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E291" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>100-315</t>
         </is>
       </c>
       <c r="F291" s="2" t="inlineStr">
         <is>
-          <t>Etanorm B 065-160 B11</t>
+          <t>Etanorm ETN 125-100-315 GCXAA11GD051100</t>
         </is>
       </c>
       <c r="G291" s="2" t="inlineStr">
         <is>
-          <t>2930</t>
+          <t>2983</t>
         </is>
       </c>
       <c r="H291" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>291</t>
         </is>
       </c>
       <c r="I291" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J291" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>89.00</t>
         </is>
       </c>
       <c r="K291" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>410.00</t>
         </is>
       </c>
       <c r="L291" s="2" t="inlineStr">
         <is>
-          <t>16.10</t>
+          <t>103.00</t>
         </is>
       </c>
       <c r="M291" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>140.00</t>
         </is>
       </c>
       <c r="N291" s="2" t="inlineStr">
         <is>
-          <t>121.00</t>
+          <t>276.00</t>
         </is>
       </c>
       <c r="O291" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>110 kW</t>
         </is>
       </c>
       <c r="P291" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q291" s="2" t="inlineStr"/>
       <c r="R291" s="2" t="inlineStr">
         <is>
-          <t>5047.32 €</t>
-[...3 lines deleted...]
-    <row r="292" ht="32" customHeight="1">
+          <t>7729.24 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="292" ht="18" customHeight="1">
       <c r="A292" s="2" t="inlineStr">
         <is>
-          <t>AR9125</t>
+          <t>AR9289</t>
         </is>
       </c>
       <c r="B292" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C292" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D292" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E292" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>025-160</t>
         </is>
       </c>
       <c r="F292" s="2" t="inlineStr">
         <is>
-          <t>Etanorm B 065-160 B11</t>
+          <t>Etanorm ETN 040-025-160 GG AA10GD200222B</t>
         </is>
       </c>
       <c r="G292" s="2" t="inlineStr">
         <is>
-          <t>2929</t>
+          <t>2920</t>
         </is>
       </c>
       <c r="H292" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>163</t>
         </is>
       </c>
       <c r="I292" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J292" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="K292" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>7.60</t>
         </is>
       </c>
       <c r="L292" s="2" t="inlineStr">
         <is>
-          <t>16.10</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="M292" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>36.00</t>
         </is>
       </c>
       <c r="N292" s="2" t="inlineStr">
         <is>
-          <t>177.00</t>
+          <t>93.00</t>
         </is>
       </c>
       <c r="O292" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
-[...7 lines deleted...]
-      <c r="Q292" s="2" t="inlineStr"/>
+          <t>2,2 kW</t>
+        </is>
+      </c>
+      <c r="P292" s="2" t="inlineStr"/>
+      <c r="Q292" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R292" s="2" t="inlineStr">
         <is>
-          <t>5047.32 €</t>
+          <t>2508.44 €</t>
         </is>
       </c>
     </row>
     <row r="293" ht="18" customHeight="1">
       <c r="A293" s="2" t="inlineStr">
         <is>
-          <t>AR9236</t>
+          <t>ARV12555</t>
         </is>
       </c>
       <c r="B293" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C293" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D293" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>Etanorm-R</t>
         </is>
       </c>
       <c r="E293" s="2" t="inlineStr">
         <is>
-          <t>100-315</t>
+          <t>150-500.1</t>
         </is>
       </c>
       <c r="F293" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 125-100-315 GCXAA11GD051100</t>
+          <t>Etanorm RX 150-500.1</t>
         </is>
       </c>
       <c r="G293" s="2" t="inlineStr">
         <is>
-          <t>2983</t>
+          <t>1470</t>
         </is>
       </c>
       <c r="H293" s="2" t="inlineStr">
         <is>
-          <t>291</t>
+          <t>482</t>
         </is>
       </c>
       <c r="I293" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J293" s="2" t="inlineStr">
         <is>
-          <t>89.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="K293" s="2" t="inlineStr">
         <is>
-          <t>410.00</t>
+          <t>450.00</t>
         </is>
       </c>
       <c r="L293" s="2" t="inlineStr">
         <is>
-          <t>103.00</t>
+          <t>69.10</t>
         </is>
       </c>
       <c r="M293" s="2" t="inlineStr">
         <is>
-          <t>140.00</t>
+          <t>83.00</t>
         </is>
       </c>
       <c r="N293" s="2" t="inlineStr">
         <is>
-          <t>276.00</t>
+          <t>397.00</t>
         </is>
       </c>
       <c r="O293" s="2" t="inlineStr">
         <is>
-          <t>110 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>132 kW</t>
+        </is>
+      </c>
+      <c r="P293" s="2" t="inlineStr"/>
       <c r="Q293" s="2" t="inlineStr"/>
       <c r="R293" s="2" t="inlineStr">
         <is>
-          <t>7729.24 €</t>
+          <t>7000.00 €</t>
         </is>
       </c>
     </row>
     <row r="294" ht="18" customHeight="1">
       <c r="A294" s="2" t="inlineStr">
         <is>
-          <t>AR9289</t>
+          <t>ARV14360-02</t>
         </is>
       </c>
       <c r="B294" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C294" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D294" s="2" t="inlineStr">
         <is>
-          <t>Etanorm</t>
+          <t>CPKN</t>
         </is>
       </c>
       <c r="E294" s="2" t="inlineStr">
         <is>
-          <t>025-160</t>
+          <t>125-315</t>
         </is>
       </c>
       <c r="F294" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETN 040-025-160 GG AA10GD200222B</t>
+          <t>CPKN-SX 125-315</t>
         </is>
       </c>
       <c r="G294" s="2" t="inlineStr">
         <is>
-          <t>2920</t>
+          <t>2982</t>
         </is>
       </c>
       <c r="H294" s="2" t="inlineStr">
         <is>
-          <t>163</t>
+          <t>295</t>
         </is>
       </c>
       <c r="I294" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J294" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0.10</t>
         </is>
       </c>
       <c r="K294" s="2" t="inlineStr">
         <is>
-          <t>7.60</t>
+          <t>700.00</t>
         </is>
       </c>
       <c r="L294" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="M294" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>118.00</t>
         </is>
       </c>
       <c r="N294" s="2" t="inlineStr">
         <is>
-          <t>93.00</t>
+          <t>1350.00</t>
         </is>
       </c>
       <c r="O294" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>160 kW</t>
         </is>
       </c>
       <c r="P294" s="2" t="inlineStr"/>
-      <c r="Q294" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q294" s="2" t="inlineStr"/>
       <c r="R294" s="2" t="inlineStr">
         <is>
-          <t>2508.44 €</t>
+          <t>18000.00 €</t>
         </is>
       </c>
     </row>
     <row r="295" ht="18" customHeight="1">
       <c r="A295" s="2" t="inlineStr">
         <is>
-          <t>ARV12555</t>
+          <t>ARV14543-01</t>
         </is>
       </c>
       <c r="B295" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C295" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D295" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-R</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E295" s="2" t="inlineStr">
         <is>
-          <t>150-500.1</t>
+          <t>250-315</t>
         </is>
       </c>
       <c r="F295" s="2" t="inlineStr">
         <is>
-          <t>*R*Etanorm RX 150-500.1</t>
+          <t>MegaCPK 300-250-315 GG MA 07504A (Fig. 0)</t>
         </is>
       </c>
       <c r="G295" s="2" t="inlineStr">
         <is>
-          <t>1470</t>
+          <t>1489</t>
         </is>
       </c>
       <c r="H295" s="2" t="inlineStr">
         <is>
-          <t>482</t>
+          <t>286</t>
         </is>
       </c>
       <c r="I295" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J295" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>85.00</t>
         </is>
       </c>
       <c r="K295" s="2" t="inlineStr">
         <is>
-          <t>450.00</t>
+          <t>1130.00</t>
         </is>
       </c>
       <c r="L295" s="2" t="inlineStr">
         <is>
-          <t>69.10</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="M295" s="2" t="inlineStr">
         <is>
-          <t>83.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="N295" s="2" t="inlineStr">
         <is>
-          <t>397.00</t>
+          <t>1341.00</t>
         </is>
       </c>
       <c r="O295" s="2" t="inlineStr">
         <is>
-          <t>132 kW</t>
+          <t>75 kW</t>
         </is>
       </c>
       <c r="P295" s="2" t="inlineStr"/>
       <c r="Q295" s="2" t="inlineStr"/>
       <c r="R295" s="2" t="inlineStr">
         <is>
-          <t>7000.00 €</t>
+          <t>10288.35 €</t>
         </is>
       </c>
     </row>
     <row r="296" ht="18" customHeight="1">
       <c r="A296" s="2" t="inlineStr">
         <is>
-          <t>ARV14360-02</t>
+          <t>ARV14543-02</t>
         </is>
       </c>
       <c r="B296" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C296" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D296" s="2" t="inlineStr">
         <is>
-          <t>CPKN</t>
+          <t>MegaCPK</t>
         </is>
       </c>
       <c r="E296" s="2" t="inlineStr">
         <is>
-          <t>125-315</t>
+          <t>250-315</t>
         </is>
       </c>
       <c r="F296" s="2" t="inlineStr">
         <is>
-          <t>CPKN-SX 125-315</t>
+          <t>MegaCPK 300-250-315 GG MA 07504A (Fig. 0)</t>
         </is>
       </c>
       <c r="G296" s="2" t="inlineStr">
         <is>
-          <t>2982</t>
+          <t>1489</t>
         </is>
       </c>
       <c r="H296" s="2" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>286</t>
         </is>
       </c>
       <c r="I296" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J296" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>85.00</t>
         </is>
       </c>
       <c r="K296" s="2" t="inlineStr">
         <is>
-          <t>700.00</t>
+          <t>1130.00</t>
         </is>
       </c>
       <c r="L296" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="M296" s="2" t="inlineStr">
         <is>
-          <t>118.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="N296" s="2" t="inlineStr">
         <is>
-          <t>1350.00</t>
+          <t>1341.00</t>
         </is>
       </c>
       <c r="O296" s="2" t="inlineStr">
         <is>
-          <t>160 kW</t>
+          <t>75 kW</t>
         </is>
       </c>
       <c r="P296" s="2" t="inlineStr"/>
       <c r="Q296" s="2" t="inlineStr"/>
       <c r="R296" s="2" t="inlineStr">
         <is>
-          <t>18000.00 €</t>
+          <t>10288.35 €</t>
         </is>
       </c>
     </row>
     <row r="297" ht="18" customHeight="1">
       <c r="A297" s="2" t="inlineStr">
         <is>
-          <t>ARV14543-01</t>
+          <t>ARV15193</t>
         </is>
       </c>
       <c r="B297" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C297" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D297" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etanorm-F</t>
         </is>
       </c>
       <c r="E297" s="2" t="inlineStr">
         <is>
-          <t>250-315</t>
+          <t>100-315</t>
         </is>
       </c>
       <c r="F297" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 300-250-315 GG MA 07504A (Fig. 0)</t>
+          <t>Etanorm ETNFXV 125-100-315 SBVAA10GA6B ohne Motor</t>
         </is>
       </c>
       <c r="G297" s="2" t="inlineStr">
         <is>
-          <t>1489</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H297" s="2" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>315</t>
         </is>
       </c>
       <c r="I297" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J297" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="K297" s="2" t="inlineStr">
         <is>
-          <t>1130.00</t>
+          <t>450.00</t>
         </is>
       </c>
       <c r="L297" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>76.00</t>
         </is>
       </c>
       <c r="M297" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>117.00</t>
         </is>
       </c>
       <c r="N297" s="2" t="inlineStr">
         <is>
-          <t>1341.00</t>
+          <t>146.00</t>
         </is>
       </c>
       <c r="O297" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
+          <t>100 kW</t>
         </is>
       </c>
       <c r="P297" s="2" t="inlineStr"/>
       <c r="Q297" s="2" t="inlineStr"/>
       <c r="R297" s="2" t="inlineStr">
         <is>
-          <t>10288.35 €</t>
+          <t>3000.00 €</t>
         </is>
       </c>
     </row>
     <row r="298" ht="18" customHeight="1">
       <c r="A298" s="2" t="inlineStr">
         <is>
-          <t>ARV14543-02</t>
+          <t>ARV18249</t>
         </is>
       </c>
       <c r="B298" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C298" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D298" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E298" s="2" t="inlineStr">
         <is>
-          <t>250-315</t>
+          <t>080-200</t>
         </is>
       </c>
       <c r="F298" s="2" t="inlineStr">
         <is>
-          <t>MegaCPK 300-250-315 GG MA 07504A (Fig. 0)</t>
+          <t>Etabloc ETB 100-080-200-GBSBV10 WSFCM4HCB PD PM</t>
         </is>
       </c>
       <c r="G298" s="2" t="inlineStr">
         <is>
-          <t>1489</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H298" s="2" t="inlineStr">
         <is>
-          <t>286</t>
+          <t>219</t>
         </is>
       </c>
       <c r="I298" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J298" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>17.50</t>
         </is>
       </c>
       <c r="K298" s="2" t="inlineStr">
         <is>
-          <t>1130.00</t>
+          <t>105.00</t>
         </is>
       </c>
       <c r="L298" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>7.90</t>
         </is>
       </c>
       <c r="M298" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="N298" s="2" t="inlineStr">
         <is>
-          <t>1341.00</t>
+          <t>142.00</t>
         </is>
       </c>
       <c r="O298" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
-[...2 lines deleted...]
-      <c r="P298" s="2" t="inlineStr"/>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="P298" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q298" s="2" t="inlineStr"/>
       <c r="R298" s="2" t="inlineStr">
         <is>
-          <t>10288.35 €</t>
+          <t>6300.00 €</t>
         </is>
       </c>
     </row>
     <row r="299" ht="18" customHeight="1">
       <c r="A299" s="2" t="inlineStr">
         <is>
-          <t>ARV15193</t>
+          <t>ARV6491</t>
         </is>
       </c>
       <c r="B299" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C299" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D299" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-F</t>
+          <t>Etanorm</t>
         </is>
       </c>
       <c r="E299" s="2" t="inlineStr">
         <is>
-          <t>100-315</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F299" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNFXV 125-100-315 SBVAA10GA6B ohne Motor</t>
+          <t>Etanorm G 65-250 G11</t>
         </is>
       </c>
       <c r="G299" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H299" s="2" t="inlineStr">
         <is>
-          <t>315</t>
+          <t>260</t>
         </is>
       </c>
       <c r="I299" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J299" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="K299" s="2" t="inlineStr">
         <is>
-          <t>450.00</t>
+          <t>74.00</t>
         </is>
       </c>
       <c r="L299" s="2" t="inlineStr">
         <is>
-          <t>76.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="M299" s="2" t="inlineStr">
         <is>
-          <t>117.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="N299" s="2" t="inlineStr">
         <is>
-          <t>146.00</t>
+          <t>176.00</t>
         </is>
       </c>
       <c r="O299" s="2" t="inlineStr">
         <is>
-          <t>100 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P299" s="2" t="inlineStr"/>
-      <c r="Q299" s="2" t="inlineStr"/>
+      <c r="Q299" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R299" s="2" t="inlineStr">
         <is>
-          <t>3000.00 €</t>
+          <t>1000.00 €</t>
         </is>
       </c>
     </row>
     <row r="300" ht="18" customHeight="1">
       <c r="A300" s="2" t="inlineStr">
         <is>
-          <t>ARV18249</t>
+          <t>KSB1311</t>
         </is>
       </c>
       <c r="B300" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C300" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
-      <c r="D300" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D300" s="2" t="inlineStr"/>
+      <c r="E300" s="2" t="inlineStr"/>
       <c r="F300" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETB 100-080-200-GBSBV10 WSFCM4HCB PD PM</t>
+          <t>Einbausatz für Etanorm C 125-315 C10</t>
         </is>
       </c>
       <c r="G300" s="2" t="inlineStr">
         <is>
-          <t>1500</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H300" s="2" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>292</t>
         </is>
       </c>
       <c r="I300" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J300" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="K300" s="2" t="inlineStr">
         <is>
-          <t>105.00</t>
+          <t>290.00</t>
         </is>
       </c>
       <c r="L300" s="2" t="inlineStr">
         <is>
-          <t>7.90</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="M300" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="N300" s="2" t="inlineStr">
         <is>
-          <t>142.00</t>
-[...11 lines deleted...]
-      </c>
+          <t>122.00</t>
+        </is>
+      </c>
+      <c r="O300" s="2" t="inlineStr"/>
+      <c r="P300" s="2" t="inlineStr"/>
       <c r="Q300" s="2" t="inlineStr"/>
       <c r="R300" s="2" t="inlineStr">
         <is>
-          <t>6300.00 €</t>
+          <t>6583.20 €</t>
         </is>
       </c>
     </row>
     <row r="301" ht="18" customHeight="1">
       <c r="A301" s="2" t="inlineStr">
         <is>
-          <t>ARV6491</t>
+          <t>KSB4025</t>
         </is>
       </c>
       <c r="B301" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C301" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D301" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E301" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>050-125</t>
         </is>
       </c>
       <c r="F301" s="2" t="inlineStr">
         <is>
-          <t>Etanorm G 65-250 G11</t>
+          <t>Etanorm C 050-125 C10</t>
         </is>
       </c>
       <c r="G301" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
+          <t>2929</t>
         </is>
       </c>
       <c r="H301" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>126</t>
         </is>
       </c>
       <c r="I301" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J301" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="K301" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>90.00</t>
         </is>
       </c>
       <c r="L301" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="M301" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>19.80</t>
         </is>
       </c>
       <c r="N301" s="2" t="inlineStr">
         <is>
-          <t>176.00</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="O301" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
-      <c r="P301" s="2" t="inlineStr"/>
-[...4 lines deleted...]
-      </c>
+      <c r="P301" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q301" s="2" t="inlineStr"/>
       <c r="R301" s="2" t="inlineStr">
         <is>
-          <t>1000.00 €</t>
-[...3 lines deleted...]
-    <row r="302" ht="18" customHeight="1">
+          <t>6187.88 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="302" ht="32" customHeight="1">
       <c r="A302" s="2" t="inlineStr">
         <is>
-          <t>KSB1311</t>
+          <t>KSB4169</t>
         </is>
       </c>
       <c r="B302" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C302" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
-      <c r="D302" s="2" t="inlineStr"/>
-      <c r="E302" s="2" t="inlineStr"/>
+      <c r="D302" s="2" t="inlineStr">
+        <is>
+          <t>MegaCPK</t>
+        </is>
+      </c>
+      <c r="E302" s="2" t="inlineStr">
+        <is>
+          <t>025-160</t>
+        </is>
+      </c>
       <c r="F302" s="2" t="inlineStr">
         <is>
-          <t>Einbausatz für Etanorm C 125-315 C10</t>
+          <t>MegaCPK 040-025-160 EG MI 0008610</t>
         </is>
       </c>
       <c r="G302" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>925</t>
         </is>
       </c>
       <c r="H302" s="2" t="inlineStr">
         <is>
-          <t>292</t>
+          <t>153</t>
         </is>
       </c>
       <c r="I302" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J302" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>0.30</t>
         </is>
       </c>
       <c r="K302" s="2" t="inlineStr">
         <is>
-          <t>290.00</t>
+          <t>2.30</t>
         </is>
       </c>
       <c r="L302" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>1.75</t>
         </is>
       </c>
       <c r="M302" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>3.05</t>
         </is>
       </c>
       <c r="N302" s="2" t="inlineStr">
         <is>
-          <t>122.00</t>
-[...4 lines deleted...]
-      <c r="Q302" s="2" t="inlineStr"/>
+          <t>117.00</t>
+        </is>
+      </c>
+      <c r="O302" s="2" t="inlineStr">
+        <is>
+          <t>0,75 kW</t>
+        </is>
+      </c>
+      <c r="P302" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q302" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R302" s="2" t="inlineStr">
         <is>
-          <t>6583.20 €</t>
+          <t>6387.24 €</t>
         </is>
       </c>
     </row>
     <row r="303" ht="18" customHeight="1">
       <c r="A303" s="2" t="inlineStr">
         <is>
-          <t>KSB4025</t>
+          <t>KSB4332</t>
         </is>
       </c>
       <c r="B303" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C303" s="2" t="inlineStr">
         <is>
           <t>Normpumpen</t>
         </is>
       </c>
       <c r="D303" s="2" t="inlineStr">
         <is>
           <t>Etanorm</t>
         </is>
       </c>
       <c r="E303" s="2" t="inlineStr">
         <is>
-          <t>050-125</t>
+          <t>100-400</t>
         </is>
       </c>
       <c r="F303" s="2" t="inlineStr">
         <is>
-          <t>Etanorm C 050-125 C10</t>
+          <t>Etanorm ETN 125-100-400 CCXA GA502204B</t>
         </is>
       </c>
       <c r="G303" s="2" t="inlineStr">
         <is>
-          <t>2929</t>
+          <t>1466</t>
         </is>
       </c>
       <c r="H303" s="2" t="inlineStr">
         <is>
-          <t>126</t>
+          <t>360</t>
         </is>
       </c>
       <c r="I303" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J303" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="K303" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>255.00</t>
         </is>
       </c>
       <c r="L303" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="M303" s="2" t="inlineStr">
         <is>
-          <t>19.80</t>
+          <t>46.00</t>
         </is>
       </c>
       <c r="N303" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>203.00</t>
         </is>
       </c>
       <c r="O303" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>22 kW</t>
+        </is>
+      </c>
+      <c r="P303" s="2" t="inlineStr"/>
       <c r="Q303" s="2" t="inlineStr"/>
       <c r="R303" s="2" t="inlineStr">
         <is>
-          <t>6187.88 €</t>
-[...174 lines deleted...]
-        <is>
           <t>23773.10 €</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:R305"/>
+  <autoFilter ref="A1:R303"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>