--- v0 (2026-04-09)
+++ v1 (2026-05-31)
@@ -581,563 +581,539 @@
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Rohrschachtpumpen</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Amacan-S</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>900-620</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Amacan S 900-620/2906UAG2</t>
         </is>
       </c>
-      <c r="G2" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="2" t="inlineStr"/>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>581</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>1728.00</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>3330.00</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>37.30</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>2847.00</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
           <t>290 kW</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q2" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>66458.79 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="32" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>AR12968-03</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Rohrschachtpumpen</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Amacan-S</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
           <t>900-620</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Amacan S 900-620/2906UAG2</t>
         </is>
       </c>
-      <c r="G3" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="2" t="inlineStr"/>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>581</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>1728.00</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>3330.00</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>37.30</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>2847.00</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr">
         <is>
           <t>290 kW</t>
         </is>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q3" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>66458.79 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="32" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>AR12968-04</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Rohrschachtpumpen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Amacan-S</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>900-620</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Amacan S 900-620/2906UAG2</t>
         </is>
       </c>
-      <c r="G4" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="2" t="inlineStr"/>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>581</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>1728.00</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>3330.00</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>37.30</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>2847.00</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr">
         <is>
           <t>290 kW</t>
         </is>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>66458.79 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="32" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>AR12968-05</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Rohrschachtpumpen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Amacan-S</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>900-620</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Amacan S 900-620/2906UAG2</t>
         </is>
       </c>
-      <c r="G5" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="2" t="inlineStr"/>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>581</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>1728.00</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>3330.00</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>37.30</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>2847.00</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr">
         <is>
           <t>290 kW</t>
         </is>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q5" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>66458.79 €</t>
         </is>
       </c>
     </row>
     <row r="6" ht="32" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>AR12968-06</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Rohrschachtpumpen</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Amacan-S</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>900-620</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Amacan S 900-620/2906UAG2</t>
         </is>
       </c>
-      <c r="G6" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="2" t="inlineStr"/>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>581</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>1728.00</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>3330.00</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>37.30</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>2847.00</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr">
         <is>
           <t>290 kW</t>
         </is>
       </c>
       <c r="P6" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q6" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>66458.79 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="32" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>AR12968-07</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Rohrschachtpumpen</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Amacan-S</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>900-620</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Amacan S 900-620/2906UAG2</t>
         </is>
       </c>
-      <c r="G7" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G7" s="2" t="inlineStr"/>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>581</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>1728.00</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>3330.00</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>37.30</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>2847.00</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr">
         <is>
           <t>290 kW</t>
         </is>
       </c>
       <c r="P7" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>66458.79 €</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:R7"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>