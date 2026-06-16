--- v0 (2026-04-21)
+++ v1 (2026-06-16)
@@ -598,83 +598,87 @@
           <t>025-160</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Magnochem MAC C1.V 025-160/110-20</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>1420</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>169</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>4.40</t>
+          <t>4,40</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>5.60</t>
+          <t>5,60</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>9.60</t>
+          <t>9,60</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr"/>
       <c r="O2" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
-      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
-          <t>8797.73 €</t>
+          <t>8797,73 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="32" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>AR11184</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
@@ -682,83 +686,83 @@
           <t>200-250</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Magnochem MAC D 200-250 CC 3DI</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>232</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>360.00</t>
+          <t>360,00</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>6.03</t>
+          <t>6,03</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>400.00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>11,00 kW</t>
         </is>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>30046.06 €</t>
+          <t>30046,06 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="32" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>AR11352</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB Nikkiso</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Nikkiso SGM</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -767,3614 +771,3646 @@
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Nikkiso SGM HN22D-B2 (050-032-200)</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>165</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr"/>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>17,50</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>34.00</t>
+          <t>34,00</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>44.00</t>
+          <t>44,00</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>127.00</t>
+          <t>127,00</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr">
         <is>
-          <t>6,3 kW</t>
+          <t>6,30 kW</t>
         </is>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>5880.60 €</t>
+          <t>5880,60 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="32" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>AR13470-01</t>
+          <t>AR12488</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Etaseco</t>
+          <t>Magnochem</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>32-125.2</t>
+          <t>040-200</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>Etaseco ESO RVP-S 32-125.2/ 12RH</t>
+          <t>Magnochem MAC B 065-040-200 YG E1EIN  132S2B</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>2845</t>
+          <t>2968</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>5,90</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>17.60</t>
+          <t>50,50</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>21.90</t>
+          <t>41,00</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>126.00</t>
+          <t>171,00</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr">
         <is>
-          <t>1,89 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>2839.26 €</t>
+          <t>14297,72 €</t>
         </is>
       </c>
     </row>
     <row r="6" ht="32" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>AR13715</t>
+          <t>AR13470-01</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Magnochem</t>
+          <t>Etaseco</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>32-125.2</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>EBS für Magnochem MAC D 080-050-2501VC X2EIN  200L2B</t>
+          <t>Etaseco ESO RVP-S 32-125.2/ 12RH</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>2959</t>
+          <t>2845</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>130</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>2,20</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>17,60</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>86.00</t>
+          <t>21,90</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>161.00</t>
+          <t>126,00</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
-[...2 lines deleted...]
-      <c r="P6" s="2" t="inlineStr"/>
+          <t>1,89 kW</t>
+        </is>
+      </c>
+      <c r="P6" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>15084.04 €</t>
+          <t>2839,26 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="32" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>AR13716</t>
+          <t>AR13715</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>050-250</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>EBS für Magnochem MAC D 080-050-2501VC X2EIN  200L2B</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>2959</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>240</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>64,00</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>66,00</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>86.00</t>
+          <t>86,00</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>161.00</t>
+          <t>161,00</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
-      <c r="Q7" s="2" t="inlineStr"/>
+      <c r="Q7" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>14969.77 €</t>
+          <t>15084,04 €</t>
         </is>
       </c>
     </row>
     <row r="8" ht="32" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>AR14950-01</t>
+          <t>AR13716</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>032-125.1</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC D 050-032-1251CC E1BIN  100L2B</t>
+          <t>EBS für Magnochem MAC D 080-050-2501VC X2EIN  200L2B</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2959</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>259</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>2.60</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>64,00</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>66,00</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>21.80</t>
+          <t>86,00</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>161,00</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>11699.61 €</t>
+          <t>14969,77 €</t>
         </is>
       </c>
     </row>
     <row r="9" ht="32" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>AR14950-02</t>
+          <t>AR14950-01</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>032-125.1</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Magnochem MAC D 050-032-1251CC E1BIN  100L2B</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>131</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t>2.60</t>
+          <t>2,60</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>21.80</t>
+          <t>21,80</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>130,00</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>11699.61 €</t>
+          <t>11699,61 €</t>
         </is>
       </c>
     </row>
     <row r="10" ht="32" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>AR15717</t>
+          <t>AR14950-02</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>032-125.1</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC D 065-040-250 1VC X1FIN 160M2B, Grundplatte</t>
+          <t>Magnochem MAC D 050-032-1251CC E1BIN  100L2B</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>2955</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>131</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>3.10</t>
+          <t>2,60</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>25.70</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>61.00</t>
+          <t>21,80</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>321.00</t>
+          <t>130,00</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>3,00 kW</t>
+        </is>
+      </c>
+      <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>18247.64 €</t>
+          <t>11699,61 €</t>
         </is>
       </c>
     </row>
     <row r="11" ht="32" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>AR15719</t>
+          <t>AR15717</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>025-200</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC D 040-025-200 VC X1EIN 112M2B, mit Entleerungsleitung auf Grundplatte</t>
+          <t>Magnochem MAC D 065-040-250 1VC X1FIN 160M2B, Grundplatte</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>2955</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>208</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>3,10</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>5.70</t>
+          <t>25,70</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>43,00</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>61,00</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>321,00</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>11,00 kW</t>
         </is>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>14090.45 €</t>
+          <t>18247,64 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="32" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>AR15720</t>
+          <t>AR15719</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>025-200</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Magnochem MAC D 040-025-200 VC X1EIN 112M2B, mit Entleerungsleitung auf Grundplatte</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>2950</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>178</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>5.70</t>
+          <t>5,70</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>180,00</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>14090.45 €</t>
+          <t>14090,45 €</t>
         </is>
       </c>
     </row>
     <row r="13" ht="32" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>AR15722</t>
+          <t>AR15720</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>025-200</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC D 040-025-200 CC X1CIN 132S2B, ohne PDRV2, mit Entleerungsleitung auf Grundplatte</t>
+          <t>Magnochem MAC D 040-025-200 VC X1EIN 112M2B, mit Entleerungsleitung auf Grundplatte</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>178</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>7.40</t>
+          <t>5,70</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>219.00</t>
+          <t>180,00</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>13689.87 €</t>
+          <t>14090,45 €</t>
         </is>
       </c>
     </row>
     <row r="14" ht="32" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>AR16725</t>
+          <t>AR15722</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>025-160</t>
+          <t>025-200</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC B 040-025-160 CC L1DIN 132S2B</t>
+          <t>Magnochem MAC D 040-025-200 CC X1CIN 132S2B, ohne PDRV2, mit Entleerungsleitung auf Grundplatte</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>209</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
-          <t>1.01</t>
+          <t>1,40</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>7.05</t>
+          <t>7,40</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>25.70</t>
+          <t>54,00</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>39.80</t>
+          <t>64,00</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>183.00</t>
+          <t>219,00</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>12040.61 €</t>
+          <t>13689,87 €</t>
         </is>
       </c>
     </row>
     <row r="15" ht="32" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>AR16796-01R</t>
+          <t>AR16725</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Etaseco</t>
+          <t>Magnochem</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>32-125/22</t>
+          <t>025-160</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>Etaseco ESO-S 32-125/22</t>
+          <t>Magnochem MAC B 040-025-160 CC L1DIN 132S2B</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H15" s="2" t="inlineStr"/>
+          <t>2950</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>168</t>
+        </is>
+      </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>1,01</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>7,05</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>25,70</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>39,80</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>183,00</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr">
         <is>
-          <t>3,33 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>12040,61 €</t>
         </is>
       </c>
     </row>
     <row r="16" ht="32" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>AR16796-02R</t>
+          <t>AR16796-01R</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="17" ht="32" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>AR16796-03R</t>
+          <t>AR16796-02R</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="18" ht="32" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>AR16796-04R</t>
+          <t>AR16796-03R</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="19" ht="32" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>AR16796-05R</t>
+          <t>AR16796-04R</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr"/>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="20" ht="32" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>AR16796-06R</t>
+          <t>AR16796-05R</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr"/>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="21" ht="32" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>AR16796-07R</t>
+          <t>AR16796-06R</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr"/>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="22" ht="32" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>AR16796-08R</t>
+          <t>AR16796-07R</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr"/>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="23" ht="32" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>AR16796-09R</t>
+          <t>AR16796-08R</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr"/>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q23" s="2" t="inlineStr"/>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="24" ht="32" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>AR16796-10R</t>
+          <t>AR16796-09R</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr"/>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="25" ht="32" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>AR16796-11R</t>
+          <t>AR16796-10R</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr"/>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="26" ht="32" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>AR16796-12R</t>
+          <t>AR16796-11R</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr"/>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="27" ht="32" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>AR16796-13R</t>
+          <t>AR16796-12R</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr"/>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="28" ht="32" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>AR16796-14R</t>
+          <t>AR16796-13R</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr"/>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="29" ht="32" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>AR16796-15R</t>
+          <t>AR16796-14R</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr"/>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q29" s="2" t="inlineStr"/>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="30" ht="32" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>AR16796-16R</t>
+          <t>AR16796-15R</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr"/>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="31" ht="32" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>AR16796-17R</t>
+          <t>AR16796-16R</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr"/>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q31" s="2" t="inlineStr"/>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="32" ht="32" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>AR16796-18R</t>
+          <t>AR16796-17R</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr"/>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q32" s="2" t="inlineStr"/>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="33" ht="32" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>AR17891</t>
+          <t>AR16796-18R</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Magnochem</t>
+          <t>Etaseco</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>32-125/22</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC B 065-040-160 EG E1BIN  100L4B</t>
+          <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>1490</t>
-[...6 lines deleted...]
-      </c>
+          <t>2900</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr"/>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7.80</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>11.40</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>113.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>3,33 kW</t>
         </is>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q33" s="2" t="inlineStr"/>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>6215.53 €</t>
+          <t>5108,10 €</t>
         </is>
       </c>
     </row>
     <row r="34" ht="32" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>AR18191</t>
+          <t>AR17891</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>EBS MAC D 065-040-160 DD E1FIN  160M2B</t>
+          <t>Magnochem MAC B 065-040-160 EG E1BIN  100L4B</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>2958</t>
+          <t>1490</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>60.50</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>26.20</t>
+          <t>7,80</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>36.20</t>
+          <t>11,40</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>81.00</t>
+          <t>113,00</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...3 lines deleted...]
-      <c r="Q34" s="2" t="inlineStr"/>
+          <t>2,20 kW</t>
+        </is>
+      </c>
+      <c r="P34" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q34" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>13558.35 €</t>
+          <t>6215,53 €</t>
         </is>
       </c>
     </row>
     <row r="35" ht="32" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>AR4923</t>
+          <t>AR18191</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>100-315</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC S2 100-315/165-80</t>
+          <t>EBS MAC D 065-040-160 DD E1FIN  160M2B</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>1765</t>
+          <t>2958</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>323</t>
+          <t>159</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>135.00</t>
+          <t>60,50</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>52.50</t>
+          <t>26,20</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>57.70</t>
+          <t>36,20</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>604.00</t>
+          <t>81,00</t>
         </is>
       </c>
       <c r="O35" s="2" t="inlineStr">
         <is>
-          <t>25 kW</t>
-[...11 lines deleted...]
-      </c>
+          <t>11,00 kW</t>
+        </is>
+      </c>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>16465.08 €</t>
+          <t>13558,35 €</t>
         </is>
       </c>
     </row>
     <row r="36" ht="32" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>AR4924</t>
+          <t>AR4923</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>100-315</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Magnochem MAC S2 100-315/165-80</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>1765</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
           <t>323</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>135.00</t>
+          <t>135,00</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>52.50</t>
+          <t>52,50</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>57.70</t>
+          <t>57,70</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>604.00</t>
+          <t>604,00</t>
         </is>
       </c>
       <c r="O36" s="2" t="inlineStr">
         <is>
-          <t>25 kW</t>
+          <t>25,00 kW</t>
         </is>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>16465.08 €</t>
+          <t>16465,08 €</t>
         </is>
       </c>
     </row>
     <row r="37" ht="32" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>AR5021</t>
+          <t>AR4924</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>100-315</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Magnochem MAC S2 100-315/165-80</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>1765</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>323</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>135.00</t>
+          <t>135,00</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>52.50</t>
+          <t>52,50</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>57.70</t>
+          <t>57,70</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>604.00</t>
+          <t>604,00</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr">
         <is>
-          <t>25 kW</t>
+          <t>25,00 kW</t>
         </is>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
-          <t>60Hz 3x 460 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>16465.08 €</t>
+          <t>16465,08 €</t>
         </is>
       </c>
     </row>
     <row r="38" ht="32" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>AR5022</t>
+          <t>AR5021</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>100-315</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Magnochem MAC S2 100-315/165-80</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>1765</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>323</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>136.00</t>
+          <t>135,00</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>52.50</t>
+          <t>52,50</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>57.70</t>
+          <t>57,70</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>604.00</t>
+          <t>604,00</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr">
         <is>
-          <t>25 kW</t>
+          <t>25,00 kW</t>
         </is>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>60Hz 3x 460 V</t>
         </is>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>16465.08 €</t>
+          <t>16465,08 €</t>
         </is>
       </c>
     </row>
     <row r="39" ht="32" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>AR7293</t>
+          <t>AR5022</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>025-160</t>
+          <t>100-315</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC B 040-025-160 CC X1BEP  090L2B</t>
+          <t>Magnochem MAC S2 100-315/165-80</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1765</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>323</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
-          <t>0.80</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>136,00</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>14.30</t>
+          <t>52,50</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>57,70</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>104.00</t>
+          <t>604,00</t>
         </is>
       </c>
       <c r="O39" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>25,00 kW</t>
         </is>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q39" s="2" t="inlineStr"/>
+          <t>60Hz 3x 460 V</t>
+        </is>
+      </c>
+      <c r="Q39" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>11672.11 €</t>
+          <t>16465,08 €</t>
         </is>
       </c>
     </row>
     <row r="40" ht="32" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>AR7506</t>
+          <t>AR7293</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>040-315</t>
+          <t>025-160</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC D 065-040-315 VC_X3D</t>
+          <t>Magnochem MAC B 040-025-160 CC X1BEP  090L2B</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>278</t>
+          <t>169</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0,80</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>6,20</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>108.50</t>
+          <t>14,30</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>109.50</t>
+          <t>21,50</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>183.00</t>
+          <t>104,00</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
-[...3 lines deleted...]
-      <c r="Q40" s="2" t="inlineStr"/>
+          <t>2,20 kW</t>
+        </is>
+      </c>
+      <c r="P40" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q40" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>17510.63 €</t>
+          <t>11672,11 €</t>
         </is>
       </c>
     </row>
     <row r="41" ht="32" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>AR8624</t>
+          <t>AR7506</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-315</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC CH 32-160/110-20</t>
+          <t>Magnochem MAC D 065-040-315 VC_X3D</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>2930</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>278</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>18.20</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>108,50</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>33.20</t>
+          <t>109,50</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>222.00</t>
+          <t>183,00</t>
         </is>
       </c>
       <c r="O41" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>15,00 kW</t>
+        </is>
+      </c>
+      <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>11354.90 €</t>
+          <t>17510,63 €</t>
         </is>
       </c>
     </row>
     <row r="42" ht="32" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>AR8865</t>
+          <t>AR8624</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t>Etaseco</t>
+          <t>Magnochem</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>032-125.2</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>Etaseco ESO RVP-S 032-125.2 12R</t>
+          <t>Magnochem MAC CH 32-160/110-20</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2930</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>156</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
-          <t>2.30</t>
+          <t>1,30</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>18,20</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>25.10</t>
+          <t>33,20</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>126.00</t>
+          <t>222,00</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr">
         <is>
-          <t>1,7 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q42" s="2" t="inlineStr"/>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q42" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>2903.79 €</t>
+          <t>11354,90 €</t>
         </is>
       </c>
     </row>
     <row r="43" ht="32" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>AR8866</t>
+          <t>AR8865</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>032-125.2</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO RVP-S 032-125.2 12R</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>139</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
-          <t>2.30</t>
+          <t>2,30</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>16,50</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>25.10</t>
+          <t>25,10</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>126.00</t>
+          <t>126,00</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr">
         <is>
-          <t>1,7 kW</t>
+          <t>1,70 kW</t>
         </is>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>2903.79 €</t>
+          <t>2903,79 €</t>
         </is>
       </c>
     </row>
     <row r="44" ht="32" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>AR8905</t>
+          <t>AR8866</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Magnochem</t>
+          <t>Etaseco</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>032-125.2</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC B 065-040-160 EG E2E</t>
+          <t>Etaseco ESO RVP-S 032-125.2 12R</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>2930</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
-          <t>7.30</t>
+          <t>2,30</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>20.50</t>
+          <t>16,50</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>25,10</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>162.00</t>
+          <t>126,00</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>1,70 kW</t>
         </is>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q44" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q44" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>8562.58 €</t>
+          <t>2903,79 €</t>
         </is>
       </c>
     </row>
     <row r="45" ht="32" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>AR9148</t>
+          <t>AR8905</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Etaseco</t>
+          <t>Magnochem</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>Etaseco ESO-SG 065-050-160 112 IH AIN</t>
+          <t>Magnochem MAC B 065-040-160 EG E2E</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>2937</t>
+          <t>2930</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>146</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>7,30</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>59,00</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>20,50</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>42.50</t>
+          <t>31,00</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>134.00</t>
+          <t>162,00</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr">
         <is>
-          <t>15,4 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q45" s="2" t="inlineStr"/>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q45" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>6785.53 €</t>
+          <t>8562,58 €</t>
         </is>
       </c>
     </row>
     <row r="46" ht="32" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>AR9175</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
@@ -4382,91 +4418,91 @@
           <t>025-200</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Magnochem MAC D 040-025-200 EG L1D</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>2976</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>197</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
-          <t>1.15</t>
+          <t>1,15</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>6,20</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>39.10</t>
+          <t>39,10</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>51,00</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>255.00</t>
+          <t>255,00</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>8755.50 €</t>
+          <t>8755,50 €</t>
         </is>
       </c>
     </row>
     <row r="47" ht="32" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>AR9185</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
@@ -4474,91 +4510,91 @@
           <t>050-125</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Magnochem MAC B 080-050-125 EG E1B</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>139</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>51,00</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>3.90</t>
+          <t>3,90</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>6.48</t>
+          <t>6,48</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>139.00</t>
+          <t>139,00</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>7889.95 €</t>
+          <t>7889,95 €</t>
         </is>
       </c>
     </row>
     <row r="48" ht="32" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>AR9215</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
@@ -4566,213 +4602,205 @@
           <t>032-125</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Magnochem MAC B 050-032-125 EG E1B</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
           <t>1435</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>133</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>16.20</t>
+          <t>16,20</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>4.20</t>
+          <t>4,20</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>6.30</t>
+          <t>6,30</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>120,00</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>7139.27 €</t>
+          <t>7139,27 €</t>
         </is>
       </c>
     </row>
     <row r="49" ht="32" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>KSB2542</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr"/>
       <c r="E49" s="2" t="inlineStr"/>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>EBS für Magnochem MAC S2 050-250/165-60</t>
         </is>
       </c>
-      <c r="G49" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G49" s="2" t="inlineStr"/>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr"/>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>82,00</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>68.00</t>
+          <t>68,00</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>142.00</t>
+          <t>142,00</t>
         </is>
       </c>
       <c r="O49" s="2" t="inlineStr"/>
       <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr"/>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>7162.45 €</t>
+          <t>7162,45 €</t>
         </is>
       </c>
     </row>
     <row r="50" ht="32" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>KSB2543</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr"/>
       <c r="E50" s="2" t="inlineStr"/>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>EBS für Magnochem MAC S2 050-250/165-60</t>
         </is>
       </c>
-      <c r="G50" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G50" s="2" t="inlineStr"/>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr"/>
       <c r="K50" s="2" t="inlineStr"/>
       <c r="L50" s="2" t="inlineStr"/>
       <c r="M50" s="2" t="inlineStr"/>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>142.00</t>
+          <t>142,00</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr"/>
       <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr"/>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>7162.45 €</t>
+          <t>7162,45 €</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:R50"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>