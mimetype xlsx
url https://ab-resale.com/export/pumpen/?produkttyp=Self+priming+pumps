--- v0 (2026-04-21)
+++ v1 (2026-06-16)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Pumpen" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$50</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$46</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R50"/>
+  <dimension ref="A1:R46"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="25" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="15" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
@@ -553,3774 +553,3418 @@
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Motorleistung in kW / Motor Power in kW</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>Motorspannung / Motor Voltage</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>mit ATEX / with ATEX</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Netto Stückpreis / Net unit price</t>
         </is>
       </c>
     </row>
     <row r="2" ht="32" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>AR10318</t>
+          <t>AR11396</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
-          <t>EZ</t>
-[...2 lines deleted...]
-      <c r="E2" s="2" t="inlineStr"/>
+          <t>Etaprime-ETP-L</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>050-160</t>
+        </is>
+      </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>EZ-L-2/ 1 1.10 kW 400V</t>
+          <t>Etaprime ETPL 050-050-160 GGXDA200402ERXB, ohne Motor</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>1400</t>
-[...2 lines deleted...]
-      <c r="H2" s="2" t="inlineStr"/>
+          <t>2967</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>5,10</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>2.80</t>
+          <t>31,00</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>72.00</t>
+          <t>68,00</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
-[...11 lines deleted...]
-      </c>
+          <t>4,00 kW</t>
+        </is>
+      </c>
+      <c r="P2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr">
         <is>
-          <t>1782.47 €</t>
+          <t>4608,62 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="32" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
-          <t>AR11396</t>
+          <t>AR11451</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-L</t>
-[...6 lines deleted...]
-      </c>
+          <t>ITUR EZ</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr"/>
       <c r="F3" s="2" t="inlineStr">
         <is>
-          <t>Etaprime ETPL 050-050-160 GGXDA200402ERXB, ohne Motor</t>
+          <t>EZ-L-3/ 4 2.20 kW 400V</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
-          <t>2967</t>
-[...6 lines deleted...]
-      </c>
+          <t>1435</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr"/>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
-          <t>5.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>5,10</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>160,00</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr"/>
       <c r="O3" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
-[...2 lines deleted...]
-      <c r="P3" s="2" t="inlineStr"/>
+          <t>2,20 kW</t>
+        </is>
+      </c>
+      <c r="P3" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>4608.62 €</t>
+          <t>2120,50 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="32" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>AR11451</t>
+          <t>AR11480</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>EZ</t>
+          <t>ITUR EZ</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>EZ-L-3/ 4 2.20 kW 400V</t>
+          <t>EZ-L-3/3</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
-          <t>1435</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>5.10</t>
+          <t>5,20</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>160,00</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr"/>
-      <c r="O4" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="O4" s="2" t="inlineStr"/>
+      <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>2120.50 €</t>
-[...3 lines deleted...]
-    <row r="5" ht="32" customHeight="1">
+          <t>2250,30 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="48" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>AR11480</t>
+          <t>AR11944</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
-      <c r="D5" s="2" t="inlineStr"/>
-      <c r="E5" s="2" t="inlineStr"/>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Multi-Eco-Top</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>065D</t>
+        </is>
+      </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>EZ-L-3/3</t>
-[...6 lines deleted...]
-      </c>
+          <t>Multi Eco-Top 65 D/50 Hauswasserwerk</t>
+        </is>
+      </c>
+      <c r="G5" s="2" t="inlineStr"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>5.20</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
-[...2 lines deleted...]
-      <c r="N5" s="2" t="inlineStr"/>
+          <t>45,00</t>
+        </is>
+      </c>
+      <c r="N5" s="2" t="inlineStr">
+        <is>
+          <t>46,00</t>
+        </is>
+      </c>
       <c r="O5" s="2" t="inlineStr"/>
-      <c r="P5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
+        </is>
+      </c>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>2250.30 €</t>
+          <t>1461,22 €</t>
         </is>
       </c>
     </row>
     <row r="6" ht="32" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>AR11488-01</t>
+          <t>AR12120</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
-          <t>Speck</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
-      <c r="D6" s="2" t="inlineStr"/>
-      <c r="E6" s="2" t="inlineStr"/>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Etaprime-ETP-L</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>080-190</t>
+        </is>
+      </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>ASK3308-82-30000</t>
+          <t>Etaprime ETPL 080-080-190 GG I10A301102  B, ohne Motor</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H6" s="2" t="inlineStr"/>
+          <t>2959</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>176</t>
+        </is>
+      </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>130,00</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>38.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>230.00</t>
-[...3 lines deleted...]
-      <c r="O6" s="2" t="inlineStr"/>
+          <t>33,90</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>127,00</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr">
+        <is>
+          <t>11,00 kW</t>
+        </is>
+      </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>3737.80 €</t>
+          <t>4004,22 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="32" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>AR11488-02</t>
+          <t>AR12122</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
-          <t>Speck</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
-      <c r="D7" s="2" t="inlineStr"/>
-      <c r="E7" s="2" t="inlineStr"/>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Etaprime-ETP-L</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>080-190</t>
+        </is>
+      </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>ASK3308-82-30000</t>
+          <t>Etaprime ETPL 080-080-190 GG I10A301102  B, ohne Motor</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H7" s="2" t="inlineStr"/>
+          <t>2959</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>176</t>
+        </is>
+      </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>130,00</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>38.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>230.00</t>
-[...3 lines deleted...]
-      <c r="O7" s="2" t="inlineStr"/>
+          <t>33,90</t>
+        </is>
+      </c>
+      <c r="N7" s="2" t="inlineStr">
+        <is>
+          <t>127,00</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr">
+        <is>
+          <t>11,00 kW</t>
+        </is>
+      </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>3737.80 €</t>
-[...3 lines deleted...]
-    <row r="8" ht="48" customHeight="1">
+          <t>4004,22 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="8" ht="32" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>AR11944</t>
+          <t>AR12722</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Lowara</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Multi-Eco-Top</t>
-[...6 lines deleted...]
-      </c>
+          <t>Lowara BGM</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr"/>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco-Top 65 D/50 Hauswasserwerk</t>
-[...6 lines deleted...]
-      </c>
+          <t>BGM 07/A Garden 0,75KW 1x230V 50Hz, mit Schalter, Anschlusskabel und Tragegriff</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="inlineStr"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>3,60</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>45,00</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
-[...2 lines deleted...]
-      <c r="O8" s="2" t="inlineStr"/>
+          <t>13,30</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr">
+        <is>
+          <t>0,75 kW</t>
+        </is>
+      </c>
       <c r="P8" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>1461.22 €</t>
+          <t>294,96 €</t>
         </is>
       </c>
     </row>
     <row r="9" ht="32" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>AR12120</t>
+          <t>AR13037</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
-      <c r="D9" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D9" s="2" t="inlineStr"/>
+      <c r="E9" s="2" t="inlineStr"/>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>Etaprime ETPL 080-080-190 GG I10A301102  B, ohne Motor</t>
-[...11 lines deleted...]
-      </c>
+          <t>Multi Eco 33 E 220-240V 50Hz Wasserversorgungspumpe</t>
+        </is>
+      </c>
+      <c r="G9" s="2" t="inlineStr"/>
+      <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>2,90</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>15,10</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>33.90</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>127.00</t>
-[...7 lines deleted...]
-      <c r="P9" s="2" t="inlineStr"/>
+          <t>14,00</t>
+        </is>
+      </c>
+      <c r="O9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>4004.22 €</t>
+          <t>160,67 €</t>
         </is>
       </c>
     </row>
     <row r="10" ht="32" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>AR12122</t>
+          <t>AR13332</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-L</t>
+          <t>Filtra-N</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>080-190</t>
+          <t>30D</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>Etaprime ETPL 080-080-190 GG I10A301102  B, ohne Motor</t>
-[...11 lines deleted...]
-      </c>
+          <t>Filtra N 30D</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="inlineStr"/>
+      <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>33.90</t>
+          <t>20,50</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>127.00</t>
-[...7 lines deleted...]
-      <c r="P10" s="2" t="inlineStr"/>
+          <t>15,30</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>4004.22 €</t>
+          <t>756,14 €</t>
         </is>
       </c>
     </row>
     <row r="11" ht="32" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>AR12722</t>
+          <t>AR13799-02</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
-          <t>Lowara</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Lowara BGM</t>
-[...2 lines deleted...]
-      <c r="E11" s="2" t="inlineStr"/>
+          <t>Etaprime-ETP-L</t>
+        </is>
+      </c>
+      <c r="E11" s="2" t="inlineStr">
+        <is>
+          <t>040-140</t>
+        </is>
+      </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>BGM 07/A Garden 0,75KW 1x230V 50Hz, mit Schalter, Anschlusskabel und Tragegriff</t>
+          <t>Etaprime ETPL 040-040-140 GG I09D200222  B</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H11" s="2" t="inlineStr"/>
+          <t>2855</t>
+        </is>
+      </c>
+      <c r="H11" s="2" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>2,90</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>3.60</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>28,20</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>13.30</t>
+          <t>122,00</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>294.96 €</t>
+          <t>3455,45 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="32" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>AR13037</t>
+          <t>AR13799-03</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
-      <c r="D12" s="2" t="inlineStr"/>
-      <c r="E12" s="2" t="inlineStr"/>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Etaprime-ETP-L</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>040-140</t>
+        </is>
+      </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco 33 E 220-240V 50Hz Wasserversorgungspumpe</t>
+          <t>Etaprime ETPL 040-040-140 GG I09D200222  B</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H12" s="2" t="inlineStr"/>
+          <t>2855</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>2,90</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>15.10</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>28,20</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
-[...2 lines deleted...]
-      <c r="O12" s="2" t="inlineStr"/>
+          <t>122,00</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr">
+        <is>
+          <t>2,20 kW</t>
+        </is>
+      </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>160.67 €</t>
+          <t>3455,45 €</t>
         </is>
       </c>
     </row>
     <row r="13" ht="32" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>AR13332</t>
+          <t>AR14619-01</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>Filtra</t>
+          <t>Etaprime-ETP-B</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>30D</t>
+          <t>050-130</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>Filtra N 30D</t>
+          <t>Etaprime ETPB 050-050-130 GGXI10D200352 B (Harting-Stecker)</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H13" s="2" t="inlineStr"/>
+          <t>2910</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>128</t>
+        </is>
+      </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>5,20</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>50,30</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>7,30</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>20.50</t>
+          <t>18,10</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>15.30</t>
-[...2 lines deleted...]
-      <c r="O13" s="2" t="inlineStr"/>
+          <t>86,00</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr">
+        <is>
+          <t>3,00 kW</t>
+        </is>
+      </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>756.14 €</t>
+          <t>3171,63 €</t>
         </is>
       </c>
     </row>
     <row r="14" ht="32" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>AR13799-02</t>
+          <t>AR14619-02</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-L</t>
+          <t>Etaprime-ETP-B</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>040-140</t>
+          <t>050-130</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>Etaprime ETPL 040-040-140 GG I09D200222  B</t>
+          <t>Etaprime ETPB 050-050-130 GGXI10D200352 B ohne Motor</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>2855</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>128</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>5,20</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>50,30</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>7,30</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>28.20</t>
+          <t>18,10</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>122.00</t>
+          <t>61,00</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>3455.45 €</t>
-[...3 lines deleted...]
-    <row r="15" ht="32" customHeight="1">
+          <t>2096,22 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="15" ht="48" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>AR13799-03</t>
+          <t>AR15217</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-L</t>
+          <t>Multi-Eco-Top</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>040-140</t>
+          <t>065D</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>Etaprime ETPL 040-040-140 GG I09D200222  B</t>
-[...11 lines deleted...]
-      </c>
+          <t>Multi Eco-Top 65 D/50 Hauswasserwerk</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr"/>
+      <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>28.20</t>
+          <t>45,00</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>122.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>46,00</t>
+        </is>
+      </c>
+      <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>3455.45 €</t>
+          <t>1461,22 €</t>
         </is>
       </c>
     </row>
     <row r="16" ht="32" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>AR14619-01</t>
+          <t>AR16737</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-B/BN</t>
+          <t>Etaprime-ETP-L</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>050-130</t>
+          <t>065-150</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>Etaprime ETPB 050-050-130 GGXI10D200352 B (Harting-Stecker)</t>
+          <t>Etaprime ETPL 065-065-150 GG I09D200402 B</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>2910</t>
+          <t>2855</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>145</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
-          <t>5.20</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>50.30</t>
+          <t>65,00</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>7.30</t>
+          <t>11,30</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>18.10</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>86.00</t>
+          <t>161,00</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>3171.63 €</t>
+          <t>4641,57 €</t>
         </is>
       </c>
     </row>
     <row r="17" ht="32" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>AR14619-02</t>
+          <t>AR16810-01</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-B/BN</t>
+          <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>050-130</t>
+          <t>34.5</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>Etaprime ETPB 050-050-130 GGXI10D200352 B ohne Motor</t>
-[...11 lines deleted...]
-      </c>
+          <t>Multi Eco 34.5 D Wasserversorgungspumpe</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr"/>
+      <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J17" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J17" s="2" t="inlineStr"/>
+      <c r="K17" s="2" t="inlineStr"/>
+      <c r="L17" s="2" t="inlineStr"/>
+      <c r="M17" s="2" t="inlineStr"/>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>61.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>13,00</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 220 V</t>
         </is>
       </c>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>2096.22 €</t>
-[...3 lines deleted...]
-    <row r="18" ht="48" customHeight="1">
+          <t>315,28 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="32" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>AR15217</t>
+          <t>AR16810-02</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Multi-Eco-Top</t>
+          <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>065D</t>
+          <t>34.5</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco-Top 65 D/50 Hauswasserwerk</t>
-[...6 lines deleted...]
-      </c>
+          <t>Multi Eco 34.5 D Wasserversorgungspumpe</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr"/>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J18" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J18" s="2" t="inlineStr"/>
+      <c r="K18" s="2" t="inlineStr"/>
+      <c r="L18" s="2" t="inlineStr"/>
+      <c r="M18" s="2" t="inlineStr"/>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 220 V</t>
         </is>
       </c>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>1461.22 €</t>
+          <t>315,28 €</t>
         </is>
       </c>
     </row>
     <row r="19" ht="32" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>AR16737</t>
+          <t>AR16810-03</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-L</t>
+          <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>065-150</t>
+          <t>34.5</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>Etaprime ETPL 065-065-150 GG I09D200402 B</t>
-[...11 lines deleted...]
-      </c>
+          <t>Multi Eco 34.5 D Wasserversorgungspumpe</t>
+        </is>
+      </c>
+      <c r="G19" s="2" t="inlineStr"/>
+      <c r="H19" s="2" t="inlineStr"/>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J19" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J19" s="2" t="inlineStr"/>
+      <c r="K19" s="2" t="inlineStr"/>
+      <c r="L19" s="2" t="inlineStr"/>
+      <c r="M19" s="2" t="inlineStr"/>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>161.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>13,00</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 220 V</t>
         </is>
       </c>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>4641.57 €</t>
+          <t>315,28 €</t>
         </is>
       </c>
     </row>
     <row r="20" ht="32" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>AR16810-01</t>
+          <t>AR16810-04</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>34.5</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Multi Eco 34.5 D Wasserversorgungspumpe</t>
         </is>
       </c>
-      <c r="G20" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G20" s="2" t="inlineStr"/>
       <c r="H20" s="2" t="inlineStr"/>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr"/>
       <c r="K20" s="2" t="inlineStr"/>
       <c r="L20" s="2" t="inlineStr"/>
       <c r="M20" s="2" t="inlineStr"/>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 380 V, 50Hz 3x 220 V</t>
         </is>
       </c>
       <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>315.28 €</t>
+          <t>315,28 €</t>
         </is>
       </c>
     </row>
     <row r="21" ht="32" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>AR16810-02</t>
+          <t>AR17339</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>65</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco 34.5 D Wasserversorgungspumpe</t>
-[...6 lines deleted...]
-      </c>
+          <t>Multi Eco 65 D Wasserversorgungspumpe</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr"/>
       <c r="H21" s="2" t="inlineStr"/>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr"/>
       <c r="K21" s="2" t="inlineStr"/>
       <c r="L21" s="2" t="inlineStr"/>
       <c r="M21" s="2" t="inlineStr"/>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>19,00</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 220 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>315.28 €</t>
+          <t>630,77 €</t>
         </is>
       </c>
     </row>
     <row r="22" ht="32" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>AR16810-03</t>
+          <t>AR17340</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Multi-Eco</t>
+          <t>Etaprime-ETP-B</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>040-140</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco 34.5 D Wasserversorgungspumpe</t>
+          <t>Etaprime ETPB 040-040-140 GC DD200222</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H22" s="2" t="inlineStr"/>
+          <t>2910</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J22" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M22" s="2" t="inlineStr"/>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>3,00</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>30,00</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>9,50</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>27,50</t>
+        </is>
+      </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
-[...2 lines deleted...]
-      <c r="O22" s="2" t="inlineStr"/>
+          <t>69,00</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr">
+        <is>
+          <t>2,20 kW</t>
+        </is>
+      </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 220 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>315.28 €</t>
+          <t>6769,22 €</t>
         </is>
       </c>
     </row>
     <row r="23" ht="32" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>AR16810-04</t>
+          <t>AR17420</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>33</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco 34.5 D Wasserversorgungspumpe</t>
-[...6 lines deleted...]
-      </c>
+          <t>Multi Eco 33 P Wasserversorgungspumpe</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr"/>
       <c r="H23" s="2" t="inlineStr"/>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr"/>
       <c r="K23" s="2" t="inlineStr"/>
       <c r="L23" s="2" t="inlineStr"/>
       <c r="M23" s="2" t="inlineStr"/>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr"/>
       <c r="P23" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 220 V</t>
+          <t>50Hz 1x 220-240 V</t>
         </is>
       </c>
       <c r="Q23" s="2" t="inlineStr"/>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>315.28 €</t>
+          <t>338,10 €</t>
         </is>
       </c>
     </row>
     <row r="24" ht="32" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>AR17339</t>
+          <t>AR17479</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Multi-Eco</t>
+          <t>Etaprime-ETP-B</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>65</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco 65 D Wasserversorgungspumpe</t>
+          <t>Etaprime ETPB 050-050-160 CC I10D200552 B</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H24" s="2" t="inlineStr"/>
+          <t>2940</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>163</t>
+        </is>
+      </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J24" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M24" s="2" t="inlineStr"/>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>5,00</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>40,50</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>12,20</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>35,00</t>
+        </is>
+      </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
-[...2 lines deleted...]
-      <c r="O24" s="2" t="inlineStr"/>
+          <t>142,00</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr">
+        <is>
+          <t>5,50 kW</t>
+        </is>
+      </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>630.77 €</t>
+          <t>11433,86 €</t>
         </is>
       </c>
     </row>
     <row r="25" ht="32" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>AR17340</t>
+          <t>AR17742</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-B/BN</t>
+          <t>Etaprime-ETP-L</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>040-140</t>
+          <t>040-110</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>Etaprime ETPB 040-040-140 GC DD200222</t>
+          <t>Etaprime ETPL 040-040-110 GG I10A100112 B ohne Motor</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>2910</t>
+          <t>2889</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>144</t>
+          <t>108</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>2,80</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>25,80</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>27.50</t>
+          <t>11,60</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>1,10 kW</t>
+        </is>
+      </c>
+      <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>6769.22 €</t>
+          <t>1543,26 €</t>
         </is>
       </c>
     </row>
     <row r="26" ht="32" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>AR17420</t>
+          <t>AR17755</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Multi-Eco</t>
+          <t>Etaprime-ETP-B</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>065-180</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco 33 P Wasserversorgungspumpe</t>
+          <t>Etaprime ETPB 065-065-180 GG ID300752 B</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H26" s="2" t="inlineStr"/>
+          <t>2935</t>
+        </is>
+      </c>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...5 lines deleted...]
-      <c r="M26" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J26" s="2" t="inlineStr">
+        <is>
+          <t>6,50</t>
+        </is>
+      </c>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>56,00</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>23,00</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>45,00</t>
+        </is>
+      </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
-[...2 lines deleted...]
-      <c r="O26" s="2" t="inlineStr"/>
+          <t>146,00</t>
+        </is>
+      </c>
+      <c r="O26" s="2" t="inlineStr">
+        <is>
+          <t>7,50 kW</t>
+        </is>
+      </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 220-240 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>338.10 €</t>
-[...3 lines deleted...]
-    <row r="27" ht="32" customHeight="1">
+          <t>4881,37 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="27" ht="48" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>AR17479</t>
+          <t>AR18094</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>-</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-L</t>
+          <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>36</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>Etaprime ETPB 050-050-160 CC I10D200552 B</t>
-[...11 lines deleted...]
-      </c>
+          <t>Multi Eco-Top 36D/50 3~ 230/400V IE3</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr"/>
+      <c r="H27" s="2" t="inlineStr"/>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...21 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="J27" s="2" t="inlineStr"/>
+      <c r="K27" s="2" t="inlineStr"/>
+      <c r="L27" s="2" t="inlineStr"/>
+      <c r="M27" s="2" t="inlineStr"/>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>142.00</t>
+          <t>29,00</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>1,00 kW</t>
         </is>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>11433.86 €</t>
+          <t>908,24 €</t>
         </is>
       </c>
     </row>
     <row r="28" ht="32" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>AR17742</t>
+          <t>AR18095</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-L</t>
+          <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>040-110</t>
+          <t>33</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>Etaprime ETPL 040-040-110 GG I10A100112 B ohne Motor</t>
-[...11 lines deleted...]
-      </c>
+          <t>MultiEco 33 P G1 230V, 1-phasig, 50Hz, IE2 mit Kabel, Schalter und Griff</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr"/>
+      <c r="H28" s="2" t="inlineStr"/>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J28" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J28" s="2" t="inlineStr"/>
+      <c r="K28" s="2" t="inlineStr"/>
+      <c r="L28" s="2" t="inlineStr"/>
+      <c r="M28" s="2" t="inlineStr"/>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
-[...2 lines deleted...]
-      <c r="P28" s="2" t="inlineStr"/>
+          <t>0,53 kW</t>
+        </is>
+      </c>
+      <c r="P28" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 220-240 V</t>
+        </is>
+      </c>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>1543.26 €</t>
-[...3 lines deleted...]
-    <row r="29" ht="32" customHeight="1">
+          <t>242,12 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="48" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>AR17755</t>
+          <t>AR18153-01</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-B/BN</t>
+          <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>065-180</t>
+          <t>34</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>Etaprime ETPB 065-065-180 GG ID300752 B</t>
-[...11 lines deleted...]
-      </c>
+          <t>Multi Eco 34 D 3~ 230/400V IE2 ohne Kabel  Schalter und Griff</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr"/>
+      <c r="H29" s="2" t="inlineStr"/>
       <c r="I29" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...21 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="J29" s="2" t="inlineStr"/>
+      <c r="K29" s="2" t="inlineStr"/>
+      <c r="L29" s="2" t="inlineStr"/>
+      <c r="M29" s="2" t="inlineStr"/>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>146.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>13,00</t>
+        </is>
+      </c>
+      <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q29" s="2" t="inlineStr"/>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>4881.37 €</t>
-[...3 lines deleted...]
-    <row r="30" ht="32" customHeight="1">
+          <t>366,78 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="48" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>AR17893</t>
+          <t>AR18153-02</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Multi-Eco-Pro</t>
+          <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>34</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco-Pro 34 E Hauswasserwerk</t>
-[...6 lines deleted...]
-      </c>
+          <t>Multi Eco 34 D 3~ 230/400V IE2 ohne Kabel  Schalter und Griff</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr"/>
       <c r="H30" s="2" t="inlineStr"/>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr"/>
       <c r="K30" s="2" t="inlineStr"/>
       <c r="L30" s="2" t="inlineStr"/>
       <c r="M30" s="2" t="inlineStr"/>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr"/>
       <c r="P30" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 220-240 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>635.28 €</t>
+          <t>366,78 €</t>
         </is>
       </c>
     </row>
     <row r="31" ht="48" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>AR18094</t>
+          <t>AR18153-03</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>36</t>
+          <t>34</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco-Top 36D/50 3~ 230/400V IE3</t>
-[...6 lines deleted...]
-      </c>
+          <t>Multi Eco 34 D 3~ 230/400V IE2 ohne Kabel  Schalter und Griff</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr"/>
       <c r="H31" s="2" t="inlineStr"/>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr"/>
       <c r="K31" s="2" t="inlineStr"/>
       <c r="L31" s="2" t="inlineStr"/>
       <c r="M31" s="2" t="inlineStr"/>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>13,00</t>
+        </is>
+      </c>
+      <c r="O31" s="2" t="inlineStr"/>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q31" s="2" t="inlineStr"/>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>908.24 €</t>
+          <t>366,78 €</t>
         </is>
       </c>
     </row>
     <row r="32" ht="32" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>AR18095</t>
+          <t>AR18154</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>65</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>MultiEco 33 P 1~230V 50Hz IE2</t>
-[...6 lines deleted...]
-      </c>
+          <t>Multi Eco 65 D Wasserversorgungspumpe ohne Kabel  Schalter und Griff</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr"/>
       <c r="H32" s="2" t="inlineStr"/>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr"/>
       <c r="K32" s="2" t="inlineStr"/>
       <c r="L32" s="2" t="inlineStr"/>
       <c r="M32" s="2" t="inlineStr"/>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>19,00</t>
+        </is>
+      </c>
+      <c r="O32" s="2" t="inlineStr"/>
       <c r="P32" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 220-240 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q32" s="2" t="inlineStr"/>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>270.48 €</t>
-[...3 lines deleted...]
-    <row r="33" ht="48" customHeight="1">
+          <t>630,77 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="32" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>AR18153-01</t>
+          <t>AR18169-01</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Multi-Eco</t>
+          <t>Etaprime-ETP-L</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>040-140</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco 34 D 3~ 230/400V IE2 ohne Kabel  Schalter und Griff</t>
+          <t>Etaprime ETPL 040-040-140 CCXD01D200302 B</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H33" s="2" t="inlineStr"/>
+          <t>2910</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...5 lines deleted...]
-      <c r="M33" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr">
+        <is>
+          <t>3,00</t>
+        </is>
+      </c>
+      <c r="K33" s="2" t="inlineStr">
+        <is>
+          <t>31,00</t>
+        </is>
+      </c>
+      <c r="L33" s="2" t="inlineStr">
+        <is>
+          <t>9,50</t>
+        </is>
+      </c>
+      <c r="M33" s="2" t="inlineStr">
+        <is>
+          <t>27,00</t>
+        </is>
+      </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
-[...2 lines deleted...]
-      <c r="O33" s="2" t="inlineStr"/>
+          <t>161,00</t>
+        </is>
+      </c>
+      <c r="O33" s="2" t="inlineStr">
+        <is>
+          <t>3,00 kW</t>
+        </is>
+      </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q33" s="2" t="inlineStr"/>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>366.78 €</t>
-[...3 lines deleted...]
-    <row r="34" ht="48" customHeight="1">
+          <t>10261,48 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="32" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>AR18153-02</t>
+          <t>AR18169-02</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Multi-Eco</t>
+          <t>Etaprime-ETP-L</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>040-140</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco 34 D 3~ 230/400V IE2 ohne Kabel  Schalter und Griff</t>
+          <t>Etaprime ETPL 040-040-140 CCXD01D200302 B</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H34" s="2" t="inlineStr"/>
+          <t>2910</t>
+        </is>
+      </c>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>144</t>
+        </is>
+      </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...5 lines deleted...]
-      <c r="M34" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr">
+        <is>
+          <t>3,00</t>
+        </is>
+      </c>
+      <c r="K34" s="2" t="inlineStr">
+        <is>
+          <t>31,00</t>
+        </is>
+      </c>
+      <c r="L34" s="2" t="inlineStr">
+        <is>
+          <t>9,50</t>
+        </is>
+      </c>
+      <c r="M34" s="2" t="inlineStr">
+        <is>
+          <t>27,00</t>
+        </is>
+      </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
-[...2 lines deleted...]
-      <c r="O34" s="2" t="inlineStr"/>
+          <t>161,00</t>
+        </is>
+      </c>
+      <c r="O34" s="2" t="inlineStr">
+        <is>
+          <t>3,00 kW</t>
+        </is>
+      </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q34" s="2" t="inlineStr"/>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>366.78 €</t>
-[...3 lines deleted...]
-    <row r="35" ht="48" customHeight="1">
+          <t>10261,48 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="32" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>AR18153-03</t>
+          <t>AR18231</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>34</t>
+          <t>33</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco 34 D 3~ 230/400V IE2 ohne Kabel  Schalter und Griff</t>
-[...6 lines deleted...]
-      </c>
+          <t>Multi Eco 33D 3~ 230/400V IE2</t>
+        </is>
+      </c>
+      <c r="G35" s="2" t="inlineStr"/>
       <c r="H35" s="2" t="inlineStr"/>
       <c r="I35" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...5 lines deleted...]
-      <c r="M35" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J35" s="2" t="inlineStr">
+        <is>
+          <t>0,01</t>
+        </is>
+      </c>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>2,80</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>15,00</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>27,00</t>
+        </is>
+      </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="O35" s="2" t="inlineStr"/>
       <c r="P35" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q35" s="2" t="inlineStr"/>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>366.78 €</t>
+          <t>212,63 €</t>
         </is>
       </c>
     </row>
     <row r="36" ht="32" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>AR18154</t>
+          <t>AR18291</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
-      <c r="D36" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D36" s="2" t="inlineStr"/>
+      <c r="E36" s="2" t="inlineStr"/>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco 65 D Wasserversorgungspumpe ohne Kabel  Schalter und Griff</t>
-[...6 lines deleted...]
-      </c>
+          <t>Multi Eco 35 D  220-240/380-415V IE2</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr"/>
       <c r="H36" s="2" t="inlineStr"/>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr"/>
       <c r="K36" s="2" t="inlineStr"/>
       <c r="L36" s="2" t="inlineStr"/>
       <c r="M36" s="2" t="inlineStr"/>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>15,90</t>
         </is>
       </c>
       <c r="O36" s="2" t="inlineStr"/>
-      <c r="P36" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr"/>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>630.77 €</t>
+          <t>273,89 €</t>
         </is>
       </c>
     </row>
     <row r="37" ht="32" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>AR18169-01</t>
+          <t>AR19058</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-L</t>
+          <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>040-140</t>
+          <t>65</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>Etaprime ETPL 040-040-140 CCXD01D200302 B</t>
-[...11 lines deleted...]
-      </c>
+          <t>Multi Eco 65 E 1~230V 50Hz IE2</t>
+        </is>
+      </c>
+      <c r="G37" s="2" t="inlineStr"/>
+      <c r="H37" s="2" t="inlineStr"/>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J37" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J37" s="2" t="inlineStr"/>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
-[...6 lines deleted...]
-      </c>
+          <t>15,00</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr"/>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>161.00</t>
+          <t>18,90</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>1,22 kW</t>
         </is>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q37" s="2" t="inlineStr"/>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>10261.48 €</t>
+          <t>620,26 €</t>
         </is>
       </c>
     </row>
     <row r="38" ht="32" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>AR18169-02</t>
+          <t>AR19105</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-L</t>
+          <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>040-140</t>
+          <t>33</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>Etaprime ETPL 040-040-140 CCXD01D200302 B</t>
-[...11 lines deleted...]
-      </c>
+          <t>MultiEco 33 E 1~ 230V 50Hz IE2</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="inlineStr"/>
+      <c r="H38" s="2" t="inlineStr"/>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J38" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J38" s="2" t="inlineStr"/>
+      <c r="K38" s="2" t="inlineStr"/>
+      <c r="L38" s="2" t="inlineStr"/>
+      <c r="M38" s="2" t="inlineStr"/>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>161.00</t>
+          <t>13,10</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>0,53 kW</t>
         </is>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 1x 220-240 V</t>
         </is>
       </c>
       <c r="Q38" s="2" t="inlineStr"/>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>10261.48 €</t>
+          <t>212,83 €</t>
         </is>
       </c>
     </row>
     <row r="39" ht="32" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>AR18231</t>
+          <t>AR19106</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Multi-Eco</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>33</t>
+          <t>35</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco 33D 3~ 230/400V IE2</t>
-[...6 lines deleted...]
-      </c>
+          <t>MultiEco 35 E  G1 230V, 1-phasig, 50Hz, IE2 ohne Kabel, Schalter und Griff</t>
+        </is>
+      </c>
+      <c r="G39" s="2" t="inlineStr"/>
       <c r="H39" s="2" t="inlineStr"/>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J39" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J39" s="2" t="inlineStr"/>
+      <c r="K39" s="2" t="inlineStr"/>
+      <c r="L39" s="2" t="inlineStr"/>
+      <c r="M39" s="2" t="inlineStr"/>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
-[...2 lines deleted...]
-      <c r="O39" s="2" t="inlineStr"/>
+          <t>15,00</t>
+        </is>
+      </c>
+      <c r="O39" s="2" t="inlineStr">
+        <is>
+          <t>0,80 kW</t>
+        </is>
+      </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 1x 220-240 V</t>
         </is>
       </c>
       <c r="Q39" s="2" t="inlineStr"/>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>212.63 €</t>
+          <t>249,21 €</t>
         </is>
       </c>
     </row>
     <row r="40" ht="32" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>AR18291</t>
+          <t>AR19107</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
-      <c r="D40" s="2" t="inlineStr"/>
-      <c r="E40" s="2" t="inlineStr"/>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Multi-Eco</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>33</t>
+        </is>
+      </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>Multi Eco 35 D  220-240/380-415V IE2</t>
-[...6 lines deleted...]
-      </c>
+          <t>MultiEco 33 P G1 230V, 1-phasig, 50Hz, IE2 mit Kabel, Schalter und Griff</t>
+        </is>
+      </c>
+      <c r="G40" s="2" t="inlineStr"/>
       <c r="H40" s="2" t="inlineStr"/>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr"/>
       <c r="K40" s="2" t="inlineStr"/>
       <c r="L40" s="2" t="inlineStr"/>
       <c r="M40" s="2" t="inlineStr"/>
-      <c r="N40" s="2" t="inlineStr">
-[...5 lines deleted...]
-      <c r="P40" s="2" t="inlineStr"/>
+      <c r="N40" s="2" t="inlineStr"/>
+      <c r="O40" s="2" t="inlineStr">
+        <is>
+          <t>0,53 kW</t>
+        </is>
+      </c>
+      <c r="P40" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 220-240 V</t>
+        </is>
+      </c>
       <c r="Q40" s="2" t="inlineStr"/>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>273.89 €</t>
+          <t>242,12 €</t>
         </is>
       </c>
     </row>
     <row r="41" ht="32" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>AR5464</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>Speck</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Speck NPY</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>2051</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>NPY-2051.0938 50Hz 200/346V ip54 2820RPM 0,5kW</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
           <t>2820</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr"/>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
-          <t>0.12</t>
+          <t>0,12</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>1.65</t>
+          <t>1,65</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>43,00</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>54,00</t>
         </is>
       </c>
       <c r="O41" s="2" t="inlineStr">
         <is>
-          <t>0,5 kW</t>
+          <t>0,50 kW</t>
         </is>
       </c>
       <c r="P41" s="2" t="inlineStr"/>
-      <c r="Q41" s="2" t="inlineStr"/>
+      <c r="Q41" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>215.20 €</t>
+          <t>215,20 €</t>
         </is>
       </c>
     </row>
     <row r="42" ht="32" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>AR5465</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>Speck</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Speck NPY</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>2051</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>NPY-2051.M3222 60Hz 110-120V ip54 3400RPM 0,25kW</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
           <t>3400</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr"/>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
-          <t>0.12</t>
+          <t>0,12</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>1.65</t>
+          <t>1,65</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>43,00</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>54,00</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr">
         <is>
           <t>0,25 kW</t>
         </is>
       </c>
       <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr"/>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>177.79 €</t>
+          <t>177,79 €</t>
         </is>
       </c>
     </row>
     <row r="43" ht="32" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>AR6482</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-L</t>
+          <t>Etaprime-ETP-L</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>040-140</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Etaprime GL 040-140 G11</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
           <t>2910</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>17,50</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>27.80</t>
+          <t>27,80</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>120,00</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
-      <c r="Q43" s="2" t="inlineStr"/>
+      <c r="Q43" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>2998.08 €</t>
+          <t>2998,08 €</t>
         </is>
       </c>
     </row>
     <row r="44" ht="32" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>AR6483</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-L</t>
+          <t>Etaprime-ETP-L</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>040-140</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Etaprime GL 040-140 G11</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
           <t>2910</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>17,50</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>27.80</t>
+          <t>27,80</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>120,00</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
-      <c r="Q44" s="2" t="inlineStr"/>
+      <c r="Q44" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>2998.08 €</t>
+          <t>2998,08 €</t>
         </is>
       </c>
     </row>
     <row r="45" ht="32" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>AR6484</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-L</t>
+          <t>Etaprime-ETP-L</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>040-140</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Etaprime GL 040-140 G11</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>2910</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>17,50</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>27.80</t>
+          <t>27,80</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>120,00</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
-      <c r="Q45" s="2" t="inlineStr"/>
+      <c r="Q45" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>2998.08 €</t>
+          <t>2998,08 €</t>
         </is>
       </c>
     </row>
     <row r="46" ht="32" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>AR6485</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Selbstansaugende Pumpen</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>Etaprime-L</t>
+          <t>Etaprime-ETP-L</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>040-140</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Etaprime GL 040-140 G11</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>2910</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>144</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>17,50</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>27.80</t>
+          <t>27,80</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>120,00</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
-      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>2998.08 €</t>
-[...287 lines deleted...]
-          <t>1147.50 €</t>
+          <t>2998,08 €</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:R50"/>
+  <autoFilter ref="A1:R46"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>