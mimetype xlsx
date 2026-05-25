--- v0 (2026-04-09)
+++ v1 (2026-05-25)
@@ -573,55 +573,51 @@
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>AR11922</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Sonstige Pumpen</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr"/>
       <c r="E2" s="2" t="inlineStr"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Emporia MB-302T2</t>
         </is>
       </c>
-      <c r="G2" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="2" t="inlineStr"/>
       <c r="H2" s="2" t="inlineStr"/>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>1.30</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>36.00</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>62.00</t>
         </is>
@@ -641,55 +637,51 @@
       </c>
     </row>
     <row r="3" ht="32" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>AR12578</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Sonstige Pumpen</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr"/>
       <c r="E3" s="2" t="inlineStr"/>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>KOR-A 50-1,5/4 5m3/h 3 bar 1450 motor 1,5kW 4p 415V/III/50Hz. FLUID: DIRTY OIL / SLUDGE (1-150 CST)</t>
         </is>
       </c>
-      <c r="G3" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="2" t="inlineStr"/>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
           <t>100.50</t>
         </is>
       </c>
@@ -713,234 +705,222 @@
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>AR13077</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Sonstige Pumpen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr"/>
       <c r="E4" s="2" t="inlineStr"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Emporia CP-51M</t>
         </is>
       </c>
-      <c r="G4" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G4" s="2" t="inlineStr"/>
       <c r="H4" s="2" t="inlineStr"/>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
           <t>0.10</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
           <t>5.40</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
           <t>12.00</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>11.00</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>254.48 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>AR14825</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Sonstige Pumpen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr"/>
       <c r="E5" s="2" t="inlineStr"/>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Emporia PD-A50M</t>
         </is>
       </c>
-      <c r="G5" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G5" s="2" t="inlineStr"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
           <t>0.50</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
           <t>2.30</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
           <t>4.40</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
           <t>32.00</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>98.65 €</t>
         </is>
       </c>
     </row>
     <row r="6" ht="18" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>AR14826</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Sonstige Pumpen</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr"/>
       <c r="E6" s="2" t="inlineStr"/>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Emporia  CP-51T2</t>
         </is>
       </c>
-      <c r="G6" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G6" s="2" t="inlineStr"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
           <t>1.30</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
           <t>14.00</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>192.67 €</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:R6"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>