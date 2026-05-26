--- v0 (2026-04-09)
+++ v1 (2026-05-26)
@@ -625,51 +625,51 @@
           <t>28.00</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>44.00</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>1242.00</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
           <t>90 kW</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q2" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>27540.00 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>AR13589-01</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
@@ -4193,55 +4193,51 @@
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>100-250</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 100/250 B D.254 Bronze CC480K-GS</t>
         </is>
       </c>
-      <c r="G45" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G45" s="2" t="inlineStr"/>
       <c r="H45" s="2" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr"/>
       <c r="K45" s="2" t="inlineStr"/>
       <c r="L45" s="2" t="inlineStr"/>
       <c r="M45" s="2" t="inlineStr"/>
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr"/>
       <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr"/>
       <c r="R45" s="2" t="inlineStr">
         <is>
           <t>2663.92 €</t>
@@ -4257,55 +4253,51 @@
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>100-310</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 100/310 A D.254 Bronze CC480K-GS</t>
         </is>
       </c>
-      <c r="G46" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G46" s="2" t="inlineStr"/>
       <c r="H46" s="2" t="inlineStr">
         <is>
           <t>325</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr"/>
       <c r="K46" s="2" t="inlineStr"/>
       <c r="L46" s="2" t="inlineStr"/>
       <c r="M46" s="2" t="inlineStr"/>
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr"/>
       <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr"/>
       <c r="R46" s="2" t="inlineStr">
         <is>
           <t>2564.46 €</t>
@@ -4321,55 +4313,51 @@
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>125-290</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 125-290 A D.262 Bronze CC480K-GS</t>
         </is>
       </c>
-      <c r="G47" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G47" s="2" t="inlineStr"/>
       <c r="H47" s="2" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr"/>
       <c r="K47" s="2" t="inlineStr"/>
       <c r="L47" s="2" t="inlineStr"/>
       <c r="M47" s="2" t="inlineStr"/>
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr"/>
       <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr"/>
       <c r="R47" s="2" t="inlineStr">
         <is>
           <t>1174.50 €</t>
@@ -4385,55 +4373,51 @@
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>150-360</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 150-360 A D.355 Bronze CC480K-GS</t>
         </is>
       </c>
-      <c r="G48" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G48" s="2" t="inlineStr"/>
       <c r="H48" s="2" t="inlineStr">
         <is>
           <t>355</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr"/>
       <c r="K48" s="2" t="inlineStr"/>
       <c r="L48" s="2" t="inlineStr"/>
       <c r="M48" s="2" t="inlineStr"/>
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr"/>
       <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr"/>
       <c r="R48" s="2" t="inlineStr">
         <is>
           <t>3377.70 €</t>
@@ -4449,55 +4433,51 @@
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>200-420</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 200-420 A D.415 Bronze CC480K-GS</t>
         </is>
       </c>
-      <c r="G49" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G49" s="2" t="inlineStr"/>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>415</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr"/>
       <c r="K49" s="2" t="inlineStr"/>
       <c r="L49" s="2" t="inlineStr"/>
       <c r="M49" s="2" t="inlineStr"/>
       <c r="N49" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O49" s="2" t="inlineStr"/>
       <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr"/>
       <c r="R49" s="2" t="inlineStr">
         <is>
           <t>4212.00 €</t>
@@ -4513,55 +4493,51 @@
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
           <t>200-520</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 200-520 B D.530 Duplex A890 gr.1B (1.4517)</t>
         </is>
       </c>
-      <c r="G50" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G50" s="2" t="inlineStr"/>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>530</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr"/>
       <c r="K50" s="2" t="inlineStr"/>
       <c r="L50" s="2" t="inlineStr"/>
       <c r="M50" s="2" t="inlineStr"/>
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr"/>
       <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr"/>
       <c r="R50" s="2" t="inlineStr">
         <is>
           <t>6719.67 €</t>
@@ -4577,55 +4553,51 @@
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>200-520</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 200-520 A D.530 Duplex A890 gr.1B (1.4517)</t>
         </is>
       </c>
-      <c r="G51" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G51" s="2" t="inlineStr"/>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>530</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr"/>
       <c r="K51" s="2" t="inlineStr"/>
       <c r="L51" s="2" t="inlineStr"/>
       <c r="M51" s="2" t="inlineStr"/>
       <c r="N51" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O51" s="2" t="inlineStr"/>
       <c r="P51" s="2" t="inlineStr"/>
       <c r="Q51" s="2" t="inlineStr"/>
       <c r="R51" s="2" t="inlineStr">
         <is>
           <t>6691.07 €</t>
@@ -4641,55 +4613,51 @@
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
           <t>200-520</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 200-520 A D.530 Duplex A890 gr.1B (1.4517)</t>
         </is>
       </c>
-      <c r="G52" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G52" s="2" t="inlineStr"/>
       <c r="H52" s="2" t="inlineStr">
         <is>
           <t>530</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr"/>
       <c r="K52" s="2" t="inlineStr"/>
       <c r="L52" s="2" t="inlineStr"/>
       <c r="M52" s="2" t="inlineStr"/>
       <c r="N52" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O52" s="2" t="inlineStr"/>
       <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr"/>
       <c r="R52" s="2" t="inlineStr">
         <is>
           <t>6691.07 €</t>
@@ -4705,55 +4673,51 @@
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
           <t>200-520</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 200-520 A D.530 Duplex A890 gr.1B (1.4517)</t>
         </is>
       </c>
-      <c r="G53" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G53" s="2" t="inlineStr"/>
       <c r="H53" s="2" t="inlineStr">
         <is>
           <t>530</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr"/>
       <c r="K53" s="2" t="inlineStr"/>
       <c r="L53" s="2" t="inlineStr"/>
       <c r="M53" s="2" t="inlineStr"/>
       <c r="N53" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O53" s="2" t="inlineStr"/>
       <c r="P53" s="2" t="inlineStr"/>
       <c r="Q53" s="2" t="inlineStr"/>
       <c r="R53" s="2" t="inlineStr">
         <is>
           <t>6691.07 €</t>
@@ -4769,55 +4733,51 @@
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>200-520</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 200-520 A D.530 Bronze CC480K-GS</t>
         </is>
       </c>
-      <c r="G54" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G54" s="2" t="inlineStr"/>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>530</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr"/>
       <c r="K54" s="2" t="inlineStr"/>
       <c r="L54" s="2" t="inlineStr"/>
       <c r="M54" s="2" t="inlineStr"/>
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr"/>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr"/>
       <c r="R54" s="2" t="inlineStr">
         <is>
           <t>6691.07 €</t>
@@ -4833,55 +4793,51 @@
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>200-520</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 200-520 A D.530 Duplex A890 gr.1B (1.4517)</t>
         </is>
       </c>
-      <c r="G55" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G55" s="2" t="inlineStr"/>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>530</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr"/>
       <c r="K55" s="2" t="inlineStr"/>
       <c r="L55" s="2" t="inlineStr"/>
       <c r="M55" s="2" t="inlineStr"/>
       <c r="N55" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O55" s="2" t="inlineStr"/>
       <c r="P55" s="2" t="inlineStr"/>
       <c r="Q55" s="2" t="inlineStr"/>
       <c r="R55" s="2" t="inlineStr">
         <is>
           <t>6691.07 €</t>
@@ -4897,55 +4853,51 @@
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
           <t>200-520</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 200-520 A D.530 Bronze CC480K-GS</t>
         </is>
       </c>
-      <c r="G56" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G56" s="2" t="inlineStr"/>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>530</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr"/>
       <c r="K56" s="2" t="inlineStr"/>
       <c r="L56" s="2" t="inlineStr"/>
       <c r="M56" s="2" t="inlineStr"/>
       <c r="N56" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O56" s="2" t="inlineStr"/>
       <c r="P56" s="2" t="inlineStr"/>
       <c r="Q56" s="2" t="inlineStr"/>
       <c r="R56" s="2" t="inlineStr">
         <is>
           <t>6691.07 €</t>
@@ -4961,55 +4913,51 @@
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
           <t>200-670</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 200-670 B D.655 Bronze CC480K-GS</t>
         </is>
       </c>
-      <c r="G57" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G57" s="2" t="inlineStr"/>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>655</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr"/>
       <c r="K57" s="2" t="inlineStr"/>
       <c r="L57" s="2" t="inlineStr"/>
       <c r="M57" s="2" t="inlineStr"/>
       <c r="N57" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O57" s="2" t="inlineStr"/>
       <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr"/>
       <c r="R57" s="2" t="inlineStr">
         <is>
           <t>12107.77 €</t>
@@ -5025,55 +4973,51 @@
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
           <t>200-670</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 200-670 B D.655 Bronze CC480K-GS</t>
         </is>
       </c>
-      <c r="G58" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G58" s="2" t="inlineStr"/>
       <c r="H58" s="2" t="inlineStr">
         <is>
           <t>655</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr"/>
       <c r="K58" s="2" t="inlineStr"/>
       <c r="L58" s="2" t="inlineStr"/>
       <c r="M58" s="2" t="inlineStr"/>
       <c r="N58" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O58" s="2" t="inlineStr"/>
       <c r="P58" s="2" t="inlineStr"/>
       <c r="Q58" s="2" t="inlineStr"/>
       <c r="R58" s="2" t="inlineStr">
         <is>
           <t>12107.77 €</t>
@@ -5089,55 +5033,51 @@
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
           <t>200-670</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 200/670 A D.655 Bronze CC480K-GS</t>
         </is>
       </c>
-      <c r="G59" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G59" s="2" t="inlineStr"/>
       <c r="H59" s="2" t="inlineStr">
         <is>
           <t>655</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr"/>
       <c r="K59" s="2" t="inlineStr"/>
       <c r="L59" s="2" t="inlineStr"/>
       <c r="M59" s="2" t="inlineStr"/>
       <c r="N59" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O59" s="2" t="inlineStr"/>
       <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr"/>
       <c r="R59" s="2" t="inlineStr">
         <is>
           <t>8394.77 €</t>
@@ -5153,55 +5093,51 @@
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
           <t>100-310</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 100/310 B D.325 Bronze CC480K-GS</t>
         </is>
       </c>
-      <c r="G60" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G60" s="2" t="inlineStr"/>
       <c r="H60" s="2" t="inlineStr">
         <is>
           <t>325</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr"/>
       <c r="K60" s="2" t="inlineStr"/>
       <c r="L60" s="2" t="inlineStr"/>
       <c r="M60" s="2" t="inlineStr"/>
       <c r="N60" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O60" s="2" t="inlineStr"/>
       <c r="P60" s="2" t="inlineStr"/>
       <c r="Q60" s="2" t="inlineStr"/>
       <c r="R60" s="2" t="inlineStr">
         <is>
           <t>2663.92 €</t>
@@ -5217,55 +5153,51 @@
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
           <t>150-605</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 150-605 B D.560 Bronze CC480K-GS</t>
         </is>
       </c>
-      <c r="G61" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G61" s="2" t="inlineStr"/>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>560</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr"/>
       <c r="K61" s="2" t="inlineStr"/>
       <c r="L61" s="2" t="inlineStr"/>
       <c r="M61" s="2" t="inlineStr"/>
       <c r="N61" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O61" s="2" t="inlineStr"/>
       <c r="P61" s="2" t="inlineStr"/>
       <c r="Q61" s="2" t="inlineStr"/>
       <c r="R61" s="2" t="inlineStr">
         <is>
           <t>7330.50 €</t>
@@ -5281,55 +5213,51 @@
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
           <t>150-605</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
           <t>Laufrad Omega 150-605 B D.560 Bronze CC480K-GS</t>
         </is>
       </c>
-      <c r="G62" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G62" s="2" t="inlineStr"/>
       <c r="H62" s="2" t="inlineStr">
         <is>
           <t>560</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr"/>
       <c r="K62" s="2" t="inlineStr"/>
       <c r="L62" s="2" t="inlineStr"/>
       <c r="M62" s="2" t="inlineStr"/>
       <c r="N62" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
       <c r="O62" s="2" t="inlineStr"/>
       <c r="P62" s="2" t="inlineStr"/>
       <c r="Q62" s="2" t="inlineStr"/>
       <c r="R62" s="2" t="inlineStr">
         <is>
           <t>7330.50 €</t>
@@ -5481,78 +5409,78 @@
           <t>40.00</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
           <t>64.00</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
           <t>560.00</t>
         </is>
       </c>
       <c r="O64" s="2" t="inlineStr">
         <is>
           <t>250 kW</t>
         </is>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q64" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R64" s="2" t="inlineStr">
         <is>
           <t>4492.63 €</t>
         </is>
       </c>
     </row>
     <row r="65" ht="18" customHeight="1">
       <c r="A65" s="2" t="inlineStr">
         <is>
           <t>AR7243</t>
         </is>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t>RDLO</t>
+          <t>RDL</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
           <t>150-310</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
           <t>RDL 150-310A BOM EMP</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
           <t>320</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>