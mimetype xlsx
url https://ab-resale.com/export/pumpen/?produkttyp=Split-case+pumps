--- v0 (2026-04-21)
+++ v1 (2026-06-16)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Pumpen" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$72</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$50</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R72"/>
+  <dimension ref="A1:R50"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="25" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="15" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
@@ -590,87 +590,91 @@
       </c>
       <c r="D2" s="2" t="inlineStr"/>
       <c r="E2" s="2" t="inlineStr"/>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>HS 250-200-381 B363, 1-F2-DS-BBQE1 90/4 EU</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>1490</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>359</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
-          <t>400.00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>900.00</t>
+          <t>900,00</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>44.00</t>
+          <t>44,00</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>1242.00</t>
+          <t>1242,00</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
-          <t>90 kW</t>
+          <t>90,00 kW</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
-          <t>27540.00 €</t>
+          <t>27540,00 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>AR13589-01</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
@@ -678,83 +682,83 @@
           <t>125-290</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Omega 125-290 A GC G F HW, ohne Motor</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>1475</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>267</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>350.00</t>
+          <t>350,00</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>27.50</t>
+          <t>27,50</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>566.00</t>
+          <t>566,00</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>22,00 kW</t>
         </is>
       </c>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>24196.69 €</t>
+          <t>24196,69 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>AR13589-02</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
@@ -762,83 +766,83 @@
           <t>125-290</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Omega 125-290 A GC G F HW, ohne Motor</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>1475</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>267</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>350.00</t>
+          <t>350,00</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>27.50</t>
+          <t>27,50</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>566.00</t>
+          <t>566,00</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>22,00 kW</t>
         </is>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>24196.69 €</t>
+          <t>24196,69 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>AR13880-01</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
@@ -846,83 +850,83 @@
           <t>350-430</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Omega 350-430 B GB P F, ohne Motor</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>1491</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>424</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>650.00</t>
+          <t>650,00</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>3080.00</t>
+          <t>3080,00</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>1809.00</t>
+          <t>1809,00</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr">
         <is>
-          <t>315 kW</t>
+          <t>315,00 kW</t>
         </is>
       </c>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>57279.76 €</t>
+          <t>57279,76 €</t>
         </is>
       </c>
     </row>
     <row r="6" ht="18" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>AR13880-02</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
@@ -930,83 +934,83 @@
           <t>350-430</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Omega 350-430 B GB P F, ohne Motor</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>1491</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>424</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>650.00</t>
+          <t>650,00</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>3080.00</t>
+          <t>3080,00</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>1809.00</t>
+          <t>1809,00</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr">
         <is>
-          <t>315 kW</t>
+          <t>315,00 kW</t>
         </is>
       </c>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>57279.76 €</t>
+          <t>57279,76 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>AR13880-03</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
@@ -1014,83 +1018,83 @@
           <t>350-430</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Omega 350-430 B GB P F, ohne Motor</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>1491</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>424</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>650.00</t>
+          <t>650,00</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>3080.00</t>
+          <t>3080,00</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>1809.00</t>
+          <t>1809,00</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr">
         <is>
-          <t>315 kW</t>
+          <t>315,00 kW</t>
         </is>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>57279.76 €</t>
+          <t>57279,76 €</t>
         </is>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>AR13883-01</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
@@ -1098,83 +1102,83 @@
           <t>350-430</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Omega 350-430 B GB P F, ohne Motor</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>1491</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>424</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>650.00</t>
+          <t>650,00</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>3080.00</t>
+          <t>3080,00</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>1809.00</t>
+          <t>1809,00</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr">
         <is>
-          <t>315 kW</t>
+          <t>315,00 kW</t>
         </is>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>57279.76 €</t>
+          <t>57279,76 €</t>
         </is>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>AR13883-02</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
@@ -1182,83 +1186,83 @@
           <t>350-430</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Omega 350-430 B GB P F, ohne Motor</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>1491</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>424</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t>650.00</t>
+          <t>650,00</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>3080.00</t>
+          <t>3080,00</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>1809.00</t>
+          <t>1809,00</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr">
         <is>
-          <t>315 kW</t>
+          <t>315,00 kW</t>
         </is>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>57279.76 €</t>
+          <t>57279,76 €</t>
         </is>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>AR13883-03</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
@@ -1266,83 +1270,83 @@
           <t>350-430</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Omega 350-430 B GB P F, ohne Motor</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>1491</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>424</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>650.00</t>
+          <t>650,00</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>3080.00</t>
+          <t>3080,00</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>1809.00</t>
+          <t>1809,00</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr">
         <is>
-          <t>315 kW</t>
+          <t>315,00 kW</t>
         </is>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>57279.76 €</t>
+          <t>57279,76 €</t>
         </is>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>AR14419-01</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>RPH</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
@@ -1350,83 +1354,83 @@
           <t>080-280</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>RPH S8 080-280B ohne Wellendichtung</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>2970</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>279</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>102.00</t>
+          <t>102,00</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>65,00</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>369.00</t>
+          <t>369,00</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>18646.99 €</t>
+          <t>18646,99 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>AR14419-02</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>RPH</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
@@ -1434,83 +1438,83 @@
           <t>080-280</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>RPH S8 080-280B ohne Wellendichtung</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>2970</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>279</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>102.00</t>
+          <t>102,00</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>65.00</t>
+          <t>65,00</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>101.00</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>369.00</t>
+          <t>369,00</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>18646.99 €</t>
+          <t>18646,99 €</t>
         </is>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>AR16712-01</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
@@ -1518,83 +1522,83 @@
           <t>150-605</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Omega 150-605 B SB G F, ohne Motor</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>1691</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>424</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>650.00</t>
+          <t>650,00</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>3080.00</t>
+          <t>3080,00</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>924.00</t>
+          <t>924,00</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr">
         <is>
-          <t>315 kW</t>
+          <t>315,00 kW</t>
         </is>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>22513.01 €</t>
+          <t>22513,01 €</t>
         </is>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>AR16712-02</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
@@ -1602,83 +1606,83 @@
           <t>150-605</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Omega 150-605 B SB G F, ohne Motor</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>1691</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>424</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
-          <t>650.00</t>
+          <t>650,00</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>3080.00</t>
+          <t>3080,00</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>924.00</t>
+          <t>924,00</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr">
         <is>
-          <t>315 kW</t>
+          <t>315,00 kW</t>
         </is>
       </c>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>22513.01 €</t>
+          <t>22513,01 €</t>
         </is>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>AR16712-03</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
@@ -1686,83 +1690,83 @@
           <t>150-605</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Omega 150-605 B SB G F, ohne Motor</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>1691</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>424</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t>650.00</t>
+          <t>650,00</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>3080.00</t>
+          <t>3080,00</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>58,00</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>924.00</t>
+          <t>924,00</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr">
         <is>
-          <t>315 kW</t>
+          <t>315,00 kW</t>
         </is>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>22513.01 €</t>
+          <t>22513,01 €</t>
         </is>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>AR16917-01R</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>RPH</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
@@ -1770,83 +1774,83 @@
           <t>250-401</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>RPH S6 250-401, ohne Motor</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>1616</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>404</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
-          <t>475.00</t>
+          <t>475,00</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>1250,00</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>43,00</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>69,00</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>864.00</t>
+          <t>864,00</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr">
         <is>
-          <t>160 kW</t>
+          <t>160,00 kW</t>
         </is>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>72116.50 €</t>
+          <t>72116,50 €</t>
         </is>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>AR16917-02R</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>RPH</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
@@ -1854,83 +1858,83 @@
           <t>250-401</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>RPH S6 250-401, ohne Motor</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>1616</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>404</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
-          <t>475.00</t>
+          <t>475,00</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>1250.00</t>
+          <t>1250,00</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>43,00</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>69.00</t>
+          <t>69,00</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>864.00</t>
+          <t>864,00</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr">
         <is>
-          <t>160 kW</t>
+          <t>160,00 kW</t>
         </is>
       </c>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>72116.50 €</t>
+          <t>72116,50 €</t>
         </is>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>AR17010-01</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
@@ -1938,83 +1942,83 @@
           <t>250-800</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Omega 250-800 A SC G F, ohne Motor</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>1493</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>764</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
-          <t>600.00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>1500.00</t>
+          <t>1500,00</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>205.00</t>
+          <t>205,00</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>239.00</t>
+          <t>239,00</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>2670.00</t>
+          <t>2670,00</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr">
         <is>
-          <t>900 kW</t>
+          <t>900,00 kW</t>
         </is>
       </c>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>73508.79 €</t>
+          <t>73508,79 €</t>
         </is>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>AR17010-02</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
@@ -2022,83 +2026,83 @@
           <t>250-800</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Omega 250-800 A SC G F, ohne Motor</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>1493</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>764</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
-          <t>600.00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>1500.00</t>
+          <t>1500,00</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>205.00</t>
+          <t>205,00</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>239.00</t>
+          <t>239,00</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>2670.00</t>
+          <t>2670,00</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr">
         <is>
-          <t>900 kW</t>
+          <t>900,00 kW</t>
         </is>
       </c>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>73508.79 €</t>
+          <t>73508,79 €</t>
         </is>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>AR17010-03</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
@@ -2106,83 +2110,83 @@
           <t>250-800</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Omega 250-800 A SC G F, ohne Motor</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>1493</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>764</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
-          <t>600.00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>1500.00</t>
+          <t>1500,00</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>205.00</t>
+          <t>205,00</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>239.00</t>
+          <t>239,00</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>2670.00</t>
+          <t>2670,00</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr">
         <is>
-          <t>900 kW</t>
+          <t>900,00 kW</t>
         </is>
       </c>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>73508.79 €</t>
+          <t>73508,79 €</t>
         </is>
       </c>
     </row>
     <row r="21" ht="32" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>AR17628</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
@@ -2190,87 +2194,87 @@
           <t>350-360</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Omega 350-360 B SC G F</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>1490</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>380</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
-          <t>440.00</t>
+          <t>440,00</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>2000.00</t>
+          <t>2000,00</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>45,00</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>2692.00</t>
+          <t>2692,00</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr">
         <is>
-          <t>160 kW</t>
+          <t>160,00 kW</t>
         </is>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>92098.22 €</t>
+          <t>92098,22 €</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>AR5248</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
@@ -2278,83 +2282,83 @@
           <t>200-420</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Omega 200-420 A GB P F</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>1491</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>415</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>250,00</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>1000,00</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>43,00</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>66,00</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>553.00</t>
+          <t>553,00</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr">
         <is>
-          <t>160 kW</t>
+          <t>160,00 kW</t>
         </is>
       </c>
       <c r="P22" s="2" t="inlineStr"/>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>18344.59 €</t>
+          <t>18344,59 €</t>
         </is>
       </c>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>AR5251</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
@@ -2362,3777 +2366,2377 @@
           <t>200-420</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Omega 200-420 A GB P F</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>1491</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>415</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>250,00</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>1000.00</t>
+          <t>1000,00</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>43,00</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>66,00</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>552.00</t>
+          <t>552,00</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr">
         <is>
-          <t>160 kW</t>
+          <t>160,00 kW</t>
         </is>
       </c>
       <c r="P23" s="2" t="inlineStr"/>
       <c r="Q23" s="2" t="inlineStr"/>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>18344.59 €</t>
+          <t>18344,59 €</t>
         </is>
       </c>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>AR5253A</t>
+          <t>AR5255</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>200-520</t>
+          <t>080-270</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für Omega 200-520 A GB P F</t>
+          <t>Omega 080-270 A GB P F</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>1490</t>
+          <t>1478</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>531</t>
+          <t>275</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J24" s="2" t="inlineStr"/>
-[...4 lines deleted...]
-      <c r="O24" s="2" t="inlineStr"/>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>40,00</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>135,00</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>19,50</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>28,00</t>
+        </is>
+      </c>
+      <c r="N24" s="2" t="inlineStr">
+        <is>
+          <t>220,00</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr">
+        <is>
+          <t>11,00 kW</t>
+        </is>
+      </c>
       <c r="P24" s="2" t="inlineStr"/>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>6691.07 €</t>
+          <t>9961,06 €</t>
         </is>
       </c>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>AR5255</t>
+          <t>AR5256</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>080-270</t>
+          <t>100-310</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>Omega 080-270 A GB P F</t>
+          <t>Omega 100-310 A GB P F</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>1478</t>
+          <t>1483</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>325</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>135.00</t>
+          <t>230,00</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>19.50</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>220.00</t>
+          <t>252,00</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>9961.06 €</t>
+          <t>11052,36 €</t>
         </is>
       </c>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>AR5256</t>
+          <t>AR5257</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>100-310</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Omega 100-310 A GB P F</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>1483</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>325</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>230.00</t>
+          <t>230,00</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>252.00</t>
+          <t>252,00</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P26" s="2" t="inlineStr"/>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>11052.36 €</t>
+          <t>11052,36 €</t>
         </is>
       </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>AR5257</t>
+          <t>AR5258</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>100-310</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>Omega 100-310 A GB P F</t>
+          <t>Omega 100-250 A GB P F</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>1483</t>
+          <t>2978</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>254</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>230.00</t>
+          <t>230,00</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>24,30</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>252.00</t>
+          <t>242,00</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>15,00 kW</t>
         </is>
       </c>
       <c r="P27" s="2" t="inlineStr"/>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>11052.36 €</t>
+          <t>11029,17 €</t>
         </is>
       </c>
     </row>
     <row r="28" ht="18" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>AR5258</t>
+          <t>AR5259</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>100-250</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Omega 100-250 A GB P F</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>2978</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>254</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>230.00</t>
+          <t>230,00</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>24.30</t>
+          <t>24,30</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>242.00</t>
+          <t>242,00</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>15,00 kW</t>
         </is>
       </c>
       <c r="P28" s="2" t="inlineStr"/>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>11029.17 €</t>
+          <t>11029,17 €</t>
         </is>
       </c>
     </row>
     <row r="29" ht="18" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>AR5259</t>
+          <t>AR5260</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>080-270</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>Omega 100-250 A GB P F</t>
+          <t>Omega 080-270 A GB P F</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>2978</t>
+          <t>1478</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>275</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>230.00</t>
+          <t>135,00</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>19,50</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>24.30</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>242.00</t>
+          <t>222,00</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>11,00 kW</t>
         </is>
       </c>
       <c r="P29" s="2" t="inlineStr"/>
       <c r="Q29" s="2" t="inlineStr"/>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>11029.17 €</t>
+          <t>9961,06 €</t>
         </is>
       </c>
     </row>
     <row r="30" ht="18" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>AR5260</t>
+          <t>AR5261</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>080-270</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Omega 080-270 A GB P F</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>1478</t>
+          <t>2981</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
           <t>275</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>70,00</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>135.00</t>
+          <t>250,00</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>19.50</t>
+          <t>85,00</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>115,00</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>222.00</t>
+          <t>222,00</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>90,00 kW</t>
         </is>
       </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>9961.06 €</t>
+          <t>9961,06 €</t>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>AR5261</t>
+          <t>AR5262</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>080-270</t>
+          <t>125-290</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>Omega 080-270 A GB P F</t>
+          <t>Omega 125-290 B GB P F</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
-          <t>2981</t>
+          <t>2985</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>275</t>
+          <t>301</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>260,00</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>90,00</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>115.00</t>
+          <t>140,00</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>222.00</t>
+          <t>308,00</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr">
         <is>
-          <t>90 kW</t>
+          <t>200,00 kW</t>
         </is>
       </c>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr"/>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>9961.06 €</t>
+          <t>13359,60 €</t>
         </is>
       </c>
     </row>
     <row r="32" ht="18" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>AR5262</t>
+          <t>AR5263</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>125-290</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>Omega 125-290 B GB P F</t>
+          <t>Omega 125-290 A GB P F</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>2985</t>
+          <t>2989</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
-          <t>260.00</t>
+          <t>300,00</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>600.00</t>
+          <t>540,00</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>117,00</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>140.00</t>
+          <t>134,00</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>308.00</t>
+          <t>302,00</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr">
         <is>
-          <t>200 kW</t>
+          <t>200,00 kW</t>
         </is>
       </c>
       <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr"/>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>13359.60 €</t>
+          <t>13359,60 €</t>
         </is>
       </c>
     </row>
     <row r="33" ht="18" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>AR5263</t>
+          <t>AR5265</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>125-290</t>
+          <t>100-310</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>Omega 125-290 A GB P F</t>
+          <t>Omega 100-310 A GB P F</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>2989</t>
+          <t>1483</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>325</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>540.00</t>
+          <t>230,00</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>117.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>134.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>302.00</t>
+          <t>252,00</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr">
         <is>
-          <t>200 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr"/>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>13359.60 €</t>
+          <t>11052,36 €</t>
         </is>
       </c>
     </row>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>AR5265</t>
+          <t>AR5269</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>100-310</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>Omega 100-310 A GB P F</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>1483</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
           <t>325</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>230.00</t>
+          <t>230,00</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>252.00</t>
+          <t>252,00</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr"/>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>11052.36 €</t>
+          <t>11052,36 €</t>
         </is>
       </c>
     </row>
     <row r="35" ht="18" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>AR5269</t>
+          <t>AR5271</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>100-310</t>
+          <t>125-290</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>Omega 100-310 A GB P F</t>
+          <t>Omega 125-290 A GB P F</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>1483</t>
+          <t>2989</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>301</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>300,00</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>230.00</t>
+          <t>670,00</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>100,00</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>134,00</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>252.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>308,00</t>
+        </is>
+      </c>
+      <c r="O35" s="2" t="inlineStr"/>
       <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr"/>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>11052.36 €</t>
+          <t>13359,60 €</t>
         </is>
       </c>
     </row>
     <row r="36" ht="18" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>AR5271</t>
+          <t>AR5272</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>125-290</t>
+          <t>100-310</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>Omega 125-290 A GB P F</t>
+          <t>Omega 100-310 A GB P F</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>2989</t>
+          <t>1483</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>325</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>670.00</t>
+          <t>230,00</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>134.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>308.00</t>
-[...2 lines deleted...]
-      <c r="O36" s="2" t="inlineStr"/>
+          <t>252,00</t>
+        </is>
+      </c>
+      <c r="O36" s="2" t="inlineStr">
+        <is>
+          <t>30,00 kW</t>
+        </is>
+      </c>
       <c r="P36" s="2" t="inlineStr"/>
       <c r="Q36" s="2" t="inlineStr"/>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>13359.60 €</t>
+          <t>11052,36 €</t>
         </is>
       </c>
     </row>
     <row r="37" ht="18" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>AR5272</t>
+          <t>AR5273</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>100-310</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Omega 100-310 A GB P F</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>1483</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
           <t>325</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>230.00</t>
+          <t>230,00</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>252.00</t>
+          <t>252,00</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P37" s="2" t="inlineStr"/>
       <c r="Q37" s="2" t="inlineStr"/>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>11052.36 €</t>
-[...3 lines deleted...]
-    <row r="38" ht="18" customHeight="1">
+          <t>11052,36 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="32" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>AR5273</t>
+          <t>AR5274</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>100-310</t>
+          <t>125-290</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>Omega 100-310 A GB P F</t>
+          <t>Omega 125-290 B GB P F</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>1483</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>301</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>260,00</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>230.00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>90,00</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>140,00</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>252.00</t>
+          <t>300,00</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
-[...2 lines deleted...]
-      <c r="P38" s="2" t="inlineStr"/>
+          <t>200,00 kW</t>
+        </is>
+      </c>
+      <c r="P38" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q38" s="2" t="inlineStr"/>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>11052.36 €</t>
+          <t>13359,60 €</t>
         </is>
       </c>
     </row>
     <row r="39" ht="32" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>AR5274</t>
+          <t>AR5276</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>125-290</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>Omega 125-290 B GB P F</t>
+          <t>Omega 125-290 A GB P F</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>1483</t>
+          <t>1479</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
-          <t>260.00</t>
+          <t>85,00</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>600.00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>19,00</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>140.00</t>
+          <t>34,50</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>302,00</t>
         </is>
       </c>
       <c r="O39" s="2" t="inlineStr">
         <is>
-          <t>200 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q39" s="2" t="inlineStr"/>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>13359.60 €</t>
+          <t>13359,60 €</t>
         </is>
       </c>
     </row>
     <row r="40" ht="32" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>AR5276</t>
+          <t>AR5277</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>125-290</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Omega 125-290 A GB P F</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
           <t>1479</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>85,00</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>400.00</t>
+          <t>400,00</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>19,00</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>34.50</t>
+          <t>34,50</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>302.00</t>
+          <t>302,00</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q40" s="2" t="inlineStr"/>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>13359.60 €</t>
-[...3 lines deleted...]
-    <row r="41" ht="32" customHeight="1">
+          <t>13359,60 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="18" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>AR5277</t>
+          <t>AR5278</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>125-290</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>Omega 125-290 A GB P F</t>
+          <t>Omega 125-290 B GB P F</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>1479</t>
+          <t>2985</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>260,00</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>400.00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>90,00</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>34.50</t>
+          <t>140,00</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>302.00</t>
+          <t>317,00</t>
         </is>
       </c>
       <c r="O41" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>200,00 kW</t>
         </is>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q41" s="2" t="inlineStr"/>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>13359.60 €</t>
-[...3 lines deleted...]
-    <row r="42" ht="18" customHeight="1">
+          <t>13359,60 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="32" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>AR5278</t>
+          <t>AR5279</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>125-290</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>Omega 125-290 B GB P F</t>
+          <t>Omega 125-290 A GB P F</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>2985</t>
+          <t>2989</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
-          <t>260.00</t>
+          <t>300,00</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>600.00</t>
+          <t>670,00</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>100,00</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>140.00</t>
+          <t>134,00</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>317.00</t>
+          <t>302,00</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr">
         <is>
-          <t>200 kW</t>
+          <t>250,00 kW</t>
         </is>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q42" s="2" t="inlineStr"/>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>13359.60 €</t>
+          <t>13359,60 €</t>
         </is>
       </c>
     </row>
     <row r="43" ht="32" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>AR5279</t>
+          <t>AR5280</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>125-290</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Omega 125-290 A GB P F</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>2989</t>
+          <t>1479</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>301</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>300,00</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>670.00</t>
+          <t>670,00</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>100,00</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>134.00</t>
+          <t>134,00</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>302.00</t>
+          <t>302,00</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr">
         <is>
-          <t>250 kW</t>
+          <t>250,00 kW</t>
         </is>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q43" s="2" t="inlineStr"/>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>13359.60 €</t>
-[...3 lines deleted...]
-    <row r="44" ht="32" customHeight="1">
+          <t>13359,60 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="18" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>AR5280</t>
+          <t>AR5677</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>125-290</t>
+          <t>300-560</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>Omega 125-290 A GB P F</t>
+          <t>Omega 300-560 B GB P F</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>1479</t>
+          <t>1500</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>301</t>
+          <t>536</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>450,00</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>670.00</t>
+          <t>2150,00</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>134.00</t>
+          <t>104,00</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>302.00</t>
+          <t>1447,00</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr">
         <is>
-          <t>250 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>500,00 kW</t>
+        </is>
+      </c>
+      <c r="P44" s="2" t="inlineStr"/>
       <c r="Q44" s="2" t="inlineStr"/>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>13359.60 €</t>
-[...3 lines deleted...]
-    <row r="45" ht="18" customHeight="1">
+          <t>35987,78 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="32" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>AR5281</t>
+          <t>AR5687-03</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>200-420</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>Laufrad Omega 100/250 B D.254 Bronze CC480K-GS</t>
+          <t>Omega H 200-420 A / GB - 406 mit Packung</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1485</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>406</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...5 lines deleted...]
-      <c r="M45" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="J45" s="2" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="K45" s="2" t="inlineStr">
+        <is>
+          <t>970,00</t>
+        </is>
+      </c>
+      <c r="L45" s="2" t="inlineStr">
+        <is>
+          <t>40,00</t>
+        </is>
+      </c>
+      <c r="M45" s="2" t="inlineStr">
+        <is>
+          <t>64,00</t>
+        </is>
+      </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
-[...4 lines deleted...]
-      <c r="Q45" s="2" t="inlineStr"/>
+          <t>560,00</t>
+        </is>
+      </c>
+      <c r="O45" s="2" t="inlineStr">
+        <is>
+          <t>250,00 kW</t>
+        </is>
+      </c>
+      <c r="P45" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q45" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>2663.92 €</t>
+          <t>4492,63 €</t>
         </is>
       </c>
     </row>
     <row r="46" ht="18" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>AR5282</t>
+          <t>AR7243</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>Omega</t>
+          <t>RDL</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>100-310</t>
+          <t>150-310</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>Laufrad Omega 100/310 A D.254 Bronze CC480K-GS</t>
+          <t>RDL 150-310A BOM EMP</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>320</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J46" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M46" s="2" t="inlineStr"/>
+      <c r="J46" s="2" t="inlineStr">
+        <is>
+          <t>68,00</t>
+        </is>
+      </c>
+      <c r="K46" s="2" t="inlineStr">
+        <is>
+          <t>590,00</t>
+        </is>
+      </c>
+      <c r="L46" s="2" t="inlineStr">
+        <is>
+          <t>102,00</t>
+        </is>
+      </c>
+      <c r="M46" s="2" t="inlineStr">
+        <is>
+          <t>136,00</t>
+        </is>
+      </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
-[...2 lines deleted...]
-      <c r="O46" s="2" t="inlineStr"/>
+          <t>336,00</t>
+        </is>
+      </c>
+      <c r="O46" s="2" t="inlineStr">
+        <is>
+          <t>250,00 kW</t>
+        </is>
+      </c>
       <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr"/>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>2564.46 €</t>
+          <t>9720,00 €</t>
         </is>
       </c>
     </row>
     <row r="47" ht="18" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>AR5283</t>
+          <t>AR7247</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>125-290</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>Laufrad Omega 125-290 A D.262 Bronze CC480K-GS</t>
+          <t>Omega 125-290 AF</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2600</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>262</t>
+          <t>301</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J47" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M47" s="2" t="inlineStr"/>
+      <c r="J47" s="2" t="inlineStr">
+        <is>
+          <t>212,00</t>
+        </is>
+      </c>
+      <c r="K47" s="2" t="inlineStr">
+        <is>
+          <t>237,00</t>
+        </is>
+      </c>
+      <c r="L47" s="2" t="inlineStr">
+        <is>
+          <t>67,00</t>
+        </is>
+      </c>
+      <c r="M47" s="2" t="inlineStr">
+        <is>
+          <t>105,50</t>
+        </is>
+      </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>296,00</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr"/>
       <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr"/>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>1174.50 €</t>
-[...3 lines deleted...]
-    <row r="48" ht="18" customHeight="1">
+          <t>9720,00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="48" ht="32" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>AR5284</t>
+          <t>AR7899-01</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>150-360</t>
+          <t>125-290</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>Laufrad Omega 150-360 A D.355 Bronze CC480K-GS</t>
+          <t>Omega 125-290 A GB P F</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2989</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>355</t>
+          <t>286</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J48" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M48" s="2" t="inlineStr"/>
+      <c r="J48" s="2" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="K48" s="2" t="inlineStr">
+        <is>
+          <t>660,00</t>
+        </is>
+      </c>
+      <c r="L48" s="2" t="inlineStr">
+        <is>
+          <t>81,00</t>
+        </is>
+      </c>
+      <c r="M48" s="2" t="inlineStr">
+        <is>
+          <t>123,00</t>
+        </is>
+      </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
-[...3 lines deleted...]
-      <c r="P48" s="2" t="inlineStr"/>
+          <t>314,00</t>
+        </is>
+      </c>
+      <c r="O48" s="2" t="inlineStr">
+        <is>
+          <t>200,00 kW</t>
+        </is>
+      </c>
+      <c r="P48" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q48" s="2" t="inlineStr"/>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>3377.70 €</t>
-[...3 lines deleted...]
-    <row r="49" ht="18" customHeight="1">
+          <t>12381,22 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="49" ht="32" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>AR5286</t>
+          <t>AR7901-01</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>200-420</t>
+          <t>125-290</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>Laufrad Omega 200-420 A D.415 Bronze CC480K-GS</t>
+          <t>Omega 125-290 A GB P F</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2989</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>415</t>
+          <t>286</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J49" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M49" s="2" t="inlineStr"/>
+      <c r="J49" s="2" t="inlineStr">
+        <is>
+          <t>250,00</t>
+        </is>
+      </c>
+      <c r="K49" s="2" t="inlineStr">
+        <is>
+          <t>660,00</t>
+        </is>
+      </c>
+      <c r="L49" s="2" t="inlineStr">
+        <is>
+          <t>81,00</t>
+        </is>
+      </c>
+      <c r="M49" s="2" t="inlineStr">
+        <is>
+          <t>123,00</t>
+        </is>
+      </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
-[...3 lines deleted...]
-      <c r="P49" s="2" t="inlineStr"/>
+          <t>314,00</t>
+        </is>
+      </c>
+      <c r="O49" s="2" t="inlineStr">
+        <is>
+          <t>200,00 kW</t>
+        </is>
+      </c>
+      <c r="P49" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q49" s="2" t="inlineStr"/>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>4212.00 €</t>
+          <t>12381,22 €</t>
         </is>
       </c>
     </row>
     <row r="50" ht="18" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>AR5287</t>
+          <t>AR8676</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Split-Case Pumpen</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Omega</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>200-520</t>
+          <t>080-210</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>Laufrad Omega 200-520 B D.530 Duplex A890 gr.1B (1.4517)</t>
+          <t>Omega 080-210 B GB G F</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2981</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>530</t>
+          <t>214</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...5 lines deleted...]
-      <c r="M50" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="J50" s="2" t="inlineStr">
+        <is>
+          <t>45,00</t>
+        </is>
+      </c>
+      <c r="K50" s="2" t="inlineStr">
+        <is>
+          <t>239,00</t>
+        </is>
+      </c>
+      <c r="L50" s="2" t="inlineStr">
+        <is>
+          <t>26,00</t>
+        </is>
+      </c>
+      <c r="M50" s="2" t="inlineStr">
+        <is>
+          <t>66,00</t>
+        </is>
+      </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr"/>
       <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr"/>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>6719.67 €</t>
-[...1551 lines deleted...]
-          <t>12560.98 €</t>
+          <t>12560,98 €</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:R72"/>
+  <autoFilter ref="A1:R50"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>