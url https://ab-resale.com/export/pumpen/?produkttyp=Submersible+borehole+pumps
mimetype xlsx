--- v0 (2026-04-21)
+++ v1 (2026-06-16)
@@ -598,7037 +598,7045 @@
           <t>150E</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>UMA 150E 22/21</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>2878</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr"/>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr"/>
       <c r="K2" s="2" t="inlineStr"/>
       <c r="L2" s="2" t="inlineStr"/>
       <c r="M2" s="2" t="inlineStr"/>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>99.00</t>
+          <t>99,00</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>22,00 kW</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 500 V</t>
         </is>
       </c>
-      <c r="Q2" s="2" t="inlineStr"/>
+      <c r="Q2" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
-          <t>4059.85 €</t>
+          <t>4059,85 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="32" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>AR10881</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-150/6</t>
         </is>
       </c>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-150/6D</t>
         </is>
       </c>
       <c r="G3" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H3" s="2" t="inlineStr">
         <is>
           <t>169</t>
         </is>
       </c>
       <c r="I3" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J3" s="2" t="inlineStr">
         <is>
-          <t>66.14</t>
+          <t>66,14</t>
         </is>
       </c>
       <c r="K3" s="2" t="inlineStr">
         <is>
-          <t>233.83</t>
+          <t>233,83</t>
         </is>
       </c>
       <c r="L3" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
-          <t>219.00</t>
+          <t>219,00</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>204.00</t>
+          <t>204,00</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr"/>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>11458.92 €</t>
+          <t>11458,92 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="32" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>AR10882</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-150/6</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-150/6D</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>169</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr">
         <is>
-          <t>66.14</t>
+          <t>66,14</t>
         </is>
       </c>
       <c r="K4" s="2" t="inlineStr">
         <is>
-          <t>233.83</t>
+          <t>233,83</t>
         </is>
       </c>
       <c r="L4" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
-          <t>219.00</t>
+          <t>219,00</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
-          <t>204.00</t>
+          <t>204,00</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>11458.92 €</t>
+          <t>11458,92 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="32" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>AR10883</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-150/6</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-150/6D</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>169</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>66.14</t>
+          <t>66,14</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>233.83</t>
+          <t>233,83</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>219.00</t>
+          <t>219,00</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>204.00</t>
+          <t>204,00</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
       <c r="P5" s="2" t="inlineStr"/>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>11458.92 €</t>
+          <t>11458,92 €</t>
         </is>
       </c>
     </row>
     <row r="6" ht="32" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>AR10884</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-150/6</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-150/6D</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>169</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>66.14</t>
+          <t>66,14</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>233.83</t>
+          <t>233,83</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>219.00</t>
+          <t>219,00</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>204.00</t>
+          <t>204,00</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
       <c r="P6" s="2" t="inlineStr"/>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>11458.92 €</t>
+          <t>11458,92 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="32" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>AR10888</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-120/5</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-120/05A</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>167</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
-          <t>43.92</t>
+          <t>43,92</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>160,00</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>100,00</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
-          <t>188.00</t>
+          <t>188,00</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>187.00</t>
+          <t>187,00</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>10084.40 €</t>
+          <t>10084,40 €</t>
         </is>
       </c>
     </row>
     <row r="8" ht="32" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>AR10889</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-150/4</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-150/04E</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>167</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>65.08</t>
+          <t>65,08</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>225.00</t>
+          <t>225,00</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>141.00</t>
+          <t>141,00</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>158.00</t>
+          <t>158,00</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
       <c r="P8" s="2" t="inlineStr"/>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>8709.87 €</t>
+          <t>8709,87 €</t>
         </is>
       </c>
     </row>
     <row r="9" ht="32" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>AR10890</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-150/4</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-150/04C</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>170</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t>66.73</t>
+          <t>66,73</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>235.00</t>
+          <t>235,00</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>76.00</t>
+          <t>76,00</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>148.00</t>
+          <t>148,00</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>158.00</t>
+          <t>158,00</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr"/>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>8709.87 €</t>
+          <t>8709,87 €</t>
         </is>
       </c>
     </row>
     <row r="10" ht="32" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>AR10891</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>UPA200</t>
+          <t>UPA</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>200-014/09</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>UPA 200-14/09A</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>130</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>37,00</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>190.00</t>
+          <t>190,00</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>220.00</t>
+          <t>220,00</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>97.00</t>
+          <t>97,00</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>7117.91 €</t>
+          <t>7117,91 €</t>
         </is>
       </c>
     </row>
     <row r="11" ht="32" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
           <t>AR10892</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-120/3</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-120/03A</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>177</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>48,00</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>126.00</t>
+          <t>126,00</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>133.00</t>
+          <t>133,00</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>140.00</t>
+          <t>140,00</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
       <c r="P11" s="2" t="inlineStr"/>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>7333.64 €</t>
+          <t>7333,64 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="32" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
           <t>AR10896</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr"/>
       <c r="E12" s="2" t="inlineStr"/>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-250/7a</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>97.95</t>
+          <t>97,95</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>332.10</t>
+          <t>332,10</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>114.00</t>
+          <t>114,00</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>237.00</t>
+          <t>237,00</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>471.00</t>
+          <t>471,00</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr"/>
       <c r="P12" s="2" t="inlineStr"/>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>14823.19 €</t>
+          <t>14823,19 €</t>
         </is>
       </c>
     </row>
     <row r="13" ht="32" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>AR11270-01</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
-          <t>UPA200</t>
+          <t>UPV</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>21/10</t>
+          <t>200-021/10</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>UPV 200-21/10</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>16,50</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>82.50</t>
+          <t>82,50</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>209.65</t>
+          <t>209,65</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>172.00</t>
+          <t>172,00</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
+          <t>75,00 kW</t>
         </is>
       </c>
       <c r="P13" s="2" t="inlineStr"/>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>53460.00 €</t>
+          <t>53460,00 €</t>
         </is>
       </c>
     </row>
     <row r="14" ht="32" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>AR11270-02</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>UPA200</t>
+          <t>UPV</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>21/10</t>
+          <t>200-021/10</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>UPV 200-21/10</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>16,50</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>82.50</t>
+          <t>82,50</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>209.65</t>
+          <t>209,65</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>177.00</t>
+          <t>177,00</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
+          <t>75,00 kW</t>
         </is>
       </c>
       <c r="P14" s="2" t="inlineStr"/>
       <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>53460.00 €</t>
+          <t>53460,00 €</t>
         </is>
       </c>
     </row>
     <row r="15" ht="32" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>AR11270-03</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>UPA200</t>
+          <t>UPV</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>21/10</t>
+          <t>200-021/10</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>UPV 200-21/10</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>16,50</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>82.50</t>
+          <t>82,50</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>209.65</t>
+          <t>209,65</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>172.00</t>
+          <t>172,00</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
+          <t>75,00 kW</t>
         </is>
       </c>
       <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>53460.00 €</t>
+          <t>53460,00 €</t>
         </is>
       </c>
     </row>
     <row r="16" ht="32" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>AR11270-04</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>UPA200</t>
+          <t>UPV</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>21/10</t>
+          <t>200-021/10</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>UPV 200-21/10</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>16,50</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>82.50</t>
+          <t>82,50</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>209.65</t>
+          <t>209,65</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>172.00</t>
+          <t>172,00</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
+          <t>75,00 kW</t>
         </is>
       </c>
       <c r="P16" s="2" t="inlineStr"/>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>53460.00 €</t>
+          <t>53460,00 €</t>
         </is>
       </c>
     </row>
     <row r="17" ht="32" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>AR11270-05</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
-          <t>UPA200</t>
+          <t>UPV</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>21/10</t>
+          <t>200-021/10</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>UPV 200-21/10</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>16,50</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>82.50</t>
+          <t>82,50</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>209.65</t>
+          <t>209,65</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>172.00</t>
+          <t>172,00</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
+          <t>75,00 kW</t>
         </is>
       </c>
       <c r="P17" s="2" t="inlineStr"/>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>53460.00 €</t>
+          <t>53460,00 €</t>
         </is>
       </c>
     </row>
     <row r="18" ht="32" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>AR11274</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr"/>
       <c r="E18" s="2" t="inlineStr"/>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>UPA 150 48-24 AISI304</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr"/>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
-          <t>5.40</t>
+          <t>5,40</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>61.20</t>
+          <t>61,20</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>131.90</t>
+          <t>131,90</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>326.10</t>
+          <t>326,10</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr"/>
       <c r="O18" s="2" t="inlineStr"/>
       <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>4620.00 €</t>
+          <t>4620,00 €</t>
         </is>
       </c>
     </row>
     <row r="19" ht="32" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>AR11275</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr"/>
       <c r="E19" s="2" t="inlineStr"/>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>UPA 150 30-35 AISI304</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr"/>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
-          <t>2.98</t>
+          <t>2,98</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>39.60</t>
+          <t>39,60</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>172.90</t>
+          <t>172,90</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>390.30</t>
+          <t>390,30</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr"/>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr"/>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>3850.00 €</t>
+          <t>3850,00 €</t>
         </is>
       </c>
     </row>
     <row r="20" ht="32" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>AR11276</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr"/>
       <c r="E20" s="2" t="inlineStr"/>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>UPA 150 15-40 AISI304</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr"/>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
-          <t>1.98</t>
+          <t>1,98</t>
         </is>
       </c>
       <c r="K20" s="2" t="inlineStr">
         <is>
-          <t>21.60</t>
+          <t>21,60</t>
         </is>
       </c>
       <c r="L20" s="2" t="inlineStr">
         <is>
-          <t>250.50</t>
+          <t>250,50</t>
         </is>
       </c>
       <c r="M20" s="2" t="inlineStr">
         <is>
-          <t>440.20</t>
+          <t>440,20</t>
         </is>
       </c>
       <c r="N20" s="2" t="inlineStr"/>
       <c r="O20" s="2" t="inlineStr"/>
       <c r="P20" s="2" t="inlineStr"/>
       <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>2887.50 €</t>
+          <t>2887,50 €</t>
         </is>
       </c>
     </row>
     <row r="21" ht="32" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>AR11277</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr"/>
       <c r="E21" s="2" t="inlineStr"/>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>UPA 150 15-32 AISI304</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr"/>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
-          <t>1.98</t>
+          <t>1,98</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>21.60</t>
+          <t>21,60</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>201.60</t>
+          <t>201,60</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>352.90</t>
+          <t>352,90</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr"/>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr"/>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>2453.00 €</t>
+          <t>2453,00 €</t>
         </is>
       </c>
     </row>
     <row r="22" ht="32" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>AR11970-02</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-120/2</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-120/2a UMA 200D   45/21</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>2950</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="K22" s="2" t="inlineStr">
         <is>
-          <t>165.00</t>
+          <t>165,00</t>
         </is>
       </c>
       <c r="L22" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>43,00</t>
         </is>
       </c>
       <c r="M22" s="2" t="inlineStr">
         <is>
-          <t>88.00</t>
+          <t>88,00</t>
         </is>
       </c>
       <c r="N22" s="2" t="inlineStr">
         <is>
-          <t>281.00</t>
+          <t>281,00</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>15879.49 €</t>
+          <t>15879,49 €</t>
         </is>
       </c>
     </row>
     <row r="23" ht="32" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
           <t>AR11970-03</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-120/2</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-120/2a UMA 200D   45/21</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>2950</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>172</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>165.00</t>
+          <t>165,00</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>43,00</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>88.00</t>
+          <t>88,00</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>281.00</t>
+          <t>281,00</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q23" s="2" t="inlineStr"/>
+      <c r="Q23" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>15879.49 €</t>
+          <t>15879,49 €</t>
         </is>
       </c>
     </row>
     <row r="24" ht="32" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
           <t>AR12229</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>UPA150C</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>150C</t>
+          <t>150-016/1</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>UPA 150C-16/1 DN  100  0,75</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
           <t>2865</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
-          <t>6.77</t>
+          <t>6,77</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>21.35</t>
+          <t>21,35</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>38.00</t>
+          <t>38,00</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>1505.27 €</t>
+          <t>1505,27 €</t>
         </is>
       </c>
     </row>
     <row r="25" ht="32" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>AR12493</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>UPAchrom 100</t>
+          <t>UPA100C</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>100C</t>
+          <t>100-009/10</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>UPAchrom 100 UPAC 4-009/10 -CCRDV+DN   4-0022C2-AEWT</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
           <t>2840</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
-          <t>0.90</t>
+          <t>0,90</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>10.56</t>
+          <t>10,56</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
-[...2 lines deleted...]
-      <c r="Q25" s="2" t="inlineStr"/>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
+      <c r="Q25" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>1155.10 €</t>
+          <t>1155,10 €</t>
         </is>
       </c>
     </row>
     <row r="26" ht="32" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>AR12577</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>UPAchrom 100</t>
+          <t>UPA100C</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>100C</t>
+          <t>100-005/33</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>UPAchrom 100 UPAC 4-005/33 -CCRCV+DN   4-0037C2-ADWT</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>2840</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>41,00</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr">
         <is>
-          <t>3,7 kW</t>
+          <t>3,70 kW</t>
         </is>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>1276.05 €</t>
+          <t>1276,05 €</t>
         </is>
       </c>
     </row>
     <row r="27" ht="32" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>AR12761</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>001/020</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>S 100 D 1/20 + 0,75 kW Motor Frl 230V 1ph (benötigt Anlaufgerät)</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>2865</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr"/>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>108,00</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>786.12 €</t>
+          <t>786,12 €</t>
         </is>
       </c>
     </row>
     <row r="28" ht="32" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>AR12762</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>001/020</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>S 100 D 1/20 + 0,75 kW Motor Cor 230V 1ph (benötigt Anlaufgerät)</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>2865</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr"/>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>108,00</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>786.12 €</t>
+          <t>786,12 €</t>
         </is>
       </c>
     </row>
     <row r="29" ht="32" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>AR12763</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>002/011</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>S 100 D 2/11 + 0,55 kW Motor Cor 230V 1ph (benötigt Anlaufgerät)</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>2865</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr"/>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q29" s="2" t="inlineStr"/>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>612.18 €</t>
+          <t>612,18 €</t>
         </is>
       </c>
     </row>
     <row r="30" ht="32" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
           <t>AR12768</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>004/011</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>S 100 D 4/11 + 1,1 kW Motor Cor 230V 1ph (benötigt Anlaufgerät)</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
           <t>2865</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr"/>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>34.00</t>
+          <t>34,00</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>68.00</t>
+          <t>68,00</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>20.20</t>
+          <t>20,20</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>931.68 €</t>
+          <t>931,68 €</t>
         </is>
       </c>
     </row>
     <row r="31" ht="32" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>AR12769</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>004/016</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>S 100 D 4/16 + 1,5 kW Motor Frl 230V 1ph (benötigt Anlaufgerät)</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>2865</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr"/>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>98,00</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>22.10</t>
+          <t>22,10</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q31" s="2" t="inlineStr"/>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>1123.98 €</t>
+          <t>1123,98 €</t>
         </is>
       </c>
     </row>
     <row r="32" ht="32" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
           <t>AR12772</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>004/024</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>S 100 D 4/24 + 2,2 kW Motor Cor 400V 3ph</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
           <t>2865</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr"/>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>125.00</t>
+          <t>125,00</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>22.70</t>
+          <t>22,70</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q32" s="2" t="inlineStr"/>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>1356.97 €</t>
+          <t>1356,97 €</t>
         </is>
       </c>
     </row>
     <row r="33" ht="32" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
           <t>AR12773</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>KSB ITUR</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>ITUR D4</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>3/16</t>
+          <t>03/16</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
           <t>D4-3/16 + 0,75 kW Motor Cor 230V 1ph (benötigt Anlaufgerät)</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>2865</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr"/>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>3.20</t>
+          <t>3,20</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>91.00</t>
+          <t>91,00</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q33" s="2" t="inlineStr"/>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>396.61 €</t>
+          <t>396,61 €</t>
         </is>
       </c>
     </row>
     <row r="34" ht="32" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
           <t>AR12774</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>KSB ITUR</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>ITUR D4</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>3/36</t>
+          <t>03/36</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
           <t>D4-3/36 + 1,5 kW Motor Cor 400V 3ph</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
           <t>2865</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr"/>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>3.20</t>
+          <t>3,20</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>34.00</t>
+          <t>34,00</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>206.00</t>
+          <t>206,00</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q34" s="2" t="inlineStr"/>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>539.66 €</t>
+          <t>539,66 €</t>
         </is>
       </c>
     </row>
     <row r="35" ht="32" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
           <t>AR12775</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>KSB ITUR</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>ITUR D4</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>6/7</t>
+          <t>06/07</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
           <t>D4-6/7 + 0,55 kW Motor Cor 230V 1ph (benötigt Anlaufgerät)</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
           <t>2865</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr"/>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>44.00</t>
+          <t>44,00</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="O35" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q35" s="2" t="inlineStr"/>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>311.17 €</t>
+          <t>311,17 €</t>
         </is>
       </c>
     </row>
     <row r="36" ht="32" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
           <t>AR12777</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>ITUR D4</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>6/9</t>
+          <t>06/09</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>D4-6/9 + 0,75 kW Motor Cor 230V 1ph (benötigt Anlaufgerät)</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
           <t>2865</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr"/>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr"/>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr"/>
       <c r="O36" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q36" s="2" t="inlineStr"/>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>407.46 €</t>
+          <t>407,46 €</t>
         </is>
       </c>
     </row>
     <row r="37" ht="32" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
           <t>AR12778</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>KSB ITUR</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>ITUR D4</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>21/40</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>D4-21/40 + 5,5 kW Motor FRL 400V 50Hz AD</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
           <t>2865</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr"/>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>9,50</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>225.00</t>
+          <t>225,00</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>88.00</t>
+          <t>88,00</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q37" s="2" t="inlineStr"/>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>960.11 €</t>
+          <t>960,11 €</t>
         </is>
       </c>
     </row>
     <row r="38" ht="32" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>AR12779</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB ITUR</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>ITUR D4</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>23/27</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>D4-23/27 + 5,5 kW Motor Cor 400V 3ph</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>2865</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr"/>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>38.00</t>
+          <t>38,00</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>175.00</t>
+          <t>175,00</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>68.00</t>
+          <t>68,00</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q38" s="2" t="inlineStr"/>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>896.59 €</t>
+          <t>896,59 €</t>
         </is>
       </c>
     </row>
     <row r="39" ht="32" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
           <t>AR12781</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>KSB ITUR</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>ITUR D6</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
           <t>31/13</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
           <t>D6-31/13 + 15 kW Motor FRL 400V 50Hz AD</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
           <t>2865</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr"/>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>165.00</t>
+          <t>165,00</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>108,00</t>
         </is>
       </c>
       <c r="O39" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>15,00 kW</t>
         </is>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q39" s="2" t="inlineStr"/>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>3295.80 €</t>
+          <t>3295,80 €</t>
         </is>
       </c>
     </row>
     <row r="40" ht="32" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
           <t>AR12886</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>004/016</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>S 100 D 4/16 Pumpenhydraulik</t>
         </is>
       </c>
-      <c r="G40" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G40" s="2" t="inlineStr"/>
       <c r="H40" s="2" t="inlineStr"/>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>100,00</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr"/>
       <c r="P40" s="2" t="inlineStr"/>
       <c r="Q40" s="2" t="inlineStr"/>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>495.18 €</t>
+          <t>495,18 €</t>
         </is>
       </c>
     </row>
     <row r="41" ht="32" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
           <t>AR12887</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>004/011</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>S 100 D 4/11 Pumpenhydraulik</t>
         </is>
       </c>
-      <c r="G41" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G41" s="2" t="inlineStr"/>
       <c r="H41" s="2" t="inlineStr"/>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>70,00</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="O41" s="2" t="inlineStr"/>
       <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr"/>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>427.91 €</t>
+          <t>427,91 €</t>
         </is>
       </c>
     </row>
     <row r="42" ht="32" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
           <t>AR12888</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>004/008</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>S 100 D 4/8 Pumpenhydraulik</t>
         </is>
       </c>
-      <c r="G42" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G42" s="2" t="inlineStr"/>
       <c r="H42" s="2" t="inlineStr"/>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr"/>
       <c r="P42" s="2" t="inlineStr"/>
       <c r="Q42" s="2" t="inlineStr"/>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>321.68 €</t>
+          <t>321,68 €</t>
         </is>
       </c>
     </row>
     <row r="43" ht="32" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
           <t>AR12889</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>002/044</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>S 100 D 2/44 Pumpenhydraulik</t>
         </is>
       </c>
-      <c r="G43" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G43" s="2" t="inlineStr"/>
       <c r="H43" s="2" t="inlineStr"/>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>70,00</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>250.00</t>
+          <t>250,00</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr"/>
       <c r="P43" s="2" t="inlineStr"/>
       <c r="Q43" s="2" t="inlineStr"/>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>829.53 €</t>
+          <t>829,53 €</t>
         </is>
       </c>
     </row>
     <row r="44" ht="32" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
           <t>AR12891</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>001/050</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>S 100 D 1/50 Pumpenhydraulik</t>
         </is>
       </c>
-      <c r="G44" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G44" s="2" t="inlineStr"/>
       <c r="H44" s="2" t="inlineStr"/>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>48,00</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>275.00</t>
+          <t>275,00</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr"/>
       <c r="P44" s="2" t="inlineStr"/>
       <c r="Q44" s="2" t="inlineStr"/>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>1255.24 €</t>
+          <t>1255,24 €</t>
         </is>
       </c>
     </row>
     <row r="45" ht="32" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
           <t>AR12892</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
           <t>001/040</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>S 100 D 1/40 Pumpenhydraulik</t>
         </is>
       </c>
-      <c r="G45" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G45" s="2" t="inlineStr"/>
       <c r="H45" s="2" t="inlineStr"/>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>225.00</t>
+          <t>225,00</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr"/>
       <c r="P45" s="2" t="inlineStr"/>
       <c r="Q45" s="2" t="inlineStr"/>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>803.22 €</t>
+          <t>803,22 €</t>
         </is>
       </c>
     </row>
     <row r="46" ht="32" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>AR12893</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
           <t>001/020</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
           <t>S 100 D 1/20 Pumpenhydraulik</t>
         </is>
       </c>
-      <c r="G46" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G46" s="2" t="inlineStr"/>
       <c r="H46" s="2" t="inlineStr"/>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>19,00</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>7,50</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr"/>
       <c r="P46" s="2" t="inlineStr"/>
       <c r="Q46" s="2" t="inlineStr"/>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>387.45 €</t>
+          <t>387,45 €</t>
         </is>
       </c>
     </row>
     <row r="47" ht="32" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>AR12895</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
           <t>002/050</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
           <t>S 100 D 2/50 Pumpenhydraulik</t>
         </is>
       </c>
-      <c r="G47" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G47" s="2" t="inlineStr"/>
       <c r="H47" s="2" t="inlineStr"/>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>80.00</t>
+          <t>80,00</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>275.00</t>
+          <t>275,00</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr"/>
       <c r="P47" s="2" t="inlineStr"/>
       <c r="Q47" s="2" t="inlineStr"/>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>1298.65 €</t>
+          <t>1298,65 €</t>
         </is>
       </c>
     </row>
     <row r="48" ht="32" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>AR12896</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
           <t>002/033</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
           <t>S 100 D 2/33 Pumpenhydraulik</t>
         </is>
       </c>
-      <c r="G48" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G48" s="2" t="inlineStr"/>
       <c r="H48" s="2" t="inlineStr"/>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>55,00</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>180,00</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr"/>
       <c r="P48" s="2" t="inlineStr"/>
       <c r="Q48" s="2" t="inlineStr"/>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>512.76 €</t>
+          <t>512,76 €</t>
         </is>
       </c>
     </row>
     <row r="49" ht="32" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>AR12897</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>S100D</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
           <t>004/040</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>S 100 D 4/40 Pumpenhydraulik</t>
         </is>
       </c>
-      <c r="G49" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G49" s="2" t="inlineStr"/>
       <c r="H49" s="2" t="inlineStr"/>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>122.00</t>
+          <t>122,00</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>245.00</t>
+          <t>245,00</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="O49" s="2" t="inlineStr"/>
       <c r="P49" s="2" t="inlineStr"/>
       <c r="Q49" s="2" t="inlineStr"/>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>1713.65 €</t>
+          <t>1713,65 €</t>
         </is>
       </c>
     </row>
     <row r="50" ht="32" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>AR12899</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>KSB ITUR</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>ITUR D4</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>3/36</t>
+          <t>03/36</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>D4-3/36 Pumpe mit Freiem Wellenende</t>
         </is>
       </c>
-      <c r="G50" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G50" s="2" t="inlineStr"/>
       <c r="H50" s="2" t="inlineStr"/>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>3.20</t>
+          <t>3,20</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>34.00</t>
+          <t>34,00</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>206.00</t>
+          <t>206,00</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr"/>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>837.96 €</t>
+          <t>837,96 €</t>
         </is>
       </c>
     </row>
     <row r="51" ht="32" customHeight="1">
       <c r="A51" s="2" t="inlineStr">
         <is>
           <t>AR12909</t>
         </is>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr"/>
       <c r="E51" s="2" t="inlineStr"/>
       <c r="F51" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotor 0,83 kW, 4", 60Hz, 3x 230V</t>
         </is>
       </c>
-      <c r="G51" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G51" s="2" t="inlineStr"/>
       <c r="H51" s="2" t="inlineStr"/>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr"/>
       <c r="K51" s="2" t="inlineStr"/>
       <c r="L51" s="2" t="inlineStr"/>
       <c r="M51" s="2" t="inlineStr"/>
       <c r="N51" s="2" t="inlineStr"/>
       <c r="O51" s="2" t="inlineStr">
         <is>
           <t>0,83 kW</t>
         </is>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q51" s="2" t="inlineStr"/>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>71.12 €</t>
+          <t>71,12 €</t>
         </is>
       </c>
     </row>
     <row r="52" ht="32" customHeight="1">
       <c r="A52" s="2" t="inlineStr">
         <is>
           <t>AR12910</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr"/>
       <c r="E52" s="2" t="inlineStr"/>
       <c r="F52" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotor 4,2 kW, 4", 60Hz, 3x 230V</t>
         </is>
       </c>
-      <c r="G52" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G52" s="2" t="inlineStr"/>
       <c r="H52" s="2" t="inlineStr"/>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr"/>
       <c r="K52" s="2" t="inlineStr"/>
       <c r="L52" s="2" t="inlineStr"/>
       <c r="M52" s="2" t="inlineStr"/>
       <c r="N52" s="2" t="inlineStr"/>
       <c r="O52" s="2" t="inlineStr">
         <is>
-          <t>4,2 kW</t>
+          <t>4,20 kW</t>
         </is>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 220 V</t>
         </is>
       </c>
       <c r="Q52" s="2" t="inlineStr"/>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>219.08 €</t>
+          <t>219,08 €</t>
         </is>
       </c>
     </row>
     <row r="53" ht="32" customHeight="1">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t>AR13124</t>
+          <t>AR12951</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
-          <t>UPAchrom 100</t>
+          <t>WILO Sub-TWU</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>100C</t>
+          <t>6-2403</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>UPAchrom 100 UPAC 4-012/13 -CCRDV-BSN  4T-52  für Unterwassermotor mit NEMA Anschluss</t>
-[...11 lines deleted...]
-      </c>
+          <t>WiloSub TWU 6-2403-B,Rp 2,3x400V,3kW Art. Nr.: 6043764</t>
+        </is>
+      </c>
+      <c r="G53" s="2" t="inlineStr"/>
+      <c r="H53" s="2" t="inlineStr"/>
       <c r="I53" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...21 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="J53" s="2" t="inlineStr"/>
+      <c r="K53" s="2" t="inlineStr"/>
+      <c r="L53" s="2" t="inlineStr"/>
+      <c r="M53" s="2" t="inlineStr"/>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>13.80</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="O53" s="2" t="inlineStr"/>
-      <c r="P53" s="2" t="inlineStr"/>
+      <c r="P53" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q53" s="2" t="inlineStr"/>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>801.64 €</t>
+          <t>152,06 €</t>
         </is>
       </c>
     </row>
     <row r="54" ht="32" customHeight="1">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>AR13300-01</t>
+          <t>AR13124</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t>UPA200</t>
+          <t>UPA100C</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>100-012/13</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>UPA  200-011/06GN für UMA 150- 15/21E</t>
+          <t>UPAchrom 100 UPAC 4-012/13 -CCRDV-BSN  4T-52  für Unterwassermotor mit NEMA Anschluss</t>
         </is>
       </c>
       <c r="G54" s="2" t="inlineStr">
         <is>
-          <t>2890</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H54" s="2" t="inlineStr">
         <is>
-          <t>123</t>
+          <t>96</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>52.80</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>78.50</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>132.00</t>
+          <t>77,00</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
-[...12 lines deleted...]
-      <c r="Q54" s="2" t="inlineStr"/>
+          <t>13,80</t>
+        </is>
+      </c>
+      <c r="O54" s="2" t="inlineStr"/>
+      <c r="P54" s="2" t="inlineStr"/>
+      <c r="Q54" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>5279.15 €</t>
+          <t>801,64 €</t>
         </is>
       </c>
     </row>
     <row r="55" ht="32" customHeight="1">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>AR13415M</t>
+          <t>AR13300-01</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
-          <t>UPA-Motoren</t>
-[...2 lines deleted...]
-      <c r="E55" s="2" t="inlineStr"/>
+          <t>UPA</t>
+        </is>
+      </c>
+      <c r="E55" s="2" t="inlineStr">
+        <is>
+          <t>200-011/06</t>
+        </is>
+      </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>UMA 200D- 75/22G 1000V</t>
+          <t>UPA  200-011/06GN für UMA 150- 15/21E</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>2903</t>
-[...2 lines deleted...]
-      <c r="H55" s="2" t="inlineStr"/>
+          <t>2890</t>
+        </is>
+      </c>
+      <c r="H55" s="2" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
-[...5 lines deleted...]
-      <c r="M55" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J55" s="2" t="inlineStr">
+        <is>
+          <t>3,80</t>
+        </is>
+      </c>
+      <c r="K55" s="2" t="inlineStr">
+        <is>
+          <t>52,80</t>
+        </is>
+      </c>
+      <c r="L55" s="2" t="inlineStr">
+        <is>
+          <t>78,50</t>
+        </is>
+      </c>
+      <c r="M55" s="2" t="inlineStr">
+        <is>
+          <t>132,00</t>
+        </is>
+      </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>237.00</t>
-[...2 lines deleted...]
-      <c r="O55" s="2" t="inlineStr"/>
+          <t>74,00</t>
+        </is>
+      </c>
+      <c r="O55" s="2" t="inlineStr">
+        <is>
+          <t>14,50 kW</t>
+        </is>
+      </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 1000 V</t>
-[...2 lines deleted...]
-      <c r="Q55" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q55" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>13802.50 €</t>
+          <t>5279,15 €</t>
         </is>
       </c>
     </row>
     <row r="56" ht="32" customHeight="1">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>AR13929</t>
+          <t>AR13300-02</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t>UPA-Motoren</t>
+          <t>UPA</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>150E</t>
+          <t>200-011/06</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>UMA 150E   13/21 600V</t>
+          <t>UPA  200-011/06GN für UMA 150- 15/21E</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
           <t>2890</t>
         </is>
       </c>
-      <c r="H56" s="2" t="inlineStr"/>
+      <c r="H56" s="2" t="inlineStr">
+        <is>
+          <t>123</t>
+        </is>
+      </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J56" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M56" s="2" t="inlineStr"/>
+      <c r="J56" s="2" t="inlineStr">
+        <is>
+          <t>3,80</t>
+        </is>
+      </c>
+      <c r="K56" s="2" t="inlineStr">
+        <is>
+          <t>52,80</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>78,50</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
+          <t>132,00</t>
+        </is>
+      </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="O56" s="2" t="inlineStr">
         <is>
-          <t>13 kW</t>
+          <t>14,50 kW</t>
         </is>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
-          <t>Siehe Datenblatt</t>
-[...2 lines deleted...]
-      <c r="Q56" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q56" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>4303.29 €</t>
+          <t>5279,15 €</t>
         </is>
       </c>
     </row>
     <row r="57" ht="32" customHeight="1">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t>AR14007</t>
+          <t>AR13415M</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>UPA200</t>
+          <t>UPA-Motoren</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>200D</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>UPA 200-14/1A ohne Motor</t>
+          <t>UMA 200D- 75/22G 1000V</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...6 lines deleted...]
-      </c>
+          <t>2903</t>
+        </is>
+      </c>
+      <c r="H57" s="2" t="inlineStr"/>
       <c r="I57" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
-[...21 lines deleted...]
-      </c>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="J57" s="2" t="inlineStr"/>
+      <c r="K57" s="2" t="inlineStr"/>
+      <c r="L57" s="2" t="inlineStr"/>
+      <c r="M57" s="2" t="inlineStr"/>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
-[...7 lines deleted...]
-      <c r="P57" s="2" t="inlineStr"/>
+          <t>237,00</t>
+        </is>
+      </c>
+      <c r="O57" s="2" t="inlineStr"/>
+      <c r="P57" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 1000 V</t>
+        </is>
+      </c>
       <c r="Q57" s="2" t="inlineStr"/>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>9101.90 €</t>
+          <t>13802,50 €</t>
         </is>
       </c>
     </row>
     <row r="58" ht="32" customHeight="1">
       <c r="A58" s="2" t="inlineStr">
         <is>
-          <t>AR14435</t>
+          <t>AR13929</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t>UPAchrom 100</t>
+          <t>UPA-Motoren</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>100C</t>
+          <t>150E</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>UPAchrom 100 UPAC 4-003/12 -CCRBV+DN 4-0011E2-ADWT inkl. Schaltgerät UPA Control</t>
+          <t>UMA 150E   13/21 600V</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>2850</t>
-[...6 lines deleted...]
-      </c>
+          <t>2890</t>
+        </is>
+      </c>
+      <c r="H58" s="2" t="inlineStr"/>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J58" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J58" s="2" t="inlineStr"/>
+      <c r="K58" s="2" t="inlineStr"/>
+      <c r="L58" s="2" t="inlineStr"/>
+      <c r="M58" s="2" t="inlineStr"/>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>78,00</t>
         </is>
       </c>
       <c r="O58" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>13,00 kW</t>
         </is>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q58" s="2" t="inlineStr"/>
+          <t>Siehe Datenblatt</t>
+        </is>
+      </c>
+      <c r="Q58" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>1729.21 €</t>
+          <t>4303,29 €</t>
         </is>
       </c>
     </row>
     <row r="59" ht="32" customHeight="1">
       <c r="A59" s="2" t="inlineStr">
         <is>
-          <t>AR14946-01</t>
+          <t>AR14007</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
-          <t>UPA150C</t>
+          <t>UPA</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>150C</t>
+          <t>200-014/01</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>UPAC 150-016/08EE + UMA 150-5,0/21E</t>
-[...6 lines deleted...]
-      </c>
+          <t>UPA 200-14/1A ohne Motor</t>
+        </is>
+      </c>
+      <c r="G59" s="2" t="inlineStr"/>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>119</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>68,00</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>9,89</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>89.80</t>
+          <t>19,37</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>83.00</t>
+          <t>55,00</t>
         </is>
       </c>
       <c r="O59" s="2" t="inlineStr">
         <is>
-          <t>4,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>3,50 kW</t>
+        </is>
+      </c>
+      <c r="P59" s="2" t="inlineStr"/>
       <c r="Q59" s="2" t="inlineStr"/>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>4486.24 €</t>
+          <t>9101,90 €</t>
         </is>
       </c>
     </row>
     <row r="60" ht="32" customHeight="1">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>AR14946-02</t>
+          <t>AR14435</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>UPA150C</t>
+          <t>UPA100C</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>150C</t>
+          <t>100-003/12</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>UPAC 150-016/08EE + UMA 150-5,0/21E</t>
+          <t>UPAchrom 100 UPAC 4-003/12 -CCRBV+DN 4-0011E2-ADWT inkl. Schaltgerät UPA Control</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>2923</t>
+          <t>2850</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>87</t>
+          <t>96</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>0,30</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>4,20</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>89.80</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>83.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="O60" s="2" t="inlineStr">
         <is>
-          <t>4,5 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q60" s="2" t="inlineStr"/>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>4486.24 €</t>
+          <t>1729,21 €</t>
         </is>
       </c>
     </row>
     <row r="61" ht="32" customHeight="1">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t>AR14946-03</t>
+          <t>AR14946-01</t>
         </is>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>UPA150C</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>150C</t>
+          <t>150-016/1</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
           <t>UPAC 150-016/08EE + UMA 150-5,0/21E</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
           <t>2923</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
           <t>87</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
-          <t>1.70</t>
+          <t>1,70</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>21,50</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>52,00</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>89.80</t>
+          <t>89,80</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>83.00</t>
+          <t>83,00</t>
         </is>
       </c>
       <c r="O61" s="2" t="inlineStr">
         <is>
-          <t>4,5 kW</t>
+          <t>4,50 kW</t>
         </is>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q61" s="2" t="inlineStr"/>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>4486.24 €</t>
+          <t>4486,24 €</t>
         </is>
       </c>
     </row>
     <row r="62" ht="32" customHeight="1">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t>AR15274</t>
+          <t>AR14946-02</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
-      <c r="D62" s="2" t="inlineStr"/>
-      <c r="E62" s="2" t="inlineStr"/>
+      <c r="D62" s="2" t="inlineStr">
+        <is>
+          <t>UPA-C</t>
+        </is>
+      </c>
+      <c r="E62" s="2" t="inlineStr">
+        <is>
+          <t>150-016/1</t>
+        </is>
+      </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>UMA 250D 132/21 Direktschaltung</t>
+          <t>UPAC 150-016/08EE + UMA 150-5,0/21E</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>2909</t>
-[...2 lines deleted...]
-      <c r="H62" s="2" t="inlineStr"/>
+          <t>2923</t>
+        </is>
+      </c>
+      <c r="H62" s="2" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J62" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M62" s="2" t="inlineStr"/>
+      <c r="J62" s="2" t="inlineStr">
+        <is>
+          <t>1,70</t>
+        </is>
+      </c>
+      <c r="K62" s="2" t="inlineStr">
+        <is>
+          <t>21,50</t>
+        </is>
+      </c>
+      <c r="L62" s="2" t="inlineStr">
+        <is>
+          <t>52,00</t>
+        </is>
+      </c>
+      <c r="M62" s="2" t="inlineStr">
+        <is>
+          <t>89,80</t>
+        </is>
+      </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>397.00</t>
+          <t>83,00</t>
         </is>
       </c>
       <c r="O62" s="2" t="inlineStr">
         <is>
-          <t>130 kW</t>
+          <t>4,50 kW</t>
         </is>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q62" s="2" t="inlineStr"/>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>18461.69 €</t>
+          <t>4486,24 €</t>
         </is>
       </c>
     </row>
     <row r="63" ht="32" customHeight="1">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>AR15587</t>
+          <t>AR14946-03</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
-      <c r="D63" s="2" t="inlineStr"/>
-      <c r="E63" s="2" t="inlineStr"/>
+      <c r="D63" s="2" t="inlineStr">
+        <is>
+          <t>UPA-C</t>
+        </is>
+      </c>
+      <c r="E63" s="2" t="inlineStr">
+        <is>
+          <t>150-016/1</t>
+        </is>
+      </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>UPA S 200-052/03CC + UMAS150- 18/42E</t>
+          <t>UPAC 150-016/08EE + UMA 150-5,0/21E</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>2859</t>
+          <t>2923</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>87</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
-          <t>5.04</t>
+          <t>1,70</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>78.12</t>
+          <t>21,50</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>52,00</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>81.00</t>
+          <t>89,80</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>434.00</t>
+          <t>83,00</t>
         </is>
       </c>
       <c r="O63" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>4,50 kW</t>
         </is>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q63" s="2" t="inlineStr"/>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>11393.92 €</t>
+          <t>4486,24 €</t>
         </is>
       </c>
     </row>
     <row r="64" ht="32" customHeight="1">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t>AR15654</t>
+          <t>AR15274</t>
         </is>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
-      <c r="D64" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D64" s="2" t="inlineStr"/>
+      <c r="E64" s="2" t="inlineStr"/>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>UPA 200-080/03GN + UMAS150- 37/42E inkl. Kühlmantel,11,5m Kabellänge</t>
+          <t>UMA 250D 132/21 Direktschaltung</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
-[...6 lines deleted...]
-      </c>
+          <t>2909</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr"/>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J64" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J64" s="2" t="inlineStr"/>
+      <c r="K64" s="2" t="inlineStr"/>
+      <c r="L64" s="2" t="inlineStr"/>
+      <c r="M64" s="2" t="inlineStr"/>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>397,00</t>
         </is>
       </c>
       <c r="O64" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>130,00 kW</t>
         </is>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q64" s="2" t="inlineStr"/>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>18132.07 €</t>
+          <t>18461,69 €</t>
         </is>
       </c>
     </row>
     <row r="65" ht="32" customHeight="1">
       <c r="A65" s="2" t="inlineStr">
         <is>
-          <t>AR15823</t>
+          <t>AR15587</t>
         </is>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
-      <c r="D65" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D65" s="2" t="inlineStr"/>
+      <c r="E65" s="2" t="inlineStr"/>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>UPAC 4-002/40 -CCRBV+DN 4-0022C2-AEWT inkl. SubStart SC</t>
+          <t>UPA S 200-052/03CC + UMAS150- 18/42E</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>2840</t>
+          <t>2859</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>138</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>5,04</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>2.60</t>
+          <t>78,12</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>52,00</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>235.00</t>
+          <t>81,00</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>434,00</t>
         </is>
       </c>
       <c r="O65" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>18,50 kW</t>
         </is>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q65" s="2" t="inlineStr"/>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>2023.86 €</t>
+          <t>11393,92 €</t>
         </is>
       </c>
     </row>
     <row r="66" ht="32" customHeight="1">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t>AR16234</t>
+          <t>AR15654</t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>UPAchrom 100</t>
+          <t>UPA</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>100C</t>
+          <t>200-080/03</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>UPAchrom 100 UPAC 4-009/58 -CCRDV-BSN  6T-52</t>
+          <t>UPA 200-080/03GN + UMAS150- 37/42E inkl. Kühlmantel,11,5m Kabellänge</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
-          <t>2850</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>135</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
-          <t>0.70</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>136,00</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>156.00</t>
+          <t>31,00</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>352.00</t>
+          <t>77,00</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>180,00</t>
         </is>
       </c>
       <c r="O66" s="2" t="inlineStr">
         <is>
-          <t>10,5 kW</t>
+          <t>22,00 kW</t>
         </is>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q66" s="2" t="inlineStr"/>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>2354.65 €</t>
+          <t>18132,07 €</t>
         </is>
       </c>
     </row>
     <row r="67" ht="32" customHeight="1">
       <c r="A67" s="2" t="inlineStr">
         <is>
-          <t>AR16321</t>
+          <t>AR15823</t>
         </is>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t>UPA150C</t>
+          <t>UPA100C</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
-          <t>150C</t>
+          <t>100-002/40</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>UPAC 150-48/13EE + UMA 150- 26/21E</t>
+          <t>UPAC 4-002/40 -CCRBV+DN 4-0022C2-AEWT inkl. SubStart SC</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
-          <t>2918</t>
+          <t>2840</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>96</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>0,01</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>61.50</t>
+          <t>2,60</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>71.00</t>
+          <t>120,00</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>178.00</t>
+          <t>235,00</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>52,00</t>
         </is>
       </c>
       <c r="O67" s="2" t="inlineStr">
         <is>
-          <t>20 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q67" s="2" t="inlineStr"/>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>10198.55 €</t>
+          <t>2023,86 €</t>
         </is>
       </c>
     </row>
     <row r="68" ht="32" customHeight="1">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t>AR16322</t>
+          <t>AR16234</t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t>UPA150C</t>
+          <t>UPA100C</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>150C</t>
+          <t>100-009/58</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>UPAC 150-48/13EE + UMA 150- 26/21E</t>
+          <t>UPAchrom 100 UPAC 4-009/58 -CCRDV-BSN  6T-52</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
-          <t>2918</t>
+          <t>2850</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>96</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>0,70</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>61.50</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>71.00</t>
+          <t>156,00</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>178.00</t>
+          <t>352,00</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>82,00</t>
         </is>
       </c>
       <c r="O68" s="2" t="inlineStr">
         <is>
-          <t>20 kW</t>
+          <t>10,50 kW</t>
         </is>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q68" s="2" t="inlineStr"/>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>10198.55 €</t>
+          <t>2354,65 €</t>
         </is>
       </c>
     </row>
     <row r="69" ht="32" customHeight="1">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t>AR16381</t>
+          <t>AR16322</t>
         </is>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
-          <t>UPAchrom 100</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>100C</t>
+          <t>150-048/13</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>UPAC 4-009/05 -CCRDV+DN 4-0011C2-ADWT</t>
+          <t>UPAC 150-48/13EE + UMA 150- 26/21E</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
-          <t>2840</t>
+          <t>2918</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>100</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
-          <t>1.60</t>
+          <t>4,50</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>11.60</t>
+          <t>61,50</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>10.50</t>
+          <t>71,00</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>29.50</t>
+          <t>178,00</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>160,00</t>
         </is>
       </c>
       <c r="O69" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>20,00 kW</t>
         </is>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q69" s="2" t="inlineStr"/>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>875.08 €</t>
-[...3 lines deleted...]
-    <row r="70" ht="48" customHeight="1">
+          <t>10198,55 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="70" ht="32" customHeight="1">
       <c r="A70" s="2" t="inlineStr">
         <is>
+          <t>AR16381</t>
+        </is>
+      </c>
+      <c r="B70" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C70" s="2" t="inlineStr">
+        <is>
+          <t>Unterwassermotorpumpen</t>
+        </is>
+      </c>
+      <c r="D70" s="2" t="inlineStr">
+        <is>
+          <t>UPA100C</t>
+        </is>
+      </c>
+      <c r="E70" s="2" t="inlineStr">
+        <is>
+          <t>100-009/05</t>
+        </is>
+      </c>
+      <c r="F70" s="2" t="inlineStr">
+        <is>
+          <t>UPAC 4-009/05 -CCRDV+DN 4-0011C2-ADWT</t>
+        </is>
+      </c>
+      <c r="G70" s="2" t="inlineStr">
+        <is>
+          <t>2840</t>
+        </is>
+      </c>
+      <c r="H70" s="2" t="inlineStr">
+        <is>
+          <t>96</t>
+        </is>
+      </c>
+      <c r="I70" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J70" s="2" t="inlineStr">
+        <is>
+          <t>1,60</t>
+        </is>
+      </c>
+      <c r="K70" s="2" t="inlineStr">
+        <is>
+          <t>11,60</t>
+        </is>
+      </c>
+      <c r="L70" s="2" t="inlineStr">
+        <is>
+          <t>10,50</t>
+        </is>
+      </c>
+      <c r="M70" s="2" t="inlineStr">
+        <is>
+          <t>29,50</t>
+        </is>
+      </c>
+      <c r="N70" s="2" t="inlineStr">
+        <is>
+          <t>18,00</t>
+        </is>
+      </c>
+      <c r="O70" s="2" t="inlineStr">
+        <is>
+          <t>2,20 kW</t>
+        </is>
+      </c>
+      <c r="P70" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q70" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R70" s="2" t="inlineStr">
+        <is>
+          <t>875,08 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="71" ht="48" customHeight="1">
+      <c r="A71" s="2" t="inlineStr">
+        <is>
           <t>AR16772</t>
         </is>
       </c>
-      <c r="B70" s="2" t="inlineStr">
-[...19 lines deleted...]
-      <c r="F70" s="2" t="inlineStr">
+      <c r="B71" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C71" s="2" t="inlineStr">
+        <is>
+          <t>Unterwassermotorpumpen</t>
+        </is>
+      </c>
+      <c r="D71" s="2" t="inlineStr">
+        <is>
+          <t>UPA</t>
+        </is>
+      </c>
+      <c r="E71" s="2" t="inlineStr">
+        <is>
+          <t>200-080/04</t>
+        </is>
+      </c>
+      <c r="F71" s="2" t="inlineStr">
         <is>
           <t>UPA  200-080/04GN+UMA-S 150E- 18/42E Betrieb nur mit FU und Sinusfilter</t>
         </is>
       </c>
-      <c r="G70" s="2" t="inlineStr">
+      <c r="G71" s="2" t="inlineStr">
         <is>
           <t>2700</t>
         </is>
       </c>
-      <c r="H70" s="2" t="inlineStr">
+      <c r="H71" s="2" t="inlineStr">
         <is>
           <t>197</t>
         </is>
       </c>
-      <c r="I70" s="2" t="inlineStr">
-[...34 lines deleted...]
-      <c r="P70" s="2" t="inlineStr">
+      <c r="I71" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J71" s="2" t="inlineStr">
+        <is>
+          <t>18,00</t>
+        </is>
+      </c>
+      <c r="K71" s="2" t="inlineStr">
+        <is>
+          <t>118,00</t>
+        </is>
+      </c>
+      <c r="L71" s="2" t="inlineStr">
+        <is>
+          <t>30,00</t>
+        </is>
+      </c>
+      <c r="M71" s="2" t="inlineStr">
+        <is>
+          <t>74,00</t>
+        </is>
+      </c>
+      <c r="N71" s="2" t="inlineStr">
+        <is>
+          <t>217,00</t>
+        </is>
+      </c>
+      <c r="O71" s="2" t="inlineStr">
+        <is>
+          <t>18,50 kW</t>
+        </is>
+      </c>
+      <c r="P71" s="2" t="inlineStr">
         <is>
           <t>50/60Hz 3x 380-480 V mit Umrichterbetrieb</t>
-        </is>
-[...78 lines deleted...]
-          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q71" s="2" t="inlineStr"/>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>8504.07 €</t>
+          <t>14560,91 €</t>
         </is>
       </c>
     </row>
     <row r="72" ht="32" customHeight="1">
       <c r="A72" s="2" t="inlineStr">
         <is>
-          <t>AR17602</t>
+          <t>AR17177</t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr"/>
       <c r="E72" s="2" t="inlineStr"/>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>UPAC 100-05/33EE + DN 100-3,70-3E</t>
+          <t>UPA S 200-075/04CC</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
-          <t>2815</t>
+          <t>2896</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>133</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
-          <t>0.40</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>5.99</t>
+          <t>101,00</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>105.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>105,00</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>176,00</t>
         </is>
       </c>
       <c r="O72" s="2" t="inlineStr">
         <is>
-          <t>3,7 kW</t>
+          <t>23,00 kW</t>
         </is>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q72" s="2" t="inlineStr"/>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>1297.01 €</t>
+          <t>8504,07 €</t>
         </is>
       </c>
     </row>
     <row r="73" ht="32" customHeight="1">
       <c r="A73" s="2" t="inlineStr">
         <is>
-          <t>AR17761</t>
+          <t>AR17602</t>
         </is>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
-          <t>UPA C</t>
+          <t>UPA100C</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>150-030</t>
+          <t>100-005/33</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>UPAC 150-030/06EE + UMA 150-5/21E</t>
+          <t>UPAC 100-05/33EE + DN 100-3,70-3E</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
-          <t>2905</t>
+          <t>2815</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>90</t>
+          <t>96</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>0,40</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>39.50</t>
+          <t>5,99</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>105,00</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>84.00</t>
+          <t>52,00</t>
         </is>
       </c>
       <c r="O73" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>3,70 kW</t>
         </is>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q73" s="2" t="inlineStr"/>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>4304.21 €</t>
+          <t>1297,01 €</t>
         </is>
       </c>
     </row>
     <row r="74" ht="32" customHeight="1">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t>AR18202-01</t>
+          <t>AR17761</t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
-          <t>UPA C</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>150-030</t>
+          <t>150-030/6</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>UPAC 150-030/08EE+UMA S 150- 18/42E 100Hz</t>
+          <t>UPAC 150-030/06EE + UMA 150-5/21E</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2905</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>94</t>
+          <t>90</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>39,50</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>93.00</t>
+          <t>66,00</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>117.00</t>
+          <t>84,00</t>
         </is>
       </c>
       <c r="O74" s="2" t="inlineStr">
         <is>
-          <t>9,3 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q74" s="2" t="inlineStr"/>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>9431.06 €</t>
+          <t>4304,21 €</t>
         </is>
       </c>
     </row>
     <row r="75" ht="32" customHeight="1">
       <c r="A75" s="2" t="inlineStr">
         <is>
-          <t>AR18202-02</t>
+          <t>AR18202-01</t>
         </is>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
-          <t>UPA C</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
-          <t>150-030</t>
+          <t>150-030/8</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>UPAC 150-030/08EE+UMA S 150- 18/42E 100Hz</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>94</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>41,00</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>43,00</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>93.00</t>
+          <t>93,00</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>117.00</t>
+          <t>117,00</t>
         </is>
       </c>
       <c r="O75" s="2" t="inlineStr">
         <is>
-          <t>9,3 kW</t>
+          <t>9,30 kW</t>
         </is>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q75" s="2" t="inlineStr"/>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>9431.06 €</t>
+          <t>9431,06 €</t>
         </is>
       </c>
     </row>
     <row r="76" ht="32" customHeight="1">
       <c r="A76" s="2" t="inlineStr">
         <is>
-          <t>AR18214</t>
+          <t>AR18202-02</t>
         </is>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
-          <t>UPA C</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>150C</t>
+          <t>150-030/8</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>KUEHLMANTEL      KM16.20.071.2</t>
+          <t>UPAC 150-030/08EE+UMA S 150- 18/42E 100Hz</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H76" s="2" t="inlineStr"/>
+          <t>3000</t>
+        </is>
+      </c>
+      <c r="H76" s="2" t="inlineStr">
+        <is>
+          <t>94</t>
+        </is>
+      </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J76" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M76" s="2" t="inlineStr"/>
+      <c r="J76" s="2" t="inlineStr">
+        <is>
+          <t>3,00</t>
+        </is>
+      </c>
+      <c r="K76" s="2" t="inlineStr">
+        <is>
+          <t>41,00</t>
+        </is>
+      </c>
+      <c r="L76" s="2" t="inlineStr">
+        <is>
+          <t>43,00</t>
+        </is>
+      </c>
+      <c r="M76" s="2" t="inlineStr">
+        <is>
+          <t>93,00</t>
+        </is>
+      </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
-[...3 lines deleted...]
-      <c r="P76" s="2" t="inlineStr"/>
+          <t>117,00</t>
+        </is>
+      </c>
+      <c r="O76" s="2" t="inlineStr">
+        <is>
+          <t>9,30 kW</t>
+        </is>
+      </c>
+      <c r="P76" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q76" s="2" t="inlineStr"/>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>600.14 €</t>
+          <t>9431,06 €</t>
         </is>
       </c>
     </row>
     <row r="77" ht="32" customHeight="1">
       <c r="A77" s="2" t="inlineStr">
         <is>
-          <t>AR18844</t>
+          <t>AR18740</t>
         </is>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
-          <t>UPA200</t>
+          <t>UPA100C</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>200-080</t>
+          <t>100-012/11</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>UPA 200-080/04GN+UMA 150- 22/21E</t>
+          <t>UPAC 4-012/11 -CCRDV-BSN  4T-52</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
-          <t>2897</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>96</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>125.50</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>32,00</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>92.00</t>
+          <t>65,00</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>175.00</t>
-[...12 lines deleted...]
-      <c r="Q77" s="2" t="inlineStr"/>
+          <t>14,00</t>
+        </is>
+      </c>
+      <c r="O77" s="2" t="inlineStr"/>
+      <c r="P77" s="2" t="inlineStr"/>
+      <c r="Q77" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>11284.91 €</t>
+          <t>836,92 €</t>
         </is>
       </c>
     </row>
     <row r="78" ht="32" customHeight="1">
       <c r="A78" s="2" t="inlineStr">
         <is>
-          <t>AR18924</t>
+          <t>AR18844</t>
         </is>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
-          <t>UPA C</t>
-[...2 lines deleted...]
-      <c r="E78" s="2" t="inlineStr"/>
+          <t>UPA</t>
+        </is>
+      </c>
+      <c r="E78" s="2" t="inlineStr">
+        <is>
+          <t>200-080/04</t>
+        </is>
+      </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>UPAC 100-12/13EE+DN 100-3,70-3E</t>
+          <t>UPA 200-080/04GN+UMA 150- 22/21E</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
-          <t>2840</t>
+          <t>2897</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>96</t>
+          <t>131</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>125,50</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>38.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>92,00</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>175,00</t>
         </is>
       </c>
       <c r="O78" s="2" t="inlineStr">
         <is>
-          <t>3,7 kW</t>
+          <t>21,00 kW</t>
         </is>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q78" s="2" t="inlineStr"/>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>1656.04 €</t>
+          <t>11284,91 €</t>
         </is>
       </c>
     </row>
     <row r="79" ht="32" customHeight="1">
       <c r="A79" s="2" t="inlineStr">
         <is>
-          <t>AR18925</t>
+          <t>AR18924</t>
         </is>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
-          <t>UPA C</t>
-[...2 lines deleted...]
-      <c r="E79" s="2" t="inlineStr"/>
+          <t>UPA100C</t>
+        </is>
+      </c>
+      <c r="E79" s="2" t="inlineStr">
+        <is>
+          <t>100-012/13</t>
+        </is>
+      </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>UPAC 100-12/15EE+DN 100-3,70-3E</t>
+          <t>UPAC 100-12/13EE+DN 100-3,70-3E</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>2840</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>71.50</t>
+          <t>17,50</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>38,00</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>67.00</t>
+          <t>62,00</t>
         </is>
       </c>
       <c r="O79" s="2" t="inlineStr">
         <is>
-          <t>3,7 kW</t>
+          <t>3,70 kW</t>
         </is>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q79" s="2" t="inlineStr"/>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>1773.57 €</t>
+          <t>1656,04 €</t>
         </is>
       </c>
     </row>
     <row r="80" ht="32" customHeight="1">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t>AR18926</t>
+          <t>AR18925</t>
         </is>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
-          <t>UPA C</t>
-[...2 lines deleted...]
-      <c r="E80" s="2" t="inlineStr"/>
+          <t>UPA100C</t>
+        </is>
+      </c>
+      <c r="E80" s="2" t="inlineStr">
+        <is>
+          <t>100-012/15</t>
+        </is>
+      </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>UPAC 100-12/27EE+DN 100-7,50-3E</t>
+          <t>UPAC 100-12/15EE+DN 100-3,70-3E</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
-          <t>2855</t>
+          <t>2840</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>96</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>17.60</t>
+          <t>71,50</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>85.00</t>
+          <t>17,50</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>45,00</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>67,00</t>
         </is>
       </c>
       <c r="O80" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>3,70 kW</t>
         </is>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q80" s="2" t="inlineStr"/>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>2920.20 €</t>
+          <t>1773,57 €</t>
         </is>
       </c>
     </row>
     <row r="81" ht="32" customHeight="1">
       <c r="A81" s="2" t="inlineStr">
         <is>
-          <t>AR18950</t>
+          <t>AR18926</t>
         </is>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
-          <t>UPA200</t>
-[...2 lines deleted...]
-      <c r="E81" s="2" t="inlineStr"/>
+          <t>UPA100C</t>
+        </is>
+      </c>
+      <c r="E81" s="2" t="inlineStr">
+        <is>
+          <t>100-012/27</t>
+        </is>
+      </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>UPA S 200-052/02CC+UMAS150-7,0/42E, PDRVR</t>
+          <t>UPAC 100-12/27EE+DN 100-7,50-3E</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>2299</t>
+          <t>2855</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>138</t>
+          <t>96</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>17,60</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>27.50</t>
+          <t>85,00</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>34.90</t>
+          <t>160,00</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>82,00</t>
         </is>
       </c>
       <c r="O81" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q81" s="2" t="inlineStr"/>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>15283.97 €</t>
+          <t>2920,20 €</t>
         </is>
       </c>
     </row>
     <row r="82" ht="32" customHeight="1">
       <c r="A82" s="2" t="inlineStr">
         <is>
-          <t>AR7375</t>
+          <t>AR18950</t>
         </is>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
-          <t>UPA-Motoren</t>
+          <t>UPA-S</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>32kW-200D</t>
+          <t>200-052/02</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>Franklin Electric 6RW/XLPE/DII 37kW 400V 50Hz DN200</t>
+          <t>UPA S 200-052/02CC+UMAS150-7,0/42E, PDRVR</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
-          <t>2916</t>
-[...2 lines deleted...]
-      <c r="H82" s="2" t="inlineStr"/>
+          <t>2299</t>
+        </is>
+      </c>
+      <c r="H82" s="2" t="inlineStr">
+        <is>
+          <t>138</t>
+        </is>
+      </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J82" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M82" s="2" t="inlineStr"/>
+      <c r="J82" s="2" t="inlineStr">
+        <is>
+          <t>4,00</t>
+        </is>
+      </c>
+      <c r="K82" s="2" t="inlineStr">
+        <is>
+          <t>52,00</t>
+        </is>
+      </c>
+      <c r="L82" s="2" t="inlineStr">
+        <is>
+          <t>27,50</t>
+        </is>
+      </c>
+      <c r="M82" s="2" t="inlineStr">
+        <is>
+          <t>34,90</t>
+        </is>
+      </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>152.00</t>
+          <t>130,00</t>
         </is>
       </c>
       <c r="O82" s="2" t="inlineStr">
         <is>
-          <t>32 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P82" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q82" s="2" t="inlineStr"/>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>10661.39 €</t>
+          <t>15283,97 €</t>
         </is>
       </c>
     </row>
     <row r="83" ht="32" customHeight="1">
       <c r="A83" s="2" t="inlineStr">
         <is>
-          <t>AR9319</t>
+          <t>AR7375</t>
         </is>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
-          <t>UPA200</t>
+          <t>UPA-Motoren</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>200D</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>UPA 200-11 mit 3C UMA 150E  7/21</t>
+          <t>Franklin Electric 6RW/XLPE/DII 37kW 400V 50Hz DN200</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>2894</t>
-[...6 lines deleted...]
-      </c>
+          <t>2916</t>
+        </is>
+      </c>
+      <c r="H83" s="2" t="inlineStr"/>
       <c r="I83" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J83" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J83" s="2" t="inlineStr"/>
+      <c r="K83" s="2" t="inlineStr"/>
+      <c r="L83" s="2" t="inlineStr"/>
+      <c r="M83" s="2" t="inlineStr"/>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>152,00</t>
         </is>
       </c>
       <c r="O83" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>32,00 kW</t>
         </is>
       </c>
       <c r="P83" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q83" s="2" t="inlineStr"/>
+      <c r="Q83" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>6623.89 €</t>
+          <t>10661,39 €</t>
         </is>
       </c>
     </row>
     <row r="84" ht="32" customHeight="1">
       <c r="A84" s="2" t="inlineStr">
         <is>
           <t>ARV14877-01</t>
         </is>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-120/1</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-120C/1A UMA 150D 15/22T</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
           <t>2903</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr"/>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>165.00</t>
+          <t>165,00</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>148.00</t>
+          <t>148,00</t>
         </is>
       </c>
       <c r="O84" s="2" t="inlineStr">
         <is>
-          <t>11,5 kW</t>
+          <t>11,50 kW</t>
         </is>
       </c>
       <c r="P84" s="2" t="inlineStr"/>
       <c r="Q84" s="2" t="inlineStr"/>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>11000.00 €</t>
+          <t>11000,00 €</t>
         </is>
       </c>
     </row>
     <row r="85" ht="32" customHeight="1">
       <c r="A85" s="2" t="inlineStr">
         <is>
           <t>ARV14877-02</t>
         </is>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-120/1</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-120C/1A UMA 150D 15/22T</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
           <t>2903</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr"/>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>165.00</t>
+          <t>165,00</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>148.00</t>
+          <t>148,00</t>
         </is>
       </c>
       <c r="O85" s="2" t="inlineStr">
         <is>
-          <t>11,5 kW</t>
+          <t>11,50 kW</t>
         </is>
       </c>
       <c r="P85" s="2" t="inlineStr"/>
       <c r="Q85" s="2" t="inlineStr"/>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>11000.00 €</t>
+          <t>11000,00 €</t>
         </is>
       </c>
     </row>
     <row r="86" ht="32" customHeight="1">
       <c r="A86" s="2" t="inlineStr">
         <is>
           <t>ARV14877-03</t>
         </is>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-120/1</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-120C/1A UMA 150D 15/22T</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
           <t>2903</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr"/>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>165.00</t>
+          <t>165,00</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>148.00</t>
+          <t>148,00</t>
         </is>
       </c>
       <c r="O86" s="2" t="inlineStr">
         <is>
-          <t>11,5 kW</t>
+          <t>11,50 kW</t>
         </is>
       </c>
       <c r="P86" s="2" t="inlineStr"/>
       <c r="Q86" s="2" t="inlineStr"/>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>11000.00 €</t>
+          <t>11000,00 €</t>
         </is>
       </c>
     </row>
     <row r="87" ht="32" customHeight="1">
       <c r="A87" s="2" t="inlineStr">
         <is>
           <t>ARV14877-04</t>
         </is>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-120/1</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-120C/1A UMA 150D 15/22T</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
           <t>2903</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr"/>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>165.00</t>
+          <t>165,00</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>148.00</t>
+          <t>148,00</t>
         </is>
       </c>
       <c r="O87" s="2" t="inlineStr">
         <is>
-          <t>11,5 kW</t>
+          <t>11,50 kW</t>
         </is>
       </c>
       <c r="P87" s="2" t="inlineStr"/>
       <c r="Q87" s="2" t="inlineStr"/>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>11000.00 €</t>
+          <t>11000,00 €</t>
         </is>
       </c>
     </row>
     <row r="88" ht="32" customHeight="1">
       <c r="A88" s="2" t="inlineStr">
         <is>
           <t>ARV15191-01</t>
         </is>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-150/3</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-150/3a UMA 200D 55/21</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
           <t>2915</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>167</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>220.00</t>
+          <t>220,00</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>107.00</t>
+          <t>107,00</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>327.00</t>
+          <t>327,00</t>
         </is>
       </c>
       <c r="O88" s="2" t="inlineStr">
         <is>
-          <t>55 kW</t>
+          <t>55,00 kW</t>
         </is>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q88" s="2" t="inlineStr"/>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>14500.00 €</t>
+          <t>14500,00 €</t>
         </is>
       </c>
     </row>
     <row r="89" ht="32" customHeight="1">
       <c r="A89" s="2" t="inlineStr">
         <is>
           <t>ARV15191-02</t>
         </is>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
-          <t>UPA250</t>
+          <t>UPA-C</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>250C</t>
+          <t>250-150/3</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
           <t>UPA 250C-150/3a UMA 200D 55/21</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
           <t>2915</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>167</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>220.00</t>
+          <t>220,00</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>56,00</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>107.00</t>
+          <t>107,00</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>327.00</t>
+          <t>327,00</t>
         </is>
       </c>
       <c r="O89" s="2" t="inlineStr">
         <is>
-          <t>55 kW</t>
+          <t>55,00 kW</t>
         </is>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q89" s="2" t="inlineStr"/>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>14500.00 €</t>
+          <t>14500,00 €</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:R89"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>