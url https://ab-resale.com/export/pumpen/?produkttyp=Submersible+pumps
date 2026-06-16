--- v0 (2026-04-21)
+++ v1 (2026-06-16)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Pumpen" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$164</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$161</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R164"/>
+  <dimension ref="A1:R161"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="25" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="15" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
@@ -553,13338 +553,14054 @@
       </c>
       <c r="O1" s="1" t="inlineStr">
         <is>
           <t>Motorleistung in kW / Motor Power in kW</t>
         </is>
       </c>
       <c r="P1" s="1" t="inlineStr">
         <is>
           <t>Motorspannung / Motor Voltage</t>
         </is>
       </c>
       <c r="Q1" s="1" t="inlineStr">
         <is>
           <t>mit ATEX / with ATEX</t>
         </is>
       </c>
       <c r="R1" s="1" t="inlineStr">
         <is>
           <t>Netto Stückpreis / Net unit price</t>
         </is>
       </c>
     </row>
     <row r="2" ht="18" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
-          <t>AR10300</t>
+          <t>39100017_new</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D2" s="2" t="inlineStr"/>
-      <c r="E2" s="2" t="inlineStr"/>
+      <c r="D2" s="2" t="inlineStr">
+        <is>
+          <t>Amarex NS</t>
+        </is>
+      </c>
+      <c r="E2" s="2" t="inlineStr">
+        <is>
+          <t>050-172</t>
+        </is>
+      </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile für Amarex KRT DN50</t>
+          <t>Amarex NS 050-172/002 UL G-120</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H2" s="2" t="inlineStr"/>
+          <t>2885</t>
+        </is>
+      </c>
+      <c r="H2" s="2" t="inlineStr">
+        <is>
+          <t>120</t>
+        </is>
+      </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...9 lines deleted...]
-      <c r="Q2" s="2" t="inlineStr"/>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="J2" s="2" t="inlineStr">
+        <is>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="K2" s="2" t="inlineStr">
+        <is>
+          <t>14,50</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>2,00</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>16,30</t>
+        </is>
+      </c>
+      <c r="N2" s="2" t="inlineStr">
+        <is>
+          <t>69,00</t>
+        </is>
+      </c>
+      <c r="O2" s="2" t="inlineStr">
+        <is>
+          <t>1,30 kW</t>
+        </is>
+      </c>
+      <c r="P2" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q2" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
-          <t>734.47 €</t>
-[...3 lines deleted...]
-    <row r="3" ht="32" customHeight="1">
+          <t>1843,84 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="3" ht="18" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
+          <t>39100019</t>
+        </is>
+      </c>
+      <c r="B3" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C3" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="D3" s="2" t="inlineStr">
+        <is>
+          <t>Amarex NS</t>
+        </is>
+      </c>
+      <c r="E3" s="2" t="inlineStr">
+        <is>
+          <t>050-172</t>
+        </is>
+      </c>
+      <c r="F3" s="2" t="inlineStr">
+        <is>
+          <t>Amarex NS 050-172/002 UL G-140</t>
+        </is>
+      </c>
+      <c r="G3" s="2" t="inlineStr">
+        <is>
+          <t>2885</t>
+        </is>
+      </c>
+      <c r="H3" s="2" t="inlineStr">
+        <is>
+          <t>140</t>
+        </is>
+      </c>
+      <c r="I3" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="J3" s="2" t="inlineStr">
+        <is>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="K3" s="2" t="inlineStr">
+        <is>
+          <t>16,50</t>
+        </is>
+      </c>
+      <c r="L3" s="2" t="inlineStr">
+        <is>
+          <t>3,00</t>
+        </is>
+      </c>
+      <c r="M3" s="2" t="inlineStr">
+        <is>
+          <t>24,50</t>
+        </is>
+      </c>
+      <c r="N3" s="2" t="inlineStr">
+        <is>
+          <t>69,00</t>
+        </is>
+      </c>
+      <c r="O3" s="2" t="inlineStr">
+        <is>
+          <t>1,30 kW</t>
+        </is>
+      </c>
+      <c r="P3" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q3" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R3" s="2" t="inlineStr">
+        <is>
+          <t>1865,06 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="32" customHeight="1">
+      <c r="A4" s="2" t="inlineStr">
+        <is>
           <t>AR10578</t>
         </is>
       </c>
-      <c r="B3" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D3" s="2" t="inlineStr">
+      <c r="B4" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C4" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
-      <c r="E3" s="2" t="inlineStr">
+      <c r="E4" s="2" t="inlineStr">
         <is>
           <t>040-252</t>
         </is>
       </c>
-      <c r="F3" s="2" t="inlineStr">
+      <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 040-252/44XEG-S</t>
         </is>
       </c>
-      <c r="G3" s="2" t="inlineStr">
+      <c r="G4" s="2" t="inlineStr">
         <is>
           <t>1437</t>
         </is>
       </c>
-      <c r="H3" s="2" t="inlineStr">
+      <c r="H4" s="2" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
-      <c r="I3" s="2" t="inlineStr">
-[...34 lines deleted...]
-      <c r="P3" s="2" t="inlineStr">
+      <c r="I4" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J4" s="2" t="inlineStr">
+        <is>
+          <t>1,20</t>
+        </is>
+      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>26,50</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>11,50</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>15,90</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr">
+        <is>
+          <t>138,00</t>
+        </is>
+      </c>
+      <c r="O4" s="2" t="inlineStr">
+        <is>
+          <t>4,00 kW</t>
+        </is>
+      </c>
+      <c r="P4" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q3" s="2" t="inlineStr">
-[...55 lines deleted...]
-      <c r="Q4" s="2" t="inlineStr"/>
+      <c r="Q4" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>1128.21 €</t>
-[...3 lines deleted...]
-    <row r="5" ht="18" customHeight="1">
+          <t>5312,27 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="5" ht="32" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>AR10588-02</t>
+          <t>AR10736</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D5" s="2" t="inlineStr"/>
-      <c r="E5" s="2" t="inlineStr"/>
+      <c r="D5" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>150-317</t>
+        </is>
+      </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile für KRTF 150-315/116XEG-S</t>
+          <t>Amarex KRTE 150-317/186-UEG-HIE3</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H5" s="2" t="inlineStr"/>
+          <t>976</t>
+        </is>
+      </c>
+      <c r="H5" s="2" t="inlineStr">
+        <is>
+          <t>295</t>
+        </is>
+      </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...5 lines deleted...]
-      <c r="M5" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>75,60</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>324,00</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>4,00</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>10,60</t>
+        </is>
+      </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>192.00</t>
-[...4 lines deleted...]
-      <c r="Q5" s="2" t="inlineStr"/>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="O5" s="2" t="inlineStr">
+        <is>
+          <t>6,50 kW</t>
+        </is>
+      </c>
+      <c r="P5" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q5" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>1128.21 €</t>
-[...3 lines deleted...]
-    <row r="6" ht="18" customHeight="1">
+          <t>12277,96 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="32" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>AR10648</t>
+          <t>AR10739</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D6" s="2" t="inlineStr"/>
-      <c r="E6" s="2" t="inlineStr"/>
+      <c r="D6" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>150-317</t>
+        </is>
+      </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteil/Fusskrümmer DN150</t>
+          <t>Amarex KRTE 150-317/186-UEG-HIE3</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H6" s="2" t="inlineStr"/>
+          <t>976</t>
+        </is>
+      </c>
+      <c r="H6" s="2" t="inlineStr">
+        <is>
+          <t>295</t>
+        </is>
+      </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...5 lines deleted...]
-      <c r="M6" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>75,60</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>324,00</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>4,00</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>10,60</t>
+        </is>
+      </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>94.00</t>
-[...4 lines deleted...]
-      <c r="Q6" s="2" t="inlineStr"/>
+          <t>300,00</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr">
+        <is>
+          <t>6,50 kW</t>
+        </is>
+      </c>
+      <c r="P6" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q6" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>1030.29 €</t>
-[...3 lines deleted...]
-    <row r="7" ht="18" customHeight="1">
+          <t>11986,86 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="7" ht="32" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>AR10686B</t>
+          <t>AR10909</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D7" s="2" t="inlineStr"/>
-      <c r="E7" s="2" t="inlineStr"/>
+      <c r="D7" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E7" s="2" t="inlineStr">
+        <is>
+          <t>040-252</t>
+        </is>
+      </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>Anschlusskrümmer mit Flansch DN 65/65  PN 10-16  GG-25</t>
+          <t>Amarex KRTK 040-252/54UEH-P IE2</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H7" s="2" t="inlineStr"/>
+          <t>1437</t>
+        </is>
+      </c>
+      <c r="H7" s="2" t="inlineStr">
+        <is>
+          <t>260</t>
+        </is>
+      </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr"/>
-      <c r="K7" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="M7" s="2" t="inlineStr"/>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>50,00</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>10,00</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>27,00</t>
+        </is>
+      </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
-[...4 lines deleted...]
-      <c r="Q7" s="2" t="inlineStr"/>
+          <t>166,00</t>
+        </is>
+      </c>
+      <c r="O7" s="2" t="inlineStr">
+        <is>
+          <t>5,50 kW</t>
+        </is>
+      </c>
+      <c r="P7" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q7" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>172.59 €</t>
+          <t>15330,16 €</t>
         </is>
       </c>
     </row>
     <row r="8" ht="32" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>AR10686C</t>
+          <t>AR11145</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D8" s="2" t="inlineStr"/>
-      <c r="E8" s="2" t="inlineStr"/>
+      <c r="D8" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E8" s="2" t="inlineStr">
+        <is>
+          <t>150-315</t>
+        </is>
+      </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>Anschlusskrümmer mit Flansch - und Schlauchanschluss DN65 PN16/B75</t>
+          <t>Amarex KRTK 150-315/156UEG-H IE3</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H8" s="2" t="inlineStr"/>
+          <t>981</t>
+        </is>
+      </c>
+      <c r="H8" s="2" t="inlineStr">
+        <is>
+          <t>258</t>
+        </is>
+      </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J8" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M8" s="2" t="inlineStr"/>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>62,00</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>310,00</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>2,00</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>8,50</t>
+        </is>
+      </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
-[...4 lines deleted...]
-      <c r="Q8" s="2" t="inlineStr"/>
+          <t>330,00</t>
+        </is>
+      </c>
+      <c r="O8" s="2" t="inlineStr">
+        <is>
+          <t>5,50 kW</t>
+        </is>
+      </c>
+      <c r="P8" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q8" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>172.59 €</t>
+          <t>15250,83 €</t>
         </is>
       </c>
     </row>
     <row r="9" ht="32" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>AR10736</t>
+          <t>AR11146</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>150-317</t>
+          <t>150-315</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTE 150-317/186-UEG-HIE3</t>
+          <t>Amarex KRTK 150-315/156UEG-H IE3</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>981</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>258</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
-          <t>75.60</t>
+          <t>62,00</t>
         </is>
       </c>
       <c r="K9" s="2" t="inlineStr">
         <is>
-          <t>324.00</t>
+          <t>310,00</t>
         </is>
       </c>
       <c r="L9" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M9" s="2" t="inlineStr">
         <is>
-          <t>10.60</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>330,00</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr">
         <is>
-          <t>6,5 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P9" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q9" s="2" t="inlineStr"/>
+      <c r="Q9" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>12277.96 €</t>
+          <t>15250,83 €</t>
         </is>
       </c>
     </row>
     <row r="10" ht="32" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>AR10739</t>
+          <t>AR11147</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>150-317</t>
+          <t>150-315</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTE 150-317/186-UEG-HIE3</t>
+          <t>Amarex KRTK 150-315/156UEG-H IE3</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>976</t>
+          <t>981</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>295</t>
+          <t>258</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>75.60</t>
+          <t>62,00</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>324.00</t>
+          <t>310,00</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>10.60</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>300.00</t>
+          <t>330,00</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr">
         <is>
-          <t>6,5 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P10" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q10" s="2" t="inlineStr"/>
+      <c r="Q10" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>11986.86 €</t>
+          <t>15250,83 €</t>
         </is>
       </c>
     </row>
     <row r="11" ht="32" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>AR10909</t>
+          <t>AR11220</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>040-252</t>
+          <t>080-251</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 040-252/54UEH-P IE2</t>
+          <t>Amarex KRTF 80-251/62UG-S</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>1437</t>
+          <t>2905</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>160</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J11" s="2" t="inlineStr"/>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>6,00</t>
+        </is>
+      </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>70,00</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>7,30</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>166.00</t>
+          <t>175,00</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>6,50 kW</t>
         </is>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>15330.16 €</t>
+          <t>5991,86 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>AR10974</t>
+          <t>AR11618</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D12" s="2" t="inlineStr"/>
-      <c r="E12" s="2" t="inlineStr"/>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>065-215</t>
+        </is>
+      </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>KRT Fusskrümmer</t>
+          <t>Amarex KRTF 65-215/24UEC1-S IE3</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H12" s="2" t="inlineStr"/>
+          <t>1447</t>
+        </is>
+      </c>
+      <c r="H12" s="2" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J12" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M12" s="2" t="inlineStr"/>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="K12" s="2" t="inlineStr">
+        <is>
+          <t>55,00</t>
+        </is>
+      </c>
+      <c r="L12" s="2" t="inlineStr">
+        <is>
+          <t>2,00</t>
+        </is>
+      </c>
+      <c r="M12" s="2" t="inlineStr">
+        <is>
+          <t>6,80</t>
+        </is>
+      </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
-[...3 lines deleted...]
-      <c r="P12" s="2" t="inlineStr"/>
+          <t>116,00</t>
+        </is>
+      </c>
+      <c r="O12" s="2" t="inlineStr">
+        <is>
+          <t>1,30 kW</t>
+        </is>
+      </c>
+      <c r="P12" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>581.60 €</t>
-[...3 lines deleted...]
-    <row r="13" ht="18" customHeight="1">
+          <t>8154,14 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="13" ht="32" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>AR10975</t>
+          <t>AR12563</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D13" s="2" t="inlineStr"/>
-      <c r="E13" s="2" t="inlineStr"/>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>150-317</t>
+        </is>
+      </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>Schwimmerschalter EX 10M KAB.</t>
+          <t>Amarex KRTE 150-317/76XEG-S</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H13" s="2" t="inlineStr"/>
+          <t>950</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>254</t>
+        </is>
+      </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J13" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M13" s="2" t="inlineStr"/>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>61,20</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>288,00</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>2,30</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>7,70</t>
+        </is>
+      </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
-[...4 lines deleted...]
-      <c r="Q13" s="2" t="inlineStr"/>
+          <t>265,00</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr">
+        <is>
+          <t>7,50 kW</t>
+        </is>
+      </c>
+      <c r="P13" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q13" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>196.03 €</t>
+          <t>12609,69 €</t>
         </is>
       </c>
     </row>
     <row r="14" ht="32" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>AR11145</t>
+          <t>AR12974-01</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>150-315</t>
+          <t>050-216</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 150-315/156UEG-H IE3</t>
+          <t>Amarex KRTF 50-216/44UEG-S IE3</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>981</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>210</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>310.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>9,10</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>15,80</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>330.00</t>
+          <t>138,00</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>15250.83 €</t>
+          <t>5752,11 €</t>
         </is>
       </c>
     </row>
     <row r="15" ht="32" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>AR11146</t>
+          <t>AR13066</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>150-315</t>
+          <t>080-252</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 150-315/156UEG-H IE3</t>
+          <t>Amarex KRTF 80-252/44UEC2-S</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>981</t>
+          <t>1437</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>237</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>310.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>11,50</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>17,30</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>330.00</t>
+          <t>158,00</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>15250.83 €</t>
+          <t>17410,62 €</t>
         </is>
       </c>
     </row>
     <row r="16" ht="32" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>AR11147</t>
+          <t>AR13086-02</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>150-315</t>
+          <t>040-252</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 150-315/156UEG-H IE3</t>
+          <t>Amarex KRT F 40-252/72UEC2-S inkl. Aufstellteile</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>981</t>
+          <t>2893</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>258</t>
+          <t>150</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>1,08</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>310.00</t>
+          <t>51,70</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>12,80</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>31,60</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>330.00</t>
+          <t>159,00</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q16" s="2" t="inlineStr"/>
+      <c r="Q16" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>15250.83 €</t>
+          <t>18540,58 €</t>
         </is>
       </c>
     </row>
     <row r="17" ht="32" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>AR11220</t>
+          <t>AR13086-04</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>080-251</t>
+          <t>040-252</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 80-251/62UG-S</t>
+          <t>Amarex KRT F 40-252/72UEC2-S mit Klaue, ohne Aufstellteile</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
-          <t>2905</t>
+          <t>2893</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>150</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>1,08</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>51,70</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>7.30</t>
+          <t>12,80</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>31,60</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>175.00</t>
+          <t>159,00</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr">
         <is>
-          <t>6,5 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q17" s="2" t="inlineStr"/>
+      <c r="Q17" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>5991.86 €</t>
-[...3 lines deleted...]
-    <row r="18" ht="18" customHeight="1">
+          <t>13127,90 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="32" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>AR11618</t>
+          <t>AR13107-01</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>065-215</t>
+          <t>040-252</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 65-215/24UEC1-S IE3</t>
+          <t>Amarex KRTF 40-252/52WEG-P IE3</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
-          <t>1447</t>
+          <t>2925</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,10</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>51,00</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>12,50</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>6.80</t>
+          <t>32,10</t>
         </is>
       </c>
       <c r="N18" s="2" t="inlineStr">
         <is>
-          <t>116.00</t>
+          <t>138,00</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr">
         <is>
-          <t>1,3 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q18" s="2" t="inlineStr"/>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q18" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>8154.14 €</t>
-[...3 lines deleted...]
-    <row r="19" ht="18" customHeight="1">
+          <t>9315,47 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="19" ht="32" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>AR11759</t>
+          <t>AR13107-02</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D19" s="2" t="inlineStr"/>
-      <c r="E19" s="2" t="inlineStr"/>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
+        <is>
+          <t>040-252</t>
+        </is>
+      </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>KRT Erweiterungskrümmer DN300/350 FSV</t>
+          <t>Amarex KRTF 40-252/52WEG-P IE3</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H19" s="2" t="inlineStr"/>
+          <t>2925</t>
+        </is>
+      </c>
+      <c r="H19" s="2" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J19" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M19" s="2" t="inlineStr"/>
+      <c r="J19" s="2" t="inlineStr">
+        <is>
+          <t>1,10</t>
+        </is>
+      </c>
+      <c r="K19" s="2" t="inlineStr">
+        <is>
+          <t>51,00</t>
+        </is>
+      </c>
+      <c r="L19" s="2" t="inlineStr">
+        <is>
+          <t>12,50</t>
+        </is>
+      </c>
+      <c r="M19" s="2" t="inlineStr">
+        <is>
+          <t>32,10</t>
+        </is>
+      </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>317.00</t>
-[...4 lines deleted...]
-      <c r="Q19" s="2" t="inlineStr"/>
+          <t>138,00</t>
+        </is>
+      </c>
+      <c r="O19" s="2" t="inlineStr">
+        <is>
+          <t>4,00 kW</t>
+        </is>
+      </c>
+      <c r="P19" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q19" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>9471.06 €</t>
+          <t>9315,47 €</t>
         </is>
       </c>
     </row>
     <row r="20" ht="18" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>AR12258</t>
+          <t>AR13247-02</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D20" s="2" t="inlineStr"/>
-      <c r="E20" s="2" t="inlineStr"/>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Amarex</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>080-230</t>
+        </is>
+      </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>Einlaufkrümmer Amarex KRT DN300</t>
+          <t>Amarex ARX F 080-230/017F4USG -150/00000M000</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H20" s="2" t="inlineStr"/>
+          <t>1370</t>
+        </is>
+      </c>
+      <c r="H20" s="2" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J20" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M20" s="2" t="inlineStr"/>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>1,08</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>59,40</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>2,90</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>7,80</t>
+        </is>
+      </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>242.00</t>
-[...4 lines deleted...]
-      <c r="Q20" s="2" t="inlineStr"/>
+          <t>121,00</t>
+        </is>
+      </c>
+      <c r="O20" s="2" t="inlineStr">
+        <is>
+          <t>1,67 kW</t>
+        </is>
+      </c>
+      <c r="P20" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q20" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>5226.38 €</t>
-[...3 lines deleted...]
-    <row r="21" ht="18" customHeight="1">
+          <t>4582,05 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="21" ht="32" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>AR12516</t>
+          <t>AR13255</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D21" s="2" t="inlineStr"/>
-      <c r="E21" s="2" t="inlineStr"/>
+      <c r="D21" s="2" t="inlineStr">
+        <is>
+          <t>Amarex</t>
+        </is>
+      </c>
+      <c r="E21" s="2" t="inlineStr">
+        <is>
+          <t>050-140</t>
+        </is>
+      </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>Laufrad für Amarex F 50/51 Durchm. 162 F</t>
+          <t>Amarex ARX F 050-140/023 F2YSG -100/01010S000</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2679</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>100</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J21" s="2" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="Q21" s="2" t="inlineStr"/>
+      <c r="J21" s="2" t="inlineStr">
+        <is>
+          <t>1,01</t>
+        </is>
+      </c>
+      <c r="K21" s="2" t="inlineStr">
+        <is>
+          <t>23,50</t>
+        </is>
+      </c>
+      <c r="L21" s="2" t="inlineStr">
+        <is>
+          <t>1,60</t>
+        </is>
+      </c>
+      <c r="M21" s="2" t="inlineStr">
+        <is>
+          <t>10,30</t>
+        </is>
+      </c>
+      <c r="N21" s="2" t="inlineStr">
+        <is>
+          <t>70,00</t>
+        </is>
+      </c>
+      <c r="O21" s="2" t="inlineStr">
+        <is>
+          <t>2,35 kW</t>
+        </is>
+      </c>
+      <c r="P21" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q21" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>264.51 €</t>
-[...3 lines deleted...]
-    <row r="22" ht="18" customHeight="1">
+          <t>2041,88 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="22" ht="32" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>AR12517</t>
+          <t>AR13263-01</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D22" s="2" t="inlineStr"/>
-      <c r="E22" s="2" t="inlineStr"/>
+      <c r="D22" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E22" s="2" t="inlineStr">
+        <is>
+          <t>040-252</t>
+        </is>
+      </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>Saugdeckel für  Amarex 50/51</t>
+          <t>Amarex KRT F 40-252/72UEC2-S</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H22" s="2" t="inlineStr"/>
+          <t>2893</t>
+        </is>
+      </c>
+      <c r="H22" s="2" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J22" s="2" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="Q22" s="2" t="inlineStr"/>
+      <c r="J22" s="2" t="inlineStr">
+        <is>
+          <t>1,20</t>
+        </is>
+      </c>
+      <c r="K22" s="2" t="inlineStr">
+        <is>
+          <t>51,90</t>
+        </is>
+      </c>
+      <c r="L22" s="2" t="inlineStr">
+        <is>
+          <t>13,00</t>
+        </is>
+      </c>
+      <c r="M22" s="2" t="inlineStr">
+        <is>
+          <t>33,00</t>
+        </is>
+      </c>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>159,00</t>
+        </is>
+      </c>
+      <c r="O22" s="2" t="inlineStr">
+        <is>
+          <t>7,50 kW</t>
+        </is>
+      </c>
+      <c r="P22" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q22" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>174.18 €</t>
+          <t>16037,63 €</t>
         </is>
       </c>
     </row>
     <row r="23" ht="32" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>AR12563</t>
+          <t>AR13263-02</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>150-317</t>
+          <t>040-252</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTE 150-317/76XEG-S</t>
+          <t>Amarex KRT F 40-252/72UEC2-S</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>950</t>
+          <t>2893</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>254</t>
+          <t>150</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
-          <t>61.20</t>
+          <t>1,20</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>288.00</t>
+          <t>51,90</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>2.30</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>7.70</t>
+          <t>33,00</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>265.00</t>
+          <t>159,00</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q23" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>12609.69 €</t>
-[...3 lines deleted...]
-    <row r="24" ht="18" customHeight="1">
+          <t>16037,63 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="32" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>AR12662</t>
+          <t>AR13263-03</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D24" s="2" t="inlineStr"/>
-      <c r="E24" s="2" t="inlineStr"/>
+      <c r="D24" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E24" s="2" t="inlineStr">
+        <is>
+          <t>040-252</t>
+        </is>
+      </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>ZUBEHOERSATZ      DN50 BAR DLE Ama-Porter</t>
+          <t>Amarex KRT F 40-252/72UEC2-S</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H24" s="2" t="inlineStr"/>
+          <t>2893</t>
+        </is>
+      </c>
+      <c r="H24" s="2" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J24" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M24" s="2" t="inlineStr"/>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>1,20</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>51,90</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>13,00</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>33,00</t>
+        </is>
+      </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
-[...4 lines deleted...]
-      <c r="Q24" s="2" t="inlineStr"/>
+          <t>159,00</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr">
+        <is>
+          <t>7,50 kW</t>
+        </is>
+      </c>
+      <c r="P24" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q24" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>308.08 €</t>
-[...3 lines deleted...]
-    <row r="25" ht="18" customHeight="1">
+          <t>16037,63 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="32" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>AR12753</t>
+          <t>AR13263-04</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D25" s="2" t="inlineStr"/>
-      <c r="E25" s="2" t="inlineStr"/>
+      <c r="D25" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E25" s="2" t="inlineStr">
+        <is>
+          <t>040-252</t>
+        </is>
+      </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>ZUBEHOER KIT 80/80 2STANGEN BLAU ISO</t>
+          <t>Amarex KRT F 40-252/72UEC2-S</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H25" s="2" t="inlineStr"/>
+          <t>2893</t>
+        </is>
+      </c>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J25" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M25" s="2" t="inlineStr"/>
+      <c r="J25" s="2" t="inlineStr">
+        <is>
+          <t>1,20</t>
+        </is>
+      </c>
+      <c r="K25" s="2" t="inlineStr">
+        <is>
+          <t>51,90</t>
+        </is>
+      </c>
+      <c r="L25" s="2" t="inlineStr">
+        <is>
+          <t>13,00</t>
+        </is>
+      </c>
+      <c r="M25" s="2" t="inlineStr">
+        <is>
+          <t>33,00</t>
+        </is>
+      </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
-[...4 lines deleted...]
-      <c r="Q25" s="2" t="inlineStr"/>
+          <t>159,00</t>
+        </is>
+      </c>
+      <c r="O25" s="2" t="inlineStr">
+        <is>
+          <t>7,50 kW</t>
+        </is>
+      </c>
+      <c r="P25" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q25" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>671.76 €</t>
-[...3 lines deleted...]
-    <row r="26" ht="32" customHeight="1">
+          <t>16037,63 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="26" ht="18" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>AR12974-01</t>
+          <t>AR13349</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>050-216</t>
+          <t>050-215</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 50-216/44UEG-S IE3</t>
+          <t>Amarex KRTF 50-215/24UEC2-P IE3</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1447</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K26" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>32,10</t>
         </is>
       </c>
       <c r="L26" s="2" t="inlineStr">
         <is>
-          <t>9.10</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M26" s="2" t="inlineStr">
         <is>
-          <t>15.80</t>
+          <t>8,20</t>
         </is>
       </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>138.00</t>
+          <t>136,00</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>1,30 kW</t>
         </is>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q26" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q26" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>5752.11 €</t>
+          <t>8549,34 €</t>
         </is>
       </c>
     </row>
     <row r="27" ht="32" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>AR13066</t>
+          <t>AR13428</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>080-252</t>
+          <t>200-318</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 80-252/44UEC2-S</t>
+          <t>Amarex KRTK 200-318/76UEG-S inkl. Halterung, Zubehör + Aufstellteile</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>1437</t>
+          <t>950</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>230</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>108,00</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>403,20</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>17.30</t>
+          <t>5,20</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>158.00</t>
+          <t>358,00</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>7,50 kW</t>
         </is>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>17410.62 €</t>
-[...3 lines deleted...]
-    <row r="28" ht="32" customHeight="1">
+          <t>15685,48 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="18" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>AR13086-02</t>
+          <t>AR13765</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Amarex</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>040-252</t>
+          <t>050-140</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRT F 40-252/72UEC2-S inkl. Aufstellteile</t>
+          <t>Amarex ARX F 050-140/023F2USG -120</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
-          <t>2893</t>
+          <t>2898</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>120</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
-          <t>1.08</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
-          <t>51.70</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="L28" s="2" t="inlineStr">
         <is>
-          <t>12.80</t>
+          <t>2,30</t>
         </is>
       </c>
       <c r="M28" s="2" t="inlineStr">
         <is>
-          <t>31.60</t>
+          <t>12,10</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>159.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>70,00</t>
+        </is>
+      </c>
+      <c r="O28" s="2" t="inlineStr"/>
       <c r="P28" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q28" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q28" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>18540.58 €</t>
-[...3 lines deleted...]
-    <row r="29" ht="32" customHeight="1">
+          <t>2643,61 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="18" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>AR13086-04</t>
+          <t>AR13960</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>040-252</t>
+          <t>A 405</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRT F 40-252/72UEC2-S mit Klaue, ohne Aufstellteile</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ama-Drainer A 405 SE/10</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr"/>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
-          <t>1.08</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>51.70</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>12.80</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>31.60</t>
+          <t>9,50</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>159.00</t>
+          <t>14,70</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q29" s="2" t="inlineStr"/>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>13127.90 €</t>
-[...3 lines deleted...]
-    <row r="30" ht="32" customHeight="1">
+          <t>653,93 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="48" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>AR13107-01</t>
+          <t>AR14629</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>040-252</t>
+          <t>C 422</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 40-252/52WEG-P IE3</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ama-Drainer C 422 SD/35</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr"/>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>142</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
-          <t>1.10</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>34,00</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>4,70</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>32.10</t>
+          <t>17,50</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>138.00</t>
+          <t>20,80</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>9315.47 €</t>
-[...3 lines deleted...]
-    <row r="31" ht="32" customHeight="1">
+          <t>4508,61 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="48" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>AR13107-02</t>
+          <t>AR14630</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>040-252</t>
+          <t>C 505</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 40-252/52WEG-P IE3</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ama-Drainer C 505 ND/10 K</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr"/>
       <c r="H31" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>100</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
-          <t>1.10</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>32.10</t>
+          <t>9,50</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>138.00</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q31" s="2" t="inlineStr"/>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>9315.47 €</t>
-[...3 lines deleted...]
-    <row r="32" ht="32" customHeight="1">
+          <t>841,64 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="18" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>AR13230</t>
+          <t>AR14910</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Ama-Porter</t>
+          <t>Amarex</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>502</t>
+          <t>080-220</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>Ama-Porter 502 ND-1 inkl. Zubehörsatz DN50 BAR DLE AP 39021212</t>
+          <t>Amarex ARX F080-220/035C2USG -150/00000L000</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2896</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>150</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>25.20</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>13.80</t>
+          <t>18,50</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>114,00</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>3,57 kW</t>
         </is>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q32" s="2" t="inlineStr"/>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>1012.10 €</t>
-[...3 lines deleted...]
-    <row r="33" ht="18" customHeight="1">
+          <t>4009,51 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="33" ht="32" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>AR13247-02</t>
+          <t>AR15643-01</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
           <t>Amarex</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>080-230</t>
+          <t>050-220</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>Amarex ARX F 080-230/017F4USG -150/00000M000</t>
+          <t>Amarex ARX F050-220/029C2YSG -150 /01010M000 inkl. Fußteil</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>1370</t>
+          <t>2870</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
           <t>150</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
-          <t>1.08</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>59.40</t>
+          <t>38,00</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>7.80</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>121.00</t>
+          <t>93,00</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr">
         <is>
-          <t>1,67 kW</t>
+          <t>2,97 kW</t>
         </is>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q33" s="2" t="inlineStr"/>
+      <c r="Q33" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>4582.05 €</t>
-[...3 lines deleted...]
-    <row r="34" ht="18" customHeight="1">
+          <t>3728,59 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="32" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>AR13255</t>
+          <t>AR15708</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>050-140</t>
+          <t>250-401</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>Amarex ARX F 050-140/023 F2YSG -100/01010S000</t>
+          <t>Amarex KRTK 250-401/326-UG-S, ohne Halterung (separat erhältlich - AR15708A)</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>2679</t>
+          <t>980</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>310</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
-          <t>1.01</t>
+          <t>210,00</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>23.50</t>
+          <t>840,00</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>1.60</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>10.30</t>
+          <t>8,70</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>690,00</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr">
         <is>
-          <t>2,35 kW</t>
+          <t>15,00 kW</t>
         </is>
       </c>
       <c r="P34" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 230 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q34" s="2" t="inlineStr"/>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>2041.88 €</t>
+          <t>26707,39 €</t>
         </is>
       </c>
     </row>
     <row r="35" ht="32" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>AR13263-01</t>
+          <t>AR15860-01</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>040-252</t>
+          <t>050-216</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRT F 40-252/72UEC2-S</t>
+          <t>Amarex KRTF 50-216/44UEG-S IE3 inkl. Aufstellteile</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>2893</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>210</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
-          <t>1.20</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>51.90</t>
+          <t>62,00</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>16,20</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>159.00</t>
+          <t>134,00</t>
         </is>
       </c>
       <c r="O35" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P35" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q35" s="2" t="inlineStr"/>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>16037.63 €</t>
+          <t>5127,28 €</t>
         </is>
       </c>
     </row>
     <row r="36" ht="32" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>AR13263-02</t>
+          <t>AR15860-02</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
-          <t>040-252</t>
+          <t>050-216</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRT F 40-252/72UEC2-S</t>
+          <t>Amarex KRTF 50-216/44UEG-S IE3 inkl. Aufstellteile</t>
         </is>
       </c>
       <c r="G36" s="2" t="inlineStr">
         <is>
-          <t>2893</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H36" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>210</t>
         </is>
       </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J36" s="2" t="inlineStr">
         <is>
-          <t>1.20</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>51.90</t>
+          <t>62,00</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>16,20</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
-          <t>159.00</t>
+          <t>134,00</t>
         </is>
       </c>
       <c r="O36" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q36" s="2" t="inlineStr"/>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>16037.63 €</t>
+          <t>5127,28 €</t>
         </is>
       </c>
     </row>
     <row r="37" ht="32" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>AR13263-03</t>
+          <t>AR15907</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
-          <t>040-252</t>
+          <t>150-400</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRT F 40-252/72UEC2-S</t>
+          <t>Amarex KRTK 150-400/804UNG-S</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>2893</t>
+          <t>1479</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>356</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
-          <t>1.20</t>
+          <t>155,00</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>51.90</t>
+          <t>852,00</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>47,00</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>159.00</t>
+          <t>1013,00</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>80,00 kW</t>
         </is>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q37" s="2" t="inlineStr"/>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>16037.63 €</t>
+          <t>38944,89 €</t>
         </is>
       </c>
     </row>
     <row r="38" ht="32" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>AR13263-04</t>
+          <t>AR15911-01</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>040-252</t>
+          <t>050-216</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRT F 40-252/72UEC2-S</t>
+          <t>Amarex KRTF 50-216/72YEC1-S IE3, ATEX, inkl. Aufstellteile</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>2893</t>
+          <t>2925</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>160</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
-          <t>1.20</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>51.90</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>159.00</t>
+          <t>143,00</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q38" s="2" t="inlineStr"/>
+      <c r="Q38" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>16037.63 €</t>
-[...3 lines deleted...]
-    <row r="39" ht="18" customHeight="1">
+          <t>10324,28 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="32" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>AR13349</t>
+          <t>AR15911-02</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>050-215</t>
+          <t>050-216</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 50-215/24UEC2-P IE3</t>
+          <t>Amarex KRTF 50-216/72YEC1-S IE3, ATEX, inkl. Aufstellteile</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>1447</t>
+          <t>2925</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>160</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>32.10</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>8.20</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>136.00</t>
+          <t>143,00</t>
         </is>
       </c>
       <c r="O39" s="2" t="inlineStr">
         <is>
-          <t>1,3 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q39" s="2" t="inlineStr"/>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q39" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>8549.34 €</t>
+          <t>10324,28 €</t>
         </is>
       </c>
     </row>
     <row r="40" ht="32" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>AR13428</t>
+          <t>AR15918-01</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>200-318</t>
+          <t>200-317</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 200-318/76UEG-S inkl. Halterung, Zubehör + Aufstellteile</t>
+          <t>Amarex KRTK 200-317/374UEG-S, inkl. Halterung</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>950</t>
+          <t>1456</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>230</t>
+          <t>306</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>220,00</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>403.20</t>
+          <t>800,00</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>11,50</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>5.20</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>358.00</t>
+          <t>561,00</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>37,00 kW</t>
         </is>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q40" s="2" t="inlineStr"/>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>15685.48 €</t>
-[...3 lines deleted...]
-    <row r="41" ht="18" customHeight="1">
+          <t>24403,20 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="32" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>AR13765</t>
+          <t>AR15918-02</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>050-140</t>
+          <t>200-317</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>Amarex ARX F 050-140/023F2USG -120</t>
+          <t>Amarex KRTK 200-317/374UEG-S, inkl. Halterung</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>2898</t>
+          <t>1456</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>306</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>220,00</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>800,00</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>2.30</t>
+          <t>11,50</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>12.10</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
-[...2 lines deleted...]
-      <c r="O41" s="2" t="inlineStr"/>
+          <t>561,00</t>
+        </is>
+      </c>
+      <c r="O41" s="2" t="inlineStr">
+        <is>
+          <t>37,00 kW</t>
+        </is>
+      </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q41" s="2" t="inlineStr"/>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>2643.61 €</t>
-[...3 lines deleted...]
-    <row r="42" ht="32" customHeight="1">
+          <t>24403,20 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="18" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>AR13838</t>
+          <t>AR15944</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D42" s="2" t="inlineStr"/>
-      <c r="E42" s="2" t="inlineStr"/>
+      <c r="D42" s="2" t="inlineStr">
+        <is>
+          <t>Ama-Drainer</t>
+        </is>
+      </c>
+      <c r="E42" s="2" t="inlineStr">
+        <is>
+          <t>A 515</t>
+        </is>
+      </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>FLANSCHKRUEMMER  DN80 Anschlusskrümmer mit Flansch- und Schlauchanschluss  DN80 PN16/B75</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ama-Drainer A 515 SE/10 K</t>
+        </is>
+      </c>
+      <c r="G42" s="2" t="inlineStr"/>
       <c r="H42" s="2" t="inlineStr"/>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J42" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M42" s="2" t="inlineStr"/>
+      <c r="J42" s="2" t="inlineStr">
+        <is>
+          <t>2,00</t>
+        </is>
+      </c>
+      <c r="K42" s="2" t="inlineStr">
+        <is>
+          <t>30,00</t>
+        </is>
+      </c>
+      <c r="L42" s="2" t="inlineStr">
+        <is>
+          <t>4,50</t>
+        </is>
+      </c>
+      <c r="M42" s="2" t="inlineStr">
+        <is>
+          <t>16,00</t>
+        </is>
+      </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
-[...3 lines deleted...]
-      <c r="P42" s="2" t="inlineStr"/>
+          <t>20,00</t>
+        </is>
+      </c>
+      <c r="O42" s="2" t="inlineStr">
+        <is>
+          <t>1,50 kW</t>
+        </is>
+      </c>
+      <c r="P42" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q42" s="2" t="inlineStr"/>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>215.69 €</t>
-[...3 lines deleted...]
-    <row r="43" ht="18" customHeight="1">
+          <t>1480,62 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="32" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>AR13960</t>
+          <t>AR16114-01R</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>A 405</t>
+          <t>080-315</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer A 405 SE/10</t>
+          <t>Amarex KRTD 80-315/552UEG-S IE3 inkl. Halterung</t>
         </is>
       </c>
       <c r="G43" s="2" t="inlineStr">
         <is>
-          <t>2800</t>
+          <t>2967</t>
         </is>
       </c>
       <c r="H43" s="2" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>242</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>138,00</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>61,00</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>14.70</t>
+          <t>687,00</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>37,00 kW</t>
         </is>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q43" s="2" t="inlineStr"/>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>653.93 €</t>
-[...3 lines deleted...]
-    <row r="44" ht="48" customHeight="1">
+          <t>24141,94 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="32" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>AR14629</t>
+          <t>AR16114-02R</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>C 422</t>
+          <t>080-315</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer C 422 SD/35</t>
+          <t>Amarex KRTD 80-315/552UEG-S IE3 inkl. Halterung</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>2800</t>
+          <t>2967</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>242</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>34.00</t>
+          <t>138,00</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>4.70</t>
+          <t>61,00</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>20.80</t>
+          <t>687,00</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>37,00 kW</t>
         </is>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q44" s="2" t="inlineStr"/>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>4508.61 €</t>
-[...3 lines deleted...]
-    <row r="45" ht="48" customHeight="1">
+          <t>24141,94 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="45" ht="32" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>AR14630</t>
+          <t>AR16114-03R</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>C 505</t>
+          <t>080-315</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer C 505 ND/10 K</t>
+          <t>Amarex KRTD 80-315/552UEG-S IE3 inkl. Halterung</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>2800</t>
+          <t>2967</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>100</t>
+          <t>242</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>138,00</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>61,00</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>687,00</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>37,00 kW</t>
         </is>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q45" s="2" t="inlineStr"/>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>841.64 €</t>
-[...3 lines deleted...]
-    <row r="46" ht="18" customHeight="1">
+          <t>24141,94 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="46" ht="32" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>AR14910</t>
+          <t>AR16114-04R</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>080-220</t>
+          <t>080-315</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>Amarex ARX F080-220/035C2USG -150/00000L000</t>
+          <t>Amarex KRTD 80-315/552UEG-S IE3 inkl. Halterung</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>2896</t>
+          <t>2967</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>242</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>138,00</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>61,00</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>18.50</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>114.00</t>
+          <t>687,00</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr">
         <is>
-          <t>3,57 kW</t>
+          <t>37,00 kW</t>
         </is>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q46" s="2" t="inlineStr"/>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>4009.51 €</t>
-[...3 lines deleted...]
-    <row r="47" ht="18" customHeight="1">
+          <t>24141,94 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="47" ht="32" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>AR15643-01</t>
+          <t>AR16114-05R</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>050-220</t>
+          <t>080-315</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>Amarex ARX F050-220/029C2YSG -150 /01010M000 inkl. Fußteil</t>
+          <t>Amarex KRTD 80-315/552UEG-S IE3 inkl. Halterung</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>2870</t>
+          <t>2967</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>242</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>38.00</t>
+          <t>138,00</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>61,00</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>93.00</t>
+          <t>687,00</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr">
         <is>
-          <t>2,97 kW</t>
+          <t>37,00 kW</t>
         </is>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q47" s="2" t="inlineStr"/>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>3728.59 €</t>
+          <t>24141,94 €</t>
         </is>
       </c>
     </row>
     <row r="48" ht="32" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>AR15708</t>
+          <t>AR16114-06R</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>250-401</t>
+          <t>080-315</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 250-401/326-UG-S, ohne Halterung (separat erhältlich - AR15708A)</t>
+          <t>Amarex KRTD 80-315/552UEG-S IE3 inkl. Halterung</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>980</t>
+          <t>2967</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>310</t>
+          <t>242</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
-          <t>210.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>840.00</t>
+          <t>138,00</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>61,00</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>8.70</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>690.00</t>
+          <t>687,00</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>37,00 kW</t>
         </is>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q48" s="2" t="inlineStr"/>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>26707.39 €</t>
+          <t>24141,94 €</t>
         </is>
       </c>
     </row>
     <row r="49" ht="32" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>AR15860-01</t>
+          <t>AR16120-01R</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>050-216</t>
+          <t>250-403</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 50-216/44UEG-S IE3 inkl. Aufstellteile</t>
+          <t>Amarex KRTK 250-403/554UEG-S inkl. Klaue, Krümmer &amp; Seil</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1472</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>322</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>451,00</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>1249,00</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>7,80</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>16.20</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>134.00</t>
+          <t>890,00</t>
         </is>
       </c>
       <c r="O49" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>55,00 kW</t>
         </is>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q49" s="2" t="inlineStr"/>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>5127.28 €</t>
+          <t>38652,38 €</t>
         </is>
       </c>
     </row>
     <row r="50" ht="32" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>AR15860-02</t>
+          <t>AR16120-02R</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>050-216</t>
+          <t>250-403</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 50-216/44UEG-S IE3 inkl. Aufstellteile</t>
+          <t>Amarex KRTK 250-403/554UEG-S inkl. Klaue, Krümmer &amp; Seil</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1472</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>322</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>451,00</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>1249,00</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>7,80</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>16.20</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>134.00</t>
+          <t>890,00</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>55,00 kW</t>
         </is>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q50" s="2" t="inlineStr"/>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>5127.28 €</t>
+          <t>38652,38 €</t>
         </is>
       </c>
     </row>
     <row r="51" ht="32" customHeight="1">
       <c r="A51" s="2" t="inlineStr">
         <is>
-          <t>AR15907</t>
+          <t>AR16120-03R</t>
         </is>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>150-400</t>
+          <t>250-403</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 150-400/804UNG-S</t>
+          <t>Amarex KRTK 250-403/554UEG-S inkl. Klaue, Krümmer &amp; Seil</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>1479</t>
+          <t>1472</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>356</t>
+          <t>322</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
-          <t>155.00</t>
+          <t>451,00</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>852.00</t>
+          <t>1249,00</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>7,80</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>25,00</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>1013.00</t>
+          <t>890,00</t>
         </is>
       </c>
       <c r="O51" s="2" t="inlineStr">
         <is>
-          <t>80 kW</t>
+          <t>55,00 kW</t>
         </is>
       </c>
       <c r="P51" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q51" s="2" t="inlineStr"/>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>38944.89 €</t>
-[...3 lines deleted...]
-    <row r="52" ht="32" customHeight="1">
+          <t>38652,38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="52" ht="48" customHeight="1">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t>AR15918-01</t>
+          <t>AR16334</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>200-317</t>
+          <t>C 411</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 200-317/374UEG-S, inkl. Halterung</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ama-Drainer C 411 ND/35</t>
+        </is>
+      </c>
+      <c r="G52" s="2" t="inlineStr"/>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>306</t>
+          <t>120</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
-          <t>220.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>800.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>13,50</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>561.00</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="O52" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P52" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q52" s="2" t="inlineStr"/>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>24403.20 €</t>
-[...3 lines deleted...]
-    <row r="53" ht="32" customHeight="1">
+          <t>1478,93 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="53" ht="48" customHeight="1">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t>AR15918-02</t>
+          <t>AR16346</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>200-317</t>
+          <t>C 411</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 200-317/374UEG-S, inkl. Halterung</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ama-Drainer C 411 ND/35</t>
+        </is>
+      </c>
+      <c r="G53" s="2" t="inlineStr"/>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>306</t>
+          <t>120</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
-          <t>220.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>800.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>13,50</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>561.00</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="O53" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P53" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q53" s="2" t="inlineStr"/>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>24403.20 €</t>
+          <t>1478,93 €</t>
         </is>
       </c>
     </row>
     <row r="54" ht="18" customHeight="1">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>AR15944</t>
+          <t>AR16377</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>A 515</t>
+          <t>A 507</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer A 515 SE/10 K</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ama-Drainer A 507 NE/10 K</t>
+        </is>
+      </c>
+      <c r="G54" s="2" t="inlineStr"/>
       <c r="H54" s="2" t="inlineStr"/>
       <c r="I54" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>21,50</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>12,50</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>17,00</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P54" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q54" s="2" t="inlineStr"/>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>1480.62 €</t>
-[...3 lines deleted...]
-    <row r="55" ht="48" customHeight="1">
+          <t>882,51 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="55" ht="32" customHeight="1">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>AR16334</t>
+          <t>AR16445-01R</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>C 411</t>
+          <t>200-318</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer C 411 ND/35</t>
+          <t>Amarex KRTK 200-318/374UEG-S</t>
         </is>
       </c>
       <c r="G55" s="2" t="inlineStr">
         <is>
-          <t>2800</t>
+          <t>1456</t>
         </is>
       </c>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>307</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>870,00</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>13.50</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>549,00</t>
         </is>
       </c>
       <c r="O55" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>37,00 kW</t>
         </is>
       </c>
       <c r="P55" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q55" s="2" t="inlineStr"/>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>1478.93 €</t>
-[...3 lines deleted...]
-    <row r="56" ht="48" customHeight="1">
+          <t>24403,20 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="56" ht="32" customHeight="1">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>AR16346</t>
+          <t>AR16445-02R</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>C 411</t>
+          <t>200-318</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer C 411 ND/35</t>
+          <t>Amarex KRTK 200-318/374UEG-S</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>2800</t>
+          <t>1456</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>120</t>
+          <t>307</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>870,00</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>13.50</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>549,00</t>
         </is>
       </c>
       <c r="O56" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>37,00 kW</t>
         </is>
       </c>
       <c r="P56" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q56" s="2" t="inlineStr"/>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>1478.93 €</t>
+          <t>24403,20 €</t>
         </is>
       </c>
     </row>
     <row r="57" ht="32" customHeight="1">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t>AR16445-01R</t>
+          <t>AR16447R</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>200-318</t>
+          <t>100-253</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 200-318/374UEG-S</t>
+          <t>Amarex KRTD 100-253/54XEG-S</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>1456</t>
+          <t>1473</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>265</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>109,80</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>870.00</t>
+          <t>288,00</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>549.00</t>
+          <t>238,00</t>
         </is>
       </c>
       <c r="O57" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P57" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q57" s="2" t="inlineStr"/>
+      <c r="Q57" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>24403.20 €</t>
+          <t>7222,86 €</t>
         </is>
       </c>
     </row>
     <row r="58" ht="32" customHeight="1">
       <c r="A58" s="2" t="inlineStr">
         <is>
-          <t>AR16445-02R</t>
+          <t>AR16704-01</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Amarex</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>200-318</t>
+          <t>050/220</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 200-318/374UEG-S</t>
+          <t>Amarex ARX F050-220/073F2USG-190 /12000L000</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>1456</t>
+          <t>2812</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>307</t>
+          <t>190</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>870.00</t>
+          <t>47,00</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>549.00</t>
+          <t>117,00</t>
         </is>
       </c>
       <c r="O58" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>7,30 kW</t>
         </is>
       </c>
       <c r="P58" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q58" s="2" t="inlineStr"/>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>24403.20 €</t>
+          <t>4700,76 €</t>
         </is>
       </c>
     </row>
     <row r="59" ht="32" customHeight="1">
       <c r="A59" s="2" t="inlineStr">
         <is>
-          <t>AR16447R</t>
+          <t>AR16704-02</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Amarex</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>100-253</t>
+          <t>050/220</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTD 100-253/54XEG-S</t>
+          <t>Amarex ARX F050-220/073F2USG-190 /12000L000</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>1473</t>
+          <t>2812</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>265</t>
+          <t>190</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
-          <t>109.80</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>288.00</t>
+          <t>47,00</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>23,00</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>238.00</t>
+          <t>117,00</t>
         </is>
       </c>
       <c r="O59" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>7,30 kW</t>
         </is>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q59" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q59" s="2" t="inlineStr"/>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>7222.86 €</t>
+          <t>4700,76 €</t>
         </is>
       </c>
     </row>
     <row r="60" ht="32" customHeight="1">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>AR16704-01</t>
+          <t>AR17052-01</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>050/220</t>
+          <t>150-400</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>Amarex ARX F050-220/073F2USG-190 /12000L000</t>
+          <t>Amarex KRTK 150-400/954XNG-S</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>2812</t>
+          <t>1479</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>403</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>47,00</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>117.00</t>
+          <t>1113,00</t>
         </is>
       </c>
       <c r="O60" s="2" t="inlineStr">
         <is>
-          <t>7,3 kW</t>
+          <t>95,00 kW</t>
         </is>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q60" s="2" t="inlineStr"/>
+      <c r="Q60" s="2" t="inlineStr">
+        <is>
+          <t>Ex e IIC T3 Gb</t>
+        </is>
+      </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>4700.76 €</t>
+          <t>43040,06 €</t>
         </is>
       </c>
     </row>
     <row r="61" ht="32" customHeight="1">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t>AR16704-02</t>
+          <t>AR17052-02</t>
         </is>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>050/220</t>
+          <t>150-400</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>Amarex ARX F050-220/073F2USG-190 /12000L000</t>
+          <t>Amarex KRTK 150-400/954XNG-S</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>2812</t>
+          <t>1479</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>403</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>600,00</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>47,00</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>60,00</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>117.00</t>
+          <t>1113,00</t>
         </is>
       </c>
       <c r="O61" s="2" t="inlineStr">
         <is>
-          <t>7,3 kW</t>
+          <t>95,00 kW</t>
         </is>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q61" s="2" t="inlineStr"/>
+      <c r="Q61" s="2" t="inlineStr">
+        <is>
+          <t>Ex e IIC T3 Gb</t>
+        </is>
+      </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>4700.76 €</t>
+          <t>43040,06 €</t>
         </is>
       </c>
     </row>
     <row r="62" ht="32" customHeight="1">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t>AR17052-01</t>
+          <t>AR17082</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>150-400</t>
+          <t>100-315</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 150-400/954XNG-S</t>
+          <t>Amarex KRTE 100-315/304 UEG-S</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>1479</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>315</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>72,00</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>600.00</t>
+          <t>295,00</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>1113.00</t>
+          <t>419,00</t>
         </is>
       </c>
       <c r="O62" s="2" t="inlineStr">
         <is>
-          <t>95 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q62" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q62" s="2" t="inlineStr"/>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>43040.06 €</t>
+          <t>18328,82 €</t>
         </is>
       </c>
     </row>
     <row r="63" ht="32" customHeight="1">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>AR17052-02</t>
+          <t>AR17182</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>150-400</t>
+          <t>300-401</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 150-400/954XNG-S</t>
+          <t>Amarex KRTK 300-401/556UFG-K</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>1479</t>
+          <t>990</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>403</t>
+          <t>393</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>450,00</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>600.00</t>
+          <t>1400,00</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>13,50</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>1113.00</t>
+          <t>1216,00</t>
         </is>
       </c>
       <c r="O63" s="2" t="inlineStr">
         <is>
-          <t>95 kW</t>
+          <t>45,00 kW</t>
         </is>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q63" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q63" s="2" t="inlineStr"/>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>43040.06 €</t>
+          <t>44618,57 €</t>
         </is>
       </c>
     </row>
     <row r="64" ht="32" customHeight="1">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t>AR17082</t>
+          <t>AR17186-01</t>
         </is>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>100-315</t>
+          <t>065-215</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTE 100-315/304 UEG-S</t>
+          <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G64" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>315</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr">
         <is>
-          <t>72.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>295.00</t>
+          <t>76,20</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>419.00</t>
+          <t>221,00</t>
         </is>
       </c>
       <c r="O64" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P64" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q64" s="2" t="inlineStr"/>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>18328.82 €</t>
+          <t>4651,50 €</t>
         </is>
       </c>
     </row>
     <row r="65" ht="32" customHeight="1">
       <c r="A65" s="2" t="inlineStr">
         <is>
-          <t>AR17182</t>
+          <t>AR17186-02</t>
         </is>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>300-401</t>
+          <t>065-215</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 300-401/556UFG-K</t>
+          <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G65" s="2" t="inlineStr">
         <is>
-          <t>990</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>393</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr">
         <is>
-          <t>450.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>1400.00</t>
+          <t>76,20</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>13.50</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>1216.00</t>
+          <t>221,00</t>
         </is>
       </c>
       <c r="O65" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P65" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q65" s="2" t="inlineStr"/>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>44618.57 €</t>
+          <t>4651,50 €</t>
         </is>
       </c>
     </row>
     <row r="66" ht="32" customHeight="1">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t>AR17186-01</t>
+          <t>AR17186-03</t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G66" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H66" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>76.20</t>
+          <t>76,20</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>221.00</t>
+          <t>221,00</t>
         </is>
       </c>
       <c r="O66" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P66" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q66" s="2" t="inlineStr"/>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>4651.50 €</t>
+          <t>4651,50 €</t>
         </is>
       </c>
     </row>
     <row r="67" ht="32" customHeight="1">
       <c r="A67" s="2" t="inlineStr">
         <is>
-          <t>AR17186-02</t>
+          <t>AR17186-04</t>
         </is>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G67" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H67" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>76.20</t>
+          <t>76,20</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>221.00</t>
+          <t>221,00</t>
         </is>
       </c>
       <c r="O67" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P67" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q67" s="2" t="inlineStr"/>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>4651.50 €</t>
+          <t>4651,50 €</t>
         </is>
       </c>
     </row>
     <row r="68" ht="32" customHeight="1">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t>AR17186-03</t>
+          <t>AR17186-05</t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G68" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H68" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>76.20</t>
+          <t>76,20</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>221.00</t>
+          <t>221,00</t>
         </is>
       </c>
       <c r="O68" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P68" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q68" s="2" t="inlineStr"/>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>4651.50 €</t>
+          <t>4651,50 €</t>
         </is>
       </c>
     </row>
     <row r="69" ht="32" customHeight="1">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t>AR17186-04</t>
+          <t>AR17186-06</t>
         </is>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G69" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H69" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>76.20</t>
+          <t>76,20</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>221.00</t>
+          <t>221,00</t>
         </is>
       </c>
       <c r="O69" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P69" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q69" s="2" t="inlineStr"/>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>4651.50 €</t>
+          <t>4651,50 €</t>
         </is>
       </c>
     </row>
     <row r="70" ht="32" customHeight="1">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t>AR17186-05</t>
+          <t>AR17186-07</t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G70" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H70" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>76.20</t>
+          <t>76,20</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>221.00</t>
+          <t>221,00</t>
         </is>
       </c>
       <c r="O70" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P70" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q70" s="2" t="inlineStr"/>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>4651.50 €</t>
+          <t>4651,50 €</t>
         </is>
       </c>
     </row>
     <row r="71" ht="32" customHeight="1">
       <c r="A71" s="2" t="inlineStr">
         <is>
-          <t>AR17186-06</t>
+          <t>AR17186-08</t>
         </is>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G71" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H71" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>76.20</t>
+          <t>76,20</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>221.00</t>
+          <t>221,00</t>
         </is>
       </c>
       <c r="O71" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P71" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q71" s="2" t="inlineStr"/>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>4651.50 €</t>
+          <t>4651,50 €</t>
         </is>
       </c>
     </row>
     <row r="72" ht="32" customHeight="1">
       <c r="A72" s="2" t="inlineStr">
         <is>
-          <t>AR17186-07</t>
+          <t>AR17186-09</t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G72" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H72" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>76.20</t>
+          <t>76,20</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>221.00</t>
+          <t>221,00</t>
         </is>
       </c>
       <c r="O72" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P72" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q72" s="2" t="inlineStr"/>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>4651.50 €</t>
+          <t>4651,50 €</t>
         </is>
       </c>
     </row>
     <row r="73" ht="32" customHeight="1">
       <c r="A73" s="2" t="inlineStr">
         <is>
-          <t>AR17186-08</t>
+          <t>AR17197-02</t>
         </is>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G73" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H73" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>4,90</t>
         </is>
       </c>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>76.20</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,35</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>9,80</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>221.00</t>
+          <t>155,00</t>
         </is>
       </c>
       <c r="O73" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P73" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q73" s="2" t="inlineStr"/>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>4651.50 €</t>
+          <t>4953,47 €</t>
         </is>
       </c>
     </row>
     <row r="74" ht="32" customHeight="1">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t>AR17186-09</t>
+          <t>AR17197-03</t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G74" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H74" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>4,90</t>
         </is>
       </c>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>76.20</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,35</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>9,80</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>221.00</t>
+          <t>155,00</t>
         </is>
       </c>
       <c r="O74" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P74" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q74" s="2" t="inlineStr"/>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>4651.50 €</t>
+          <t>4953,47 €</t>
         </is>
       </c>
     </row>
     <row r="75" ht="32" customHeight="1">
       <c r="A75" s="2" t="inlineStr">
         <is>
-          <t>AR17197-02</t>
+          <t>AR17197-04</t>
         </is>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G75" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H75" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr">
         <is>
-          <t>4.90</t>
+          <t>4,90</t>
         </is>
       </c>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>3.35</t>
+          <t>3,35</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>9.80</t>
+          <t>9,80</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>155.00</t>
+          <t>155,00</t>
         </is>
       </c>
       <c r="O75" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P75" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q75" s="2" t="inlineStr"/>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>4953.47 €</t>
+          <t>4953,47 €</t>
         </is>
       </c>
     </row>
     <row r="76" ht="32" customHeight="1">
       <c r="A76" s="2" t="inlineStr">
         <is>
-          <t>AR17197-03</t>
+          <t>AR17197-05</t>
         </is>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G76" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H76" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr">
         <is>
-          <t>4.90</t>
+          <t>4,90</t>
         </is>
       </c>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>3.35</t>
+          <t>3,35</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>9.80</t>
+          <t>9,80</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>155.00</t>
+          <t>155,00</t>
         </is>
       </c>
       <c r="O76" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P76" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q76" s="2" t="inlineStr"/>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>4953.47 €</t>
+          <t>4953,47 €</t>
         </is>
       </c>
     </row>
     <row r="77" ht="32" customHeight="1">
       <c r="A77" s="2" t="inlineStr">
         <is>
-          <t>AR17197-04</t>
+          <t>AR17197-06</t>
         </is>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G77" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H77" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr">
         <is>
-          <t>4.90</t>
+          <t>4,90</t>
         </is>
       </c>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>3.35</t>
+          <t>3,35</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>9.80</t>
+          <t>9,80</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>155.00</t>
+          <t>155,00</t>
         </is>
       </c>
       <c r="O77" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P77" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q77" s="2" t="inlineStr"/>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>4953.47 €</t>
+          <t>4953,47 €</t>
         </is>
       </c>
     </row>
     <row r="78" ht="32" customHeight="1">
       <c r="A78" s="2" t="inlineStr">
         <is>
-          <t>AR17197-05</t>
+          <t>AR17197-07</t>
         </is>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G78" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H78" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr">
         <is>
-          <t>4.90</t>
+          <t>4,90</t>
         </is>
       </c>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>3.35</t>
+          <t>3,35</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>9.80</t>
+          <t>9,80</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>155.00</t>
+          <t>155,00</t>
         </is>
       </c>
       <c r="O78" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P78" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q78" s="2" t="inlineStr"/>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>4953.47 €</t>
+          <t>4953,47 €</t>
         </is>
       </c>
     </row>
     <row r="79" ht="32" customHeight="1">
       <c r="A79" s="2" t="inlineStr">
         <is>
-          <t>AR17197-06</t>
+          <t>AR17197-08</t>
         </is>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G79" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H79" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr">
         <is>
-          <t>4.90</t>
+          <t>4,90</t>
         </is>
       </c>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>3.35</t>
+          <t>3,35</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>9.80</t>
+          <t>9,80</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>155.00</t>
+          <t>155,00</t>
         </is>
       </c>
       <c r="O79" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P79" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q79" s="2" t="inlineStr"/>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>4953.47 €</t>
+          <t>4953,47 €</t>
         </is>
       </c>
     </row>
     <row r="80" ht="32" customHeight="1">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t>AR17197-07</t>
+          <t>AR17197-09</t>
         </is>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTF 65-215/44UEG-P IE3</t>
         </is>
       </c>
       <c r="G80" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H80" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr">
         <is>
-          <t>4.90</t>
+          <t>4,90</t>
         </is>
       </c>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>3.35</t>
+          <t>3,35</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>9.80</t>
+          <t>9,80</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>155.00</t>
+          <t>155,00</t>
         </is>
       </c>
       <c r="O80" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P80" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q80" s="2" t="inlineStr"/>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>4953.47 €</t>
+          <t>4953,47 €</t>
         </is>
       </c>
     </row>
     <row r="81" ht="32" customHeight="1">
       <c r="A81" s="2" t="inlineStr">
         <is>
-          <t>AR17197-08</t>
+          <t>AR17209</t>
         </is>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
-          <t>065-215</t>
+          <t>150-400</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 65-215/44UEG-P IE3</t>
+          <t>Amarex KRTK 150-400/1304WNG1H-S</t>
         </is>
       </c>
       <c r="G81" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>1486</t>
         </is>
       </c>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>393</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr">
         <is>
-          <t>4.90</t>
+          <t>165,00</t>
         </is>
       </c>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>938,00</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>3.35</t>
+          <t>32,00</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>9.80</t>
+          <t>57,00</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>155.00</t>
+          <t>1441,00</t>
         </is>
       </c>
       <c r="O81" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>125,00 kW</t>
         </is>
       </c>
       <c r="P81" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q81" s="2" t="inlineStr"/>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>4953.47 €</t>
+          <t>64529,71 €</t>
         </is>
       </c>
     </row>
     <row r="82" ht="32" customHeight="1">
       <c r="A82" s="2" t="inlineStr">
         <is>
-          <t>AR17197-09</t>
+          <t>AR17220</t>
         </is>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
           <t>065-215</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 65-215/44UEG-P IE3</t>
+          <t>Amarex KRTF 65-215/44YEC1-S IE3, ATEX</t>
         </is>
       </c>
       <c r="G82" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>190</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr">
         <is>
-          <t>4.90</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>84,50</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>3.35</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
-          <t>9.80</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>155.00</t>
+          <t>132,00</t>
         </is>
       </c>
       <c r="O82" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P82" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q82" s="2" t="inlineStr"/>
+      <c r="Q82" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>4953.47 €</t>
+          <t>9164,81 €</t>
         </is>
       </c>
     </row>
     <row r="83" ht="32" customHeight="1">
       <c r="A83" s="2" t="inlineStr">
         <is>
-          <t>AR17209</t>
+          <t>AR17278</t>
         </is>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Amarex</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
-          <t>150-400</t>
+          <t>050/220</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 150-400/1304WNG1H-S</t>
+          <t>Amarex ARX F050-220/073F2YSG -180/12010L000</t>
         </is>
       </c>
       <c r="G83" s="2" t="inlineStr">
         <is>
-          <t>1486</t>
+          <t>2812</t>
         </is>
       </c>
       <c r="H83" s="2" t="inlineStr">
         <is>
-          <t>393</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr">
         <is>
-          <t>165.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>938.00</t>
+          <t>46,00</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>36,00</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>1441.00</t>
+          <t>117,00</t>
         </is>
       </c>
       <c r="O83" s="2" t="inlineStr">
         <is>
-          <t>125 kW</t>
+          <t>7,30 kW</t>
         </is>
       </c>
       <c r="P83" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q83" s="2" t="inlineStr"/>
+      <c r="Q83" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>64529.71 €</t>
+          <t>5348,79 €</t>
         </is>
       </c>
     </row>
     <row r="84" ht="32" customHeight="1">
       <c r="A84" s="2" t="inlineStr">
         <is>
-          <t>AR17220</t>
+          <t>AR17284-01</t>
         </is>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
-          <t>065-215</t>
+          <t>065-217</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 65-215/44YEC1-S IE3, ATEX</t>
+          <t>Amarex KRTF 65-217/262UEG-D IE3</t>
         </is>
       </c>
       <c r="G84" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>2960</t>
         </is>
       </c>
       <c r="H84" s="2" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>200</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>84.50</t>
+          <t>78,50</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>132.00</t>
+          <t>227,00</t>
         </is>
       </c>
       <c r="O84" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>10,00 kW</t>
         </is>
       </c>
       <c r="P84" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q84" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q84" s="2" t="inlineStr"/>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>9164.81 €</t>
+          <t>11999,22 €</t>
         </is>
       </c>
     </row>
     <row r="85" ht="32" customHeight="1">
       <c r="A85" s="2" t="inlineStr">
         <is>
-          <t>AR17278</t>
+          <t>AR17284-02</t>
         </is>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
-          <t>050/220</t>
+          <t>065-217</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
-          <t>Amarex ARX F050-220/073F2YSG -180/12010L000</t>
+          <t>Amarex KRTF 65-217/262UEG-D IE3</t>
         </is>
       </c>
       <c r="G85" s="2" t="inlineStr">
         <is>
-          <t>2812</t>
+          <t>2960</t>
         </is>
       </c>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>200</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>78,50</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>39,00</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>117.00</t>
+          <t>227,00</t>
         </is>
       </c>
       <c r="O85" s="2" t="inlineStr">
         <is>
-          <t>7,3 kW</t>
+          <t>10,00 kW</t>
         </is>
       </c>
       <c r="P85" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q85" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q85" s="2" t="inlineStr"/>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>5348.79 €</t>
+          <t>11999,22 €</t>
         </is>
       </c>
     </row>
     <row r="86" ht="32" customHeight="1">
       <c r="A86" s="2" t="inlineStr">
         <is>
-          <t>AR17284-01</t>
+          <t>AR17341</t>
         </is>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
-          <t>065-217</t>
+          <t>100-316</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 65-217/262UEG-D IE3</t>
+          <t>Amarex KRTK 100-316/304UEG-S</t>
         </is>
       </c>
       <c r="G86" s="2" t="inlineStr">
         <is>
-          <t>2960</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>309</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>90,00</t>
         </is>
       </c>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>78.50</t>
+          <t>285,00</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>24,50</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>33,00</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>227.00</t>
+          <t>451,00</t>
         </is>
       </c>
       <c r="O86" s="2" t="inlineStr">
         <is>
-          <t>10 kW</t>
+          <t>30,00 kW</t>
         </is>
       </c>
       <c r="P86" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q86" s="2" t="inlineStr"/>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>11999.22 €</t>
+          <t>19510,78 €</t>
         </is>
       </c>
     </row>
     <row r="87" ht="32" customHeight="1">
       <c r="A87" s="2" t="inlineStr">
         <is>
-          <t>AR17284-02</t>
+          <t>AR17369</t>
         </is>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Amarex</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
-          <t>065-217</t>
+          <t>100-180</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 65-217/262UEG-D IE3</t>
+          <t>Amarex ARX F100-180/023F4USG -190/00000M000, inkl. Aufstellteile</t>
         </is>
       </c>
       <c r="G87" s="2" t="inlineStr">
         <is>
-          <t>2960</t>
+          <t>1358</t>
         </is>
       </c>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>200</t>
+          <t>190</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>78.50</t>
+          <t>100,00</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>1,90</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>227.00</t>
+          <t>155,00</t>
         </is>
       </c>
       <c r="O87" s="2" t="inlineStr">
         <is>
-          <t>10 kW</t>
+          <t>2,30 kW</t>
         </is>
       </c>
       <c r="P87" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q87" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q87" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>11999.22 €</t>
+          <t>4659,89 €</t>
         </is>
       </c>
     </row>
     <row r="88" ht="32" customHeight="1">
       <c r="A88" s="2" t="inlineStr">
         <is>
-          <t>AR17341</t>
+          <t>AR17392-01</t>
         </is>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
-          <t>100-316</t>
+          <t>040-252</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 100-316/304UEG-S</t>
+          <t>Amarex KRTS 40-252/42XEG-S inkl. Aufstellteile</t>
         </is>
       </c>
       <c r="G88" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>2905</t>
         </is>
       </c>
       <c r="H88" s="2" t="inlineStr">
         <is>
-          <t>309</t>
+          <t>175</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>285.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>24.50</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>37,00</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>451.00</t>
+          <t>170,00</t>
         </is>
       </c>
       <c r="O88" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P88" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q88" s="2" t="inlineStr"/>
+      <c r="Q88" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>19510.78 €</t>
+          <t>7294,30 €</t>
         </is>
       </c>
     </row>
     <row r="89" ht="32" customHeight="1">
       <c r="A89" s="2" t="inlineStr">
         <is>
-          <t>AR17369</t>
+          <t>AR17392-02</t>
         </is>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>100-180</t>
+          <t>040-252</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>Amarex ARX F100-180/023F4USG -190/00000M000, inkl. Aufstellteile</t>
+          <t>Amarex KRTS 40-252/42XEG-S inkl. Aufstellteile</t>
         </is>
       </c>
       <c r="G89" s="2" t="inlineStr">
         <is>
-          <t>1358</t>
+          <t>2905</t>
         </is>
       </c>
       <c r="H89" s="2" t="inlineStr">
         <is>
-          <t>190</t>
+          <t>175</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>1.90</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>37,00</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>155.00</t>
+          <t>170,00</t>
         </is>
       </c>
       <c r="O89" s="2" t="inlineStr">
         <is>
-          <t>2,3 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P89" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q89" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>4659.89 €</t>
+          <t>7294,30 €</t>
         </is>
       </c>
     </row>
     <row r="90" ht="32" customHeight="1">
       <c r="A90" s="2" t="inlineStr">
         <is>
-          <t>AR17392-01</t>
+          <t>AR17452</t>
         </is>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Amarex</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
-          <t>040-252</t>
+          <t>180/017</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTS 40-252/42XEG-S inkl. Aufstellteile</t>
+          <t>Amarex ARX F100-180/017F4YSG -160, ohne Aufstellteile</t>
         </is>
       </c>
       <c r="G90" s="2" t="inlineStr">
         <is>
-          <t>2905</t>
+          <t>1370</t>
         </is>
       </c>
       <c r="H90" s="2" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>160</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>1,01</t>
         </is>
       </c>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>85,72</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>1,27</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>5,81</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>170.00</t>
+          <t>81,00</t>
         </is>
       </c>
       <c r="O90" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>1,67 kW</t>
         </is>
       </c>
       <c r="P90" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q90" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>7294.30 €</t>
+          <t>4164,71 €</t>
         </is>
       </c>
     </row>
     <row r="91" ht="32" customHeight="1">
       <c r="A91" s="2" t="inlineStr">
         <is>
-          <t>AR17392-02</t>
+          <t>AR17701-01</t>
         </is>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
           <t>040-252</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTS 40-252/42XEG-S inkl. Aufstellteile</t>
+          <t>Amarex KRTK 040-252/044UEG-S IE3</t>
         </is>
       </c>
       <c r="G91" s="2" t="inlineStr">
         <is>
-          <t>2905</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>213</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>5,04</t>
         </is>
       </c>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>40,68</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>16,20</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>170.00</t>
+          <t>145,00</t>
         </is>
       </c>
       <c r="O91" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P91" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q91" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q91" s="2" t="inlineStr"/>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>7294.30 €</t>
-[...3 lines deleted...]
-    <row r="92" ht="18" customHeight="1">
+          <t>5523,84 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" ht="32" customHeight="1">
       <c r="A92" s="2" t="inlineStr">
         <is>
-          <t>AR17452</t>
+          <t>AR17701-02</t>
         </is>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>180/017</t>
+          <t>040-252</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>Amarex ARX F100-180/017F4YSG -160, ohne Aufstellteile</t>
+          <t>Amarex KRTK 040-252/044UEG-S IE3</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
-          <t>1370</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>213</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr">
         <is>
-          <t>1.01</t>
+          <t>5,04</t>
         </is>
       </c>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>85.72</t>
+          <t>40,68</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>1.27</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>5.81</t>
+          <t>16,20</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>81.00</t>
+          <t>145,00</t>
         </is>
       </c>
       <c r="O92" s="2" t="inlineStr">
         <is>
-          <t>1,67 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P92" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q92" s="2" t="inlineStr"/>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>4164.71 €</t>
+          <t>5523,84 €</t>
         </is>
       </c>
     </row>
     <row r="93" ht="32" customHeight="1">
       <c r="A93" s="2" t="inlineStr">
         <is>
-          <t>AR17701-01</t>
+          <t>AR17784-01</t>
         </is>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>040-252</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 040-252/044UEG-S IE3</t>
+          <t>Amarex KRTF 40-252/44YEG-S IE3</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>150</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr">
         <is>
-          <t>5.04</t>
+          <t>0,72</t>
         </is>
       </c>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>40.68</t>
+          <t>26,64</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
-          <t>16.20</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>146,00</t>
         </is>
       </c>
       <c r="O93" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P93" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q93" s="2" t="inlineStr"/>
+      <c r="Q93" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>5523.84 €</t>
+          <t>6656,80 €</t>
         </is>
       </c>
     </row>
     <row r="94" ht="32" customHeight="1">
       <c r="A94" s="2" t="inlineStr">
         <is>
-          <t>AR17701-02</t>
+          <t>AR17784-02</t>
         </is>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
           <t>040-252</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 040-252/044UEG-S IE3</t>
+          <t>Amarex KRTF 40-252/44YEG-S IE3</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
           <t>1455</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>213</t>
+          <t>150</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J94" s="2" t="inlineStr">
         <is>
-          <t>5.04</t>
+          <t>0,72</t>
         </is>
       </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>40.68</t>
+          <t>26,64</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
-          <t>16.20</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>146,00</t>
         </is>
       </c>
       <c r="O94" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,00 kW</t>
         </is>
       </c>
       <c r="P94" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q94" s="2" t="inlineStr"/>
+      <c r="Q94" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>5523.84 €</t>
+          <t>6656,80 €</t>
         </is>
       </c>
     </row>
     <row r="95" ht="32" customHeight="1">
       <c r="A95" s="2" t="inlineStr">
         <is>
-          <t>AR17784-01</t>
+          <t>AR17881</t>
         </is>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
-          <t>040-252</t>
+          <t>080-315</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 40-252/44YEG-S IE3</t>
+          <t>Amarex KRTK 080-315/182WEG-S IE3 inkl. Klaue, Fußkrümmer, Kette</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>2971</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>162</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J95" s="2" t="inlineStr">
         <is>
-          <t>0.72</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="K95" s="2" t="inlineStr">
         <is>
-          <t>26.64</t>
+          <t>200,00</t>
         </is>
       </c>
       <c r="L95" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="M95" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>29,00</t>
         </is>
       </c>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>146.00</t>
+          <t>261,00</t>
         </is>
       </c>
       <c r="O95" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>11,00 kW</t>
         </is>
       </c>
       <c r="P95" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q95" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q95" s="2" t="inlineStr"/>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>6656.80 €</t>
+          <t>8820,72 €</t>
         </is>
       </c>
     </row>
     <row r="96" ht="32" customHeight="1">
       <c r="A96" s="2" t="inlineStr">
         <is>
-          <t>AR17784-02</t>
+          <t>AR18016-02</t>
         </is>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
-[...6 lines deleted...]
-      </c>
+          <t>Amarex NS</t>
+        </is>
+      </c>
+      <c r="E96" s="2" t="inlineStr"/>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 40-252/44YEG-S IE3</t>
+          <t>Amarex NS 50-222/032 YLG-175</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
-[...6 lines deleted...]
-      </c>
+          <t>2885</t>
+        </is>
+      </c>
+      <c r="H96" s="2" t="inlineStr"/>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J96" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J96" s="2" t="inlineStr"/>
+      <c r="K96" s="2" t="inlineStr"/>
+      <c r="L96" s="2" t="inlineStr"/>
+      <c r="M96" s="2" t="inlineStr"/>
       <c r="N96" s="2" t="inlineStr">
         <is>
-          <t>146.00</t>
+          <t>90,00</t>
         </is>
       </c>
       <c r="O96" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>3,10 kW</t>
         </is>
       </c>
       <c r="P96" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q96" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R96" s="2" t="inlineStr">
         <is>
-          <t>6656.80 €</t>
-[...3 lines deleted...]
-    <row r="97" ht="32" customHeight="1">
+          <t>2278,35 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" ht="18" customHeight="1">
       <c r="A97" s="2" t="inlineStr">
         <is>
-          <t>AR17881</t>
+          <t>AR18096</t>
         </is>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
-          <t>080-315</t>
+          <t>A 405</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 080-315/182WEG-S IE3 inkl. Klaue, Fußkrümmer, Kette</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ama-Drainer A 405 SE/10</t>
+        </is>
+      </c>
+      <c r="G97" s="2" t="inlineStr"/>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>162</t>
+          <t>100</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J97" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K97" s="2" t="inlineStr">
         <is>
-          <t>200.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="L97" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M97" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>9,50</t>
         </is>
       </c>
       <c r="N97" s="2" t="inlineStr">
         <is>
-          <t>261.00</t>
+          <t>14,70</t>
         </is>
       </c>
       <c r="O97" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P97" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q97" s="2" t="inlineStr"/>
       <c r="R97" s="2" t="inlineStr">
         <is>
-          <t>8820.72 €</t>
-[...3 lines deleted...]
-    <row r="98" ht="18" customHeight="1">
+          <t>653,93 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" ht="48" customHeight="1">
       <c r="A98" s="2" t="inlineStr">
         <is>
-          <t>AR18016-02</t>
+          <t>AR18097-01</t>
         </is>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D98" s="2" t="inlineStr"/>
-      <c r="E98" s="2" t="inlineStr"/>
+      <c r="D98" s="2" t="inlineStr">
+        <is>
+          <t>Ama-Drainer</t>
+        </is>
+      </c>
+      <c r="E98" s="2" t="inlineStr">
+        <is>
+          <t>A 511</t>
+        </is>
+      </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>Amarex NS 50-222/032 YLG-175</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ama-Drainer A 511 ND/10 K</t>
+        </is>
+      </c>
+      <c r="G98" s="2" t="inlineStr"/>
       <c r="H98" s="2" t="inlineStr"/>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J98" s="2" t="inlineStr"/>
       <c r="K98" s="2" t="inlineStr"/>
       <c r="L98" s="2" t="inlineStr"/>
       <c r="M98" s="2" t="inlineStr"/>
       <c r="N98" s="2" t="inlineStr">
         <is>
-          <t>90.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="O98" s="2" t="inlineStr">
         <is>
-          <t>3,1 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P98" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
+        </is>
+      </c>
+      <c r="Q98" s="2" t="inlineStr"/>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>2278.35 €</t>
+          <t>984,86 €</t>
         </is>
       </c>
     </row>
     <row r="99" ht="18" customHeight="1">
       <c r="A99" s="2" t="inlineStr">
         <is>
-          <t>AR18096</t>
+          <t>AR18100</t>
         </is>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
           <t>A 405</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer A 405 SE/10</t>
         </is>
       </c>
-      <c r="G99" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G99" s="2" t="inlineStr"/>
       <c r="H99" s="2" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J99" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K99" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="L99" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M99" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>9,50</t>
         </is>
       </c>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>14.70</t>
+          <t>14,70</t>
         </is>
       </c>
       <c r="O99" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P99" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q99" s="2" t="inlineStr"/>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>653.93 €</t>
+          <t>653,93 €</t>
         </is>
       </c>
     </row>
     <row r="100" ht="48" customHeight="1">
       <c r="A100" s="2" t="inlineStr">
         <is>
-          <t>AR18097-01</t>
+          <t>AR18101</t>
         </is>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>A 511</t>
+          <t>A 522</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer A 511 ND/10 K</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ama-Drainer A 522 SD/10 K</t>
+        </is>
+      </c>
+      <c r="G100" s="2" t="inlineStr"/>
       <c r="H100" s="2" t="inlineStr"/>
       <c r="I100" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J100" s="2" t="inlineStr"/>
       <c r="K100" s="2" t="inlineStr"/>
       <c r="L100" s="2" t="inlineStr"/>
       <c r="M100" s="2" t="inlineStr"/>
       <c r="N100" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>22,00</t>
+        </is>
+      </c>
+      <c r="O100" s="2" t="inlineStr"/>
       <c r="P100" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q100" s="2" t="inlineStr"/>
       <c r="R100" s="2" t="inlineStr">
         <is>
-          <t>984.86 €</t>
-[...3 lines deleted...]
-    <row r="101" ht="18" customHeight="1">
+          <t>1325,25 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" ht="48" customHeight="1">
       <c r="A101" s="2" t="inlineStr">
         <is>
-          <t>AR18100</t>
+          <t>AR18101-01</t>
         </is>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
-          <t>A 405</t>
+          <t>A 522</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer A 405 SE/10</t>
-[...11 lines deleted...]
-      </c>
+          <t>Ama-Drainer A 522 SD/10 K</t>
+        </is>
+      </c>
+      <c r="G101" s="2" t="inlineStr"/>
+      <c r="H101" s="2" t="inlineStr"/>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J101" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J101" s="2" t="inlineStr"/>
+      <c r="K101" s="2" t="inlineStr"/>
+      <c r="L101" s="2" t="inlineStr"/>
+      <c r="M101" s="2" t="inlineStr"/>
       <c r="N101" s="2" t="inlineStr">
         <is>
-          <t>14.70</t>
-[...6 lines deleted...]
-      </c>
+          <t>22,00</t>
+        </is>
+      </c>
+      <c r="O101" s="2" t="inlineStr"/>
       <c r="P101" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q101" s="2" t="inlineStr"/>
       <c r="R101" s="2" t="inlineStr">
         <is>
-          <t>653.93 €</t>
-[...3 lines deleted...]
-    <row r="102" ht="48" customHeight="1">
+          <t>1325,25 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" ht="18" customHeight="1">
       <c r="A102" s="2" t="inlineStr">
         <is>
-          <t>AR18101</t>
+          <t>AR18102</t>
         </is>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
-          <t>A 522</t>
+          <t>A 405</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer A 522 SD/10 K</t>
-[...7 lines deleted...]
-      <c r="H102" s="2" t="inlineStr"/>
+          <t>Ama-Drainer A 405 SE/10</t>
+        </is>
+      </c>
+      <c r="G102" s="2" t="inlineStr"/>
+      <c r="H102" s="2" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J102" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M102" s="2" t="inlineStr"/>
+      <c r="J102" s="2" t="inlineStr">
+        <is>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="K102" s="2" t="inlineStr">
+        <is>
+          <t>21,00</t>
+        </is>
+      </c>
+      <c r="L102" s="2" t="inlineStr">
+        <is>
+          <t>3,00</t>
+        </is>
+      </c>
+      <c r="M102" s="2" t="inlineStr">
+        <is>
+          <t>9,50</t>
+        </is>
+      </c>
       <c r="N102" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
-[...2 lines deleted...]
-      <c r="O102" s="2" t="inlineStr"/>
+          <t>14,70</t>
+        </is>
+      </c>
+      <c r="O102" s="2" t="inlineStr">
+        <is>
+          <t>0,55 kW</t>
+        </is>
+      </c>
       <c r="P102" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q102" s="2" t="inlineStr"/>
       <c r="R102" s="2" t="inlineStr">
         <is>
-          <t>1885.50 €</t>
-[...3 lines deleted...]
-    <row r="103" ht="48" customHeight="1">
+          <t>653,93 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" ht="18" customHeight="1">
       <c r="A103" s="2" t="inlineStr">
         <is>
-          <t>AR18101-01</t>
+          <t>AR18104</t>
         </is>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
-          <t>A 522</t>
+          <t>A 405</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer A 522 SD/10 K</t>
-[...7 lines deleted...]
-      <c r="H103" s="2" t="inlineStr"/>
+          <t>Ama-Drainer A 405 SE/10</t>
+        </is>
+      </c>
+      <c r="G103" s="2" t="inlineStr"/>
+      <c r="H103" s="2" t="inlineStr">
+        <is>
+          <t>100</t>
+        </is>
+      </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J103" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M103" s="2" t="inlineStr"/>
+      <c r="J103" s="2" t="inlineStr">
+        <is>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="K103" s="2" t="inlineStr">
+        <is>
+          <t>21,00</t>
+        </is>
+      </c>
+      <c r="L103" s="2" t="inlineStr">
+        <is>
+          <t>3,00</t>
+        </is>
+      </c>
+      <c r="M103" s="2" t="inlineStr">
+        <is>
+          <t>9,50</t>
+        </is>
+      </c>
       <c r="N103" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
-[...2 lines deleted...]
-      <c r="O103" s="2" t="inlineStr"/>
+          <t>14,70</t>
+        </is>
+      </c>
+      <c r="O103" s="2" t="inlineStr">
+        <is>
+          <t>0,55 kW</t>
+        </is>
+      </c>
       <c r="P103" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q103" s="2" t="inlineStr"/>
       <c r="R103" s="2" t="inlineStr">
         <is>
-          <t>1885.50 €</t>
+          <t>653,93 €</t>
         </is>
       </c>
     </row>
     <row r="104" ht="18" customHeight="1">
       <c r="A104" s="2" t="inlineStr">
         <is>
-          <t>AR18102</t>
+          <t>AR18104-03</t>
         </is>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
           <t>A 405</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer A 405 SE/10</t>
         </is>
       </c>
-      <c r="G104" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G104" s="2" t="inlineStr"/>
       <c r="H104" s="2" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J104" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K104" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="L104" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M104" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>9,50</t>
         </is>
       </c>
       <c r="N104" s="2" t="inlineStr">
         <is>
-          <t>14.70</t>
+          <t>14,70</t>
         </is>
       </c>
       <c r="O104" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P104" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q104" s="2" t="inlineStr"/>
       <c r="R104" s="2" t="inlineStr">
         <is>
-          <t>653.93 €</t>
+          <t>653,93 €</t>
         </is>
       </c>
     </row>
     <row r="105" ht="18" customHeight="1">
       <c r="A105" s="2" t="inlineStr">
         <is>
-          <t>AR18104</t>
+          <t>AR18104-04</t>
         </is>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
           <t>A 405</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer A 405 SE/10</t>
         </is>
       </c>
-      <c r="G105" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G105" s="2" t="inlineStr"/>
       <c r="H105" s="2" t="inlineStr">
         <is>
           <t>100</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J105" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K105" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="L105" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M105" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>9,50</t>
         </is>
       </c>
       <c r="N105" s="2" t="inlineStr">
         <is>
-          <t>14.70</t>
+          <t>14,70</t>
         </is>
       </c>
       <c r="O105" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P105" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q105" s="2" t="inlineStr"/>
       <c r="R105" s="2" t="inlineStr">
         <is>
-          <t>653.93 €</t>
+          <t>653,93 €</t>
         </is>
       </c>
     </row>
     <row r="106" ht="18" customHeight="1">
       <c r="A106" s="2" t="inlineStr">
         <is>
-          <t>AR18104-03</t>
+          <t>AR18159</t>
         </is>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
-          <t>A 405</t>
+          <t>354</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer A 405 SE/10</t>
-[...11 lines deleted...]
-      </c>
+          <t>AmaDrainer 354 C Compact-230V-10 M</t>
+        </is>
+      </c>
+      <c r="G106" s="2" t="inlineStr"/>
+      <c r="H106" s="2" t="inlineStr"/>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J106" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J106" s="2" t="inlineStr"/>
+      <c r="K106" s="2" t="inlineStr"/>
+      <c r="L106" s="2" t="inlineStr"/>
+      <c r="M106" s="2" t="inlineStr"/>
       <c r="N106" s="2" t="inlineStr">
         <is>
-          <t>14.70</t>
-[...11 lines deleted...]
-      </c>
+          <t>6,20</t>
+        </is>
+      </c>
+      <c r="O106" s="2" t="inlineStr"/>
+      <c r="P106" s="2" t="inlineStr"/>
       <c r="Q106" s="2" t="inlineStr"/>
       <c r="R106" s="2" t="inlineStr">
         <is>
-          <t>653.93 €</t>
-[...3 lines deleted...]
-    <row r="107" ht="18" customHeight="1">
+          <t>793,42 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" ht="48" customHeight="1">
       <c r="A107" s="2" t="inlineStr">
         <is>
-          <t>AR18104-04</t>
+          <t>AR18184</t>
         </is>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>A 405</t>
+          <t>A 507</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer A 405 SE/10</t>
-[...11 lines deleted...]
-      </c>
+          <t>Ama-Drainer A 507 ND/10 K</t>
+        </is>
+      </c>
+      <c r="G107" s="2" t="inlineStr"/>
+      <c r="H107" s="2" t="inlineStr"/>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J107" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J107" s="2" t="inlineStr"/>
+      <c r="K107" s="2" t="inlineStr"/>
+      <c r="L107" s="2" t="inlineStr"/>
+      <c r="M107" s="2" t="inlineStr"/>
       <c r="N107" s="2" t="inlineStr">
         <is>
-          <t>14.70</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="O107" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="P107" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 3x 380 V, 50Hz 3x 400 V, 50Hz 3x 415 V</t>
         </is>
       </c>
       <c r="Q107" s="2" t="inlineStr"/>
       <c r="R107" s="2" t="inlineStr">
         <is>
-          <t>653.93 €</t>
+          <t>634,35 €</t>
         </is>
       </c>
     </row>
     <row r="108" ht="18" customHeight="1">
       <c r="A108" s="2" t="inlineStr">
         <is>
-          <t>AR18159</t>
+          <t>AR18188-01</t>
         </is>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer</t>
+          <t>Ama-Porter</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t>354</t>
+          <t>500</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
-          <t>AmaDrainer 354 C Compact-230V-10 M</t>
-[...6 lines deleted...]
-      </c>
+          <t>Ama-Porter 500 NE</t>
+        </is>
+      </c>
+      <c r="G108" s="2" t="inlineStr"/>
       <c r="H108" s="2" t="inlineStr"/>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J108" s="2" t="inlineStr"/>
       <c r="K108" s="2" t="inlineStr"/>
       <c r="L108" s="2" t="inlineStr"/>
       <c r="M108" s="2" t="inlineStr"/>
       <c r="N108" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>33,00</t>
         </is>
       </c>
       <c r="O108" s="2" t="inlineStr"/>
-      <c r="P108" s="2" t="inlineStr"/>
+      <c r="P108" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q108" s="2" t="inlineStr"/>
       <c r="R108" s="2" t="inlineStr">
         <is>
-          <t>793.42 €</t>
-[...3 lines deleted...]
-    <row r="109" ht="18" customHeight="1">
+          <t>539,81 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" ht="32" customHeight="1">
       <c r="A109" s="2" t="inlineStr">
         <is>
-          <t>AR18188-01</t>
+          <t>AR18312</t>
         </is>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
-          <t>Ama-Porter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Amarex</t>
+        </is>
+      </c>
+      <c r="E109" s="2" t="inlineStr"/>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>Ama-Porter 500 NE</t>
+          <t>Amarex ARX F 065-150/017F4YSG-190/01010M000 inkl Halterung</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H109" s="2" t="inlineStr"/>
+          <t>1370</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="inlineStr">
+        <is>
+          <t>190</t>
+        </is>
+      </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J109" s="2" t="inlineStr"/>
-[...8 lines deleted...]
-      <c r="O109" s="2" t="inlineStr"/>
+      <c r="J109" s="2" t="inlineStr">
+        <is>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="K109" s="2" t="inlineStr">
+        <is>
+          <t>46,00</t>
+        </is>
+      </c>
+      <c r="L109" s="2" t="inlineStr">
+        <is>
+          <t>2,00</t>
+        </is>
+      </c>
+      <c r="M109" s="2" t="inlineStr">
+        <is>
+          <t>8,50</t>
+        </is>
+      </c>
+      <c r="N109" s="2" t="inlineStr"/>
+      <c r="O109" s="2" t="inlineStr">
+        <is>
+          <t>1,67 kW</t>
+        </is>
+      </c>
       <c r="P109" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
-[...2 lines deleted...]
-      <c r="Q109" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q109" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R109" s="2" t="inlineStr">
         <is>
-          <t>539.81 €</t>
-[...3 lines deleted...]
-    <row r="110" ht="18" customHeight="1">
+          <t>3992,00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" ht="32" customHeight="1">
       <c r="A110" s="2" t="inlineStr">
         <is>
-          <t>AR18190-01</t>
+          <t>AR18328</t>
         </is>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D110" s="2" t="inlineStr"/>
-      <c r="E110" s="2" t="inlineStr"/>
+      <c r="D110" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E110" s="2" t="inlineStr">
+        <is>
+          <t>100-253</t>
+        </is>
+      </c>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>Ama-Porter 503 ND</t>
+          <t>Amarex KRTD 100-253/114UEG-P inkl. Kette</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1450</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>110</t>
+          <t>265</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J110" s="2" t="inlineStr">
         <is>
-          <t>1.08</t>
+          <t>120,00</t>
         </is>
       </c>
       <c r="K110" s="2" t="inlineStr">
         <is>
-          <t>28.80</t>
+          <t>335,00</t>
         </is>
       </c>
       <c r="L110" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M110" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="N110" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>260,00</t>
         </is>
       </c>
       <c r="O110" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>11,00 kW</t>
         </is>
       </c>
       <c r="P110" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q110" s="2" t="inlineStr"/>
       <c r="R110" s="2" t="inlineStr">
         <is>
-          <t>1064.86 €</t>
+          <t>10104,45 €</t>
         </is>
       </c>
     </row>
     <row r="111" ht="18" customHeight="1">
       <c r="A111" s="2" t="inlineStr">
         <is>
-          <t>AR18206</t>
+          <t>AR18343</t>
         </is>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
+          <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E111" s="2" t="inlineStr">
         <is>
-          <t>065-230</t>
+          <t>C 405</t>
         </is>
       </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
-          <t>ARX F065-230/012C4YSG -160/01010M000</t>
-[...11 lines deleted...]
-      </c>
+          <t>Ama-Drainer C 405 SE/35</t>
+        </is>
+      </c>
+      <c r="G111" s="2" t="inlineStr"/>
+      <c r="H111" s="2" t="inlineStr"/>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J111" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K111" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="L111" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="M111" s="2" t="inlineStr">
         <is>
-          <t>8.20</t>
+          <t>28,00</t>
         </is>
       </c>
       <c r="N111" s="2" t="inlineStr">
         <is>
-          <t>105.00</t>
+          <t>19,00</t>
         </is>
       </c>
       <c r="O111" s="2" t="inlineStr">
         <is>
-          <t>1,24 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P111" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
+      <c r="Q111" s="2" t="inlineStr"/>
       <c r="R111" s="2" t="inlineStr">
         <is>
-          <t>3684.59 €</t>
+          <t>1604,38 €</t>
         </is>
       </c>
     </row>
     <row r="112" ht="18" customHeight="1">
       <c r="A112" s="2" t="inlineStr">
         <is>
-          <t>AR18312</t>
+          <t>AR18343-01</t>
         </is>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
-[...2 lines deleted...]
-      <c r="E112" s="2" t="inlineStr"/>
+          <t>Ama-Drainer</t>
+        </is>
+      </c>
+      <c r="E112" s="2" t="inlineStr">
+        <is>
+          <t>C 405</t>
+        </is>
+      </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
-          <t>Amarex ARX F 065-150/017F4YSG-190/01010M000 inkl Halterung</t>
-[...11 lines deleted...]
-      </c>
+          <t>Ama-Drainer C 405 SE/35</t>
+        </is>
+      </c>
+      <c r="G112" s="2" t="inlineStr"/>
+      <c r="H112" s="2" t="inlineStr"/>
       <c r="I112" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J112" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K112" s="2" t="inlineStr">
         <is>
-          <t>46.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="L112" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>8,50</t>
         </is>
       </c>
       <c r="M112" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
-[...2 lines deleted...]
-      <c r="N112" s="2" t="inlineStr"/>
+          <t>28,00</t>
+        </is>
+      </c>
+      <c r="N112" s="2" t="inlineStr">
+        <is>
+          <t>19,00</t>
+        </is>
+      </c>
       <c r="O112" s="2" t="inlineStr">
         <is>
-          <t>1,67 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="P112" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
+      <c r="Q112" s="2" t="inlineStr"/>
       <c r="R112" s="2" t="inlineStr">
         <is>
-          <t>3992.00 €</t>
+          <t>1604,38 €</t>
         </is>
       </c>
     </row>
     <row r="113" ht="32" customHeight="1">
       <c r="A113" s="2" t="inlineStr">
         <is>
-          <t>AR18328</t>
+          <t>AR18404</t>
         </is>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E113" s="2" t="inlineStr">
         <is>
-          <t>100-253</t>
+          <t>150-317</t>
         </is>
       </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTD 100-253/114UEG-P inkl. Kette</t>
+          <t>Amarex KRTK 150-317/184XEG-S</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
-          <t>1450</t>
-[...6 lines deleted...]
-      </c>
+          <t>1459</t>
+        </is>
+      </c>
+      <c r="H113" s="2" t="inlineStr"/>
       <c r="I113" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J113" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>110,00</t>
         </is>
       </c>
       <c r="K113" s="2" t="inlineStr">
         <is>
-          <t>335.00</t>
+          <t>380,00</t>
         </is>
       </c>
       <c r="L113" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="M113" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="N113" s="2" t="inlineStr">
         <is>
-          <t>260.00</t>
+          <t>333,00</t>
         </is>
       </c>
       <c r="O113" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>18,50 kW</t>
         </is>
       </c>
       <c r="P113" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q113" s="2" t="inlineStr"/>
+      <c r="Q113" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R113" s="2" t="inlineStr">
         <is>
-          <t>10104.45 €</t>
+          <t>17799,45 €</t>
         </is>
       </c>
     </row>
     <row r="114" ht="18" customHeight="1">
       <c r="A114" s="2" t="inlineStr">
         <is>
-          <t>AR18343</t>
+          <t>AR18722</t>
         </is>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer</t>
+          <t>Ama-Porter</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
-          <t>C 405</t>
+          <t>500</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer C 405 SE/35</t>
-[...7 lines deleted...]
-      <c r="H114" s="2" t="inlineStr"/>
+          <t>Ama-Porter F 614 ND</t>
+        </is>
+      </c>
+      <c r="G114" s="2" t="inlineStr"/>
+      <c r="H114" s="2" t="inlineStr">
+        <is>
+          <t>152</t>
+        </is>
+      </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J114" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>20,00</t>
         </is>
       </c>
       <c r="K114" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="L114" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>7,20</t>
         </is>
       </c>
       <c r="M114" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>7,80</t>
         </is>
       </c>
       <c r="N114" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>33,00</t>
         </is>
       </c>
       <c r="O114" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>4,20 kW</t>
         </is>
       </c>
       <c r="P114" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q114" s="2" t="inlineStr"/>
       <c r="R114" s="2" t="inlineStr">
         <is>
-          <t>1604.38 €</t>
-[...3 lines deleted...]
-    <row r="115" ht="18" customHeight="1">
+          <t>3706,69 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" ht="32" customHeight="1">
       <c r="A115" s="2" t="inlineStr">
         <is>
-          <t>AR18343-01</t>
+          <t>AR18804</t>
         </is>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer</t>
-[...6 lines deleted...]
-      </c>
+          <t>Amarex</t>
+        </is>
+      </c>
+      <c r="E115" s="2" t="inlineStr"/>
       <c r="F115" s="2" t="inlineStr">
         <is>
-          <t>Ama-Drainer C 405 SE/35</t>
+          <t>Amarex ARX F065-150/017F4YSG -180</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H115" s="2" t="inlineStr"/>
+          <t>1370</t>
+        </is>
+      </c>
+      <c r="H115" s="2" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J115" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K115" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>43,60</t>
         </is>
       </c>
       <c r="L115" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>1,36</t>
         </is>
       </c>
       <c r="M115" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>7,75</t>
         </is>
       </c>
       <c r="N115" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>91,00</t>
         </is>
       </c>
       <c r="O115" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>1,67 kW</t>
         </is>
       </c>
       <c r="P115" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
-[...2 lines deleted...]
-      <c r="Q115" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q115" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R115" s="2" t="inlineStr">
         <is>
-          <t>1604.38 €</t>
-[...3 lines deleted...]
-    <row r="116" ht="32" customHeight="1">
+          <t>3665,26 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" ht="18" customHeight="1">
       <c r="A116" s="2" t="inlineStr">
         <is>
-          <t>AR18404</t>
+          <t>AR18805-01</t>
         </is>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Amarex</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
-          <t>150-317</t>
+          <t>100-230</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 150-317/184XEG-S</t>
+          <t>Amarex ARX D100-230/045C4USG -210/00000X101</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
-          <t>1459</t>
-[...2 lines deleted...]
-      <c r="H116" s="2" t="inlineStr"/>
+          <t>1452</t>
+        </is>
+      </c>
+      <c r="H116" s="2" t="inlineStr">
+        <is>
+          <t>210</t>
+        </is>
+      </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J116" s="2" t="inlineStr">
         <is>
-          <t>110.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="K116" s="2" t="inlineStr">
         <is>
-          <t>380.00</t>
+          <t>158,00</t>
         </is>
       </c>
       <c r="L116" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M116" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="N116" s="2" t="inlineStr">
         <is>
-          <t>333.00</t>
+          <t>150,00</t>
         </is>
       </c>
       <c r="O116" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>4,48 kW</t>
         </is>
       </c>
       <c r="P116" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q116" s="2" t="inlineStr"/>
       <c r="R116" s="2" t="inlineStr">
         <is>
-          <t>17799.45 €</t>
+          <t>8255,93 €</t>
         </is>
       </c>
     </row>
     <row r="117" ht="18" customHeight="1">
       <c r="A117" s="2" t="inlineStr">
         <is>
-          <t>AR18722</t>
+          <t>AR18805-02</t>
         </is>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
-          <t>Ama-Porter</t>
+          <t>Amarex</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
-          <t>500</t>
+          <t>100-230</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
-          <t>Ama-Porter F 614 ND</t>
+          <t>Amarex ARX D100-230/045C4USG -210/00000X101</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1452</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>152</t>
+          <t>210</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J117" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="K117" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>158,00</t>
         </is>
       </c>
       <c r="L117" s="2" t="inlineStr">
         <is>
-          <t>7.20</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M117" s="2" t="inlineStr">
         <is>
-          <t>7.80</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="N117" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>150,00</t>
         </is>
       </c>
       <c r="O117" s="2" t="inlineStr">
         <is>
-          <t>4,2 kW</t>
+          <t>4,48 kW</t>
         </is>
       </c>
       <c r="P117" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q117" s="2" t="inlineStr"/>
       <c r="R117" s="2" t="inlineStr">
         <is>
-          <t>3706.69 €</t>
-[...3 lines deleted...]
-    <row r="118" ht="18" customHeight="1">
+          <t>8255,93 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" ht="32" customHeight="1">
       <c r="A118" s="2" t="inlineStr">
         <is>
-          <t>AR18804</t>
+          <t>AR18807</t>
         </is>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Amarex</t>
         </is>
       </c>
-      <c r="E118" s="2" t="inlineStr"/>
+      <c r="E118" s="2" t="inlineStr">
+        <is>
+          <t>150-180</t>
+        </is>
+      </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
-          <t>Amarex ARX F065-150/017F4YSG -180</t>
+          <t>Amarex ARX F150-180/036C4YSG -160/12110X000 inkl. Zubehör</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>1370</t>
+          <t>1457</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>160</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J118" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K118" s="2" t="inlineStr">
         <is>
-          <t>43.60</t>
+          <t>180,00</t>
         </is>
       </c>
       <c r="L118" s="2" t="inlineStr">
         <is>
-          <t>1.36</t>
+          <t>0,80</t>
         </is>
       </c>
       <c r="M118" s="2" t="inlineStr">
         <is>
-          <t>7.75</t>
+          <t>5,50</t>
         </is>
       </c>
       <c r="N118" s="2" t="inlineStr">
         <is>
-          <t>91.00</t>
+          <t>231,30</t>
         </is>
       </c>
       <c r="O118" s="2" t="inlineStr">
         <is>
-          <t>1,67 kW</t>
+          <t>3,59 kW</t>
         </is>
       </c>
       <c r="P118" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q118" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R118" s="2" t="inlineStr">
         <is>
-          <t>3665.26 €</t>
+          <t>8930,51 €</t>
         </is>
       </c>
     </row>
     <row r="119" ht="18" customHeight="1">
       <c r="A119" s="2" t="inlineStr">
         <is>
-          <t>AR18805-01</t>
+          <t>AR18830</t>
         </is>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
+          <t>Amarex NS</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
-          <t>100-230</t>
+          <t>050-172</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
-          <t>Amarex ARX D100-230/045C4USG -210/00000X101</t>
+          <t>Amarex NS 050-172/002 UL G-120</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
-          <t>1452</t>
+          <t>2885</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>120</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J119" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K119" s="2" t="inlineStr">
         <is>
-          <t>158.00</t>
+          <t>14,50</t>
         </is>
       </c>
       <c r="L119" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="M119" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>16,30</t>
         </is>
       </c>
       <c r="N119" s="2" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>69,00</t>
         </is>
       </c>
       <c r="O119" s="2" t="inlineStr">
         <is>
-          <t>4,48 kW</t>
+          <t>1,30 kW</t>
         </is>
       </c>
       <c r="P119" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q119" s="2" t="inlineStr"/>
+      <c r="Q119" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R119" s="2" t="inlineStr">
         <is>
-          <t>8255.93 €</t>
-[...3 lines deleted...]
-    <row r="120" ht="18" customHeight="1">
+          <t>1843,84 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" ht="32" customHeight="1">
       <c r="A120" s="2" t="inlineStr">
         <is>
-          <t>AR18805-02</t>
+          <t>AR18850</t>
         </is>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>100-230</t>
+          <t>065-215</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
-          <t>Amarex ARX D100-230/045C4USG -210/00000X101</t>
+          <t>Amarex KRTF 65-215/24UEG-S</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
-          <t>1452</t>
+          <t>1422</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>210</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J120" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K120" s="2" t="inlineStr">
         <is>
-          <t>158.00</t>
+          <t>74,00</t>
         </is>
       </c>
       <c r="L120" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M120" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>9,70</t>
         </is>
       </c>
       <c r="N120" s="2" t="inlineStr">
         <is>
-          <t>150.00</t>
+          <t>146,00</t>
         </is>
       </c>
       <c r="O120" s="2" t="inlineStr">
         <is>
-          <t>4,48 kW</t>
+          <t>1,80 kW</t>
         </is>
       </c>
       <c r="P120" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q120" s="2" t="inlineStr"/>
       <c r="R120" s="2" t="inlineStr">
         <is>
-          <t>8255.93 €</t>
-[...3 lines deleted...]
-    <row r="121" ht="18" customHeight="1">
+          <t>4471,43 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" ht="32" customHeight="1">
       <c r="A121" s="2" t="inlineStr">
         <is>
-          <t>AR18807</t>
+          <t>AR18861</t>
         </is>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
-          <t>Amarex</t>
+          <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
-          <t>150-180</t>
+          <t>100-316</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
-          <t>Amarex ARX F150-180/036C4YSG -160/12110X000 inkl. Zubehör</t>
+          <t>Amarex KRTK 100-316/154XEG-S</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
-          <t>1457</t>
+          <t>1458</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>160</t>
+          <t>235</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J121" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="K121" s="2" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>62,00</t>
         </is>
       </c>
       <c r="L121" s="2" t="inlineStr">
         <is>
-          <t>0.80</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="M121" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="N121" s="2" t="inlineStr">
         <is>
-          <t>231.30</t>
+          <t>314,00</t>
         </is>
       </c>
       <c r="O121" s="2" t="inlineStr">
         <is>
-          <t>3,59 kW</t>
+          <t>15,00 kW</t>
         </is>
       </c>
       <c r="P121" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q121" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R121" s="2" t="inlineStr">
         <is>
-          <t>8930.51 €</t>
+          <t>14438,87 €</t>
         </is>
       </c>
     </row>
     <row r="122" ht="32" customHeight="1">
       <c r="A122" s="2" t="inlineStr">
         <is>
-          <t>AR18850</t>
+          <t>AR18877-01</t>
         </is>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
-          <t>065-215</t>
+          <t>200-318</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 65-215/24UEG-S</t>
+          <t>Amarex KRTK 200-318/374XEG1-S, 415V, Zubehör und Aufstellteile</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
-          <t>1422</t>
+          <t>1456</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>302</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J122" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>198,00</t>
         </is>
       </c>
       <c r="K122" s="2" t="inlineStr">
         <is>
-          <t>74.00</t>
+          <t>846,00</t>
         </is>
       </c>
       <c r="L122" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="M122" s="2" t="inlineStr">
         <is>
-          <t>9.70</t>
+          <t>21,90</t>
         </is>
       </c>
       <c r="N122" s="2" t="inlineStr">
         <is>
-          <t>146.00</t>
+          <t>650,00</t>
         </is>
       </c>
       <c r="O122" s="2" t="inlineStr">
         <is>
-          <t>1,8 kW</t>
-[...7 lines deleted...]
-      <c r="Q122" s="2" t="inlineStr"/>
+          <t>37,00 kW</t>
+        </is>
+      </c>
+      <c r="P122" s="2" t="inlineStr"/>
+      <c r="Q122" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R122" s="2" t="inlineStr">
         <is>
-          <t>4471.43 €</t>
+          <t>30366,08 €</t>
         </is>
       </c>
     </row>
     <row r="123" ht="32" customHeight="1">
       <c r="A123" s="2" t="inlineStr">
         <is>
-          <t>AR18861</t>
+          <t>AR18877-02</t>
         </is>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
-          <t>100-316</t>
+          <t>200-318</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 100-316/154XEG-S</t>
+          <t>Amarex KRTK 200-318/374XEG1-S, 415V, Aufstellteile</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>1458</t>
+          <t>1456</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>235</t>
+          <t>302</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J123" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>198,00</t>
         </is>
       </c>
       <c r="K123" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>846,00</t>
         </is>
       </c>
       <c r="L123" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="M123" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>21,90</t>
         </is>
       </c>
       <c r="N123" s="2" t="inlineStr">
         <is>
-          <t>314.00</t>
+          <t>650,00</t>
         </is>
       </c>
       <c r="O123" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>37,00 kW</t>
+        </is>
+      </c>
+      <c r="P123" s="2" t="inlineStr"/>
       <c r="Q123" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R123" s="2" t="inlineStr">
         <is>
-          <t>14438.87 €</t>
+          <t>30366,08 €</t>
         </is>
       </c>
     </row>
     <row r="124" ht="32" customHeight="1">
       <c r="A124" s="2" t="inlineStr">
         <is>
-          <t>AR18877-01</t>
+          <t>AR18907-01</t>
         </is>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
-          <t>200-318</t>
+          <t>040-252</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 200-318/374XEG1-S, 415V, Zubehör und Aufstellteile</t>
-[...6 lines deleted...]
-      </c>
+          <t>Amarex KRTF 40-252/72XEGH-S</t>
+        </is>
+      </c>
+      <c r="G124" s="2" t="inlineStr"/>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>302</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J124" s="2" t="inlineStr">
         <is>
-          <t>198.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K124" s="2" t="inlineStr">
         <is>
-          <t>846.00</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="L124" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="M124" s="2" t="inlineStr">
         <is>
-          <t>21.90</t>
+          <t>42,50</t>
         </is>
       </c>
       <c r="N124" s="2" t="inlineStr">
         <is>
-          <t>650.00</t>
+          <t>166,00</t>
         </is>
       </c>
       <c r="O124" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
-[...2 lines deleted...]
-      <c r="P124" s="2" t="inlineStr"/>
+          <t>7,50 kW</t>
+        </is>
+      </c>
+      <c r="P124" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q124" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R124" s="2" t="inlineStr">
         <is>
-          <t>30366.08 €</t>
-[...3 lines deleted...]
-    <row r="125" ht="18" customHeight="1">
+          <t>12189,49 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" ht="32" customHeight="1">
       <c r="A125" s="2" t="inlineStr">
         <is>
-          <t>AR18877-02</t>
+          <t>AR18907-02</t>
         </is>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
-          <t>200-318</t>
+          <t>040-252</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 200-318/374XEG1-S, 415V, Aufstellteile</t>
-[...6 lines deleted...]
-      </c>
+          <t>Amarex KRTF 40-252/72XEGH-S</t>
+        </is>
+      </c>
+      <c r="G125" s="2" t="inlineStr"/>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>302</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J125" s="2" t="inlineStr">
         <is>
-          <t>198.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K125" s="2" t="inlineStr">
         <is>
-          <t>846.00</t>
+          <t>42,00</t>
         </is>
       </c>
       <c r="L125" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>30,00</t>
         </is>
       </c>
       <c r="M125" s="2" t="inlineStr">
         <is>
-          <t>21.90</t>
+          <t>42,50</t>
         </is>
       </c>
       <c r="N125" s="2" t="inlineStr">
         <is>
-          <t>650.00</t>
+          <t>166,00</t>
         </is>
       </c>
       <c r="O125" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
-[...2 lines deleted...]
-      <c r="P125" s="2" t="inlineStr"/>
+          <t>7,50 kW</t>
+        </is>
+      </c>
+      <c r="P125" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q125" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R125" s="2" t="inlineStr">
         <is>
-          <t>30366.08 €</t>
-[...3 lines deleted...]
-    <row r="126" ht="18" customHeight="1">
+          <t>12189,49 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" ht="32" customHeight="1">
       <c r="A126" s="2" t="inlineStr">
         <is>
           <t>AR19021</t>
         </is>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Amarex</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
           <t>065-150</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
           <t>Amarex ARX F065-150/017F4USG -200</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
           <t>1370</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
           <t>200</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J126" s="2" t="inlineStr">
         <is>
-          <t>7.20</t>
+          <t>7,20</t>
         </is>
       </c>
       <c r="K126" s="2" t="inlineStr">
         <is>
-          <t>45.36</t>
+          <t>45,36</t>
         </is>
       </c>
       <c r="L126" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>2,40</t>
         </is>
       </c>
       <c r="M126" s="2" t="inlineStr">
         <is>
-          <t>8.80</t>
+          <t>8,80</t>
         </is>
       </c>
       <c r="N126" s="2" t="inlineStr">
         <is>
-          <t>91.00</t>
+          <t>91,00</t>
         </is>
       </c>
       <c r="O126" s="2" t="inlineStr">
         <is>
           <t>1,67 kW</t>
         </is>
       </c>
       <c r="P126" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q126" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R126" s="2" t="inlineStr">
         <is>
-          <t>3285.85 €</t>
-[...3 lines deleted...]
-    <row r="127" ht="32" customHeight="1">
+          <t>3285,85 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" ht="18" customHeight="1">
       <c r="A127" s="2" t="inlineStr">
         <is>
-          <t>AR4698</t>
+          <t>AR19075</t>
         </is>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>A 415</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 40-250/62XG-S</t>
-[...11 lines deleted...]
-      </c>
+          <t>AmaDrainer A 415 NE/10</t>
+        </is>
+      </c>
+      <c r="G127" s="2" t="inlineStr"/>
+      <c r="H127" s="2" t="inlineStr"/>
       <c r="I127" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J127" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="J127" s="2" t="inlineStr"/>
+      <c r="K127" s="2" t="inlineStr"/>
+      <c r="L127" s="2" t="inlineStr"/>
+      <c r="M127" s="2" t="inlineStr"/>
       <c r="N127" s="2" t="inlineStr">
         <is>
-          <t>164.00</t>
+          <t>16,30</t>
         </is>
       </c>
       <c r="O127" s="2" t="inlineStr">
         <is>
-          <t>6,5 kW</t>
+          <t>1,50 kW</t>
         </is>
       </c>
       <c r="P127" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
+      <c r="Q127" s="2" t="inlineStr"/>
       <c r="R127" s="2" t="inlineStr">
         <is>
-          <t>6040.91 €</t>
+          <t>1608,26 €</t>
         </is>
       </c>
     </row>
     <row r="128" ht="18" customHeight="1">
       <c r="A128" s="2" t="inlineStr">
         <is>
-          <t>AR4747</t>
+          <t>AR19076</t>
         </is>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D128" s="2" t="inlineStr"/>
-      <c r="E128" s="2" t="inlineStr"/>
+      <c r="D128" s="2" t="inlineStr">
+        <is>
+          <t>Ama-Drainer</t>
+        </is>
+      </c>
+      <c r="E128" s="2" t="inlineStr">
+        <is>
+          <t>C 411</t>
+        </is>
+      </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
-          <t>Zubehoersatz Base 65/65 Blau</t>
-[...6 lines deleted...]
-      </c>
+          <t>AmaDrainer C 411 ND/35</t>
+        </is>
+      </c>
+      <c r="G128" s="2" t="inlineStr"/>
       <c r="H128" s="2" t="inlineStr"/>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J128" s="2" t="inlineStr"/>
       <c r="K128" s="2" t="inlineStr"/>
       <c r="L128" s="2" t="inlineStr"/>
       <c r="M128" s="2" t="inlineStr"/>
       <c r="N128" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
-[...3 lines deleted...]
-      <c r="P128" s="2" t="inlineStr"/>
+          <t>21,00</t>
+        </is>
+      </c>
+      <c r="O128" s="2" t="inlineStr">
+        <is>
+          <t>1,10 kW</t>
+        </is>
+      </c>
+      <c r="P128" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q128" s="2" t="inlineStr"/>
       <c r="R128" s="2" t="inlineStr">
         <is>
-          <t>439.74 €</t>
+          <t>2315,56 €</t>
         </is>
       </c>
     </row>
     <row r="129" ht="18" customHeight="1">
       <c r="A129" s="2" t="inlineStr">
         <is>
-          <t>AR4778</t>
+          <t>AR19126</t>
         </is>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D129" s="2" t="inlineStr"/>
-      <c r="E129" s="2" t="inlineStr"/>
+      <c r="D129" s="2" t="inlineStr">
+        <is>
+          <t>Ama-Porter</t>
+        </is>
+      </c>
+      <c r="E129" s="2" t="inlineStr">
+        <is>
+          <t>503</t>
+        </is>
+      </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
-          <t>Laufrad D 250-400/340/55 für Amarex-KRTD, Sewatec, Sewabloc</t>
-[...7 lines deleted...]
-      <c r="H129" s="2" t="inlineStr"/>
+          <t>Ama-Porter F 503 SE mit Schwimmerschalter</t>
+        </is>
+      </c>
+      <c r="G129" s="2" t="inlineStr"/>
+      <c r="H129" s="2" t="inlineStr">
+        <is>
+          <t>130</t>
+        </is>
+      </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J129" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M129" s="2" t="inlineStr"/>
+      <c r="J129" s="2" t="inlineStr">
+        <is>
+          <t>1,08</t>
+        </is>
+      </c>
+      <c r="K129" s="2" t="inlineStr">
+        <is>
+          <t>28,80</t>
+        </is>
+      </c>
+      <c r="L129" s="2" t="inlineStr">
+        <is>
+          <t>4,00</t>
+        </is>
+      </c>
+      <c r="M129" s="2" t="inlineStr">
+        <is>
+          <t>16,00</t>
+        </is>
+      </c>
       <c r="N129" s="2" t="inlineStr">
         <is>
-          <t>55.50</t>
+          <t>27,00</t>
         </is>
       </c>
       <c r="O129" s="2" t="inlineStr"/>
-      <c r="P129" s="2" t="inlineStr"/>
+      <c r="P129" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q129" s="2" t="inlineStr"/>
       <c r="R129" s="2" t="inlineStr">
         <is>
-          <t>3368.92 €</t>
-[...3 lines deleted...]
-    <row r="130" ht="32" customHeight="1">
+          <t>919,21 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" ht="18" customHeight="1">
       <c r="A130" s="2" t="inlineStr">
         <is>
-          <t>AR5472</t>
+          <t>AR19128</t>
         </is>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Ama-Porter</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
-          <t>150-315</t>
+          <t>502</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 150-315/46UG-S</t>
+          <t>Ama-Porter F 502 SE mit Schwimmerschalter</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
-          <t>950</t>
+          <t>2720</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>279</t>
+          <t>110</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J130" s="2" t="inlineStr">
         <is>
-          <t>72.00</t>
+          <t>1,08</t>
         </is>
       </c>
       <c r="K130" s="2" t="inlineStr">
         <is>
-          <t>151.00</t>
+          <t>28,80</t>
         </is>
       </c>
       <c r="L130" s="2" t="inlineStr">
         <is>
-          <t>8.70</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M130" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
-[...6 lines deleted...]
-      </c>
+          <t>16,00</t>
+        </is>
+      </c>
+      <c r="N130" s="2" t="inlineStr"/>
       <c r="O130" s="2" t="inlineStr">
         <is>
-          <t>4,8 kW</t>
+          <t>1,10 kW</t>
         </is>
       </c>
       <c r="P130" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 1x 220-240 V</t>
         </is>
       </c>
       <c r="Q130" s="2" t="inlineStr"/>
       <c r="R130" s="2" t="inlineStr">
         <is>
-          <t>9599.95 €</t>
+          <t>882,18 €</t>
         </is>
       </c>
     </row>
     <row r="131" ht="32" customHeight="1">
       <c r="A131" s="2" t="inlineStr">
         <is>
-          <t>AR5733</t>
+          <t>AR19130-01</t>
         </is>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Amarex ARX-F</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>080-220</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 40-250/82UG-S</t>
+          <t>Amarex ARX F 080-220/045C2YSG -160/12010L000</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
-          <t>2905</t>
+          <t>2904</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>160</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J131" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0,20</t>
         </is>
       </c>
       <c r="K131" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="L131" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M131" s="2" t="inlineStr">
         <is>
-          <t>32.50</t>
+          <t>21,70</t>
         </is>
       </c>
       <c r="N131" s="2" t="inlineStr">
         <is>
-          <t>174.00</t>
+          <t>160,00</t>
         </is>
       </c>
       <c r="O131" s="2" t="inlineStr">
         <is>
-          <t>8,5 kW</t>
+          <t>4,54 kW</t>
         </is>
       </c>
       <c r="P131" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q131" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q131" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R131" s="2" t="inlineStr">
         <is>
-          <t>5523.48 €</t>
+          <t>5309,00 €</t>
         </is>
       </c>
     </row>
     <row r="132" ht="32" customHeight="1">
       <c r="A132" s="2" t="inlineStr">
         <is>
-          <t>AR6375</t>
+          <t>AR19130-02</t>
         </is>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Amarex ARX-F</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>080-220</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 40-250/54WH-S</t>
+          <t>Amarex ARX F 080-220/045C2YSG -160/12010L000</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
-          <t>1451</t>
+          <t>2904</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>160</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J132" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0,20</t>
         </is>
       </c>
       <c r="K132" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>22,00</t>
         </is>
       </c>
       <c r="L132" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="M132" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>21,70</t>
         </is>
       </c>
       <c r="N132" s="2" t="inlineStr">
         <is>
-          <t>212.00</t>
+          <t>160,00</t>
         </is>
       </c>
       <c r="O132" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>4,54 kW</t>
         </is>
       </c>
       <c r="P132" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q132" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q132" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R132" s="2" t="inlineStr">
         <is>
-          <t>11787.59 €</t>
+          <t>5309,00 €</t>
         </is>
       </c>
     </row>
     <row r="133" ht="32" customHeight="1">
       <c r="A133" s="2" t="inlineStr">
         <is>
-          <t>AR6376</t>
+          <t>AR19136</t>
         </is>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
-          <t>Amarex-KRT</t>
+          <t>Amarex ARX-F</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>065-230</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 40-250/54WH-S</t>
+          <t>Amarex ARX F 065-230/017F4YSG -170</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
-          <t>1451</t>
+          <t>1370</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>170</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J133" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="K133" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>54,00</t>
         </is>
       </c>
       <c r="L133" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="M133" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="N133" s="2" t="inlineStr">
         <is>
-          <t>212.00</t>
+          <t>89,00</t>
         </is>
       </c>
       <c r="O133" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>1,67 kW</t>
         </is>
       </c>
       <c r="P133" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...2 lines deleted...]
-      <c r="Q133" s="2" t="inlineStr"/>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q133" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R133" s="2" t="inlineStr">
         <is>
-          <t>11787.59 €</t>
+          <t>4011,02 €</t>
         </is>
       </c>
     </row>
     <row r="134" ht="32" customHeight="1">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t>AR6378</t>
+          <t>AR4698</t>
         </is>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>040-250</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 40-250/54WH-S</t>
+          <t>Amarex KRTF 40-250/62XG-S</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
-          <t>1451</t>
+          <t>2905</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>150</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J134" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K134" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="L134" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="M134" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="N134" s="2" t="inlineStr">
         <is>
-          <t>212.00</t>
+          <t>164,00</t>
         </is>
       </c>
       <c r="O134" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>6,50 kW</t>
         </is>
       </c>
       <c r="P134" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q134" s="2" t="inlineStr"/>
+      <c r="Q134" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R134" s="2" t="inlineStr">
         <is>
-          <t>11787.59 €</t>
+          <t>6040,91 €</t>
         </is>
       </c>
     </row>
     <row r="135" ht="32" customHeight="1">
       <c r="A135" s="2" t="inlineStr">
         <is>
-          <t>AR7142</t>
+          <t>AR4700</t>
         </is>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
           <t>040-250</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 040-250/044-UG-S</t>
+          <t>Amarex KRTF 40-250/62XG-S</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
-          <t>1451</t>
+          <t>2905</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>150</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J135" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K135" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="L135" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>13,00</t>
         </is>
       </c>
       <c r="M135" s="2" t="inlineStr">
         <is>
-          <t>26.20</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="N135" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>164,00</t>
         </is>
       </c>
       <c r="O135" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>6,50 kW</t>
         </is>
       </c>
       <c r="P135" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q135" s="2" t="inlineStr"/>
+      <c r="Q135" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R135" s="2" t="inlineStr">
         <is>
-          <t>5943.94 €</t>
+          <t>6040,91 €</t>
         </is>
       </c>
     </row>
     <row r="136" ht="32" customHeight="1">
       <c r="A136" s="2" t="inlineStr">
         <is>
-          <t>AR7143</t>
+          <t>AR5472</t>
         </is>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>150-315</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 040-250/044-UG-S</t>
+          <t>Amarex KRTK 150-315/46UG-S</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>1451</t>
+          <t>950</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>279</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J136" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>72,00</t>
         </is>
       </c>
       <c r="K136" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>151,00</t>
         </is>
       </c>
       <c r="L136" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>8,70</t>
         </is>
       </c>
       <c r="M136" s="2" t="inlineStr">
         <is>
-          <t>26.20</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="N136" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>265,00</t>
         </is>
       </c>
       <c r="O136" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>4,80 kW</t>
         </is>
       </c>
       <c r="P136" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q136" s="2" t="inlineStr"/>
+      <c r="Q136" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R136" s="2" t="inlineStr">
         <is>
-          <t>5943.94 €</t>
+          <t>9599,95 €</t>
         </is>
       </c>
     </row>
     <row r="137" ht="32" customHeight="1">
       <c r="A137" s="2" t="inlineStr">
         <is>
-          <t>AR7144</t>
+          <t>AR5733</t>
         </is>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
           <t>040-250</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 040-250/044-UG-S</t>
+          <t>Amarex KRTF 40-250/82UG-S</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
-          <t>1451</t>
+          <t>2905</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>150</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="J137" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K137" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>52,00</t>
         </is>
       </c>
       <c r="L137" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>14,50</t>
         </is>
       </c>
       <c r="M137" s="2" t="inlineStr">
         <is>
-          <t>26.20</t>
+          <t>32,50</t>
         </is>
       </c>
       <c r="N137" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>174,00</t>
         </is>
       </c>
       <c r="O137" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>8,50 kW</t>
         </is>
       </c>
       <c r="P137" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q137" s="2" t="inlineStr"/>
+      <c r="Q137" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R137" s="2" t="inlineStr">
         <is>
-          <t>5943.94 €</t>
+          <t>5523,48 €</t>
         </is>
       </c>
     </row>
     <row r="138" ht="32" customHeight="1">
       <c r="A138" s="2" t="inlineStr">
         <is>
-          <t>AR7145</t>
+          <t>AR6375</t>
         </is>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>040-250</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 040-250/044-UG-S</t>
+          <t>Amarex KRTF 40-250/54WH-S</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>1451</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J138" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K138" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>29,00</t>
         </is>
       </c>
       <c r="L138" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M138" s="2" t="inlineStr">
         <is>
-          <t>26.20</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="N138" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>212,00</t>
         </is>
       </c>
       <c r="O138" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P138" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q138" s="2" t="inlineStr"/>
+      <c r="Q138" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R138" s="2" t="inlineStr">
         <is>
-          <t>5943.94 €</t>
+          <t>11787,59 €</t>
         </is>
       </c>
     </row>
     <row r="139" ht="32" customHeight="1">
       <c r="A139" s="2" t="inlineStr">
         <is>
-          <t>AR7146</t>
+          <t>AR6376</t>
         </is>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>040-250</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 040-250/044-UG-S</t>
+          <t>Amarex KRTF 40-250/54WH-S</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>1451</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J139" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K139" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>29,00</t>
         </is>
       </c>
       <c r="L139" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M139" s="2" t="inlineStr">
         <is>
-          <t>26.20</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="N139" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>212,00</t>
         </is>
       </c>
       <c r="O139" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P139" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q139" s="2" t="inlineStr"/>
+      <c r="Q139" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R139" s="2" t="inlineStr">
         <is>
-          <t>5126.85 €</t>
+          <t>11787,59 €</t>
         </is>
       </c>
     </row>
     <row r="140" ht="32" customHeight="1">
       <c r="A140" s="2" t="inlineStr">
         <is>
-          <t>AR7147</t>
+          <t>AR6378</t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
           <t>040-250</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTK 040-250/044-UG-S inkl. Aufstellteile</t>
+          <t>Amarex KRTF 40-250/54WH-S</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>1451</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J140" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K140" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>29,00</t>
         </is>
       </c>
       <c r="L140" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="M140" s="2" t="inlineStr">
         <is>
-          <t>26.20</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="N140" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>212,00</t>
         </is>
       </c>
       <c r="O140" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P140" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q140" s="2" t="inlineStr"/>
+      <c r="Q140" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R140" s="2" t="inlineStr">
         <is>
-          <t>5943.94 €</t>
+          <t>11787,59 €</t>
         </is>
       </c>
     </row>
     <row r="141" ht="32" customHeight="1">
       <c r="A141" s="2" t="inlineStr">
         <is>
-          <t>AR7484</t>
+          <t>AR7142</t>
         </is>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
-          <t>150-251</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTD 150-251/054-UG-S</t>
+          <t>Amarex KRTK 040-250/044-UG-S</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
-          <t>1433</t>
+          <t>1451</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
-          <t>225</t>
+          <t>259</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J141" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K141" s="2" t="inlineStr">
         <is>
-          <t>326.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="L141" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="M141" s="2" t="inlineStr">
         <is>
-          <t>7.49</t>
+          <t>26,20</t>
         </is>
       </c>
       <c r="N141" s="2" t="inlineStr">
         <is>
-          <t>236.00</t>
+          <t>160,00</t>
         </is>
       </c>
       <c r="O141" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P141" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q141" s="2" t="inlineStr"/>
+      <c r="Q141" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R141" s="2" t="inlineStr">
         <is>
-          <t>9369.13 €</t>
+          <t>5943,94 €</t>
         </is>
       </c>
     </row>
     <row r="142" ht="32" customHeight="1">
       <c r="A142" s="2" t="inlineStr">
         <is>
-          <t>AR8412</t>
+          <t>AR7143</t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
-          <t>100-401</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 100-401/354UNG-D Trockenaufstellung</t>
+          <t>Amarex KRTK 040-250/044-UG-S</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
-          <t>1474</t>
+          <t>1451</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>259</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J142" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K142" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="L142" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="M142" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>26,20</t>
         </is>
       </c>
       <c r="N142" s="2" t="inlineStr">
         <is>
-          <t>843.00</t>
+          <t>160,00</t>
         </is>
       </c>
       <c r="O142" s="2" t="inlineStr">
         <is>
-          <t>32 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P142" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q142" s="2" t="inlineStr"/>
+      <c r="Q142" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R142" s="2" t="inlineStr">
         <is>
-          <t>27068.52 €</t>
+          <t>5943,94 €</t>
         </is>
       </c>
     </row>
     <row r="143" ht="32" customHeight="1">
       <c r="A143" s="2" t="inlineStr">
         <is>
-          <t>AR8415</t>
+          <t>AR7144</t>
         </is>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
-          <t>100-401</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 100-401/354UNG-D Trockenaufstellung</t>
+          <t>Amarex KRTK 040-250/044-UG-S</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
-          <t>1474</t>
+          <t>1451</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>259</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J143" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K143" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="L143" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="M143" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>26,20</t>
         </is>
       </c>
       <c r="N143" s="2" t="inlineStr">
         <is>
-          <t>843.00</t>
+          <t>160,00</t>
         </is>
       </c>
       <c r="O143" s="2" t="inlineStr">
         <is>
-          <t>32 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P143" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q143" s="2" t="inlineStr"/>
+      <c r="Q143" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R143" s="2" t="inlineStr">
         <is>
-          <t>27068.52 €</t>
+          <t>5943,94 €</t>
         </is>
       </c>
     </row>
     <row r="144" ht="32" customHeight="1">
       <c r="A144" s="2" t="inlineStr">
         <is>
-          <t>AR8416</t>
+          <t>AR7145</t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
-          <t>100-401</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 100-401/354UNG-D Trockenaufstellung</t>
+          <t>Amarex KRTK 040-250/044-UG-S</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
-          <t>1474</t>
+          <t>1451</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>259</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J144" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K144" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="L144" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="M144" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>26,20</t>
         </is>
       </c>
       <c r="N144" s="2" t="inlineStr">
         <is>
-          <t>843.00</t>
+          <t>160,00</t>
         </is>
       </c>
       <c r="O144" s="2" t="inlineStr">
         <is>
-          <t>32 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P144" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q144" s="2" t="inlineStr"/>
+      <c r="Q144" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R144" s="2" t="inlineStr">
         <is>
-          <t>27068.52 €</t>
+          <t>5943,94 €</t>
         </is>
       </c>
     </row>
     <row r="145" ht="32" customHeight="1">
       <c r="A145" s="2" t="inlineStr">
         <is>
-          <t>AR8417</t>
+          <t>AR7146</t>
         </is>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
-          <t>100-401</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 100-401/354UNG-D Trockenaufstellung</t>
+          <t>Amarex KRTK 040-250/044-UG-S</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
-          <t>1474</t>
+          <t>1451</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>259</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J145" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K145" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="L145" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="M145" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>26,20</t>
         </is>
       </c>
       <c r="N145" s="2" t="inlineStr">
         <is>
-          <t>843.00</t>
+          <t>160,00</t>
         </is>
       </c>
       <c r="O145" s="2" t="inlineStr">
         <is>
-          <t>32 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P145" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q145" s="2" t="inlineStr"/>
+      <c r="Q145" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R145" s="2" t="inlineStr">
         <is>
-          <t>27068.52 €</t>
+          <t>5126,85 €</t>
         </is>
       </c>
     </row>
     <row r="146" ht="32" customHeight="1">
       <c r="A146" s="2" t="inlineStr">
         <is>
-          <t>AR8418</t>
+          <t>AR7147</t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
-          <t>100-401</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 100-401/354UNG-D Trockenaufstellung</t>
+          <t>Amarex KRTK 040-250/044-UG-S inkl. Aufstellteile</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
-          <t>1474</t>
+          <t>1451</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>259</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J146" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K146" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>50,00</t>
         </is>
       </c>
       <c r="L146" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="M146" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>26,20</t>
         </is>
       </c>
       <c r="N146" s="2" t="inlineStr">
         <is>
-          <t>843.00</t>
+          <t>160,00</t>
         </is>
       </c>
       <c r="O146" s="2" t="inlineStr">
         <is>
-          <t>32 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P146" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q146" s="2" t="inlineStr"/>
+      <c r="Q146" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R146" s="2" t="inlineStr">
         <is>
-          <t>27068.52 €</t>
+          <t>5943,94 €</t>
         </is>
       </c>
     </row>
     <row r="147" ht="32" customHeight="1">
       <c r="A147" s="2" t="inlineStr">
         <is>
-          <t>AR8419</t>
+          <t>AR7484</t>
         </is>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
-          <t>100-401</t>
+          <t>150-251</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 100-401/354UNG-D Trockenaufstellung</t>
+          <t>Amarex KRTD 150-251/054-UG-S</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
-          <t>1474</t>
+          <t>1433</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>325</t>
+          <t>225</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J147" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>75,00</t>
         </is>
       </c>
       <c r="K147" s="2" t="inlineStr">
         <is>
-          <t>145.00</t>
+          <t>326,00</t>
         </is>
       </c>
       <c r="L147" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>2,70</t>
         </is>
       </c>
       <c r="M147" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>7,49</t>
         </is>
       </c>
       <c r="N147" s="2" t="inlineStr">
         <is>
-          <t>843.00</t>
+          <t>236,00</t>
         </is>
       </c>
       <c r="O147" s="2" t="inlineStr">
         <is>
-          <t>32 kW</t>
+          <t>5,50 kW</t>
         </is>
       </c>
       <c r="P147" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q147" s="2" t="inlineStr"/>
+      <c r="Q147" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R147" s="2" t="inlineStr">
         <is>
-          <t>27068.52 €</t>
+          <t>9369,13 €</t>
         </is>
       </c>
     </row>
     <row r="148" ht="32" customHeight="1">
       <c r="A148" s="2" t="inlineStr">
         <is>
-          <t>AR8421Z</t>
+          <t>AR8412</t>
         </is>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D148" s="2" t="inlineStr"/>
-      <c r="E148" s="2" t="inlineStr"/>
+      <c r="D148" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E148" s="2" t="inlineStr">
+        <is>
+          <t>100-401</t>
+        </is>
+      </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
-          <t>Einlaufkrümmer DN125 und Flachdichtung DN120 für KRTF 100-401/354-UNG</t>
+          <t>Amarex KRTF 100-401/354UNG-D Trockenaufstellung</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H148" s="2" t="inlineStr"/>
+          <t>1474</t>
+        </is>
+      </c>
+      <c r="H148" s="2" t="inlineStr">
+        <is>
+          <t>325</t>
+        </is>
+      </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J148" s="2" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="Q148" s="2" t="inlineStr"/>
+      <c r="J148" s="2" t="inlineStr">
+        <is>
+          <t>2,00</t>
+        </is>
+      </c>
+      <c r="K148" s="2" t="inlineStr">
+        <is>
+          <t>145,00</t>
+        </is>
+      </c>
+      <c r="L148" s="2" t="inlineStr">
+        <is>
+          <t>33,00</t>
+        </is>
+      </c>
+      <c r="M148" s="2" t="inlineStr">
+        <is>
+          <t>40,00</t>
+        </is>
+      </c>
+      <c r="N148" s="2" t="inlineStr">
+        <is>
+          <t>843,00</t>
+        </is>
+      </c>
+      <c r="O148" s="2" t="inlineStr">
+        <is>
+          <t>32,00 kW</t>
+        </is>
+      </c>
+      <c r="P148" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q148" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R148" s="2" t="inlineStr">
         <is>
-          <t>1081.84 €</t>
+          <t>27068,52 €</t>
         </is>
       </c>
     </row>
     <row r="149" ht="32" customHeight="1">
       <c r="A149" s="2" t="inlineStr">
         <is>
-          <t>AR8422Z</t>
+          <t>AR8415</t>
         </is>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D149" s="2" t="inlineStr"/>
-      <c r="E149" s="2" t="inlineStr"/>
+      <c r="D149" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E149" s="2" t="inlineStr">
+        <is>
+          <t>100-401</t>
+        </is>
+      </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
-          <t>Einlaufkrümmer DN125 und Flachdichtung DN120 für KRTF 100-401/354-UNG</t>
+          <t>Amarex KRTF 100-401/354UNG-D Trockenaufstellung</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H149" s="2" t="inlineStr"/>
+          <t>1474</t>
+        </is>
+      </c>
+      <c r="H149" s="2" t="inlineStr">
+        <is>
+          <t>325</t>
+        </is>
+      </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J149" s="2" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="Q149" s="2" t="inlineStr"/>
+      <c r="J149" s="2" t="inlineStr">
+        <is>
+          <t>2,00</t>
+        </is>
+      </c>
+      <c r="K149" s="2" t="inlineStr">
+        <is>
+          <t>145,00</t>
+        </is>
+      </c>
+      <c r="L149" s="2" t="inlineStr">
+        <is>
+          <t>33,00</t>
+        </is>
+      </c>
+      <c r="M149" s="2" t="inlineStr">
+        <is>
+          <t>40,00</t>
+        </is>
+      </c>
+      <c r="N149" s="2" t="inlineStr">
+        <is>
+          <t>843,00</t>
+        </is>
+      </c>
+      <c r="O149" s="2" t="inlineStr">
+        <is>
+          <t>32,00 kW</t>
+        </is>
+      </c>
+      <c r="P149" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q149" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R149" s="2" t="inlineStr">
         <is>
-          <t>1081.84 €</t>
+          <t>27068,52 €</t>
         </is>
       </c>
     </row>
     <row r="150" ht="32" customHeight="1">
       <c r="A150" s="2" t="inlineStr">
         <is>
+          <t>AR8416</t>
+        </is>
+      </c>
+      <c r="B150" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C150" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="D150" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E150" s="2" t="inlineStr">
+        <is>
+          <t>100-401</t>
+        </is>
+      </c>
+      <c r="F150" s="2" t="inlineStr">
+        <is>
+          <t>Amarex KRTF 100-401/354UNG-D Trockenaufstellung</t>
+        </is>
+      </c>
+      <c r="G150" s="2" t="inlineStr">
+        <is>
+          <t>1474</t>
+        </is>
+      </c>
+      <c r="H150" s="2" t="inlineStr">
+        <is>
+          <t>325</t>
+        </is>
+      </c>
+      <c r="I150" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J150" s="2" t="inlineStr">
+        <is>
+          <t>2,00</t>
+        </is>
+      </c>
+      <c r="K150" s="2" t="inlineStr">
+        <is>
+          <t>145,00</t>
+        </is>
+      </c>
+      <c r="L150" s="2" t="inlineStr">
+        <is>
+          <t>33,00</t>
+        </is>
+      </c>
+      <c r="M150" s="2" t="inlineStr">
+        <is>
+          <t>40,00</t>
+        </is>
+      </c>
+      <c r="N150" s="2" t="inlineStr">
+        <is>
+          <t>843,00</t>
+        </is>
+      </c>
+      <c r="O150" s="2" t="inlineStr">
+        <is>
+          <t>32,00 kW</t>
+        </is>
+      </c>
+      <c r="P150" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q150" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R150" s="2" t="inlineStr">
+        <is>
+          <t>27068,52 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" ht="32" customHeight="1">
+      <c r="A151" s="2" t="inlineStr">
+        <is>
+          <t>AR8417</t>
+        </is>
+      </c>
+      <c r="B151" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C151" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="D151" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E151" s="2" t="inlineStr">
+        <is>
+          <t>100-401</t>
+        </is>
+      </c>
+      <c r="F151" s="2" t="inlineStr">
+        <is>
+          <t>Amarex KRTF 100-401/354UNG-D Trockenaufstellung</t>
+        </is>
+      </c>
+      <c r="G151" s="2" t="inlineStr">
+        <is>
+          <t>1474</t>
+        </is>
+      </c>
+      <c r="H151" s="2" t="inlineStr">
+        <is>
+          <t>325</t>
+        </is>
+      </c>
+      <c r="I151" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J151" s="2" t="inlineStr">
+        <is>
+          <t>2,00</t>
+        </is>
+      </c>
+      <c r="K151" s="2" t="inlineStr">
+        <is>
+          <t>145,00</t>
+        </is>
+      </c>
+      <c r="L151" s="2" t="inlineStr">
+        <is>
+          <t>33,00</t>
+        </is>
+      </c>
+      <c r="M151" s="2" t="inlineStr">
+        <is>
+          <t>40,00</t>
+        </is>
+      </c>
+      <c r="N151" s="2" t="inlineStr">
+        <is>
+          <t>843,00</t>
+        </is>
+      </c>
+      <c r="O151" s="2" t="inlineStr">
+        <is>
+          <t>32,00 kW</t>
+        </is>
+      </c>
+      <c r="P151" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q151" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R151" s="2" t="inlineStr">
+        <is>
+          <t>27068,52 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" ht="32" customHeight="1">
+      <c r="A152" s="2" t="inlineStr">
+        <is>
+          <t>AR8418</t>
+        </is>
+      </c>
+      <c r="B152" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C152" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="D152" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E152" s="2" t="inlineStr">
+        <is>
+          <t>100-401</t>
+        </is>
+      </c>
+      <c r="F152" s="2" t="inlineStr">
+        <is>
+          <t>Amarex KRTF 100-401/354UNG-D Trockenaufstellung</t>
+        </is>
+      </c>
+      <c r="G152" s="2" t="inlineStr">
+        <is>
+          <t>1474</t>
+        </is>
+      </c>
+      <c r="H152" s="2" t="inlineStr">
+        <is>
+          <t>325</t>
+        </is>
+      </c>
+      <c r="I152" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J152" s="2" t="inlineStr">
+        <is>
+          <t>2,00</t>
+        </is>
+      </c>
+      <c r="K152" s="2" t="inlineStr">
+        <is>
+          <t>145,00</t>
+        </is>
+      </c>
+      <c r="L152" s="2" t="inlineStr">
+        <is>
+          <t>33,00</t>
+        </is>
+      </c>
+      <c r="M152" s="2" t="inlineStr">
+        <is>
+          <t>40,00</t>
+        </is>
+      </c>
+      <c r="N152" s="2" t="inlineStr">
+        <is>
+          <t>843,00</t>
+        </is>
+      </c>
+      <c r="O152" s="2" t="inlineStr">
+        <is>
+          <t>32,00 kW</t>
+        </is>
+      </c>
+      <c r="P152" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q152" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R152" s="2" t="inlineStr">
+        <is>
+          <t>27068,52 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" ht="32" customHeight="1">
+      <c r="A153" s="2" t="inlineStr">
+        <is>
+          <t>AR8419</t>
+        </is>
+      </c>
+      <c r="B153" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C153" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="D153" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E153" s="2" t="inlineStr">
+        <is>
+          <t>100-401</t>
+        </is>
+      </c>
+      <c r="F153" s="2" t="inlineStr">
+        <is>
+          <t>Amarex KRTF 100-401/354UNG-D Trockenaufstellung</t>
+        </is>
+      </c>
+      <c r="G153" s="2" t="inlineStr">
+        <is>
+          <t>1474</t>
+        </is>
+      </c>
+      <c r="H153" s="2" t="inlineStr">
+        <is>
+          <t>325</t>
+        </is>
+      </c>
+      <c r="I153" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J153" s="2" t="inlineStr">
+        <is>
+          <t>2,00</t>
+        </is>
+      </c>
+      <c r="K153" s="2" t="inlineStr">
+        <is>
+          <t>145,00</t>
+        </is>
+      </c>
+      <c r="L153" s="2" t="inlineStr">
+        <is>
+          <t>33,00</t>
+        </is>
+      </c>
+      <c r="M153" s="2" t="inlineStr">
+        <is>
+          <t>40,00</t>
+        </is>
+      </c>
+      <c r="N153" s="2" t="inlineStr">
+        <is>
+          <t>843,00</t>
+        </is>
+      </c>
+      <c r="O153" s="2" t="inlineStr">
+        <is>
+          <t>32,00 kW</t>
+        </is>
+      </c>
+      <c r="P153" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q153" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R153" s="2" t="inlineStr">
+        <is>
+          <t>27068,52 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" ht="32" customHeight="1">
+      <c r="A154" s="2" t="inlineStr">
+        <is>
           <t>AR8861</t>
         </is>
       </c>
-      <c r="B150" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D150" s="2" t="inlineStr">
+      <c r="B154" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C154" s="2" t="inlineStr">
+        <is>
+          <t>Tauchmotorpumpen</t>
+        </is>
+      </c>
+      <c r="D154" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
-      <c r="E150" s="2" t="inlineStr">
+      <c r="E154" s="2" t="inlineStr">
         <is>
           <t>040-250</t>
         </is>
       </c>
-      <c r="F150" s="2" t="inlineStr">
+      <c r="F154" s="2" t="inlineStr">
         <is>
           <t>Amarex KRTS 040-250/172-UG-S</t>
         </is>
       </c>
-      <c r="G150" s="2" t="inlineStr">
+      <c r="G154" s="2" t="inlineStr">
         <is>
           <t>2940</t>
         </is>
       </c>
-      <c r="H150" s="2" t="inlineStr">
+      <c r="H154" s="2" t="inlineStr">
         <is>
           <t>235</t>
         </is>
       </c>
-      <c r="I150" s="2" t="inlineStr">
-[...34 lines deleted...]
-      <c r="P150" s="2" t="inlineStr">
+      <c r="I154" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J154" s="2" t="inlineStr">
+        <is>
+          <t>1,20</t>
+        </is>
+      </c>
+      <c r="K154" s="2" t="inlineStr">
+        <is>
+          <t>28,50</t>
+        </is>
+      </c>
+      <c r="L154" s="2" t="inlineStr">
+        <is>
+          <t>59,00</t>
+        </is>
+      </c>
+      <c r="M154" s="2" t="inlineStr">
+        <is>
+          <t>78,50</t>
+        </is>
+      </c>
+      <c r="N154" s="2" t="inlineStr">
+        <is>
+          <t>199,00</t>
+        </is>
+      </c>
+      <c r="O154" s="2" t="inlineStr">
+        <is>
+          <t>17,00 kW</t>
+        </is>
+      </c>
+      <c r="P154" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q150" s="2" t="inlineStr"/>
-[...243 lines deleted...]
-      <c r="Q154" s="2" t="inlineStr"/>
+      <c r="Q154" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R154" s="2" t="inlineStr">
         <is>
-          <t>343.30 €</t>
+          <t>8478,17 €</t>
         </is>
       </c>
     </row>
     <row r="155" ht="18" customHeight="1">
       <c r="A155" s="2" t="inlineStr">
         <is>
-          <t>AR9345</t>
+          <t>AR9229</t>
         </is>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D155" s="2" t="inlineStr"/>
-      <c r="E155" s="2" t="inlineStr"/>
+      <c r="D155" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E155" s="2" t="inlineStr">
+        <is>
+          <t>050-215</t>
+        </is>
+      </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
-          <t>Aufstellteile für Amarex NF 065-220/024-YLG</t>
+          <t>Amarex KRTF 50-215/24UEG-S IE3</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H155" s="2" t="inlineStr"/>
+          <t>1447</t>
+        </is>
+      </c>
+      <c r="H155" s="2" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J155" s="2" t="inlineStr"/>
-[...6 lines deleted...]
-      <c r="Q155" s="2" t="inlineStr"/>
+      <c r="J155" s="2" t="inlineStr">
+        <is>
+          <t>1,10</t>
+        </is>
+      </c>
+      <c r="K155" s="2" t="inlineStr">
+        <is>
+          <t>26,00</t>
+        </is>
+      </c>
+      <c r="L155" s="2" t="inlineStr">
+        <is>
+          <t>2,20</t>
+        </is>
+      </c>
+      <c r="M155" s="2" t="inlineStr">
+        <is>
+          <t>6,00</t>
+        </is>
+      </c>
+      <c r="N155" s="2" t="inlineStr">
+        <is>
+          <t>117,00</t>
+        </is>
+      </c>
+      <c r="O155" s="2" t="inlineStr">
+        <is>
+          <t>1,30 kW</t>
+        </is>
+      </c>
+      <c r="P155" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q155" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R155" s="2" t="inlineStr">
         <is>
-          <t>755.44 €</t>
+          <t>4550,27 €</t>
         </is>
       </c>
     </row>
     <row r="156" ht="18" customHeight="1">
       <c r="A156" s="2" t="inlineStr">
         <is>
           <t>AR9372-01</t>
         </is>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
           <t>507</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer C 507 ND/10K</t>
         </is>
       </c>
-      <c r="G156" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G156" s="2" t="inlineStr"/>
       <c r="H156" s="2" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J156" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K156" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="L156" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="M156" s="2" t="inlineStr">
         <is>
-          <t>11.60</t>
+          <t>11,60</t>
         </is>
       </c>
       <c r="N156" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>53,00</t>
         </is>
       </c>
       <c r="O156" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P156" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q156" s="2" t="inlineStr"/>
       <c r="R156" s="2" t="inlineStr">
         <is>
-          <t>1355.38 €</t>
+          <t>1355,38 €</t>
         </is>
       </c>
     </row>
     <row r="157" ht="18" customHeight="1">
       <c r="A157" s="2" t="inlineStr">
         <is>
           <t>AR9372-02</t>
         </is>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
           <t>507</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
           <t>Ama-Drainer C 507 ND/10K</t>
         </is>
       </c>
-      <c r="G157" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G157" s="2" t="inlineStr"/>
       <c r="H157" s="2" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J157" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="K157" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>24,00</t>
         </is>
       </c>
       <c r="L157" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="M157" s="2" t="inlineStr">
         <is>
-          <t>11.60</t>
+          <t>11,60</t>
         </is>
       </c>
       <c r="N157" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>53,00</t>
         </is>
       </c>
       <c r="O157" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,20 kW</t>
         </is>
       </c>
       <c r="P157" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q157" s="2" t="inlineStr"/>
       <c r="R157" s="2" t="inlineStr">
         <is>
-          <t>1355.38 €</t>
-[...3 lines deleted...]
-    <row r="158" ht="18" customHeight="1">
+          <t>1355,38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" ht="32" customHeight="1">
       <c r="A158" s="2" t="inlineStr">
         <is>
-          <t>AR9542</t>
+          <t>AR9639</t>
         </is>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D158" s="2" t="inlineStr"/>
-      <c r="E158" s="2" t="inlineStr"/>
+      <c r="D158" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E158" s="2" t="inlineStr">
+        <is>
+          <t>100-401</t>
+        </is>
+      </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
-          <t>SEIL UND STANGENFÜHRUNG DN50 SCHRAEGE HALTERUNG</t>
+          <t>Amarex KRTE 100-401/354-UG-S</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H158" s="2" t="inlineStr"/>
+          <t>1475</t>
+        </is>
+      </c>
+      <c r="H158" s="2" t="inlineStr">
+        <is>
+          <t>389</t>
+        </is>
+      </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J158" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M158" s="2" t="inlineStr"/>
+      <c r="J158" s="2" t="inlineStr">
+        <is>
+          <t>88,00</t>
+        </is>
+      </c>
+      <c r="K158" s="2" t="inlineStr">
+        <is>
+          <t>241,00</t>
+        </is>
+      </c>
+      <c r="L158" s="2" t="inlineStr">
+        <is>
+          <t>26,00</t>
+        </is>
+      </c>
+      <c r="M158" s="2" t="inlineStr">
+        <is>
+          <t>38,50</t>
+        </is>
+      </c>
       <c r="N158" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
-[...4 lines deleted...]
-      <c r="Q158" s="2" t="inlineStr"/>
+          <t>567,00</t>
+        </is>
+      </c>
+      <c r="O158" s="2" t="inlineStr">
+        <is>
+          <t>38,00 kW</t>
+        </is>
+      </c>
+      <c r="P158" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q158" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R158" s="2" t="inlineStr">
         <is>
-          <t>105.67 €</t>
+          <t>22121,44 €</t>
         </is>
       </c>
     </row>
     <row r="159" ht="32" customHeight="1">
       <c r="A159" s="2" t="inlineStr">
         <is>
-          <t>AR9639</t>
+          <t>ARV17559</t>
         </is>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
-          <t>100-401</t>
+          <t>080-252</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTE 100-401/354-UG-S</t>
+          <t>Amarex KRTF 80-252/44XEG-S</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>1437</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
-          <t>389</t>
+          <t>237</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J159" s="2" t="inlineStr">
         <is>
-          <t>88.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="K159" s="2" t="inlineStr">
         <is>
-          <t>241.00</t>
+          <t>143,00</t>
         </is>
       </c>
       <c r="L159" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>4,50</t>
         </is>
       </c>
       <c r="M159" s="2" t="inlineStr">
         <is>
-          <t>38.50</t>
+          <t>17,80</t>
         </is>
       </c>
       <c r="N159" s="2" t="inlineStr">
         <is>
-          <t>567.00</t>
+          <t>152,00</t>
         </is>
       </c>
       <c r="O159" s="2" t="inlineStr">
         <is>
-          <t>38 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P159" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q159" s="2" t="inlineStr"/>
+      <c r="Q159" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R159" s="2" t="inlineStr">
         <is>
-          <t>22121.44 €</t>
-[...3 lines deleted...]
-    <row r="160" ht="18" customHeight="1">
+          <t>7177,00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" ht="32" customHeight="1">
       <c r="A160" s="2" t="inlineStr">
         <is>
-          <t>AR9676</t>
+          <t>KSB4184</t>
         </is>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
-      <c r="D160" s="2" t="inlineStr"/>
-      <c r="E160" s="2" t="inlineStr"/>
+      <c r="D160" s="2" t="inlineStr">
+        <is>
+          <t>Amarex-KRT</t>
+        </is>
+      </c>
+      <c r="E160" s="2" t="inlineStr">
+        <is>
+          <t>040-250</t>
+        </is>
+      </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>Kit de Base DN80/80 ISO 39020982</t>
+          <t>Amarex KRTK 040-250/44UC1-S</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H160" s="2" t="inlineStr"/>
+          <t>1451</t>
+        </is>
+      </c>
+      <c r="H160" s="2" t="inlineStr">
+        <is>
+          <t>186</t>
+        </is>
+      </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J160" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M160" s="2" t="inlineStr"/>
+      <c r="J160" s="2" t="inlineStr">
+        <is>
+          <t>1,80</t>
+        </is>
+      </c>
+      <c r="K160" s="2" t="inlineStr">
+        <is>
+          <t>34,92</t>
+        </is>
+      </c>
+      <c r="L160" s="2" t="inlineStr">
+        <is>
+          <t>5,00</t>
+        </is>
+      </c>
+      <c r="M160" s="2" t="inlineStr">
+        <is>
+          <t>12,20</t>
+        </is>
+      </c>
       <c r="N160" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
-[...4 lines deleted...]
-      <c r="Q160" s="2" t="inlineStr"/>
+          <t>191,00</t>
+        </is>
+      </c>
+      <c r="O160" s="2" t="inlineStr">
+        <is>
+          <t>4,00 kW</t>
+        </is>
+      </c>
+      <c r="P160" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q160" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R160" s="2" t="inlineStr">
         <is>
-          <t>411.75 €</t>
+          <t>9922,74 €</t>
         </is>
       </c>
     </row>
     <row r="161" ht="32" customHeight="1">
       <c r="A161" s="2" t="inlineStr">
         <is>
-          <t>ARV17559</t>
+          <t>KSB4185</t>
         </is>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
           <t>Tauchmotorpumpen</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
           <t>Amarex-KRT</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
-          <t>080-252</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
-          <t>Amarex KRTF 80-252/44XEG-S</t>
+          <t>Amarex KRTK 040-250/44UC1-S</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
-          <t>1437</t>
+          <t>1451</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
-          <t>237</t>
+          <t>186</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J161" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,80</t>
         </is>
       </c>
       <c r="K161" s="2" t="inlineStr">
         <is>
-          <t>143.00</t>
+          <t>34,92</t>
         </is>
       </c>
       <c r="L161" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="M161" s="2" t="inlineStr">
         <is>
-          <t>17.80</t>
+          <t>12,20</t>
         </is>
       </c>
       <c r="N161" s="2" t="inlineStr">
         <is>
-          <t>152.00</t>
+          <t>191,00</t>
         </is>
       </c>
       <c r="O161" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>4,00 kW</t>
         </is>
       </c>
       <c r="P161" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q161" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R161" s="2" t="inlineStr">
         <is>
-          <t>7177.00 €</t>
-[...227 lines deleted...]
-          <t>9922.74 €</t>
+          <t>9922,74 €</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:R164"/>
+  <autoFilter ref="A1:R161"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>