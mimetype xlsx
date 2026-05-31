--- v0 (2026-04-09)
+++ v1 (2026-05-31)
@@ -573,51 +573,51 @@
       </c>
     </row>
     <row r="2" ht="32" customHeight="1">
       <c r="A2" s="2" t="inlineStr">
         <is>
           <t>AR10267</t>
         </is>
       </c>
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
-          <t>015/008</t>
+          <t>015/08</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 15/08-08AA16CSB5VW</t>
         </is>
       </c>
       <c r="G2" s="2" t="inlineStr">
         <is>
           <t>2943</t>
         </is>
       </c>
       <c r="H2" s="2" t="inlineStr">
         <is>
           <t>110</t>
         </is>
       </c>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
           <t>1.90</t>
@@ -633,51 +633,51 @@
           <t>73.00</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>116.00</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
           <t>113.00</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q2" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>2403.65 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="32" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>AR10664</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
@@ -725,51 +725,51 @@
           <t>7.00</t>
         </is>
       </c>
       <c r="M3" s="2" t="inlineStr">
         <is>
           <t>18.50</t>
         </is>
       </c>
       <c r="N3" s="2" t="inlineStr">
         <is>
           <t>220.00</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr">
         <is>
           <t>1,5 kW</t>
         </is>
       </c>
       <c r="P3" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q3" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>6526.96 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="32" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>AR10665</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
@@ -817,51 +817,51 @@
           <t>7.00</t>
         </is>
       </c>
       <c r="M4" s="2" t="inlineStr">
         <is>
           <t>18.50</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>220.00</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr">
         <is>
           <t>1,5 kW</t>
         </is>
       </c>
       <c r="P4" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q4" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>6526.96 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="32" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>AR13692</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
@@ -1201,51 +1201,51 @@
       </c>
     </row>
     <row r="9" ht="32" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>AR14984</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
-          <t>006/006</t>
+          <t>006/06</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/06-30AA13CS090B5UW</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J9" s="2" t="inlineStr">
         <is>
           <t>0.80</t>
@@ -1289,51 +1289,51 @@
       </c>
     </row>
     <row r="10" ht="32" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>AR15703</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>004/002</t>
+          <t>004/02</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 04/02-02AA14CS071A5OW</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>2750</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
           <t>0.60</t>
@@ -1517,83 +1517,83 @@
           <t>2.10</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
           <t>8.00</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>96.00</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q12" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R12" s="2" t="inlineStr">
         <is>
           <t>5140.12 €</t>
         </is>
       </c>
     </row>
     <row r="13" ht="32" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
           <t>AR16460-01</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
-          <t>006/004</t>
+          <t>006/04</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/04-24AA14CS080B5UWX</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
@@ -1637,51 +1637,51 @@
       </c>
     </row>
     <row r="14" ht="32" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
           <t>AR16460-02</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>006/004</t>
+          <t>006/04</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/04-24AA14CS080B5UWX</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
@@ -1725,51 +1725,51 @@
       </c>
     </row>
     <row r="15" ht="32" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
           <t>AR16460-03</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>006/004</t>
+          <t>006/04</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/04-24AA14CS080B5UWX</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H15" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
@@ -1813,51 +1813,51 @@
       </c>
     </row>
     <row r="16" ht="32" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
           <t>AR16460-04</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>006/004</t>
+          <t>006/04</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/04-24AA14CS080B5UWX</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
@@ -1901,51 +1901,51 @@
       </c>
     </row>
     <row r="17" ht="32" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
           <t>AR16460-05</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
-          <t>006/004</t>
+          <t>006/04</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/04-24AA14CS080B5UWX</t>
         </is>
       </c>
       <c r="G17" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H17" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
@@ -1984,56 +1984,56 @@
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr">
         <is>
           <t>1975.66 €</t>
         </is>
       </c>
     </row>
     <row r="18" ht="32" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
           <t>AR16470-01</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
-          <t>Movitec</t>
+          <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
-          <t>006/003</t>
+          <t>006/03</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/03-16AA14CS080B6 WX</t>
         </is>
       </c>
       <c r="G18" s="2" t="inlineStr">
         <is>
           <t>2855</t>
         </is>
       </c>
       <c r="H18" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I18" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J18" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
@@ -2072,56 +2072,56 @@
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr">
         <is>
           <t>2014.95 €</t>
         </is>
       </c>
     </row>
     <row r="19" ht="32" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
           <t>AR16470-02</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
-          <t>Movitec</t>
+          <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
-          <t>006/003</t>
+          <t>006/03</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/03-16AA14CS080B6 WX</t>
         </is>
       </c>
       <c r="G19" s="2" t="inlineStr">
         <is>
           <t>2855</t>
         </is>
       </c>
       <c r="H19" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I19" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J19" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
@@ -2160,56 +2160,56 @@
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr">
         <is>
           <t>2014.95 €</t>
         </is>
       </c>
     </row>
     <row r="20" ht="32" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
           <t>AR16470-03</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
-          <t>Movitec</t>
+          <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
-          <t>006/003</t>
+          <t>006/03</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/03-16AA14CS080B6 WX</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>2855</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J20" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
@@ -2248,56 +2248,56 @@
       <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr">
         <is>
           <t>2014.95 €</t>
         </is>
       </c>
     </row>
     <row r="21" ht="32" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
           <t>AR16470-04</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
-          <t>Movitec</t>
+          <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>006/003</t>
+          <t>006/03</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/03-16AA14CS080B6 WX</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
           <t>2855</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
@@ -2336,56 +2336,56 @@
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr">
         <is>
           <t>2014.95 €</t>
         </is>
       </c>
     </row>
     <row r="22" ht="32" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
           <t>AR16470-05</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Movitec</t>
+          <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>006/003</t>
+          <t>006/03</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/03-16AA14CS080B6 WX</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>2855</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr">
         <is>
           <t>1.00</t>
@@ -2565,51 +2565,51 @@
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
           <t>3.90</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
           <t>5.60</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr"/>
       <c r="O24" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q24" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R24" s="2" t="inlineStr">
         <is>
           <t>10440.38 €</t>
         </is>
       </c>
     </row>
     <row r="25" ht="32" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
           <t>AR17327</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
@@ -2685,51 +2685,51 @@
       </c>
     </row>
     <row r="26" ht="32" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
           <t>AR17912</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>004/010</t>
+          <t>004/10</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 04/10-10AA56CS090B5UW</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>2905</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>86</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr">
         <is>
           <t>0.60</t>
@@ -2773,51 +2773,51 @@
       </c>
     </row>
     <row r="27" ht="32" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>AR17914-01</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
-          <t>006/006</t>
+          <t>006/06</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/06-20AA61CS090B5UW</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr"/>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
           <t>0.80</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
@@ -2857,51 +2857,51 @@
       </c>
     </row>
     <row r="28" ht="32" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
           <t>AR17914-02</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
-          <t>006/006</t>
+          <t>006/06</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/06-20AA61CS090B5UW</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr"/>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr">
         <is>
           <t>0.80</t>
         </is>
       </c>
       <c r="K28" s="2" t="inlineStr">
         <is>
@@ -2941,51 +2941,51 @@
       </c>
     </row>
     <row r="29" ht="32" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
           <t>AR17914-03</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>006/006</t>
+          <t>006/06</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/06-20AA61CS090B5UW</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr"/>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
           <t>0.80</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
@@ -3076,84 +3076,84 @@
           <t>7.50</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
           <t>10.50</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
           <t>14.30</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>51.00</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr">
         <is>
           <t>3077.94 €</t>
         </is>
       </c>
     </row>
     <row r="31" ht="32" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
           <t>AR18754</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Movitec-VCI</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
-          <t>006/012</t>
+          <t>006/12</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Movitec VCI 06/12-12AA56CS100B5VW</t>
         </is>
       </c>
       <c r="G31" s="2" t="inlineStr">
         <is>
           <t>2910</t>
         </is>
       </c>
       <c r="H31" s="2" t="inlineStr">
         <is>
           <t>90</t>
         </is>
       </c>
       <c r="I31" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J31" s="2" t="inlineStr">
         <is>
           <t>0.80</t>
@@ -3689,51 +3689,51 @@
           <t>78.00</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>93.00</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>759.00</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr">
         <is>
           <t>75 kW</t>
         </is>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
           <t>8051.67 €</t>
         </is>
       </c>
     </row>
     <row r="38" ht="32" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
           <t>AR4668</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
@@ -4389,51 +4389,51 @@
           <t>8.90</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
           <t>13.00</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
           <t>166.00</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
           <t>4184.05 €</t>
         </is>
       </c>
     </row>
     <row r="46" ht="32" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>AR8661-01</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
@@ -4569,51 +4569,51 @@
           <t>2.50</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>8.25</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>85.00</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
           <t>6302.51 €</t>
         </is>
       </c>
     </row>
     <row r="48" ht="32" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>KSB0010</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Vertikale Eintauchpumpen</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
@@ -4661,51 +4661,51 @@
           <t>19.00</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>26.00</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>209.00</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
           <t>8969.69 €</t>
         </is>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:R48"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>