--- v0 (2026-04-09)
+++ v1 (2026-05-25)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Pumpen" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$64</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$65</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R64"/>
+  <dimension ref="A1:R65"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="25" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="15" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
@@ -736,51 +736,51 @@
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr">
         <is>
           <t>6954.20 €</t>
         </is>
       </c>
     </row>
     <row r="4" ht="18" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
           <t>AR11507</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr">
         <is>
           <t>065-250</t>
         </is>
       </c>
       <c r="F4" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETNY 080-065-250 SG_DB25LA30300</t>
         </is>
       </c>
       <c r="G4" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H4" s="2" t="inlineStr">
         <is>
           <t>245</t>
         </is>
       </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -820,51 +820,51 @@
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>5807.26 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="32" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
           <t>AR11938</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Etaline-SYT</t>
+          <t>Etaline-ETL-Y</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLY 065-065-160 SG DB08D200154  BSIE</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
           <t>1445</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -908,51 +908,51 @@
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr">
         <is>
           <t>4229.86 €</t>
         </is>
       </c>
     </row>
     <row r="6" ht="32" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
           <t>AR11939</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Etaline-SYT</t>
+          <t>Etaline-ETL-Y</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLY 065-065-160 SG DB08D200154  BSIE</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
           <t>1445</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -996,51 +996,51 @@
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr">
         <is>
           <t>4135.86 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="32" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
           <t>AR11940</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
-          <t>Etaline-SYT</t>
+          <t>Etaline-ETL-Y</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>065-160</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLY 065-065-160 SG DB08D200114  BSIE</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>1440</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
           <t>108</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -1084,51 +1084,51 @@
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr">
         <is>
           <t>4039.74 €</t>
         </is>
       </c>
     </row>
     <row r="8" ht="32" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
           <t>AR11943</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
-          <t>Etaline-SYT</t>
+          <t>Etaline-ETL-Y</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
           <t>065-200</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLY 065-065-200 SG_DB08D200114</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
           <t>1440</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
           <t>176</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -1172,51 +1172,51 @@
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr">
         <is>
           <t>3929.67 €</t>
         </is>
       </c>
     </row>
     <row r="9" ht="18" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
           <t>AR12513-01</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
-          <t>Etaline-SYT</t>
+          <t>Etaline-ETL-Y</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLY 032-032-160 SGSDB08D200302 B, ohne Motor</t>
         </is>
       </c>
       <c r="G9" s="2" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="H9" s="2" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="I9" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -1256,51 +1256,51 @@
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr">
         <is>
           <t>3410.82 €</t>
         </is>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
           <t>AR12513-02</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
-          <t>Etaline-SYT</t>
+          <t>Etaline-ETL-Y</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
           <t>032-160</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
           <t>Etaline ETLY 032-032-160 SGSDB08D200302 B, ohne Motor</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
           <t>3000</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
           <t>127</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -1325,1046 +1325,1046 @@
         <is>
           <t>22.00</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
           <t>55.00</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr">
         <is>
           <t>3410.82 €</t>
         </is>
       </c>
     </row>
     <row r="11" ht="32" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>AR12515-02</t>
+          <t>AR12515-01</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
           <t>100-250</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNY 125-100-250 SG DB25GD309002B</t>
+          <t>Etanorm ETNY 125-100-250 SG DB25GD309002B freies Wellenende</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
           <t>2975</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
           <t>255</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
           <t>73.00</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
           <t>401.00</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
           <t>60.00</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
           <t>93.50</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>652.00</t>
+          <t>123.00</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr">
         <is>
           <t>90 kW</t>
         </is>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>17139.60 €</t>
+          <t>5472.60 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="32" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>AR12638-01</t>
+          <t>AR12515-02</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
-          <t>Etabloc-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
-          <t>065-200</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETBY 080-065-200 SG DB08D202202  B</t>
+          <t>Etanorm ETNY 125-100-250 SG DB25GD309002B</t>
         </is>
       </c>
       <c r="G12" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>2975</t>
         </is>
       </c>
       <c r="H12" s="2" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>255</t>
         </is>
       </c>
       <c r="I12" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J12" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>73.00</t>
         </is>
       </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>401.00</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>42.50</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>93.50</t>
         </is>
       </c>
       <c r="N12" s="2" t="inlineStr">
         <is>
-          <t>190.00</t>
+          <t>652.00</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>90 kW</t>
         </is>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q12" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>7991.30 €</t>
+          <t>17139.60 €</t>
         </is>
       </c>
     </row>
     <row r="13" ht="32" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
+          <t>AR12638-01</t>
+        </is>
+      </c>
+      <c r="B13" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C13" s="2" t="inlineStr">
+        <is>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc-SYT</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>065-200</t>
+        </is>
+      </c>
+      <c r="F13" s="2" t="inlineStr">
+        <is>
+          <t>Etabloc ETBY 080-065-200 SG DB08D202202  B</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr">
+        <is>
+          <t>2950</t>
+        </is>
+      </c>
+      <c r="H13" s="2" t="inlineStr">
+        <is>
+          <t>194</t>
+        </is>
+      </c>
+      <c r="I13" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J13" s="2" t="inlineStr">
+        <is>
+          <t>16.00</t>
+        </is>
+      </c>
+      <c r="K13" s="2" t="inlineStr">
+        <is>
+          <t>120.00</t>
+        </is>
+      </c>
+      <c r="L13" s="2" t="inlineStr">
+        <is>
+          <t>42.50</t>
+        </is>
+      </c>
+      <c r="M13" s="2" t="inlineStr">
+        <is>
+          <t>54.00</t>
+        </is>
+      </c>
+      <c r="N13" s="2" t="inlineStr">
+        <is>
+          <t>190.00</t>
+        </is>
+      </c>
+      <c r="O13" s="2" t="inlineStr">
+        <is>
+          <t>22 kW</t>
+        </is>
+      </c>
+      <c r="P13" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q13" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R13" s="2" t="inlineStr">
+        <is>
+          <t>7991.30 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="14" ht="32" customHeight="1">
+      <c r="A14" s="2" t="inlineStr">
+        <is>
           <t>AR12638-02</t>
         </is>
       </c>
-      <c r="B13" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D13" s="2" t="inlineStr">
+      <c r="B14" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C14" s="2" t="inlineStr">
+        <is>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Etabloc-SYT</t>
         </is>
       </c>
-      <c r="E13" s="2" t="inlineStr">
+      <c r="E14" s="2" t="inlineStr">
         <is>
           <t>065-200</t>
         </is>
       </c>
-      <c r="F13" s="2" t="inlineStr">
+      <c r="F14" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETBY 080-065-200 SG DB08D202202  B</t>
         </is>
       </c>
-      <c r="G13" s="2" t="inlineStr">
+      <c r="G14" s="2" t="inlineStr">
         <is>
           <t>2950</t>
         </is>
       </c>
-      <c r="H13" s="2" t="inlineStr">
+      <c r="H14" s="2" t="inlineStr">
         <is>
           <t>194</t>
         </is>
       </c>
-      <c r="I13" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J13" s="2" t="inlineStr">
+      <c r="I14" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr">
         <is>
           <t>16.00</t>
         </is>
       </c>
-      <c r="K13" s="2" t="inlineStr">
+      <c r="K14" s="2" t="inlineStr">
         <is>
           <t>120.00</t>
         </is>
       </c>
-      <c r="L13" s="2" t="inlineStr">
+      <c r="L14" s="2" t="inlineStr">
         <is>
           <t>42.50</t>
         </is>
       </c>
-      <c r="M13" s="2" t="inlineStr">
+      <c r="M14" s="2" t="inlineStr">
         <is>
           <t>54.00</t>
         </is>
       </c>
-      <c r="N13" s="2" t="inlineStr">
+      <c r="N14" s="2" t="inlineStr">
         <is>
           <t>190.00</t>
         </is>
       </c>
-      <c r="O13" s="2" t="inlineStr">
+      <c r="O14" s="2" t="inlineStr">
         <is>
           <t>22 kW</t>
         </is>
       </c>
-      <c r="P13" s="2" t="inlineStr">
+      <c r="P14" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q13" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R13" s="2" t="inlineStr">
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
         <is>
           <t>7991.30 €</t>
         </is>
       </c>
     </row>
-    <row r="14" ht="18" customHeight="1">
-      <c r="A14" s="2" t="inlineStr">
+    <row r="15" ht="18" customHeight="1">
+      <c r="A15" s="2" t="inlineStr">
         <is>
           <t>AR12639</t>
         </is>
       </c>
-      <c r="B14" s="2" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E14" s="2" t="inlineStr">
+      <c r="B15" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C15" s="2" t="inlineStr">
+        <is>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="D15" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm-ETN-Y</t>
+        </is>
+      </c>
+      <c r="E15" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
-      <c r="F14" s="2" t="inlineStr">
+      <c r="F15" s="2" t="inlineStr">
         <is>
           <t>EBS für ETNY 065-040-160 SG D   LA200552B</t>
         </is>
       </c>
-      <c r="G14" s="2" t="inlineStr">
+      <c r="G15" s="2" t="inlineStr">
         <is>
           <t>2959</t>
         </is>
       </c>
-      <c r="H14" s="2" t="inlineStr">
+      <c r="H15" s="2" t="inlineStr">
         <is>
           <t>167</t>
         </is>
       </c>
-      <c r="I14" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J14" s="2" t="inlineStr">
+      <c r="I15" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J15" s="2" t="inlineStr">
         <is>
           <t>8.00</t>
         </is>
       </c>
-      <c r="K14" s="2" t="inlineStr">
+      <c r="K15" s="2" t="inlineStr">
         <is>
           <t>68.00</t>
         </is>
       </c>
-      <c r="L14" s="2" t="inlineStr">
+      <c r="L15" s="2" t="inlineStr">
         <is>
           <t>28.00</t>
         </is>
       </c>
-      <c r="M14" s="2" t="inlineStr">
+      <c r="M15" s="2" t="inlineStr">
         <is>
           <t>42.00</t>
         </is>
       </c>
-      <c r="N14" s="2" t="inlineStr">
+      <c r="N15" s="2" t="inlineStr">
         <is>
           <t>48.00</t>
         </is>
       </c>
-      <c r="O14" s="2" t="inlineStr">
+      <c r="O15" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
-      <c r="P14" s="2" t="inlineStr"/>
-[...87 lines deleted...]
-      </c>
+      <c r="P15" s="2" t="inlineStr"/>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>4684.52 €</t>
+          <t>3464.55 €</t>
         </is>
       </c>
     </row>
     <row r="16" ht="32" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>AR12996</t>
+          <t>AR12677-02</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>HPK-L</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>040-125</t>
+          <t>025-200</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>HPKL 065-040-125 SGBS  W W00114 B PD2</t>
+          <t>Etanorm ETNY 040-025-200 SG DB08LD200302B</t>
         </is>
       </c>
       <c r="G16" s="2" t="inlineStr">
         <is>
-          <t>1440</t>
+          <t>2910</t>
         </is>
       </c>
       <c r="H16" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>194</t>
         </is>
       </c>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
-          <t>3.40</t>
+          <t>1.15</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>5.10</t>
+          <t>37.00</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>6.70</t>
+          <t>49.00</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>122.00</t>
+          <t>135.00</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>11508.46 €</t>
+          <t>4684.52 €</t>
         </is>
       </c>
     </row>
     <row r="17" ht="32" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
+          <t>AR12996</t>
+        </is>
+      </c>
+      <c r="B17" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C17" s="2" t="inlineStr">
+        <is>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="D17" s="2" t="inlineStr">
+        <is>
+          <t>HPK-L</t>
+        </is>
+      </c>
+      <c r="E17" s="2" t="inlineStr">
+        <is>
+          <t>040-125</t>
+        </is>
+      </c>
+      <c r="F17" s="2" t="inlineStr">
+        <is>
+          <t>HPKL 065-040-125 SGBS  W W00114 B PD2</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr">
+        <is>
+          <t>1440</t>
+        </is>
+      </c>
+      <c r="H17" s="2" t="inlineStr">
+        <is>
+          <t>139</t>
+        </is>
+      </c>
+      <c r="I17" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J17" s="2" t="inlineStr">
+        <is>
+          <t>3.40</t>
+        </is>
+      </c>
+      <c r="K17" s="2" t="inlineStr">
+        <is>
+          <t>27.00</t>
+        </is>
+      </c>
+      <c r="L17" s="2" t="inlineStr">
+        <is>
+          <t>5.10</t>
+        </is>
+      </c>
+      <c r="M17" s="2" t="inlineStr">
+        <is>
+          <t>6.70</t>
+        </is>
+      </c>
+      <c r="N17" s="2" t="inlineStr">
+        <is>
+          <t>122.00</t>
+        </is>
+      </c>
+      <c r="O17" s="2" t="inlineStr">
+        <is>
+          <t>1,1 kW</t>
+        </is>
+      </c>
+      <c r="P17" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q17" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R17" s="2" t="inlineStr">
+        <is>
+          <t>11508.46 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="18" ht="32" customHeight="1">
+      <c r="A18" s="2" t="inlineStr">
+        <is>
           <t>AR13246</t>
         </is>
       </c>
-      <c r="B17" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D17" s="2" t="inlineStr">
+      <c r="B18" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C18" s="2" t="inlineStr">
+        <is>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Etabloc-SYT</t>
         </is>
       </c>
-      <c r="E17" s="2" t="inlineStr">
+      <c r="E18" s="2" t="inlineStr">
         <is>
           <t>032-125.1</t>
         </is>
       </c>
-      <c r="F17" s="2" t="inlineStr">
+      <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETBY 050-032-1251SG DB08D200054 B</t>
         </is>
       </c>
-      <c r="G17" s="2" t="inlineStr">
+      <c r="G18" s="2" t="inlineStr">
         <is>
           <t>1385</t>
         </is>
       </c>
-      <c r="H17" s="2" t="inlineStr">
+      <c r="H18" s="2" t="inlineStr">
         <is>
           <t>124</t>
         </is>
       </c>
-      <c r="I17" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J17" s="2" t="inlineStr">
+      <c r="I18" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J18" s="2" t="inlineStr">
         <is>
           <t>2.17</t>
         </is>
       </c>
-      <c r="K17" s="2" t="inlineStr">
+      <c r="K18" s="2" t="inlineStr">
         <is>
           <t>10.25</t>
         </is>
       </c>
-      <c r="L17" s="2" t="inlineStr">
+      <c r="L18" s="2" t="inlineStr">
         <is>
           <t>3.30</t>
         </is>
       </c>
-      <c r="M17" s="2" t="inlineStr">
+      <c r="M18" s="2" t="inlineStr">
         <is>
           <t>5.10</t>
         </is>
       </c>
-      <c r="N17" s="2" t="inlineStr">
+      <c r="N18" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
-      <c r="O17" s="2" t="inlineStr">
+      <c r="O18" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
-      <c r="P17" s="2" t="inlineStr">
+      <c r="P18" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
-      <c r="Q17" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R17" s="2" t="inlineStr">
+      <c r="Q18" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R18" s="2" t="inlineStr">
         <is>
           <t>4122.36 €</t>
         </is>
       </c>
     </row>
-    <row r="18" ht="18" customHeight="1">
-      <c r="A18" s="2" t="inlineStr">
+    <row r="19" ht="18" customHeight="1">
+      <c r="A19" s="2" t="inlineStr">
         <is>
           <t>AR13293</t>
         </is>
       </c>
-      <c r="B18" s="2" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E18" s="2" t="inlineStr">
+      <c r="B19" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C19" s="2" t="inlineStr">
+        <is>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm-ETN-Y</t>
+        </is>
+      </c>
+      <c r="E19" s="2" t="inlineStr">
         <is>
           <t>100-250</t>
         </is>
       </c>
-      <c r="F18" s="2" t="inlineStr">
+      <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETNY 125-100-250 SG DB25LA311002B Fig.0</t>
         </is>
       </c>
-      <c r="G18" s="2" t="inlineStr">
+      <c r="G19" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
-      <c r="H18" s="2" t="inlineStr">
+      <c r="H19" s="2" t="inlineStr">
         <is>
           <t>262</t>
         </is>
       </c>
-      <c r="I18" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J18" s="2" t="inlineStr">
+      <c r="I19" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J19" s="2" t="inlineStr">
         <is>
           <t>49.90</t>
         </is>
       </c>
-      <c r="K18" s="2" t="inlineStr">
+      <c r="K19" s="2" t="inlineStr">
         <is>
           <t>420.00</t>
         </is>
       </c>
-      <c r="L18" s="2" t="inlineStr">
+      <c r="L19" s="2" t="inlineStr">
         <is>
           <t>65.00</t>
         </is>
       </c>
-      <c r="M18" s="2" t="inlineStr">
+      <c r="M19" s="2" t="inlineStr">
         <is>
           <t>99.90</t>
         </is>
       </c>
-      <c r="N18" s="2" t="inlineStr">
+      <c r="N19" s="2" t="inlineStr">
         <is>
           <t>123.00</t>
         </is>
       </c>
-      <c r="O18" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="R18" s="2" t="inlineStr">
+      <c r="O19" s="2" t="inlineStr"/>
+      <c r="P19" s="2" t="inlineStr"/>
+      <c r="Q19" s="2" t="inlineStr"/>
+      <c r="R19" s="2" t="inlineStr">
         <is>
           <t>7142.74 €</t>
         </is>
       </c>
     </row>
-    <row r="19" ht="32" customHeight="1">
-      <c r="A19" s="2" t="inlineStr">
+    <row r="20" ht="32" customHeight="1">
+      <c r="A20" s="2" t="inlineStr">
         <is>
           <t>AR13306</t>
         </is>
       </c>
-      <c r="B19" s="2" t="inlineStr">
-[...14 lines deleted...]
-      <c r="E19" s="2" t="inlineStr">
+      <c r="B20" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C20" s="2" t="inlineStr">
+        <is>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>Etanorm-ETN-Y</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
         <is>
           <t>100-160</t>
         </is>
       </c>
-      <c r="F19" s="2" t="inlineStr">
+      <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETNY 125-100-160 SG DB08LD303702B</t>
         </is>
       </c>
-      <c r="G19" s="2" t="inlineStr">
+      <c r="G20" s="2" t="inlineStr">
         <is>
           <t>2965</t>
         </is>
       </c>
-      <c r="H19" s="2" t="inlineStr">
+      <c r="H20" s="2" t="inlineStr">
         <is>
           <t>168</t>
         </is>
       </c>
-      <c r="I19" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J19" s="2" t="inlineStr">
+      <c r="I20" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
         <is>
           <t>45.10</t>
         </is>
       </c>
-      <c r="K19" s="2" t="inlineStr">
+      <c r="K20" s="2" t="inlineStr">
         <is>
           <t>349.80</t>
         </is>
       </c>
-      <c r="L19" s="2" t="inlineStr">
+      <c r="L20" s="2" t="inlineStr">
         <is>
           <t>21.30</t>
         </is>
       </c>
-      <c r="M19" s="2" t="inlineStr">
+      <c r="M20" s="2" t="inlineStr">
         <is>
           <t>34.80</t>
         </is>
       </c>
-      <c r="N19" s="2" t="inlineStr">
+      <c r="N20" s="2" t="inlineStr">
         <is>
           <t>466.00</t>
         </is>
       </c>
-      <c r="O19" s="2" t="inlineStr">
+      <c r="O20" s="2" t="inlineStr">
         <is>
           <t>37 kW</t>
         </is>
       </c>
-      <c r="P19" s="2" t="inlineStr">
+      <c r="P20" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q19" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R19" s="2" t="inlineStr">
+      <c r="Q20" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R20" s="2" t="inlineStr">
         <is>
           <t>11338.24 €</t>
         </is>
       </c>
     </row>
-    <row r="20" ht="18" customHeight="1">
-      <c r="A20" s="2" t="inlineStr">
+    <row r="21" ht="18" customHeight="1">
+      <c r="A21" s="2" t="inlineStr">
         <is>
           <t>AR13736</t>
         </is>
       </c>
-      <c r="B20" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D20" s="2" t="inlineStr">
+      <c r="B21" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C21" s="2" t="inlineStr">
+        <is>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="D21" s="2" t="inlineStr">
         <is>
           <t>HPK-L</t>
         </is>
       </c>
-      <c r="E20" s="2" t="inlineStr">
+      <c r="E21" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
-      <c r="F20" s="2" t="inlineStr">
+      <c r="F21" s="2" t="inlineStr">
         <is>
           <t>HPKL 065-040-160 1SGBS  W W00222 B</t>
         </is>
       </c>
-      <c r="G20" s="2" t="inlineStr">
+      <c r="G21" s="2" t="inlineStr">
         <is>
           <t>2941</t>
         </is>
       </c>
-      <c r="H20" s="2" t="inlineStr">
+      <c r="H21" s="2" t="inlineStr">
         <is>
           <t>134</t>
         </is>
       </c>
-      <c r="I20" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J20" s="2" t="inlineStr">
+      <c r="I21" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J21" s="2" t="inlineStr">
         <is>
           <t>3.00</t>
         </is>
       </c>
-      <c r="K20" s="2" t="inlineStr">
+      <c r="K21" s="2" t="inlineStr">
         <is>
           <t>23.70</t>
         </is>
       </c>
-      <c r="L20" s="2" t="inlineStr">
+      <c r="L21" s="2" t="inlineStr">
         <is>
           <t>15.50</t>
         </is>
       </c>
-      <c r="M20" s="2" t="inlineStr">
+      <c r="M21" s="2" t="inlineStr">
         <is>
           <t>21.90</t>
         </is>
       </c>
-      <c r="N20" s="2" t="inlineStr">
+      <c r="N21" s="2" t="inlineStr">
         <is>
           <t>163.00</t>
         </is>
       </c>
-      <c r="O20" s="2" t="inlineStr">
+      <c r="O21" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
-      <c r="P20" s="2" t="inlineStr">
+      <c r="P21" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q20" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R20" s="2" t="inlineStr">
+      <c r="Q21" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R21" s="2" t="inlineStr">
         <is>
           <t>10996.54 €</t>
-        </is>
-[...86 lines deleted...]
-          <t>5357.65 €</t>
         </is>
       </c>
     </row>
     <row r="22" ht="32" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>AR14519-02</t>
+          <t>AR14519-01</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Etabloc</t>
+          <t>Etabloc-SYT</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>050-200</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETBY 065-050-200 SG DB08D201502  B</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>2964</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
           <t>203</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -2393,326 +2393,326 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>166.00</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr">
         <is>
           <t>5357.65 €</t>
         </is>
       </c>
     </row>
     <row r="23" ht="32" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>AR14776</t>
+          <t>AR14519-02</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
-          <t>Etaline-SYT</t>
+          <t>Etabloc</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
-          <t>040-200</t>
+          <t>050-200</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLY 040-040-200 SGSDB08D200752</t>
+          <t>Etabloc ETBY 065-050-200 SG DB08D201502  B</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
-          <t>2925</t>
+          <t>2964</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
-          <t>198</t>
+          <t>203</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J23" s="2" t="inlineStr">
         <is>
-          <t>9.30</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="K23" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>110.00</t>
         </is>
       </c>
       <c r="L23" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>37.50</t>
         </is>
       </c>
       <c r="M23" s="2" t="inlineStr">
         <is>
-          <t>56.80</t>
+          <t>62.00</t>
         </is>
       </c>
       <c r="N23" s="2" t="inlineStr">
         <is>
-          <t>117.00</t>
+          <t>166.00</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q23" s="2" t="inlineStr"/>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>5060.80 €</t>
-[...3 lines deleted...]
-    <row r="24" ht="18" customHeight="1">
+          <t>5357.65 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="24" ht="32" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>AR14777</t>
+          <t>AR14776</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etaline-ETL-Y</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>040-200</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNY 125-100-250 SG DB08LA300754B Fig. 0</t>
+          <t>Etaline ETLY 040-040-200 SGSDB08D200752</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2925</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>236</t>
+          <t>198</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J24" s="2" t="inlineStr">
         <is>
-          <t>22.30</t>
+          <t>9.30</t>
         </is>
       </c>
       <c r="K24" s="2" t="inlineStr">
         <is>
-          <t>190.00</t>
+          <t>53.00</t>
         </is>
       </c>
       <c r="L24" s="2" t="inlineStr">
         <is>
-          <t>11.20</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="M24" s="2" t="inlineStr">
         <is>
-          <t>19.50</t>
+          <t>56.80</t>
         </is>
       </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>123.00</t>
+          <t>117.00</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
-      <c r="P24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>5579.95 €</t>
-[...3 lines deleted...]
-    <row r="25" ht="32" customHeight="1">
+          <t>5060.80 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="25" ht="18" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>AR14890-01</t>
+          <t>AR14777</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>125-400</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNY 150-125-400 SG DB08LD505504B</t>
+          <t>Etanorm ETNY 125-100-250 SG DB08LA300754B Fig. 0</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>1480</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>396</t>
+          <t>236</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J25" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>22.30</t>
         </is>
       </c>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>380.00</t>
+          <t>190.00</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>45.00</t>
+          <t>11.20</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>59.90</t>
+          <t>19.50</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>820.00</t>
+          <t>123.00</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr">
         <is>
-          <t>55 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="P25" s="2" t="inlineStr"/>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>20923.86 €</t>
+          <t>5579.95 €</t>
         </is>
       </c>
     </row>
     <row r="26" ht="32" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>AR14890-02</t>
+          <t>AR14890-01</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>125-400</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETNY 150-125-400 SG DB08LD505504B</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
           <t>1480</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
           <t>396</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -2741,154 +2741,154 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>820.00</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr">
         <is>
           <t>55 kW</t>
         </is>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr">
         <is>
           <t>20923.86 €</t>
         </is>
       </c>
     </row>
     <row r="27" ht="32" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>AR14892-01</t>
+          <t>AR14890-02</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>125-400</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNY 150-125-400 SG DB08LD503004B</t>
+          <t>Etanorm ETNY 150-125-400 SG DB08LD505504B</t>
         </is>
       </c>
       <c r="G27" s="2" t="inlineStr">
         <is>
-          <t>1475</t>
+          <t>1480</t>
         </is>
       </c>
       <c r="H27" s="2" t="inlineStr">
         <is>
-          <t>372</t>
+          <t>396</t>
         </is>
       </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr">
         <is>
-          <t>71.00</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="K27" s="2" t="inlineStr">
         <is>
-          <t>220.00</t>
+          <t>380.00</t>
         </is>
       </c>
       <c r="L27" s="2" t="inlineStr">
         <is>
-          <t>47.00</t>
+          <t>45.00</t>
         </is>
       </c>
       <c r="M27" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>59.90</t>
         </is>
       </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>546.00</t>
+          <t>820.00</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>55 kW</t>
         </is>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>16769.50 €</t>
+          <t>20923.86 €</t>
         </is>
       </c>
     </row>
     <row r="28" ht="32" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>AR14892-02</t>
+          <t>AR14892-01</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>125-400</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Etanorm ETNY 150-125-400 SG DB08LD503004B</t>
         </is>
       </c>
       <c r="G28" s="2" t="inlineStr">
         <is>
           <t>1475</t>
         </is>
       </c>
       <c r="H28" s="2" t="inlineStr">
         <is>
           <t>372</t>
         </is>
       </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
@@ -2914,222 +2914,226 @@
           <t>52.00</t>
         </is>
       </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>546.00</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr">
         <is>
           <t>30 kW</t>
         </is>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr">
         <is>
           <t>16769.50 €</t>
         </is>
       </c>
     </row>
-    <row r="29" ht="18" customHeight="1">
+    <row r="29" ht="32" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>AR15289</t>
+          <t>AR14892-02</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>125-400</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNY 080-065-160 SG DB08LA201102B</t>
+          <t>Etanorm ETNY 150-125-400 SG DB08LD503004B</t>
         </is>
       </c>
       <c r="G29" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1475</t>
         </is>
       </c>
       <c r="H29" s="2" t="inlineStr">
         <is>
-          <t>165</t>
+          <t>372</t>
         </is>
       </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J29" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>71.00</t>
         </is>
       </c>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>140.00</t>
+          <t>220.00</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>47.00</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>34.00</t>
+          <t>52.00</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>68.00</t>
+          <t>546.00</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...2 lines deleted...]
-      <c r="P29" s="2" t="inlineStr"/>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="P29" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q29" s="2" t="inlineStr"/>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>3731.98 €</t>
+          <t>16769.50 €</t>
         </is>
       </c>
     </row>
     <row r="30" ht="18" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>AR15529-01</t>
+          <t>AR15289</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Etabloc-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETBY 065-040-160 SG DB08A200752 B, ohne Motor</t>
+          <t>Etanorm ETNY 080-065-160 SG DB08LA201102B</t>
         </is>
       </c>
       <c r="G30" s="2" t="inlineStr">
         <is>
-          <t>2945</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H30" s="2" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>165</t>
         </is>
       </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J30" s="2" t="inlineStr">
         <is>
-          <t>7.80</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>69.20</t>
+          <t>140.00</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>29.00</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>43.50</t>
+          <t>34.00</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>68.00</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P30" s="2" t="inlineStr"/>
       <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>4657.36 €</t>
+          <t>3731.98 €</t>
         </is>
       </c>
     </row>
     <row r="31" ht="18" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>AR15529-02</t>
+          <t>AR15529-01</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Etabloc-SYT</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETBY 065-040-160 SG DB08A200752 B, ohne Motor</t>
@@ -3169,391 +3173,387 @@
         <is>
           <t>43.50</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>64.00</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
       <c r="P31" s="2" t="inlineStr"/>
       <c r="Q31" s="2" t="inlineStr"/>
       <c r="R31" s="2" t="inlineStr">
         <is>
           <t>4657.36 €</t>
         </is>
       </c>
     </row>
     <row r="32" ht="18" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>AR15602</t>
+          <t>AR15529-02</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etabloc-SYT</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNY 080-065-160 SG DB08LA201102B</t>
+          <t>Etabloc ETBY 065-040-160 SG DB08A200752 B, ohne Motor</t>
         </is>
       </c>
       <c r="G32" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2945</t>
         </is>
       </c>
       <c r="H32" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>169</t>
         </is>
       </c>
       <c r="I32" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J32" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>7.80</t>
         </is>
       </c>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>162.00</t>
+          <t>69.20</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>8.20</t>
+          <t>29.00</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>43.50</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>68.00</t>
+          <t>64.00</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P32" s="2" t="inlineStr"/>
       <c r="Q32" s="2" t="inlineStr"/>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>3937.24 €</t>
+          <t>4657.36 €</t>
         </is>
       </c>
     </row>
     <row r="33" ht="18" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>AR15801</t>
+          <t>AR15602</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>040-315</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNY 065-040-315 SG DB08LA300304B, ohne Motor</t>
+          <t>Etanorm ETNY 080-065-160 SG DB08LA201102B</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H33" s="2" t="inlineStr">
         <is>
-          <t>328</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>18.50</t>
+          <t>162.00</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>8.20</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>103.00</t>
+          <t>68.00</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P33" s="2" t="inlineStr"/>
       <c r="Q33" s="2" t="inlineStr"/>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>4510.12 €</t>
+          <t>3937.24 €</t>
         </is>
       </c>
     </row>
     <row r="34" ht="18" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>AR15953</t>
+          <t>AR15801</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>040-315</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNY100-080-160 SG DB08LA203702B, ohne Motor</t>
+          <t>Etanorm ETNY 065-040-315 SG DB08LA300304B, ohne Motor</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>3520</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>328</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>340.00</t>
+          <t>18.50</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>36.00</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>39.00</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>76.00</t>
+          <t>103.00</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P34" s="2" t="inlineStr"/>
       <c r="Q34" s="2" t="inlineStr"/>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>4121.16 €</t>
-[...3 lines deleted...]
-    <row r="35" ht="32" customHeight="1">
+          <t>4510.12 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="18" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>AR16235</t>
+          <t>AR15953</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
-          <t>HPK-L</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>065-250</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>HPKL 100-065-250 SGBS W W00304 B</t>
+          <t>Etanorm ETNY100-080-160 SG DB08LA203702B, ohne Motor</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>1440</t>
+          <t>3520</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>340.00</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>16.90</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>247.00</t>
+          <t>76.00</t>
         </is>
       </c>
       <c r="O35" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="P35" s="2" t="inlineStr"/>
       <c r="Q35" s="2" t="inlineStr"/>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>15096.44 €</t>
+          <t>4121.16 €</t>
         </is>
       </c>
     </row>
     <row r="36" ht="32" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>AR16239</t>
+          <t>AR16235</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>HPK-L</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>065-250</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>HPKL 100-065-250 SGBS W W00304 B</t>
@@ -3594,314 +3594,310 @@
           <t>16.90</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>247.00</t>
         </is>
       </c>
       <c r="O36" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q36" s="2" t="inlineStr"/>
       <c r="R36" s="2" t="inlineStr">
         <is>
           <t>15096.44 €</t>
         </is>
       </c>
     </row>
-    <row r="37" ht="18" customHeight="1">
+    <row r="37" ht="32" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>AR16333</t>
+          <t>AR16239</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>HPK-L</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>065-250</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>EBS Etanorm ETNY 080-065-250 SG_DB25LA30300</t>
+          <t>HPKL 100-065-250 SGBS W W00304 B</t>
         </is>
       </c>
       <c r="G37" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1440</t>
         </is>
       </c>
       <c r="H37" s="2" t="inlineStr">
         <is>
-          <t>214</t>
+          <t>219</t>
         </is>
       </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="K37" s="2" t="inlineStr">
         <is>
-          <t>160.00</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>16.90</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>94.00</t>
+          <t>247.00</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
-[...2 lines deleted...]
-      <c r="P37" s="2" t="inlineStr"/>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="P37" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q37" s="2" t="inlineStr"/>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>4997.20 €</t>
-[...3 lines deleted...]
-    <row r="38" ht="32" customHeight="1">
+          <t>15096.44 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="18" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>AR16770</t>
+          <t>AR16333</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
-          <t>025-200</t>
+          <t>065-250</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNY 040-025-200 SG DT25LD200222B</t>
-[...6 lines deleted...]
-      </c>
+          <t>EBS Etanorm ETNY 080-065-250 SG_DB25LA30300</t>
+        </is>
+      </c>
+      <c r="G38" s="2" t="inlineStr"/>
       <c r="H38" s="2" t="inlineStr">
         <is>
-          <t>184</t>
+          <t>214</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
-          <t>1.45</t>
+          <t>19.00</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>7.20</t>
+          <t>160.00</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>94.00</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="P38" s="2" t="inlineStr"/>
       <c r="Q38" s="2" t="inlineStr"/>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>5385.74 €</t>
-[...3 lines deleted...]
-    <row r="39" ht="18" customHeight="1">
+          <t>4997.20 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="32" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>AR16856-01</t>
+          <t>AR16770</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
-          <t>Etabloc-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>032-200</t>
+          <t>025-200</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETBY 050-032-200 SG DB08D200402 B</t>
+          <t>Etanorm ETNY 040-025-200 SG DT25LD200222B</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>2957</t>
+          <t>2870</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>175</t>
+          <t>184</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1.45</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>7.20</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>32.00</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>40.50</t>
+          <t>41.00</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>98.00</t>
+          <t>120.00</t>
         </is>
       </c>
       <c r="O39" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 500 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q39" s="2" t="inlineStr"/>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>6078.00 €</t>
+          <t>5385.74 €</t>
         </is>
       </c>
     </row>
     <row r="40" ht="18" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>AR16856-02</t>
+          <t>AR16856-01</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Etabloc-SYT</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETBY 050-032-200 SG DB08D200402 B</t>
@@ -3945,51 +3941,51 @@
       <c r="N40" s="2" t="inlineStr">
         <is>
           <t>98.00</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="P40" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 500 V</t>
         </is>
       </c>
       <c r="Q40" s="2" t="inlineStr"/>
       <c r="R40" s="2" t="inlineStr">
         <is>
           <t>6078.00 €</t>
         </is>
       </c>
     </row>
     <row r="41" ht="18" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>AR16856-03</t>
+          <t>AR16856-02</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Etabloc-SYT</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETBY 050-032-200 SG DB08D200402 B</t>
@@ -4033,51 +4029,51 @@
       <c r="N41" s="2" t="inlineStr">
         <is>
           <t>98.00</t>
         </is>
       </c>
       <c r="O41" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="P41" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 500 V</t>
         </is>
       </c>
       <c r="Q41" s="2" t="inlineStr"/>
       <c r="R41" s="2" t="inlineStr">
         <is>
           <t>6078.00 €</t>
         </is>
       </c>
     </row>
     <row r="42" ht="18" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>AR16859-01</t>
+          <t>AR16856-03</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
           <t>Etabloc-SYT</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETBY 050-032-200 SG DB08D200402 B</t>
@@ -4121,51 +4117,51 @@
       <c r="N42" s="2" t="inlineStr">
         <is>
           <t>98.00</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 500 V</t>
         </is>
       </c>
       <c r="Q42" s="2" t="inlineStr"/>
       <c r="R42" s="2" t="inlineStr">
         <is>
           <t>6078.00 €</t>
         </is>
       </c>
     </row>
     <row r="43" ht="18" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>AR16859-02</t>
+          <t>AR16859-01</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Etabloc-SYT</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETBY 050-032-200 SG DB08D200402 B</t>
@@ -4209,51 +4205,51 @@
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>98.00</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 500 V</t>
         </is>
       </c>
       <c r="Q43" s="2" t="inlineStr"/>
       <c r="R43" s="2" t="inlineStr">
         <is>
           <t>6078.00 €</t>
         </is>
       </c>
     </row>
     <row r="44" ht="18" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>AR16859-03</t>
+          <t>AR16859-02</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
           <t>Etabloc-SYT</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
           <t>032-200</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
           <t>Etabloc ETBY 050-032-200 SG DB08D200402 B</t>
@@ -4294,870 +4290,870 @@
           <t>40.50</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
           <t>98.00</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 500 V</t>
         </is>
       </c>
       <c r="Q44" s="2" t="inlineStr"/>
       <c r="R44" s="2" t="inlineStr">
         <is>
           <t>6078.00 €</t>
         </is>
       </c>
     </row>
-    <row r="45" ht="32" customHeight="1">
+    <row r="45" ht="18" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>AR16916R</t>
+          <t>AR16859-03</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>HPK-L</t>
+          <t>Etabloc-SYT</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>250-400</t>
+          <t>032-200</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>HPK-LE 250-400</t>
+          <t>Etabloc ETBY 050-032-200 SG DB08D200402 B</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>1490</t>
+          <t>2957</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>386</t>
+          <t>175</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
-          <t>400.00</t>
+          <t>4.00</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>1100.00</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>53.00</t>
+          <t>40.50</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>2279.00</t>
+          <t>98.00</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr">
         <is>
-          <t>132 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 500 V</t>
+        </is>
+      </c>
+      <c r="Q45" s="2" t="inlineStr"/>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>84540.66 €</t>
+          <t>6078.00 €</t>
         </is>
       </c>
     </row>
     <row r="46" ht="32" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>AR17026-02</t>
+          <t>AR16916R</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>HPK-L</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>065-200</t>
+          <t>250-400</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNY 080-065-200 SGXDB08LD20450, ohne Motor</t>
+          <t>HPK-LE 250-400</t>
         </is>
       </c>
       <c r="G46" s="2" t="inlineStr">
         <is>
-          <t>2986</t>
+          <t>1490</t>
         </is>
       </c>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>386</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>400.00</t>
         </is>
       </c>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>135.00</t>
+          <t>1100.00</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>49.00</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>63.00</t>
+          <t>53.00</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>161.00</t>
+          <t>2279.00</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>132 kW</t>
         </is>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q46" s="2" t="inlineStr"/>
+      <c r="Q46" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>5799.19 €</t>
+          <t>84540.66 €</t>
         </is>
       </c>
     </row>
     <row r="47" ht="32" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>AR17077</t>
+          <t>AR17026-02</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>040-200</t>
+          <t>065-200</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNY 065-040-200 SG DB08LC201102B ohne Motor</t>
+          <t>Etanorm ETNY 080-065-200 SGXDB08LD20450, ohne Motor</t>
         </is>
       </c>
       <c r="G47" s="2" t="inlineStr">
         <is>
-          <t>2971</t>
+          <t>2986</t>
         </is>
       </c>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>199</t>
+          <t>208</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>60.00</t>
+          <t>135.00</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>37.00</t>
+          <t>49.00</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>63.00</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>136.00</t>
+          <t>161.00</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q47" s="2" t="inlineStr"/>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>5126.64 €</t>
+          <t>5799.19 €</t>
         </is>
       </c>
     </row>
     <row r="48" ht="32" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>AR17212</t>
+          <t>AR17077</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>Etaline-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>040-200</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLY 080-080-160 SGSDB08D201102 BKSBIE3</t>
+          <t>Etanorm ETNY 065-040-200 SG DB08LC201102B ohne Motor</t>
         </is>
       </c>
       <c r="G48" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>2971</t>
         </is>
       </c>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>149</t>
+          <t>199</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>162.00</t>
+          <t>60.00</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>37.00</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>32.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>136.00</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q48" s="2" t="inlineStr"/>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>6391.21 €</t>
+          <t>5126.64 €</t>
         </is>
       </c>
     </row>
     <row r="49" ht="32" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>AR17282</t>
+          <t>AR17212</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
-          <t>Etaline-SYT</t>
+          <t>Etaline-ETL-Y</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>065-160</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLY 065-065-160 SGSDB08D200402 BKSBIE3</t>
+          <t>Etaline ETLY 080-080-160 SGSDB08D201102 BKSBIE3</t>
         </is>
       </c>
       <c r="G49" s="2" t="inlineStr">
         <is>
-          <t>2890</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H49" s="2" t="inlineStr">
         <is>
-          <t>145</t>
+          <t>149</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>162.00</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>32.00</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>93.00</t>
+          <t>136.00</t>
         </is>
       </c>
       <c r="O49" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P49" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q49" s="2" t="inlineStr"/>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>5072.97 €</t>
+          <t>6391.21 €</t>
         </is>
       </c>
     </row>
     <row r="50" ht="32" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>AR17380</t>
+          <t>AR17282</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t>Etaline-SYT</t>
+          <t>Etaline-ETL-Y</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>065-160</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>Etaline ETLY 032-032-160 SGSDB08D200074 BKSBIE3</t>
+          <t>Etaline ETLY 065-065-160 SGSDB08D200402 BKSBIE3</t>
         </is>
       </c>
       <c r="G50" s="2" t="inlineStr">
         <is>
-          <t>1420</t>
+          <t>2890</t>
         </is>
       </c>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>153</t>
+          <t>145</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>120.00</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>3.90</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>8.10</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>63.00</t>
+          <t>93.00</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="P50" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q50" s="2" t="inlineStr"/>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>4155.73 €</t>
-[...3 lines deleted...]
-    <row r="51" ht="18" customHeight="1">
+          <t>5072.97 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="51" ht="32" customHeight="1">
       <c r="A51" s="2" t="inlineStr">
         <is>
-          <t>AR17670</t>
+          <t>AR17380</t>
         </is>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>HPK-L</t>
+          <t>Etaline-ETL-Y</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
-          <t>200-400</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>HPK-LE4 200-400, ohne Motor</t>
+          <t>Etaline ETLY 032-032-160 SGSDB08D200074 BKSBIE3</t>
         </is>
       </c>
       <c r="G51" s="2" t="inlineStr">
         <is>
-          <t>1486</t>
+          <t>1420</t>
         </is>
       </c>
       <c r="H51" s="2" t="inlineStr">
         <is>
-          <t>378</t>
+          <t>153</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>1.50</t>
         </is>
       </c>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>670.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>3.90</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>51.00</t>
+          <t>8.10</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>403.00</t>
+          <t>63.00</t>
         </is>
       </c>
       <c r="O51" s="2" t="inlineStr">
         <is>
-          <t>90 kW</t>
-[...2 lines deleted...]
-      <c r="P51" s="2" t="inlineStr"/>
+          <t>0,75 kW</t>
+        </is>
+      </c>
+      <c r="P51" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
       <c r="Q51" s="2" t="inlineStr"/>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>23256.80 €</t>
+          <t>4155.73 €</t>
         </is>
       </c>
     </row>
     <row r="52" ht="18" customHeight="1">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t>AR17806</t>
+          <t>AR17670</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>HPK-L</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>100-200</t>
+          <t>200-400</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNY 125-100-200 SG DB08LA300554B, ohne Motor</t>
+          <t>HPK-LE4 200-400, ohne Motor</t>
         </is>
       </c>
       <c r="G52" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>1486</t>
         </is>
       </c>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>194</t>
+          <t>378</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>59.00</t>
         </is>
       </c>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>184.00</t>
+          <t>670.00</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>8.10</t>
+          <t>40.00</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>12.60</t>
+          <t>51.00</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>108.00</t>
+          <t>403.00</t>
         </is>
       </c>
       <c r="O52" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>90 kW</t>
         </is>
       </c>
       <c r="P52" s="2" t="inlineStr"/>
       <c r="Q52" s="2" t="inlineStr"/>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>5676.49 €</t>
+          <t>23256.80 €</t>
         </is>
       </c>
     </row>
     <row r="53" ht="18" customHeight="1">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t>AR18221-01</t>
+          <t>AR17806</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>100-200</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>EBS für Etanorm ETNY 125-100-250 SG DB08LA301864B</t>
+          <t>Etanorm ETNY 125-100-200 SG DB08LA300554B, ohne Motor</t>
         </is>
       </c>
       <c r="G53" s="2" t="inlineStr">
         <is>
           <t>2900</t>
         </is>
       </c>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>244</t>
+          <t>194</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr">
         <is>
-          <t>22.50</t>
+          <t>36.00</t>
         </is>
       </c>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>190.00</t>
+          <t>184.00</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>13.30</t>
+          <t>8.10</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>12.60</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>123.00</t>
+          <t>108.00</t>
         </is>
       </c>
       <c r="O53" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P53" s="2" t="inlineStr"/>
       <c r="Q53" s="2" t="inlineStr"/>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>6330.61 €</t>
+          <t>5676.49 €</t>
         </is>
       </c>
     </row>
     <row r="54" ht="18" customHeight="1">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>AR18221-02</t>
+          <t>AR18221-01</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
           <t>100-250</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
           <t>EBS für Etanorm ETNY 125-100-250 SG DB08LA301864B</t>
         </is>
       </c>
-      <c r="G54" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G54" s="2" t="inlineStr"/>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>244</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr">
         <is>
           <t>22.50</t>
         </is>
       </c>
       <c r="K54" s="2" t="inlineStr">
         <is>
           <t>190.00</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
           <t>13.30</t>
         </is>
       </c>
@@ -5165,934 +5161,1014 @@
         <is>
           <t>21.00</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
           <t>123.00</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="P54" s="2" t="inlineStr"/>
       <c r="Q54" s="2" t="inlineStr"/>
       <c r="R54" s="2" t="inlineStr">
         <is>
           <t>6330.61 €</t>
         </is>
       </c>
     </row>
     <row r="55" ht="18" customHeight="1">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>AR18402-02</t>
+          <t>AR18221-02</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
-          <t>065-200</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNY 080-065-200 SG DB08LA201852B ohne Motor</t>
-[...6 lines deleted...]
-      </c>
+          <t>EBS für Etanorm ETNY 125-100-250 SG DB08LA301864B</t>
+        </is>
+      </c>
+      <c r="G55" s="2" t="inlineStr"/>
       <c r="H55" s="2" t="inlineStr">
         <is>
-          <t>219</t>
+          <t>244</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr">
         <is>
-          <t>19.00</t>
+          <t>22.50</t>
         </is>
       </c>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>190.00</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>13.30</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>70.00</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>72.00</t>
+          <t>123.00</t>
         </is>
       </c>
       <c r="O55" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P55" s="2" t="inlineStr"/>
       <c r="Q55" s="2" t="inlineStr"/>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>4263.31 €</t>
+          <t>6330.61 €</t>
         </is>
       </c>
     </row>
     <row r="56" ht="18" customHeight="1">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>AR18601</t>
+          <t>AR18402-02</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>065-200</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNY 065-040-160 SG DB08LA200752B, ohne Motor</t>
+          <t>Etanorm ETNY 080-065-200 SG DB08LA201852B ohne Motor</t>
         </is>
       </c>
       <c r="G56" s="2" t="inlineStr">
         <is>
-          <t>2959</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H56" s="2" t="inlineStr">
         <is>
-          <t>174</t>
+          <t>219</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>19.00</t>
         </is>
       </c>
       <c r="K56" s="2" t="inlineStr">
         <is>
+          <t>130.00</t>
+        </is>
+      </c>
+      <c r="L56" s="2" t="inlineStr">
+        <is>
+          <t>59.00</t>
+        </is>
+      </c>
+      <c r="M56" s="2" t="inlineStr">
+        <is>
           <t>70.00</t>
         </is>
       </c>
-      <c r="L56" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>57.00</t>
+          <t>72.00</t>
         </is>
       </c>
       <c r="O56" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="P56" s="2" t="inlineStr"/>
       <c r="Q56" s="2" t="inlineStr"/>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>3556.41 €</t>
+          <t>4263.31 €</t>
         </is>
       </c>
     </row>
     <row r="57" ht="18" customHeight="1">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t>AR18767</t>
+          <t>AR18601</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>Etanorm-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>Etanorm ETNY 125-100-250 SG DB08LA307502B</t>
+          <t>Etanorm ETNY 065-040-160 SG DB08LA200752B, ohne Motor</t>
         </is>
       </c>
       <c r="G57" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2959</t>
         </is>
       </c>
       <c r="H57" s="2" t="inlineStr">
         <is>
-          <t>239</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>370.00</t>
+          <t>70.00</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>50.00</t>
+          <t>32.00</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>80.00</t>
+          <t>46.00</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>123.00</t>
+          <t>57.00</t>
         </is>
       </c>
       <c r="O57" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P57" s="2" t="inlineStr"/>
       <c r="Q57" s="2" t="inlineStr"/>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>6330.61 €</t>
-[...3 lines deleted...]
-    <row r="58" ht="32" customHeight="1">
+          <t>3556.41 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="58" ht="18" customHeight="1">
       <c r="A58" s="2" t="inlineStr">
         <is>
-          <t>AR18933</t>
+          <t>AR18767</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t>Etabloc-SYT</t>
+          <t>Etanorm-ETN-Y</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>Etabloc ETBY 065-040-160 SG DB08D200552  B</t>
+          <t>Etanorm ETNY 125-100-250 SG DB08LA307502B</t>
         </is>
       </c>
       <c r="G58" s="2" t="inlineStr">
         <is>
-          <t>2940</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>128</t>
+          <t>239</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>68.50</t>
+          <t>370.00</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>50.00</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>33.00</t>
+          <t>80.00</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>121.00</t>
+          <t>123.00</t>
         </is>
       </c>
       <c r="O58" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>75 kW</t>
+        </is>
+      </c>
+      <c r="P58" s="2" t="inlineStr"/>
       <c r="Q58" s="2" t="inlineStr"/>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>5365.94 €</t>
+          <t>6330.61 €</t>
         </is>
       </c>
     </row>
     <row r="59" ht="32" customHeight="1">
       <c r="A59" s="2" t="inlineStr">
         <is>
-          <t>AR5693</t>
+          <t>AR18933</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
-          <t>HPK-L</t>
+          <t>Etabloc-SYT</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>080-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>HPKL125-080-160 SGBS  W W00304 B</t>
+          <t>Etabloc ETBY 065-040-160 SG DB08D200552  B</t>
         </is>
       </c>
       <c r="G59" s="2" t="inlineStr">
         <is>
-          <t>1455</t>
+          <t>2940</t>
         </is>
       </c>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>142</t>
+          <t>128</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>120.00</t>
+          <t>68.50</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>6.70</t>
+          <t>33.00</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>209.00</t>
+          <t>121.00</t>
         </is>
       </c>
       <c r="O59" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P59" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q59" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="Q59" s="2" t="inlineStr"/>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>9584.87 €</t>
+          <t>5365.94 €</t>
         </is>
       </c>
     </row>
     <row r="60" ht="32" customHeight="1">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>AR5827</t>
+          <t>AR5693</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
           <t>HPK-L</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>080-160</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>HPK-L 080-050-160 SGBS  W W00114 B</t>
+          <t>HPKL125-080-160 SGBS  W W00304 B</t>
         </is>
       </c>
       <c r="G60" s="2" t="inlineStr">
         <is>
-          <t>1425</t>
+          <t>1455</t>
         </is>
       </c>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>136</t>
+          <t>142</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>39.00</t>
+          <t>120.00</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>4.60</t>
+          <t>3.80</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
           <t>6.70</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>128.00</t>
+          <t>209.00</t>
         </is>
       </c>
       <c r="O60" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="P60" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q60" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>8417.88 €</t>
+          <t>9584.87 €</t>
         </is>
       </c>
     </row>
     <row r="61" ht="32" customHeight="1">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t>AR6112</t>
+          <t>AR5827</t>
         </is>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
           <t>HPK-L</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>100-250</t>
+          <t>050-160</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>HPK-LE4 100-250</t>
+          <t>HPK-L 080-050-160 SGBS  W W00114 B</t>
         </is>
       </c>
       <c r="G61" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>1425</t>
         </is>
       </c>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>136</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>154.00</t>
+          <t>39.00</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>4.60</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>17.50</t>
+          <t>6.70</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>331.00</t>
+          <t>128.00</t>
         </is>
       </c>
       <c r="O61" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P61" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q61" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>20181.23 €</t>
+          <t>8417.88 €</t>
         </is>
       </c>
     </row>
     <row r="62" ht="32" customHeight="1">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t>AR6845</t>
+          <t>AR6112</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
           <t>HPK-L</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>025-200</t>
+          <t>100-250</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>HPKL 040-025-200 SGBS W W00114 B</t>
+          <t>HPK-LE4 100-250</t>
         </is>
       </c>
       <c r="G62" s="2" t="inlineStr">
         <is>
-          <t>1440</t>
+          <t>1465</t>
         </is>
       </c>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr">
         <is>
-          <t>0.70</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>5.10</t>
+          <t>154.00</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>12.30</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>15.80</t>
+          <t>17.50</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>152.00</t>
+          <t>331.00</t>
         </is>
       </c>
       <c r="O62" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P62" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q62" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>6671.26 €</t>
+          <t>20181.23 €</t>
         </is>
       </c>
     </row>
     <row r="63" ht="32" customHeight="1">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>AR7475</t>
+          <t>AR6845</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Wärmeträgerpumpen</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
           <t>HPK-L</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>125-250</t>
+          <t>025-200</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>HPK-LE 125-250</t>
+          <t>HPKL 040-025-200 SGBS W W00114 B</t>
         </is>
       </c>
       <c r="G63" s="2" t="inlineStr">
         <is>
-          <t>1465</t>
+          <t>1440</t>
         </is>
       </c>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>260</t>
+          <t>209</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>0.70</t>
         </is>
       </c>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>280.00</t>
+          <t>5.10</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>12.30</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>27.90</t>
+          <t>15.80</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>281.00</t>
+          <t>152.00</t>
         </is>
       </c>
       <c r="O63" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="P63" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 380 V, 50Hz 3x 220 V</t>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q63" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>18849.40 €</t>
+          <t>6671.26 €</t>
         </is>
       </c>
     </row>
     <row r="64" ht="32" customHeight="1">
       <c r="A64" s="2" t="inlineStr">
         <is>
+          <t>AR7475</t>
+        </is>
+      </c>
+      <c r="B64" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C64" s="2" t="inlineStr">
+        <is>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="D64" s="2" t="inlineStr">
+        <is>
+          <t>HPK-L</t>
+        </is>
+      </c>
+      <c r="E64" s="2" t="inlineStr">
+        <is>
+          <t>125-250</t>
+        </is>
+      </c>
+      <c r="F64" s="2" t="inlineStr">
+        <is>
+          <t>HPK-LE 125-250</t>
+        </is>
+      </c>
+      <c r="G64" s="2" t="inlineStr">
+        <is>
+          <t>1465</t>
+        </is>
+      </c>
+      <c r="H64" s="2" t="inlineStr">
+        <is>
+          <t>260</t>
+        </is>
+      </c>
+      <c r="I64" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J64" s="2" t="inlineStr">
+        <is>
+          <t>23.00</t>
+        </is>
+      </c>
+      <c r="K64" s="2" t="inlineStr">
+        <is>
+          <t>280.00</t>
+        </is>
+      </c>
+      <c r="L64" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="M64" s="2" t="inlineStr">
+        <is>
+          <t>27.90</t>
+        </is>
+      </c>
+      <c r="N64" s="2" t="inlineStr">
+        <is>
+          <t>281.00</t>
+        </is>
+      </c>
+      <c r="O64" s="2" t="inlineStr">
+        <is>
+          <t>18,5 kW</t>
+        </is>
+      </c>
+      <c r="P64" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 380 V, 50Hz 3x 220 V</t>
+        </is>
+      </c>
+      <c r="Q64" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R64" s="2" t="inlineStr">
+        <is>
+          <t>18849.40 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="65" ht="32" customHeight="1">
+      <c r="A65" s="2" t="inlineStr">
+        <is>
           <t>AR7476</t>
         </is>
       </c>
-      <c r="B64" s="2" t="inlineStr">
-[...9 lines deleted...]
-      <c r="D64" s="2" t="inlineStr">
+      <c r="B65" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C65" s="2" t="inlineStr">
+        <is>
+          <t>Wärmeträgerpumpen</t>
+        </is>
+      </c>
+      <c r="D65" s="2" t="inlineStr">
         <is>
           <t>HPK-L</t>
         </is>
       </c>
-      <c r="E64" s="2" t="inlineStr">
+      <c r="E65" s="2" t="inlineStr">
         <is>
           <t>125-250</t>
         </is>
       </c>
-      <c r="F64" s="2" t="inlineStr">
+      <c r="F65" s="2" t="inlineStr">
         <is>
           <t>HPK-LE 125-250</t>
         </is>
       </c>
-      <c r="G64" s="2" t="inlineStr">
+      <c r="G65" s="2" t="inlineStr">
         <is>
           <t>1465</t>
         </is>
       </c>
-      <c r="H64" s="2" t="inlineStr">
+      <c r="H65" s="2" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
-      <c r="I64" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="J64" s="2" t="inlineStr">
+      <c r="I65" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J65" s="2" t="inlineStr">
         <is>
           <t>23.00</t>
         </is>
       </c>
-      <c r="K64" s="2" t="inlineStr">
+      <c r="K65" s="2" t="inlineStr">
         <is>
           <t>280.00</t>
         </is>
       </c>
-      <c r="L64" s="2" t="inlineStr">
+      <c r="L65" s="2" t="inlineStr">
         <is>
           <t>20.00</t>
         </is>
       </c>
-      <c r="M64" s="2" t="inlineStr">
+      <c r="M65" s="2" t="inlineStr">
         <is>
           <t>27.90</t>
         </is>
       </c>
-      <c r="N64" s="2" t="inlineStr">
+      <c r="N65" s="2" t="inlineStr">
         <is>
           <t>281.00</t>
         </is>
       </c>
-      <c r="O64" s="2" t="inlineStr">
+      <c r="O65" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
-      <c r="P64" s="2" t="inlineStr">
+      <c r="P65" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 380 V, 50Hz 3x 220 V</t>
         </is>
       </c>
-      <c r="Q64" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="R64" s="2" t="inlineStr">
+      <c r="Q65" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
+      <c r="R65" s="2" t="inlineStr">
         <is>
           <t>18849.40 €</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:R64"/>
+  <autoFilter ref="A1:R65"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>