--- v0 (2026-04-09)
+++ v1 (2026-05-25)
@@ -629,51 +629,51 @@
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
           <t>5.60</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
           <t>9.60</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr"/>
       <c r="O2" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P2" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q2" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R2" s="2" t="inlineStr">
         <is>
           <t>8797.73 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="32" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>AR11184</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
@@ -805,399 +805,403 @@
         <is>
           <t>44.00</t>
         </is>
       </c>
       <c r="N4" s="2" t="inlineStr">
         <is>
           <t>127.00</t>
         </is>
       </c>
       <c r="O4" s="2" t="inlineStr">
         <is>
           <t>6,3 kW</t>
         </is>
       </c>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr">
         <is>
           <t>5880.60 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="32" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>AR13470-01</t>
+          <t>AR12488</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Etaseco</t>
+          <t>Magnochem</t>
         </is>
       </c>
       <c r="E5" s="2" t="inlineStr">
         <is>
-          <t>32-125.2</t>
+          <t>040-200</t>
         </is>
       </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>Etaseco ESO RVP-S 32-125.2/ 12RH</t>
+          <t>Magnochem MAC B 065-040-200 YG E1EIN  132S2B</t>
         </is>
       </c>
       <c r="G5" s="2" t="inlineStr">
         <is>
-          <t>2845</t>
+          <t>2968</t>
         </is>
       </c>
       <c r="H5" s="2" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I5" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J5" s="2" t="inlineStr">
         <is>
-          <t>2.20</t>
+          <t>5.90</t>
         </is>
       </c>
       <c r="K5" s="2" t="inlineStr">
         <is>
-          <t>17.60</t>
+          <t>50.50</t>
         </is>
       </c>
       <c r="L5" s="2" t="inlineStr">
         <is>
-          <t>13.00</t>
+          <t>21.00</t>
         </is>
       </c>
       <c r="M5" s="2" t="inlineStr">
         <is>
-          <t>21.90</t>
+          <t>41.00</t>
         </is>
       </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>126.00</t>
+          <t>171.00</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr">
         <is>
-          <t>1,89 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P5" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>2839.26 €</t>
+          <t>14297.72 €</t>
         </is>
       </c>
     </row>
     <row r="6" ht="32" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>AR13715</t>
+          <t>AR13470-01</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Magnochem</t>
+          <t>Etaseco</t>
         </is>
       </c>
       <c r="E6" s="2" t="inlineStr">
         <is>
-          <t>050-250</t>
+          <t>32-125.2</t>
         </is>
       </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>EBS für Magnochem MAC D 080-050-2501VC X2EIN  200L2B</t>
+          <t>Etaseco ESO RVP-S 32-125.2/ 12RH</t>
         </is>
       </c>
       <c r="G6" s="2" t="inlineStr">
         <is>
-          <t>2959</t>
+          <t>2845</t>
         </is>
       </c>
       <c r="H6" s="2" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>130</t>
         </is>
       </c>
       <c r="I6" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J6" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>2.20</t>
         </is>
       </c>
       <c r="K6" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>17.60</t>
         </is>
       </c>
       <c r="L6" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>13.00</t>
         </is>
       </c>
       <c r="M6" s="2" t="inlineStr">
         <is>
-          <t>86.00</t>
+          <t>21.90</t>
         </is>
       </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>161.00</t>
+          <t>126.00</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
-[...7 lines deleted...]
-      </c>
+          <t>1,89 kW</t>
+        </is>
+      </c>
+      <c r="P6" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>15084.04 €</t>
+          <t>2839.26 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="32" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>AR13716</t>
+          <t>AR13715</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
           <t>050-250</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
           <t>EBS für Magnochem MAC D 080-050-2501VC X2EIN  200L2B</t>
         </is>
       </c>
       <c r="G7" s="2" t="inlineStr">
         <is>
           <t>2959</t>
         </is>
       </c>
       <c r="H7" s="2" t="inlineStr">
         <is>
-          <t>259</t>
+          <t>240</t>
         </is>
       </c>
       <c r="I7" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J7" s="2" t="inlineStr">
         <is>
           <t>10.00</t>
         </is>
       </c>
       <c r="K7" s="2" t="inlineStr">
         <is>
           <t>64.00</t>
         </is>
       </c>
       <c r="L7" s="2" t="inlineStr">
         <is>
           <t>66.00</t>
         </is>
       </c>
       <c r="M7" s="2" t="inlineStr">
         <is>
           <t>86.00</t>
         </is>
       </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
           <t>161.00</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr">
         <is>
           <t>30 kW</t>
         </is>
       </c>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>14969.77 €</t>
+          <t>15084.04 €</t>
         </is>
       </c>
     </row>
     <row r="8" ht="32" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>AR14950-01</t>
+          <t>AR13716</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D8" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E8" s="2" t="inlineStr">
         <is>
-          <t>032-125.1</t>
+          <t>050-250</t>
         </is>
       </c>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC D 050-032-1251CC E1BIN  100L2B</t>
+          <t>EBS für Magnochem MAC D 080-050-2501VC X2EIN  200L2B</t>
         </is>
       </c>
       <c r="G8" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2959</t>
         </is>
       </c>
       <c r="H8" s="2" t="inlineStr">
         <is>
-          <t>131</t>
+          <t>259</t>
         </is>
       </c>
       <c r="I8" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J8" s="2" t="inlineStr">
         <is>
-          <t>2.60</t>
+          <t>10.00</t>
         </is>
       </c>
       <c r="K8" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>64.00</t>
         </is>
       </c>
       <c r="L8" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>66.00</t>
         </is>
       </c>
       <c r="M8" s="2" t="inlineStr">
         <is>
-          <t>21.80</t>
+          <t>86.00</t>
         </is>
       </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>130.00</t>
+          <t>161.00</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="P8" s="2" t="inlineStr"/>
-      <c r="Q8" s="2" t="inlineStr"/>
+      <c r="Q8" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>11699.61 €</t>
+          <t>14969.77 €</t>
         </is>
       </c>
     </row>
     <row r="9" ht="32" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>AR14950-02</t>
+          <t>AR14950-01</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D9" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E9" s="2" t="inlineStr">
         <is>
           <t>032-125.1</t>
         </is>
       </c>
       <c r="F9" s="2" t="inlineStr">
         <is>
           <t>Magnochem MAC D 050-032-1251CC E1BIN  100L2B</t>
@@ -1237,227 +1241,223 @@
         <is>
           <t>21.80</t>
         </is>
       </c>
       <c r="N9" s="2" t="inlineStr">
         <is>
           <t>130.00</t>
         </is>
       </c>
       <c r="O9" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="P9" s="2" t="inlineStr"/>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr">
         <is>
           <t>11699.61 €</t>
         </is>
       </c>
     </row>
     <row r="10" ht="32" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>AR15717</t>
+          <t>AR14950-02</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D10" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E10" s="2" t="inlineStr">
         <is>
-          <t>040-250</t>
+          <t>032-125.1</t>
         </is>
       </c>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC D 065-040-250 1VC X1FIN 160M2B, Grundplatte</t>
+          <t>Magnochem MAC D 050-032-1251CC E1BIN  100L2B</t>
         </is>
       </c>
       <c r="G10" s="2" t="inlineStr">
         <is>
-          <t>2955</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H10" s="2" t="inlineStr">
         <is>
-          <t>208</t>
+          <t>131</t>
         </is>
       </c>
       <c r="I10" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J10" s="2" t="inlineStr">
         <is>
-          <t>3.10</t>
+          <t>2.60</t>
         </is>
       </c>
       <c r="K10" s="2" t="inlineStr">
         <is>
-          <t>25.70</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="L10" s="2" t="inlineStr">
         <is>
-          <t>43.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="M10" s="2" t="inlineStr">
         <is>
-          <t>61.00</t>
+          <t>21.80</t>
         </is>
       </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>321.00</t>
+          <t>130.00</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="P10" s="2" t="inlineStr"/>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>18247.64 €</t>
+          <t>11699.61 €</t>
         </is>
       </c>
     </row>
     <row r="11" ht="32" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>AR15719</t>
+          <t>AR15717</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D11" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E11" s="2" t="inlineStr">
         <is>
-          <t>025-200</t>
+          <t>040-250</t>
         </is>
       </c>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC D 040-025-200 VC X1EIN 112M2B, mit Entleerungsleitung auf Grundplatte</t>
+          <t>Magnochem MAC D 065-040-250 1VC X1FIN 160M2B, Grundplatte</t>
         </is>
       </c>
       <c r="G11" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>2955</t>
         </is>
       </c>
       <c r="H11" s="2" t="inlineStr">
         <is>
-          <t>178</t>
+          <t>208</t>
         </is>
       </c>
       <c r="I11" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J11" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>3.10</t>
         </is>
       </c>
       <c r="K11" s="2" t="inlineStr">
         <is>
-          <t>5.70</t>
+          <t>25.70</t>
         </is>
       </c>
       <c r="L11" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>43.00</t>
         </is>
       </c>
       <c r="M11" s="2" t="inlineStr">
         <is>
-          <t>42.00</t>
+          <t>61.00</t>
         </is>
       </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>180.00</t>
+          <t>321.00</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="P11" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>14090.45 €</t>
+          <t>18247.64 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="32" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>AR15720</t>
+          <t>AR15719</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D12" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E12" s="2" t="inlineStr">
         <is>
           <t>025-200</t>
         </is>
       </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
           <t>Magnochem MAC D 040-025-200 VC X1EIN 112M2B, mit Entleerungsleitung auf Grundplatte</t>
@@ -1501,315 +1501,319 @@
       <c r="N12" s="2" t="inlineStr">
         <is>
           <t>180.00</t>
         </is>
       </c>
       <c r="O12" s="2" t="inlineStr">
         <is>
           <t>4 kW</t>
         </is>
       </c>
       <c r="P12" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr">
         <is>
           <t>14090.45 €</t>
         </is>
       </c>
     </row>
     <row r="13" ht="32" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>AR15722</t>
+          <t>AR15720</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D13" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E13" s="2" t="inlineStr">
         <is>
           <t>025-200</t>
         </is>
       </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC D 040-025-200 CC X1CIN 132S2B, ohne PDRV2, mit Entleerungsleitung auf Grundplatte</t>
+          <t>Magnochem MAC D 040-025-200 VC X1EIN 112M2B, mit Entleerungsleitung auf Grundplatte</t>
         </is>
       </c>
       <c r="G13" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>2950</t>
         </is>
       </c>
       <c r="H13" s="2" t="inlineStr">
         <is>
-          <t>209</t>
+          <t>178</t>
         </is>
       </c>
       <c r="I13" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr">
         <is>
-          <t>1.40</t>
+          <t>1.00</t>
         </is>
       </c>
       <c r="K13" s="2" t="inlineStr">
         <is>
-          <t>7.40</t>
+          <t>5.70</t>
         </is>
       </c>
       <c r="L13" s="2" t="inlineStr">
         <is>
-          <t>54.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="M13" s="2" t="inlineStr">
         <is>
-          <t>64.00</t>
+          <t>42.00</t>
         </is>
       </c>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>219.00</t>
+          <t>180.00</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="P13" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>13689.87 €</t>
+          <t>14090.45 €</t>
         </is>
       </c>
     </row>
     <row r="14" ht="32" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>AR16725</t>
+          <t>AR15722</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>025-160</t>
+          <t>025-200</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC B 040-025-160 CC L1DIN 132S2B</t>
+          <t>Magnochem MAC D 040-025-200 CC X1CIN 132S2B, ohne PDRV2, mit Entleerungsleitung auf Grundplatte</t>
         </is>
       </c>
       <c r="G14" s="2" t="inlineStr">
         <is>
-          <t>2950</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H14" s="2" t="inlineStr">
         <is>
-          <t>168</t>
+          <t>209</t>
         </is>
       </c>
       <c r="I14" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J14" s="2" t="inlineStr">
         <is>
-          <t>1.01</t>
+          <t>1.40</t>
         </is>
       </c>
       <c r="K14" s="2" t="inlineStr">
         <is>
-          <t>7.05</t>
+          <t>7.40</t>
         </is>
       </c>
       <c r="L14" s="2" t="inlineStr">
         <is>
-          <t>25.70</t>
+          <t>54.00</t>
         </is>
       </c>
       <c r="M14" s="2" t="inlineStr">
         <is>
-          <t>39.80</t>
+          <t>64.00</t>
         </is>
       </c>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>183.00</t>
+          <t>219.00</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P14" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>12040.61 €</t>
+          <t>13689.87 €</t>
         </is>
       </c>
     </row>
     <row r="15" ht="32" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>AR16796-01R</t>
+          <t>AR16725</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Etaseco</t>
+          <t>Magnochem</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>32-125/22</t>
+          <t>025-160</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>Etaseco ESO-S 32-125/22</t>
+          <t>Magnochem MAC B 040-025-160 CC L1DIN 132S2B</t>
         </is>
       </c>
       <c r="G15" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H15" s="2" t="inlineStr"/>
+          <t>2950</t>
+        </is>
+      </c>
+      <c r="H15" s="2" t="inlineStr">
+        <is>
+          <t>168</t>
+        </is>
+      </c>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t>5.50</t>
+          <t>1.01</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>7.05</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>25.70</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>28.00</t>
+          <t>39.80</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>75.00</t>
+          <t>183.00</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr">
         <is>
-          <t>3,33 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P15" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
-      <c r="Q15" s="2" t="inlineStr"/>
+      <c r="Q15" s="2" t="inlineStr">
+        <is>
+          <t>Ja - siehe Datenblatt</t>
+        </is>
+      </c>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>5108.10 €</t>
+          <t>12040.61 €</t>
         </is>
       </c>
     </row>
     <row r="16" ht="32" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>AR16796-02R</t>
+          <t>AR16796-01R</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -1849,51 +1853,51 @@
       <c r="N16" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P16" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="17" ht="32" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>AR16796-03R</t>
+          <t>AR16796-02R</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E17" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F17" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -1933,51 +1937,51 @@
       <c r="N17" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P17" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="18" ht="32" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>AR16796-04R</t>
+          <t>AR16796-03R</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E18" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F18" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -2017,51 +2021,51 @@
       <c r="N18" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O18" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P18" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="19" ht="32" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>AR16796-05R</t>
+          <t>AR16796-04R</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D19" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E19" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F19" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -2101,51 +2105,51 @@
       <c r="N19" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P19" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="20" ht="32" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>AR16796-06R</t>
+          <t>AR16796-05R</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D20" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E20" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -2185,51 +2189,51 @@
       <c r="N20" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P20" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="21" ht="32" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>AR16796-07R</t>
+          <t>AR16796-06R</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -2269,51 +2273,51 @@
       <c r="N21" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P21" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="22" ht="32" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>AR16796-08R</t>
+          <t>AR16796-07R</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -2353,51 +2357,51 @@
       <c r="N22" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O22" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P22" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="23" ht="32" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>AR16796-09R</t>
+          <t>AR16796-08R</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -2437,51 +2441,51 @@
       <c r="N23" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O23" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P23" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q23" s="2" t="inlineStr"/>
       <c r="R23" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="24" ht="32" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>AR16796-10R</t>
+          <t>AR16796-09R</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -2521,51 +2525,51 @@
       <c r="N24" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P24" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="25" ht="32" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>AR16796-11R</t>
+          <t>AR16796-10R</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -2605,51 +2609,51 @@
       <c r="N25" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P25" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="26" ht="32" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>AR16796-12R</t>
+          <t>AR16796-11R</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -2689,51 +2693,51 @@
       <c r="N26" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P26" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="27" ht="32" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>AR16796-13R</t>
+          <t>AR16796-12R</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E27" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -2773,51 +2777,51 @@
       <c r="N27" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P27" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="28" ht="32" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>AR16796-14R</t>
+          <t>AR16796-13R</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D28" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E28" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -2857,51 +2861,51 @@
       <c r="N28" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P28" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="29" ht="32" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>AR16796-15R</t>
+          <t>AR16796-14R</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -2941,51 +2945,51 @@
       <c r="N29" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P29" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q29" s="2" t="inlineStr"/>
       <c r="R29" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="30" ht="32" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>AR16796-16R</t>
+          <t>AR16796-15R</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -3025,51 +3029,51 @@
       <c r="N30" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P30" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="31" ht="32" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>AR16796-17R</t>
+          <t>AR16796-16R</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D31" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E31" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -3109,51 +3113,51 @@
       <c r="N31" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P31" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q31" s="2" t="inlineStr"/>
       <c r="R31" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="32" ht="32" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>AR16796-18R</t>
+          <t>AR16796-17R</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E32" s="2" t="inlineStr">
         <is>
           <t>32-125/22</t>
         </is>
       </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO-S 32-125/22</t>
@@ -3193,319 +3197,311 @@
       <c r="N32" s="2" t="inlineStr">
         <is>
           <t>75.00</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr">
         <is>
           <t>3,33 kW</t>
         </is>
       </c>
       <c r="P32" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q32" s="2" t="inlineStr"/>
       <c r="R32" s="2" t="inlineStr">
         <is>
           <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="33" ht="32" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>AR17891</t>
+          <t>AR16796-18R</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D33" s="2" t="inlineStr">
         <is>
-          <t>Magnochem</t>
+          <t>Etaseco</t>
         </is>
       </c>
       <c r="E33" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>32-125/22</t>
         </is>
       </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC B 065-040-160 EG E1BIN  100L4B</t>
+          <t>Etaseco ESO-S 32-125/22</t>
         </is>
       </c>
       <c r="G33" s="2" t="inlineStr">
         <is>
-          <t>1490</t>
-[...6 lines deleted...]
-      </c>
+          <t>2900</t>
+        </is>
+      </c>
+      <c r="H33" s="2" t="inlineStr"/>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J33" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>5.50</t>
         </is>
       </c>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>7.80</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>11.40</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>113.00</t>
+          <t>75.00</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>3,33 kW</t>
         </is>
       </c>
       <c r="P33" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
-[...6 lines deleted...]
-      </c>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
+      <c r="Q33" s="2" t="inlineStr"/>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>6215.53 €</t>
+          <t>5108.10 €</t>
         </is>
       </c>
     </row>
     <row r="34" ht="32" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>AR18191</t>
+          <t>AR17891</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D34" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E34" s="2" t="inlineStr">
         <is>
           <t>040-160</t>
         </is>
       </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>EBS MAC D 065-040-160 DD E1FIN  160M2B</t>
+          <t>Magnochem MAC B 065-040-160 EG E1BIN  100L4B</t>
         </is>
       </c>
       <c r="G34" s="2" t="inlineStr">
         <is>
-          <t>2958</t>
+          <t>1490</t>
         </is>
       </c>
       <c r="H34" s="2" t="inlineStr">
         <is>
-          <t>159</t>
+          <t>174</t>
         </is>
       </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="J34" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>3.50</t>
         </is>
       </c>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>60.50</t>
+          <t>35.00</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>26.20</t>
+          <t>7.80</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>36.20</t>
+          <t>11.40</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>81.00</t>
+          <t>113.00</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
-[...3 lines deleted...]
-      <c r="Q34" s="2" t="inlineStr"/>
+          <t>2,2 kW</t>
+        </is>
+      </c>
+      <c r="P34" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
+        </is>
+      </c>
+      <c r="Q34" s="2" t="inlineStr">
+        <is>
+          <t>Nein</t>
+        </is>
+      </c>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>13558.35 €</t>
+          <t>6215.53 €</t>
         </is>
       </c>
     </row>
     <row r="35" ht="32" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>AR4923</t>
+          <t>AR18191</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D35" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E35" s="2" t="inlineStr">
         <is>
-          <t>100-315</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC S2 100-315/165-80</t>
+          <t>EBS MAC D 065-040-160 DD E1FIN  160M2B</t>
         </is>
       </c>
       <c r="G35" s="2" t="inlineStr">
         <is>
-          <t>1765</t>
+          <t>2958</t>
         </is>
       </c>
       <c r="H35" s="2" t="inlineStr">
         <is>
-          <t>323</t>
+          <t>159</t>
         </is>
       </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr">
         <is>
-          <t>36.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="K35" s="2" t="inlineStr">
         <is>
-          <t>135.00</t>
+          <t>60.50</t>
         </is>
       </c>
       <c r="L35" s="2" t="inlineStr">
         <is>
-          <t>52.50</t>
+          <t>26.20</t>
         </is>
       </c>
       <c r="M35" s="2" t="inlineStr">
         <is>
-          <t>57.70</t>
+          <t>36.20</t>
         </is>
       </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>604.00</t>
+          <t>81.00</t>
         </is>
       </c>
       <c r="O35" s="2" t="inlineStr">
         <is>
-          <t>25 kW</t>
-[...11 lines deleted...]
-      </c>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="P35" s="2" t="inlineStr"/>
+      <c r="Q35" s="2" t="inlineStr"/>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>16465.08 €</t>
+          <t>13558.35 €</t>
         </is>
       </c>
     </row>
     <row r="36" ht="32" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>AR4924</t>
+          <t>AR4923</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D36" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E36" s="2" t="inlineStr">
         <is>
           <t>100-315</t>
         </is>
       </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
           <t>Magnochem MAC S2 100-315/165-80</t>
@@ -3541,63 +3537,63 @@
           <t>52.50</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
           <t>57.70</t>
         </is>
       </c>
       <c r="N36" s="2" t="inlineStr">
         <is>
           <t>604.00</t>
         </is>
       </c>
       <c r="O36" s="2" t="inlineStr">
         <is>
           <t>25 kW</t>
         </is>
       </c>
       <c r="P36" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q36" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R36" s="2" t="inlineStr">
         <is>
           <t>16465.08 €</t>
         </is>
       </c>
     </row>
     <row r="37" ht="32" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>AR5021</t>
+          <t>AR4924</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D37" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E37" s="2" t="inlineStr">
         <is>
           <t>100-315</t>
         </is>
       </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
           <t>Magnochem MAC S2 100-315/165-80</t>
@@ -3628,524 +3624,524 @@
           <t>135.00</t>
         </is>
       </c>
       <c r="L37" s="2" t="inlineStr">
         <is>
           <t>52.50</t>
         </is>
       </c>
       <c r="M37" s="2" t="inlineStr">
         <is>
           <t>57.70</t>
         </is>
       </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
           <t>604.00</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr">
         <is>
           <t>25 kW</t>
         </is>
       </c>
       <c r="P37" s="2" t="inlineStr">
         <is>
-          <t>60Hz 3x 460 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q37" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R37" s="2" t="inlineStr">
         <is>
           <t>16465.08 €</t>
         </is>
       </c>
     </row>
     <row r="38" ht="32" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>AR5022</t>
+          <t>AR5021</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D38" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E38" s="2" t="inlineStr">
         <is>
           <t>100-315</t>
         </is>
       </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
           <t>Magnochem MAC S2 100-315/165-80</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
           <t>1765</t>
         </is>
       </c>
       <c r="H38" s="2" t="inlineStr">
         <is>
           <t>323</t>
         </is>
       </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr">
         <is>
           <t>36.00</t>
         </is>
       </c>
       <c r="K38" s="2" t="inlineStr">
         <is>
-          <t>136.00</t>
+          <t>135.00</t>
         </is>
       </c>
       <c r="L38" s="2" t="inlineStr">
         <is>
           <t>52.50</t>
         </is>
       </c>
       <c r="M38" s="2" t="inlineStr">
         <is>
           <t>57.70</t>
         </is>
       </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
           <t>604.00</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr">
         <is>
           <t>25 kW</t>
         </is>
       </c>
       <c r="P38" s="2" t="inlineStr">
         <is>
           <t>60Hz 3x 460 V</t>
         </is>
       </c>
       <c r="Q38" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R38" s="2" t="inlineStr">
         <is>
           <t>16465.08 €</t>
         </is>
       </c>
     </row>
     <row r="39" ht="32" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>AR7293</t>
+          <t>AR5022</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D39" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E39" s="2" t="inlineStr">
         <is>
-          <t>025-160</t>
+          <t>100-315</t>
         </is>
       </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC B 040-025-160 CC X1BEP  090L2B</t>
+          <t>Magnochem MAC S2 100-315/165-80</t>
         </is>
       </c>
       <c r="G39" s="2" t="inlineStr">
         <is>
-          <t>3000</t>
+          <t>1765</t>
         </is>
       </c>
       <c r="H39" s="2" t="inlineStr">
         <is>
-          <t>169</t>
+          <t>323</t>
         </is>
       </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr">
         <is>
-          <t>0.80</t>
+          <t>36.00</t>
         </is>
       </c>
       <c r="K39" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>136.00</t>
         </is>
       </c>
       <c r="L39" s="2" t="inlineStr">
         <is>
-          <t>14.30</t>
+          <t>52.50</t>
         </is>
       </c>
       <c r="M39" s="2" t="inlineStr">
         <is>
-          <t>21.50</t>
+          <t>57.70</t>
         </is>
       </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>104.00</t>
+          <t>604.00</t>
         </is>
       </c>
       <c r="O39" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>25 kW</t>
         </is>
       </c>
       <c r="P39" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>60Hz 3x 460 V</t>
         </is>
       </c>
       <c r="Q39" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>11672.11 €</t>
+          <t>16465.08 €</t>
         </is>
       </c>
     </row>
     <row r="40" ht="32" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>AR7506</t>
+          <t>AR7293</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D40" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E40" s="2" t="inlineStr">
         <is>
-          <t>040-315</t>
+          <t>025-160</t>
         </is>
       </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC D 065-040-315 VC_X3D</t>
+          <t>Magnochem MAC B 040-025-160 CC X1BEP  090L2B</t>
         </is>
       </c>
       <c r="G40" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>3000</t>
         </is>
       </c>
       <c r="H40" s="2" t="inlineStr">
         <is>
-          <t>278</t>
+          <t>169</t>
         </is>
       </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J40" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>0.80</t>
         </is>
       </c>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>6.20</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>108.50</t>
+          <t>14.30</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>109.50</t>
+          <t>21.50</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>183.00</t>
+          <t>104.00</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
-[...2 lines deleted...]
-      <c r="P40" s="2" t="inlineStr"/>
+          <t>2,2 kW</t>
+        </is>
+      </c>
+      <c r="P40" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 3x 400 V</t>
+        </is>
+      </c>
       <c r="Q40" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>17510.63 €</t>
+          <t>11672.11 €</t>
         </is>
       </c>
     </row>
     <row r="41" ht="32" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>AR8624</t>
+          <t>AR7506</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>032-160</t>
+          <t>040-315</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC CH 32-160/110-20</t>
+          <t>Magnochem MAC D 065-040-315 VC_X3D</t>
         </is>
       </c>
       <c r="G41" s="2" t="inlineStr">
         <is>
-          <t>2930</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>156</t>
+          <t>278</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr">
         <is>
-          <t>1.30</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>18.20</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>108.50</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>33.20</t>
+          <t>109.50</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>222.00</t>
+          <t>183.00</t>
         </is>
       </c>
       <c r="O41" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
-[...6 lines deleted...]
-      </c>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="P41" s="2" t="inlineStr"/>
       <c r="Q41" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>11354.90 €</t>
+          <t>17510.63 €</t>
         </is>
       </c>
     </row>
     <row r="42" ht="32" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>AR8865</t>
+          <t>AR8624</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t>Etaseco</t>
+          <t>Magnochem</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>032-125.2</t>
+          <t>032-160</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>Etaseco ESO RVP-S 032-125.2 12R</t>
+          <t>Magnochem MAC CH 32-160/110-20</t>
         </is>
       </c>
       <c r="G42" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
+          <t>2930</t>
         </is>
       </c>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>139</t>
+          <t>156</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr">
         <is>
-          <t>2.30</t>
+          <t>1.30</t>
         </is>
       </c>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>18.20</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>16.50</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>25.10</t>
+          <t>33.20</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>126.00</t>
+          <t>222.00</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr">
         <is>
-          <t>1,7 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="P42" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q42" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>2903.79 €</t>
+          <t>11354.90 €</t>
         </is>
       </c>
     </row>
     <row r="43" ht="32" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>AR8866</t>
+          <t>AR8865</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
           <t>Etaseco</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
           <t>032-125.2</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
           <t>Etaseco ESO RVP-S 032-125.2 12R</t>
@@ -4181,240 +4177,240 @@
           <t>16.50</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
           <t>25.10</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
           <t>126.00</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr">
         <is>
           <t>1,7 kW</t>
         </is>
       </c>
       <c r="P43" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q43" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R43" s="2" t="inlineStr">
         <is>
           <t>2903.79 €</t>
         </is>
       </c>
     </row>
     <row r="44" ht="32" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>AR8905</t>
+          <t>AR8866</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Magnochem</t>
+          <t>Etaseco</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>040-160</t>
+          <t>032-125.2</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>Magnochem MAC B 065-040-160 EG E2E</t>
+          <t>Etaseco ESO RVP-S 032-125.2 12R</t>
         </is>
       </c>
       <c r="G44" s="2" t="inlineStr">
         <is>
-          <t>2930</t>
+          <t>2900</t>
         </is>
       </c>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>146</t>
+          <t>139</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr">
         <is>
-          <t>7.30</t>
+          <t>2.30</t>
         </is>
       </c>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>59.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>20.50</t>
+          <t>16.50</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>25.10</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>162.00</t>
+          <t>126.00</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>1,7 kW</t>
         </is>
       </c>
       <c r="P44" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q44" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>8562.58 €</t>
+          <t>2903.79 €</t>
         </is>
       </c>
     </row>
     <row r="45" ht="32" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>AR9148</t>
+          <t>AR8905</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>Etaseco</t>
+          <t>Magnochem</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>050-160</t>
+          <t>040-160</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>Etaseco ESO-SG 065-050-160 112 IH AIN</t>
+          <t>Magnochem MAC B 065-040-160 EG E2E</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
-          <t>2937</t>
+          <t>2930</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>170</t>
+          <t>146</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>7.30</t>
         </is>
       </c>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>100.00</t>
+          <t>59.00</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>20.50</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>42.50</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>134.00</t>
+          <t>162.00</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr">
         <is>
-          <t>15,4 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="P45" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q45" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Nein</t>
         </is>
       </c>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>6785.53 €</t>
+          <t>8562.58 €</t>
         </is>
       </c>
     </row>
     <row r="46" ht="32" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>AR9175</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Magnochem</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
@@ -4457,51 +4453,51 @@
           <t>39.10</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
           <t>51.00</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
           <t>255.00</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="P46" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 690 V, 50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q46" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R46" s="2" t="inlineStr">
         <is>
           <t>8755.50 €</t>
         </is>
       </c>
     </row>
     <row r="47" ht="32" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
           <t>AR9185</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
@@ -4549,51 +4545,51 @@
           <t>3.90</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
           <t>6.48</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
           <t>139.00</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="P47" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q47" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R47" s="2" t="inlineStr">
         <is>
           <t>7889.95 €</t>
         </is>
       </c>
     </row>
     <row r="48" ht="32" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
           <t>AR9215</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
@@ -4641,87 +4637,83 @@
           <t>4.20</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
           <t>6.30</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
           <t>120.00</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr">
         <is>
           <t>1,5 kW</t>
         </is>
       </c>
       <c r="P48" s="2" t="inlineStr">
         <is>
           <t>50Hz 3x 400 V, 50Hz 3x 230 V</t>
         </is>
       </c>
       <c r="Q48" s="2" t="inlineStr">
         <is>
-          <t>Ja</t>
+          <t>Ja - siehe Datenblatt</t>
         </is>
       </c>
       <c r="R48" s="2" t="inlineStr">
         <is>
           <t>7139.27 €</t>
         </is>
       </c>
     </row>
     <row r="49" ht="32" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
           <t>KSB2542</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr"/>
       <c r="E49" s="2" t="inlineStr"/>
       <c r="F49" s="2" t="inlineStr">
         <is>
           <t>EBS für Magnochem MAC S2 050-250/165-60</t>
         </is>
       </c>
-      <c r="G49" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G49" s="2" t="inlineStr"/>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr"/>
       <c r="K49" s="2" t="inlineStr">
         <is>
           <t>82.00</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
           <t>68.00</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
           <t>98.00</t>
         </is>
@@ -4741,55 +4733,51 @@
       </c>
     </row>
     <row r="50" ht="32" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
           <t>KSB2543</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Wellendichtungslose Pumpen</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr"/>
       <c r="E50" s="2" t="inlineStr"/>
       <c r="F50" s="2" t="inlineStr">
         <is>
           <t>EBS für Magnochem MAC S2 050-250/165-60</t>
         </is>
       </c>
-      <c r="G50" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G50" s="2" t="inlineStr"/>
       <c r="H50" s="2" t="inlineStr">
         <is>
           <t>260</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr"/>
       <c r="K50" s="2" t="inlineStr"/>
       <c r="L50" s="2" t="inlineStr"/>
       <c r="M50" s="2" t="inlineStr"/>
       <c r="N50" s="2" t="inlineStr">
         <is>
           <t>142.00</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr"/>
       <c r="P50" s="2" t="inlineStr"/>
       <c r="Q50" s="2" t="inlineStr"/>
       <c r="R50" s="2" t="inlineStr">
         <is>
           <t>7162.45 €</t>