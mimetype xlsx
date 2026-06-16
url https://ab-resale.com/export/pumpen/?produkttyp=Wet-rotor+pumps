--- v0 (2026-04-21)
+++ v1 (2026-06-16)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Pumpen" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$126</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Pumpen'!$A$1:$R$99</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:R126"/>
+  <dimension ref="A1:R99"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="15" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="12" customWidth="1" min="5" max="5"/>
     <col width="50" customWidth="1" min="6" max="6"/>
     <col width="10" customWidth="1" min="7" max="7"/>
     <col width="12" customWidth="1" min="8" max="8"/>
     <col width="25" customWidth="1" min="9" max="9"/>
     <col width="12" customWidth="1" min="10" max="10"/>
     <col width="12" customWidth="1" min="11" max="11"/>
     <col width="10" customWidth="1" min="12" max="12"/>
     <col width="10" customWidth="1" min="13" max="13"/>
     <col width="12" customWidth="1" min="14" max="14"/>
     <col width="15" customWidth="1" min="15" max="15"/>
     <col width="15" customWidth="1" min="16" max="16"/>
     <col width="10" customWidth="1" min="17" max="17"/>
@@ -581,8938 +581,7110 @@
       <c r="B2" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C2" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D2" s="2" t="inlineStr">
         <is>
           <t>Calio-S</t>
         </is>
       </c>
       <c r="E2" s="2" t="inlineStr">
         <is>
           <t>025-060</t>
         </is>
       </c>
       <c r="F2" s="2" t="inlineStr">
         <is>
           <t>Calio-S 025-060 BMS, G1½", R1", 180mm, PN10</t>
         </is>
       </c>
-      <c r="G2" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G2" s="2" t="inlineStr"/>
       <c r="H2" s="2" t="inlineStr"/>
       <c r="I2" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J2" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K2" s="2" t="inlineStr">
         <is>
-          <t>7.40</t>
+          <t>7,40</t>
         </is>
       </c>
       <c r="L2" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M2" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="N2" s="2" t="inlineStr">
         <is>
-          <t>5.80</t>
+          <t>5,80</t>
         </is>
       </c>
       <c r="O2" s="2" t="inlineStr"/>
       <c r="P2" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q2" s="2" t="inlineStr"/>
       <c r="R2" s="2" t="inlineStr">
         <is>
-          <t>280.28 €</t>
+          <t>280,28 €</t>
         </is>
       </c>
     </row>
     <row r="3" ht="18" customHeight="1">
       <c r="A3" s="2" t="inlineStr">
         <is>
           <t>29134982</t>
         </is>
       </c>
       <c r="B3" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C3" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D3" s="2" t="inlineStr">
         <is>
           <t>Calio-S</t>
         </is>
       </c>
       <c r="E3" s="2" t="inlineStr"/>
       <c r="F3" s="2" t="inlineStr">
         <is>
           <t>Calio S 030-060 BMS</t>
         </is>
       </c>
-      <c r="G3" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="G3" s="2" t="inlineStr"/>
       <c r="H3" s="2" t="inlineStr"/>
       <c r="I3" s="2" t="inlineStr"/>
       <c r="J3" s="2" t="inlineStr"/>
       <c r="K3" s="2" t="inlineStr"/>
       <c r="L3" s="2" t="inlineStr"/>
       <c r="M3" s="2" t="inlineStr"/>
       <c r="N3" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="O3" s="2" t="inlineStr"/>
       <c r="P3" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q3" s="2" t="inlineStr"/>
       <c r="R3" s="2" t="inlineStr">
         <is>
-          <t>298.04 €</t>
-[...3 lines deleted...]
-    <row r="4" ht="32" customHeight="1">
+          <t>298,04 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="4" ht="18" customHeight="1">
       <c r="A4" s="2" t="inlineStr">
         <is>
-          <t>523991</t>
+          <t>AR05230556</t>
         </is>
       </c>
       <c r="B4" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C4" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D4" s="2" t="inlineStr">
         <is>
           <t>Calio</t>
         </is>
       </c>
       <c r="E4" s="2" t="inlineStr"/>
       <c r="F4" s="2" t="inlineStr">
         <is>
-          <t>Dämmschalenset für Calio V1/V2/V3 40-40 &amp; 40-60 &amp; 40-70 &amp; 40-90</t>
-[...7 lines deleted...]
-      <c r="H4" s="2" t="inlineStr"/>
+          <t>Calio V3 030-120 FRO G2 180 mm, Rp 1 1/4 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G4" s="2" t="inlineStr"/>
+      <c r="H4" s="2" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
       <c r="I4" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J4" s="2" t="inlineStr"/>
-      <c r="K4" s="2" t="inlineStr"/>
-[...6 lines deleted...]
-      </c>
+      <c r="K4" s="2" t="inlineStr">
+        <is>
+          <t>13,10</t>
+        </is>
+      </c>
+      <c r="L4" s="2" t="inlineStr">
+        <is>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="M4" s="2" t="inlineStr">
+        <is>
+          <t>12,00</t>
+        </is>
+      </c>
+      <c r="N4" s="2" t="inlineStr"/>
       <c r="O4" s="2" t="inlineStr"/>
       <c r="P4" s="2" t="inlineStr"/>
       <c r="Q4" s="2" t="inlineStr"/>
       <c r="R4" s="2" t="inlineStr">
         <is>
-          <t>33.61 €</t>
+          <t>781,96 €</t>
         </is>
       </c>
     </row>
     <row r="5" ht="18" customHeight="1">
       <c r="A5" s="2" t="inlineStr">
         <is>
-          <t>523992</t>
+          <t>AR11351-03</t>
         </is>
       </c>
       <c r="B5" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C5" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D5" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
-[...2 lines deleted...]
-      <c r="E5" s="2" t="inlineStr"/>
+          <t>Rio-Eco</t>
+        </is>
+      </c>
+      <c r="E5" s="2" t="inlineStr">
+        <is>
+          <t>065-120</t>
+        </is>
+      </c>
       <c r="F5" s="2" t="inlineStr">
         <is>
-          <t>Dämmschalenset für Calio V1/V2/V3 50-40 &amp; 50-90</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rio-Eco 65-120 PN 6/10</t>
+        </is>
+      </c>
+      <c r="G5" s="2" t="inlineStr"/>
       <c r="H5" s="2" t="inlineStr"/>
       <c r="I5" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...5 lines deleted...]
-      <c r="M5" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J5" s="2" t="inlineStr">
+        <is>
+          <t>0,01</t>
+        </is>
+      </c>
+      <c r="K5" s="2" t="inlineStr">
+        <is>
+          <t>41,00</t>
+        </is>
+      </c>
+      <c r="L5" s="2" t="inlineStr">
+        <is>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="M5" s="2" t="inlineStr">
+        <is>
+          <t>11,00</t>
+        </is>
+      </c>
       <c r="N5" s="2" t="inlineStr">
         <is>
-          <t>1.04</t>
+          <t>31,00</t>
         </is>
       </c>
       <c r="O5" s="2" t="inlineStr"/>
-      <c r="P5" s="2" t="inlineStr"/>
+      <c r="P5" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q5" s="2" t="inlineStr"/>
       <c r="R5" s="2" t="inlineStr">
         <is>
-          <t>10.45 €</t>
-[...3 lines deleted...]
-    <row r="6" ht="32" customHeight="1">
+          <t>1584,02 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="6" ht="18" customHeight="1">
       <c r="A6" s="2" t="inlineStr">
         <is>
-          <t>524893</t>
+          <t>AR11368-02</t>
         </is>
       </c>
       <c r="B6" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C6" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D6" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
-[...2 lines deleted...]
-      <c r="E6" s="2" t="inlineStr"/>
+          <t>Rio-Eco</t>
+        </is>
+      </c>
+      <c r="E6" s="2" t="inlineStr">
+        <is>
+          <t>050-090</t>
+        </is>
+      </c>
       <c r="F6" s="2" t="inlineStr">
         <is>
-          <t>Dämmschalenset für Calio V2/V3 25-(40/60/80/100) &amp; 30-(40/60/80/100/120)</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rio-Eco 50-90 PN 6/10</t>
+        </is>
+      </c>
+      <c r="G6" s="2" t="inlineStr"/>
       <c r="H6" s="2" t="inlineStr"/>
       <c r="I6" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...5 lines deleted...]
-      <c r="M6" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J6" s="2" t="inlineStr">
+        <is>
+          <t>0,01</t>
+        </is>
+      </c>
+      <c r="K6" s="2" t="inlineStr">
+        <is>
+          <t>24,00</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>9,40</t>
+        </is>
+      </c>
       <c r="N6" s="2" t="inlineStr">
         <is>
-          <t>1.02</t>
+          <t>18,00</t>
         </is>
       </c>
       <c r="O6" s="2" t="inlineStr"/>
-      <c r="P6" s="2" t="inlineStr"/>
+      <c r="P6" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q6" s="2" t="inlineStr"/>
       <c r="R6" s="2" t="inlineStr">
         <is>
-          <t>25.21 €</t>
+          <t>1353,04 €</t>
         </is>
       </c>
     </row>
     <row r="7" ht="18" customHeight="1">
       <c r="A7" s="2" t="inlineStr">
         <is>
-          <t>524980</t>
+          <t>AR11473</t>
         </is>
       </c>
       <c r="B7" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C7" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D7" s="2" t="inlineStr">
         <is>
           <t>Calio</t>
         </is>
       </c>
       <c r="E7" s="2" t="inlineStr">
         <is>
-          <t>032-120</t>
+          <t>040-120</t>
         </is>
       </c>
       <c r="F7" s="2" t="inlineStr">
         <is>
-          <t>Dämmschalenset für Calio V2/V3 32-120</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio 040-120 PN16 V2</t>
+        </is>
+      </c>
+      <c r="G7" s="2" t="inlineStr"/>
       <c r="H7" s="2" t="inlineStr"/>
       <c r="I7" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...5 lines deleted...]
-      <c r="M7" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J7" s="2" t="inlineStr">
+        <is>
+          <t>0,10</t>
+        </is>
+      </c>
+      <c r="K7" s="2" t="inlineStr">
+        <is>
+          <t>22,50</t>
+        </is>
+      </c>
+      <c r="L7" s="2" t="inlineStr">
+        <is>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="M7" s="2" t="inlineStr">
+        <is>
+          <t>12,00</t>
+        </is>
+      </c>
       <c r="N7" s="2" t="inlineStr">
         <is>
-          <t>1.03</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="O7" s="2" t="inlineStr"/>
       <c r="P7" s="2" t="inlineStr"/>
       <c r="Q7" s="2" t="inlineStr"/>
       <c r="R7" s="2" t="inlineStr">
         <is>
-          <t>29.41 €</t>
+          <t>706,88 €</t>
         </is>
       </c>
     </row>
     <row r="8" ht="18" customHeight="1">
       <c r="A8" s="2" t="inlineStr">
         <is>
-          <t>525274</t>
+          <t>AR11945</t>
         </is>
       </c>
       <c r="B8" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C8" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D8" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D8" s="2" t="inlineStr"/>
+      <c r="E8" s="2" t="inlineStr"/>
       <c r="F8" s="2" t="inlineStr">
         <is>
-          <t>Dämmschalenset für Calio V2/V3 65-60</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rio-Eco Therm N 40-100</t>
+        </is>
+      </c>
+      <c r="G8" s="2" t="inlineStr"/>
       <c r="H8" s="2" t="inlineStr"/>
       <c r="I8" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...5 lines deleted...]
-      <c r="M8" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J8" s="2" t="inlineStr">
+        <is>
+          <t>0,05</t>
+        </is>
+      </c>
+      <c r="K8" s="2" t="inlineStr">
+        <is>
+          <t>11,00</t>
+        </is>
+      </c>
+      <c r="L8" s="2" t="inlineStr">
+        <is>
+          <t>2,00</t>
+        </is>
+      </c>
+      <c r="M8" s="2" t="inlineStr">
+        <is>
+          <t>9,20</t>
+        </is>
+      </c>
       <c r="N8" s="2" t="inlineStr">
         <is>
-          <t>1.06</t>
+          <t>15,00</t>
         </is>
       </c>
       <c r="O8" s="2" t="inlineStr"/>
-      <c r="P8" s="2" t="inlineStr"/>
+      <c r="P8" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q8" s="2" t="inlineStr"/>
       <c r="R8" s="2" t="inlineStr">
         <is>
-          <t>54.62 €</t>
-[...3 lines deleted...]
-    <row r="9" ht="32" customHeight="1">
+          <t>1567,71 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="9" ht="18" customHeight="1">
       <c r="A9" s="2" t="inlineStr">
         <is>
-          <t>525489</t>
+          <t>AR11946</t>
         </is>
       </c>
       <c r="B9" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C9" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D9" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D9" s="2" t="inlineStr"/>
       <c r="E9" s="2" t="inlineStr"/>
       <c r="F9" s="2" t="inlineStr">
         <is>
-          <t>Dämmschalenset für Calio V2/V3 40-120 &amp; 40-180 &amp; 50-100 &amp; 50-120 &amp; 50-150 &amp; 50-180</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rio-Eco Therm N 50-90</t>
+        </is>
+      </c>
+      <c r="G9" s="2" t="inlineStr"/>
       <c r="H9" s="2" t="inlineStr"/>
       <c r="I9" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...10 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J9" s="2" t="inlineStr">
+        <is>
+          <t>0,05</t>
+        </is>
+      </c>
+      <c r="K9" s="2" t="inlineStr">
+        <is>
+          <t>21,00</t>
+        </is>
+      </c>
+      <c r="L9" s="2" t="inlineStr">
+        <is>
+          <t>1,80</t>
+        </is>
+      </c>
+      <c r="M9" s="2" t="inlineStr">
+        <is>
+          <t>7,90</t>
+        </is>
+      </c>
+      <c r="N9" s="2" t="inlineStr"/>
       <c r="O9" s="2" t="inlineStr"/>
-      <c r="P9" s="2" t="inlineStr"/>
+      <c r="P9" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q9" s="2" t="inlineStr"/>
       <c r="R9" s="2" t="inlineStr">
         <is>
-          <t>42.02 €</t>
+          <t>2059,88 €</t>
         </is>
       </c>
     </row>
     <row r="10" ht="18" customHeight="1">
       <c r="A10" s="2" t="inlineStr">
         <is>
-          <t>525838</t>
+          <t>AR11947</t>
         </is>
       </c>
       <c r="B10" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C10" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D10" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D10" s="2" t="inlineStr"/>
       <c r="E10" s="2" t="inlineStr"/>
       <c r="F10" s="2" t="inlineStr">
         <is>
-          <t>Dämmschalenset für Calio V2/V3 65-120 &amp; 80-80</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rio-Eco Therm N 30-120</t>
+        </is>
+      </c>
+      <c r="G10" s="2" t="inlineStr"/>
       <c r="H10" s="2" t="inlineStr"/>
       <c r="I10" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...5 lines deleted...]
-      <c r="M10" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J10" s="2" t="inlineStr">
+        <is>
+          <t>0,05</t>
+        </is>
+      </c>
+      <c r="K10" s="2" t="inlineStr">
+        <is>
+          <t>7,70</t>
+        </is>
+      </c>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>2,10</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>3,60</t>
+        </is>
+      </c>
       <c r="N10" s="2" t="inlineStr">
         <is>
-          <t>1.07</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="O10" s="2" t="inlineStr"/>
-      <c r="P10" s="2" t="inlineStr"/>
+      <c r="P10" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q10" s="2" t="inlineStr"/>
       <c r="R10" s="2" t="inlineStr">
         <is>
-          <t>67.23 €</t>
+          <t>1331,78 €</t>
         </is>
       </c>
     </row>
     <row r="11" ht="18" customHeight="1">
       <c r="A11" s="2" t="inlineStr">
         <is>
-          <t>525839</t>
+          <t>AR12303</t>
         </is>
       </c>
       <c r="B11" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C11" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D11" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D11" s="2" t="inlineStr"/>
+      <c r="E11" s="2" t="inlineStr"/>
       <c r="F11" s="2" t="inlineStr">
         <is>
-          <t>Dämmschalenset für Calio V2/V3 100-60</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rio-Eco Z N 65-120 PN6/10</t>
+        </is>
+      </c>
+      <c r="G11" s="2" t="inlineStr"/>
       <c r="H11" s="2" t="inlineStr"/>
       <c r="I11" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...5 lines deleted...]
-      <c r="M11" s="2" t="inlineStr"/>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J11" s="2" t="inlineStr">
+        <is>
+          <t>0,01</t>
+        </is>
+      </c>
+      <c r="K11" s="2" t="inlineStr">
+        <is>
+          <t>41,00</t>
+        </is>
+      </c>
+      <c r="L11" s="2" t="inlineStr">
+        <is>
+          <t>2,40</t>
+        </is>
+      </c>
+      <c r="M11" s="2" t="inlineStr">
+        <is>
+          <t>12,25</t>
+        </is>
+      </c>
       <c r="N11" s="2" t="inlineStr">
         <is>
-          <t>1.09</t>
+          <t>78,00</t>
         </is>
       </c>
       <c r="O11" s="2" t="inlineStr"/>
-      <c r="P11" s="2" t="inlineStr"/>
+      <c r="P11" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q11" s="2" t="inlineStr"/>
       <c r="R11" s="2" t="inlineStr">
         <is>
-          <t>84.03 €</t>
+          <t>2957,53 €</t>
         </is>
       </c>
     </row>
     <row r="12" ht="18" customHeight="1">
       <c r="A12" s="2" t="inlineStr">
         <is>
-          <t>AR05230556</t>
+          <t>AR12847</t>
         </is>
       </c>
       <c r="B12" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C12" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D12" s="2" t="inlineStr"/>
-      <c r="E12" s="2" t="inlineStr"/>
+      <c r="D12" s="2" t="inlineStr">
+        <is>
+          <t>Calio-S</t>
+        </is>
+      </c>
+      <c r="E12" s="2" t="inlineStr">
+        <is>
+          <t>030-060</t>
+        </is>
+      </c>
       <c r="F12" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 030-120 FRO G2 180 mm, Rp 1 1/4 PN6/10/16</t>
-[...11 lines deleted...]
-      </c>
+          <t>Calio S V3 030-060</t>
+        </is>
+      </c>
+      <c r="G12" s="2" t="inlineStr"/>
+      <c r="H12" s="2" t="inlineStr"/>
       <c r="I12" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="J12" s="2" t="inlineStr"/>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="J12" s="2" t="inlineStr">
+        <is>
+          <t>0,01</t>
+        </is>
+      </c>
       <c r="K12" s="2" t="inlineStr">
         <is>
-          <t>13.10</t>
+          <t>3,15</t>
         </is>
       </c>
       <c r="L12" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,63</t>
         </is>
       </c>
       <c r="M12" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
-[...2 lines deleted...]
-      <c r="N12" s="2" t="inlineStr"/>
+          <t>6,00</t>
+        </is>
+      </c>
+      <c r="N12" s="2" t="inlineStr">
+        <is>
+          <t>6,90</t>
+        </is>
+      </c>
       <c r="O12" s="2" t="inlineStr"/>
-      <c r="P12" s="2" t="inlineStr"/>
+      <c r="P12" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q12" s="2" t="inlineStr"/>
       <c r="R12" s="2" t="inlineStr">
         <is>
-          <t>781.96 €</t>
+          <t>129,66 €</t>
         </is>
       </c>
     </row>
     <row r="13" ht="18" customHeight="1">
       <c r="A13" s="2" t="inlineStr">
         <is>
-          <t>AR10218</t>
+          <t>AR12945</t>
         </is>
       </c>
       <c r="B13" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C13" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D13" s="2" t="inlineStr"/>
-      <c r="E13" s="2" t="inlineStr"/>
+      <c r="D13" s="2" t="inlineStr">
+        <is>
+          <t>WILO Star-RS</t>
+        </is>
+      </c>
+      <c r="E13" s="2" t="inlineStr">
+        <is>
+          <t>30/2</t>
+        </is>
+      </c>
       <c r="F13" s="2" t="inlineStr">
         <is>
-          <t>Hosenrohr R 1 1/4</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wilo Star-RS 30/2-(DE) Rp11/4 0,007kW Art. Nr.:4107889</t>
+        </is>
+      </c>
+      <c r="G13" s="2" t="inlineStr"/>
       <c r="H13" s="2" t="inlineStr"/>
       <c r="I13" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J13" s="2" t="inlineStr"/>
       <c r="K13" s="2" t="inlineStr"/>
       <c r="L13" s="2" t="inlineStr"/>
       <c r="M13" s="2" t="inlineStr"/>
       <c r="N13" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>6,60</t>
         </is>
       </c>
       <c r="O13" s="2" t="inlineStr"/>
-      <c r="P13" s="2" t="inlineStr"/>
+      <c r="P13" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q13" s="2" t="inlineStr"/>
       <c r="R13" s="2" t="inlineStr">
         <is>
-          <t>73.08 €</t>
+          <t>125,86 €</t>
         </is>
       </c>
     </row>
     <row r="14" ht="18" customHeight="1">
       <c r="A14" s="2" t="inlineStr">
         <is>
-          <t>AR11351-03</t>
+          <t>AR12947</t>
         </is>
       </c>
       <c r="B14" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C14" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D14" s="2" t="inlineStr">
         <is>
-          <t>Rio-Eco</t>
+          <t>WILO Star-Z</t>
         </is>
       </c>
       <c r="E14" s="2" t="inlineStr">
         <is>
-          <t>065-120</t>
+          <t>25/2</t>
         </is>
       </c>
       <c r="F14" s="2" t="inlineStr">
         <is>
-          <t>Rio-Eco 65-120 PN 6/10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Wilo Star-Z 25/2 DM,Rp1,3x400V,72W Art. Nr.: 4037124</t>
+        </is>
+      </c>
+      <c r="G14" s="2" t="inlineStr"/>
       <c r="H14" s="2" t="inlineStr"/>
       <c r="I14" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...21 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="J14" s="2" t="inlineStr"/>
+      <c r="K14" s="2" t="inlineStr"/>
+      <c r="L14" s="2" t="inlineStr"/>
+      <c r="M14" s="2" t="inlineStr"/>
       <c r="N14" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>6,60</t>
         </is>
       </c>
       <c r="O14" s="2" t="inlineStr"/>
       <c r="P14" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q14" s="2" t="inlineStr"/>
       <c r="R14" s="2" t="inlineStr">
         <is>
-          <t>1584.02 €</t>
+          <t>178,36 €</t>
         </is>
       </c>
     </row>
     <row r="15" ht="18" customHeight="1">
       <c r="A15" s="2" t="inlineStr">
         <is>
-          <t>AR11368-02</t>
+          <t>AR13025</t>
         </is>
       </c>
       <c r="B15" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C15" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D15" s="2" t="inlineStr">
         <is>
-          <t>Rio-Eco</t>
+          <t>Rio-Eco-N</t>
         </is>
       </c>
       <c r="E15" s="2" t="inlineStr">
         <is>
-          <t>050-090</t>
+          <t>025-040</t>
         </is>
       </c>
       <c r="F15" s="2" t="inlineStr">
         <is>
-          <t>Rio-Eco 50-90 PN 6/10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rio-Eco N 25-40</t>
+        </is>
+      </c>
+      <c r="G15" s="2" t="inlineStr"/>
       <c r="H15" s="2" t="inlineStr"/>
       <c r="I15" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J15" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,20</t>
         </is>
       </c>
       <c r="K15" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>2,00</t>
         </is>
       </c>
       <c r="L15" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,50</t>
         </is>
       </c>
       <c r="M15" s="2" t="inlineStr">
         <is>
-          <t>9.40</t>
+          <t>3,30</t>
         </is>
       </c>
       <c r="N15" s="2" t="inlineStr">
         <is>
-          <t>18.00</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="O15" s="2" t="inlineStr"/>
       <c r="P15" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q15" s="2" t="inlineStr"/>
       <c r="R15" s="2" t="inlineStr">
         <is>
-          <t>1353.04 €</t>
+          <t>163,17 €</t>
         </is>
       </c>
     </row>
     <row r="16" ht="18" customHeight="1">
       <c r="A16" s="2" t="inlineStr">
         <is>
-          <t>AR11473</t>
+          <t>AR13036</t>
         </is>
       </c>
       <c r="B16" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C16" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D16" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Rio-Therm-N</t>
         </is>
       </c>
       <c r="E16" s="2" t="inlineStr">
         <is>
-          <t>040-120</t>
+          <t>025-060</t>
         </is>
       </c>
       <c r="F16" s="2" t="inlineStr">
         <is>
-          <t>Calio 040-120 PN16 V2</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rio-Therm N 25-60 S</t>
+        </is>
+      </c>
+      <c r="G16" s="2" t="inlineStr"/>
       <c r="H16" s="2" t="inlineStr"/>
       <c r="I16" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J16" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>0,40</t>
         </is>
       </c>
       <c r="K16" s="2" t="inlineStr">
         <is>
-          <t>22.50</t>
+          <t>3,30</t>
         </is>
       </c>
       <c r="L16" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0,25</t>
         </is>
       </c>
       <c r="M16" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>4,30</t>
         </is>
       </c>
       <c r="N16" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="O16" s="2" t="inlineStr"/>
-      <c r="P16" s="2" t="inlineStr"/>
+      <c r="P16" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q16" s="2" t="inlineStr"/>
       <c r="R16" s="2" t="inlineStr">
         <is>
-          <t>706.88 €</t>
+          <t>279,90 €</t>
         </is>
       </c>
     </row>
     <row r="17" ht="18" customHeight="1">
       <c r="A17" s="2" t="inlineStr">
         <is>
-          <t>AR11945</t>
+          <t>AR13906</t>
         </is>
       </c>
       <c r="B17" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C17" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D17" s="2" t="inlineStr"/>
       <c r="E17" s="2" t="inlineStr"/>
       <c r="F17" s="2" t="inlineStr">
         <is>
-          <t>Rio-Eco Therm N 40-100</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rio-Eco Therm N 30-100</t>
+        </is>
+      </c>
+      <c r="G17" s="2" t="inlineStr"/>
       <c r="H17" s="2" t="inlineStr"/>
       <c r="I17" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J17" s="2" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>1,60</t>
         </is>
       </c>
       <c r="K17" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="L17" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>2,20</t>
         </is>
       </c>
       <c r="M17" s="2" t="inlineStr">
         <is>
-          <t>9.20</t>
+          <t>9,10</t>
         </is>
       </c>
       <c r="N17" s="2" t="inlineStr">
         <is>
-          <t>15.00</t>
+          <t>11,00</t>
         </is>
       </c>
       <c r="O17" s="2" t="inlineStr"/>
       <c r="P17" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q17" s="2" t="inlineStr"/>
       <c r="R17" s="2" t="inlineStr">
         <is>
-          <t>1567.71 €</t>
+          <t>968,69 €</t>
         </is>
       </c>
     </row>
     <row r="18" ht="18" customHeight="1">
       <c r="A18" s="2" t="inlineStr">
         <is>
-          <t>AR11946</t>
+          <t>AR14106</t>
         </is>
       </c>
       <c r="B18" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C18" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D18" s="2" t="inlineStr"/>
       <c r="E18" s="2" t="inlineStr"/>
       <c r="F18" s="2" t="inlineStr">
         <is>
-          <t>Rio-Eco Therm N 50-90</t>
-[...6 lines deleted...]
-      </c>
+          <t>CalioTherm S NC K RP 1/2</t>
+        </is>
+      </c>
+      <c r="G18" s="2" t="inlineStr"/>
       <c r="H18" s="2" t="inlineStr"/>
-      <c r="I18" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I18" s="2" t="inlineStr"/>
       <c r="J18" s="2" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K18" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>0,72</t>
         </is>
       </c>
       <c r="L18" s="2" t="inlineStr">
         <is>
-          <t>1.80</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="M18" s="2" t="inlineStr">
         <is>
-          <t>7.90</t>
-[...2 lines deleted...]
-      <c r="N18" s="2" t="inlineStr"/>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>1,80</t>
+        </is>
+      </c>
       <c r="O18" s="2" t="inlineStr"/>
-      <c r="P18" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P18" s="2" t="inlineStr"/>
       <c r="Q18" s="2" t="inlineStr"/>
       <c r="R18" s="2" t="inlineStr">
         <is>
-          <t>2059.88 €</t>
+          <t>123,22 €</t>
         </is>
       </c>
     </row>
     <row r="19" ht="18" customHeight="1">
       <c r="A19" s="2" t="inlineStr">
         <is>
-          <t>AR11947</t>
+          <t>AR14107</t>
         </is>
       </c>
       <c r="B19" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C19" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D19" s="2" t="inlineStr"/>
+      <c r="D19" s="2" t="inlineStr">
+        <is>
+          <t>Rio-Therm-N</t>
+        </is>
+      </c>
       <c r="E19" s="2" t="inlineStr"/>
       <c r="F19" s="2" t="inlineStr">
         <is>
-          <t>Rio-Eco Therm N 30-120</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rio-Therm N 25-30 T</t>
+        </is>
+      </c>
+      <c r="G19" s="2" t="inlineStr"/>
       <c r="H19" s="2" t="inlineStr"/>
-      <c r="I19" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="I19" s="2" t="inlineStr"/>
       <c r="J19" s="2" t="inlineStr">
         <is>
-          <t>0.05</t>
+          <t>1,10</t>
         </is>
       </c>
       <c r="K19" s="2" t="inlineStr">
         <is>
-          <t>7.70</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="L19" s="2" t="inlineStr">
         <is>
-          <t>2.10</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M19" s="2" t="inlineStr">
         <is>
-          <t>3.60</t>
+          <t>3,20</t>
         </is>
       </c>
       <c r="N19" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="O19" s="2" t="inlineStr"/>
       <c r="P19" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 3x 400 V</t>
         </is>
       </c>
       <c r="Q19" s="2" t="inlineStr"/>
       <c r="R19" s="2" t="inlineStr">
         <is>
-          <t>1331.78 €</t>
-[...3 lines deleted...]
-    <row r="20" ht="18" customHeight="1">
+          <t>257,78 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="20" ht="32" customHeight="1">
       <c r="A20" s="2" t="inlineStr">
         <is>
-          <t>AR12052</t>
+          <t>AR14872</t>
         </is>
       </c>
       <c r="B20" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>WILO</t>
         </is>
       </c>
       <c r="C20" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D20" s="2" t="inlineStr"/>
-      <c r="E20" s="2" t="inlineStr"/>
+      <c r="D20" s="2" t="inlineStr">
+        <is>
+          <t>WILO Top-E</t>
+        </is>
+      </c>
+      <c r="E20" s="2" t="inlineStr">
+        <is>
+          <t>80/1-10</t>
+        </is>
+      </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
-          <t>Hosenrohr R 1 1/4</t>
-[...6 lines deleted...]
-      </c>
+          <t>WILO TOP-E80/1-10 230V,50Hz, PN6, DN80,1160W Art.Nr.: 2033141</t>
+        </is>
+      </c>
+      <c r="G20" s="2" t="inlineStr"/>
       <c r="H20" s="2" t="inlineStr"/>
       <c r="I20" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...5 lines deleted...]
-      <c r="M20" s="2" t="inlineStr"/>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="J20" s="2" t="inlineStr">
+        <is>
+          <t>0,10</t>
+        </is>
+      </c>
+      <c r="K20" s="2" t="inlineStr">
+        <is>
+          <t>63,00</t>
+        </is>
+      </c>
+      <c r="L20" s="2" t="inlineStr">
+        <is>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="M20" s="2" t="inlineStr">
+        <is>
+          <t>9,60</t>
+        </is>
+      </c>
       <c r="N20" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>35,00</t>
         </is>
       </c>
       <c r="O20" s="2" t="inlineStr"/>
-      <c r="P20" s="2" t="inlineStr"/>
+      <c r="P20" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q20" s="2" t="inlineStr"/>
       <c r="R20" s="2" t="inlineStr">
         <is>
-          <t>75.35 €</t>
+          <t>2688,53 €</t>
         </is>
       </c>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>AR12303</t>
+          <t>AR15223</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Cosmo GmbH</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr"/>
       <c r="E21" s="2" t="inlineStr"/>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>Rio-Eco Z N 65-120 PN6/10</t>
-[...6 lines deleted...]
-      </c>
+          <t>COSMO Giant 040-070, DN40, 220mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G21" s="2" t="inlineStr"/>
       <c r="H21" s="2" t="inlineStr"/>
       <c r="I21" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="J21" s="2" t="inlineStr">
         <is>
-          <t>0.01</t>
+          <t>0,10</t>
         </is>
       </c>
       <c r="K21" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>9,20</t>
         </is>
       </c>
       <c r="L21" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M21" s="2" t="inlineStr">
         <is>
-          <t>12.25</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="N21" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>10,60</t>
         </is>
       </c>
       <c r="O21" s="2" t="inlineStr"/>
       <c r="P21" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q21" s="2" t="inlineStr"/>
       <c r="R21" s="2" t="inlineStr">
         <is>
-          <t>2957.53 €</t>
+          <t>1058,40 €</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>AR12414</t>
+          <t>AR15941</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
-          <t>Rio-Therm-N</t>
+          <t>Calio</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>030-070</t>
+          <t>025-040</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
-          <t>Isolationsset Rio-Therm-N 30-70 S/T</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio 025-040 PN16</t>
+        </is>
+      </c>
+      <c r="G22" s="2" t="inlineStr"/>
       <c r="H22" s="2" t="inlineStr"/>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J22" s="2" t="inlineStr"/>
       <c r="K22" s="2" t="inlineStr"/>
       <c r="L22" s="2" t="inlineStr"/>
       <c r="M22" s="2" t="inlineStr"/>
-      <c r="N22" s="2" t="inlineStr"/>
+      <c r="N22" s="2" t="inlineStr">
+        <is>
+          <t>7,00</t>
+        </is>
+      </c>
       <c r="O22" s="2" t="inlineStr"/>
-      <c r="P22" s="2" t="inlineStr"/>
+      <c r="P22" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q22" s="2" t="inlineStr"/>
       <c r="R22" s="2" t="inlineStr">
         <is>
-          <t>27.96 €</t>
+          <t>316,38 €</t>
         </is>
       </c>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>AR12416</t>
+          <t>AR16521</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Cosmo GmbH</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D23" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D23" s="2" t="inlineStr"/>
       <c r="E23" s="2" t="inlineStr"/>
       <c r="F23" s="2" t="inlineStr">
         <is>
-          <t>Isolationsset Rio-Therm-N 65-50T / 65-100T</t>
-[...6 lines deleted...]
-      </c>
+          <t>COSMO Giant 032-040, DN32, 220mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G23" s="2" t="inlineStr"/>
       <c r="H23" s="2" t="inlineStr"/>
       <c r="I23" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...5 lines deleted...]
-      <c r="M23" s="2" t="inlineStr"/>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="J23" s="2" t="inlineStr">
+        <is>
+          <t>0,10</t>
+        </is>
+      </c>
+      <c r="K23" s="2" t="inlineStr">
+        <is>
+          <t>6,80</t>
+        </is>
+      </c>
+      <c r="L23" s="2" t="inlineStr">
+        <is>
+          <t>0,60</t>
+        </is>
+      </c>
+      <c r="M23" s="2" t="inlineStr">
+        <is>
+          <t>4,00</t>
+        </is>
+      </c>
       <c r="N23" s="2" t="inlineStr"/>
       <c r="O23" s="2" t="inlineStr"/>
-      <c r="P23" s="2" t="inlineStr"/>
+      <c r="P23" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q23" s="2" t="inlineStr"/>
       <c r="R23" s="2" t="inlineStr">
         <is>
-          <t>48.20 €</t>
+          <t>590,77 €</t>
         </is>
       </c>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>AR12437</t>
+          <t>AR17790</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
-          <t>Kemper-Klausing</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr"/>
       <c r="E24" s="2" t="inlineStr"/>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>FERNMELDEMODUL      CALIO U. RIO-ECO Z</t>
-[...6 lines deleted...]
-      </c>
+          <t>Rio-Eco Z N 65-120 PN6/10</t>
+        </is>
+      </c>
+      <c r="G24" s="2" t="inlineStr"/>
       <c r="H24" s="2" t="inlineStr"/>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J24" s="2" t="inlineStr"/>
-[...2 lines deleted...]
-      <c r="M24" s="2" t="inlineStr"/>
+      <c r="J24" s="2" t="inlineStr">
+        <is>
+          <t>0,01</t>
+        </is>
+      </c>
+      <c r="K24" s="2" t="inlineStr">
+        <is>
+          <t>41,00</t>
+        </is>
+      </c>
+      <c r="L24" s="2" t="inlineStr">
+        <is>
+          <t>2,40</t>
+        </is>
+      </c>
+      <c r="M24" s="2" t="inlineStr">
+        <is>
+          <t>12,25</t>
+        </is>
+      </c>
       <c r="N24" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>78,00</t>
         </is>
       </c>
       <c r="O24" s="2" t="inlineStr"/>
-      <c r="P24" s="2" t="inlineStr"/>
+      <c r="P24" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q24" s="2" t="inlineStr"/>
       <c r="R24" s="2" t="inlineStr">
         <is>
-          <t>179.08 €</t>
+          <t>2957,53 €</t>
         </is>
       </c>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>AR12847</t>
+          <t>AR29134843</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
-          <t>Calio-S</t>
+          <t>Calio-Therm NC</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>030-060</t>
+          <t>020-015</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
-          <t>Calio S V3 030-060</t>
-[...7 lines deleted...]
-      <c r="H25" s="2" t="inlineStr"/>
+          <t>Calio-Therm NC 020-015 G1 1/4 150 mm, Rp 3/4 PN10</t>
+        </is>
+      </c>
+      <c r="G25" s="2" t="inlineStr"/>
+      <c r="H25" s="2" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J25" s="2" t="inlineStr"/>
       <c r="K25" s="2" t="inlineStr">
         <is>
-          <t>3.15</t>
+          <t>2,40</t>
         </is>
       </c>
       <c r="L25" s="2" t="inlineStr">
         <is>
-          <t>1.63</t>
+          <t>0,20</t>
         </is>
       </c>
       <c r="M25" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>1,75</t>
         </is>
       </c>
       <c r="N25" s="2" t="inlineStr">
         <is>
-          <t>6.90</t>
+          <t>2,90</t>
         </is>
       </c>
       <c r="O25" s="2" t="inlineStr"/>
       <c r="P25" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q25" s="2" t="inlineStr"/>
       <c r="R25" s="2" t="inlineStr">
         <is>
-          <t>129.66 €</t>
+          <t>120,94 €</t>
         </is>
       </c>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>AR12945</t>
+          <t>AR29134844</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D26" s="2" t="inlineStr"/>
-      <c r="E26" s="2" t="inlineStr"/>
+      <c r="D26" s="2" t="inlineStr">
+        <is>
+          <t>Calio-Therm NC</t>
+        </is>
+      </c>
+      <c r="E26" s="2" t="inlineStr">
+        <is>
+          <t>020-030</t>
+        </is>
+      </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
-          <t>Wilo Star-RS 30/2-(DE) Rp11/4 0,007kW Art. Nr.:4107889</t>
-[...7 lines deleted...]
-      <c r="H26" s="2" t="inlineStr"/>
+          <t>Calio-Therm NC 020-030 G1 1/4 150 mm, Rp 3/4 PN10</t>
+        </is>
+      </c>
+      <c r="G26" s="2" t="inlineStr"/>
+      <c r="H26" s="2" t="inlineStr">
+        <is>
+          <t>150</t>
+        </is>
+      </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J26" s="2" t="inlineStr"/>
-      <c r="K26" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="M26" s="2" t="inlineStr"/>
+      <c r="K26" s="2" t="inlineStr">
+        <is>
+          <t>2,80</t>
+        </is>
+      </c>
+      <c r="L26" s="2" t="inlineStr">
+        <is>
+          <t>0,20</t>
+        </is>
+      </c>
+      <c r="M26" s="2" t="inlineStr">
+        <is>
+          <t>2,60</t>
+        </is>
+      </c>
       <c r="N26" s="2" t="inlineStr">
         <is>
-          <t>6.60</t>
+          <t>2,90</t>
         </is>
       </c>
       <c r="O26" s="2" t="inlineStr"/>
       <c r="P26" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q26" s="2" t="inlineStr"/>
       <c r="R26" s="2" t="inlineStr">
         <is>
-          <t>125.86 €</t>
+          <t>318,56 €</t>
         </is>
       </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
-          <t>AR12947</t>
+          <t>AR29134847</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D27" s="2" t="inlineStr"/>
-      <c r="E27" s="2" t="inlineStr"/>
+      <c r="D27" s="2" t="inlineStr">
+        <is>
+          <t>Calio-Therm NC</t>
+        </is>
+      </c>
+      <c r="E27" s="2" t="inlineStr">
+        <is>
+          <t>025-060</t>
+        </is>
+      </c>
       <c r="F27" s="2" t="inlineStr">
         <is>
-          <t>Wilo Star-Z 25/2 DM,Rp1,3x400V,72W Art. Nr.: 4037124</t>
-[...7 lines deleted...]
-      <c r="H27" s="2" t="inlineStr"/>
+          <t>Calio-Therm NC 025-060 G1 1/2 180 mm, Rp 1 PN10</t>
+        </is>
+      </c>
+      <c r="G27" s="2" t="inlineStr"/>
+      <c r="H27" s="2" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
       <c r="I27" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J27" s="2" t="inlineStr"/>
-      <c r="K27" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="M27" s="2" t="inlineStr"/>
+      <c r="K27" s="2" t="inlineStr">
+        <is>
+          <t>3,60</t>
+        </is>
+      </c>
+      <c r="L27" s="2" t="inlineStr">
+        <is>
+          <t>0,40</t>
+        </is>
+      </c>
+      <c r="M27" s="2" t="inlineStr">
+        <is>
+          <t>6,00</t>
+        </is>
+      </c>
       <c r="N27" s="2" t="inlineStr">
         <is>
-          <t>6.60</t>
+          <t>3,20</t>
         </is>
       </c>
       <c r="O27" s="2" t="inlineStr"/>
       <c r="P27" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q27" s="2" t="inlineStr"/>
       <c r="R27" s="2" t="inlineStr">
         <is>
-          <t>178.36 €</t>
-[...3 lines deleted...]
-    <row r="28" ht="32" customHeight="1">
+          <t>233,17 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="28" ht="18" customHeight="1">
       <c r="A28" s="2" t="inlineStr">
         <is>
-          <t>AR12953</t>
+          <t>AR29134848</t>
         </is>
       </c>
       <c r="B28" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C28" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D28" s="2" t="inlineStr"/>
-      <c r="E28" s="2" t="inlineStr"/>
+      <c r="D28" s="2" t="inlineStr">
+        <is>
+          <t>Calio-Therm NC</t>
+        </is>
+      </c>
+      <c r="E28" s="2" t="inlineStr">
+        <is>
+          <t>025-070</t>
+        </is>
+      </c>
       <c r="F28" s="2" t="inlineStr">
         <is>
-          <t>WILO Pumpensteuerung Steckmodul S1 R-h (analog)  Art. Nr.:  111130699</t>
-[...7 lines deleted...]
-      <c r="H28" s="2" t="inlineStr"/>
+          <t>Calio-Therm NC 025-070 G1 1/2 180 mm, Rp 1 PN10</t>
+        </is>
+      </c>
+      <c r="G28" s="2" t="inlineStr"/>
+      <c r="H28" s="2" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
       <c r="I28" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J28" s="2" t="inlineStr"/>
-      <c r="K28" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="M28" s="2" t="inlineStr"/>
+      <c r="K28" s="2" t="inlineStr">
+        <is>
+          <t>9,50</t>
+        </is>
+      </c>
+      <c r="L28" s="2" t="inlineStr">
+        <is>
+          <t>1,00</t>
+        </is>
+      </c>
+      <c r="M28" s="2" t="inlineStr">
+        <is>
+          <t>7,00</t>
+        </is>
+      </c>
       <c r="N28" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>7,80</t>
         </is>
       </c>
       <c r="O28" s="2" t="inlineStr"/>
-      <c r="P28" s="2" t="inlineStr"/>
+      <c r="P28" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V</t>
+        </is>
+      </c>
       <c r="Q28" s="2" t="inlineStr"/>
       <c r="R28" s="2" t="inlineStr">
         <is>
-          <t>61.84 €</t>
-[...3 lines deleted...]
-    <row r="29" ht="18" customHeight="1">
+          <t>400,90 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" ht="32" customHeight="1">
       <c r="A29" s="2" t="inlineStr">
         <is>
-          <t>AR13025</t>
+          <t>AR29134871</t>
         </is>
       </c>
       <c r="B29" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C29" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D29" s="2" t="inlineStr">
         <is>
-          <t>Rio-Eco-N</t>
+          <t>Calio</t>
         </is>
       </c>
       <c r="E29" s="2" t="inlineStr">
         <is>
-          <t>025-040</t>
+          <t>100-060</t>
         </is>
       </c>
       <c r="F29" s="2" t="inlineStr">
         <is>
-          <t>Rio-Eco N 25-40</t>
-[...7 lines deleted...]
-      <c r="H29" s="2" t="inlineStr"/>
+          <t>Calio V3 100-060 DN100 450 mm, PN6</t>
+        </is>
+      </c>
+      <c r="G29" s="2" t="inlineStr"/>
+      <c r="H29" s="2" t="inlineStr">
+        <is>
+          <t>450</t>
+        </is>
+      </c>
       <c r="I29" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J29" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J29" s="2" t="inlineStr"/>
       <c r="K29" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>55,00</t>
         </is>
       </c>
       <c r="L29" s="2" t="inlineStr">
         <is>
-          <t>1.50</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M29" s="2" t="inlineStr">
         <is>
-          <t>3.30</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="N29" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>45,20</t>
         </is>
       </c>
       <c r="O29" s="2" t="inlineStr"/>
       <c r="P29" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q29" s="2" t="inlineStr"/>
       <c r="R29" s="2" t="inlineStr">
         <is>
-          <t>163.17 €</t>
-[...3 lines deleted...]
-    <row r="30" ht="18" customHeight="1">
+          <t>1720,42 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" ht="32" customHeight="1">
       <c r="A30" s="2" t="inlineStr">
         <is>
-          <t>AR13036</t>
+          <t>AR29134897</t>
         </is>
       </c>
       <c r="B30" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C30" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D30" s="2" t="inlineStr">
         <is>
-          <t>Rio-Therm-N</t>
+          <t>Calio Z</t>
         </is>
       </c>
       <c r="E30" s="2" t="inlineStr">
         <is>
-          <t>025-060</t>
+          <t>030-060</t>
         </is>
       </c>
       <c r="F30" s="2" t="inlineStr">
         <is>
-          <t>Rio-Therm N 25-60 S</t>
-[...7 lines deleted...]
-      <c r="H30" s="2" t="inlineStr"/>
+          <t>Calio Z V3 030-060 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G30" s="2" t="inlineStr"/>
+      <c r="H30" s="2" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
       <c r="I30" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J30" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J30" s="2" t="inlineStr"/>
       <c r="K30" s="2" t="inlineStr">
         <is>
-          <t>3.30</t>
+          <t>14,50</t>
         </is>
       </c>
       <c r="L30" s="2" t="inlineStr">
         <is>
-          <t>0.25</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M30" s="2" t="inlineStr">
         <is>
-          <t>4.30</t>
+          <t>6,20</t>
         </is>
       </c>
       <c r="N30" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>14,75</t>
         </is>
       </c>
       <c r="O30" s="2" t="inlineStr"/>
       <c r="P30" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q30" s="2" t="inlineStr"/>
       <c r="R30" s="2" t="inlineStr">
         <is>
-          <t>279.90 €</t>
-[...3 lines deleted...]
-    <row r="31" ht="18" customHeight="1">
+          <t>924,44 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="31" ht="32" customHeight="1">
       <c r="A31" s="2" t="inlineStr">
         <is>
-          <t>AR14106</t>
+          <t>AR29134898</t>
         </is>
       </c>
       <c r="B31" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C31" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D31" s="2" t="inlineStr"/>
-      <c r="E31" s="2" t="inlineStr"/>
+      <c r="D31" s="2" t="inlineStr">
+        <is>
+          <t>Calio Z</t>
+        </is>
+      </c>
+      <c r="E31" s="2" t="inlineStr">
+        <is>
+          <t>030-100</t>
+        </is>
+      </c>
       <c r="F31" s="2" t="inlineStr">
         <is>
-          <t>CalioTherm S NC K</t>
-[...13 lines deleted...]
-      </c>
+          <t>Calio Z V3 030-100 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G31" s="2" t="inlineStr"/>
+      <c r="H31" s="2" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
+      <c r="I31" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J31" s="2" t="inlineStr"/>
       <c r="K31" s="2" t="inlineStr">
         <is>
-          <t>0.72</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="L31" s="2" t="inlineStr">
         <is>
-          <t>0.10</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M31" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="N31" s="2" t="inlineStr">
         <is>
-          <t>1.80</t>
+          <t>14,75</t>
         </is>
       </c>
       <c r="O31" s="2" t="inlineStr"/>
-      <c r="P31" s="2" t="inlineStr"/>
+      <c r="P31" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
+        </is>
+      </c>
       <c r="Q31" s="2" t="inlineStr"/>
       <c r="R31" s="2" t="inlineStr">
         <is>
-          <t>123.22 €</t>
-[...3 lines deleted...]
-    <row r="32" ht="18" customHeight="1">
+          <t>1058,84 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="32" ht="32" customHeight="1">
       <c r="A32" s="2" t="inlineStr">
         <is>
-          <t>AR14107</t>
+          <t>AR29134899</t>
         </is>
       </c>
       <c r="B32" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C32" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D32" s="2" t="inlineStr">
         <is>
-          <t>Rio-Therm-N</t>
-[...2 lines deleted...]
-      <c r="E32" s="2" t="inlineStr"/>
+          <t>Calio Z</t>
+        </is>
+      </c>
+      <c r="E32" s="2" t="inlineStr">
+        <is>
+          <t>032-080</t>
+        </is>
+      </c>
       <c r="F32" s="2" t="inlineStr">
         <is>
-          <t>Rio-Therm N 25-30 T</t>
-[...13 lines deleted...]
-      </c>
+          <t>Calio Z V3 032-080 DN32 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G32" s="2" t="inlineStr"/>
+      <c r="H32" s="2" t="inlineStr">
+        <is>
+          <t>220</t>
+        </is>
+      </c>
+      <c r="I32" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J32" s="2" t="inlineStr"/>
       <c r="K32" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>16,00</t>
         </is>
       </c>
       <c r="L32" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M32" s="2" t="inlineStr">
         <is>
-          <t>3.20</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="N32" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>19,10</t>
         </is>
       </c>
       <c r="O32" s="2" t="inlineStr"/>
       <c r="P32" s="2" t="inlineStr">
         <is>
-          <t>50Hz 3x 400 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q32" s="2" t="inlineStr"/>
       <c r="R32" s="2" t="inlineStr">
         <is>
-          <t>257.78 €</t>
+          <t>965,30 €</t>
         </is>
       </c>
     </row>
     <row r="33" ht="32" customHeight="1">
       <c r="A33" s="2" t="inlineStr">
         <is>
-          <t>AR14872</t>
+          <t>AR29134900</t>
         </is>
       </c>
       <c r="B33" s="2" t="inlineStr">
         <is>
-          <t>WILO</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C33" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D33" s="2" t="inlineStr"/>
-      <c r="E33" s="2" t="inlineStr"/>
+      <c r="D33" s="2" t="inlineStr">
+        <is>
+          <t>Calio Z</t>
+        </is>
+      </c>
+      <c r="E33" s="2" t="inlineStr">
+        <is>
+          <t>032-120</t>
+        </is>
+      </c>
       <c r="F33" s="2" t="inlineStr">
         <is>
-          <t>WILO TOP-E80/1-10 230V,50Hz, PN6, DN80,1160W Art.Nr.: 2033141</t>
-[...7 lines deleted...]
-      <c r="H33" s="2" t="inlineStr"/>
+          <t>Calio Z V3 032-120 DN32 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G33" s="2" t="inlineStr"/>
+      <c r="H33" s="2" t="inlineStr">
+        <is>
+          <t>220</t>
+        </is>
+      </c>
       <c r="I33" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J33" s="2" t="inlineStr"/>
       <c r="K33" s="2" t="inlineStr">
         <is>
-          <t>63.00</t>
+          <t>26,00</t>
         </is>
       </c>
       <c r="L33" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M33" s="2" t="inlineStr">
         <is>
-          <t>9.60</t>
+          <t>12,50</t>
         </is>
       </c>
       <c r="N33" s="2" t="inlineStr">
         <is>
-          <t>35.00</t>
+          <t>20,06</t>
         </is>
       </c>
       <c r="O33" s="2" t="inlineStr"/>
       <c r="P33" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q33" s="2" t="inlineStr"/>
       <c r="R33" s="2" t="inlineStr">
         <is>
-          <t>2688.53 €</t>
-[...3 lines deleted...]
-    <row r="34" ht="18" customHeight="1">
+          <t>1581,00 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="34" ht="32" customHeight="1">
       <c r="A34" s="2" t="inlineStr">
         <is>
-          <t>AR15223</t>
+          <t>AR29134903</t>
         </is>
       </c>
       <c r="B34" s="2" t="inlineStr">
         <is>
-          <t>Cosmo GmbH</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C34" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D34" s="2" t="inlineStr"/>
-      <c r="E34" s="2" t="inlineStr"/>
+      <c r="D34" s="2" t="inlineStr">
+        <is>
+          <t>Calio Z</t>
+        </is>
+      </c>
+      <c r="E34" s="2" t="inlineStr">
+        <is>
+          <t>050-080</t>
+        </is>
+      </c>
       <c r="F34" s="2" t="inlineStr">
         <is>
-          <t>COSMO Giant 040-070, DN40, 220mm, PN6/10/16</t>
-[...7 lines deleted...]
-      <c r="H34" s="2" t="inlineStr"/>
+          <t>Calio Z V3 050-080 DN50 240 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G34" s="2" t="inlineStr"/>
+      <c r="H34" s="2" t="inlineStr">
+        <is>
+          <t>240</t>
+        </is>
+      </c>
       <c r="I34" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J34" s="2" t="inlineStr"/>
       <c r="K34" s="2" t="inlineStr">
         <is>
-          <t>9.20</t>
+          <t>40,00</t>
         </is>
       </c>
       <c r="L34" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M34" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="N34" s="2" t="inlineStr">
         <is>
-          <t>10.60</t>
+          <t>27,56</t>
         </is>
       </c>
       <c r="O34" s="2" t="inlineStr"/>
       <c r="P34" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q34" s="2" t="inlineStr"/>
       <c r="R34" s="2" t="inlineStr">
         <is>
-          <t>1058.40 €</t>
-[...3 lines deleted...]
-    <row r="35" ht="18" customHeight="1">
+          <t>2057,29 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="35" ht="32" customHeight="1">
       <c r="A35" s="2" t="inlineStr">
         <is>
-          <t>AR15802</t>
+          <t>AR29134911</t>
         </is>
       </c>
       <c r="B35" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C35" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D35" s="2" t="inlineStr"/>
-      <c r="E35" s="2" t="inlineStr"/>
+      <c r="D35" s="2" t="inlineStr">
+        <is>
+          <t>Calio</t>
+        </is>
+      </c>
+      <c r="E35" s="2" t="inlineStr">
+        <is>
+          <t>025-040</t>
+        </is>
+      </c>
       <c r="F35" s="2" t="inlineStr">
         <is>
-          <t>KSB Distanz Ausgleichsstück DN40 PN6/10 Länge: 30mm</t>
-[...7 lines deleted...]
-      <c r="H35" s="2" t="inlineStr"/>
+          <t>Calio V3 025-040 G1 1/2 180 mm, Rp 1 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G35" s="2" t="inlineStr"/>
+      <c r="H35" s="2" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
       <c r="I35" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J35" s="2" t="inlineStr"/>
-      <c r="K35" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="M35" s="2" t="inlineStr"/>
+      <c r="K35" s="2" t="inlineStr">
+        <is>
+          <t>6,80</t>
+        </is>
+      </c>
+      <c r="L35" s="2" t="inlineStr">
+        <is>
+          <t>0,60</t>
+        </is>
+      </c>
+      <c r="M35" s="2" t="inlineStr">
+        <is>
+          <t>4,00</t>
+        </is>
+      </c>
       <c r="N35" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="O35" s="2" t="inlineStr"/>
-      <c r="P35" s="2" t="inlineStr"/>
+      <c r="P35" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
+        </is>
+      </c>
       <c r="Q35" s="2" t="inlineStr"/>
       <c r="R35" s="2" t="inlineStr">
         <is>
-          <t>20.80 €</t>
-[...3 lines deleted...]
-    <row r="36" ht="18" customHeight="1">
+          <t>316,38 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="36" ht="32" customHeight="1">
       <c r="A36" s="2" t="inlineStr">
         <is>
-          <t>AR16521</t>
+          <t>AR29134912</t>
         </is>
       </c>
       <c r="B36" s="2" t="inlineStr">
         <is>
-          <t>Cosmo GmbH</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C36" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D36" s="2" t="inlineStr"/>
-      <c r="E36" s="2" t="inlineStr"/>
+      <c r="D36" s="2" t="inlineStr">
+        <is>
+          <t>Calio</t>
+        </is>
+      </c>
+      <c r="E36" s="2" t="inlineStr">
+        <is>
+          <t>025-060</t>
+        </is>
+      </c>
       <c r="F36" s="2" t="inlineStr">
         <is>
-          <t>COSMO Giant 032-040, DN32, 220mm, PN6/10/16</t>
-[...7 lines deleted...]
-      <c r="H36" s="2" t="inlineStr"/>
+          <t>Calio V3 025-060 G1 1/2 180 mm, Rp 1 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G36" s="2" t="inlineStr"/>
+      <c r="H36" s="2" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
       <c r="I36" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="J36" s="2" t="inlineStr"/>
       <c r="K36" s="2" t="inlineStr">
         <is>
-          <t>6.80</t>
+          <t>7,40</t>
         </is>
       </c>
       <c r="L36" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M36" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
-[...2 lines deleted...]
-      <c r="N36" s="2" t="inlineStr"/>
+          <t>5,00</t>
+        </is>
+      </c>
+      <c r="N36" s="2" t="inlineStr">
+        <is>
+          <t>6,50</t>
+        </is>
+      </c>
       <c r="O36" s="2" t="inlineStr"/>
       <c r="P36" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q36" s="2" t="inlineStr"/>
       <c r="R36" s="2" t="inlineStr">
         <is>
-          <t>590.77 €</t>
-[...3 lines deleted...]
-    <row r="37" ht="18" customHeight="1">
+          <t>410,41 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="37" ht="32" customHeight="1">
       <c r="A37" s="2" t="inlineStr">
         <is>
-          <t>AR17575</t>
+          <t>AR29134913</t>
         </is>
       </c>
       <c r="B37" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C37" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D37" s="2" t="inlineStr"/>
-      <c r="E37" s="2" t="inlineStr"/>
+      <c r="D37" s="2" t="inlineStr">
+        <is>
+          <t>Calio</t>
+        </is>
+      </c>
+      <c r="E37" s="2" t="inlineStr">
+        <is>
+          <t>025-080</t>
+        </is>
+      </c>
       <c r="F37" s="2" t="inlineStr">
         <is>
-          <t>Zwischenstück F10 PN6</t>
-[...7 lines deleted...]
-      <c r="H37" s="2" t="inlineStr"/>
+          <t>Calio V3 025-080 G1 1/2 180 mm, Rp 1 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G37" s="2" t="inlineStr"/>
+      <c r="H37" s="2" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
       <c r="I37" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J37" s="2" t="inlineStr"/>
-      <c r="K37" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="M37" s="2" t="inlineStr"/>
+      <c r="K37" s="2" t="inlineStr">
+        <is>
+          <t>9,20</t>
+        </is>
+      </c>
+      <c r="L37" s="2" t="inlineStr">
+        <is>
+          <t>0,60</t>
+        </is>
+      </c>
+      <c r="M37" s="2" t="inlineStr">
+        <is>
+          <t>7,00</t>
+        </is>
+      </c>
       <c r="N37" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="O37" s="2" t="inlineStr"/>
-      <c r="P37" s="2" t="inlineStr"/>
+      <c r="P37" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
+        </is>
+      </c>
       <c r="Q37" s="2" t="inlineStr"/>
       <c r="R37" s="2" t="inlineStr">
         <is>
-          <t>61.04 €</t>
-[...3 lines deleted...]
-    <row r="38" ht="18" customHeight="1">
+          <t>425,32 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="38" ht="32" customHeight="1">
       <c r="A38" s="2" t="inlineStr">
         <is>
-          <t>AR17576</t>
+          <t>AR29134914</t>
         </is>
       </c>
       <c r="B38" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C38" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D38" s="2" t="inlineStr"/>
-      <c r="E38" s="2" t="inlineStr"/>
+      <c r="D38" s="2" t="inlineStr">
+        <is>
+          <t>Calio</t>
+        </is>
+      </c>
+      <c r="E38" s="2" t="inlineStr">
+        <is>
+          <t>025-100</t>
+        </is>
+      </c>
       <c r="F38" s="2" t="inlineStr">
         <is>
-          <t>Zwischenstück F30 PN6</t>
+          <t>Calio V3 025-100 G1 1/2 180 mm, Rp 1 PN6/10/16</t>
         </is>
       </c>
       <c r="G38" s="2" t="inlineStr">
         <is>
-          <t>2900</t>
-[...2 lines deleted...]
-      <c r="H38" s="2" t="inlineStr"/>
+          <t>4500</t>
+        </is>
+      </c>
+      <c r="H38" s="2" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
       <c r="I38" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J38" s="2" t="inlineStr"/>
-      <c r="K38" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="M38" s="2" t="inlineStr"/>
+      <c r="K38" s="2" t="inlineStr">
+        <is>
+          <t>10,10</t>
+        </is>
+      </c>
+      <c r="L38" s="2" t="inlineStr">
+        <is>
+          <t>0,60</t>
+        </is>
+      </c>
+      <c r="M38" s="2" t="inlineStr">
+        <is>
+          <t>9,00</t>
+        </is>
+      </c>
       <c r="N38" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="O38" s="2" t="inlineStr"/>
-      <c r="P38" s="2" t="inlineStr"/>
+      <c r="P38" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
+        </is>
+      </c>
       <c r="Q38" s="2" t="inlineStr"/>
       <c r="R38" s="2" t="inlineStr">
         <is>
-          <t>61.04 €</t>
-[...3 lines deleted...]
-    <row r="39" ht="18" customHeight="1">
+          <t>474,30 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="39" ht="32" customHeight="1">
       <c r="A39" s="2" t="inlineStr">
         <is>
-          <t>AR17577</t>
+          <t>AR29134915</t>
         </is>
       </c>
       <c r="B39" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C39" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D39" s="2" t="inlineStr"/>
-      <c r="E39" s="2" t="inlineStr"/>
+      <c r="D39" s="2" t="inlineStr">
+        <is>
+          <t>Calio</t>
+        </is>
+      </c>
+      <c r="E39" s="2" t="inlineStr">
+        <is>
+          <t>030-040</t>
+        </is>
+      </c>
       <c r="F39" s="2" t="inlineStr">
         <is>
-          <t>KSB Distanz Ausgleichsstück DN100 PN16 Länge 55mm 110862695</t>
-[...7 lines deleted...]
-      <c r="H39" s="2" t="inlineStr"/>
+          <t>Calio V3 030-040 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G39" s="2" t="inlineStr"/>
+      <c r="H39" s="2" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
       <c r="I39" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J39" s="2" t="inlineStr"/>
-      <c r="K39" s="2" t="inlineStr"/>
-[...1 lines deleted...]
-      <c r="M39" s="2" t="inlineStr"/>
+      <c r="K39" s="2" t="inlineStr">
+        <is>
+          <t>6,80</t>
+        </is>
+      </c>
+      <c r="L39" s="2" t="inlineStr">
+        <is>
+          <t>0,60</t>
+        </is>
+      </c>
+      <c r="M39" s="2" t="inlineStr">
+        <is>
+          <t>4,00</t>
+        </is>
+      </c>
       <c r="N39" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>6,70</t>
         </is>
       </c>
       <c r="O39" s="2" t="inlineStr"/>
-      <c r="P39" s="2" t="inlineStr"/>
+      <c r="P39" s="2" t="inlineStr">
+        <is>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
+        </is>
+      </c>
       <c r="Q39" s="2" t="inlineStr"/>
       <c r="R39" s="2" t="inlineStr">
         <is>
-          <t>61.04 €</t>
-[...3 lines deleted...]
-    <row r="40" ht="18" customHeight="1">
+          <t>351,13 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="40" ht="32" customHeight="1">
       <c r="A40" s="2" t="inlineStr">
         <is>
-          <t>AR17790</t>
+          <t>AR29134916</t>
         </is>
       </c>
       <c r="B40" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C40" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D40" s="2" t="inlineStr"/>
-      <c r="E40" s="2" t="inlineStr"/>
+      <c r="D40" s="2" t="inlineStr">
+        <is>
+          <t>Calio</t>
+        </is>
+      </c>
+      <c r="E40" s="2" t="inlineStr">
+        <is>
+          <t>030-060</t>
+        </is>
+      </c>
       <c r="F40" s="2" t="inlineStr">
         <is>
-          <t>Rio-Eco Z N 65-120 PN6/10</t>
-[...7 lines deleted...]
-      <c r="H40" s="2" t="inlineStr"/>
+          <t>Calio V3 030-060 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G40" s="2" t="inlineStr"/>
+      <c r="H40" s="2" t="inlineStr">
+        <is>
+          <t>180</t>
+        </is>
+      </c>
       <c r="I40" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J40" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J40" s="2" t="inlineStr"/>
       <c r="K40" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>7,40</t>
         </is>
       </c>
       <c r="L40" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M40" s="2" t="inlineStr">
         <is>
-          <t>12.25</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="N40" s="2" t="inlineStr">
         <is>
-          <t>78.00</t>
+          <t>6,70</t>
         </is>
       </c>
       <c r="O40" s="2" t="inlineStr"/>
       <c r="P40" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q40" s="2" t="inlineStr"/>
       <c r="R40" s="2" t="inlineStr">
         <is>
-          <t>2957.53 €</t>
-[...3 lines deleted...]
-    <row r="41" ht="18" customHeight="1">
+          <t>434,65 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="41" ht="32" customHeight="1">
       <c r="A41" s="2" t="inlineStr">
         <is>
-          <t>AR29134843</t>
+          <t>AR29134917</t>
         </is>
       </c>
       <c r="B41" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C41" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D41" s="2" t="inlineStr">
         <is>
-          <t>Calio-Therm NC</t>
+          <t>Calio</t>
         </is>
       </c>
       <c r="E41" s="2" t="inlineStr">
         <is>
-          <t>020-015 130</t>
+          <t>030-080</t>
         </is>
       </c>
       <c r="F41" s="2" t="inlineStr">
         <is>
-          <t>Calio-Therm NC 020-015 G1 1/4 150 mm, Rp 3/4 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 030-080 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G41" s="2" t="inlineStr"/>
       <c r="H41" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I41" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J41" s="2" t="inlineStr"/>
       <c r="K41" s="2" t="inlineStr">
         <is>
-          <t>2.40</t>
+          <t>9,20</t>
         </is>
       </c>
       <c r="L41" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M41" s="2" t="inlineStr">
         <is>
-          <t>1.75</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="N41" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>6,70</t>
         </is>
       </c>
       <c r="O41" s="2" t="inlineStr"/>
       <c r="P41" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q41" s="2" t="inlineStr"/>
       <c r="R41" s="2" t="inlineStr">
         <is>
-          <t>120.94 €</t>
-[...3 lines deleted...]
-    <row r="42" ht="18" customHeight="1">
+          <t>451,91 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="42" ht="32" customHeight="1">
       <c r="A42" s="2" t="inlineStr">
         <is>
-          <t>AR29134844</t>
+          <t>AR29134918</t>
         </is>
       </c>
       <c r="B42" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C42" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D42" s="2" t="inlineStr">
         <is>
-          <t>Calio-Therm NC</t>
+          <t>Calio</t>
         </is>
       </c>
       <c r="E42" s="2" t="inlineStr">
         <is>
-          <t>020-030 130</t>
+          <t>030-100</t>
         </is>
       </c>
       <c r="F42" s="2" t="inlineStr">
         <is>
-          <t>Calio-Therm NC 020-030 G1 1/4 150 mm, Rp 3/4 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 030-100 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G42" s="2" t="inlineStr"/>
       <c r="H42" s="2" t="inlineStr">
         <is>
-          <t>150</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I42" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J42" s="2" t="inlineStr"/>
       <c r="K42" s="2" t="inlineStr">
         <is>
-          <t>2.80</t>
+          <t>10,10</t>
         </is>
       </c>
       <c r="L42" s="2" t="inlineStr">
         <is>
-          <t>0.20</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M42" s="2" t="inlineStr">
         <is>
-          <t>2.60</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="N42" s="2" t="inlineStr">
         <is>
-          <t>2.90</t>
+          <t>6,70</t>
         </is>
       </c>
       <c r="O42" s="2" t="inlineStr"/>
       <c r="P42" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q42" s="2" t="inlineStr"/>
       <c r="R42" s="2" t="inlineStr">
         <is>
-          <t>318.56 €</t>
-[...3 lines deleted...]
-    <row r="43" ht="18" customHeight="1">
+          <t>505,53 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="43" ht="32" customHeight="1">
       <c r="A43" s="2" t="inlineStr">
         <is>
-          <t>AR29134847</t>
+          <t>AR29134919</t>
         </is>
       </c>
       <c r="B43" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C43" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D43" s="2" t="inlineStr">
         <is>
-          <t>Calio-Therm NC</t>
+          <t>Calio</t>
         </is>
       </c>
       <c r="E43" s="2" t="inlineStr">
         <is>
-          <t>025-060</t>
+          <t>030-120</t>
         </is>
       </c>
       <c r="F43" s="2" t="inlineStr">
         <is>
-          <t>Calio-Therm NC 025-060 G1 1/2 180 mm, Rp 1 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 030-120 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G43" s="2" t="inlineStr"/>
       <c r="H43" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I43" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J43" s="2" t="inlineStr"/>
       <c r="K43" s="2" t="inlineStr">
         <is>
-          <t>3.60</t>
+          <t>13,10</t>
         </is>
       </c>
       <c r="L43" s="2" t="inlineStr">
         <is>
-          <t>0.40</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M43" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="N43" s="2" t="inlineStr">
         <is>
-          <t>3.20</t>
+          <t>8,16</t>
         </is>
       </c>
       <c r="O43" s="2" t="inlineStr"/>
       <c r="P43" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q43" s="2" t="inlineStr"/>
       <c r="R43" s="2" t="inlineStr">
         <is>
-          <t>233.17 €</t>
-[...3 lines deleted...]
-    <row r="44" ht="18" customHeight="1">
+          <t>771,83 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="44" ht="32" customHeight="1">
       <c r="A44" s="2" t="inlineStr">
         <is>
-          <t>AR29134848</t>
+          <t>AR29134920</t>
         </is>
       </c>
       <c r="B44" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C44" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D44" s="2" t="inlineStr">
         <is>
-          <t>Calio-Therm NC</t>
+          <t>Calio</t>
         </is>
       </c>
       <c r="E44" s="2" t="inlineStr">
         <is>
-          <t>025-070</t>
+          <t>032-120</t>
         </is>
       </c>
       <c r="F44" s="2" t="inlineStr">
         <is>
-          <t>Calio-Therm NC 025-070 G1 1/2 180 mm, Rp 1 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 032-120 DN32 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G44" s="2" t="inlineStr"/>
       <c r="H44" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I44" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J44" s="2" t="inlineStr"/>
       <c r="K44" s="2" t="inlineStr">
         <is>
-          <t>9.50</t>
+          <t>13,10</t>
         </is>
       </c>
       <c r="L44" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M44" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="N44" s="2" t="inlineStr">
         <is>
-          <t>7.80</t>
+          <t>11,32</t>
         </is>
       </c>
       <c r="O44" s="2" t="inlineStr"/>
       <c r="P44" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q44" s="2" t="inlineStr"/>
       <c r="R44" s="2" t="inlineStr">
         <is>
-          <t>400.90 €</t>
+          <t>789,09 €</t>
         </is>
       </c>
     </row>
     <row r="45" ht="32" customHeight="1">
       <c r="A45" s="2" t="inlineStr">
         <is>
-          <t>AR29134854</t>
+          <t>AR29134921</t>
         </is>
       </c>
       <c r="B45" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
-          <t>CalioTherm Pro</t>
+          <t>Calio</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr">
         <is>
-          <t>030-100</t>
+          <t>040-060</t>
         </is>
       </c>
       <c r="F45" s="2" t="inlineStr">
         <is>
-          <t>CalioTherm Pro 030-100 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 040-060 DN40 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G45" s="2" t="inlineStr"/>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J45" s="2" t="inlineStr"/>
       <c r="K45" s="2" t="inlineStr">
         <is>
-          <t>10.20</t>
+          <t>7,40</t>
         </is>
       </c>
       <c r="L45" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0,70</t>
         </is>
       </c>
       <c r="M45" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="N45" s="2" t="inlineStr">
         <is>
-          <t>6.10</t>
+          <t>10,38</t>
         </is>
       </c>
       <c r="O45" s="2" t="inlineStr"/>
       <c r="P45" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q45" s="2" t="inlineStr"/>
       <c r="R45" s="2" t="inlineStr">
         <is>
-          <t>1235.60 €</t>
+          <t>471,97 €</t>
         </is>
       </c>
     </row>
     <row r="46" ht="32" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
-          <t>AR29134871</t>
+          <t>AR29134922</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
         <is>
           <t>Calio</t>
         </is>
       </c>
       <c r="E46" s="2" t="inlineStr">
         <is>
-          <t>100-060</t>
+          <t>040-070</t>
         </is>
       </c>
       <c r="F46" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 100-060 DN100 450 mm, PN6</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 040-070 DN40 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G46" s="2" t="inlineStr"/>
       <c r="H46" s="2" t="inlineStr">
         <is>
-          <t>450</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I46" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J46" s="2" t="inlineStr"/>
       <c r="K46" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>9,20</t>
         </is>
       </c>
       <c r="L46" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M46" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="N46" s="2" t="inlineStr">
         <is>
-          <t>45.20</t>
+          <t>10,38</t>
         </is>
       </c>
       <c r="O46" s="2" t="inlineStr"/>
       <c r="P46" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q46" s="2" t="inlineStr"/>
       <c r="R46" s="2" t="inlineStr">
         <is>
-          <t>1720.42 €</t>
+          <t>506,93 €</t>
         </is>
       </c>
     </row>
     <row r="47" ht="32" customHeight="1">
       <c r="A47" s="2" t="inlineStr">
         <is>
-          <t>AR29134897</t>
+          <t>AR29134923</t>
         </is>
       </c>
       <c r="B47" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C47" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D47" s="2" t="inlineStr">
         <is>
-          <t>Calio Z</t>
+          <t>Calio</t>
         </is>
       </c>
       <c r="E47" s="2" t="inlineStr">
         <is>
-          <t>030-060</t>
+          <t>040-080</t>
         </is>
       </c>
       <c r="F47" s="2" t="inlineStr">
         <is>
-          <t>Calio Z V3 030-060 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 040-080 DN40 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G47" s="2" t="inlineStr"/>
       <c r="H47" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I47" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J47" s="2" t="inlineStr"/>
       <c r="K47" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>18,50</t>
         </is>
       </c>
       <c r="L47" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M47" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="N47" s="2" t="inlineStr">
         <is>
-          <t>14.75</t>
+          <t>13,19</t>
         </is>
       </c>
       <c r="O47" s="2" t="inlineStr"/>
       <c r="P47" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q47" s="2" t="inlineStr"/>
       <c r="R47" s="2" t="inlineStr">
         <is>
-          <t>924.44 €</t>
+          <t>807,29 €</t>
         </is>
       </c>
     </row>
     <row r="48" ht="32" customHeight="1">
       <c r="A48" s="2" t="inlineStr">
         <is>
-          <t>AR29134898</t>
+          <t>AR29134924</t>
         </is>
       </c>
       <c r="B48" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C48" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D48" s="2" t="inlineStr">
         <is>
-          <t>Calio Z</t>
+          <t>Calio</t>
         </is>
       </c>
       <c r="E48" s="2" t="inlineStr">
         <is>
-          <t>030-100</t>
+          <t>040-090</t>
         </is>
       </c>
       <c r="F48" s="2" t="inlineStr">
         <is>
-          <t>Calio Z V3 030-100 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 040-090 DN40 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G48" s="2" t="inlineStr"/>
       <c r="H48" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I48" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J48" s="2" t="inlineStr"/>
       <c r="K48" s="2" t="inlineStr">
         <is>
-          <t>10.00</t>
+          <t>10,10</t>
         </is>
       </c>
       <c r="L48" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M48" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="N48" s="2" t="inlineStr">
         <is>
-          <t>14.75</t>
+          <t>10,38</t>
         </is>
       </c>
       <c r="O48" s="2" t="inlineStr"/>
       <c r="P48" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q48" s="2" t="inlineStr"/>
       <c r="R48" s="2" t="inlineStr">
         <is>
-          <t>1058.84 €</t>
+          <t>539,58 €</t>
         </is>
       </c>
     </row>
     <row r="49" ht="32" customHeight="1">
       <c r="A49" s="2" t="inlineStr">
         <is>
-          <t>AR29134899</t>
+          <t>AR29134925</t>
         </is>
       </c>
       <c r="B49" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C49" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D49" s="2" t="inlineStr">
         <is>
-          <t>Calio Z</t>
+          <t>Calio</t>
         </is>
       </c>
       <c r="E49" s="2" t="inlineStr">
         <is>
-          <t>032-080</t>
+          <t>040-100</t>
         </is>
       </c>
       <c r="F49" s="2" t="inlineStr">
         <is>
-          <t>Calio Z V3 032-080 DN32 220 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 040-100 DN40 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G49" s="2" t="inlineStr"/>
       <c r="H49" s="2" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="I49" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J49" s="2" t="inlineStr"/>
       <c r="K49" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>21,60</t>
         </is>
       </c>
       <c r="L49" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M49" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="N49" s="2" t="inlineStr">
         <is>
-          <t>19.10</t>
+          <t>13,19</t>
         </is>
       </c>
       <c r="O49" s="2" t="inlineStr"/>
       <c r="P49" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q49" s="2" t="inlineStr"/>
       <c r="R49" s="2" t="inlineStr">
         <is>
-          <t>965.30 €</t>
+          <t>891,23 €</t>
         </is>
       </c>
     </row>
     <row r="50" ht="32" customHeight="1">
       <c r="A50" s="2" t="inlineStr">
         <is>
-          <t>AR29134900</t>
+          <t>AR29134926</t>
         </is>
       </c>
       <c r="B50" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C50" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D50" s="2" t="inlineStr">
         <is>
-          <t>Calio Z</t>
+          <t>Calio</t>
         </is>
       </c>
       <c r="E50" s="2" t="inlineStr">
         <is>
-          <t>032-120</t>
+          <t>050-040</t>
         </is>
       </c>
       <c r="F50" s="2" t="inlineStr">
         <is>
-          <t>Calio Z V3 032-120 DN32 220 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 050-040 DN50 240 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G50" s="2" t="inlineStr"/>
       <c r="H50" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>240</t>
         </is>
       </c>
       <c r="I50" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J50" s="2" t="inlineStr"/>
       <c r="K50" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="L50" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0,70</t>
         </is>
       </c>
       <c r="M50" s="2" t="inlineStr">
         <is>
-          <t>12.50</t>
+          <t>4,40</t>
         </is>
       </c>
       <c r="N50" s="2" t="inlineStr">
         <is>
-          <t>20.06</t>
+          <t>11,60</t>
         </is>
       </c>
       <c r="O50" s="2" t="inlineStr"/>
       <c r="P50" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q50" s="2" t="inlineStr"/>
       <c r="R50" s="2" t="inlineStr">
         <is>
-          <t>1581.00 €</t>
+          <t>891,23 €</t>
         </is>
       </c>
     </row>
     <row r="51" ht="32" customHeight="1">
       <c r="A51" s="2" t="inlineStr">
         <is>
-          <t>AR29134903</t>
+          <t>AR29134928</t>
         </is>
       </c>
       <c r="B51" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C51" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D51" s="2" t="inlineStr">
         <is>
-          <t>Calio Z</t>
+          <t>Calio</t>
         </is>
       </c>
       <c r="E51" s="2" t="inlineStr">
         <is>
           <t>050-080</t>
         </is>
       </c>
       <c r="F51" s="2" t="inlineStr">
         <is>
-          <t>Calio Z V3 050-080 DN50 240 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 050-080 DN50 240 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G51" s="2" t="inlineStr"/>
       <c r="H51" s="2" t="inlineStr">
         <is>
           <t>240</t>
         </is>
       </c>
       <c r="I51" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J51" s="2" t="inlineStr"/>
       <c r="K51" s="2" t="inlineStr">
         <is>
-          <t>40.00</t>
+          <t>21,00</t>
         </is>
       </c>
       <c r="L51" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M51" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="N51" s="2" t="inlineStr">
         <is>
-          <t>27.56</t>
+          <t>14,57</t>
         </is>
       </c>
       <c r="O51" s="2" t="inlineStr"/>
       <c r="P51" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q51" s="2" t="inlineStr"/>
       <c r="R51" s="2" t="inlineStr">
         <is>
-          <t>2057.29 €</t>
+          <t>1057,26 €</t>
         </is>
       </c>
     </row>
     <row r="52" ht="32" customHeight="1">
       <c r="A52" s="2" t="inlineStr">
         <is>
-          <t>AR29134911</t>
+          <t>AR29134929</t>
         </is>
       </c>
       <c r="B52" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C52" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D52" s="2" t="inlineStr">
         <is>
           <t>Calio</t>
         </is>
       </c>
       <c r="E52" s="2" t="inlineStr">
         <is>
-          <t>025-040</t>
+          <t>050-090</t>
         </is>
       </c>
       <c r="F52" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 025-040 G1 1/2 180 mm, Rp 1 PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 050-090 DN50 240 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G52" s="2" t="inlineStr"/>
       <c r="H52" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>240</t>
         </is>
       </c>
       <c r="I52" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J52" s="2" t="inlineStr"/>
       <c r="K52" s="2" t="inlineStr">
         <is>
-          <t>6.80</t>
+          <t>10,20</t>
         </is>
       </c>
       <c r="L52" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M52" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="N52" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>11,60</t>
         </is>
       </c>
       <c r="O52" s="2" t="inlineStr"/>
       <c r="P52" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q52" s="2" t="inlineStr"/>
       <c r="R52" s="2" t="inlineStr">
         <is>
-          <t>316.38 €</t>
+          <t>654,78 €</t>
         </is>
       </c>
     </row>
     <row r="53" ht="32" customHeight="1">
       <c r="A53" s="2" t="inlineStr">
         <is>
-          <t>AR29134912</t>
+          <t>AR29134930</t>
         </is>
       </c>
       <c r="B53" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C53" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D53" s="2" t="inlineStr">
         <is>
           <t>Calio</t>
         </is>
       </c>
       <c r="E53" s="2" t="inlineStr">
         <is>
-          <t>025-060</t>
+          <t>065-060</t>
         </is>
       </c>
       <c r="F53" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 025-060 G1 1/2 180 mm, Rp 1 PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 065-060 DN65 340 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G53" s="2" t="inlineStr"/>
       <c r="H53" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>340</t>
         </is>
       </c>
       <c r="I53" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J53" s="2" t="inlineStr"/>
       <c r="K53" s="2" t="inlineStr">
         <is>
-          <t>7.40</t>
+          <t>23,50</t>
         </is>
       </c>
       <c r="L53" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M53" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="N53" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>21,56</t>
         </is>
       </c>
       <c r="O53" s="2" t="inlineStr"/>
       <c r="P53" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q53" s="2" t="inlineStr"/>
       <c r="R53" s="2" t="inlineStr">
         <is>
-          <t>410.41 €</t>
+          <t>1157,06 €</t>
         </is>
       </c>
     </row>
     <row r="54" ht="32" customHeight="1">
       <c r="A54" s="2" t="inlineStr">
         <is>
-          <t>AR29134913</t>
+          <t>AR29134932</t>
         </is>
       </c>
       <c r="B54" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C54" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D54" s="2" t="inlineStr">
         <is>
           <t>Calio</t>
         </is>
       </c>
       <c r="E54" s="2" t="inlineStr">
         <is>
-          <t>025-080</t>
+          <t>025-060</t>
         </is>
       </c>
       <c r="F54" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 025-080 G1 1/2 180 mm, Rp 1 PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 025-060 G1 1/2 180 mm,  PN16</t>
+        </is>
+      </c>
+      <c r="G54" s="2" t="inlineStr"/>
       <c r="H54" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I54" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J54" s="2" t="inlineStr"/>
       <c r="K54" s="2" t="inlineStr">
         <is>
-          <t>9.20</t>
+          <t>7,40</t>
         </is>
       </c>
       <c r="L54" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M54" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="N54" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="O54" s="2" t="inlineStr"/>
       <c r="P54" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q54" s="2" t="inlineStr"/>
       <c r="R54" s="2" t="inlineStr">
         <is>
-          <t>425.32 €</t>
+          <t>410,41 €</t>
         </is>
       </c>
     </row>
     <row r="55" ht="32" customHeight="1">
       <c r="A55" s="2" t="inlineStr">
         <is>
-          <t>AR29134914</t>
+          <t>AR29134934</t>
         </is>
       </c>
       <c r="B55" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C55" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D55" s="2" t="inlineStr">
         <is>
           <t>Calio</t>
         </is>
       </c>
       <c r="E55" s="2" t="inlineStr">
         <is>
           <t>025-100</t>
         </is>
       </c>
       <c r="F55" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 025-100 G1 1/2 180 mm, Rp 1 PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 025-100 G1 1/2 180 mm,  PN16</t>
+        </is>
+      </c>
+      <c r="G55" s="2" t="inlineStr"/>
       <c r="H55" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I55" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J55" s="2" t="inlineStr"/>
       <c r="K55" s="2" t="inlineStr">
         <is>
-          <t>10.10</t>
+          <t>10,10</t>
         </is>
       </c>
       <c r="L55" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M55" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="N55" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="O55" s="2" t="inlineStr"/>
       <c r="P55" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q55" s="2" t="inlineStr"/>
       <c r="R55" s="2" t="inlineStr">
         <is>
-          <t>474.30 €</t>
+          <t>474,30 €</t>
         </is>
       </c>
     </row>
     <row r="56" ht="32" customHeight="1">
       <c r="A56" s="2" t="inlineStr">
         <is>
-          <t>AR29134915</t>
+          <t>AR29134981</t>
         </is>
       </c>
       <c r="B56" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C56" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D56" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-S V3</t>
         </is>
       </c>
       <c r="E56" s="2" t="inlineStr">
         <is>
-          <t>030-040</t>
+          <t>025-060 BMS</t>
         </is>
       </c>
       <c r="F56" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 030-040 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio S V3 025-060 BMS G1 1/2 180 mm, Rp 1 PN10</t>
+        </is>
+      </c>
+      <c r="G56" s="2" t="inlineStr"/>
       <c r="H56" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I56" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J56" s="2" t="inlineStr"/>
       <c r="K56" s="2" t="inlineStr">
         <is>
-          <t>6.80</t>
+          <t>7,40</t>
         </is>
       </c>
       <c r="L56" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M56" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>6,20</t>
         </is>
       </c>
       <c r="N56" s="2" t="inlineStr">
         <is>
-          <t>6.70</t>
+          <t>6,50</t>
         </is>
       </c>
       <c r="O56" s="2" t="inlineStr"/>
       <c r="P56" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q56" s="2" t="inlineStr"/>
       <c r="R56" s="2" t="inlineStr">
         <is>
-          <t>351.13 €</t>
+          <t>289,18 €</t>
         </is>
       </c>
     </row>
     <row r="57" ht="32" customHeight="1">
       <c r="A57" s="2" t="inlineStr">
         <is>
-          <t>AR29134916</t>
+          <t>AR29134985</t>
         </is>
       </c>
       <c r="B57" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C57" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D57" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-S Pro</t>
         </is>
       </c>
       <c r="E57" s="2" t="inlineStr">
         <is>
-          <t>030-060</t>
+          <t>025-080</t>
         </is>
       </c>
       <c r="F57" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 030-060 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio S Pro 025-080 G1 1/2 180 mm, Rp 1 PN10</t>
+        </is>
+      </c>
+      <c r="G57" s="2" t="inlineStr"/>
       <c r="H57" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I57" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J57" s="2" t="inlineStr"/>
       <c r="K57" s="2" t="inlineStr">
         <is>
-          <t>7.40</t>
+          <t>2,70</t>
         </is>
       </c>
       <c r="L57" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M57" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="N57" s="2" t="inlineStr">
         <is>
-          <t>6.70</t>
+          <t>3,30</t>
         </is>
       </c>
       <c r="O57" s="2" t="inlineStr"/>
       <c r="P57" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q57" s="2" t="inlineStr"/>
       <c r="R57" s="2" t="inlineStr">
         <is>
-          <t>434.65 €</t>
+          <t>175,27 €</t>
         </is>
       </c>
     </row>
     <row r="58" ht="32" customHeight="1">
       <c r="A58" s="2" t="inlineStr">
         <is>
-          <t>AR29134917</t>
+          <t>AR29134987</t>
         </is>
       </c>
       <c r="B58" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C58" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D58" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-S Pro</t>
         </is>
       </c>
       <c r="E58" s="2" t="inlineStr">
         <is>
-          <t>030-080</t>
+          <t>015-040 130</t>
         </is>
       </c>
       <c r="F58" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 030-080 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio S Pro 015-040 G1 130 mm, Rp 1/2 PN10</t>
+        </is>
+      </c>
+      <c r="G58" s="2" t="inlineStr"/>
       <c r="H58" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>130</t>
         </is>
       </c>
       <c r="I58" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J58" s="2" t="inlineStr"/>
       <c r="K58" s="2" t="inlineStr">
         <is>
-          <t>9.20</t>
+          <t>2,70</t>
         </is>
       </c>
       <c r="L58" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M58" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="N58" s="2" t="inlineStr">
         <is>
-          <t>6.70</t>
+          <t>3,30</t>
         </is>
       </c>
       <c r="O58" s="2" t="inlineStr"/>
       <c r="P58" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q58" s="2" t="inlineStr"/>
       <c r="R58" s="2" t="inlineStr">
         <is>
-          <t>451.91 €</t>
+          <t>129,09 €</t>
         </is>
       </c>
     </row>
     <row r="59" ht="32" customHeight="1">
       <c r="A59" s="2" t="inlineStr">
         <is>
-          <t>AR29134918</t>
+          <t>AR29134989</t>
         </is>
       </c>
       <c r="B59" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C59" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D59" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-S Pro</t>
         </is>
       </c>
       <c r="E59" s="2" t="inlineStr">
         <is>
-          <t>030-100</t>
+          <t>025-040 130</t>
         </is>
       </c>
       <c r="F59" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 030-100 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio S Pro 025-040 G1 1/2 130 mm, Rp 1 PN10</t>
+        </is>
+      </c>
+      <c r="G59" s="2" t="inlineStr"/>
       <c r="H59" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>130</t>
         </is>
       </c>
       <c r="I59" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J59" s="2" t="inlineStr"/>
       <c r="K59" s="2" t="inlineStr">
         <is>
-          <t>10.10</t>
+          <t>2,70</t>
         </is>
       </c>
       <c r="L59" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M59" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="N59" s="2" t="inlineStr">
         <is>
-          <t>6.70</t>
+          <t>3,30</t>
         </is>
       </c>
       <c r="O59" s="2" t="inlineStr"/>
       <c r="P59" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q59" s="2" t="inlineStr"/>
       <c r="R59" s="2" t="inlineStr">
         <is>
-          <t>505.53 €</t>
+          <t>144,37 €</t>
         </is>
       </c>
     </row>
     <row r="60" ht="32" customHeight="1">
       <c r="A60" s="2" t="inlineStr">
         <is>
-          <t>AR29134919</t>
+          <t>AR29134989pav</t>
         </is>
       </c>
       <c r="B60" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C60" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D60" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-S Pro</t>
         </is>
       </c>
       <c r="E60" s="2" t="inlineStr">
         <is>
-          <t>030-120</t>
+          <t>025-040 130</t>
         </is>
       </c>
       <c r="F60" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 030-120 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio S Pro 025-040 G1 1/2 130 mm, Rp 1 PN10</t>
+        </is>
+      </c>
+      <c r="G60" s="2" t="inlineStr"/>
       <c r="H60" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>130</t>
         </is>
       </c>
       <c r="I60" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J60" s="2" t="inlineStr"/>
       <c r="K60" s="2" t="inlineStr">
         <is>
-          <t>13.10</t>
+          <t>2,70</t>
         </is>
       </c>
       <c r="L60" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M60" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="N60" s="2" t="inlineStr">
         <is>
-          <t>8.16</t>
+          <t>3,30</t>
         </is>
       </c>
       <c r="O60" s="2" t="inlineStr"/>
       <c r="P60" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q60" s="2" t="inlineStr"/>
       <c r="R60" s="2" t="inlineStr">
         <is>
-          <t>771.83 €</t>
+          <t>140,85 €</t>
         </is>
       </c>
     </row>
     <row r="61" ht="32" customHeight="1">
       <c r="A61" s="2" t="inlineStr">
         <is>
-          <t>AR29134920</t>
+          <t>AR29134990</t>
         </is>
       </c>
       <c r="B61" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C61" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D61" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-S Pro</t>
         </is>
       </c>
       <c r="E61" s="2" t="inlineStr">
         <is>
-          <t>032-120</t>
+          <t>025-060 130</t>
         </is>
       </c>
       <c r="F61" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 032-120 DN32 220 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio S Pro 025-060 G1 1/2 130 mm, Rp 1 PN10</t>
+        </is>
+      </c>
+      <c r="G61" s="2" t="inlineStr"/>
       <c r="H61" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>130</t>
         </is>
       </c>
       <c r="I61" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J61" s="2" t="inlineStr"/>
       <c r="K61" s="2" t="inlineStr">
         <is>
-          <t>13.10</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="L61" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M61" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="N61" s="2" t="inlineStr">
         <is>
-          <t>11.32</t>
+          <t>3,30</t>
         </is>
       </c>
       <c r="O61" s="2" t="inlineStr"/>
       <c r="P61" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q61" s="2" t="inlineStr"/>
       <c r="R61" s="2" t="inlineStr">
         <is>
-          <t>789.09 €</t>
+          <t>164,09 €</t>
         </is>
       </c>
     </row>
     <row r="62" ht="32" customHeight="1">
       <c r="A62" s="2" t="inlineStr">
         <is>
-          <t>AR29134921</t>
+          <t>AR29134991</t>
         </is>
       </c>
       <c r="B62" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C62" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D62" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-S Pro</t>
         </is>
       </c>
       <c r="E62" s="2" t="inlineStr">
         <is>
-          <t>040-060</t>
+          <t>025-040</t>
         </is>
       </c>
       <c r="F62" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 040-060 DN40 220 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio S Pro 025-040 G1 1/2 180 mm, Rp 1 PN10</t>
+        </is>
+      </c>
+      <c r="G62" s="2" t="inlineStr"/>
       <c r="H62" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I62" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J62" s="2" t="inlineStr"/>
       <c r="K62" s="2" t="inlineStr">
         <is>
-          <t>7.40</t>
+          <t>2,70</t>
         </is>
       </c>
       <c r="L62" s="2" t="inlineStr">
         <is>
-          <t>0.70</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M62" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="N62" s="2" t="inlineStr">
         <is>
-          <t>10.38</t>
+          <t>3,40</t>
         </is>
       </c>
       <c r="O62" s="2" t="inlineStr"/>
       <c r="P62" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q62" s="2" t="inlineStr"/>
       <c r="R62" s="2" t="inlineStr">
         <is>
-          <t>471.97 €</t>
+          <t>123,48 €</t>
         </is>
       </c>
     </row>
     <row r="63" ht="32" customHeight="1">
       <c r="A63" s="2" t="inlineStr">
         <is>
-          <t>AR29134922</t>
+          <t>AR29134991pav</t>
         </is>
       </c>
       <c r="B63" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C63" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D63" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-S Pro</t>
         </is>
       </c>
       <c r="E63" s="2" t="inlineStr">
         <is>
-          <t>040-070</t>
+          <t>025-040</t>
         </is>
       </c>
       <c r="F63" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 040-070 DN40 220 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio S Pro 025-040 G1 1/2 180 mm, Rp 1 PN10</t>
+        </is>
+      </c>
+      <c r="G63" s="2" t="inlineStr"/>
       <c r="H63" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I63" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J63" s="2" t="inlineStr"/>
       <c r="K63" s="2" t="inlineStr">
         <is>
-          <t>9.20</t>
+          <t>2,70</t>
         </is>
       </c>
       <c r="L63" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M63" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="N63" s="2" t="inlineStr">
         <is>
-          <t>10.38</t>
+          <t>3,40</t>
         </is>
       </c>
       <c r="O63" s="2" t="inlineStr"/>
       <c r="P63" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q63" s="2" t="inlineStr"/>
       <c r="R63" s="2" t="inlineStr">
         <is>
-          <t>506.93 €</t>
+          <t>120,48 €</t>
         </is>
       </c>
     </row>
     <row r="64" ht="32" customHeight="1">
       <c r="A64" s="2" t="inlineStr">
         <is>
-          <t>AR29134923</t>
+          <t>AR29134992</t>
         </is>
       </c>
       <c r="B64" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C64" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D64" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-S Pro</t>
         </is>
       </c>
       <c r="E64" s="2" t="inlineStr">
         <is>
-          <t>040-080</t>
+          <t>025-060</t>
         </is>
       </c>
       <c r="F64" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 040-080 DN40 220 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio S Pro 025-060 G1 1/2 180 mm, Rp 1 PN10</t>
+        </is>
+      </c>
+      <c r="G64" s="2" t="inlineStr"/>
       <c r="H64" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I64" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J64" s="2" t="inlineStr"/>
       <c r="K64" s="2" t="inlineStr">
         <is>
-          <t>18.50</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="L64" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M64" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="N64" s="2" t="inlineStr">
         <is>
-          <t>13.19</t>
+          <t>3,40</t>
         </is>
       </c>
       <c r="O64" s="2" t="inlineStr"/>
       <c r="P64" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q64" s="2" t="inlineStr"/>
       <c r="R64" s="2" t="inlineStr">
         <is>
-          <t>807.29 €</t>
+          <t>144,07 €</t>
         </is>
       </c>
     </row>
     <row r="65" ht="32" customHeight="1">
       <c r="A65" s="2" t="inlineStr">
         <is>
-          <t>AR29134924</t>
+          <t>AR29134992pav</t>
         </is>
       </c>
       <c r="B65" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C65" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D65" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-S Pro</t>
         </is>
       </c>
       <c r="E65" s="2" t="inlineStr">
         <is>
-          <t>040-090</t>
+          <t>025-060</t>
         </is>
       </c>
       <c r="F65" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 040-090 DN40 220 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio S Pro 025-060 G1 1/2 180 mm, Rp 1 PN10</t>
+        </is>
+      </c>
+      <c r="G65" s="2" t="inlineStr"/>
       <c r="H65" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I65" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J65" s="2" t="inlineStr"/>
       <c r="K65" s="2" t="inlineStr">
         <is>
-          <t>10.10</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="L65" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M65" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="N65" s="2" t="inlineStr">
         <is>
-          <t>10.38</t>
+          <t>3,40</t>
         </is>
       </c>
       <c r="O65" s="2" t="inlineStr"/>
       <c r="P65" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q65" s="2" t="inlineStr"/>
       <c r="R65" s="2" t="inlineStr">
         <is>
-          <t>539.58 €</t>
+          <t>140,56 €</t>
         </is>
       </c>
     </row>
     <row r="66" ht="32" customHeight="1">
       <c r="A66" s="2" t="inlineStr">
         <is>
-          <t>AR29134925</t>
+          <t>AR29134993</t>
         </is>
       </c>
       <c r="B66" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C66" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D66" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-S Pro</t>
         </is>
       </c>
       <c r="E66" s="2" t="inlineStr">
         <is>
-          <t>040-100</t>
+          <t>030-040</t>
         </is>
       </c>
       <c r="F66" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 040-100 DN40 220 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio S Pro 030-040 G2 180 mm, Rp 1 1/4 PN10</t>
+        </is>
+      </c>
+      <c r="G66" s="2" t="inlineStr"/>
       <c r="H66" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I66" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J66" s="2" t="inlineStr"/>
       <c r="K66" s="2" t="inlineStr">
         <is>
-          <t>21.60</t>
+          <t>2,70</t>
         </is>
       </c>
       <c r="L66" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M66" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="N66" s="2" t="inlineStr">
         <is>
-          <t>13.19</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="O66" s="2" t="inlineStr"/>
       <c r="P66" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q66" s="2" t="inlineStr"/>
       <c r="R66" s="2" t="inlineStr">
         <is>
-          <t>891.23 €</t>
+          <t>151,08 €</t>
         </is>
       </c>
     </row>
     <row r="67" ht="32" customHeight="1">
       <c r="A67" s="2" t="inlineStr">
         <is>
-          <t>AR29134926</t>
+          <t>AR29134993pav</t>
         </is>
       </c>
       <c r="B67" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C67" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D67" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-S Pro</t>
         </is>
       </c>
       <c r="E67" s="2" t="inlineStr">
         <is>
-          <t>050-040</t>
+          <t>030-040</t>
         </is>
       </c>
       <c r="F67" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 050-040 DN50 240 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio S Pro 030-040 G2 180 mm, Rp 1 1/4 PN10</t>
+        </is>
+      </c>
+      <c r="G67" s="2" t="inlineStr"/>
       <c r="H67" s="2" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I67" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J67" s="2" t="inlineStr"/>
       <c r="K67" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>2,70</t>
         </is>
       </c>
       <c r="L67" s="2" t="inlineStr">
         <is>
-          <t>0.70</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M67" s="2" t="inlineStr">
         <is>
-          <t>4.40</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="N67" s="2" t="inlineStr">
         <is>
-          <t>11.60</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="O67" s="2" t="inlineStr"/>
       <c r="P67" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q67" s="2" t="inlineStr"/>
       <c r="R67" s="2" t="inlineStr">
         <is>
-          <t>891.23 €</t>
+          <t>147,39 €</t>
         </is>
       </c>
     </row>
     <row r="68" ht="32" customHeight="1">
       <c r="A68" s="2" t="inlineStr">
         <is>
-          <t>AR29134928</t>
+          <t>AR29134994</t>
         </is>
       </c>
       <c r="B68" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C68" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D68" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-S Pro</t>
         </is>
       </c>
       <c r="E68" s="2" t="inlineStr">
         <is>
-          <t>050-080</t>
+          <t>030-060</t>
         </is>
       </c>
       <c r="F68" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 050-080 DN50 240 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio S Pro 030-060 G2 180 mm, Rp 1 1/4 PN10</t>
+        </is>
+      </c>
+      <c r="G68" s="2" t="inlineStr"/>
       <c r="H68" s="2" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I68" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J68" s="2" t="inlineStr"/>
       <c r="K68" s="2" t="inlineStr">
         <is>
-          <t>21.00</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="L68" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M68" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="N68" s="2" t="inlineStr">
         <is>
-          <t>14.57</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="O68" s="2" t="inlineStr"/>
       <c r="P68" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q68" s="2" t="inlineStr"/>
       <c r="R68" s="2" t="inlineStr">
         <is>
-          <t>1057.26 €</t>
+          <t>165,97 €</t>
         </is>
       </c>
     </row>
     <row r="69" ht="32" customHeight="1">
       <c r="A69" s="2" t="inlineStr">
         <is>
-          <t>AR29134929</t>
+          <t>AR29134994pav</t>
         </is>
       </c>
       <c r="B69" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C69" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D69" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-S Pro</t>
         </is>
       </c>
       <c r="E69" s="2" t="inlineStr">
         <is>
-          <t>050-090</t>
+          <t>030-060</t>
         </is>
       </c>
       <c r="F69" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 050-090 DN50 240 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio S Pro 030-060 G2 180 mm, Rp 1 1/4 PN10</t>
+        </is>
+      </c>
+      <c r="G69" s="2" t="inlineStr"/>
       <c r="H69" s="2" t="inlineStr">
         <is>
-          <t>240</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I69" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J69" s="2" t="inlineStr"/>
       <c r="K69" s="2" t="inlineStr">
         <is>
-          <t>10.20</t>
+          <t>3,80</t>
         </is>
       </c>
       <c r="L69" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M69" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="N69" s="2" t="inlineStr">
         <is>
-          <t>11.60</t>
+          <t>3,50</t>
         </is>
       </c>
       <c r="O69" s="2" t="inlineStr"/>
       <c r="P69" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q69" s="2" t="inlineStr"/>
       <c r="R69" s="2" t="inlineStr">
         <is>
-          <t>654.78 €</t>
+          <t>161,92 €</t>
         </is>
       </c>
     </row>
     <row r="70" ht="32" customHeight="1">
       <c r="A70" s="2" t="inlineStr">
         <is>
-          <t>AR29134930</t>
+          <t>AR29135102</t>
         </is>
       </c>
       <c r="B70" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C70" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D70" s="2" t="inlineStr">
         <is>
           <t>Calio</t>
         </is>
       </c>
       <c r="E70" s="2" t="inlineStr">
         <is>
-          <t>065-060</t>
+          <t>032-040</t>
         </is>
       </c>
       <c r="F70" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 065-060 DN65 340 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 032-040 DN32 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G70" s="2" t="inlineStr"/>
       <c r="H70" s="2" t="inlineStr">
         <is>
-          <t>340</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I70" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J70" s="2" t="inlineStr"/>
       <c r="K70" s="2" t="inlineStr">
         <is>
-          <t>23.50</t>
+          <t>6,80</t>
         </is>
       </c>
       <c r="L70" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M70" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="N70" s="2" t="inlineStr">
         <is>
-          <t>21.56</t>
+          <t>11,32</t>
         </is>
       </c>
       <c r="O70" s="2" t="inlineStr"/>
       <c r="P70" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q70" s="2" t="inlineStr"/>
       <c r="R70" s="2" t="inlineStr">
         <is>
-          <t>1157.06 €</t>
+          <t>393,21 €</t>
         </is>
       </c>
     </row>
     <row r="71" ht="32" customHeight="1">
       <c r="A71" s="2" t="inlineStr">
         <is>
-          <t>AR29134932</t>
+          <t>AR29135103</t>
         </is>
       </c>
       <c r="B71" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C71" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D71" s="2" t="inlineStr">
         <is>
           <t>Calio</t>
         </is>
       </c>
       <c r="E71" s="2" t="inlineStr">
         <is>
-          <t>025-060</t>
+          <t>032-060</t>
         </is>
       </c>
       <c r="F71" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 025-060 G1 1/2 180 mm,  PN16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 032-060 DN32 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G71" s="2" t="inlineStr"/>
       <c r="H71" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I71" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J71" s="2" t="inlineStr"/>
       <c r="K71" s="2" t="inlineStr">
         <is>
-          <t>7.40</t>
+          <t>7,40</t>
         </is>
       </c>
       <c r="L71" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M71" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="N71" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>11,32</t>
         </is>
       </c>
       <c r="O71" s="2" t="inlineStr"/>
       <c r="P71" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q71" s="2" t="inlineStr"/>
       <c r="R71" s="2" t="inlineStr">
         <is>
-          <t>410.41 €</t>
+          <t>452,19 €</t>
         </is>
       </c>
     </row>
     <row r="72" ht="32" customHeight="1">
       <c r="A72" s="2" t="inlineStr">
         <is>
-          <t>AR29134934</t>
+          <t>AR29135104</t>
         </is>
       </c>
       <c r="B72" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C72" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D72" s="2" t="inlineStr">
         <is>
           <t>Calio</t>
         </is>
       </c>
       <c r="E72" s="2" t="inlineStr">
         <is>
-          <t>025-100</t>
+          <t>032-080</t>
         </is>
       </c>
       <c r="F72" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 025-100 G1 1/2 180 mm,  PN16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 032-080 DN32 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G72" s="2" t="inlineStr"/>
       <c r="H72" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I72" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J72" s="2" t="inlineStr"/>
       <c r="K72" s="2" t="inlineStr">
         <is>
-          <t>10.10</t>
+          <t>9,20</t>
         </is>
       </c>
       <c r="L72" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,80</t>
         </is>
       </c>
       <c r="M72" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>8,00</t>
         </is>
       </c>
       <c r="N72" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>11,32</t>
         </is>
       </c>
       <c r="O72" s="2" t="inlineStr"/>
       <c r="P72" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q72" s="2" t="inlineStr"/>
       <c r="R72" s="2" t="inlineStr">
         <is>
-          <t>474.30 €</t>
+          <t>499,38 €</t>
         </is>
       </c>
     </row>
     <row r="73" ht="32" customHeight="1">
       <c r="A73" s="2" t="inlineStr">
         <is>
-          <t>AR29134981</t>
+          <t>AR29135105</t>
         </is>
       </c>
       <c r="B73" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C73" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D73" s="2" t="inlineStr">
         <is>
-          <t>Calio-S V3</t>
+          <t>Calio</t>
         </is>
       </c>
       <c r="E73" s="2" t="inlineStr">
         <is>
-          <t>025-060 BMS</t>
+          <t>032-100</t>
         </is>
       </c>
       <c r="F73" s="2" t="inlineStr">
         <is>
-          <t>Calio S V3 025-060 BMS G1 1/2 180 mm, Rp 1 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 032-100 DN32 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G73" s="2" t="inlineStr"/>
       <c r="H73" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I73" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J73" s="2" t="inlineStr"/>
       <c r="K73" s="2" t="inlineStr">
         <is>
-          <t>7.40</t>
+          <t>10,20</t>
         </is>
       </c>
       <c r="L73" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M73" s="2" t="inlineStr">
         <is>
-          <t>6.20</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="N73" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>11,32</t>
         </is>
       </c>
       <c r="O73" s="2" t="inlineStr"/>
       <c r="P73" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q73" s="2" t="inlineStr"/>
       <c r="R73" s="2" t="inlineStr">
         <is>
-          <t>289.18 €</t>
+          <t>538,71 €</t>
         </is>
       </c>
     </row>
     <row r="74" ht="32" customHeight="1">
       <c r="A74" s="2" t="inlineStr">
         <is>
-          <t>AR29134985</t>
+          <t>AR29135106</t>
         </is>
       </c>
       <c r="B74" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C74" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D74" s="2" t="inlineStr">
         <is>
-          <t>Calio-S Pro</t>
+          <t>Calio</t>
         </is>
       </c>
       <c r="E74" s="2" t="inlineStr">
         <is>
-          <t>025-080</t>
+          <t>040-040</t>
         </is>
       </c>
       <c r="F74" s="2" t="inlineStr">
         <is>
-          <t>Calio S Pro 025-080 G1 1/2 180 mm, Rp 1 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio V3 040-040 DN40 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G74" s="2" t="inlineStr"/>
       <c r="H74" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I74" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J74" s="2" t="inlineStr"/>
       <c r="K74" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>9,30</t>
         </is>
       </c>
       <c r="L74" s="2" t="inlineStr">
         <is>
-          <t>1.00</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M74" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>4,50</t>
         </is>
       </c>
       <c r="N74" s="2" t="inlineStr">
         <is>
-          <t>3.30</t>
+          <t>10,38</t>
         </is>
       </c>
       <c r="O74" s="2" t="inlineStr"/>
       <c r="P74" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q74" s="2" t="inlineStr"/>
       <c r="R74" s="2" t="inlineStr">
         <is>
-          <t>175.27 €</t>
+          <t>432,54 €</t>
         </is>
       </c>
     </row>
     <row r="75" ht="32" customHeight="1">
       <c r="A75" s="2" t="inlineStr">
         <is>
-          <t>AR29134987</t>
+          <t>AR29135107</t>
         </is>
       </c>
       <c r="B75" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C75" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D75" s="2" t="inlineStr">
         <is>
-          <t>Calio-S Pro</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E75" s="2" t="inlineStr">
         <is>
-          <t>015-040 130</t>
+          <t>025-040</t>
         </is>
       </c>
       <c r="F75" s="2" t="inlineStr">
         <is>
-          <t>Calio S Pro 015-040 G1 130 mm, Rp 1/2 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 025-040 G1 1/2 180 mm, Rp 1 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G75" s="2" t="inlineStr"/>
       <c r="H75" s="2" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I75" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J75" s="2" t="inlineStr"/>
       <c r="K75" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>7,20</t>
         </is>
       </c>
       <c r="L75" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0,40</t>
         </is>
       </c>
       <c r="M75" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="N75" s="2" t="inlineStr">
         <is>
-          <t>3.30</t>
+          <t>6,68</t>
         </is>
       </c>
       <c r="O75" s="2" t="inlineStr"/>
       <c r="P75" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q75" s="2" t="inlineStr"/>
       <c r="R75" s="2" t="inlineStr">
         <is>
-          <t>129.09 €</t>
+          <t>334,27 €</t>
         </is>
       </c>
     </row>
     <row r="76" ht="32" customHeight="1">
       <c r="A76" s="2" t="inlineStr">
         <is>
-          <t>AR29134989</t>
+          <t>AR29135108</t>
         </is>
       </c>
       <c r="B76" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C76" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D76" s="2" t="inlineStr">
         <is>
-          <t>Calio-S Pro</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E76" s="2" t="inlineStr">
         <is>
-          <t>025-040 130</t>
+          <t>025-060</t>
         </is>
       </c>
       <c r="F76" s="2" t="inlineStr">
         <is>
-          <t>Calio S Pro 025-040 G1 1/2 130 mm, Rp 1 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 025-060 G1 1/2 180 mm, Rp 1 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G76" s="2" t="inlineStr"/>
       <c r="H76" s="2" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I76" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J76" s="2" t="inlineStr"/>
       <c r="K76" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>8,30</t>
         </is>
       </c>
       <c r="L76" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0,40</t>
         </is>
       </c>
       <c r="M76" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>5,30</t>
         </is>
       </c>
       <c r="N76" s="2" t="inlineStr">
         <is>
-          <t>3.30</t>
+          <t>6,68</t>
         </is>
       </c>
       <c r="O76" s="2" t="inlineStr"/>
       <c r="P76" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q76" s="2" t="inlineStr"/>
       <c r="R76" s="2" t="inlineStr">
         <is>
-          <t>144.37 €</t>
+          <t>418,94 €</t>
         </is>
       </c>
     </row>
     <row r="77" ht="32" customHeight="1">
       <c r="A77" s="2" t="inlineStr">
         <is>
-          <t>AR29134989pav</t>
+          <t>AR29135109</t>
         </is>
       </c>
       <c r="B77" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C77" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D77" s="2" t="inlineStr">
         <is>
-          <t>Calio-S Pro</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E77" s="2" t="inlineStr">
         <is>
-          <t>025-040 130</t>
+          <t>030-040</t>
         </is>
       </c>
       <c r="F77" s="2" t="inlineStr">
         <is>
-          <t>Calio S Pro 025-040 G1 1/2 130 mm, Rp 1 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 030-040 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G77" s="2" t="inlineStr"/>
       <c r="H77" s="2" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I77" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J77" s="2" t="inlineStr"/>
       <c r="K77" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>7,10</t>
         </is>
       </c>
       <c r="L77" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0,40</t>
         </is>
       </c>
       <c r="M77" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>4,00</t>
         </is>
       </c>
       <c r="N77" s="2" t="inlineStr">
         <is>
-          <t>3.30</t>
+          <t>6,88</t>
         </is>
       </c>
       <c r="O77" s="2" t="inlineStr"/>
       <c r="P77" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q77" s="2" t="inlineStr"/>
       <c r="R77" s="2" t="inlineStr">
         <is>
-          <t>140.85 €</t>
+          <t>356,56 €</t>
         </is>
       </c>
     </row>
     <row r="78" ht="32" customHeight="1">
       <c r="A78" s="2" t="inlineStr">
         <is>
-          <t>AR29134990</t>
+          <t>AR29135110</t>
         </is>
       </c>
       <c r="B78" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C78" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D78" s="2" t="inlineStr">
         <is>
-          <t>Calio-S Pro</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E78" s="2" t="inlineStr">
         <is>
-          <t>025-060 130</t>
+          <t>030-060</t>
         </is>
       </c>
       <c r="F78" s="2" t="inlineStr">
         <is>
-          <t>Calio S Pro 025-060 G1 1/2 130 mm, Rp 1 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 030-060 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G78" s="2" t="inlineStr"/>
       <c r="H78" s="2" t="inlineStr">
         <is>
-          <t>130</t>
+          <t>180</t>
         </is>
       </c>
       <c r="I78" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J78" s="2" t="inlineStr"/>
       <c r="K78" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="L78" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0,40</t>
         </is>
       </c>
       <c r="M78" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="N78" s="2" t="inlineStr">
         <is>
-          <t>3.30</t>
+          <t>6,88</t>
         </is>
       </c>
       <c r="O78" s="2" t="inlineStr"/>
       <c r="P78" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q78" s="2" t="inlineStr"/>
       <c r="R78" s="2" t="inlineStr">
         <is>
-          <t>164.09 €</t>
+          <t>436,78 €</t>
         </is>
       </c>
     </row>
     <row r="79" ht="32" customHeight="1">
       <c r="A79" s="2" t="inlineStr">
         <is>
-          <t>AR29134991</t>
+          <t>AR29135112</t>
         </is>
       </c>
       <c r="B79" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C79" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D79" s="2" t="inlineStr">
         <is>
-          <t>Calio-S Pro</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E79" s="2" t="inlineStr">
         <is>
-          <t>025-040</t>
+          <t>032-060</t>
         </is>
       </c>
       <c r="F79" s="2" t="inlineStr">
         <is>
-          <t>Calio S Pro 025-040 G1 1/2 180 mm, Rp 1 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 032-060 DN32 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G79" s="2" t="inlineStr"/>
       <c r="H79" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I79" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J79" s="2" t="inlineStr"/>
       <c r="K79" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="L79" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0,40</t>
         </is>
       </c>
       <c r="M79" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="N79" s="2" t="inlineStr">
         <is>
-          <t>3.40</t>
+          <t>10,04</t>
         </is>
       </c>
       <c r="O79" s="2" t="inlineStr"/>
       <c r="P79" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q79" s="2" t="inlineStr"/>
       <c r="R79" s="2" t="inlineStr">
         <is>
-          <t>123.48 €</t>
+          <t>450,15 €</t>
         </is>
       </c>
     </row>
     <row r="80" ht="32" customHeight="1">
       <c r="A80" s="2" t="inlineStr">
         <is>
-          <t>AR29134991pav</t>
+          <t>AR29135113</t>
         </is>
       </c>
       <c r="B80" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C80" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D80" s="2" t="inlineStr">
         <is>
-          <t>Calio-S Pro</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E80" s="2" t="inlineStr">
         <is>
-          <t>025-040</t>
+          <t>040-040</t>
         </is>
       </c>
       <c r="F80" s="2" t="inlineStr">
         <is>
-          <t>Calio S Pro 025-040 G1 1/2 180 mm, Rp 1 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 040-040 DN40 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G80" s="2" t="inlineStr"/>
       <c r="H80" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I80" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J80" s="2" t="inlineStr"/>
       <c r="K80" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="L80" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0,40</t>
         </is>
       </c>
       <c r="M80" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>4,40</t>
         </is>
       </c>
       <c r="N80" s="2" t="inlineStr">
         <is>
-          <t>3.40</t>
+          <t>10,06</t>
         </is>
       </c>
       <c r="O80" s="2" t="inlineStr"/>
       <c r="P80" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q80" s="2" t="inlineStr"/>
       <c r="R80" s="2" t="inlineStr">
         <is>
-          <t>120.48 €</t>
+          <t>445,65 €</t>
         </is>
       </c>
     </row>
     <row r="81" ht="32" customHeight="1">
       <c r="A81" s="2" t="inlineStr">
         <is>
-          <t>AR29134992</t>
+          <t>AR29135114</t>
         </is>
       </c>
       <c r="B81" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C81" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D81" s="2" t="inlineStr">
         <is>
-          <t>Calio-S Pro</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E81" s="2" t="inlineStr">
         <is>
-          <t>025-060</t>
+          <t>040-060</t>
         </is>
       </c>
       <c r="F81" s="2" t="inlineStr">
         <is>
-          <t>Calio S Pro 025-060 G1 1/2 180 mm, Rp 1 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 040-060 DN40 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G81" s="2" t="inlineStr"/>
       <c r="H81" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I81" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J81" s="2" t="inlineStr"/>
       <c r="K81" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="L81" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0,40</t>
         </is>
       </c>
       <c r="M81" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="N81" s="2" t="inlineStr">
         <is>
-          <t>3.40</t>
+          <t>10,06</t>
         </is>
       </c>
       <c r="O81" s="2" t="inlineStr"/>
       <c r="P81" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q81" s="2" t="inlineStr"/>
       <c r="R81" s="2" t="inlineStr">
         <is>
-          <t>144.07 €</t>
+          <t>485,81 €</t>
         </is>
       </c>
     </row>
     <row r="82" ht="32" customHeight="1">
       <c r="A82" s="2" t="inlineStr">
         <is>
-          <t>AR29134992pav</t>
+          <t>AR29135115</t>
         </is>
       </c>
       <c r="B82" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C82" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D82" s="2" t="inlineStr">
         <is>
-          <t>Calio-S Pro</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E82" s="2" t="inlineStr">
         <is>
-          <t>025-060</t>
+          <t>050-040</t>
         </is>
       </c>
       <c r="F82" s="2" t="inlineStr">
         <is>
-          <t>Calio S Pro 025-060 G1 1/2 180 mm, Rp 1 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 050-040 DN50 240 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G82" s="2" t="inlineStr"/>
       <c r="H82" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>240</t>
         </is>
       </c>
       <c r="I82" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J82" s="2" t="inlineStr"/>
       <c r="K82" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="L82" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0,40</t>
         </is>
       </c>
       <c r="M82" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>4,40</t>
         </is>
       </c>
       <c r="N82" s="2" t="inlineStr">
         <is>
-          <t>3.40</t>
+          <t>11,28</t>
         </is>
       </c>
       <c r="O82" s="2" t="inlineStr"/>
       <c r="P82" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q82" s="2" t="inlineStr"/>
       <c r="R82" s="2" t="inlineStr">
         <is>
-          <t>140.56 €</t>
+          <t>668,54 €</t>
         </is>
       </c>
     </row>
     <row r="83" ht="32" customHeight="1">
       <c r="A83" s="2" t="inlineStr">
         <is>
-          <t>AR29134993</t>
+          <t>AR29135116</t>
         </is>
       </c>
       <c r="B83" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C83" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D83" s="2" t="inlineStr">
         <is>
-          <t>Calio-S Pro</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E83" s="2" t="inlineStr">
         <is>
-          <t>030-040</t>
+          <t>025-080</t>
         </is>
       </c>
       <c r="F83" s="2" t="inlineStr">
         <is>
-          <t>Calio S Pro 030-040 G2 180 mm, Rp 1 1/4 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 025-080 G1 1/2 180 mm, Rp 1 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G83" s="2" t="inlineStr"/>
       <c r="H83" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I83" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J83" s="2" t="inlineStr"/>
       <c r="K83" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>9,70</t>
         </is>
       </c>
       <c r="L83" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M83" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="N83" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>6,68</t>
         </is>
       </c>
       <c r="O83" s="2" t="inlineStr"/>
       <c r="P83" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q83" s="2" t="inlineStr"/>
       <c r="R83" s="2" t="inlineStr">
         <is>
-          <t>151.08 €</t>
+          <t>454,61 €</t>
         </is>
       </c>
     </row>
     <row r="84" ht="32" customHeight="1">
       <c r="A84" s="2" t="inlineStr">
         <is>
-          <t>AR29134993pav</t>
+          <t>AR29135117</t>
         </is>
       </c>
       <c r="B84" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C84" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D84" s="2" t="inlineStr">
         <is>
-          <t>Calio-S Pro</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E84" s="2" t="inlineStr">
         <is>
-          <t>030-040</t>
+          <t>025-100</t>
         </is>
       </c>
       <c r="F84" s="2" t="inlineStr">
         <is>
-          <t>Calio S Pro 030-040 G2 180 mm, Rp 1 1/4 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 025-100 G1 1/2 180 mm, Rp 1 PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G84" s="2" t="inlineStr"/>
       <c r="H84" s="2" t="inlineStr">
         <is>
           <t>180</t>
         </is>
       </c>
       <c r="I84" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J84" s="2" t="inlineStr"/>
       <c r="K84" s="2" t="inlineStr">
         <is>
-          <t>2.70</t>
+          <t>9,30</t>
         </is>
       </c>
       <c r="L84" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M84" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="N84" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>6,98</t>
         </is>
       </c>
       <c r="O84" s="2" t="inlineStr"/>
       <c r="P84" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q84" s="2" t="inlineStr"/>
       <c r="R84" s="2" t="inlineStr">
         <is>
-          <t>147.39 €</t>
+          <t>490,26 €</t>
         </is>
       </c>
     </row>
     <row r="85" ht="32" customHeight="1">
       <c r="A85" s="2" t="inlineStr">
         <is>
-          <t>AR29134994</t>
+          <t>AR29135120</t>
         </is>
       </c>
       <c r="B85" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C85" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D85" s="2" t="inlineStr">
         <is>
-          <t>Calio-S Pro</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E85" s="2" t="inlineStr">
         <is>
-          <t>030-060</t>
+          <t>032-080</t>
         </is>
       </c>
       <c r="F85" s="2" t="inlineStr">
         <is>
-          <t>Calio S Pro 030-060 G2 180 mm, Rp 1 1/4 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 032-080 DN32 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G85" s="2" t="inlineStr"/>
       <c r="H85" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I85" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J85" s="2" t="inlineStr"/>
       <c r="K85" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>10,00</t>
         </is>
       </c>
       <c r="L85" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M85" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>7,00</t>
         </is>
       </c>
       <c r="N85" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>10,04</t>
         </is>
       </c>
       <c r="O85" s="2" t="inlineStr"/>
       <c r="P85" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q85" s="2" t="inlineStr"/>
       <c r="R85" s="2" t="inlineStr">
         <is>
-          <t>165.97 €</t>
+          <t>501,41 €</t>
         </is>
       </c>
     </row>
     <row r="86" ht="32" customHeight="1">
       <c r="A86" s="2" t="inlineStr">
         <is>
-          <t>AR29134994pav</t>
+          <t>AR29135121</t>
         </is>
       </c>
       <c r="B86" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C86" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D86" s="2" t="inlineStr">
         <is>
-          <t>Calio-S Pro</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E86" s="2" t="inlineStr">
         <is>
-          <t>030-060</t>
+          <t>032-100</t>
         </is>
       </c>
       <c r="F86" s="2" t="inlineStr">
         <is>
-          <t>Calio S Pro 030-060 G2 180 mm, Rp 1 1/4 PN10</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 032-100 DN32 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G86" s="2" t="inlineStr"/>
       <c r="H86" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>220</t>
         </is>
       </c>
       <c r="I86" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J86" s="2" t="inlineStr"/>
       <c r="K86" s="2" t="inlineStr">
         <is>
-          <t>3.80</t>
+          <t>10,40</t>
         </is>
       </c>
       <c r="L86" s="2" t="inlineStr">
         <is>
-          <t>0.50</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M86" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="N86" s="2" t="inlineStr">
         <is>
-          <t>3.50</t>
+          <t>10,34</t>
         </is>
       </c>
       <c r="O86" s="2" t="inlineStr"/>
       <c r="P86" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q86" s="2" t="inlineStr"/>
       <c r="R86" s="2" t="inlineStr">
         <is>
-          <t>161.92 €</t>
+          <t>548,21 €</t>
         </is>
       </c>
     </row>
     <row r="87" ht="32" customHeight="1">
       <c r="A87" s="2" t="inlineStr">
         <is>
-          <t>AR29135102</t>
+          <t>AR29135124</t>
         </is>
       </c>
       <c r="B87" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C87" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D87" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E87" s="2" t="inlineStr">
         <is>
-          <t>032-040</t>
+          <t>050-090</t>
         </is>
       </c>
       <c r="F87" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 032-040 DN32 220 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 050-090 DN50 240 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G87" s="2" t="inlineStr"/>
       <c r="H87" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>240</t>
         </is>
       </c>
       <c r="I87" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J87" s="2" t="inlineStr"/>
       <c r="K87" s="2" t="inlineStr">
         <is>
-          <t>6.80</t>
+          <t>11,60</t>
         </is>
       </c>
       <c r="L87" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M87" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>9,00</t>
         </is>
       </c>
       <c r="N87" s="2" t="inlineStr">
         <is>
-          <t>11.32</t>
+          <t>11,98</t>
         </is>
       </c>
       <c r="O87" s="2" t="inlineStr"/>
       <c r="P87" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q87" s="2" t="inlineStr"/>
       <c r="R87" s="2" t="inlineStr">
         <is>
-          <t>393.21 €</t>
+          <t>713,11 €</t>
         </is>
       </c>
     </row>
     <row r="88" ht="32" customHeight="1">
       <c r="A88" s="2" t="inlineStr">
         <is>
-          <t>AR29135103</t>
+          <t>AR29135126</t>
         </is>
       </c>
       <c r="B88" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C88" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D88" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E88" s="2" t="inlineStr">
         <is>
-          <t>032-060</t>
+          <t>032-120</t>
         </is>
       </c>
       <c r="F88" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 032-060 DN32 220 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 032-120 DN32 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G88" s="2" t="inlineStr"/>
       <c r="H88" s="2" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="I88" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J88" s="2" t="inlineStr"/>
       <c r="K88" s="2" t="inlineStr">
         <is>
-          <t>7.40</t>
+          <t>14,00</t>
         </is>
       </c>
       <c r="L88" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>1,00</t>
         </is>
       </c>
       <c r="M88" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>12,00</t>
         </is>
       </c>
       <c r="N88" s="2" t="inlineStr">
         <is>
-          <t>11.32</t>
+          <t>10,98</t>
         </is>
       </c>
       <c r="O88" s="2" t="inlineStr"/>
       <c r="P88" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q88" s="2" t="inlineStr"/>
       <c r="R88" s="2" t="inlineStr">
         <is>
-          <t>452.19 €</t>
+          <t>748,76 €</t>
         </is>
       </c>
     </row>
     <row r="89" ht="32" customHeight="1">
       <c r="A89" s="2" t="inlineStr">
         <is>
-          <t>AR29135104</t>
+          <t>AR29135127</t>
         </is>
       </c>
       <c r="B89" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C89" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D89" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E89" s="2" t="inlineStr">
         <is>
-          <t>032-080</t>
+          <t>040-080</t>
         </is>
       </c>
       <c r="F89" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 032-080 DN32 220 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 040-080 DN40 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G89" s="2" t="inlineStr"/>
       <c r="H89" s="2" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="I89" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J89" s="2" t="inlineStr"/>
       <c r="K89" s="2" t="inlineStr">
         <is>
-          <t>9.20</t>
+          <t>17,30</t>
         </is>
       </c>
       <c r="L89" s="2" t="inlineStr">
         <is>
-          <t>0.80</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M89" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>7,30</t>
         </is>
       </c>
       <c r="N89" s="2" t="inlineStr">
         <is>
-          <t>11.32</t>
+          <t>13,25</t>
         </is>
       </c>
       <c r="O89" s="2" t="inlineStr"/>
       <c r="P89" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q89" s="2" t="inlineStr"/>
       <c r="R89" s="2" t="inlineStr">
         <is>
-          <t>499.38 €</t>
+          <t>837,91 €</t>
         </is>
       </c>
     </row>
     <row r="90" ht="32" customHeight="1">
       <c r="A90" s="2" t="inlineStr">
         <is>
-          <t>AR29135105</t>
+          <t>AR29135128</t>
         </is>
       </c>
       <c r="B90" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C90" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D90" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E90" s="2" t="inlineStr">
         <is>
-          <t>032-100</t>
+          <t>040-100</t>
         </is>
       </c>
       <c r="F90" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 032-100 DN32 220 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 040-100 DN40 220 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G90" s="2" t="inlineStr"/>
       <c r="H90" s="2" t="inlineStr">
         <is>
           <t>220</t>
         </is>
       </c>
       <c r="I90" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J90" s="2" t="inlineStr"/>
       <c r="K90" s="2" t="inlineStr">
         <is>
-          <t>10.20</t>
+          <t>19,00</t>
         </is>
       </c>
       <c r="L90" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M90" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>9,10</t>
         </is>
       </c>
       <c r="N90" s="2" t="inlineStr">
         <is>
-          <t>11.32</t>
+          <t>13,25</t>
         </is>
       </c>
       <c r="O90" s="2" t="inlineStr"/>
       <c r="P90" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q90" s="2" t="inlineStr"/>
       <c r="R90" s="2" t="inlineStr">
         <is>
-          <t>538.71 €</t>
+          <t>918,13 €</t>
         </is>
       </c>
     </row>
     <row r="91" ht="32" customHeight="1">
       <c r="A91" s="2" t="inlineStr">
         <is>
-          <t>AR29135106</t>
+          <t>AR29135129</t>
         </is>
       </c>
       <c r="B91" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C91" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D91" s="2" t="inlineStr">
         <is>
-          <t>Calio</t>
+          <t>Calio-Pro</t>
         </is>
       </c>
       <c r="E91" s="2" t="inlineStr">
         <is>
-          <t>040-040</t>
+          <t>050-060</t>
         </is>
       </c>
       <c r="F91" s="2" t="inlineStr">
         <is>
-          <t>Calio V3 040-040 DN40 220 mm, PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro 050-060 DN50 240 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G91" s="2" t="inlineStr"/>
       <c r="H91" s="2" t="inlineStr">
         <is>
-          <t>220</t>
+          <t>240</t>
         </is>
       </c>
       <c r="I91" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J91" s="2" t="inlineStr"/>
       <c r="K91" s="2" t="inlineStr">
         <is>
-          <t>9.30</t>
+          <t>19,60</t>
         </is>
       </c>
       <c r="L91" s="2" t="inlineStr">
         <is>
-          <t>0.60</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M91" s="2" t="inlineStr">
         <is>
-          <t>4.50</t>
+          <t>6,30</t>
         </is>
       </c>
       <c r="N91" s="2" t="inlineStr">
         <is>
-          <t>10.38</t>
+          <t>14,63</t>
         </is>
       </c>
       <c r="O91" s="2" t="inlineStr"/>
       <c r="P91" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q91" s="2" t="inlineStr"/>
       <c r="R91" s="2" t="inlineStr">
         <is>
-          <t>432.54 €</t>
+          <t>1002,81 €</t>
         </is>
       </c>
     </row>
     <row r="92" ht="32" customHeight="1">
       <c r="A92" s="2" t="inlineStr">
         <is>
-          <t>AR29135107</t>
+          <t>AR29135138</t>
         </is>
       </c>
       <c r="B92" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C92" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D92" s="2" t="inlineStr">
         <is>
-          <t>Calio Pro</t>
+          <t>Calio-Pro Z</t>
         </is>
       </c>
       <c r="E92" s="2" t="inlineStr">
         <is>
-          <t>025-040</t>
+          <t>050-080</t>
         </is>
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
-          <t>Calio Pro 025-040 G1 1/2 180 mm, Rp 1 PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>Calio Pro Z 050-080 DN50 240 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G92" s="2" t="inlineStr"/>
       <c r="H92" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>240</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J92" s="2" t="inlineStr"/>
       <c r="K92" s="2" t="inlineStr">
         <is>
-          <t>7.20</t>
+          <t>22,50</t>
         </is>
       </c>
       <c r="L92" s="2" t="inlineStr">
         <is>
-          <t>0.40</t>
+          <t>0,50</t>
         </is>
       </c>
       <c r="M92" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>7,10</t>
         </is>
       </c>
       <c r="N92" s="2" t="inlineStr">
         <is>
-          <t>6.68</t>
+          <t>33,14</t>
         </is>
       </c>
       <c r="O92" s="2" t="inlineStr"/>
       <c r="P92" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q92" s="2" t="inlineStr"/>
       <c r="R92" s="2" t="inlineStr">
         <is>
-          <t>334.27 €</t>
+          <t>1982,09 €</t>
         </is>
       </c>
     </row>
     <row r="93" ht="32" customHeight="1">
       <c r="A93" s="2" t="inlineStr">
         <is>
-          <t>AR29135108</t>
+          <t>AR48222644</t>
         </is>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Cosmo GmbH</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
-          <t>Calio Pro</t>
+          <t>Cosmo Giant</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
-          <t>025-060</t>
+          <t>050-060</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>Calio Pro 025-060 G1 1/2 180 mm, Rp 1 PN6/10/16</t>
-[...6 lines deleted...]
-      </c>
+          <t>COSMO Giant 050-060, DN50, 240 mm, PN6/10/16</t>
+        </is>
+      </c>
+      <c r="G93" s="2" t="inlineStr"/>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>180</t>
+          <t>240</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="J93" s="2" t="inlineStr"/>
       <c r="K93" s="2" t="inlineStr">
         <is>
-          <t>8.30</t>
+          <t>18,50</t>
         </is>
       </c>
       <c r="L93" s="2" t="inlineStr">
         <is>
-          <t>0.40</t>
+          <t>0,60</t>
         </is>
       </c>
       <c r="M93" s="2" t="inlineStr">
         <is>
-          <t>5.30</t>
+          <t>6,00</t>
         </is>
       </c>
       <c r="N93" s="2" t="inlineStr">
         <is>
-          <t>6.68</t>
+          <t>14,57</t>
         </is>
       </c>
       <c r="O93" s="2" t="inlineStr"/>
       <c r="P93" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V, 60Hz 1x 230 V</t>
         </is>
       </c>
       <c r="Q93" s="2" t="inlineStr"/>
       <c r="R93" s="2" t="inlineStr">
         <is>
-          <t>418.94 €</t>
-[...3 lines deleted...]
-    <row r="94" ht="32" customHeight="1">
+          <t>1470,16 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" ht="18" customHeight="1">
       <c r="A94" s="2" t="inlineStr">
         <is>
-          <t>AR29135109</t>
+          <t>AR9507</t>
         </is>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
-          <t>Calio Pro</t>
+          <t>Rio-Therm-N</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
-          <t>030-040</t>
+          <t>R ½</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>Calio Pro 030-040 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
-[...11 lines deleted...]
-      </c>
+          <t>Rio-Therm N SL</t>
+        </is>
+      </c>
+      <c r="G94" s="2" t="inlineStr"/>
+      <c r="H94" s="2" t="inlineStr"/>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="J94" s="2" t="inlineStr"/>
+      <c r="J94" s="2" t="inlineStr">
+        <is>
+          <t>0,20</t>
+        </is>
+      </c>
       <c r="K94" s="2" t="inlineStr">
         <is>
-          <t>7.10</t>
+          <t>0,80</t>
         </is>
       </c>
       <c r="L94" s="2" t="inlineStr">
         <is>
-          <t>0.40</t>
+          <t>0,20</t>
         </is>
       </c>
       <c r="M94" s="2" t="inlineStr">
         <is>
-          <t>4.00</t>
+          <t>1,10</t>
         </is>
       </c>
       <c r="N94" s="2" t="inlineStr">
         <is>
-          <t>6.88</t>
+          <t>3,00</t>
         </is>
       </c>
       <c r="O94" s="2" t="inlineStr"/>
       <c r="P94" s="2" t="inlineStr">
         <is>
-          <t>50Hz 1x 230 V, 60Hz 1x 230 V</t>
+          <t>50Hz 1x 400 V</t>
         </is>
       </c>
       <c r="Q94" s="2" t="inlineStr"/>
       <c r="R94" s="2" t="inlineStr">
         <is>
-          <t>356.56 €</t>
-[...3 lines deleted...]
-    <row r="95" ht="32" customHeight="1">
+          <t>137,05 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" ht="18" customHeight="1">
       <c r="A95" s="2" t="inlineStr">
         <is>
-          <t>AR29135110</t>
+          <t>SME0022540400</t>
         </is>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>DP - Smedegaard</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D95" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D95" s="2" t="inlineStr"/>
+      <c r="E95" s="2" t="inlineStr"/>
       <c r="F95" s="2" t="inlineStr">
         <is>
-          <t>Calio Pro 030-060 G2 180 mm, Rp 1 1/4 PN6/10/16</t>
-[...16 lines deleted...]
-      </c>
+          <t>SIMFLEX Smedegaard 25-40 180mm EEI &lt;0,20 Part 2</t>
+        </is>
+      </c>
+      <c r="G95" s="2" t="inlineStr"/>
+      <c r="H95" s="2" t="inlineStr"/>
+      <c r="I95" s="2" t="inlineStr"/>
       <c r="J95" s="2" t="inlineStr"/>
-      <c r="K95" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="K95" s="2" t="inlineStr"/>
+      <c r="L95" s="2" t="inlineStr"/>
+      <c r="M95" s="2" t="inlineStr"/>
       <c r="N95" s="2" t="inlineStr">
         <is>
-          <t>6.88</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="O95" s="2" t="inlineStr"/>
-      <c r="P95" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P95" s="2" t="inlineStr"/>
       <c r="Q95" s="2" t="inlineStr"/>
       <c r="R95" s="2" t="inlineStr">
         <is>
-          <t>436.78 €</t>
-[...3 lines deleted...]
-    <row r="96" ht="32" customHeight="1">
+          <t>138,11 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" ht="18" customHeight="1">
       <c r="A96" s="2" t="inlineStr">
         <is>
-          <t>AR29135112</t>
+          <t>SME0022540800</t>
         </is>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>DP - Smedegaard</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D96" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D96" s="2" t="inlineStr"/>
+      <c r="E96" s="2" t="inlineStr"/>
       <c r="F96" s="2" t="inlineStr">
         <is>
-          <t>Calio Pro 032-060 DN32 220 mm, PN6/10/16</t>
-[...16 lines deleted...]
-      </c>
+          <t>SIMFLEX Smedegaard 25-40 N 180mm EEI &lt;0,17 Part 23</t>
+        </is>
+      </c>
+      <c r="G96" s="2" t="inlineStr"/>
+      <c r="H96" s="2" t="inlineStr"/>
+      <c r="I96" s="2" t="inlineStr"/>
       <c r="J96" s="2" t="inlineStr"/>
-      <c r="K96" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="K96" s="2" t="inlineStr"/>
+      <c r="L96" s="2" t="inlineStr"/>
+      <c r="M96" s="2" t="inlineStr"/>
+      <c r="N96" s="2" t="inlineStr"/>
       <c r="O96" s="2" t="inlineStr"/>
-      <c r="P96" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P96" s="2" t="inlineStr"/>
       <c r="Q96" s="2" t="inlineStr"/>
       <c r="R96" s="2" t="inlineStr">
         <is>
-          <t>450.15 €</t>
-[...3 lines deleted...]
-    <row r="97" ht="32" customHeight="1">
+          <t>244,16 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" ht="18" customHeight="1">
       <c r="A97" s="2" t="inlineStr">
         <is>
-          <t>AR29135113</t>
+          <t>SME0211560400</t>
         </is>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>DP - Smedegaard</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D97" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D97" s="2" t="inlineStr"/>
+      <c r="E97" s="2" t="inlineStr"/>
       <c r="F97" s="2" t="inlineStr">
         <is>
-          <t>Calio Pro 040-040 DN40 220 mm, PN6/10/16</t>
-[...16 lines deleted...]
-      </c>
+          <t>SIMFLEX Smedegaard 15-60 130mm EEI &lt;0,23 Part 2</t>
+        </is>
+      </c>
+      <c r="G97" s="2" t="inlineStr"/>
+      <c r="H97" s="2" t="inlineStr"/>
+      <c r="I97" s="2" t="inlineStr"/>
       <c r="J97" s="2" t="inlineStr"/>
-      <c r="K97" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="K97" s="2" t="inlineStr"/>
+      <c r="L97" s="2" t="inlineStr"/>
+      <c r="M97" s="2" t="inlineStr"/>
+      <c r="N97" s="2" t="inlineStr"/>
       <c r="O97" s="2" t="inlineStr"/>
-      <c r="P97" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P97" s="2" t="inlineStr"/>
       <c r="Q97" s="2" t="inlineStr"/>
       <c r="R97" s="2" t="inlineStr">
         <is>
-          <t>445.65 €</t>
-[...3 lines deleted...]
-    <row r="98" ht="32" customHeight="1">
+          <t>426,58 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" ht="18" customHeight="1">
       <c r="A98" s="2" t="inlineStr">
         <is>
-          <t>AR29135114</t>
+          <t>SME0222540400</t>
         </is>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>DP - Smedegaard</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D98" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D98" s="2" t="inlineStr"/>
+      <c r="E98" s="2" t="inlineStr"/>
       <c r="F98" s="2" t="inlineStr">
         <is>
-          <t>Calio Pro 040-060 DN40 220 mm, PN6/10/16</t>
-[...16 lines deleted...]
-      </c>
+          <t>SIMFLEX Smedegaard 25-40 130mm EEI &lt;0,20 Part 2</t>
+        </is>
+      </c>
+      <c r="G98" s="2" t="inlineStr"/>
+      <c r="H98" s="2" t="inlineStr"/>
+      <c r="I98" s="2" t="inlineStr"/>
       <c r="J98" s="2" t="inlineStr"/>
-      <c r="K98" s="2" t="inlineStr">
-[...18 lines deleted...]
-      </c>
+      <c r="K98" s="2" t="inlineStr"/>
+      <c r="L98" s="2" t="inlineStr"/>
+      <c r="M98" s="2" t="inlineStr"/>
+      <c r="N98" s="2" t="inlineStr"/>
       <c r="O98" s="2" t="inlineStr"/>
-      <c r="P98" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P98" s="2" t="inlineStr"/>
       <c r="Q98" s="2" t="inlineStr"/>
       <c r="R98" s="2" t="inlineStr">
         <is>
-          <t>485.81 €</t>
-[...3 lines deleted...]
-    <row r="99" ht="32" customHeight="1">
+          <t>138,11 €</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" ht="18" customHeight="1">
       <c r="A99" s="2" t="inlineStr">
         <is>
-          <t>AR29135115</t>
+          <t>SME0222560400</t>
         </is>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>DP - Smedegaard</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
           <t>Nassläuferpumpen</t>
         </is>
       </c>
-      <c r="D99" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="D99" s="2" t="inlineStr"/>
+      <c r="E99" s="2" t="inlineStr"/>
       <c r="F99" s="2" t="inlineStr">
         <is>
-          <t>Calio Pro 050-040 DN50 240 mm, PN6/10/16</t>
-[...16 lines deleted...]
-      </c>
+          <t>SIMFLEX Smedegaard 25-60 130mm EEI &lt;0,23 Part 2</t>
+        </is>
+      </c>
+      <c r="G99" s="2" t="inlineStr"/>
+      <c r="H99" s="2" t="inlineStr"/>
+      <c r="I99" s="2" t="inlineStr"/>
       <c r="J99" s="2" t="inlineStr"/>
-      <c r="K99" s="2" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="K99" s="2" t="inlineStr"/>
+      <c r="L99" s="2" t="inlineStr"/>
+      <c r="M99" s="2" t="inlineStr"/>
       <c r="N99" s="2" t="inlineStr">
         <is>
-          <t>11.28</t>
+          <t>5,00</t>
         </is>
       </c>
       <c r="O99" s="2" t="inlineStr"/>
-      <c r="P99" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="P99" s="2" t="inlineStr"/>
       <c r="Q99" s="2" t="inlineStr"/>
       <c r="R99" s="2" t="inlineStr">
         <is>
-          <t>668.54 €</t>
-[...1727 lines deleted...]
-          <t>157.46 €</t>
+          <t>157,46 €</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:R126"/>
+  <autoFilter ref="A1:R99"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>