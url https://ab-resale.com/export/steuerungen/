--- v0 (2026-04-23)
+++ v1 (2026-05-14)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Steuerungen" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Steuerungen'!$A$1:$I$454</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Steuerungen'!$A$1:$I$501</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I454"/>
+  <dimension ref="A1:I501"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="25" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="48" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Ref. Nr. / Ref. No.</t>
         </is>
       </c>
@@ -1376,321 +1376,321 @@
       </c>
       <c r="F20" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G20" s="2" t="inlineStr">
         <is>
           <t>11.50</t>
         </is>
       </c>
       <c r="H20" s="2" t="inlineStr">
         <is>
           <t>1229.74 €</t>
         </is>
       </c>
       <c r="I20" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="21" ht="18" customHeight="1">
       <c r="A21" s="2" t="inlineStr">
         <is>
-          <t>AR10584</t>
+          <t>AR10598</t>
         </is>
       </c>
       <c r="B21" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C21" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
         </is>
       </c>
       <c r="D21" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E21" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F21" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G21" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H21" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>2464.87 €</t>
         </is>
       </c>
       <c r="I21" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="22" ht="18" customHeight="1">
       <c r="A22" s="2" t="inlineStr">
         <is>
-          <t>AR10598</t>
+          <t>AR10629-02</t>
         </is>
       </c>
       <c r="B22" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C22" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50, M12 Modul</t>
         </is>
       </c>
       <c r="D22" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E22" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F22" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G22" s="2" t="inlineStr">
         <is>
           <t>11.50</t>
         </is>
       </c>
       <c r="H22" s="2" t="inlineStr">
         <is>
-          <t>2464.87 €</t>
+          <t>1806.17 €</t>
         </is>
       </c>
       <c r="I22" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="23" ht="18" customHeight="1">
       <c r="A23" s="2" t="inlineStr">
         <is>
-          <t>AR10629-02</t>
+          <t>AR10629-03</t>
         </is>
       </c>
       <c r="B23" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C23" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50, M12 Modul</t>
         </is>
       </c>
       <c r="D23" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E23" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="F23" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G23" s="2" t="inlineStr">
         <is>
           <t>11.50</t>
         </is>
       </c>
       <c r="H23" s="2" t="inlineStr">
         <is>
           <t>1806.17 €</t>
         </is>
       </c>
       <c r="I23" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="24" ht="18" customHeight="1">
       <c r="A24" s="2" t="inlineStr">
         <is>
-          <t>AR10629-03</t>
+          <t>AR10724</t>
         </is>
       </c>
       <c r="B24" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C24" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50, M12 Modul</t>
+          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
         </is>
       </c>
       <c r="D24" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E24" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F24" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G24" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H24" s="2" t="inlineStr">
         <is>
-          <t>1806.17 €</t>
+          <t>6739.22 €</t>
         </is>
       </c>
       <c r="I24" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="25" ht="18" customHeight="1">
       <c r="A25" s="2" t="inlineStr">
         <is>
-          <t>AR10724</t>
+          <t>AR10877</t>
         </is>
       </c>
       <c r="B25" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C25" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D25" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E25" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F25" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G25" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H25" s="2" t="inlineStr">
         <is>
-          <t>6739.22 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I25" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="26" ht="18" customHeight="1">
       <c r="A26" s="2" t="inlineStr">
         <is>
-          <t>AR10877</t>
+          <t>AR10918PD</t>
         </is>
       </c>
       <c r="B26" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C26" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-II, 7,5kW, PDRV2_007K50 (oxidation am Heatsink)</t>
         </is>
       </c>
       <c r="D26" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E26" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="F26" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G26" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H26" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>1345.50 €</t>
         </is>
       </c>
       <c r="I26" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="27" ht="18" customHeight="1">
       <c r="A27" s="2" t="inlineStr">
         <is>
           <t>AR11042</t>
         </is>
       </c>
       <c r="B27" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C27" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D27" s="2" t="inlineStr">
@@ -5077,16519 +5077,18680 @@
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
           <t>24.00</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
           <t>2747.60 €</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="100" ht="18" customHeight="1">
       <c r="A100" s="2" t="inlineStr">
         <is>
-          <t>AR12788</t>
+          <t>AR12786</t>
         </is>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-I 1,1kW, 501K100 PD1</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="101" ht="18" customHeight="1">
       <c r="A101" s="2" t="inlineStr">
         <is>
-          <t>AR12817</t>
+          <t>AR12788</t>
         </is>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>3703.48 €</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="102" ht="18" customHeight="1">
       <c r="A102" s="2" t="inlineStr">
         <is>
-          <t>AR12818</t>
+          <t>AR12817</t>
         </is>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="103" ht="18" customHeight="1">
       <c r="A103" s="2" t="inlineStr">
         <is>
-          <t>AR12820</t>
+          <t>AR12818</t>
         </is>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>859.41 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="104" ht="18" customHeight="1">
       <c r="A104" s="2" t="inlineStr">
         <is>
-          <t>AR12828</t>
+          <t>AR12820</t>
         </is>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>2747.60 €</t>
+          <t>859.41 €</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="105" ht="18" customHeight="1">
       <c r="A105" s="2" t="inlineStr">
         <is>
-          <t>AR12832</t>
+          <t>AR12828</t>
         </is>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>2747.60 €</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="106" ht="18" customHeight="1">
       <c r="A106" s="2" t="inlineStr">
         <is>
-          <t>AR12833</t>
+          <t>AR12832</t>
         </is>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
           <t>3703.48 €</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="107" ht="18" customHeight="1">
       <c r="A107" s="2" t="inlineStr">
         <is>
-          <t>AR12834</t>
+          <t>AR12833</t>
         </is>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="108" ht="18" customHeight="1">
       <c r="A108" s="2" t="inlineStr">
         <is>
-          <t>AR12836</t>
+          <t>AR12834</t>
         </is>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="109" ht="18" customHeight="1">
       <c r="A109" s="2" t="inlineStr">
         <is>
+          <t>AR12836</t>
+        </is>
+      </c>
+      <c r="B109" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C109" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+        </is>
+      </c>
+      <c r="D109" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E109" s="2" t="inlineStr">
+        <is>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="F109" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G109" s="2" t="inlineStr">
+        <is>
+          <t>82.00</t>
+        </is>
+      </c>
+      <c r="H109" s="2" t="inlineStr">
+        <is>
+          <t>5817.99 €</t>
+        </is>
+      </c>
+      <c r="I109" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" ht="18" customHeight="1">
+      <c r="A110" s="2" t="inlineStr">
+        <is>
           <t>AR12867</t>
         </is>
       </c>
-      <c r="B109" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C109" s="2" t="inlineStr">
+      <c r="B110" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C110" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
-      <c r="D109" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E109" s="2" t="inlineStr">
+      <c r="D110" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E110" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
-      <c r="F109" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G109" s="2" t="inlineStr">
+      <c r="F110" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G110" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
-      <c r="H109" s="2" t="inlineStr">
+      <c r="H110" s="2" t="inlineStr">
         <is>
           <t>859.41 €</t>
-        </is>
-[...45 lines deleted...]
-          <t>4748.34 €</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="111" ht="32" customHeight="1">
       <c r="A111" s="2" t="inlineStr">
         <is>
-          <t>AR12874</t>
+          <t>AR12868</t>
         </is>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>Schaltgerät Hyamat SVP 4/0610 B</t>
+          <t>LevelControl 2 BS2 400 SLEO 400</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
-          <t>Druckerhöhungsanlagen</t>
-[...2 lines deleted...]
-      <c r="E111" s="2" t="inlineStr"/>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E111" s="2" t="inlineStr">
+        <is>
+          <t>16 kW</t>
+        </is>
+      </c>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>62.00</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>1120.89 €</t>
+          <t>4748.34 €</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="112" ht="32" customHeight="1">
       <c r="A112" s="2" t="inlineStr">
         <is>
-          <t>AR12880</t>
+          <t>AR12874</t>
         </is>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>SCHALTGERAET LSU110VSCC100Z1</t>
+          <t>Schaltgerät Hyamat SVP 4/0610 B</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Druckerhöhungsanlagen</t>
         </is>
       </c>
       <c r="E112" s="2" t="inlineStr"/>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
+          <t>30.00</t>
+        </is>
+      </c>
+      <c r="H112" s="2" t="inlineStr">
+        <is>
+          <t>1120.89 €</t>
+        </is>
+      </c>
+      <c r="I112" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" ht="32" customHeight="1">
+      <c r="A113" s="2" t="inlineStr">
+        <is>
+          <t>AR12880</t>
+        </is>
+      </c>
+      <c r="B113" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C113" s="2" t="inlineStr">
+        <is>
+          <t>SCHALTGERAET LSU110VSCC100Z1</t>
+        </is>
+      </c>
+      <c r="D113" s="2" t="inlineStr">
+        <is>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E113" s="2" t="inlineStr"/>
+      <c r="F113" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G113" s="2" t="inlineStr">
+        <is>
           <t>25.00</t>
         </is>
       </c>
-      <c r="H112" s="2" t="inlineStr">
+      <c r="H113" s="2" t="inlineStr">
         <is>
           <t>1249.90 €</t>
-        </is>
-[...45 lines deleted...]
-          <t>4129.19 €</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="114" ht="18" customHeight="1">
       <c r="A114" s="2" t="inlineStr">
         <is>
-          <t>AR12902-02</t>
+          <t>AR12902-01</t>
         </is>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-R, 22 kW, KSB202P22KT4E20H1XGXXXXSXXXXAXBXCXXXXDX</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
           <t>22 kW</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
           <t>31.00</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
           <t>4129.19 €</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="115" ht="18" customHeight="1">
       <c r="A115" s="2" t="inlineStr">
         <is>
-          <t>AR12921</t>
+          <t>AR12902-02</t>
         </is>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
+          <t>PumpDrive-R, 22 kW, KSB202P22KT4E20H1XGXXXXSXXXXAXBXCXXXXDX</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>1148.25 €</t>
+          <t>4129.19 €</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="116" ht="18" customHeight="1">
       <c r="A116" s="2" t="inlineStr">
         <is>
-          <t>AR12965</t>
+          <t>AR12921</t>
         </is>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
           <t>7.00</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
           <t>1148.25 €</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="117" ht="18" customHeight="1">
       <c r="A117" s="2" t="inlineStr">
         <is>
-          <t>AR12967</t>
+          <t>AR12965</t>
         </is>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1148.25 €</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="118" ht="18" customHeight="1">
       <c r="A118" s="2" t="inlineStr">
         <is>
-          <t>AR12969</t>
+          <t>AR12967</t>
         </is>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>1619.89 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="119" ht="18" customHeight="1">
       <c r="A119" s="2" t="inlineStr">
         <is>
-          <t>AR12997</t>
+          <t>AR12969</t>
         </is>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
+          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>703.69 €</t>
+          <t>1619.89 €</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="120" ht="18" customHeight="1">
       <c r="A120" s="2" t="inlineStr">
         <is>
-          <t>AR12999</t>
+          <t>AR12997</t>
         </is>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
           <t>703.69 €</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="121" ht="18" customHeight="1">
       <c r="A121" s="2" t="inlineStr">
         <is>
-          <t>AR13002</t>
+          <t>AR12999</t>
         </is>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
+          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>985.25 €</t>
+          <t>703.69 €</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="122" ht="18" customHeight="1">
       <c r="A122" s="2" t="inlineStr">
         <is>
-          <t>AR13003</t>
+          <t>AR13002</t>
         </is>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
           <t>985.25 €</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="123" ht="18" customHeight="1">
       <c r="A123" s="2" t="inlineStr">
         <is>
-          <t>AR13079-01</t>
+          <t>AR13003</t>
         </is>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 45 kW, PDRVR_045K00 IP20 ohne EMV Filter</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>58.30</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>5373.44 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="124" ht="18" customHeight="1">
       <c r="A124" s="2" t="inlineStr">
         <is>
-          <t>AR13079-02</t>
+          <t>AR13079-01</t>
         </is>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-R, 45 kW, PDRVR_045K00 IP20 ohne EMV Filter</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
           <t>45 kW</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
           <t>58.30</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
           <t>5373.44 €</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="125" ht="18" customHeight="1">
       <c r="A125" s="2" t="inlineStr">
         <is>
-          <t>AR13096</t>
+          <t>AR13079-02</t>
         </is>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-R, 45 kW, PDRVR_045K00 IP20 ohne EMV Filter</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>58.30</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>5373.44 €</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="126" ht="18" customHeight="1">
       <c r="A126" s="2" t="inlineStr">
         <is>
-          <t>AR13099</t>
+          <t>AR13096</t>
         </is>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="127" ht="18" customHeight="1">
       <c r="A127" s="2" t="inlineStr">
         <is>
-          <t>AR13100</t>
+          <t>AR13099</t>
         </is>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
-          <t>1044.88 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="128" ht="18" customHeight="1">
       <c r="A128" s="2" t="inlineStr">
         <is>
-          <t>AR13115</t>
+          <t>AR13100</t>
         </is>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1044.88 €</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="129" ht="18" customHeight="1">
       <c r="A129" s="2" t="inlineStr">
         <is>
-          <t>AR13116</t>
+          <t>AR13115</t>
         </is>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="130" ht="18" customHeight="1">
       <c r="A130" s="2" t="inlineStr">
         <is>
-          <t>AR13117</t>
+          <t>AR13116</t>
         </is>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>1294.63 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="131" ht="18" customHeight="1">
       <c r="A131" s="2" t="inlineStr">
         <is>
-          <t>AR13118</t>
+          <t>AR13117</t>
         </is>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>1619.89 €</t>
+          <t>1294.63 €</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="132" ht="18" customHeight="1">
       <c r="A132" s="2" t="inlineStr">
         <is>
-          <t>AR13119</t>
+          <t>AR13118</t>
         </is>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
           <t>14.50</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
           <t>1619.89 €</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="133" ht="18" customHeight="1">
       <c r="A133" s="2" t="inlineStr">
         <is>
-          <t>AR13131</t>
+          <t>AR13119</t>
         </is>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1619.89 €</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="134" ht="18" customHeight="1">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t>AR13132</t>
+          <t>AR13131</t>
         </is>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="135" ht="18" customHeight="1">
       <c r="A135" s="2" t="inlineStr">
         <is>
-          <t>AR13133</t>
+          <t>AR13132</t>
         </is>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="136" ht="18" customHeight="1">
       <c r="A136" s="2" t="inlineStr">
         <is>
-          <t>AR13136</t>
+          <t>AR13133</t>
         </is>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>6739.22 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="137" ht="18" customHeight="1">
       <c r="A137" s="2" t="inlineStr">
         <is>
-          <t>AR13140</t>
+          <t>AR13136</t>
         </is>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
+          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
-          <t>703.69 €</t>
+          <t>6739.22 €</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="138" ht="18" customHeight="1">
       <c r="A138" s="2" t="inlineStr">
         <is>
-          <t>AR13141</t>
+          <t>AR13140</t>
         </is>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
           <t>703.69 €</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="139" ht="18" customHeight="1">
       <c r="A139" s="2" t="inlineStr">
         <is>
-          <t>AR13142</t>
+          <t>AR13141</t>
         </is>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
           <t>703.69 €</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="140" ht="18" customHeight="1">
       <c r="A140" s="2" t="inlineStr">
         <is>
-          <t>AR13180</t>
+          <t>AR13142</t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
+          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
-          <t>840.63 €</t>
+          <t>703.69 €</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="141" ht="18" customHeight="1">
       <c r="A141" s="2" t="inlineStr">
         <is>
-          <t>AR13188</t>
+          <t>AR13180</t>
         </is>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
+          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
-          <t>985.25 €</t>
+          <t>840.63 €</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="142" ht="18" customHeight="1">
       <c r="A142" s="2" t="inlineStr">
         <is>
-          <t>AR13189</t>
+          <t>AR13188</t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
           <t>985.25 €</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="143" ht="18" customHeight="1">
       <c r="A143" s="2" t="inlineStr">
         <is>
-          <t>AR13190</t>
+          <t>AR13189</t>
         </is>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
           <t>985.25 €</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="144" ht="18" customHeight="1">
       <c r="A144" s="2" t="inlineStr">
         <is>
-          <t>AR13195</t>
+          <t>AR13190</t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="145" ht="18" customHeight="1">
       <c r="A145" s="2" t="inlineStr">
         <is>
-          <t>AR13196</t>
+          <t>AR13195</t>
         </is>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="146" ht="18" customHeight="1">
       <c r="A146" s="2" t="inlineStr">
         <is>
-          <t>AR13197</t>
+          <t>AR13196</t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 0,37kW, PDRV2E_000K37</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
-          <t>550.26 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="147" ht="18" customHeight="1">
       <c r="A147" s="2" t="inlineStr">
         <is>
-          <t>AR13225</t>
+          <t>AR13197</t>
         </is>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II Eco, 0,37kW, PDRV2E_000K37</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>550.26 €</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="148" ht="18" customHeight="1">
       <c r="A148" s="2" t="inlineStr">
         <is>
-          <t>AR13237</t>
+          <t>AR13225</t>
         </is>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>4297.04 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="149" ht="18" customHeight="1">
       <c r="A149" s="2" t="inlineStr">
         <is>
-          <t>AR13287</t>
+          <t>AR13237</t>
         </is>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
-          <t>1294.63 €</t>
+          <t>4297.04 €</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="150" ht="18" customHeight="1">
       <c r="A150" s="2" t="inlineStr">
         <is>
-          <t>AR13288</t>
+          <t>AR13287</t>
         </is>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1294.63 €</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="151" ht="18" customHeight="1">
       <c r="A151" s="2" t="inlineStr">
         <is>
-          <t>AR13289</t>
+          <t>AR13288</t>
         </is>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="152" ht="18" customHeight="1">
       <c r="A152" s="2" t="inlineStr">
         <is>
-          <t>AR13290</t>
+          <t>AR13289</t>
         </is>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
-          <t>1148.25 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="153" ht="18" customHeight="1">
       <c r="A153" s="2" t="inlineStr">
         <is>
-          <t>AR13291</t>
+          <t>AR13290</t>
         </is>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+          <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
-          <t>4297.04 €</t>
+          <t>1148.25 €</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="154" ht="18" customHeight="1">
       <c r="A154" s="2" t="inlineStr">
         <is>
-          <t>AR13318</t>
+          <t>AR13291</t>
         </is>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
+          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
-          <t>703.69 €</t>
+          <t>4297.04 €</t>
         </is>
       </c>
       <c r="I154" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="155" ht="18" customHeight="1">
       <c r="A155" s="2" t="inlineStr">
         <is>
-          <t>AR13319</t>
+          <t>AR13318</t>
         </is>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
+          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
-          <t>840.63 €</t>
+          <t>703.69 €</t>
         </is>
       </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="156" ht="18" customHeight="1">
       <c r="A156" s="2" t="inlineStr">
         <is>
-          <t>AR13320</t>
+          <t>AR13319</t>
         </is>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
+          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
-          <t>703.69 €</t>
+          <t>840.63 €</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="157" ht="18" customHeight="1">
       <c r="A157" s="2" t="inlineStr">
         <is>
-          <t>AR13321</t>
+          <t>AR13320</t>
         </is>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
           <t>703.69 €</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="158" ht="18" customHeight="1">
       <c r="A158" s="2" t="inlineStr">
         <is>
-          <t>AR13322</t>
+          <t>AR13321</t>
         </is>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
+          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
-          <t>985.25 €</t>
+          <t>703.69 €</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="159" ht="18" customHeight="1">
       <c r="A159" s="2" t="inlineStr">
         <is>
-          <t>AR13323</t>
+          <t>AR13322</t>
         </is>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
           <t>985.25 €</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="160" ht="18" customHeight="1">
       <c r="A160" s="2" t="inlineStr">
         <is>
-          <t>AR13324</t>
+          <t>AR13323</t>
         </is>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
           <t>985.25 €</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="161" ht="18" customHeight="1">
       <c r="A161" s="2" t="inlineStr">
         <is>
-          <t>AR13331</t>
+          <t>AR13324</t>
         </is>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
-          <t>3663.47 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="162" ht="18" customHeight="1">
       <c r="A162" s="2" t="inlineStr">
         <is>
-          <t>AR13335</t>
+          <t>AR13331</t>
         </is>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1 (L-Abdeckung Defekt)</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
           <t>23.00</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
           <t>3663.47 €</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="163" ht="18" customHeight="1">
       <c r="A163" s="2" t="inlineStr">
         <is>
-          <t>AR13339</t>
+          <t>AR13335</t>
         </is>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1 (L-Abdeckung Defekt)</t>
         </is>
       </c>
       <c r="D163" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>3663.47 €</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="164" ht="18" customHeight="1">
       <c r="A164" s="2" t="inlineStr">
         <is>
-          <t>AR13350</t>
+          <t>AR13339</t>
         </is>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
-          <t>933.60 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="165" ht="18" customHeight="1">
       <c r="A165" s="2" t="inlineStr">
         <is>
-          <t>AR13360</t>
+          <t>AR13350</t>
         </is>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D165" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
-          <t>1044.88 €</t>
+          <t>933.60 €</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="166" ht="18" customHeight="1">
       <c r="A166" s="2" t="inlineStr">
         <is>
-          <t>AR13391</t>
+          <t>AR13360</t>
         </is>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
+          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
-          <t>703.69 €</t>
+          <t>1044.88 €</t>
         </is>
       </c>
       <c r="I166" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="167" ht="18" customHeight="1">
       <c r="A167" s="2" t="inlineStr">
         <is>
-          <t>AR13392</t>
+          <t>AR13391</t>
         </is>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
+          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D167" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
-          <t>840.63 €</t>
+          <t>703.69 €</t>
         </is>
       </c>
       <c r="I167" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="168" ht="18" customHeight="1">
       <c r="A168" s="2" t="inlineStr">
         <is>
-          <t>AR13393</t>
+          <t>AR13392</t>
         </is>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
           <t>840.63 €</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="169" ht="18" customHeight="1">
       <c r="A169" s="2" t="inlineStr">
         <is>
-          <t>AR13407</t>
+          <t>AR13393</t>
         </is>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
         </is>
       </c>
       <c r="D169" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>840.63 €</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="170" ht="18" customHeight="1">
       <c r="A170" s="2" t="inlineStr">
         <is>
-          <t>AR13438</t>
+          <t>AR13407</t>
         </is>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
           <t>3703.48 €</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="171" ht="18" customHeight="1">
       <c r="A171" s="2" t="inlineStr">
         <is>
-          <t>AR13440</t>
+          <t>AR13438</t>
         </is>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D171" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
           <t>3703.48 €</t>
         </is>
       </c>
       <c r="I171" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="172" ht="18" customHeight="1">
       <c r="A172" s="2" t="inlineStr">
         <is>
-          <t>AR13443</t>
+          <t>AR13440</t>
         </is>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I172" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="173" ht="18" customHeight="1">
       <c r="A173" s="2" t="inlineStr">
         <is>
-          <t>AR13444</t>
+          <t>AR13443</t>
         </is>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I173" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="174" ht="18" customHeight="1">
       <c r="A174" s="2" t="inlineStr">
         <is>
-          <t>AR13446</t>
+          <t>AR13444</t>
         </is>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D174" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
-          <t>4297.04 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="175" ht="18" customHeight="1">
       <c r="A175" s="2" t="inlineStr">
         <is>
-          <t>AR13479</t>
+          <t>AR13446</t>
         </is>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 3kW, PDRV2_003K00</t>
+          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
         </is>
       </c>
       <c r="D175" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
-          <t>1363.30 €</t>
+          <t>4297.04 €</t>
         </is>
       </c>
       <c r="I175" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="176" ht="18" customHeight="1">
       <c r="A176" s="2" t="inlineStr">
         <is>
-          <t>AR13490</t>
+          <t>AR13479</t>
         </is>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55 mit Single Relais</t>
+          <t>PumpDrive-II, 3kW, PDRV2_003K00</t>
         </is>
       </c>
       <c r="D176" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
-          <t>741.94 €</t>
+          <t>1363.30 €</t>
         </is>
       </c>
       <c r="I176" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="177" ht="18" customHeight="1">
       <c r="A177" s="2" t="inlineStr">
         <is>
-          <t>AR13493</t>
+          <t>AR13490</t>
         </is>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000k55 mit Single Relais</t>
+          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55 mit Single Relais</t>
         </is>
       </c>
       <c r="D177" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
           <t>6.00</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
           <t>741.94 €</t>
         </is>
       </c>
       <c r="I177" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="178" ht="18" customHeight="1">
       <c r="A178" s="2" t="inlineStr">
         <is>
-          <t>AR13494</t>
+          <t>AR13491</t>
         </is>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55 mit Single Relais</t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
           <t>6.00</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
           <t>741.94 €</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="179" ht="18" customHeight="1">
       <c r="A179" s="2" t="inlineStr">
         <is>
-          <t>AR13497</t>
+          <t>AR13493</t>
         </is>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 0,75kW, PDRV2E_000K75 Single Relais</t>
+          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000k55 mit Single Relais</t>
         </is>
       </c>
       <c r="D179" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
           <t>6.00</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
-          <t>624.47 €</t>
+          <t>741.94 €</t>
         </is>
       </c>
       <c r="I179" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="180" ht="18" customHeight="1">
       <c r="A180" s="2" t="inlineStr">
         <is>
+          <t>AR13494</t>
+        </is>
+      </c>
+      <c r="B180" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C180" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55 mit Single Relais</t>
+        </is>
+      </c>
+      <c r="D180" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E180" s="2" t="inlineStr">
+        <is>
+          <t>0,55 kW</t>
+        </is>
+      </c>
+      <c r="F180" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G180" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
+      <c r="H180" s="2" t="inlineStr">
+        <is>
+          <t>741.94 €</t>
+        </is>
+      </c>
+      <c r="I180" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" ht="18" customHeight="1">
+      <c r="A181" s="2" t="inlineStr">
+        <is>
+          <t>AR13497</t>
+        </is>
+      </c>
+      <c r="B181" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C181" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 0,75kW, PDRV2E_000K75 Single Relais</t>
+        </is>
+      </c>
+      <c r="D181" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E181" s="2" t="inlineStr">
+        <is>
+          <t>0,75 kW</t>
+        </is>
+      </c>
+      <c r="F181" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G181" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
+      <c r="H181" s="2" t="inlineStr">
+        <is>
+          <t>624.47 €</t>
+        </is>
+      </c>
+      <c r="I181" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="182" ht="18" customHeight="1">
+      <c r="A182" s="2" t="inlineStr">
+        <is>
           <t>AR13498</t>
         </is>
       </c>
-      <c r="B180" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C180" s="2" t="inlineStr">
+      <c r="B182" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C182" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 0,75kW, PDRV2E_000K75 Single Relais</t>
         </is>
       </c>
-      <c r="D180" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E180" s="2" t="inlineStr">
+      <c r="D182" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E182" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
-      <c r="F180" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G180" s="2" t="inlineStr">
+      <c r="F182" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G182" s="2" t="inlineStr">
         <is>
           <t>6.00</t>
         </is>
       </c>
-      <c r="H180" s="2" t="inlineStr">
+      <c r="H182" s="2" t="inlineStr">
         <is>
           <t>624.47 €</t>
         </is>
       </c>
-      <c r="I180" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A181" s="2" t="inlineStr">
+      <c r="I182" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="183" ht="32" customHeight="1">
+      <c r="A183" s="2" t="inlineStr">
         <is>
           <t>AR13509</t>
         </is>
       </c>
-      <c r="B181" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C181" s="2" t="inlineStr">
+      <c r="B183" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C183" s="2" t="inlineStr">
         <is>
           <t>LevelControl 2 BS1 400 DFNP 025</t>
         </is>
       </c>
-      <c r="D181" s="2" t="inlineStr">
+      <c r="D183" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E181" s="2" t="inlineStr">
+      <c r="E183" s="2" t="inlineStr">
         <is>
           <t>1 kW</t>
         </is>
       </c>
-      <c r="F181" s="2" t="inlineStr">
+      <c r="F183" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="G181" s="2" t="inlineStr">
+      <c r="G183" s="2" t="inlineStr">
         <is>
           <t>30.00</t>
         </is>
       </c>
-      <c r="H181" s="2" t="inlineStr">
+      <c r="H183" s="2" t="inlineStr">
         <is>
           <t>1532.59 €</t>
         </is>
       </c>
-      <c r="I181" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A182" s="2" t="inlineStr">
+      <c r="I183" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="184" ht="32" customHeight="1">
+      <c r="A184" s="2" t="inlineStr">
         <is>
           <t>AR13513</t>
         </is>
       </c>
-      <c r="B182" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C182" s="2" t="inlineStr">
+      <c r="B184" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C184" s="2" t="inlineStr">
         <is>
           <t>LevelControl 2 BS1 400 SPEO 250</t>
         </is>
       </c>
-      <c r="D182" s="2" t="inlineStr">
+      <c r="D184" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E182" s="2" t="inlineStr">
+      <c r="E184" s="2" t="inlineStr">
         <is>
           <t>10 kW</t>
         </is>
       </c>
-      <c r="F182" s="2" t="inlineStr">
+      <c r="F184" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="G182" s="2" t="inlineStr">
+      <c r="G184" s="2" t="inlineStr">
         <is>
           <t>22.00</t>
         </is>
       </c>
-      <c r="H182" s="2" t="inlineStr">
+      <c r="H184" s="2" t="inlineStr">
         <is>
           <t>1934.30 €</t>
-        </is>
-[...92 lines deleted...]
-          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="185" ht="18" customHeight="1">
       <c r="A185" s="2" t="inlineStr">
         <is>
-          <t>AR13545</t>
+          <t>AR13542</t>
         </is>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D185" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>859.41 €</t>
         </is>
       </c>
       <c r="I185" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="186" ht="18" customHeight="1">
       <c r="A186" s="2" t="inlineStr">
         <is>
-          <t>AR13546</t>
+          <t>AR13543</t>
         </is>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D186" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H186" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I186" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="187" ht="18" customHeight="1">
       <c r="A187" s="2" t="inlineStr">
         <is>
-          <t>AR13548</t>
+          <t>AR13545</t>
         </is>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D187" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="F187" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H187" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I187" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="188" ht="18" customHeight="1">
       <c r="A188" s="2" t="inlineStr">
         <is>
-          <t>AR13551</t>
+          <t>AR13546</t>
         </is>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D188" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H188" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I188" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="189" ht="18" customHeight="1">
       <c r="A189" s="2" t="inlineStr">
         <is>
-          <t>AR13552</t>
+          <t>AR13548</t>
         </is>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D189" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F189" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G189" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H189" s="2" t="inlineStr">
         <is>
-          <t>1304.42 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I189" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="190" ht="18" customHeight="1">
       <c r="A190" s="2" t="inlineStr">
         <is>
-          <t>AR13600</t>
+          <t>AR13551</t>
         </is>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
-          <t>1145.88 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I190" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="191" ht="18" customHeight="1">
       <c r="A191" s="2" t="inlineStr">
         <is>
-          <t>AR13601</t>
+          <t>AR13552</t>
         </is>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
+          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
         </is>
       </c>
       <c r="D191" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="F191" s="2" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G191" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H191" s="2" t="inlineStr">
         <is>
-          <t>859.41 €</t>
+          <t>1304.42 €</t>
         </is>
       </c>
       <c r="I191" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="192" ht="18" customHeight="1">
       <c r="A192" s="2" t="inlineStr">
         <is>
-          <t>AR13602</t>
+          <t>AR13600</t>
         </is>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
-          <t>859.41 €</t>
+          <t>1145.88 €</t>
         </is>
       </c>
       <c r="I192" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="193" ht="18" customHeight="1">
       <c r="A193" s="2" t="inlineStr">
         <is>
-          <t>AR13603</t>
+          <t>AR13601</t>
         </is>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
           <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
           <t>859.41 €</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="194" ht="18" customHeight="1">
       <c r="A194" s="2" t="inlineStr">
         <is>
-          <t>AR13609</t>
+          <t>AR13602</t>
         </is>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 3kW, PDRV2_003K00</t>
+          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
-          <t>1363.30 €</t>
+          <t>859.41 €</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="195" ht="18" customHeight="1">
       <c r="A195" s="2" t="inlineStr">
         <is>
-          <t>AR13611</t>
+          <t>AR13603</t>
         </is>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D195" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
-          <t>1244.80 €</t>
+          <t>859.41 €</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="196" ht="18" customHeight="1">
       <c r="A196" s="2" t="inlineStr">
         <is>
-          <t>AR13612</t>
+          <t>AR13609</t>
         </is>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+          <t>PumpDrive-II, 3kW, PDRV2_003K00</t>
         </is>
       </c>
       <c r="D196" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
-          <t>1244.80 €</t>
+          <t>1363.30 €</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="197" ht="18" customHeight="1">
       <c r="A197" s="2" t="inlineStr">
         <is>
-          <t>AR13613</t>
+          <t>AR13611</t>
         </is>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D197" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E197" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
           <t>1244.80 €</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="198" ht="18" customHeight="1">
       <c r="A198" s="2" t="inlineStr">
         <is>
-          <t>AR13614</t>
+          <t>AR13612</t>
         </is>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G198" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H198" s="2" t="inlineStr">
         <is>
           <t>1244.80 €</t>
         </is>
       </c>
       <c r="I198" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="199" ht="18" customHeight="1">
       <c r="A199" s="2" t="inlineStr">
         <is>
-          <t>AR13615</t>
+          <t>AR13613</t>
         </is>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D199" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E199" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F199" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G199" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H199" s="2" t="inlineStr">
         <is>
           <t>1244.80 €</t>
         </is>
       </c>
       <c r="I199" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="200" ht="18" customHeight="1">
       <c r="A200" s="2" t="inlineStr">
         <is>
-          <t>AR13616</t>
+          <t>AR13614</t>
         </is>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D200" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G200" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H200" s="2" t="inlineStr">
         <is>
           <t>1244.80 €</t>
         </is>
       </c>
       <c r="I200" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="201" ht="18" customHeight="1">
       <c r="A201" s="2" t="inlineStr">
         <is>
-          <t>AR13617</t>
+          <t>AR13615</t>
         </is>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D201" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E201" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F201" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
           <t>1244.80 €</t>
         </is>
       </c>
       <c r="I201" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="202" ht="18" customHeight="1">
       <c r="A202" s="2" t="inlineStr">
         <is>
-          <t>AR13618</t>
+          <t>AR13616</t>
         </is>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D202" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E202" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
           <t>1244.80 €</t>
         </is>
       </c>
       <c r="I202" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="203" ht="32" customHeight="1">
+    <row r="203" ht="18" customHeight="1">
       <c r="A203" s="2" t="inlineStr">
         <is>
-          <t>AR13621</t>
+          <t>AR13617</t>
         </is>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D203" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H203" s="2" t="inlineStr">
         <is>
-          <t>933.60 €</t>
+          <t>1244.80 €</t>
         </is>
       </c>
       <c r="I203" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="204" ht="18" customHeight="1">
       <c r="A204" s="2" t="inlineStr">
         <is>
-          <t>AR13622</t>
+          <t>AR13618</t>
         </is>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D204" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H204" s="2" t="inlineStr">
         <is>
-          <t>933.60 €</t>
+          <t>1244.80 €</t>
         </is>
       </c>
       <c r="I204" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="205" ht="32" customHeight="1">
       <c r="A205" s="2" t="inlineStr">
         <is>
+          <t>AR13621</t>
+        </is>
+      </c>
+      <c r="B205" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C205" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+        </is>
+      </c>
+      <c r="D205" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E205" s="2" t="inlineStr">
+        <is>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="F205" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G205" s="2" t="inlineStr">
+        <is>
+          <t>7.50</t>
+        </is>
+      </c>
+      <c r="H205" s="2" t="inlineStr">
+        <is>
+          <t>933.60 €</t>
+        </is>
+      </c>
+      <c r="I205" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" ht="18" customHeight="1">
+      <c r="A206" s="2" t="inlineStr">
+        <is>
+          <t>AR13622</t>
+        </is>
+      </c>
+      <c r="B206" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C206" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+        </is>
+      </c>
+      <c r="D206" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E206" s="2" t="inlineStr">
+        <is>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="F206" s="2" t="inlineStr">
+        <is>
+          <t>B1: C: gebraucht / einsetzbar</t>
+        </is>
+      </c>
+      <c r="G206" s="2" t="inlineStr">
+        <is>
+          <t>7.50</t>
+        </is>
+      </c>
+      <c r="H206" s="2" t="inlineStr">
+        <is>
+          <t>933.60 €</t>
+        </is>
+      </c>
+      <c r="I206" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" ht="32" customHeight="1">
+      <c r="A207" s="2" t="inlineStr">
+        <is>
           <t>AR13626</t>
         </is>
       </c>
-      <c r="B205" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C205" s="2" t="inlineStr">
+      <c r="B207" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C207" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
-      <c r="D205" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E205" s="2" t="inlineStr">
+      <c r="D207" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E207" s="2" t="inlineStr">
         <is>
           <t>4 kW</t>
         </is>
       </c>
-      <c r="F205" s="2" t="inlineStr">
+      <c r="F207" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
-      <c r="G205" s="2" t="inlineStr">
+      <c r="G207" s="2" t="inlineStr">
         <is>
           <t>8.50</t>
         </is>
       </c>
-      <c r="H205" s="2" t="inlineStr">
+      <c r="H207" s="2" t="inlineStr">
         <is>
           <t>1415.86 €</t>
-        </is>
-[...92 lines deleted...]
-          <t>1044.88 €</t>
         </is>
       </c>
       <c r="I207" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="208" ht="32" customHeight="1">
       <c r="A208" s="2" t="inlineStr">
         <is>
-          <t>AR13637</t>
+          <t>AR13627</t>
         </is>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H208" s="2" t="inlineStr">
         <is>
-          <t>1619.89 €</t>
+          <t>1415.86 €</t>
         </is>
       </c>
       <c r="I208" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="209" ht="18" customHeight="1">
       <c r="A209" s="2" t="inlineStr">
         <is>
+          <t>AR13631</t>
+        </is>
+      </c>
+      <c r="B209" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C209" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
+        </is>
+      </c>
+      <c r="D209" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E209" s="2" t="inlineStr">
+        <is>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="F209" s="2" t="inlineStr">
+        <is>
+          <t>B1: C: gebraucht / einsetzbar</t>
+        </is>
+      </c>
+      <c r="G209" s="2" t="inlineStr">
+        <is>
+          <t>7.50</t>
+        </is>
+      </c>
+      <c r="H209" s="2" t="inlineStr">
+        <is>
+          <t>1044.88 €</t>
+        </is>
+      </c>
+      <c r="I209" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="210" ht="32" customHeight="1">
+      <c r="A210" s="2" t="inlineStr">
+        <is>
+          <t>AR13637</t>
+        </is>
+      </c>
+      <c r="B210" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C210" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
+        </is>
+      </c>
+      <c r="D210" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E210" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="F210" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G210" s="2" t="inlineStr">
+        <is>
+          <t>14.50</t>
+        </is>
+      </c>
+      <c r="H210" s="2" t="inlineStr">
+        <is>
+          <t>1619.89 €</t>
+        </is>
+      </c>
+      <c r="I210" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="211" ht="18" customHeight="1">
+      <c r="A211" s="2" t="inlineStr">
+        <is>
           <t>AR13638</t>
         </is>
       </c>
-      <c r="B209" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C209" s="2" t="inlineStr">
+      <c r="B211" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C211" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
-      <c r="D209" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E209" s="2" t="inlineStr">
+      <c r="D211" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E211" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
-      <c r="F209" s="2" t="inlineStr">
-[...92 lines deleted...]
-      </c>
       <c r="F211" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G211" s="2" t="inlineStr">
         <is>
           <t>11.50</t>
         </is>
       </c>
       <c r="H211" s="2" t="inlineStr">
         <is>
           <t>1294.63 €</t>
         </is>
       </c>
       <c r="I211" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="212" ht="18" customHeight="1">
       <c r="A212" s="2" t="inlineStr">
         <is>
+          <t>AR13641</t>
+        </is>
+      </c>
+      <c r="B212" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C212" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+        </is>
+      </c>
+      <c r="D212" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E212" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="F212" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G212" s="2" t="inlineStr">
+        <is>
+          <t>11.50</t>
+        </is>
+      </c>
+      <c r="H212" s="2" t="inlineStr">
+        <is>
+          <t>1294.63 €</t>
+        </is>
+      </c>
+      <c r="I212" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="213" ht="32" customHeight="1">
+      <c r="A213" s="2" t="inlineStr">
+        <is>
+          <t>AR13642</t>
+        </is>
+      </c>
+      <c r="B213" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C213" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+        </is>
+      </c>
+      <c r="D213" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E213" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="F213" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G213" s="2" t="inlineStr">
+        <is>
+          <t>11.50</t>
+        </is>
+      </c>
+      <c r="H213" s="2" t="inlineStr">
+        <is>
+          <t>1294.63 €</t>
+        </is>
+      </c>
+      <c r="I213" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="214" ht="18" customHeight="1">
+      <c r="A214" s="2" t="inlineStr">
+        <is>
           <t>AR13643</t>
         </is>
       </c>
-      <c r="B212" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C212" s="2" t="inlineStr">
+      <c r="B214" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C214" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
-      <c r="D212" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E212" s="2" t="inlineStr">
+      <c r="D214" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E214" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
-      <c r="F212" s="2" t="inlineStr">
+      <c r="F214" s="2" t="inlineStr">
         <is>
           <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
-      <c r="G212" s="2" t="inlineStr">
+      <c r="G214" s="2" t="inlineStr">
         <is>
           <t>11.50</t>
         </is>
       </c>
-      <c r="H212" s="2" t="inlineStr">
+      <c r="H214" s="2" t="inlineStr">
         <is>
           <t>1294.63 €</t>
-        </is>
-[...92 lines deleted...]
-          <t>1539.52 €</t>
         </is>
       </c>
       <c r="I214" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="215" ht="18" customHeight="1">
       <c r="A215" s="2" t="inlineStr">
         <is>
-          <t>AR13659</t>
+          <t>AR13644</t>
         </is>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C215" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D215" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E215" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F215" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G215" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H215" s="2" t="inlineStr">
         <is>
-          <t>3609.57 €</t>
+          <t>1294.63 €</t>
         </is>
       </c>
       <c r="I215" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="216" ht="18" customHeight="1">
+    <row r="216" ht="32" customHeight="1">
       <c r="A216" s="2" t="inlineStr">
         <is>
-          <t>AR13661</t>
+          <t>AR13650</t>
         </is>
       </c>
       <c r="B216" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C216" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
+          <t>PumpDrive-II Eco, 7,5kW, PDRV2E_007K50</t>
         </is>
       </c>
       <c r="D216" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E216" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="F216" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G216" s="2" t="inlineStr">
         <is>
           <t>11.50</t>
         </is>
       </c>
       <c r="H216" s="2" t="inlineStr">
         <is>
-          <t>2464.87 €</t>
+          <t>1539.52 €</t>
         </is>
       </c>
       <c r="I216" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="217" ht="18" customHeight="1">
       <c r="A217" s="2" t="inlineStr">
         <is>
-          <t>AR13664</t>
+          <t>AR13659</t>
         </is>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C217" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
         </is>
       </c>
       <c r="D217" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E217" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F217" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G217" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="H217" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>3609.57 €</t>
         </is>
       </c>
       <c r="I217" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="218" ht="18" customHeight="1">
       <c r="A218" s="2" t="inlineStr">
         <is>
-          <t>AR13665</t>
+          <t>AR13661</t>
         </is>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
+          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
+        </is>
+      </c>
+      <c r="D218" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E218" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="F218" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G218" s="2" t="inlineStr">
+        <is>
+          <t>11.50</t>
+        </is>
+      </c>
+      <c r="H218" s="2" t="inlineStr">
+        <is>
+          <t>2464.87 €</t>
+        </is>
+      </c>
+      <c r="I218" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="219" ht="18" customHeight="1">
+      <c r="A219" s="2" t="inlineStr">
+        <is>
+          <t>AR13664</t>
+        </is>
+      </c>
+      <c r="B219" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C219" s="2" t="inlineStr">
+        <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
-      <c r="D218" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E218" s="2" t="inlineStr">
+      <c r="D219" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E219" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
-      <c r="F218" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="F219" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G219" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H219" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I219" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="220" ht="18" customHeight="1">
       <c r="A220" s="2" t="inlineStr">
         <is>
-          <t>AR13667</t>
+          <t>AR13665</t>
         </is>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D220" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="221" ht="18" customHeight="1">
+    <row r="221" ht="32" customHeight="1">
       <c r="A221" s="2" t="inlineStr">
         <is>
-          <t>AR13668</t>
+          <t>AR13666</t>
         </is>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D221" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H221" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I221" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="222" ht="18" customHeight="1">
       <c r="A222" s="2" t="inlineStr">
         <is>
+          <t>AR13667</t>
+        </is>
+      </c>
+      <c r="B222" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C222" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+        </is>
+      </c>
+      <c r="D222" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E222" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="F222" s="2" t="inlineStr">
+        <is>
+          <t>B1: C: gebraucht / einsetzbar</t>
+        </is>
+      </c>
+      <c r="G222" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H222" s="2" t="inlineStr">
+        <is>
+          <t>3116.06 €</t>
+        </is>
+      </c>
+      <c r="I222" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="223" ht="18" customHeight="1">
+      <c r="A223" s="2" t="inlineStr">
+        <is>
+          <t>AR13668</t>
+        </is>
+      </c>
+      <c r="B223" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C223" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+        </is>
+      </c>
+      <c r="D223" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E223" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="F223" s="2" t="inlineStr">
+        <is>
+          <t>B1: C: gebraucht / einsetzbar</t>
+        </is>
+      </c>
+      <c r="G223" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H223" s="2" t="inlineStr">
+        <is>
+          <t>3116.06 €</t>
+        </is>
+      </c>
+      <c r="I223" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="224" ht="18" customHeight="1">
+      <c r="A224" s="2" t="inlineStr">
+        <is>
           <t>AR13669</t>
         </is>
       </c>
-      <c r="B222" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C222" s="2" t="inlineStr">
+      <c r="B224" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C224" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
-      <c r="D222" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E222" s="2" t="inlineStr">
+      <c r="D224" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E224" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
-      <c r="F222" s="2" t="inlineStr">
+      <c r="F224" s="2" t="inlineStr">
         <is>
           <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
-      <c r="G222" s="2" t="inlineStr">
+      <c r="G224" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
-      <c r="H222" s="2" t="inlineStr">
+      <c r="H224" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
-      <c r="I222" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A223" s="2" t="inlineStr">
+      <c r="I224" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="225" ht="32" customHeight="1">
+      <c r="A225" s="2" t="inlineStr">
         <is>
           <t>AR13672</t>
         </is>
       </c>
-      <c r="B223" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C223" s="2" t="inlineStr">
+      <c r="B225" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C225" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
-      <c r="D223" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E223" s="2" t="inlineStr">
+      <c r="D225" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E225" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
-      <c r="F223" s="2" t="inlineStr">
+      <c r="F225" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
-      <c r="G223" s="2" t="inlineStr">
+      <c r="G225" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
-      <c r="H223" s="2" t="inlineStr">
+      <c r="H225" s="2" t="inlineStr">
         <is>
           <t>3703.48 €</t>
         </is>
       </c>
-      <c r="I223" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A224" s="2" t="inlineStr">
+      <c r="I225" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="226" ht="32" customHeight="1">
+      <c r="A226" s="2" t="inlineStr">
         <is>
           <t>AR13674</t>
         </is>
       </c>
-      <c r="B224" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C224" s="2" t="inlineStr">
+      <c r="B226" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C226" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
         </is>
       </c>
-      <c r="D224" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E224" s="2" t="inlineStr">
+      <c r="D226" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E226" s="2" t="inlineStr">
         <is>
           <t>22 kW</t>
         </is>
       </c>
-      <c r="F224" s="2" t="inlineStr">
+      <c r="F226" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
-      <c r="G224" s="2" t="inlineStr">
+      <c r="G226" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
-      <c r="H224" s="2" t="inlineStr">
+      <c r="H226" s="2" t="inlineStr">
         <is>
           <t>4297.04 €</t>
-        </is>
-[...92 lines deleted...]
-          <t>6487.79 €</t>
         </is>
       </c>
       <c r="I226" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="227" ht="18" customHeight="1">
       <c r="A227" s="2" t="inlineStr">
         <is>
-          <t>AR13700</t>
+          <t>AR13675</t>
         </is>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
         </is>
       </c>
       <c r="D227" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E227" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="F227" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G227" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H227" s="2" t="inlineStr">
         <is>
-          <t>933.60 €</t>
+          <t>4297.04 €</t>
         </is>
       </c>
       <c r="I227" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="228" ht="18" customHeight="1">
       <c r="A228" s="2" t="inlineStr">
         <is>
-          <t>AR13701</t>
+          <t>AR13678</t>
         </is>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D228" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E228" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F228" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G228" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H228" s="2" t="inlineStr">
         <is>
-          <t>1304.42 €</t>
+          <t>6487.79 €</t>
         </is>
       </c>
       <c r="I228" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="229" ht="18" customHeight="1">
       <c r="A229" s="2" t="inlineStr">
         <is>
-          <t>AR13702</t>
+          <t>AR13700</t>
         </is>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C229" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D229" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E229" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F229" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G229" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H229" s="2" t="inlineStr">
         <is>
-          <t>4297.04 €</t>
+          <t>933.60 €</t>
         </is>
       </c>
       <c r="I229" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="230" ht="18" customHeight="1">
       <c r="A230" s="2" t="inlineStr">
         <is>
-          <t>AR13707</t>
+          <t>AR13701</t>
         </is>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
         </is>
       </c>
       <c r="D230" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E230" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F230" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G230" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H230" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1304.42 €</t>
         </is>
       </c>
       <c r="I230" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="231" ht="18" customHeight="1">
       <c r="A231" s="2" t="inlineStr">
         <is>
-          <t>AR13743</t>
+          <t>AR13702</t>
         </is>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
+          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
         </is>
       </c>
       <c r="D231" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="F231" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G231" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H231" s="2" t="inlineStr">
         <is>
-          <t>1415.86 €</t>
+          <t>4297.04 €</t>
         </is>
       </c>
       <c r="I231" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="232" ht="18" customHeight="1">
       <c r="A232" s="2" t="inlineStr">
         <is>
-          <t>AR13761</t>
+          <t>AR13707</t>
         </is>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D232" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E232" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="F232" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G232" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H232" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I232" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="233" ht="18" customHeight="1">
       <c r="A233" s="2" t="inlineStr">
         <is>
-          <t>AR13998</t>
+          <t>AR13743</t>
         </is>
       </c>
       <c r="B233" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C233" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
       <c r="D233" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E233" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F233" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G233" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H233" s="2" t="inlineStr">
         <is>
-          <t>4297.04 €</t>
+          <t>1415.86 €</t>
         </is>
       </c>
       <c r="I233" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="234" ht="18" customHeight="1">
       <c r="A234" s="2" t="inlineStr">
         <is>
-          <t>AR14196</t>
+          <t>AR13761</t>
         </is>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C234" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D234" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E234" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F234" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G234" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H234" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I234" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="235" ht="18" customHeight="1">
       <c r="A235" s="2" t="inlineStr">
         <is>
-          <t>AR14200</t>
+          <t>AR13998</t>
         </is>
       </c>
       <c r="B235" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C235" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
         </is>
       </c>
       <c r="D235" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E235" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="F235" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G235" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H235" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>4297.04 €</t>
         </is>
       </c>
       <c r="I235" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="236" ht="18" customHeight="1">
       <c r="A236" s="2" t="inlineStr">
         <is>
-          <t>AR14287</t>
+          <t>AR14196</t>
         </is>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D236" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F236" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G236" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H236" s="2" t="inlineStr">
         <is>
-          <t>3700.49 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I236" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="237" ht="18" customHeight="1">
       <c r="A237" s="2" t="inlineStr">
         <is>
-          <t>AR14293</t>
+          <t>AR14200</t>
         </is>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D237" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E237" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F237" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G237" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H237" s="2" t="inlineStr">
         <is>
-          <t>1294.63 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I237" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="238" ht="18" customHeight="1">
       <c r="A238" s="2" t="inlineStr">
         <is>
+          <t>AR14287</t>
+        </is>
+      </c>
+      <c r="B238" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C238" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+        </is>
+      </c>
+      <c r="D238" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E238" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="F238" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G238" s="2" t="inlineStr">
+        <is>
+          <t>24.00</t>
+        </is>
+      </c>
+      <c r="H238" s="2" t="inlineStr">
+        <is>
+          <t>3700.49 €</t>
+        </is>
+      </c>
+      <c r="I238" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="239" ht="18" customHeight="1">
+      <c r="A239" s="2" t="inlineStr">
+        <is>
+          <t>AR14293</t>
+        </is>
+      </c>
+      <c r="B239" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C239" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+        </is>
+      </c>
+      <c r="D239" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E239" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="F239" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G239" s="2" t="inlineStr">
+        <is>
+          <t>11.50</t>
+        </is>
+      </c>
+      <c r="H239" s="2" t="inlineStr">
+        <is>
+          <t>1294.63 €</t>
+        </is>
+      </c>
+      <c r="I239" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="240" ht="18" customHeight="1">
+      <c r="A240" s="2" t="inlineStr">
+        <is>
           <t>AR14295</t>
         </is>
       </c>
-      <c r="B238" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C238" s="2" t="inlineStr">
+      <c r="B240" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C240" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
-      <c r="D238" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E238" s="2" t="inlineStr">
+      <c r="D240" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E240" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
-      <c r="F238" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G238" s="2" t="inlineStr">
+      <c r="F240" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G240" s="2" t="inlineStr">
         <is>
           <t>11.50</t>
         </is>
       </c>
-      <c r="H238" s="2" t="inlineStr">
+      <c r="H240" s="2" t="inlineStr">
         <is>
           <t>1294.63 €</t>
         </is>
       </c>
-      <c r="I238" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A239" s="2" t="inlineStr">
+      <c r="I240" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="241" ht="32" customHeight="1">
+      <c r="A241" s="2" t="inlineStr">
         <is>
           <t>AR14300</t>
         </is>
       </c>
-      <c r="B239" s="2" t="inlineStr">
+      <c r="B241" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="C239" s="2" t="inlineStr">
+      <c r="C241" s="2" t="inlineStr">
         <is>
           <t>Anlaufgerät QEM 100 0,75 kW</t>
         </is>
       </c>
-      <c r="D239" s="2" t="inlineStr">
+      <c r="D241" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
-      <c r="E239" s="2" t="inlineStr"/>
-[...72 lines deleted...]
-      <c r="D241" s="2" t="inlineStr"/>
       <c r="E241" s="2" t="inlineStr"/>
       <c r="F241" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="G241" s="2" t="inlineStr"/>
       <c r="H241" s="2" t="inlineStr">
         <is>
-          <t>630.24 €</t>
+          <t>67.93 €</t>
         </is>
       </c>
       <c r="I241" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="242" ht="18" customHeight="1">
+    <row r="242" ht="32" customHeight="1">
       <c r="A242" s="2" t="inlineStr">
         <is>
+          <t>AR14302</t>
+        </is>
+      </c>
+      <c r="B242" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="C242" s="2" t="inlineStr">
+        <is>
+          <t>Anlaufgerät QEM 200 1,5 kW</t>
+        </is>
+      </c>
+      <c r="D242" s="2" t="inlineStr">
+        <is>
+          <t>Unterwassermotorpumpen</t>
+        </is>
+      </c>
+      <c r="E242" s="2" t="inlineStr"/>
+      <c r="F242" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="G242" s="2" t="inlineStr"/>
+      <c r="H242" s="2" t="inlineStr">
+        <is>
+          <t>72.15 €</t>
+        </is>
+      </c>
+      <c r="I242" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="243" ht="18" customHeight="1">
+      <c r="A243" s="2" t="inlineStr">
+        <is>
           <t>AR14340</t>
         </is>
       </c>
-      <c r="B242" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C242" s="2" t="inlineStr">
+      <c r="B243" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C243" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
-      <c r="D242" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E242" s="2" t="inlineStr">
+      <c r="D243" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E243" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
-      <c r="F242" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G242" s="2" t="inlineStr">
+      <c r="F243" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G243" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
-      <c r="H242" s="2" t="inlineStr">
+      <c r="H243" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
-      <c r="I242" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A243" s="2" t="inlineStr">
+      <c r="I243" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="244" ht="32" customHeight="1">
+      <c r="A244" s="2" t="inlineStr">
         <is>
           <t>AR14413</t>
         </is>
       </c>
-      <c r="B243" s="2" t="inlineStr">
+      <c r="B244" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
-      <c r="C243" s="2" t="inlineStr">
+      <c r="C244" s="2" t="inlineStr">
         <is>
           <t>Anlaufgerät QEM 075 0,55KW</t>
         </is>
       </c>
-      <c r="D243" s="2" t="inlineStr">
+      <c r="D244" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
-      <c r="E243" s="2" t="inlineStr"/>
-      <c r="F243" s="2" t="inlineStr">
+      <c r="E244" s="2" t="inlineStr"/>
+      <c r="F244" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
-      <c r="G243" s="2" t="inlineStr"/>
-      <c r="H243" s="2" t="inlineStr">
+      <c r="G244" s="2" t="inlineStr"/>
+      <c r="H244" s="2" t="inlineStr">
         <is>
           <t>68.70 €</t>
         </is>
       </c>
-      <c r="I243" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A244" s="2" t="inlineStr">
+      <c r="I244" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="245" ht="18" customHeight="1">
+      <c r="A245" s="2" t="inlineStr">
         <is>
           <t>AR14472</t>
         </is>
       </c>
-      <c r="B244" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C244" s="2" t="inlineStr">
+      <c r="B245" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C245" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
         </is>
       </c>
-      <c r="D244" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E244" s="2" t="inlineStr">
+      <c r="D245" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E245" s="2" t="inlineStr">
         <is>
           <t>4 kW</t>
         </is>
       </c>
-      <c r="F244" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G244" s="2" t="inlineStr">
+      <c r="F245" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G245" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
-      <c r="H244" s="2" t="inlineStr">
+      <c r="H245" s="2" t="inlineStr">
         <is>
           <t>1044.88 €</t>
-        </is>
-[...45 lines deleted...]
-          <t>859.41 €</t>
         </is>
       </c>
       <c r="I245" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="246" ht="32" customHeight="1">
       <c r="A246" s="2" t="inlineStr">
         <is>
+          <t>AR14474</t>
+        </is>
+      </c>
+      <c r="B246" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C246" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
+        </is>
+      </c>
+      <c r="D246" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E246" s="2" t="inlineStr">
+        <is>
+          <t>2,2 kW</t>
+        </is>
+      </c>
+      <c r="F246" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G246" s="2" t="inlineStr">
+        <is>
+          <t>7.50</t>
+        </is>
+      </c>
+      <c r="H246" s="2" t="inlineStr">
+        <is>
+          <t>859.41 €</t>
+        </is>
+      </c>
+      <c r="I246" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="247" ht="32" customHeight="1">
+      <c r="A247" s="2" t="inlineStr">
+        <is>
           <t>AR14476</t>
         </is>
       </c>
-      <c r="B246" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C246" s="2" t="inlineStr">
+      <c r="B247" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C247" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 0,37kW, PDRV2E_000K37</t>
         </is>
       </c>
-      <c r="D246" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E246" s="2" t="inlineStr">
+      <c r="D247" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E247" s="2" t="inlineStr">
         <is>
           <t>0,37 kW</t>
         </is>
       </c>
-      <c r="F246" s="2" t="inlineStr">
+      <c r="F247" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
-      <c r="G246" s="2" t="inlineStr">
+      <c r="G247" s="2" t="inlineStr">
         <is>
           <t>6.00</t>
         </is>
       </c>
-      <c r="H246" s="2" t="inlineStr">
+      <c r="H247" s="2" t="inlineStr">
         <is>
           <t>550.26 €</t>
-        </is>
-[...45 lines deleted...]
-          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I247" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="248" ht="18" customHeight="1">
       <c r="A248" s="2" t="inlineStr">
         <is>
-          <t>AR14554</t>
+          <t>AR14530</t>
         </is>
       </c>
       <c r="B248" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C248" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55 mit Single Relais</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D248" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E248" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F248" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G248" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H248" s="2" t="inlineStr">
         <is>
-          <t>741.94 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I248" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="249" ht="18" customHeight="1">
       <c r="A249" s="2" t="inlineStr">
         <is>
-          <t>AR14627</t>
+          <t>AR14554</t>
         </is>
       </c>
       <c r="B249" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C249" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
+          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55 mit Single Relais</t>
         </is>
       </c>
       <c r="D249" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E249" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F249" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G249" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H249" s="2" t="inlineStr">
         <is>
-          <t>1415.86 €</t>
+          <t>741.94 €</t>
         </is>
       </c>
       <c r="I249" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="250" ht="18" customHeight="1">
       <c r="A250" s="2" t="inlineStr">
         <is>
+          <t>AR14627</t>
+        </is>
+      </c>
+      <c r="B250" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C250" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
+        </is>
+      </c>
+      <c r="D250" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E250" s="2" t="inlineStr">
+        <is>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="F250" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G250" s="2" t="inlineStr">
+        <is>
+          <t>8.50</t>
+        </is>
+      </c>
+      <c r="H250" s="2" t="inlineStr">
+        <is>
+          <t>1415.86 €</t>
+        </is>
+      </c>
+      <c r="I250" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="251" ht="18" customHeight="1">
+      <c r="A251" s="2" t="inlineStr">
+        <is>
           <t>AR14628</t>
         </is>
       </c>
-      <c r="B250" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C250" s="2" t="inlineStr">
+      <c r="B251" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C251" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
         </is>
       </c>
-      <c r="D250" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E250" s="2" t="inlineStr">
+      <c r="D251" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E251" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
-      <c r="F250" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G250" s="2" t="inlineStr">
+      <c r="F251" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G251" s="2" t="inlineStr">
         <is>
           <t>14.50</t>
         </is>
       </c>
-      <c r="H250" s="2" t="inlineStr">
+      <c r="H251" s="2" t="inlineStr">
         <is>
           <t>1619.89 €</t>
         </is>
       </c>
-      <c r="I250" s="2" t="inlineStr">
-[...6 lines deleted...]
-      <c r="A251" s="2" t="inlineStr">
+      <c r="I251" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="252" ht="32" customHeight="1">
+      <c r="A252" s="2" t="inlineStr">
         <is>
           <t>AR14715</t>
         </is>
       </c>
-      <c r="B251" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C251" s="2" t="inlineStr">
+      <c r="B252" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C252" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 7,5kW, PDRV2E_007K50</t>
         </is>
       </c>
-      <c r="D251" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E251" s="2" t="inlineStr">
+      <c r="D252" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E252" s="2" t="inlineStr">
         <is>
           <t>7,5 kW</t>
         </is>
       </c>
-      <c r="F251" s="2" t="inlineStr">
+      <c r="F252" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
-      <c r="G251" s="2" t="inlineStr">
+      <c r="G252" s="2" t="inlineStr">
         <is>
           <t>11.50</t>
         </is>
       </c>
-      <c r="H251" s="2" t="inlineStr">
+      <c r="H252" s="2" t="inlineStr">
         <is>
           <t>1539.52 €</t>
-        </is>
-[...45 lines deleted...]
-          <t>985.25 €</t>
         </is>
       </c>
       <c r="I252" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="253" ht="18" customHeight="1">
       <c r="A253" s="2" t="inlineStr">
         <is>
+          <t>AR14716</t>
+        </is>
+      </c>
+      <c r="B253" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C253" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
+        </is>
+      </c>
+      <c r="D253" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E253" s="2" t="inlineStr">
+        <is>
+          <t>1,1 kW</t>
+        </is>
+      </c>
+      <c r="F253" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G253" s="2" t="inlineStr">
+        <is>
+          <t>9.00</t>
+        </is>
+      </c>
+      <c r="H253" s="2" t="inlineStr">
+        <is>
+          <t>985.25 €</t>
+        </is>
+      </c>
+      <c r="I253" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="254" ht="18" customHeight="1">
+      <c r="A254" s="2" t="inlineStr">
+        <is>
           <t>AR14771</t>
         </is>
       </c>
-      <c r="B253" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C253" s="2" t="inlineStr">
+      <c r="B254" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C254" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
         </is>
       </c>
-      <c r="D253" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E253" s="2" t="inlineStr">
+      <c r="D254" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E254" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
-      <c r="F253" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G253" s="2" t="inlineStr">
+      <c r="F254" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G254" s="2" t="inlineStr">
         <is>
           <t>7.00</t>
         </is>
       </c>
-      <c r="H253" s="2" t="inlineStr">
+      <c r="H254" s="2" t="inlineStr">
         <is>
           <t>1148.25 €</t>
-        </is>
-[...45 lines deleted...]
-          <t>1532.59 €</t>
         </is>
       </c>
       <c r="I254" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="255" ht="32" customHeight="1">
       <c r="A255" s="2" t="inlineStr">
         <is>
-          <t>AR14811</t>
+          <t>AR14806</t>
         </is>
       </c>
       <c r="B255" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C255" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 SUEO 400</t>
+          <t>LevelControl 2 BS1 400 DFNP 025</t>
         </is>
       </c>
       <c r="D255" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E255" s="2" t="inlineStr">
         <is>
-          <t>16 kW</t>
+          <t>1 kW</t>
         </is>
       </c>
       <c r="F255" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G255" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="H255" s="2" t="inlineStr">
         <is>
-          <t>6004.46 €</t>
+          <t>1532.59 €</t>
         </is>
       </c>
       <c r="I255" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="256" ht="32" customHeight="1">
       <c r="A256" s="2" t="inlineStr">
         <is>
-          <t>AR14812</t>
+          <t>AR14811</t>
         </is>
       </c>
       <c r="B256" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C256" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS1 230 DFNO 100</t>
+          <t>LevelControl 2 BS2 400 SUEO 400</t>
         </is>
       </c>
       <c r="D256" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E256" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>16 kW</t>
         </is>
       </c>
       <c r="F256" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G256" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>66.00</t>
         </is>
       </c>
       <c r="H256" s="2" t="inlineStr">
         <is>
-          <t>1257.64 €</t>
+          <t>6004.46 €</t>
         </is>
       </c>
       <c r="I256" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="257" ht="32" customHeight="1">
       <c r="A257" s="2" t="inlineStr">
         <is>
-          <t>AR14813</t>
+          <t>AR14812</t>
         </is>
       </c>
       <c r="B257" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C257" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS1 400 SUNA 140</t>
+          <t>LevelControl 2 BS1 230 DFNO 100</t>
         </is>
       </c>
       <c r="D257" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E257" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F257" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G257" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="H257" s="2" t="inlineStr">
         <is>
-          <t>1924.74 €</t>
+          <t>1257.64 €</t>
         </is>
       </c>
       <c r="I257" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="258" ht="32" customHeight="1">
       <c r="A258" s="2" t="inlineStr">
         <is>
-          <t>AR14816</t>
+          <t>AR14813</t>
         </is>
       </c>
       <c r="B258" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C258" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 SFNA 140</t>
+          <t>LevelControl 2 BS1 400 SUNA 140</t>
         </is>
       </c>
       <c r="D258" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E258" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="F258" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G258" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H258" s="2" t="inlineStr">
         <is>
-          <t>3493.80 €</t>
+          <t>1924.74 €</t>
         </is>
       </c>
       <c r="I258" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="259" ht="32" customHeight="1">
       <c r="A259" s="2" t="inlineStr">
         <is>
-          <t>AR14817</t>
+          <t>AR14816</t>
         </is>
       </c>
       <c r="B259" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C259" s="2" t="inlineStr">
         <is>
           <t>LevelControl 2 BS2 400 SFNA 140</t>
         </is>
       </c>
       <c r="D259" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E259" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="F259" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G259" s="2" t="inlineStr">
         <is>
           <t>41.00</t>
         </is>
       </c>
       <c r="H259" s="2" t="inlineStr">
         <is>
           <t>3493.80 €</t>
         </is>
       </c>
       <c r="I259" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="260" ht="32" customHeight="1">
       <c r="A260" s="2" t="inlineStr">
         <is>
+          <t>AR14817</t>
+        </is>
+      </c>
+      <c r="B260" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C260" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BS2 400 SFNA 140</t>
+        </is>
+      </c>
+      <c r="D260" s="2" t="inlineStr">
+        <is>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E260" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="F260" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G260" s="2" t="inlineStr">
+        <is>
+          <t>41.00</t>
+        </is>
+      </c>
+      <c r="H260" s="2" t="inlineStr">
+        <is>
+          <t>3493.80 €</t>
+        </is>
+      </c>
+      <c r="I260" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="261" ht="32" customHeight="1">
+      <c r="A261" s="2" t="inlineStr">
+        <is>
           <t>AR14818</t>
         </is>
       </c>
-      <c r="B260" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C260" s="2" t="inlineStr">
+      <c r="B261" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C261" s="2" t="inlineStr">
         <is>
           <t>LevelControl 2 BS2 400 SFNA 140</t>
         </is>
       </c>
-      <c r="D260" s="2" t="inlineStr">
+      <c r="D261" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E260" s="2" t="inlineStr">
+      <c r="E261" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
-      <c r="F260" s="2" t="inlineStr">
+      <c r="F261" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="G260" s="2" t="inlineStr">
+      <c r="G261" s="2" t="inlineStr">
         <is>
           <t>41.00</t>
         </is>
       </c>
-      <c r="H260" s="2" t="inlineStr">
+      <c r="H261" s="2" t="inlineStr">
         <is>
           <t>3493.80 €</t>
-        </is>
-[...45 lines deleted...]
-          <t>1415.86 €</t>
         </is>
       </c>
       <c r="I261" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="262" ht="18" customHeight="1">
       <c r="A262" s="2" t="inlineStr">
         <is>
-          <t>AR14932</t>
+          <t>AR14931</t>
         </is>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C262" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
       <c r="D262" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E262" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F262" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G262" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H262" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>1415.86 €</t>
         </is>
       </c>
       <c r="I262" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="263" ht="18" customHeight="1">
       <c r="A263" s="2" t="inlineStr">
         <is>
-          <t>AR14933</t>
+          <t>AR14932</t>
         </is>
       </c>
       <c r="B263" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C263" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D263" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E263" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F263" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G263" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H263" s="2" t="inlineStr">
         <is>
-          <t>1848.65 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I263" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="264" ht="18" customHeight="1">
       <c r="A264" s="2" t="inlineStr">
         <is>
+          <t>AR14933</t>
+        </is>
+      </c>
+      <c r="B264" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C264" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
+        </is>
+      </c>
+      <c r="D264" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E264" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="F264" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G264" s="2" t="inlineStr">
+        <is>
+          <t>11.50</t>
+        </is>
+      </c>
+      <c r="H264" s="2" t="inlineStr">
+        <is>
+          <t>1848.65 €</t>
+        </is>
+      </c>
+      <c r="I264" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="265" ht="18" customHeight="1">
+      <c r="A265" s="2" t="inlineStr">
+        <is>
           <t>AR14994</t>
         </is>
       </c>
-      <c r="B264" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C264" s="2" t="inlineStr">
+      <c r="B265" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C265" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
-      <c r="D264" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E264" s="2" t="inlineStr">
+      <c r="D265" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E265" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
-      <c r="F264" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G264" s="2" t="inlineStr">
+      <c r="F265" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G265" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
-      <c r="H264" s="2" t="inlineStr">
+      <c r="H265" s="2" t="inlineStr">
         <is>
           <t>3703.48 €</t>
-        </is>
-[...45 lines deleted...]
-          <t>3426.81 €</t>
         </is>
       </c>
       <c r="I265" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="266" ht="32" customHeight="1">
       <c r="A266" s="2" t="inlineStr">
         <is>
+          <t>AR15185</t>
+        </is>
+      </c>
+      <c r="B266" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C266" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BS2400SFNO630</t>
+        </is>
+      </c>
+      <c r="D266" s="2" t="inlineStr">
+        <is>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E266" s="2" t="inlineStr">
+        <is>
+          <t>1 kW</t>
+        </is>
+      </c>
+      <c r="F266" s="2" t="inlineStr">
+        <is>
+          <t>B1: C: gebraucht / einsetzbar</t>
+        </is>
+      </c>
+      <c r="G266" s="2" t="inlineStr">
+        <is>
+          <t>45.00</t>
+        </is>
+      </c>
+      <c r="H266" s="2" t="inlineStr">
+        <is>
+          <t>3426.81 €</t>
+        </is>
+      </c>
+      <c r="I266" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="267" ht="32" customHeight="1">
+      <c r="A267" s="2" t="inlineStr">
+        <is>
           <t>AR15210</t>
         </is>
       </c>
-      <c r="B266" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C266" s="2" t="inlineStr">
+      <c r="B267" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C267" s="2" t="inlineStr">
         <is>
           <t>LevelControl 2 BC2 230 DFNO 100</t>
         </is>
       </c>
-      <c r="D266" s="2" t="inlineStr">
+      <c r="D267" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E266" s="2" t="inlineStr"/>
-      <c r="F266" s="2" t="inlineStr">
+      <c r="E267" s="2" t="inlineStr"/>
+      <c r="F267" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="G266" s="2" t="inlineStr">
+      <c r="G267" s="2" t="inlineStr">
         <is>
           <t>7.00</t>
         </is>
       </c>
-      <c r="H266" s="2" t="inlineStr">
+      <c r="H267" s="2" t="inlineStr">
         <is>
           <t>1230.24 €</t>
-        </is>
-[...45 lines deleted...]
-          <t>6739.22 €</t>
         </is>
       </c>
       <c r="I267" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="268" ht="18" customHeight="1">
       <c r="A268" s="2" t="inlineStr">
         <is>
-          <t>AR15475</t>
+          <t>AR15252</t>
         </is>
       </c>
       <c r="B268" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C268" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
         </is>
       </c>
       <c r="D268" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E268" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F268" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G268" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H268" s="2" t="inlineStr">
         <is>
-          <t>933.60 €</t>
+          <t>6739.22 €</t>
         </is>
       </c>
       <c r="I268" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="269" ht="18" customHeight="1">
       <c r="A269" s="2" t="inlineStr">
         <is>
-          <t>AR15476</t>
+          <t>AR15475</t>
         </is>
       </c>
       <c r="B269" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C269" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D269" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E269" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F269" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G269" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H269" s="2" t="inlineStr">
         <is>
-          <t>1304.42 €</t>
+          <t>933.60 €</t>
         </is>
       </c>
       <c r="I269" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="270" ht="18" customHeight="1">
       <c r="A270" s="2" t="inlineStr">
         <is>
-          <t>AR15479</t>
+          <t>AR15476</t>
         </is>
       </c>
       <c r="B270" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C270" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
+          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
         </is>
       </c>
       <c r="D270" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E270" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="F270" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G270" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H270" s="2" t="inlineStr">
         <is>
-          <t>859.41 €</t>
+          <t>1304.42 €</t>
         </is>
       </c>
       <c r="I270" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="271" ht="18" customHeight="1">
       <c r="A271" s="2" t="inlineStr">
         <is>
-          <t>AR15515-01</t>
+          <t>AR15479</t>
         </is>
       </c>
       <c r="B271" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C271" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP20</t>
+          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D271" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E271" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F271" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G271" s="2" t="inlineStr">
         <is>
-          <t>63.20</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H271" s="2" t="inlineStr">
         <is>
-          <t>8354.60 €</t>
+          <t>859.41 €</t>
         </is>
       </c>
       <c r="I271" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="272" ht="18" customHeight="1">
       <c r="A272" s="2" t="inlineStr">
         <is>
-          <t>AR15515-02</t>
+          <t>AR15515-01</t>
         </is>
       </c>
       <c r="B272" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C272" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP20</t>
         </is>
       </c>
       <c r="D272" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E272" s="2" t="inlineStr">
         <is>
           <t>45 kW</t>
         </is>
       </c>
       <c r="F272" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G272" s="2" t="inlineStr">
         <is>
           <t>63.20</t>
         </is>
       </c>
       <c r="H272" s="2" t="inlineStr">
         <is>
           <t>8354.60 €</t>
         </is>
       </c>
       <c r="I272" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="273" ht="18" customHeight="1">
       <c r="A273" s="2" t="inlineStr">
         <is>
-          <t>AR15578</t>
+          <t>AR15515-02</t>
         </is>
       </c>
       <c r="B273" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C273" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 3 kW, PDRV2_003K00</t>
+          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP20</t>
         </is>
       </c>
       <c r="D273" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E273" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F273" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G273" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>63.20</t>
         </is>
       </c>
       <c r="H273" s="2" t="inlineStr">
         <is>
-          <t>1363.30 €</t>
+          <t>8354.60 €</t>
         </is>
       </c>
       <c r="I273" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="274" ht="18" customHeight="1">
       <c r="A274" s="2" t="inlineStr">
         <is>
-          <t>AR15579</t>
+          <t>AR15578</t>
         </is>
       </c>
       <c r="B274" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C274" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 3 kW, PDRV2_003K00</t>
         </is>
       </c>
       <c r="D274" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E274" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F274" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G274" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H274" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1363.30 €</t>
         </is>
       </c>
       <c r="I274" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="275" ht="18" customHeight="1">
       <c r="A275" s="2" t="inlineStr">
         <is>
-          <t>AR15580</t>
+          <t>AR15579</t>
         </is>
       </c>
       <c r="B275" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C275" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 7,5kW, PDRV2E_007K50</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D275" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E275" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F275" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G275" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H275" s="2" t="inlineStr">
         <is>
-          <t>1539.52 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I275" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="276" ht="18" customHeight="1">
       <c r="A276" s="2" t="inlineStr">
         <is>
-          <t>AR15674-01PD</t>
+          <t>AR15580</t>
         </is>
       </c>
       <c r="B276" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C276" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 4kW, PDRV2_004K00 + M12 CAN-R</t>
+          <t>PumpDrive-II Eco, 7,5kW, PDRV2E_007K50</t>
         </is>
       </c>
       <c r="D276" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E276" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="F276" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G276" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H276" s="2" t="inlineStr">
         <is>
-          <t>1794.17 €</t>
-[...2 lines deleted...]
-      <c r="I276" s="2" t="inlineStr"/>
+          <t>1539.52 €</t>
+        </is>
+      </c>
+      <c r="I276" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
     </row>
     <row r="277" ht="18" customHeight="1">
       <c r="A277" s="2" t="inlineStr">
         <is>
-          <t>AR15684</t>
+          <t>AR15674-01PD</t>
         </is>
       </c>
       <c r="B277" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C277" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00 + M12 CAN-R</t>
         </is>
       </c>
       <c r="D277" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E277" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F277" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G277" s="2" t="inlineStr">
         <is>
           <t>8.50</t>
         </is>
       </c>
       <c r="H277" s="2" t="inlineStr">
         <is>
-          <t>1415.86 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>1794.17 €</t>
+        </is>
+      </c>
+      <c r="I277" s="2" t="inlineStr"/>
     </row>
     <row r="278" ht="18" customHeight="1">
       <c r="A278" s="2" t="inlineStr">
         <is>
-          <t>AR15696</t>
+          <t>AR15684</t>
         </is>
       </c>
       <c r="B278" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C278" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP55</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
       <c r="D278" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E278" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F278" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G278" s="2" t="inlineStr">
         <is>
-          <t>63.20</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H278" s="2" t="inlineStr">
         <is>
-          <t>10043.38 €</t>
+          <t>1415.86 €</t>
         </is>
       </c>
       <c r="I278" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="279" ht="18" customHeight="1">
       <c r="A279" s="2" t="inlineStr">
         <is>
-          <t>AR15725</t>
+          <t>AR15696</t>
         </is>
       </c>
       <c r="B279" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C279" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
+          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP55</t>
         </is>
       </c>
       <c r="D279" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E279" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F279" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G279" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>63.20</t>
         </is>
       </c>
       <c r="H279" s="2" t="inlineStr">
         <is>
-          <t>1148.25 €</t>
+          <t>10043.38 €</t>
         </is>
       </c>
       <c r="I279" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="280" ht="18" customHeight="1">
       <c r="A280" s="2" t="inlineStr">
         <is>
+          <t>AR15725</t>
+        </is>
+      </c>
+      <c r="B280" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C280" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
+        </is>
+      </c>
+      <c r="D280" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E280" s="2" t="inlineStr">
+        <is>
+          <t>0,75 kW</t>
+        </is>
+      </c>
+      <c r="F280" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G280" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="H280" s="2" t="inlineStr">
+        <is>
+          <t>1148.25 €</t>
+        </is>
+      </c>
+      <c r="I280" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="281" ht="18" customHeight="1">
+      <c r="A281" s="2" t="inlineStr">
+        <is>
           <t>AR15729</t>
         </is>
       </c>
-      <c r="B280" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C280" s="2" t="inlineStr">
+      <c r="B281" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C281" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
-      <c r="D280" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E280" s="2" t="inlineStr">
+      <c r="D281" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E281" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
-      <c r="F280" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G280" s="2" t="inlineStr">
+      <c r="F281" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G281" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
-      <c r="H280" s="2" t="inlineStr">
+      <c r="H281" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
-        </is>
-[...41 lines deleted...]
-          <t>1058.16 €</t>
         </is>
       </c>
       <c r="I281" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="282" ht="32" customHeight="1">
       <c r="A282" s="2" t="inlineStr">
         <is>
-          <t>AR16061</t>
+          <t>AR15759</t>
         </is>
       </c>
       <c r="B282" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C282" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2400DDNO040 mit Hauptschalter</t>
+          <t>LevelControl 2 BC2 230 DUNN 100 inkl. Motorschutzüberwachung</t>
         </is>
       </c>
       <c r="D282" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E282" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E282" s="2" t="inlineStr"/>
       <c r="F282" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G282" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>11.40</t>
         </is>
       </c>
       <c r="H282" s="2" t="inlineStr">
         <is>
-          <t>1076.69 €</t>
+          <t>1058.16 €</t>
         </is>
       </c>
       <c r="I282" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="283" ht="32" customHeight="1">
       <c r="A283" s="2" t="inlineStr">
         <is>
-          <t>AR16062</t>
+          <t>AR16061</t>
         </is>
       </c>
       <c r="B283" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C283" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC1400DPEO040</t>
+          <t>LevelControl 2 BC2400DDNO040 mit Hauptschalter</t>
         </is>
       </c>
       <c r="D283" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E283" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F283" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G283" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H283" s="2" t="inlineStr">
         <is>
-          <t>798.77 €</t>
+          <t>1076.69 €</t>
         </is>
       </c>
       <c r="I283" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="284" ht="32" customHeight="1">
       <c r="A284" s="2" t="inlineStr">
         <is>
-          <t>AR16063</t>
+          <t>AR16062</t>
         </is>
       </c>
       <c r="B284" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C284" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC1230DFNO100 1~230V (L1-N-PE)</t>
+          <t>LevelControl 2 BC1400DPEO040</t>
         </is>
       </c>
       <c r="D284" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E284" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="F284" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G284" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H284" s="2" t="inlineStr">
         <is>
-          <t>684.55 €</t>
+          <t>798.77 €</t>
         </is>
       </c>
       <c r="I284" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="285" ht="32" customHeight="1">
       <c r="A285" s="2" t="inlineStr">
         <is>
-          <t>AR16064</t>
+          <t>AR16063</t>
         </is>
       </c>
       <c r="B285" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C285" s="2" t="inlineStr">
         <is>
           <t>LevelControl 2 BC1230DFNO100 1~230V (L1-N-PE)</t>
         </is>
       </c>
       <c r="D285" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E285" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="F285" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G285" s="2" t="inlineStr">
         <is>
           <t>7.00</t>
         </is>
       </c>
       <c r="H285" s="2" t="inlineStr">
         <is>
           <t>684.55 €</t>
         </is>
       </c>
       <c r="I285" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="286" ht="32" customHeight="1">
       <c r="A286" s="2" t="inlineStr">
         <is>
-          <t>AR16065</t>
+          <t>AR16064</t>
         </is>
       </c>
       <c r="B286" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C286" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2400SFNO630</t>
+          <t>LevelControl 2 BC1230DFNO100 1~230V (L1-N-PE)</t>
         </is>
       </c>
       <c r="D286" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E286" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F286" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G286" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H286" s="2" t="inlineStr">
         <is>
-          <t>5079.54 €</t>
+          <t>684.55 €</t>
         </is>
       </c>
       <c r="I286" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="287" ht="32" customHeight="1">
       <c r="A287" s="2" t="inlineStr">
         <is>
-          <t>AR16066</t>
+          <t>AR16065</t>
         </is>
       </c>
       <c r="B287" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C287" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS1400SUNO140</t>
+          <t>LevelControl 2 BS2400SFNO630</t>
         </is>
       </c>
       <c r="D287" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E287" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F287" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G287" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="H287" s="2" t="inlineStr">
         <is>
-          <t>1867.74 €</t>
+          <t>5079.54 €</t>
         </is>
       </c>
       <c r="I287" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="288" ht="32" customHeight="1">
       <c r="A288" s="2" t="inlineStr">
         <is>
-          <t>AR16067</t>
+          <t>AR16066</t>
         </is>
       </c>
       <c r="B288" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C288" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2400SUEO140</t>
+          <t>LevelControl 2 BS1400SUNO140</t>
         </is>
       </c>
       <c r="D288" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E288" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="F288" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G288" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="H288" s="2" t="inlineStr">
         <is>
-          <t>3589.83 €</t>
+          <t>1867.74 €</t>
         </is>
       </c>
       <c r="I288" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="289" ht="32" customHeight="1">
       <c r="A289" s="2" t="inlineStr">
         <is>
-          <t>AR16068</t>
+          <t>AR16067</t>
         </is>
       </c>
       <c r="B289" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C289" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BSx2230DFNA100 1~230V (L1-N-PE)</t>
+          <t>LevelControl 2 BS2400SUEO140</t>
         </is>
       </c>
       <c r="D289" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E289" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F289" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G289" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>52.00</t>
         </is>
       </c>
       <c r="H289" s="2" t="inlineStr">
         <is>
-          <t>2121.89 €</t>
+          <t>3589.83 €</t>
         </is>
       </c>
       <c r="I289" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="290" ht="32" customHeight="1">
       <c r="A290" s="2" t="inlineStr">
         <is>
-          <t>AR16148</t>
+          <t>AR16068</t>
         </is>
       </c>
       <c r="B290" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C290" s="2" t="inlineStr">
         <is>
-          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO063</t>
+          <t>LevelControl 2 BSx2230DFNA100 1~230V (L1-N-PE)</t>
         </is>
       </c>
       <c r="D290" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E290" s="2" t="inlineStr"/>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E290" s="2" t="inlineStr">
+        <is>
+          <t>4,0 kW</t>
+        </is>
+      </c>
       <c r="F290" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G290" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="H290" s="2" t="inlineStr">
         <is>
-          <t>387.00 €</t>
+          <t>2121.89 €</t>
         </is>
       </c>
       <c r="I290" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="291" ht="32" customHeight="1">
       <c r="A291" s="2" t="inlineStr">
         <is>
-          <t>AR16183</t>
+          <t>AR16146</t>
         </is>
       </c>
       <c r="B291" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C291" s="2" t="inlineStr">
         <is>
-          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO100</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO016</t>
         </is>
       </c>
       <c r="D291" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E291" s="2" t="inlineStr"/>
       <c r="F291" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G291" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H291" s="2" t="inlineStr">
         <is>
-          <t>762.00 €</t>
+          <t>387.00 €</t>
         </is>
       </c>
       <c r="I291" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="292" ht="18" customHeight="1">
+    <row r="292" ht="32" customHeight="1">
       <c r="A292" s="2" t="inlineStr">
         <is>
-          <t>AR16247</t>
+          <t>AR16147</t>
         </is>
       </c>
       <c r="B292" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C292" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO025</t>
         </is>
       </c>
       <c r="D292" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E292" s="2" t="inlineStr"/>
       <c r="F292" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G292" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H292" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>387.00 €</t>
         </is>
       </c>
       <c r="I292" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="293" ht="18" customHeight="1">
+    <row r="293" ht="32" customHeight="1">
       <c r="A293" s="2" t="inlineStr">
         <is>
-          <t>AR16545</t>
+          <t>AR16148</t>
         </is>
       </c>
       <c r="B293" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C293" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO063</t>
         </is>
       </c>
       <c r="D293" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E293" s="2" t="inlineStr"/>
       <c r="F293" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G293" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H293" s="2" t="inlineStr">
         <is>
-          <t>985.25 €</t>
+          <t>387.00 €</t>
         </is>
       </c>
       <c r="I293" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="294" ht="18" customHeight="1">
+    <row r="294" ht="32" customHeight="1">
       <c r="A294" s="2" t="inlineStr">
         <is>
-          <t>AR16550</t>
+          <t>AR16149</t>
         </is>
       </c>
       <c r="B294" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C294" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO100</t>
         </is>
       </c>
       <c r="D294" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E294" s="2" t="inlineStr"/>
       <c r="F294" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G294" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H294" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>387.00 €</t>
         </is>
       </c>
       <c r="I294" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="295" ht="18" customHeight="1">
+    <row r="295" ht="32" customHeight="1">
       <c r="A295" s="2" t="inlineStr">
         <is>
-          <t>AR16551</t>
+          <t>AR16151</t>
         </is>
       </c>
       <c r="B295" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C295" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DUNO025</t>
         </is>
       </c>
       <c r="D295" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E295" s="2" t="inlineStr"/>
       <c r="F295" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G295" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H295" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>387.00 €</t>
         </is>
       </c>
       <c r="I295" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="296" ht="18" customHeight="1">
+    <row r="296" ht="32" customHeight="1">
       <c r="A296" s="2" t="inlineStr">
         <is>
-          <t>AR16775</t>
+          <t>AR16153</t>
         </is>
       </c>
       <c r="B296" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C296" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DUNO100</t>
         </is>
       </c>
       <c r="D296" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E296" s="2" t="inlineStr"/>
       <c r="F296" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G296" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H296" s="2" t="inlineStr">
         <is>
-          <t>1304.42 €</t>
+          <t>387.00 €</t>
         </is>
       </c>
       <c r="I296" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="297" ht="18" customHeight="1">
+    <row r="297" ht="32" customHeight="1">
       <c r="A297" s="2" t="inlineStr">
         <is>
-          <t>AR16943PD</t>
+          <t>AR16161</t>
         </is>
       </c>
       <c r="B297" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C297" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1230DFNO100</t>
         </is>
       </c>
       <c r="D297" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E297" s="2" t="inlineStr"/>
       <c r="F297" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G297" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H297" s="2" t="inlineStr">
         <is>
-          <t>1393.18 €</t>
+          <t>345.00 €</t>
         </is>
       </c>
       <c r="I297" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="298" ht="32" customHeight="1">
       <c r="A298" s="2" t="inlineStr">
         <is>
-          <t>AR16984</t>
+          <t>AR16162</t>
         </is>
       </c>
       <c r="B298" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C298" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2230DFNO100</t>
         </is>
       </c>
       <c r="D298" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E298" s="2" t="inlineStr"/>
       <c r="F298" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G298" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H298" s="2" t="inlineStr">
         <is>
-          <t>859.41 €</t>
+          <t>681.00 €</t>
         </is>
       </c>
       <c r="I298" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="299" ht="18" customHeight="1">
+    <row r="299" ht="32" customHeight="1">
       <c r="A299" s="2" t="inlineStr">
         <is>
-          <t>AR16993</t>
+          <t>AR16163</t>
         </is>
       </c>
       <c r="B299" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C299" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DFNO016</t>
         </is>
       </c>
       <c r="D299" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E299" s="2" t="inlineStr"/>
       <c r="F299" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G299" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H299" s="2" t="inlineStr">
         <is>
-          <t>1415.86 €</t>
+          <t>762.00 €</t>
         </is>
       </c>
       <c r="I299" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="300" ht="18" customHeight="1">
+    <row r="300" ht="32" customHeight="1">
       <c r="A300" s="2" t="inlineStr">
         <is>
-          <t>AR16994</t>
+          <t>AR16164</t>
         </is>
       </c>
       <c r="B300" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C300" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DFNO025</t>
         </is>
       </c>
       <c r="D300" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E300" s="2" t="inlineStr"/>
       <c r="F300" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G300" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H300" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>762.00 €</t>
         </is>
       </c>
       <c r="I300" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="301" ht="18" customHeight="1">
+    <row r="301" ht="32" customHeight="1">
       <c r="A301" s="2" t="inlineStr">
         <is>
-          <t>AR17092</t>
+          <t>AR16166</t>
         </is>
       </c>
       <c r="B301" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C301" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 7,5kW, PDRV2E_007K50</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DFNO063</t>
         </is>
       </c>
       <c r="D301" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E301" s="2" t="inlineStr"/>
       <c r="F301" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G301" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H301" s="2" t="inlineStr">
         <is>
-          <t>1539.52 €</t>
+          <t>762.00 €</t>
         </is>
       </c>
       <c r="I301" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="302" ht="18" customHeight="1">
+    <row r="302" ht="32" customHeight="1">
       <c r="A302" s="2" t="inlineStr">
         <is>
-          <t>AR17093</t>
+          <t>AR16167</t>
         </is>
       </c>
       <c r="B302" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C302" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DFNO100</t>
         </is>
       </c>
       <c r="D302" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E302" s="2" t="inlineStr"/>
       <c r="F302" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G302" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H302" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>762.00 €</t>
         </is>
       </c>
       <c r="I302" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="303" ht="18" customHeight="1">
+    <row r="303" ht="32" customHeight="1">
       <c r="A303" s="2" t="inlineStr">
         <is>
-          <t>AR17094</t>
+          <t>AR16168</t>
         </is>
       </c>
       <c r="B303" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C303" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO016</t>
         </is>
       </c>
       <c r="D303" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E303" s="2" t="inlineStr"/>
       <c r="F303" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G303" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H303" s="2" t="inlineStr">
         <is>
-          <t>1415.86 €</t>
+          <t>762.00 €</t>
         </is>
       </c>
       <c r="I303" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="304" ht="32" customHeight="1">
       <c r="A304" s="2" t="inlineStr">
         <is>
-          <t>AR17099</t>
+          <t>AR16169</t>
         </is>
       </c>
       <c r="B304" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C304" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO025</t>
         </is>
       </c>
       <c r="D304" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E304" s="2" t="inlineStr"/>
       <c r="F304" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G304" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H304" s="2" t="inlineStr">
         <is>
-          <t>1848.65 €</t>
+          <t>762.00 €</t>
         </is>
       </c>
       <c r="I304" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="305" ht="32" customHeight="1">
       <c r="A305" s="2" t="inlineStr">
         <is>
-          <t>AR17100</t>
+          <t>AR16170</t>
         </is>
       </c>
       <c r="B305" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C305" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO040</t>
         </is>
       </c>
       <c r="D305" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E305" s="2" t="inlineStr"/>
       <c r="F305" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G305" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H305" s="2" t="inlineStr">
         <is>
-          <t>1848.65 €</t>
+          <t>762.00 €</t>
         </is>
       </c>
       <c r="I305" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="306" ht="32" customHeight="1">
       <c r="A306" s="2" t="inlineStr">
         <is>
-          <t>AR17105</t>
+          <t>AR16182</t>
         </is>
       </c>
       <c r="B306" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C306" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC1400DUNA016</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO063</t>
         </is>
       </c>
       <c r="D306" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E306" s="2" t="inlineStr"/>
       <c r="F306" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G306" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H306" s="2" t="inlineStr">
         <is>
-          <t>667.12 €</t>
+          <t>762.00 €</t>
         </is>
       </c>
       <c r="I306" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="307" ht="18" customHeight="1">
+    <row r="307" ht="32" customHeight="1">
       <c r="A307" s="2" t="inlineStr">
         <is>
-          <t>AR17183</t>
+          <t>AR16183</t>
         </is>
       </c>
       <c r="B307" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C307" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 4kW, 5004K00 PD1</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO100</t>
         </is>
       </c>
       <c r="D307" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E307" s="2" t="inlineStr"/>
       <c r="F307" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G307" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H307" s="2" t="inlineStr">
         <is>
-          <t>1603.60 €</t>
+          <t>762.00 €</t>
         </is>
       </c>
       <c r="I307" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="308" ht="18" customHeight="1">
+    <row r="308" ht="32" customHeight="1">
       <c r="A308" s="2" t="inlineStr">
         <is>
-          <t>AR17184</t>
+          <t>AR16184</t>
         </is>
       </c>
       <c r="B308" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C308" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 4kW, 5004K00 PD1</t>
+          <t>PS-Control, LevelControl 2 W EX 1 SB IG</t>
         </is>
       </c>
       <c r="D308" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E308" s="2" t="inlineStr"/>
       <c r="F308" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G308" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="H308" s="2" t="inlineStr">
         <is>
-          <t>1603.60 €</t>
+          <t>762.00 €</t>
         </is>
       </c>
       <c r="I308" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="309" ht="18" customHeight="1">
+    <row r="309" ht="32" customHeight="1">
       <c r="A309" s="2" t="inlineStr">
         <is>
-          <t>AR17218</t>
+          <t>AR16185</t>
         </is>
       </c>
       <c r="B309" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C309" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
+          <t>PS-Control Zubehörsatz netzunabhängiges Alarmmodul LC2 W</t>
         </is>
       </c>
       <c r="D309" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E309" s="2" t="inlineStr"/>
       <c r="F309" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G309" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="H309" s="2" t="inlineStr">
         <is>
-          <t>4937.98 €</t>
+          <t>229.18 €</t>
         </is>
       </c>
       <c r="I309" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="310" ht="18" customHeight="1">
+    <row r="310" ht="32" customHeight="1">
       <c r="A310" s="2" t="inlineStr">
         <is>
-          <t>AR17321-01</t>
+          <t>AR16186</t>
         </is>
       </c>
       <c r="B310" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C310" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive R KSB202 132K00C</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO040</t>
         </is>
       </c>
       <c r="D310" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E310" s="2" t="inlineStr"/>
       <c r="F310" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G310" s="2" t="inlineStr">
         <is>
-          <t>84.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H310" s="2" t="inlineStr">
         <is>
-          <t>18037.48 €</t>
+          <t>387.00 €</t>
         </is>
       </c>
       <c r="I310" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="311" ht="18" customHeight="1">
+    <row r="311" ht="32" customHeight="1">
       <c r="A311" s="2" t="inlineStr">
         <is>
-          <t>AR17321-02</t>
+          <t>AR16187</t>
         </is>
       </c>
       <c r="B311" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C311" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive R KSB202 132K00C</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DUNO063</t>
         </is>
       </c>
       <c r="D311" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E311" s="2" t="inlineStr"/>
       <c r="F311" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G311" s="2" t="inlineStr">
         <is>
-          <t>84.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H311" s="2" t="inlineStr">
         <is>
-          <t>18037.48 €</t>
+          <t>387.00 €</t>
         </is>
       </c>
       <c r="I311" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="312" ht="18" customHeight="1">
       <c r="A312" s="2" t="inlineStr">
         <is>
-          <t>AR17365</t>
+          <t>AR16247</t>
         </is>
       </c>
       <c r="B312" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C312" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
         </is>
       </c>
       <c r="D312" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E312" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
       <c r="F312" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G312" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H312" s="2" t="inlineStr">
         <is>
           <t>3703.48 €</t>
         </is>
       </c>
       <c r="I312" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="313" ht="18" customHeight="1">
       <c r="A313" s="2" t="inlineStr">
         <is>
-          <t>AR17367</t>
+          <t>AR16535</t>
         </is>
       </c>
       <c r="B313" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C313" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D313" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E313" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F313" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G313" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H313" s="2" t="inlineStr">
         <is>
-          <t>2157.79 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I313" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="314" ht="18" customHeight="1">
       <c r="A314" s="2" t="inlineStr">
         <is>
-          <t>AR17368</t>
+          <t>AR16541</t>
         </is>
       </c>
       <c r="B314" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C314" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
+          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D314" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E314" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F314" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G314" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H314" s="2" t="inlineStr">
         <is>
-          <t>2157.79 €</t>
+          <t>703.69 €</t>
         </is>
       </c>
       <c r="I314" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="315" ht="32" customHeight="1">
+    <row r="315" ht="18" customHeight="1">
       <c r="A315" s="2" t="inlineStr">
         <is>
-          <t>AR17392-03</t>
+          <t>AR16542</t>
         </is>
       </c>
       <c r="B315" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C315" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400DPEQ100</t>
+          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
         </is>
       </c>
       <c r="D315" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E315" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E315" s="2" t="inlineStr">
+        <is>
+          <t>0,75 kW</t>
+        </is>
+      </c>
       <c r="F315" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G315" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H315" s="2" t="inlineStr">
         <is>
-          <t>2467.84 €</t>
+          <t>840.63 €</t>
         </is>
       </c>
       <c r="I315" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="316" ht="32" customHeight="1">
+    <row r="316" ht="18" customHeight="1">
       <c r="A316" s="2" t="inlineStr">
         <is>
-          <t>AR17393</t>
+          <t>AR16543</t>
         </is>
       </c>
       <c r="B316" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C316" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 SUNA 180</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D316" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E316" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E316" s="2" t="inlineStr">
+        <is>
+          <t>1,1 kW</t>
+        </is>
+      </c>
       <c r="F316" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G316" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H316" s="2" t="inlineStr">
         <is>
-          <t>3257.41 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I316" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="317" ht="32" customHeight="1">
+    <row r="317" ht="18" customHeight="1">
       <c r="A317" s="2" t="inlineStr">
         <is>
-          <t>AR17394-01</t>
+          <t>AR16544</t>
         </is>
       </c>
       <c r="B317" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C317" s="2" t="inlineStr">
         <is>
-          <t>LevelControl Basic 2 BC1 400 DLEA 40</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D317" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E317" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E317" s="2" t="inlineStr">
+        <is>
+          <t>1,1 kW</t>
+        </is>
+      </c>
       <c r="F317" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G317" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H317" s="2" t="inlineStr">
         <is>
-          <t>2064.96 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I317" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="318" ht="32" customHeight="1">
+    <row r="318" ht="18" customHeight="1">
       <c r="A318" s="2" t="inlineStr">
         <is>
-          <t>AR17394-02</t>
+          <t>AR16545</t>
         </is>
       </c>
       <c r="B318" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C318" s="2" t="inlineStr">
         <is>
-          <t>LevelControl Basic 2 BC1 400 DLEA 40</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D318" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E318" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E318" s="2" t="inlineStr">
+        <is>
+          <t>1,1 kW</t>
+        </is>
+      </c>
       <c r="F318" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G318" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H318" s="2" t="inlineStr">
         <is>
-          <t>2064.96 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I318" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="319" ht="32" customHeight="1">
+    <row r="319" ht="18" customHeight="1">
       <c r="A319" s="2" t="inlineStr">
         <is>
-          <t>AR17395</t>
+          <t>AR16550</t>
         </is>
       </c>
       <c r="B319" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C319" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 DFNO 100</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
         </is>
       </c>
       <c r="D319" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E319" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E319" s="2" t="inlineStr">
+        <is>
+          <t>18,5 kW</t>
+        </is>
+      </c>
       <c r="F319" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G319" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H319" s="2" t="inlineStr">
         <is>
-          <t>1487.24 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I319" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="320" ht="32" customHeight="1">
+    <row r="320" ht="18" customHeight="1">
       <c r="A320" s="2" t="inlineStr">
         <is>
-          <t>AR17397-01</t>
+          <t>AR16551</t>
         </is>
       </c>
       <c r="B320" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C320" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D320" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E320" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E320" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
       <c r="F320" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G320" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H320" s="2" t="inlineStr">
         <is>
-          <t>818.78 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I320" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="321" ht="32" customHeight="1">
+    <row r="321" ht="18" customHeight="1">
       <c r="A321" s="2" t="inlineStr">
         <is>
-          <t>AR17397-02</t>
+          <t>AR16569</t>
         </is>
       </c>
       <c r="B321" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C321" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D321" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E321" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E321" s="2" t="inlineStr">
+        <is>
+          <t>2,2 kW</t>
+        </is>
+      </c>
       <c r="F321" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G321" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H321" s="2" t="inlineStr">
         <is>
-          <t>818.78 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I321" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="322" ht="32" customHeight="1">
+    <row r="322" ht="18" customHeight="1">
       <c r="A322" s="2" t="inlineStr">
         <is>
-          <t>AR17397-03</t>
+          <t>AR16775</t>
         </is>
       </c>
       <c r="B322" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C322" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
+          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
         </is>
       </c>
       <c r="D322" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E322" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E322" s="2" t="inlineStr">
+        <is>
+          <t>2,2 kW</t>
+        </is>
+      </c>
       <c r="F322" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G322" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H322" s="2" t="inlineStr">
         <is>
-          <t>818.78 €</t>
+          <t>1304.42 €</t>
         </is>
       </c>
       <c r="I322" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="323" ht="32" customHeight="1">
+    <row r="323" ht="18" customHeight="1">
       <c r="A323" s="2" t="inlineStr">
         <is>
-          <t>AR17397-04</t>
+          <t>AR16866</t>
         </is>
       </c>
       <c r="B323" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C323" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
       <c r="D323" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E323" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E323" s="2" t="inlineStr">
+        <is>
+          <t>4 kW</t>
+        </is>
+      </c>
       <c r="F323" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G323" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H323" s="2" t="inlineStr">
         <is>
-          <t>818.78 €</t>
+          <t>1415.86 €</t>
         </is>
       </c>
       <c r="I323" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="324" ht="32" customHeight="1">
+    <row r="324" ht="18" customHeight="1">
       <c r="A324" s="2" t="inlineStr">
         <is>
-          <t>AR17397-05</t>
+          <t>AR16869</t>
         </is>
       </c>
       <c r="B324" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C324" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
+          <t>PumpDrive-I 4kW, 5004K00 PD1</t>
         </is>
       </c>
       <c r="D324" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E324" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E324" s="2" t="inlineStr">
+        <is>
+          <t>4 kW</t>
+        </is>
+      </c>
       <c r="F324" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G324" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H324" s="2" t="inlineStr">
         <is>
-          <t>818.78 €</t>
+          <t>1603.60 €</t>
         </is>
       </c>
       <c r="I324" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="325" ht="18" customHeight="1">
       <c r="A325" s="2" t="inlineStr">
         <is>
-          <t>AR17405</t>
+          <t>AR16870</t>
         </is>
       </c>
       <c r="B325" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C325" s="2" t="inlineStr">
         <is>
-          <t>Freiluftsäule   FLS 1000X1000X420 MM</t>
-[...3 lines deleted...]
-      <c r="E325" s="2" t="inlineStr"/>
+          <t>PumpDrive-I 7,5kW, 5007K50 PD1</t>
+        </is>
+      </c>
+      <c r="D325" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E325" s="2" t="inlineStr">
+        <is>
+          <t>7,5 kW</t>
+        </is>
+      </c>
       <c r="F325" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G325" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H325" s="2" t="inlineStr">
         <is>
-          <t>2277.77 €</t>
+          <t>1895.73 €</t>
         </is>
       </c>
       <c r="I325" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="326" ht="18" customHeight="1">
       <c r="A326" s="2" t="inlineStr">
         <is>
-          <t>AR17418</t>
+          <t>AR16873</t>
         </is>
       </c>
       <c r="B326" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C326" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D326" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E326" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F326" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G326" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H326" s="2" t="inlineStr">
         <is>
-          <t>1393.18 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I326" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="327" ht="32" customHeight="1">
+    <row r="327" ht="18" customHeight="1">
       <c r="A327" s="2" t="inlineStr">
         <is>
-          <t>AR17526</t>
+          <t>AR16874</t>
         </is>
       </c>
       <c r="B327" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C327" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2400DUNA040</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D327" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E327" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E327" s="2" t="inlineStr">
+        <is>
+          <t>2,2 kW</t>
+        </is>
+      </c>
       <c r="F327" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G327" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H327" s="2" t="inlineStr">
         <is>
-          <t>835.21 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I327" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="328" ht="18" customHeight="1">
       <c r="A328" s="2" t="inlineStr">
         <is>
-          <t>AR17530</t>
+          <t>AR16943PD</t>
         </is>
       </c>
       <c r="B328" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C328" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
         </is>
       </c>
       <c r="D328" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E328" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F328" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G328" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H328" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>1393.18 €</t>
         </is>
       </c>
       <c r="I328" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="329" ht="18" customHeight="1">
+    <row r="329" ht="32" customHeight="1">
       <c r="A329" s="2" t="inlineStr">
         <is>
-          <t>AR17531</t>
+          <t>AR16984</t>
         </is>
       </c>
       <c r="B329" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C329" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D329" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E329" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F329" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G329" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H329" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>859.41 €</t>
         </is>
       </c>
       <c r="I329" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="330" ht="18" customHeight="1">
       <c r="A330" s="2" t="inlineStr">
         <is>
-          <t>AR17532</t>
+          <t>AR16993</t>
         </is>
       </c>
       <c r="B330" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C330" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
       <c r="D330" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E330" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F330" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G330" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H330" s="2" t="inlineStr">
         <is>
-          <t>2157.79 €</t>
+          <t>1415.86 €</t>
         </is>
       </c>
       <c r="I330" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="331" ht="18" customHeight="1">
       <c r="A331" s="2" t="inlineStr">
         <is>
-          <t>AR17533</t>
+          <t>AR16994</t>
         </is>
       </c>
       <c r="B331" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C331" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D331" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E331" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F331" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G331" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H331" s="2" t="inlineStr">
         <is>
-          <t>1294.63 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I331" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="332" ht="18" customHeight="1">
       <c r="A332" s="2" t="inlineStr">
         <is>
-          <t>AR17713</t>
+          <t>AR17092</t>
         </is>
       </c>
       <c r="B332" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C332" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II Eco, 7,5kW, PDRV2E_007K50</t>
         </is>
       </c>
       <c r="D332" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E332" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="F332" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G332" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H332" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1539.52 €</t>
         </is>
       </c>
       <c r="I332" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="333" ht="18" customHeight="1">
       <c r="A333" s="2" t="inlineStr">
         <is>
-          <t>AR17716</t>
+          <t>AR17093</t>
         </is>
       </c>
       <c r="B333" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C333" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_R015K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D333" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E333" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="F333" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G333" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H333" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I333" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="334" ht="18" customHeight="1">
       <c r="A334" s="2" t="inlineStr">
         <is>
-          <t>AR17717</t>
+          <t>AR17094</t>
         </is>
       </c>
       <c r="B334" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C334" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
       <c r="D334" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E334" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F334" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G334" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H334" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1415.86 €</t>
         </is>
       </c>
       <c r="I334" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="335" ht="18" customHeight="1">
+    <row r="335" ht="32" customHeight="1">
       <c r="A335" s="2" t="inlineStr">
         <is>
-          <t>AR17718</t>
+          <t>AR17099</t>
         </is>
       </c>
       <c r="B335" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C335" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
         </is>
       </c>
       <c r="D335" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E335" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F335" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G335" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H335" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>1848.65 €</t>
         </is>
       </c>
       <c r="I335" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="336" ht="18" customHeight="1">
+    <row r="336" ht="32" customHeight="1">
       <c r="A336" s="2" t="inlineStr">
         <is>
-          <t>AR17719</t>
+          <t>AR17100</t>
         </is>
       </c>
       <c r="B336" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C336" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
         </is>
       </c>
       <c r="D336" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E336" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F336" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G336" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H336" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>1848.65 €</t>
         </is>
       </c>
       <c r="I336" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="337" ht="18" customHeight="1">
+    <row r="337" ht="32" customHeight="1">
       <c r="A337" s="2" t="inlineStr">
         <is>
-          <t>AR17722</t>
+          <t>AR17105</t>
         </is>
       </c>
       <c r="B337" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C337" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 3kW, PDRV2_R003K00</t>
+          <t>LevelControl 2 BC1400DUNA016</t>
         </is>
       </c>
       <c r="D337" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E337" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F337" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G337" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="H337" s="2" t="inlineStr">
         <is>
-          <t>1363.30 €</t>
+          <t>667.12 €</t>
         </is>
       </c>
       <c r="I337" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="338" ht="18" customHeight="1">
       <c r="A338" s="2" t="inlineStr">
         <is>
-          <t>AR17723</t>
+          <t>AR17176</t>
         </is>
       </c>
       <c r="B338" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C338" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
+          <t>PumpDrive-I 4kW, 5004K00 PD1</t>
         </is>
       </c>
       <c r="D338" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E338" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F338" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G338" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H338" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>1603.60 €</t>
         </is>
       </c>
       <c r="I338" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="339" ht="18" customHeight="1">
       <c r="A339" s="2" t="inlineStr">
         <is>
-          <t>AR17749</t>
+          <t>AR17183</t>
         </is>
       </c>
       <c r="B339" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C339" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 18,5 kW, KSB202 018K50C IP20</t>
+          <t>PumpDrive-I 4kW, 5004K00 PD1</t>
         </is>
       </c>
       <c r="D339" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E339" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F339" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G339" s="2" t="inlineStr">
         <is>
           <t>12.00</t>
         </is>
       </c>
       <c r="H339" s="2" t="inlineStr">
         <is>
-          <t>3737.71 €</t>
+          <t>1603.60 €</t>
         </is>
       </c>
       <c r="I339" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="340" ht="18" customHeight="1">
       <c r="A340" s="2" t="inlineStr">
         <is>
-          <t>AR17750</t>
+          <t>AR17184</t>
         </is>
       </c>
       <c r="B340" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C340" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 18,5 kW, KSB202 018K50C IP20</t>
+          <t>PumpDrive-I 4kW, 5004K00 PD1</t>
         </is>
       </c>
       <c r="D340" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E340" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F340" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G340" s="2" t="inlineStr">
         <is>
           <t>12.00</t>
         </is>
       </c>
       <c r="H340" s="2" t="inlineStr">
         <is>
-          <t>3737.71 €</t>
+          <t>1603.60 €</t>
         </is>
       </c>
       <c r="I340" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="341" ht="18" customHeight="1">
       <c r="A341" s="2" t="inlineStr">
         <is>
-          <t>AR17751</t>
+          <t>AR17218</t>
         </is>
       </c>
       <c r="B341" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C341" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 3kW, KSB202 003K00C IP20</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
         </is>
       </c>
       <c r="D341" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E341" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F341" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G341" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H341" s="2" t="inlineStr">
         <is>
-          <t>1552.11 €</t>
+          <t>4937.98 €</t>
         </is>
       </c>
       <c r="I341" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="342" ht="18" customHeight="1">
       <c r="A342" s="2" t="inlineStr">
         <is>
-          <t>AR17753</t>
+          <t>AR17302</t>
         </is>
       </c>
       <c r="B342" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C342" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 11 kW, KSB202 011K00C IP20</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D342" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E342" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F342" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G342" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H342" s="2" t="inlineStr">
         <is>
-          <t>3133.70 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I342" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="343" ht="18" customHeight="1">
       <c r="A343" s="2" t="inlineStr">
         <is>
-          <t>AR17809</t>
+          <t>AR17303</t>
         </is>
       </c>
       <c r="B343" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C343" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_R030K00</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D343" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E343" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F343" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G343" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H343" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I343" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="344" ht="18" customHeight="1">
       <c r="A344" s="2" t="inlineStr">
         <is>
-          <t>AR17810</t>
+          <t>AR17304</t>
         </is>
       </c>
       <c r="B344" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C344" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II MyFlow, 11kW, PDRV2I_011K00</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D344" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E344" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F344" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G344" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H344" s="2" t="inlineStr">
         <is>
-          <t>1902.48 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I344" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="345" ht="18" customHeight="1">
       <c r="A345" s="2" t="inlineStr">
         <is>
-          <t>AR17811</t>
+          <t>AR17305</t>
         </is>
       </c>
       <c r="B345" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C345" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D345" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E345" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F345" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G345" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H345" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I345" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="346" ht="18" customHeight="1">
       <c r="A346" s="2" t="inlineStr">
         <is>
-          <t>AR17812</t>
+          <t>AR17321-01</t>
         </is>
       </c>
       <c r="B346" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C346" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>PumpDrive R KSB202 132K00C</t>
         </is>
       </c>
       <c r="D346" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E346" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>132 kW</t>
         </is>
       </c>
       <c r="F346" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G346" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>84.00</t>
         </is>
       </c>
       <c r="H346" s="2" t="inlineStr">
         <is>
-          <t>1294.63 €</t>
+          <t>18037.48 €</t>
         </is>
       </c>
       <c r="I346" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="347" ht="18" customHeight="1">
       <c r="A347" s="2" t="inlineStr">
         <is>
-          <t>AR17827</t>
+          <t>AR17321-02</t>
         </is>
       </c>
       <c r="B347" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C347" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 37 kW, PDRVR_037K00, IP55</t>
+          <t>PumpDrive R KSB202 132K00C</t>
         </is>
       </c>
       <c r="D347" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E347" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>132 kW</t>
         </is>
       </c>
       <c r="F347" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G347" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>84.00</t>
         </is>
       </c>
       <c r="H347" s="2" t="inlineStr">
         <is>
-          <t>7886.42 €</t>
-[...4 lines deleted...]
-    <row r="348" ht="32" customHeight="1">
+          <t>18037.48 €</t>
+        </is>
+      </c>
+      <c r="I347" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="348" ht="18" customHeight="1">
       <c r="A348" s="2" t="inlineStr">
         <is>
-          <t>AR17828</t>
+          <t>AR17365</t>
         </is>
       </c>
       <c r="B348" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C348" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2230DFNM0630FR</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
         </is>
       </c>
       <c r="D348" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E348" s="2" t="inlineStr">
         <is>
-          <t>2,5 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F348" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G348" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H348" s="2" t="inlineStr">
         <is>
-          <t>1041.88 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I348" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="349" ht="18" customHeight="1">
       <c r="A349" s="2" t="inlineStr">
         <is>
-          <t>AR17850</t>
+          <t>AR17366</t>
         </is>
       </c>
       <c r="B349" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C349" s="2" t="inlineStr">
         <is>
+          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+        </is>
+      </c>
+      <c r="D349" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E349" s="2" t="inlineStr">
+        <is>
+          <t>22 kW</t>
+        </is>
+      </c>
+      <c r="F349" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G349" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H349" s="2" t="inlineStr">
+        <is>
+          <t>4297.04 €</t>
+        </is>
+      </c>
+      <c r="I349" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="350" ht="18" customHeight="1">
+      <c r="A350" s="2" t="inlineStr">
+        <is>
+          <t>AR17367</t>
+        </is>
+      </c>
+      <c r="B350" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C350" s="2" t="inlineStr">
+        <is>
           <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
         </is>
       </c>
-      <c r="D349" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E349" s="2" t="inlineStr">
+      <c r="D350" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E350" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
-      <c r="F349" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G349" s="2" t="inlineStr">
+      <c r="F350" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G350" s="2" t="inlineStr">
         <is>
           <t>14.50</t>
         </is>
       </c>
-      <c r="H349" s="2" t="inlineStr">
+      <c r="H350" s="2" t="inlineStr">
         <is>
           <t>2157.79 €</t>
         </is>
       </c>
-      <c r="I349" s="2" t="inlineStr">
-[...42 lines deleted...]
-      <c r="I350" s="2" t="inlineStr"/>
+      <c r="I350" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
     </row>
     <row r="351" ht="32" customHeight="1">
       <c r="A351" s="2" t="inlineStr">
         <is>
-          <t>AR17887-02</t>
+          <t>AR17392-03</t>
         </is>
       </c>
       <c r="B351" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C351" s="2" t="inlineStr">
         <is>
-          <t>LevelControl BASIC 2 BC1400DUNO063</t>
+          <t>LevelControl 2 BS2 400DPEQ100</t>
         </is>
       </c>
       <c r="D351" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E351" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E351" s="2" t="inlineStr"/>
       <c r="F351" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G351" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="H351" s="2" t="inlineStr">
         <is>
-          <t>516.59 €</t>
+          <t>2467.84 €</t>
         </is>
       </c>
       <c r="I351" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="352" ht="32" customHeight="1">
       <c r="A352" s="2" t="inlineStr">
         <is>
-          <t>AR17887-03</t>
+          <t>AR17393</t>
         </is>
       </c>
       <c r="B352" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C352" s="2" t="inlineStr">
         <is>
-          <t>LevelControl BASIC 2 BC1400DUNO063</t>
+          <t>LevelControl 2 BS2 400 SUNA 180</t>
         </is>
       </c>
       <c r="D352" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E352" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E352" s="2" t="inlineStr"/>
       <c r="F352" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G352" s="2" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
       <c r="H352" s="2" t="inlineStr">
         <is>
-          <t>516.59 €</t>
+          <t>3257.41 €</t>
         </is>
       </c>
       <c r="I352" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="353" ht="18" customHeight="1">
+    <row r="353" ht="32" customHeight="1">
       <c r="A353" s="2" t="inlineStr">
         <is>
-          <t>AR17913PM</t>
+          <t>AR17394-01</t>
         </is>
       </c>
       <c r="B353" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C353" s="2" t="inlineStr">
         <is>
-          <t>PumpMeter inkl. 2 Drucksendoren -1-10BAR 4-20MA 0,6M</t>
-[...2 lines deleted...]
-      <c r="D353" s="2" t="inlineStr"/>
+          <t>LevelControl Basic 2 BC1 400 DLEA 40</t>
+        </is>
+      </c>
+      <c r="D353" s="2" t="inlineStr">
+        <is>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
       <c r="E353" s="2" t="inlineStr"/>
       <c r="F353" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G353" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H353" s="2" t="inlineStr">
         <is>
-          <t>535.47 €</t>
-[...4 lines deleted...]
-    <row r="354" ht="18" customHeight="1">
+          <t>2064.96 €</t>
+        </is>
+      </c>
+      <c r="I353" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="354" ht="32" customHeight="1">
       <c r="A354" s="2" t="inlineStr">
         <is>
-          <t>AR17919</t>
+          <t>AR17394-02</t>
         </is>
       </c>
       <c r="B354" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C354" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>LevelControl Basic 2 BC1 400 DLEA 40</t>
         </is>
       </c>
       <c r="D354" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E354" s="2" t="inlineStr"/>
       <c r="F354" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G354" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H354" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>2064.96 €</t>
         </is>
       </c>
       <c r="I354" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="355" ht="18" customHeight="1">
+    <row r="355" ht="32" customHeight="1">
       <c r="A355" s="2" t="inlineStr">
         <is>
-          <t>AR17996</t>
+          <t>AR17395</t>
         </is>
       </c>
       <c r="B355" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C355" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>LevelControl 2 BS2 400 DFNO 100</t>
         </is>
       </c>
       <c r="D355" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E355" s="2" t="inlineStr"/>
       <c r="F355" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G355" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H355" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1487.24 €</t>
         </is>
       </c>
       <c r="I355" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="356" ht="32" customHeight="1">
       <c r="A356" s="2" t="inlineStr">
         <is>
-          <t>AR18015</t>
+          <t>AR17396</t>
         </is>
       </c>
       <c r="B356" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C356" s="2" t="inlineStr">
         <is>
-          <t>Levelcontrol 2 BC1400DFNO100</t>
+          <t>LevelControl 2 BC2 230 DFNA 100</t>
         </is>
       </c>
       <c r="D356" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E356" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E356" s="2" t="inlineStr"/>
       <c r="F356" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G356" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H356" s="2" t="inlineStr">
         <is>
-          <t>543.79 €</t>
+          <t>1045.11 €</t>
         </is>
       </c>
       <c r="I356" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="357" ht="32" customHeight="1">
       <c r="A357" s="2" t="inlineStr">
         <is>
-          <t>AR18015-01</t>
+          <t>AR17397-01</t>
         </is>
       </c>
       <c r="B357" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C357" s="2" t="inlineStr">
         <is>
-          <t>Levelcontrol 2 BC1400DFNO100</t>
+          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
         </is>
       </c>
       <c r="D357" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E357" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E357" s="2" t="inlineStr"/>
       <c r="F357" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G357" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H357" s="2" t="inlineStr">
         <is>
-          <t>543.79 €</t>
+          <t>818.78 €</t>
         </is>
       </c>
       <c r="I357" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="358" ht="32" customHeight="1">
       <c r="A358" s="2" t="inlineStr">
         <is>
-          <t>AR18015-02</t>
+          <t>AR17397-02</t>
         </is>
       </c>
       <c r="B358" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C358" s="2" t="inlineStr">
         <is>
-          <t>Levelcontrol 2 BC1400DFNO100</t>
+          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
         </is>
       </c>
       <c r="D358" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E358" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E358" s="2" t="inlineStr"/>
       <c r="F358" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G358" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H358" s="2" t="inlineStr">
         <is>
-          <t>543.79 €</t>
+          <t>818.78 €</t>
         </is>
       </c>
       <c r="I358" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="359" ht="18" customHeight="1">
+    <row r="359" ht="32" customHeight="1">
       <c r="A359" s="2" t="inlineStr">
         <is>
-          <t>AR18037</t>
+          <t>AR17397-03</t>
         </is>
       </c>
       <c r="B359" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C359" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
         </is>
       </c>
       <c r="D359" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E359" s="2" t="inlineStr"/>
       <c r="F359" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G359" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H359" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>818.78 €</t>
         </is>
       </c>
       <c r="I359" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="360" ht="18" customHeight="1">
+    <row r="360" ht="32" customHeight="1">
       <c r="A360" s="2" t="inlineStr">
         <is>
-          <t>AR18091</t>
+          <t>AR17397-04</t>
         </is>
       </c>
       <c r="B360" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C360" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
+          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
         </is>
       </c>
       <c r="D360" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E360" s="2" t="inlineStr"/>
       <c r="F360" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G360" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H360" s="2" t="inlineStr">
         <is>
-          <t>2157.79 €</t>
+          <t>818.78 €</t>
         </is>
       </c>
       <c r="I360" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="361" ht="18" customHeight="1">
+    <row r="361" ht="32" customHeight="1">
       <c r="A361" s="2" t="inlineStr">
         <is>
-          <t>AR18092</t>
+          <t>AR17397-05</t>
         </is>
       </c>
       <c r="B361" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C361" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_R030K00</t>
+          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
         </is>
       </c>
       <c r="D361" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E361" s="2" t="inlineStr"/>
       <c r="F361" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G361" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H361" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>818.78 €</t>
         </is>
       </c>
       <c r="I361" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="362" ht="32" customHeight="1">
+    <row r="362" ht="18" customHeight="1">
       <c r="A362" s="2" t="inlineStr">
         <is>
-          <t>AR18148</t>
+          <t>AR17405</t>
         </is>
       </c>
       <c r="B362" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C362" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 SFNR 140</t>
-[...11 lines deleted...]
-      </c>
+          <t>Freiluftsäule   FLS 1000X1000X420 MM</t>
+        </is>
+      </c>
+      <c r="D362" s="2" t="inlineStr"/>
+      <c r="E362" s="2" t="inlineStr"/>
       <c r="F362" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G362" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H362" s="2" t="inlineStr">
         <is>
-          <t>2757.41 €</t>
+          <t>2277.77 €</t>
         </is>
       </c>
       <c r="I362" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="363" ht="32" customHeight="1">
       <c r="A363" s="2" t="inlineStr">
         <is>
-          <t>AR18176</t>
+          <t>AR17417</t>
         </is>
       </c>
       <c r="B363" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C363" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2 230DFNA100</t>
+          <t>LevelControl 2 BC1 400DFNO 040 FR</t>
         </is>
       </c>
       <c r="D363" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E363" s="2" t="inlineStr"/>
       <c r="F363" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G363" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="H363" s="2" t="inlineStr">
         <is>
-          <t>1100.17 €</t>
+          <t>833.65 €</t>
         </is>
       </c>
       <c r="I363" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="364" ht="18" customHeight="1">
       <c r="A364" s="2" t="inlineStr">
         <is>
-          <t>AR18197-03PM</t>
+          <t>AR17418</t>
         </is>
       </c>
       <c r="B364" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C364" s="2" t="inlineStr">
         <is>
-          <t>PumpMeter 10/10 bar mit 5m Anschlusskabe</t>
-[...3 lines deleted...]
-      <c r="E364" s="2" t="inlineStr"/>
+          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
+        </is>
+      </c>
+      <c r="D364" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E364" s="2" t="inlineStr">
+        <is>
+          <t>4 kW</t>
+        </is>
+      </c>
       <c r="F364" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G364" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H364" s="2" t="inlineStr">
         <is>
-          <t>535.47 €</t>
-[...2 lines deleted...]
-      <c r="I364" s="2" t="inlineStr"/>
+          <t>1393.18 €</t>
+        </is>
+      </c>
+      <c r="I364" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
     </row>
     <row r="365" ht="32" customHeight="1">
       <c r="A365" s="2" t="inlineStr">
         <is>
-          <t>AR18239</t>
+          <t>AR17526</t>
         </is>
       </c>
       <c r="B365" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C365" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2230DFNO100</t>
+          <t>LevelControl 2 BC2400DUNA040</t>
         </is>
       </c>
       <c r="D365" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E365" s="2" t="inlineStr"/>
       <c r="F365" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G365" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H365" s="2" t="inlineStr">
         <is>
-          <t>889.24 €</t>
-[...4 lines deleted...]
-    <row r="366" ht="32" customHeight="1">
+          <t>835.21 €</t>
+        </is>
+      </c>
+      <c r="I365" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="366" ht="18" customHeight="1">
       <c r="A366" s="2" t="inlineStr">
         <is>
-          <t>AR18239-01</t>
+          <t>AR17530</t>
         </is>
       </c>
       <c r="B366" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C366" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2230DFNO100</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D366" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E366" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E366" s="2" t="inlineStr">
+        <is>
+          <t>30 kW</t>
+        </is>
+      </c>
       <c r="F366" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G366" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H366" s="2" t="inlineStr">
         <is>
-          <t>889.24 €</t>
-[...4 lines deleted...]
-    <row r="367" ht="32" customHeight="1">
+          <t>4865.84 €</t>
+        </is>
+      </c>
+      <c r="I366" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="367" ht="18" customHeight="1">
       <c r="A367" s="2" t="inlineStr">
         <is>
-          <t>AR18240</t>
+          <t>AR17531</t>
         </is>
       </c>
       <c r="B367" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C367" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2400DUNO040</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D367" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E367" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F367" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G367" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H367" s="2" t="inlineStr">
         <is>
-          <t>1000.41 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I367" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="368" ht="32" customHeight="1">
+    <row r="368" ht="18" customHeight="1">
       <c r="A368" s="2" t="inlineStr">
         <is>
-          <t>AR18256</t>
+          <t>AR17533</t>
         </is>
       </c>
       <c r="B368" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C368" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC1 230 DFNO 100</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D368" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E368" s="2" t="inlineStr">
         <is>
-          <t>2,3 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F368" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G368" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H368" s="2" t="inlineStr">
         <is>
-          <t>709.10 €</t>
+          <t>1294.63 €</t>
         </is>
       </c>
       <c r="I368" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="369" ht="32" customHeight="1">
+    <row r="369" ht="18" customHeight="1">
       <c r="A369" s="2" t="inlineStr">
         <is>
-          <t>AR18256-01</t>
+          <t>AR17706</t>
         </is>
       </c>
       <c r="B369" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C369" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC1 230 DFNO 100</t>
+          <t>PumpDrive-I 3kW, 5003K00 PD1</t>
         </is>
       </c>
       <c r="D369" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E369" s="2" t="inlineStr">
         <is>
-          <t>2,3 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F369" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G369" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H369" s="2" t="inlineStr">
         <is>
-          <t>709.10 €</t>
+          <t>1428.77 €</t>
         </is>
       </c>
       <c r="I369" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="370" ht="32" customHeight="1">
+    <row r="370" ht="18" customHeight="1">
       <c r="A370" s="2" t="inlineStr">
         <is>
-          <t>AR18256-02</t>
+          <t>AR17713</t>
         </is>
       </c>
       <c r="B370" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C370" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC1 230 DFNO 100</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D370" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E370" s="2" t="inlineStr">
         <is>
-          <t>2,3 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F370" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G370" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H370" s="2" t="inlineStr">
         <is>
-          <t>709.10 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I370" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="371" ht="18" customHeight="1">
       <c r="A371" s="2" t="inlineStr">
         <is>
-          <t>AR18379-01</t>
+          <t>AR17716</t>
         </is>
       </c>
       <c r="B371" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C371" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>PumpDrive-II, 15kW, PDRV2_R015K00</t>
         </is>
       </c>
       <c r="D371" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E371" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F371" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G371" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H371" s="2" t="inlineStr">
         <is>
-          <t>1726.17 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I371" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="372" ht="18" customHeight="1">
       <c r="A372" s="2" t="inlineStr">
         <is>
-          <t>AR18379-02</t>
+          <t>AR17717</t>
         </is>
       </c>
       <c r="B372" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C372" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D372" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E372" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F372" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G372" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H372" s="2" t="inlineStr">
         <is>
-          <t>1726.17 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I372" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="373" ht="18" customHeight="1">
       <c r="A373" s="2" t="inlineStr">
         <is>
-          <t>AR18379-03</t>
+          <t>AR17718</t>
         </is>
       </c>
       <c r="B373" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C373" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D373" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E373" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F373" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G373" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H373" s="2" t="inlineStr">
         <is>
-          <t>1726.17 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I373" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="374" ht="18" customHeight="1">
       <c r="A374" s="2" t="inlineStr">
         <is>
-          <t>AR18383</t>
+          <t>AR17719</t>
         </is>
       </c>
       <c r="B374" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C374" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_R030K00</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D374" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E374" s="2" t="inlineStr">
         <is>
           <t>30 kW</t>
         </is>
       </c>
       <c r="F374" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G374" s="2" t="inlineStr">
         <is>
           <t>48.00</t>
         </is>
       </c>
       <c r="H374" s="2" t="inlineStr">
         <is>
           <t>4865.84 €</t>
         </is>
       </c>
       <c r="I374" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="375" ht="18" customHeight="1">
       <c r="A375" s="2" t="inlineStr">
         <is>
-          <t>AR18385</t>
+          <t>AR17721</t>
         </is>
       </c>
       <c r="B375" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C375" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 1,1kW, PDRV2_001K10</t>
+          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
         </is>
       </c>
       <c r="D375" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E375" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F375" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G375" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H375" s="2" t="inlineStr">
         <is>
-          <t>1247.79 €</t>
+          <t>1304.42 €</t>
         </is>
       </c>
       <c r="I375" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="376" ht="18" customHeight="1">
       <c r="A376" s="2" t="inlineStr">
         <is>
-          <t>AR18611</t>
+          <t>AR17722</t>
         </is>
       </c>
       <c r="B376" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C376" s="2" t="inlineStr">
         <is>
-          <t>PumpMeter 3/ 3 bar mit 1,2m Anschlusskabel</t>
-[...3 lines deleted...]
-      <c r="E376" s="2" t="inlineStr"/>
+          <t>PumpDrive-II, 3kW, PDRV2_R003K00</t>
+        </is>
+      </c>
+      <c r="D376" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E376" s="2" t="inlineStr">
+        <is>
+          <t>3 kW</t>
+        </is>
+      </c>
       <c r="F376" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G376" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H376" s="2" t="inlineStr">
         <is>
-          <t>563.24 €</t>
-[...2 lines deleted...]
-      <c r="I376" s="2" t="inlineStr"/>
+          <t>1363.30 €</t>
+        </is>
+      </c>
+      <c r="I376" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
     </row>
     <row r="377" ht="18" customHeight="1">
       <c r="A377" s="2" t="inlineStr">
         <is>
-          <t>AR18782</t>
+          <t>AR17723</t>
         </is>
       </c>
       <c r="B377" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C377" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
         </is>
       </c>
       <c r="D377" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E377" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
       <c r="F377" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G377" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H377" s="2" t="inlineStr">
         <is>
           <t>3703.48 €</t>
         </is>
       </c>
       <c r="I377" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="378" ht="18" customHeight="1">
       <c r="A378" s="2" t="inlineStr">
         <is>
-          <t>AR18783</t>
+          <t>AR17749</t>
         </is>
       </c>
       <c r="B378" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C378" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-R, 18,5 kW, KSB202 018K50C IP20</t>
         </is>
       </c>
       <c r="D378" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E378" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
       <c r="F378" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G378" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H378" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>3737.71 €</t>
         </is>
       </c>
       <c r="I378" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="379" ht="18" customHeight="1">
       <c r="A379" s="2" t="inlineStr">
         <is>
-          <t>AR19006</t>
+          <t>AR17750</t>
         </is>
       </c>
       <c r="B379" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C379" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive R KSB202 030K00C</t>
+          <t>PumpDrive-R, 18,5 kW, KSB202 018K50C IP20</t>
         </is>
       </c>
       <c r="D379" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E379" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F379" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G379" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H379" s="2" t="inlineStr">
         <is>
-          <t>5505.74 €</t>
+          <t>3737.71 €</t>
         </is>
       </c>
       <c r="I379" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="380" ht="18" customHeight="1">
       <c r="A380" s="2" t="inlineStr">
         <is>
-          <t>AR19028</t>
+          <t>AR17751</t>
         </is>
       </c>
       <c r="B380" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C380" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
+          <t>PumpDrive-R, 3kW, KSB202 003K00C IP20</t>
         </is>
       </c>
       <c r="D380" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E380" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F380" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G380" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>6.50</t>
         </is>
       </c>
       <c r="H380" s="2" t="inlineStr">
         <is>
-          <t>1619.89 €</t>
+          <t>1552.11 €</t>
         </is>
       </c>
       <c r="I380" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="381" ht="18" customHeight="1">
       <c r="A381" s="2" t="inlineStr">
         <is>
-          <t>AR19030</t>
+          <t>AR17753</t>
         </is>
       </c>
       <c r="B381" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C381" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
+          <t>PumpDrive-R, 11 kW, KSB202 011K00C IP20</t>
         </is>
       </c>
       <c r="D381" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E381" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F381" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G381" s="2" t="inlineStr">
         <is>
           <t>12.00</t>
         </is>
       </c>
       <c r="H381" s="2" t="inlineStr">
         <is>
-          <t>1619.89 €</t>
+          <t>3133.70 €</t>
         </is>
       </c>
       <c r="I381" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="382" ht="18" customHeight="1">
       <c r="A382" s="2" t="inlineStr">
         <is>
-          <t>AR19031</t>
+          <t>AR17809</t>
         </is>
       </c>
       <c r="B382" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C382" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II, 30kW, PDRV2_R030K00</t>
         </is>
       </c>
       <c r="D382" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E382" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F382" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G382" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H382" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I382" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="383" ht="18" customHeight="1">
       <c r="A383" s="2" t="inlineStr">
         <is>
-          <t>AR4830</t>
+          <t>AR17810</t>
         </is>
       </c>
       <c r="B383" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C383" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+          <t>PumpDrive-II MyFlow, 11kW, PDRV2I_011K00</t>
         </is>
       </c>
       <c r="D383" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E383" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="F383" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G383" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H383" s="2" t="inlineStr">
         <is>
-          <t>4623.97 €</t>
+          <t>1902.48 €</t>
         </is>
       </c>
       <c r="I383" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="384" ht="18" customHeight="1">
       <c r="A384" s="2" t="inlineStr">
         <is>
-          <t>AR4837</t>
+          <t>AR17811</t>
         </is>
       </c>
       <c r="B384" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C384" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
         </is>
       </c>
       <c r="D384" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E384" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F384" s="2" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G384" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H384" s="2" t="inlineStr">
         <is>
-          <t>3700.49 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I384" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="385" ht="18" customHeight="1">
       <c r="A385" s="2" t="inlineStr">
         <is>
-          <t>AR4838</t>
+          <t>AR17812</t>
         </is>
       </c>
       <c r="B385" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C385" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D385" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E385" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F385" s="2" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G385" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H385" s="2" t="inlineStr">
         <is>
-          <t>3700.49 €</t>
+          <t>1294.63 €</t>
         </is>
       </c>
       <c r="I385" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="386" ht="18" customHeight="1">
       <c r="A386" s="2" t="inlineStr">
         <is>
-          <t>AR4839</t>
+          <t>AR17827</t>
         </is>
       </c>
       <c r="B386" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C386" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+          <t>PumpDrive-R, 37 kW, PDRVR_037K00, IP55</t>
         </is>
       </c>
       <c r="D386" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E386" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F386" s="2" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G386" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="H386" s="2" t="inlineStr">
         <is>
-          <t>3700.49 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>7886.42 €</t>
+        </is>
+      </c>
+      <c r="I386" s="2" t="inlineStr"/>
     </row>
     <row r="387" ht="32" customHeight="1">
       <c r="A387" s="2" t="inlineStr">
         <is>
-          <t>AR5587</t>
+          <t>AR17828</t>
         </is>
       </c>
       <c r="B387" s="2" t="inlineStr">
         <is>
-          <t>Coelbo</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C387" s="2" t="inlineStr">
         <is>
-          <t>Coelbo Controlmatic FMC 15 Schaltgerät1,5 bar IP65</t>
+          <t>LevelControl 2 BC2230DFNM0630FR</t>
         </is>
       </c>
       <c r="D387" s="2" t="inlineStr">
         <is>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E387" s="2" t="inlineStr">
+        <is>
+          <t>2,5 kW</t>
+        </is>
+      </c>
+      <c r="F387" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G387" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="H387" s="2" t="inlineStr">
+        <is>
+          <t>1041.88 €</t>
+        </is>
+      </c>
+      <c r="I387" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="388" ht="18" customHeight="1">
+      <c r="A388" s="2" t="inlineStr">
+        <is>
+          <t>AR17850</t>
+        </is>
+      </c>
+      <c r="B388" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C388" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
+        </is>
+      </c>
+      <c r="D388" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E388" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="F388" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G388" s="2" t="inlineStr">
+        <is>
+          <t>14.50</t>
+        </is>
+      </c>
+      <c r="H388" s="2" t="inlineStr">
+        <is>
+          <t>2157.79 €</t>
+        </is>
+      </c>
+      <c r="I388" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="389" ht="32" customHeight="1">
+      <c r="A389" s="2" t="inlineStr">
+        <is>
+          <t>AR17851</t>
+        </is>
+      </c>
+      <c r="B389" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C389" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BC2230DFNO100</t>
+        </is>
+      </c>
+      <c r="D389" s="2" t="inlineStr">
+        <is>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E389" s="2" t="inlineStr"/>
+      <c r="F389" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G389" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="H389" s="2" t="inlineStr">
+        <is>
+          <t>889.24 €</t>
+        </is>
+      </c>
+      <c r="I389" s="2" t="inlineStr"/>
+    </row>
+    <row r="390" ht="32" customHeight="1">
+      <c r="A390" s="2" t="inlineStr">
+        <is>
+          <t>AR17887-02</t>
+        </is>
+      </c>
+      <c r="B390" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C390" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl BASIC 2 BC1400DUNO063</t>
+        </is>
+      </c>
+      <c r="D390" s="2" t="inlineStr">
+        <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E387" s="2" t="inlineStr"/>
-      <c r="F387" s="2" t="inlineStr">
+      <c r="E390" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="F390" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="G387" s="2" t="inlineStr">
-[...31 lines deleted...]
-      <c r="D388" s="2" t="inlineStr">
+      <c r="G390" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+      <c r="H390" s="2" t="inlineStr">
+        <is>
+          <t>516.59 €</t>
+        </is>
+      </c>
+      <c r="I390" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="391" ht="32" customHeight="1">
+      <c r="A391" s="2" t="inlineStr">
+        <is>
+          <t>AR17887-03</t>
+        </is>
+      </c>
+      <c r="B391" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C391" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl BASIC 2 BC1400DUNO063</t>
+        </is>
+      </c>
+      <c r="D391" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E388" s="2" t="inlineStr"/>
-      <c r="F388" s="2" t="inlineStr">
+      <c r="E391" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="F391" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="G388" s="2" t="inlineStr"/>
-[...127 lines deleted...]
-      <c r="F391" s="2" t="inlineStr"/>
       <c r="G391" s="2" t="inlineStr">
         <is>
-          <t>14.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H391" s="2" t="inlineStr">
         <is>
-          <t>2207.53 €</t>
+          <t>516.59 €</t>
         </is>
       </c>
       <c r="I391" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="392" ht="18" customHeight="1">
       <c r="A392" s="2" t="inlineStr">
         <is>
-          <t>AR5877PD</t>
+          <t>AR17919</t>
         </is>
       </c>
       <c r="B392" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C392" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D392" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E392" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F392" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G392" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H392" s="2" t="inlineStr">
         <is>
-          <t>3663.47 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I392" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="393" ht="18" customHeight="1">
       <c r="A393" s="2" t="inlineStr">
         <is>
-          <t>AR6117</t>
+          <t>AR17996</t>
         </is>
       </c>
       <c r="B393" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C393" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1 (Gehäuse gebrochen)</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D393" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E393" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F393" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G393" s="2" t="inlineStr">
         <is>
-          <t>27.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H393" s="2" t="inlineStr">
         <is>
-          <t>2747.60 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I393" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="394" ht="18" customHeight="1">
       <c r="A394" s="2" t="inlineStr">
         <is>
-          <t>AR6119</t>
+          <t>AR17998</t>
         </is>
       </c>
       <c r="B394" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C394" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D394" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E394" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F394" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G394" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H394" s="2" t="inlineStr">
         <is>
-          <t>2747.60 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I394" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="395" ht="18" customHeight="1">
+    <row r="395" ht="32" customHeight="1">
       <c r="A395" s="2" t="inlineStr">
         <is>
-          <t>AR6328</t>
+          <t>AR18015</t>
         </is>
       </c>
       <c r="B395" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C395" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+          <t>Levelcontrol 2 BC1400DFNO100</t>
         </is>
       </c>
       <c r="D395" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E395" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F395" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G395" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H395" s="2" t="inlineStr">
         <is>
-          <t>3700.49 €</t>
+          <t>543.79 €</t>
         </is>
       </c>
       <c r="I395" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="396" ht="18" customHeight="1">
+    <row r="396" ht="32" customHeight="1">
       <c r="A396" s="2" t="inlineStr">
         <is>
-          <t>AR6712</t>
+          <t>AR18015-01</t>
         </is>
       </c>
       <c r="B396" s="2" t="inlineStr">
         <is>
-          <t>Danfoss</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C396" s="2" t="inlineStr">
         <is>
-          <t>VLT FC-302 131F8844 FC-302P11KT5E20H1XGX 400V 21A 11kw</t>
+          <t>Levelcontrol 2 BC1400DFNO100</t>
         </is>
       </c>
       <c r="D396" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E396" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F396" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G396" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H396" s="2" t="inlineStr">
         <is>
-          <t>2640.20 €</t>
+          <t>543.79 €</t>
         </is>
       </c>
       <c r="I396" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="397" ht="18" customHeight="1">
+    <row r="397" ht="32" customHeight="1">
       <c r="A397" s="2" t="inlineStr">
         <is>
-          <t>AR6756-01</t>
+          <t>AR18015-02</t>
         </is>
       </c>
       <c r="B397" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C397" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00, M12 Modul</t>
+          <t>Levelcontrol 2 BC1400DFNO100</t>
         </is>
       </c>
       <c r="D397" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E397" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F397" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G397" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H397" s="2" t="inlineStr">
         <is>
-          <t>1324.80 €</t>
+          <t>543.79 €</t>
         </is>
       </c>
       <c r="I397" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="398" ht="32" customHeight="1">
+    <row r="398" ht="18" customHeight="1">
       <c r="A398" s="2" t="inlineStr">
         <is>
-          <t>AR6756-02</t>
+          <t>AR18037</t>
         </is>
       </c>
       <c r="B398" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C398" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00, M12 Modul, 1 Signalausgang</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D398" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E398" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F398" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G398" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H398" s="2" t="inlineStr">
         <is>
-          <t>1324.80 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I398" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="399" ht="18" customHeight="1">
       <c r="A399" s="2" t="inlineStr">
         <is>
-          <t>AR6897-01</t>
+          <t>AR18048-02</t>
         </is>
       </c>
       <c r="B399" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C399" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+          <t>PumpDrive-II, 0,55kW, PDRV2_000k55 inkl. M12 Modul</t>
         </is>
       </c>
       <c r="D399" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E399" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F399" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G399" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H399" s="2" t="inlineStr">
         <is>
-          <t>3663.47 €</t>
+          <t>1931.08 €</t>
         </is>
       </c>
       <c r="I399" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="400" ht="18" customHeight="1">
       <c r="A400" s="2" t="inlineStr">
         <is>
-          <t>AR6897-02</t>
+          <t>AR18091</t>
         </is>
       </c>
       <c r="B400" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C400" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+          <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
         </is>
       </c>
       <c r="D400" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E400" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
       <c r="F400" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G400" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="H400" s="2" t="inlineStr">
         <is>
-          <t>3663.47 €</t>
+          <t>2157.79 €</t>
         </is>
       </c>
       <c r="I400" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="401" ht="18" customHeight="1">
       <c r="A401" s="2" t="inlineStr">
         <is>
-          <t>AR6897-03</t>
+          <t>AR18092</t>
         </is>
       </c>
       <c r="B401" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C401" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+          <t>PumpDrive-II, 30kW, PDRV2_R030K00</t>
         </is>
       </c>
       <c r="D401" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E401" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F401" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G401" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H401" s="2" t="inlineStr">
         <is>
-          <t>3663.47 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I401" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="402" ht="32" customHeight="1">
       <c r="A402" s="2" t="inlineStr">
         <is>
-          <t>AR7131-01</t>
+          <t>AR18141-01</t>
         </is>
       </c>
       <c r="B402" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C402" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP55 + Platinen Versiegelung + Profibus</t>
+          <t>LevelControl 2 BC2 230 DUNM 040</t>
         </is>
       </c>
       <c r="D402" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E402" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F402" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G402" s="2" t="inlineStr">
         <is>
-          <t>63.20</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="H402" s="2" t="inlineStr">
         <is>
-          <t>8267.99 €</t>
+          <t>1026.92 €</t>
         </is>
       </c>
       <c r="I402" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="403" ht="32" customHeight="1">
       <c r="A403" s="2" t="inlineStr">
         <is>
-          <t>AR7131-02</t>
+          <t>AR18141-02</t>
         </is>
       </c>
       <c r="B403" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C403" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP55 + Platinen Versiegelung + Profibus</t>
+          <t>LevelControl 2 BC2 230 DUNM 040</t>
         </is>
       </c>
       <c r="D403" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E403" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F403" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G403" s="2" t="inlineStr">
         <is>
-          <t>63.20</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="H403" s="2" t="inlineStr">
         <is>
-          <t>8267.99 €</t>
+          <t>1026.92 €</t>
         </is>
       </c>
       <c r="I403" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="404" ht="32" customHeight="1">
       <c r="A404" s="2" t="inlineStr">
         <is>
-          <t>AR7257-03</t>
+          <t>AR18142</t>
         </is>
       </c>
       <c r="B404" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C404" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP20 + Platinen Versiegelung + Profibus</t>
+          <t>LevelControl 2 BC2 230 DFNO 100</t>
         </is>
       </c>
       <c r="D404" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E404" s="2" t="inlineStr"/>
       <c r="F404" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G404" s="2" t="inlineStr">
         <is>
-          <t>58.30</t>
+          <t>8.00</t>
         </is>
       </c>
       <c r="H404" s="2" t="inlineStr">
         <is>
-          <t>8267.99 €</t>
+          <t>950.39 €</t>
         </is>
       </c>
       <c r="I404" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="405" ht="32" customHeight="1">
       <c r="A405" s="2" t="inlineStr">
         <is>
-          <t>AR7257-04</t>
+          <t>AR18148</t>
         </is>
       </c>
       <c r="B405" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C405" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP20 + Platinen Versiegelung + Profibus</t>
+          <t>LevelControl 2 BS2 400 SFNR 140</t>
         </is>
       </c>
       <c r="D405" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E405" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F405" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G405" s="2" t="inlineStr">
         <is>
-          <t>58.30</t>
+          <t>41.00</t>
         </is>
       </c>
       <c r="H405" s="2" t="inlineStr">
         <is>
-          <t>8267.99 €</t>
+          <t>2757.41 €</t>
         </is>
       </c>
       <c r="I405" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="406" ht="18" customHeight="1">
+    <row r="406" ht="32" customHeight="1">
       <c r="A406" s="2" t="inlineStr">
         <is>
-          <t>AR7620</t>
+          <t>AR18176</t>
         </is>
       </c>
       <c r="B406" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C406" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+          <t>LevelControl 2 BC2 230DFNA100</t>
         </is>
       </c>
       <c r="D406" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E406" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F406" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G406" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H406" s="2" t="inlineStr">
         <is>
-          <t>2747.60 €</t>
+          <t>1100.17 €</t>
         </is>
       </c>
       <c r="I406" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="407" ht="18" customHeight="1">
+    <row r="407" ht="32" customHeight="1">
       <c r="A407" s="2" t="inlineStr">
         <is>
-          <t>AR7622</t>
+          <t>AR18196</t>
         </is>
       </c>
       <c r="B407" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C407" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+          <t>LevelControl 2 BC2400DUNO040</t>
         </is>
       </c>
       <c r="D407" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E407" s="2" t="inlineStr"/>
       <c r="F407" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G407" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H407" s="2" t="inlineStr">
         <is>
-          <t>2747.60 €</t>
+          <t>976.96 €</t>
         </is>
       </c>
       <c r="I407" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="408" ht="18" customHeight="1">
+    <row r="408" ht="32" customHeight="1">
       <c r="A408" s="2" t="inlineStr">
         <is>
-          <t>AR7623</t>
+          <t>AR18239</t>
         </is>
       </c>
       <c r="B408" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C408" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+          <t>LevelControl 2 BC2230DFNO100</t>
         </is>
       </c>
       <c r="D408" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E408" s="2" t="inlineStr"/>
       <c r="F408" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G408" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H408" s="2" t="inlineStr">
         <is>
-          <t>3700.49 €</t>
-[...8 lines deleted...]
-    <row r="409" ht="18" customHeight="1">
+          <t>889.24 €</t>
+        </is>
+      </c>
+      <c r="I408" s="2" t="inlineStr"/>
+    </row>
+    <row r="409" ht="32" customHeight="1">
       <c r="A409" s="2" t="inlineStr">
         <is>
-          <t>AR7624</t>
+          <t>AR18239-01</t>
         </is>
       </c>
       <c r="B409" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C409" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+          <t>LevelControl 2 BC2230DFNO100</t>
         </is>
       </c>
       <c r="D409" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E409" s="2" t="inlineStr"/>
       <c r="F409" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G409" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H409" s="2" t="inlineStr">
         <is>
-          <t>3700.49 €</t>
-[...8 lines deleted...]
-    <row r="410" ht="18" customHeight="1">
+          <t>889.24 €</t>
+        </is>
+      </c>
+      <c r="I409" s="2" t="inlineStr"/>
+    </row>
+    <row r="410" ht="32" customHeight="1">
       <c r="A410" s="2" t="inlineStr">
         <is>
-          <t>AR8066PD</t>
+          <t>AR18240</t>
         </is>
       </c>
       <c r="B410" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C410" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
+          <t>LevelControl 2 BC2400DUNO040</t>
         </is>
       </c>
       <c r="D410" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E410" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F410" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G410" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H410" s="2" t="inlineStr">
         <is>
-          <t>2464.87 €</t>
+          <t>1000.41 €</t>
         </is>
       </c>
       <c r="I410" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="411" ht="18" customHeight="1">
+    <row r="411" ht="32" customHeight="1">
       <c r="A411" s="2" t="inlineStr">
         <is>
-          <t>AR8572</t>
+          <t>AR18256</t>
         </is>
       </c>
       <c r="B411" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C411" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 7,5kW, PDRV2E_007K50</t>
+          <t>LevelControl 2 BC1 230 DFNO 100</t>
         </is>
       </c>
       <c r="D411" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E411" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>2,3 kW</t>
         </is>
       </c>
       <c r="F411" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G411" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H411" s="2" t="inlineStr">
         <is>
-          <t>2052.70 €</t>
+          <t>709.10 €</t>
         </is>
       </c>
       <c r="I411" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="412" ht="32" customHeight="1">
       <c r="A412" s="2" t="inlineStr">
         <is>
-          <t>AR8725</t>
+          <t>AR18256-01</t>
         </is>
       </c>
       <c r="B412" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C412" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
+          <t>LevelControl 2 BC1 230 DFNO 100</t>
         </is>
       </c>
       <c r="D412" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E412" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>2,3 kW</t>
         </is>
       </c>
       <c r="F412" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G412" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H412" s="2" t="inlineStr">
         <is>
-          <t>1304.42 €</t>
+          <t>709.10 €</t>
         </is>
       </c>
       <c r="I412" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="413" ht="32" customHeight="1">
       <c r="A413" s="2" t="inlineStr">
         <is>
-          <t>AR8728</t>
+          <t>AR18256-02</t>
         </is>
       </c>
       <c r="B413" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C413" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00, M12 Modul</t>
+          <t>LevelControl 2 BC1 230 DFNO 100</t>
         </is>
       </c>
       <c r="D413" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E413" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>2,3 kW</t>
         </is>
       </c>
       <c r="F413" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G413" s="2" t="inlineStr">
         <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="H413" s="2" t="inlineStr">
+        <is>
+          <t>709.10 €</t>
+        </is>
+      </c>
+      <c r="I413" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="414" ht="18" customHeight="1">
+      <c r="A414" s="2" t="inlineStr">
+        <is>
+          <t>AR18379-01</t>
+        </is>
+      </c>
+      <c r="B414" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C414" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+        </is>
+      </c>
+      <c r="D414" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E414" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="F414" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G414" s="2" t="inlineStr">
+        <is>
           <t>11.50</t>
         </is>
       </c>
-      <c r="H413" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="H414" s="2" t="inlineStr">
         <is>
-          <t>556.46 €</t>
+          <t>1726.17 €</t>
         </is>
       </c>
       <c r="I414" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="415" ht="32" customHeight="1">
+    <row r="415" ht="18" customHeight="1">
       <c r="A415" s="2" t="inlineStr">
         <is>
-          <t>AR8739</t>
+          <t>AR18379-02</t>
         </is>
       </c>
       <c r="B415" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C415" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D415" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E415" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F415" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G415" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H415" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>1726.17 €</t>
         </is>
       </c>
       <c r="I415" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="416" ht="32" customHeight="1">
+    <row r="416" ht="18" customHeight="1">
       <c r="A416" s="2" t="inlineStr">
         <is>
-          <t>AR8740</t>
+          <t>AR18379-03</t>
         </is>
       </c>
       <c r="B416" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C416" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 55kW, PDRV2_055K00</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D416" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E416" s="2" t="inlineStr">
         <is>
-          <t>55 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F416" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G416" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H416" s="2" t="inlineStr">
         <is>
-          <t>7431.69 €</t>
+          <t>1726.17 €</t>
         </is>
       </c>
       <c r="I416" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="417" ht="32" customHeight="1">
+    <row r="417" ht="18" customHeight="1">
       <c r="A417" s="2" t="inlineStr">
         <is>
-          <t>AR8749</t>
+          <t>AR18383</t>
         </is>
       </c>
       <c r="B417" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C417" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 30kW, PDRV2_R030K00</t>
         </is>
       </c>
       <c r="D417" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E417" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F417" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G417" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H417" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I417" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="418" ht="32" customHeight="1">
+    <row r="418" ht="18" customHeight="1">
       <c r="A418" s="2" t="inlineStr">
         <is>
-          <t>AR8751</t>
+          <t>AR18384</t>
         </is>
       </c>
       <c r="B418" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C418" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 1,5kW, PDRV2_001K50</t>
+          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
         </is>
       </c>
       <c r="D418" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E418" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F418" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G418" s="2" t="inlineStr">
         <is>
+          <t>8.50</t>
+        </is>
+      </c>
+      <c r="H418" s="2" t="inlineStr">
+        <is>
+          <t>1304.42 €</t>
+        </is>
+      </c>
+      <c r="I418" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="419" ht="18" customHeight="1">
+      <c r="A419" s="2" t="inlineStr">
+        <is>
+          <t>AR18385</t>
+        </is>
+      </c>
+      <c r="B419" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C419" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 1,1kW, PDRV2_001K10</t>
+        </is>
+      </c>
+      <c r="D419" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E419" s="2" t="inlineStr">
+        <is>
+          <t>1,1 kW</t>
+        </is>
+      </c>
+      <c r="F419" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G419" s="2" t="inlineStr">
+        <is>
           <t>7.00</t>
         </is>
       </c>
-      <c r="H418" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="H419" s="2" t="inlineStr">
         <is>
-          <t>1294.63 €</t>
+          <t>1247.79 €</t>
         </is>
       </c>
       <c r="I419" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="420" ht="18" customHeight="1">
       <c r="A420" s="2" t="inlineStr">
         <is>
-          <t>AR8777</t>
+          <t>AR18782</t>
         </is>
       </c>
       <c r="B420" s="2" t="inlineStr">
         <is>
-          <t>Danfoss</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C420" s="2" t="inlineStr">
         <is>
-          <t>Danfoss VACON MR7 0100-3L-0087-5-FLOW+SBF4+SRBT+DPAP+DLDE</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D420" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E420" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F420" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G420" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H420" s="2" t="inlineStr">
         <is>
-          <t>2466.97 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I420" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="421" ht="18" customHeight="1">
       <c r="A421" s="2" t="inlineStr">
         <is>
-          <t>AR8879</t>
+          <t>AR18783</t>
         </is>
       </c>
       <c r="B421" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C421" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D421" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E421" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F421" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G421" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H421" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I421" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="422" ht="18" customHeight="1">
       <c r="A422" s="2" t="inlineStr">
         <is>
-          <t>AR8883</t>
+          <t>AR19006</t>
         </is>
       </c>
       <c r="B422" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C422" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50, M12 Modul</t>
+          <t>PumpDrive R KSB202 030K00C</t>
         </is>
       </c>
       <c r="D422" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E422" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F422" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G422" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H422" s="2" t="inlineStr">
         <is>
-          <t>1374.63 €</t>
+          <t>5505.74 €</t>
         </is>
       </c>
       <c r="I422" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="423" ht="18" customHeight="1">
+    <row r="423" ht="32" customHeight="1">
       <c r="A423" s="2" t="inlineStr">
         <is>
-          <t>AR8884</t>
+          <t>AR19008</t>
         </is>
       </c>
       <c r="B423" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C423" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>LevelControl 2 BC1 400 DFNO 040</t>
         </is>
       </c>
       <c r="D423" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E423" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>2,6 kW</t>
         </is>
       </c>
       <c r="F423" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G423" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H423" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>1021.40 €</t>
         </is>
       </c>
       <c r="I423" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="424" ht="18" customHeight="1">
+    <row r="424" ht="32" customHeight="1">
       <c r="A424" s="2" t="inlineStr">
         <is>
-          <t>AR8885</t>
+          <t>AR19009</t>
         </is>
       </c>
       <c r="B424" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C424" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>LevelControl 2 BC2 400 DFNO 063</t>
         </is>
       </c>
       <c r="D424" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E424" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>2,6 kW</t>
         </is>
       </c>
       <c r="F424" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G424" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H424" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>1021.40 €</t>
         </is>
       </c>
       <c r="I424" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="425" ht="18" customHeight="1">
       <c r="A425" s="2" t="inlineStr">
         <is>
-          <t>AR8886</t>
+          <t>AR19028</t>
         </is>
       </c>
       <c r="B425" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C425" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
         </is>
       </c>
       <c r="D425" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E425" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F425" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G425" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H425" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>1619.89 €</t>
         </is>
       </c>
       <c r="I425" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="426" ht="18" customHeight="1">
       <c r="A426" s="2" t="inlineStr">
         <is>
-          <t>AR8887</t>
+          <t>AR19030</t>
         </is>
       </c>
       <c r="B426" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C426" s="2" t="inlineStr">
         <is>
+          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
+        </is>
+      </c>
+      <c r="D426" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E426" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="F426" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G426" s="2" t="inlineStr">
+        <is>
+          <t>12.00</t>
+        </is>
+      </c>
+      <c r="H426" s="2" t="inlineStr">
+        <is>
+          <t>1619.89 €</t>
+        </is>
+      </c>
+      <c r="I426" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="427" ht="18" customHeight="1">
+      <c r="A427" s="2" t="inlineStr">
+        <is>
+          <t>AR19031</t>
+        </is>
+      </c>
+      <c r="B427" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C427" s="2" t="inlineStr">
+        <is>
           <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
-      <c r="D426" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E426" s="2" t="inlineStr">
+      <c r="D427" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E427" s="2" t="inlineStr">
         <is>
           <t>37 kW</t>
         </is>
       </c>
-      <c r="F426" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G426" s="2" t="inlineStr">
+      <c r="F427" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G427" s="2" t="inlineStr">
         <is>
           <t>82.00</t>
         </is>
       </c>
-      <c r="H426" s="2" t="inlineStr">
+      <c r="H427" s="2" t="inlineStr">
         <is>
           <t>5817.99 €</t>
         </is>
       </c>
-      <c r="I426" s="2" t="inlineStr">
-[...26 lines deleted...]
-      <c r="E427" s="2" t="inlineStr">
+      <c r="I427" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="428" ht="18" customHeight="1">
+      <c r="A428" s="2" t="inlineStr">
+        <is>
+          <t>AR4830</t>
+        </is>
+      </c>
+      <c r="B428" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C428" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+        </is>
+      </c>
+      <c r="D428" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E428" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="F428" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G428" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+      <c r="H428" s="2" t="inlineStr">
+        <is>
+          <t>4623.97 €</t>
+        </is>
+      </c>
+      <c r="I428" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="429" ht="18" customHeight="1">
+      <c r="A429" s="2" t="inlineStr">
+        <is>
+          <t>AR4837</t>
+        </is>
+      </c>
+      <c r="B429" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C429" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+        </is>
+      </c>
+      <c r="D429" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E429" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
-      <c r="F427" s="2" t="inlineStr">
-[...92 lines deleted...]
-      </c>
       <c r="F429" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G429" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="H429" s="2" t="inlineStr">
         <is>
-          <t>6739.22 €</t>
+          <t>3700.49 €</t>
         </is>
       </c>
       <c r="I429" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="430" ht="32" customHeight="1">
+    <row r="430" ht="18" customHeight="1">
       <c r="A430" s="2" t="inlineStr">
         <is>
-          <t>AR9010</t>
+          <t>AR4838</t>
         </is>
       </c>
       <c r="B430" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C430" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
         </is>
       </c>
       <c r="D430" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E430" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F430" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G430" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="H430" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>3700.49 €</t>
         </is>
       </c>
       <c r="I430" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="431" ht="32" customHeight="1">
+    <row r="431" ht="18" customHeight="1">
       <c r="A431" s="2" t="inlineStr">
         <is>
-          <t>AR9012</t>
+          <t>AR4839</t>
         </is>
       </c>
       <c r="B431" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C431" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
         </is>
       </c>
       <c r="D431" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E431" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F431" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G431" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="H431" s="2" t="inlineStr">
         <is>
-          <t>933.60 €</t>
+          <t>3700.49 €</t>
         </is>
       </c>
       <c r="I431" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="432" ht="32" customHeight="1">
       <c r="A432" s="2" t="inlineStr">
         <is>
-          <t>AR9017-01</t>
+          <t>AR5587</t>
         </is>
       </c>
       <c r="B432" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Coelbo</t>
         </is>
       </c>
       <c r="C432" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>Coelbo Controlmatic FMC 15 Schaltgerät1,5 bar IP65</t>
         </is>
       </c>
       <c r="D432" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E432" s="2" t="inlineStr"/>
       <c r="F432" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G432" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H432" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>153.49 €</t>
         </is>
       </c>
       <c r="I432" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="433" ht="32" customHeight="1">
       <c r="A433" s="2" t="inlineStr">
         <is>
-          <t>AR9018-02</t>
+          <t>AR5587-01</t>
         </is>
       </c>
       <c r="B433" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Coelbo</t>
         </is>
       </c>
       <c r="C433" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
+          <t>Coelbo Controlmatic FMC 15 Schaltgerät1,5 bar IP65</t>
         </is>
       </c>
       <c r="D433" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E433" s="2" t="inlineStr"/>
       <c r="F433" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
-[...6 lines deleted...]
-      </c>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G433" s="2" t="inlineStr"/>
       <c r="H433" s="2" t="inlineStr">
         <is>
-          <t>6739.22 €</t>
+          <t>153.49 €</t>
         </is>
       </c>
       <c r="I433" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="434" ht="32" customHeight="1">
+    <row r="434" ht="18" customHeight="1">
       <c r="A434" s="2" t="inlineStr">
         <is>
-          <t>AR9065</t>
+          <t>AR5686-02</t>
         </is>
       </c>
       <c r="B434" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C434" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D434" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E434" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F434" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G434" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>15.00</t>
         </is>
       </c>
       <c r="H434" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>2747.60 €</t>
         </is>
       </c>
       <c r="I434" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="435" ht="18" customHeight="1">
       <c r="A435" s="2" t="inlineStr">
         <is>
-          <t>AR9096</t>
+          <t>AR5697B</t>
         </is>
       </c>
       <c r="B435" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C435" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D435" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E435" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F435" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G435" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>28.00</t>
         </is>
       </c>
       <c r="H435" s="2" t="inlineStr">
         <is>
-          <t>4933.99 €</t>
+          <t>3663.47 €</t>
         </is>
       </c>
       <c r="I435" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="436" ht="18" customHeight="1">
       <c r="A436" s="2" t="inlineStr">
         <is>
-          <t>AR9098</t>
+          <t>AR5809PD</t>
         </is>
       </c>
       <c r="B436" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C436" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive 5004K00AH0SA4 Advanced 4kW</t>
         </is>
       </c>
       <c r="D436" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
-      <c r="E436" s="2" t="inlineStr">
-[...8 lines deleted...]
-      </c>
+      <c r="E436" s="2" t="inlineStr"/>
+      <c r="F436" s="2" t="inlineStr"/>
       <c r="G436" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>14.00</t>
         </is>
       </c>
       <c r="H436" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>2207.53 €</t>
         </is>
       </c>
       <c r="I436" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="437" ht="18" customHeight="1">
       <c r="A437" s="2" t="inlineStr">
         <is>
-          <t>AR9102</t>
+          <t>AR5877PD</t>
         </is>
       </c>
       <c r="B437" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C437" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D437" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E437" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F437" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G437" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="H437" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>3663.47 €</t>
         </is>
       </c>
       <c r="I437" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="438" ht="18" customHeight="1">
       <c r="A438" s="2" t="inlineStr">
         <is>
-          <t>AR9197</t>
+          <t>AR6117</t>
         </is>
       </c>
       <c r="B438" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C438" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1 (Gehäuse gebrochen)</t>
         </is>
       </c>
       <c r="D438" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E438" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F438" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G438" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>27.00</t>
         </is>
       </c>
       <c r="H438" s="2" t="inlineStr">
         <is>
-          <t>1244.80 €</t>
+          <t>2747.60 €</t>
         </is>
       </c>
       <c r="I438" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="439" ht="18" customHeight="1">
       <c r="A439" s="2" t="inlineStr">
         <is>
-          <t>AR9198</t>
+          <t>AR6119</t>
         </is>
       </c>
       <c r="B439" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C439" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D439" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E439" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F439" s="2" t="inlineStr">
         <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G439" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+      <c r="H439" s="2" t="inlineStr">
+        <is>
+          <t>2747.60 €</t>
+        </is>
+      </c>
+      <c r="I439" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="440" ht="18" customHeight="1">
+      <c r="A440" s="2" t="inlineStr">
+        <is>
+          <t>AR6328</t>
+        </is>
+      </c>
+      <c r="B440" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C440" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+        </is>
+      </c>
+      <c r="D440" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E440" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="F440" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G440" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+      <c r="H440" s="2" t="inlineStr">
+        <is>
+          <t>3700.49 €</t>
+        </is>
+      </c>
+      <c r="I440" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="441" ht="18" customHeight="1">
+      <c r="A441" s="2" t="inlineStr">
+        <is>
+          <t>AR6712</t>
+        </is>
+      </c>
+      <c r="B441" s="2" t="inlineStr">
+        <is>
+          <t>Danfoss</t>
+        </is>
+      </c>
+      <c r="C441" s="2" t="inlineStr">
+        <is>
+          <t>VLT FC-302 131F8844 FC-302P11KT5E20H1XGX 400V 21A 11kw</t>
+        </is>
+      </c>
+      <c r="D441" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E441" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="F441" s="2" t="inlineStr">
+        <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="G439" s="2" t="inlineStr">
-[...92 lines deleted...]
-      </c>
       <c r="G441" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H441" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>2640.20 €</t>
         </is>
       </c>
       <c r="I441" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="442" ht="18" customHeight="1">
       <c r="A442" s="2" t="inlineStr">
         <is>
-          <t>AR9442</t>
+          <t>AR6756-01</t>
         </is>
       </c>
       <c r="B442" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C442" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00, M12 Modul</t>
         </is>
       </c>
       <c r="D442" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E442" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F442" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G442" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H442" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>1324.80 €</t>
         </is>
       </c>
       <c r="I442" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="443" ht="18" customHeight="1">
+    <row r="443" ht="32" customHeight="1">
       <c r="A443" s="2" t="inlineStr">
         <is>
-          <t>AR9467PD</t>
+          <t>AR6756-02</t>
         </is>
       </c>
       <c r="B443" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C443" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00, M12 Modul, 1 Signalausgang</t>
         </is>
       </c>
       <c r="D443" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E443" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F443" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G443" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H443" s="2" t="inlineStr">
         <is>
-          <t>3663.47 €</t>
+          <t>1324.80 €</t>
         </is>
       </c>
       <c r="I443" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="444" ht="18" customHeight="1">
       <c r="A444" s="2" t="inlineStr">
         <is>
-          <t>AR9469</t>
+          <t>AR6897-01</t>
         </is>
       </c>
       <c r="B444" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C444" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00, M12 Modul + Funkmodul</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D444" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E444" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F444" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G444" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H444" s="2" t="inlineStr">
         <is>
-          <t>3276.06 €</t>
+          <t>3663.47 €</t>
         </is>
       </c>
       <c r="I444" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="445" ht="18" customHeight="1">
       <c r="A445" s="2" t="inlineStr">
         <is>
-          <t>AR9600</t>
+          <t>AR6897-02</t>
         </is>
       </c>
       <c r="B445" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C445" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50, M12 Modul</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D445" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E445" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F445" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G445" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H445" s="2" t="inlineStr">
         <is>
-          <t>3783.48 €</t>
+          <t>3663.47 €</t>
         </is>
       </c>
       <c r="I445" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="446" ht="32" customHeight="1">
+    <row r="446" ht="18" customHeight="1">
       <c r="A446" s="2" t="inlineStr">
         <is>
-          <t>AR9602</t>
+          <t>AR6897-03</t>
         </is>
       </c>
       <c r="B446" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C446" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00, M12 Modul +  Modbus + IO Modul + Hauptschalter</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D446" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E446" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F446" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G446" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H446" s="2" t="inlineStr">
         <is>
-          <t>3482.26 €</t>
+          <t>3663.47 €</t>
         </is>
       </c>
       <c r="I446" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="447" ht="18" customHeight="1">
+    <row r="447" ht="32" customHeight="1">
       <c r="A447" s="2" t="inlineStr">
         <is>
-          <t>AR9606</t>
+          <t>AR7131-01</t>
         </is>
       </c>
       <c r="B447" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C447" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00, Profibus</t>
+          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP55 + Platinen Versiegelung + Profibus</t>
         </is>
       </c>
       <c r="D447" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E447" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F447" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G447" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>63.20</t>
         </is>
       </c>
       <c r="H447" s="2" t="inlineStr">
         <is>
-          <t>5897.99 €</t>
+          <t>8267.99 €</t>
         </is>
       </c>
       <c r="I447" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="448" ht="18" customHeight="1">
+    <row r="448" ht="32" customHeight="1">
       <c r="A448" s="2" t="inlineStr">
         <is>
-          <t>AR9872</t>
+          <t>AR7131-02</t>
         </is>
       </c>
       <c r="B448" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C448" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
+          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP55 + Platinen Versiegelung + Profibus</t>
         </is>
       </c>
       <c r="D448" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E448" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F448" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G448" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>63.20</t>
         </is>
       </c>
       <c r="H448" s="2" t="inlineStr">
         <is>
-          <t>840.63 €</t>
+          <t>8267.99 €</t>
         </is>
       </c>
       <c r="I448" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="449" ht="18" customHeight="1">
+    <row r="449" ht="32" customHeight="1">
       <c r="A449" s="2" t="inlineStr">
         <is>
-          <t>ARV10800</t>
+          <t>AR7257-03</t>
         </is>
       </c>
       <c r="B449" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C449" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00, Profibus</t>
+          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP20 + Platinen Versiegelung + Profibus</t>
         </is>
       </c>
       <c r="D449" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E449" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F449" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G449" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>58.30</t>
         </is>
       </c>
       <c r="H449" s="2" t="inlineStr">
         <is>
-          <t>2475.00 €</t>
+          <t>8267.99 €</t>
         </is>
       </c>
       <c r="I449" s="2" t="inlineStr">
         <is>
-          <t>Dritte</t>
-[...3 lines deleted...]
-    <row r="450" ht="18" customHeight="1">
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="450" ht="32" customHeight="1">
       <c r="A450" s="2" t="inlineStr">
         <is>
-          <t>ARV16640</t>
+          <t>AR7257-04</t>
         </is>
       </c>
       <c r="B450" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C450" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 75 kW, KSB202P75KT4E55H1XGXXXXSXXXXAXBXCXXXXDX</t>
+          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP20 + Platinen Versiegelung + Profibus</t>
         </is>
       </c>
       <c r="D450" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E450" s="2" t="inlineStr">
         <is>
-          <t>75 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F450" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G450" s="2" t="inlineStr">
         <is>
-          <t>87.00</t>
+          <t>58.30</t>
         </is>
       </c>
       <c r="H450" s="2" t="inlineStr">
         <is>
-          <t>8778.80 €</t>
+          <t>8267.99 €</t>
         </is>
       </c>
       <c r="I450" s="2" t="inlineStr">
         <is>
-          <t>Dritte</t>
-[...3 lines deleted...]
-    <row r="451" ht="32" customHeight="1">
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="451" ht="18" customHeight="1">
       <c r="A451" s="2" t="inlineStr">
         <is>
-          <t>KSB3752</t>
+          <t>AR7330</t>
         </is>
       </c>
       <c r="B451" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C451" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 SUEA 180</t>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00, 1 Signalausgang</t>
         </is>
       </c>
       <c r="D451" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E451" s="2" t="inlineStr">
         <is>
-          <t>7,2 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F451" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G451" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H451" s="2" t="inlineStr">
         <is>
-          <t>3310.44 €</t>
+          <t>933.60 €</t>
         </is>
       </c>
       <c r="I451" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="452" ht="18" customHeight="1">
       <c r="A452" s="2" t="inlineStr">
         <is>
-          <t>KSB4136</t>
+          <t>AR7620</t>
         </is>
       </c>
       <c r="B452" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C452" s="2" t="inlineStr">
         <is>
-          <t>Hyatronic MB 3x 7,5 kW</t>
-[...3 lines deleted...]
-      <c r="E452" s="2" t="inlineStr"/>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+        </is>
+      </c>
+      <c r="D452" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E452" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
       <c r="F452" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G452" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H452" s="2" t="inlineStr">
         <is>
-          <t>8568.13 €</t>
+          <t>2747.60 €</t>
         </is>
       </c>
       <c r="I452" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="453" ht="32" customHeight="1">
+    <row r="453" ht="18" customHeight="1">
       <c r="A453" s="2" t="inlineStr">
         <is>
-          <t>KSB4189</t>
+          <t>AR7622</t>
         </is>
       </c>
       <c r="B453" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C453" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgerät DDEL 100.2 ENP 400Vac</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D453" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E453" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E453" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
       <c r="F453" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G453" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H453" s="2" t="inlineStr">
         <is>
-          <t>1209.92 €</t>
+          <t>2747.60 €</t>
         </is>
       </c>
       <c r="I453" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="454" ht="18" customHeight="1">
       <c r="A454" s="2" t="inlineStr">
         <is>
+          <t>AR7623</t>
+        </is>
+      </c>
+      <c r="B454" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C454" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+        </is>
+      </c>
+      <c r="D454" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E454" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="F454" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G454" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+      <c r="H454" s="2" t="inlineStr">
+        <is>
+          <t>3700.49 €</t>
+        </is>
+      </c>
+      <c r="I454" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="455" ht="18" customHeight="1">
+      <c r="A455" s="2" t="inlineStr">
+        <is>
+          <t>AR7624</t>
+        </is>
+      </c>
+      <c r="B455" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C455" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+        </is>
+      </c>
+      <c r="D455" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E455" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="F455" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G455" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+      <c r="H455" s="2" t="inlineStr">
+        <is>
+          <t>3700.49 €</t>
+        </is>
+      </c>
+      <c r="I455" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="456" ht="18" customHeight="1">
+      <c r="A456" s="2" t="inlineStr">
+        <is>
+          <t>AR8066PD</t>
+        </is>
+      </c>
+      <c r="B456" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C456" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
+        </is>
+      </c>
+      <c r="D456" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E456" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="F456" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G456" s="2" t="inlineStr">
+        <is>
+          <t>11.50</t>
+        </is>
+      </c>
+      <c r="H456" s="2" t="inlineStr">
+        <is>
+          <t>2464.87 €</t>
+        </is>
+      </c>
+      <c r="I456" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="457" ht="18" customHeight="1">
+      <c r="A457" s="2" t="inlineStr">
+        <is>
+          <t>AR8572</t>
+        </is>
+      </c>
+      <c r="B457" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C457" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 7,5kW, PDRV2E_007K50</t>
+        </is>
+      </c>
+      <c r="D457" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E457" s="2" t="inlineStr">
+        <is>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="F457" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G457" s="2" t="inlineStr">
+        <is>
+          <t>11.50</t>
+        </is>
+      </c>
+      <c r="H457" s="2" t="inlineStr">
+        <is>
+          <t>2052.70 €</t>
+        </is>
+      </c>
+      <c r="I457" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="458" ht="32" customHeight="1">
+      <c r="A458" s="2" t="inlineStr">
+        <is>
+          <t>AR8725</t>
+        </is>
+      </c>
+      <c r="B458" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C458" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
+        </is>
+      </c>
+      <c r="D458" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E458" s="2" t="inlineStr">
+        <is>
+          <t>2,2 kW</t>
+        </is>
+      </c>
+      <c r="F458" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G458" s="2" t="inlineStr">
+        <is>
+          <t>8.50</t>
+        </is>
+      </c>
+      <c r="H458" s="2" t="inlineStr">
+        <is>
+          <t>1304.42 €</t>
+        </is>
+      </c>
+      <c r="I458" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="459" ht="32" customHeight="1">
+      <c r="A459" s="2" t="inlineStr">
+        <is>
+          <t>AR8728</t>
+        </is>
+      </c>
+      <c r="B459" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C459" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00, M12 Modul</t>
+        </is>
+      </c>
+      <c r="D459" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E459" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="F459" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G459" s="2" t="inlineStr">
+        <is>
+          <t>11.50</t>
+        </is>
+      </c>
+      <c r="H459" s="2" t="inlineStr">
+        <is>
+          <t>1848.65 €</t>
+        </is>
+      </c>
+      <c r="I459" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="460" ht="32" customHeight="1">
+      <c r="A460" s="2" t="inlineStr">
+        <is>
+          <t>AR8738</t>
+        </is>
+      </c>
+      <c r="B460" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C460" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55</t>
+        </is>
+      </c>
+      <c r="D460" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E460" s="2" t="inlineStr">
+        <is>
+          <t>0,55 kW</t>
+        </is>
+      </c>
+      <c r="F460" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G460" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
+      <c r="H460" s="2" t="inlineStr">
+        <is>
+          <t>556.46 €</t>
+        </is>
+      </c>
+      <c r="I460" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="461" ht="32" customHeight="1">
+      <c r="A461" s="2" t="inlineStr">
+        <is>
+          <t>AR8739</t>
+        </is>
+      </c>
+      <c r="B461" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C461" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+        </is>
+      </c>
+      <c r="D461" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E461" s="2" t="inlineStr">
+        <is>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="F461" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G461" s="2" t="inlineStr">
+        <is>
+          <t>82.00</t>
+        </is>
+      </c>
+      <c r="H461" s="2" t="inlineStr">
+        <is>
+          <t>5817.99 €</t>
+        </is>
+      </c>
+      <c r="I461" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="462" ht="32" customHeight="1">
+      <c r="A462" s="2" t="inlineStr">
+        <is>
+          <t>AR8740</t>
+        </is>
+      </c>
+      <c r="B462" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C462" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 55kW, PDRV2_055K00</t>
+        </is>
+      </c>
+      <c r="D462" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E462" s="2" t="inlineStr">
+        <is>
+          <t>55 kW</t>
+        </is>
+      </c>
+      <c r="F462" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G462" s="2" t="inlineStr">
+        <is>
+          <t>82.00</t>
+        </is>
+      </c>
+      <c r="H462" s="2" t="inlineStr">
+        <is>
+          <t>7431.69 €</t>
+        </is>
+      </c>
+      <c r="I462" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="463" ht="32" customHeight="1">
+      <c r="A463" s="2" t="inlineStr">
+        <is>
+          <t>AR8749</t>
+        </is>
+      </c>
+      <c r="B463" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C463" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+        </is>
+      </c>
+      <c r="D463" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E463" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="F463" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G463" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H463" s="2" t="inlineStr">
+        <is>
+          <t>3116.06 €</t>
+        </is>
+      </c>
+      <c r="I463" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="464" ht="32" customHeight="1">
+      <c r="A464" s="2" t="inlineStr">
+        <is>
+          <t>AR8751</t>
+        </is>
+      </c>
+      <c r="B464" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C464" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 1,5kW, PDRV2_001K50</t>
+        </is>
+      </c>
+      <c r="D464" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E464" s="2" t="inlineStr">
+        <is>
+          <t>1,5 kW</t>
+        </is>
+      </c>
+      <c r="F464" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G464" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="H464" s="2" t="inlineStr">
+        <is>
+          <t>1267.47 €</t>
+        </is>
+      </c>
+      <c r="I464" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="465" ht="32" customHeight="1">
+      <c r="A465" s="2" t="inlineStr">
+        <is>
+          <t>AR8752</t>
+        </is>
+      </c>
+      <c r="B465" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C465" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+        </is>
+      </c>
+      <c r="D465" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E465" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="F465" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G465" s="2" t="inlineStr">
+        <is>
+          <t>11.50</t>
+        </is>
+      </c>
+      <c r="H465" s="2" t="inlineStr">
+        <is>
+          <t>1294.63 €</t>
+        </is>
+      </c>
+      <c r="I465" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="466" ht="18" customHeight="1">
+      <c r="A466" s="2" t="inlineStr">
+        <is>
+          <t>AR8777</t>
+        </is>
+      </c>
+      <c r="B466" s="2" t="inlineStr">
+        <is>
+          <t>Danfoss</t>
+        </is>
+      </c>
+      <c r="C466" s="2" t="inlineStr">
+        <is>
+          <t>Danfoss VACON MR7 0100-3L-0087-5-FLOW+SBF4+SRBT+DPAP+DLDE</t>
+        </is>
+      </c>
+      <c r="D466" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E466" s="2" t="inlineStr">
+        <is>
+          <t>45 kW</t>
+        </is>
+      </c>
+      <c r="F466" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G466" s="2" t="inlineStr">
+        <is>
+          <t>55.00</t>
+        </is>
+      </c>
+      <c r="H466" s="2" t="inlineStr">
+        <is>
+          <t>2466.97 €</t>
+        </is>
+      </c>
+      <c r="I466" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="467" ht="18" customHeight="1">
+      <c r="A467" s="2" t="inlineStr">
+        <is>
+          <t>AR8879</t>
+        </is>
+      </c>
+      <c r="B467" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C467" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+        </is>
+      </c>
+      <c r="D467" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E467" s="2" t="inlineStr">
+        <is>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="F467" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G467" s="2" t="inlineStr">
+        <is>
+          <t>82.00</t>
+        </is>
+      </c>
+      <c r="H467" s="2" t="inlineStr">
+        <is>
+          <t>5817.99 €</t>
+        </is>
+      </c>
+      <c r="I467" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="468" ht="18" customHeight="1">
+      <c r="A468" s="2" t="inlineStr">
+        <is>
+          <t>AR8883</t>
+        </is>
+      </c>
+      <c r="B468" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C468" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50, M12 Modul</t>
+        </is>
+      </c>
+      <c r="D468" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E468" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="F468" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G468" s="2" t="inlineStr">
+        <is>
+          <t>11.50</t>
+        </is>
+      </c>
+      <c r="H468" s="2" t="inlineStr">
+        <is>
+          <t>1374.63 €</t>
+        </is>
+      </c>
+      <c r="I468" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="469" ht="18" customHeight="1">
+      <c r="A469" s="2" t="inlineStr">
+        <is>
+          <t>AR8884</t>
+        </is>
+      </c>
+      <c r="B469" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C469" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+        </is>
+      </c>
+      <c r="D469" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E469" s="2" t="inlineStr">
+        <is>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="F469" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G469" s="2" t="inlineStr">
+        <is>
+          <t>82.00</t>
+        </is>
+      </c>
+      <c r="H469" s="2" t="inlineStr">
+        <is>
+          <t>5817.99 €</t>
+        </is>
+      </c>
+      <c r="I469" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="470" ht="18" customHeight="1">
+      <c r="A470" s="2" t="inlineStr">
+        <is>
+          <t>AR8885</t>
+        </is>
+      </c>
+      <c r="B470" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C470" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+        </is>
+      </c>
+      <c r="D470" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E470" s="2" t="inlineStr">
+        <is>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="F470" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G470" s="2" t="inlineStr">
+        <is>
+          <t>82.00</t>
+        </is>
+      </c>
+      <c r="H470" s="2" t="inlineStr">
+        <is>
+          <t>5817.99 €</t>
+        </is>
+      </c>
+      <c r="I470" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="471" ht="18" customHeight="1">
+      <c r="A471" s="2" t="inlineStr">
+        <is>
+          <t>AR8886</t>
+        </is>
+      </c>
+      <c r="B471" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C471" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+        </is>
+      </c>
+      <c r="D471" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E471" s="2" t="inlineStr">
+        <is>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="F471" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G471" s="2" t="inlineStr">
+        <is>
+          <t>82.00</t>
+        </is>
+      </c>
+      <c r="H471" s="2" t="inlineStr">
+        <is>
+          <t>5817.99 €</t>
+        </is>
+      </c>
+      <c r="I471" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="472" ht="18" customHeight="1">
+      <c r="A472" s="2" t="inlineStr">
+        <is>
+          <t>AR8887</t>
+        </is>
+      </c>
+      <c r="B472" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C472" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+        </is>
+      </c>
+      <c r="D472" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E472" s="2" t="inlineStr">
+        <is>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="F472" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G472" s="2" t="inlineStr">
+        <is>
+          <t>82.00</t>
+        </is>
+      </c>
+      <c r="H472" s="2" t="inlineStr">
+        <is>
+          <t>5817.99 €</t>
+        </is>
+      </c>
+      <c r="I472" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="473" ht="32" customHeight="1">
+      <c r="A473" s="2" t="inlineStr">
+        <is>
+          <t>AR8915</t>
+        </is>
+      </c>
+      <c r="B473" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C473" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+        </is>
+      </c>
+      <c r="D473" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E473" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="F473" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G473" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H473" s="2" t="inlineStr">
+        <is>
+          <t>3116.06 €</t>
+        </is>
+      </c>
+      <c r="I473" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="474" ht="32" customHeight="1">
+      <c r="A474" s="2" t="inlineStr">
+        <is>
+          <t>AR9005</t>
+        </is>
+      </c>
+      <c r="B474" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C474" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 55kW, PDRV2_055K00</t>
+        </is>
+      </c>
+      <c r="D474" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E474" s="2" t="inlineStr">
+        <is>
+          <t>55 kW</t>
+        </is>
+      </c>
+      <c r="F474" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G474" s="2" t="inlineStr">
+        <is>
+          <t>82.00</t>
+        </is>
+      </c>
+      <c r="H474" s="2" t="inlineStr">
+        <is>
+          <t>7431.69 €</t>
+        </is>
+      </c>
+      <c r="I474" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="475" ht="32" customHeight="1">
+      <c r="A475" s="2" t="inlineStr">
+        <is>
+          <t>AR9006</t>
+        </is>
+      </c>
+      <c r="B475" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C475" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
+        </is>
+      </c>
+      <c r="D475" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E475" s="2" t="inlineStr">
+        <is>
+          <t>45 kW</t>
+        </is>
+      </c>
+      <c r="F475" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G475" s="2" t="inlineStr">
+        <is>
+          <t>82.00</t>
+        </is>
+      </c>
+      <c r="H475" s="2" t="inlineStr">
+        <is>
+          <t>6739.22 €</t>
+        </is>
+      </c>
+      <c r="I475" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="476" ht="32" customHeight="1">
+      <c r="A476" s="2" t="inlineStr">
+        <is>
+          <t>AR9010</t>
+        </is>
+      </c>
+      <c r="B476" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C476" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+        </is>
+      </c>
+      <c r="D476" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E476" s="2" t="inlineStr">
+        <is>
+          <t>18,5 kW</t>
+        </is>
+      </c>
+      <c r="F476" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G476" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H476" s="2" t="inlineStr">
+        <is>
+          <t>3703.48 €</t>
+        </is>
+      </c>
+      <c r="I476" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="477" ht="32" customHeight="1">
+      <c r="A477" s="2" t="inlineStr">
+        <is>
+          <t>AR9012</t>
+        </is>
+      </c>
+      <c r="B477" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C477" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+        </is>
+      </c>
+      <c r="D477" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E477" s="2" t="inlineStr">
+        <is>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="F477" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G477" s="2" t="inlineStr">
+        <is>
+          <t>7.50</t>
+        </is>
+      </c>
+      <c r="H477" s="2" t="inlineStr">
+        <is>
+          <t>933.60 €</t>
+        </is>
+      </c>
+      <c r="I477" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="478" ht="32" customHeight="1">
+      <c r="A478" s="2" t="inlineStr">
+        <is>
+          <t>AR9017-01</t>
+        </is>
+      </c>
+      <c r="B478" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C478" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+        </is>
+      </c>
+      <c r="D478" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E478" s="2" t="inlineStr">
+        <is>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="F478" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G478" s="2" t="inlineStr">
+        <is>
+          <t>82.00</t>
+        </is>
+      </c>
+      <c r="H478" s="2" t="inlineStr">
+        <is>
+          <t>5817.99 €</t>
+        </is>
+      </c>
+      <c r="I478" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="479" ht="32" customHeight="1">
+      <c r="A479" s="2" t="inlineStr">
+        <is>
+          <t>AR9018-02</t>
+        </is>
+      </c>
+      <c r="B479" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C479" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
+        </is>
+      </c>
+      <c r="D479" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E479" s="2" t="inlineStr">
+        <is>
+          <t>45 kW</t>
+        </is>
+      </c>
+      <c r="F479" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G479" s="2" t="inlineStr">
+        <is>
+          <t>82.00</t>
+        </is>
+      </c>
+      <c r="H479" s="2" t="inlineStr">
+        <is>
+          <t>6739.22 €</t>
+        </is>
+      </c>
+      <c r="I479" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="480" ht="32" customHeight="1">
+      <c r="A480" s="2" t="inlineStr">
+        <is>
+          <t>AR9065</t>
+        </is>
+      </c>
+      <c r="B480" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C480" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+        </is>
+      </c>
+      <c r="D480" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E480" s="2" t="inlineStr">
+        <is>
+          <t>18,5 kW</t>
+        </is>
+      </c>
+      <c r="F480" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G480" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H480" s="2" t="inlineStr">
+        <is>
+          <t>3703.48 €</t>
+        </is>
+      </c>
+      <c r="I480" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="481" ht="18" customHeight="1">
+      <c r="A481" s="2" t="inlineStr">
+        <is>
+          <t>AR9096</t>
+        </is>
+      </c>
+      <c r="B481" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C481" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+        </is>
+      </c>
+      <c r="D481" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E481" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="F481" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G481" s="2" t="inlineStr">
+        <is>
+          <t>25.00</t>
+        </is>
+      </c>
+      <c r="H481" s="2" t="inlineStr">
+        <is>
+          <t>4933.99 €</t>
+        </is>
+      </c>
+      <c r="I481" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="482" ht="18" customHeight="1">
+      <c r="A482" s="2" t="inlineStr">
+        <is>
+          <t>AR9098</t>
+        </is>
+      </c>
+      <c r="B482" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C482" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+        </is>
+      </c>
+      <c r="D482" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E482" s="2" t="inlineStr">
+        <is>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="F482" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G482" s="2" t="inlineStr">
+        <is>
+          <t>82.00</t>
+        </is>
+      </c>
+      <c r="H482" s="2" t="inlineStr">
+        <is>
+          <t>5817.99 €</t>
+        </is>
+      </c>
+      <c r="I482" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="483" ht="18" customHeight="1">
+      <c r="A483" s="2" t="inlineStr">
+        <is>
+          <t>AR9102</t>
+        </is>
+      </c>
+      <c r="B483" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C483" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+        </is>
+      </c>
+      <c r="D483" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E483" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="F483" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G483" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H483" s="2" t="inlineStr">
+        <is>
+          <t>3116.06 €</t>
+        </is>
+      </c>
+      <c r="I483" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="484" ht="18" customHeight="1">
+      <c r="A484" s="2" t="inlineStr">
+        <is>
+          <t>AR9197</t>
+        </is>
+      </c>
+      <c r="B484" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C484" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+        </is>
+      </c>
+      <c r="D484" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E484" s="2" t="inlineStr">
+        <is>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="F484" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G484" s="2" t="inlineStr">
+        <is>
+          <t>7.50</t>
+        </is>
+      </c>
+      <c r="H484" s="2" t="inlineStr">
+        <is>
+          <t>1244.80 €</t>
+        </is>
+      </c>
+      <c r="I484" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="485" ht="18" customHeight="1">
+      <c r="A485" s="2" t="inlineStr">
+        <is>
+          <t>AR9198</t>
+        </is>
+      </c>
+      <c r="B485" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C485" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+        </is>
+      </c>
+      <c r="D485" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E485" s="2" t="inlineStr">
+        <is>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="F485" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G485" s="2" t="inlineStr">
+        <is>
+          <t>7.50</t>
+        </is>
+      </c>
+      <c r="H485" s="2" t="inlineStr">
+        <is>
+          <t>1244.80 €</t>
+        </is>
+      </c>
+      <c r="I485" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="486" ht="32" customHeight="1">
+      <c r="A486" s="2" t="inlineStr">
+        <is>
+          <t>AR9201</t>
+        </is>
+      </c>
+      <c r="B486" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C486" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+        </is>
+      </c>
+      <c r="D486" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E486" s="2" t="inlineStr">
+        <is>
+          <t>3 kW</t>
+        </is>
+      </c>
+      <c r="F486" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G486" s="2" t="inlineStr">
+        <is>
+          <t>7.50</t>
+        </is>
+      </c>
+      <c r="H486" s="2" t="inlineStr">
+        <is>
+          <t>933.60 €</t>
+        </is>
+      </c>
+      <c r="I486" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="487" ht="32" customHeight="1">
+      <c r="A487" s="2" t="inlineStr">
+        <is>
+          <t>AR9204</t>
+        </is>
+      </c>
+      <c r="B487" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C487" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+        </is>
+      </c>
+      <c r="D487" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E487" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="F487" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G487" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H487" s="2" t="inlineStr">
+        <is>
+          <t>3116.06 €</t>
+        </is>
+      </c>
+      <c r="I487" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="488" ht="18" customHeight="1">
+      <c r="A488" s="2" t="inlineStr">
+        <is>
+          <t>AR9442</t>
+        </is>
+      </c>
+      <c r="B488" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C488" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+        </is>
+      </c>
+      <c r="D488" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E488" s="2" t="inlineStr">
+        <is>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="F488" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G488" s="2" t="inlineStr">
+        <is>
+          <t>82.00</t>
+        </is>
+      </c>
+      <c r="H488" s="2" t="inlineStr">
+        <is>
+          <t>5817.99 €</t>
+        </is>
+      </c>
+      <c r="I488" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="489" ht="18" customHeight="1">
+      <c r="A489" s="2" t="inlineStr">
+        <is>
+          <t>AR9467PD</t>
+        </is>
+      </c>
+      <c r="B489" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C489" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+        </is>
+      </c>
+      <c r="D489" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E489" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="F489" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G489" s="2" t="inlineStr">
+        <is>
+          <t>23.00</t>
+        </is>
+      </c>
+      <c r="H489" s="2" t="inlineStr">
+        <is>
+          <t>3663.47 €</t>
+        </is>
+      </c>
+      <c r="I489" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="490" ht="18" customHeight="1">
+      <c r="A490" s="2" t="inlineStr">
+        <is>
+          <t>AR9469</t>
+        </is>
+      </c>
+      <c r="B490" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C490" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00, M12 Modul + Funkmodul</t>
+        </is>
+      </c>
+      <c r="D490" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E490" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="F490" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G490" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H490" s="2" t="inlineStr">
+        <is>
+          <t>3276.06 €</t>
+        </is>
+      </c>
+      <c r="I490" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="491" ht="18" customHeight="1">
+      <c r="A491" s="2" t="inlineStr">
+        <is>
+          <t>AR9600</t>
+        </is>
+      </c>
+      <c r="B491" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C491" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50, M12 Modul</t>
+        </is>
+      </c>
+      <c r="D491" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E491" s="2" t="inlineStr">
+        <is>
+          <t>18,5 kW</t>
+        </is>
+      </c>
+      <c r="F491" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G491" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H491" s="2" t="inlineStr">
+        <is>
+          <t>3783.48 €</t>
+        </is>
+      </c>
+      <c r="I491" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="492" ht="32" customHeight="1">
+      <c r="A492" s="2" t="inlineStr">
+        <is>
+          <t>AR9602</t>
+        </is>
+      </c>
+      <c r="B492" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C492" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00, M12 Modul +  Modbus + IO Modul + Hauptschalter</t>
+        </is>
+      </c>
+      <c r="D492" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E492" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
+      <c r="F492" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G492" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H492" s="2" t="inlineStr">
+        <is>
+          <t>3482.26 €</t>
+        </is>
+      </c>
+      <c r="I492" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="493" ht="18" customHeight="1">
+      <c r="A493" s="2" t="inlineStr">
+        <is>
+          <t>AR9606</t>
+        </is>
+      </c>
+      <c r="B493" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C493" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00, Profibus</t>
+        </is>
+      </c>
+      <c r="D493" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E493" s="2" t="inlineStr">
+        <is>
+          <t>37 kW</t>
+        </is>
+      </c>
+      <c r="F493" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G493" s="2" t="inlineStr">
+        <is>
+          <t>82.00</t>
+        </is>
+      </c>
+      <c r="H493" s="2" t="inlineStr">
+        <is>
+          <t>5897.99 €</t>
+        </is>
+      </c>
+      <c r="I493" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="494" ht="18" customHeight="1">
+      <c r="A494" s="2" t="inlineStr">
+        <is>
+          <t>AR9755</t>
+        </is>
+      </c>
+      <c r="B494" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C494" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+        </is>
+      </c>
+      <c r="D494" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E494" s="2" t="inlineStr">
+        <is>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="F494" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G494" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H494" s="2" t="inlineStr">
+        <is>
+          <t>4631.36 €</t>
+        </is>
+      </c>
+      <c r="I494" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="495" ht="18" customHeight="1">
+      <c r="A495" s="2" t="inlineStr">
+        <is>
+          <t>AR9872</t>
+        </is>
+      </c>
+      <c r="B495" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C495" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
+        </is>
+      </c>
+      <c r="D495" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E495" s="2" t="inlineStr">
+        <is>
+          <t>0,75 kW</t>
+        </is>
+      </c>
+      <c r="F495" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G495" s="2" t="inlineStr">
+        <is>
+          <t>9.00</t>
+        </is>
+      </c>
+      <c r="H495" s="2" t="inlineStr">
+        <is>
+          <t>840.63 €</t>
+        </is>
+      </c>
+      <c r="I495" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="496" ht="18" customHeight="1">
+      <c r="A496" s="2" t="inlineStr">
+        <is>
+          <t>ARV10800</t>
+        </is>
+      </c>
+      <c r="B496" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C496" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00, Profibus</t>
+        </is>
+      </c>
+      <c r="D496" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E496" s="2" t="inlineStr">
+        <is>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="F496" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G496" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H496" s="2" t="inlineStr">
+        <is>
+          <t>2475.00 €</t>
+        </is>
+      </c>
+      <c r="I496" s="2" t="inlineStr">
+        <is>
+          <t>Dritte</t>
+        </is>
+      </c>
+    </row>
+    <row r="497" ht="18" customHeight="1">
+      <c r="A497" s="2" t="inlineStr">
+        <is>
+          <t>ARV16640</t>
+        </is>
+      </c>
+      <c r="B497" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C497" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-R, 75 kW, KSB202P75KT4E55H1XGXXXXSXXXXAXBXCXXXXDX</t>
+        </is>
+      </c>
+      <c r="D497" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E497" s="2" t="inlineStr">
+        <is>
+          <t>75 kW</t>
+        </is>
+      </c>
+      <c r="F497" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="G497" s="2" t="inlineStr">
+        <is>
+          <t>87.00</t>
+        </is>
+      </c>
+      <c r="H497" s="2" t="inlineStr">
+        <is>
+          <t>8778.80 €</t>
+        </is>
+      </c>
+      <c r="I497" s="2" t="inlineStr">
+        <is>
+          <t>Dritte</t>
+        </is>
+      </c>
+    </row>
+    <row r="498" ht="32" customHeight="1">
+      <c r="A498" s="2" t="inlineStr">
+        <is>
+          <t>KSB3752</t>
+        </is>
+      </c>
+      <c r="B498" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C498" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BS2 400 SUEA 180</t>
+        </is>
+      </c>
+      <c r="D498" s="2" t="inlineStr">
+        <is>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E498" s="2" t="inlineStr">
+        <is>
+          <t>7,2 kW</t>
+        </is>
+      </c>
+      <c r="F498" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G498" s="2" t="inlineStr">
+        <is>
+          <t>24.00</t>
+        </is>
+      </c>
+      <c r="H498" s="2" t="inlineStr">
+        <is>
+          <t>3310.44 €</t>
+        </is>
+      </c>
+      <c r="I498" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="499" ht="18" customHeight="1">
+      <c r="A499" s="2" t="inlineStr">
+        <is>
+          <t>KSB4136</t>
+        </is>
+      </c>
+      <c r="B499" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C499" s="2" t="inlineStr">
+        <is>
+          <t>Hyatronic MB 3x 7,5 kW</t>
+        </is>
+      </c>
+      <c r="D499" s="2" t="inlineStr"/>
+      <c r="E499" s="2" t="inlineStr"/>
+      <c r="F499" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G499" s="2" t="inlineStr">
+        <is>
+          <t>12.00</t>
+        </is>
+      </c>
+      <c r="H499" s="2" t="inlineStr">
+        <is>
+          <t>8568.13 €</t>
+        </is>
+      </c>
+      <c r="I499" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="500" ht="32" customHeight="1">
+      <c r="A500" s="2" t="inlineStr">
+        <is>
+          <t>KSB4189</t>
+        </is>
+      </c>
+      <c r="B500" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C500" s="2" t="inlineStr">
+        <is>
+          <t>Doppelpumpenschaltgerät DDEL 100.2 ENP 400Vac</t>
+        </is>
+      </c>
+      <c r="D500" s="2" t="inlineStr">
+        <is>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E500" s="2" t="inlineStr"/>
+      <c r="F500" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G500" s="2" t="inlineStr">
+        <is>
+          <t>20.00</t>
+        </is>
+      </c>
+      <c r="H500" s="2" t="inlineStr">
+        <is>
+          <t>1209.92 €</t>
+        </is>
+      </c>
+      <c r="I500" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="501" ht="18" customHeight="1">
+      <c r="A501" s="2" t="inlineStr">
+        <is>
           <t>KSB4473</t>
         </is>
       </c>
-      <c r="B454" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="C454" s="2" t="inlineStr">
+      <c r="B501" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C501" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
-      <c r="D454" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E454" s="2" t="inlineStr">
+      <c r="D501" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E501" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
         </is>
       </c>
-      <c r="F454" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G454" s="2" t="inlineStr">
+      <c r="F501" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G501" s="2" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
-      <c r="H454" s="2" t="inlineStr">
+      <c r="H501" s="2" t="inlineStr">
         <is>
           <t>3708.10 €</t>
         </is>
       </c>
-      <c r="I454" s="2" t="inlineStr">
+      <c r="I501" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
   </sheetData>
-  <autoFilter ref="A1:I454"/>
+  <autoFilter ref="A1:I501"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>