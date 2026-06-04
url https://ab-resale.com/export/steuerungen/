--- v1 (2026-05-14)
+++ v2 (2026-06-04)
@@ -4,51 +4,51 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
     <sheet name="Steuerungen" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Steuerungen'!$A$1:$I$501</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Steuerungen'!$A$1:$I$500</definedName>
   </definedNames>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="00FFFFFF"/>
       <sz val="11"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill/>
@@ -429,51 +429,51 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:I501"/>
+  <dimension ref="A1:I500"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <cols>
     <col width="15" customWidth="1" min="1" max="1"/>
     <col width="15" customWidth="1" min="2" max="2"/>
     <col width="50" customWidth="1" min="3" max="3"/>
     <col width="15" customWidth="1" min="4" max="4"/>
     <col width="15" customWidth="1" min="5" max="5"/>
     <col width="25" customWidth="1" min="6" max="6"/>
     <col width="12" customWidth="1" min="7" max="7"/>
     <col width="15" customWidth="1" min="8" max="8"/>
     <col width="15" customWidth="1" min="9" max="9"/>
   </cols>
   <sheetData>
     <row r="1" ht="48" customHeight="1">
       <c r="A1" s="1" t="inlineStr">
         <is>
           <t>Ref. Nr. / Ref. No.</t>
         </is>
       </c>
@@ -2535,51 +2535,51 @@
         </is>
       </c>
       <c r="C45" s="2" t="inlineStr">
         <is>
           <t>KSB Schaltautomat Controlmatic E</t>
         </is>
       </c>
       <c r="D45" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E45" s="2" t="inlineStr"/>
       <c r="F45" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G45" s="2" t="inlineStr">
         <is>
           <t>2.00</t>
         </is>
       </c>
       <c r="H45" s="2" t="inlineStr">
         <is>
-          <t>133.54 €</t>
+          <t>154.17 €</t>
         </is>
       </c>
       <c r="I45" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="46" ht="18" customHeight="1">
       <c r="A46" s="2" t="inlineStr">
         <is>
           <t>AR11975</t>
         </is>
       </c>
       <c r="B46" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C46" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D46" s="2" t="inlineStr">
@@ -4748,15567 +4748,15547 @@
       </c>
       <c r="F92" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G92" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H92" s="2" t="inlineStr">
         <is>
           <t>985.25 €</t>
         </is>
       </c>
       <c r="I92" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="93" ht="18" customHeight="1">
       <c r="A93" s="2" t="inlineStr">
         <is>
-          <t>AR12701</t>
+          <t>AR12707</t>
         </is>
       </c>
       <c r="B93" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C93" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+          <t>PumpDrive-II, 3 kW, PDRV2_003K00</t>
         </is>
       </c>
       <c r="D93" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E93" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F93" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G93" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H93" s="2" t="inlineStr">
         <is>
-          <t>1244.80 €</t>
+          <t>1363.30 €</t>
         </is>
       </c>
       <c r="I93" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="94" ht="18" customHeight="1">
       <c r="A94" s="2" t="inlineStr">
         <is>
-          <t>AR12707</t>
+          <t>AR12711</t>
         </is>
       </c>
       <c r="B94" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C94" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 3 kW, PDRV2_003K00</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D94" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E94" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F94" s="2" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G94" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H94" s="2" t="inlineStr">
         <is>
-          <t>1363.30 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I94" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="95" ht="18" customHeight="1">
       <c r="A95" s="2" t="inlineStr">
         <is>
-          <t>AR12711</t>
+          <t>AR12724</t>
         </is>
       </c>
       <c r="B95" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C95" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
+          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
         </is>
       </c>
       <c r="D95" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E95" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F95" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G95" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H95" s="2" t="inlineStr">
         <is>
-          <t>985.25 €</t>
+          <t>840.63 €</t>
         </is>
       </c>
       <c r="I95" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="96" ht="18" customHeight="1">
       <c r="A96" s="2" t="inlineStr">
         <is>
-          <t>AR12724</t>
+          <t>AR12725</t>
         </is>
       </c>
       <c r="B96" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C96" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
         </is>
       </c>
       <c r="D96" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E96" s="2" t="inlineStr">
         <is>
           <t>0,75 kW</t>
         </is>
       </c>
       <c r="F96" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G96" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H96" s="2" t="inlineStr">
         <is>
           <t>840.63 €</t>
         </is>
       </c>
       <c r="I96" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="97" ht="18" customHeight="1">
       <c r="A97" s="2" t="inlineStr">
         <is>
-          <t>AR12725</t>
+          <t>AR12743</t>
         </is>
       </c>
       <c r="B97" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C97" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D97" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E97" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F97" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G97" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H97" s="2" t="inlineStr">
         <is>
-          <t>840.63 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I97" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="98" ht="18" customHeight="1">
       <c r="A98" s="2" t="inlineStr">
         <is>
-          <t>AR12743</t>
+          <t>AR12782</t>
         </is>
       </c>
       <c r="B98" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C98" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D98" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E98" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F98" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G98" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="H98" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>2747.60 €</t>
         </is>
       </c>
       <c r="I98" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="99" ht="18" customHeight="1">
       <c r="A99" s="2" t="inlineStr">
         <is>
-          <t>AR12782</t>
+          <t>AR12786</t>
         </is>
       </c>
       <c r="B99" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C99" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+          <t>PumpDrive-I 1,1kW, 501K100 PD1</t>
         </is>
       </c>
       <c r="D99" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E99" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F99" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G99" s="2" t="inlineStr">
         <is>
           <t>24.00</t>
         </is>
       </c>
       <c r="H99" s="2" t="inlineStr">
         <is>
-          <t>2747.60 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I99" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="100" ht="18" customHeight="1">
       <c r="A100" s="2" t="inlineStr">
         <is>
-          <t>AR12786</t>
+          <t>AR12788</t>
         </is>
       </c>
       <c r="B100" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C100" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 1,1kW, 501K100 PD1</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D100" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E100" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F100" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G100" s="2" t="inlineStr">
         <is>
-          <t>24.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H100" s="2" t="inlineStr">
         <is>
-          <t>985.25 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I100" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="101" ht="18" customHeight="1">
       <c r="A101" s="2" t="inlineStr">
         <is>
-          <t>AR12788</t>
+          <t>AR12817</t>
         </is>
       </c>
       <c r="B101" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C101" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D101" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E101" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
       <c r="F101" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G101" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H101" s="2" t="inlineStr">
         <is>
           <t>3703.48 €</t>
         </is>
       </c>
       <c r="I101" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="102" ht="18" customHeight="1">
       <c r="A102" s="2" t="inlineStr">
         <is>
-          <t>AR12817</t>
+          <t>AR12818</t>
         </is>
       </c>
       <c r="B102" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C102" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D102" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E102" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F102" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G102" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H102" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I102" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="103" ht="18" customHeight="1">
       <c r="A103" s="2" t="inlineStr">
         <is>
-          <t>AR12818</t>
+          <t>AR12828</t>
         </is>
       </c>
       <c r="B103" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C103" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D103" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E103" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F103" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G103" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H103" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>2747.60 €</t>
         </is>
       </c>
       <c r="I103" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="104" ht="18" customHeight="1">
       <c r="A104" s="2" t="inlineStr">
         <is>
-          <t>AR12820</t>
+          <t>AR12832</t>
         </is>
       </c>
       <c r="B104" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C104" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D104" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E104" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F104" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G104" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H104" s="2" t="inlineStr">
         <is>
-          <t>859.41 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I104" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="105" ht="18" customHeight="1">
       <c r="A105" s="2" t="inlineStr">
         <is>
-          <t>AR12828</t>
+          <t>AR12833</t>
         </is>
       </c>
       <c r="B105" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C105" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D105" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E105" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F105" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G105" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H105" s="2" t="inlineStr">
         <is>
-          <t>2747.60 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I105" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="106" ht="18" customHeight="1">
       <c r="A106" s="2" t="inlineStr">
         <is>
-          <t>AR12832</t>
+          <t>AR12834</t>
         </is>
       </c>
       <c r="B106" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C106" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D106" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E106" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F106" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G106" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H106" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I106" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="107" ht="18" customHeight="1">
       <c r="A107" s="2" t="inlineStr">
         <is>
-          <t>AR12833</t>
+          <t>AR12836</t>
         </is>
       </c>
       <c r="B107" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C107" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D107" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E107" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F107" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G107" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H107" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I107" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="108" ht="18" customHeight="1">
       <c r="A108" s="2" t="inlineStr">
         <is>
-          <t>AR12834</t>
+          <t>AR12867</t>
         </is>
       </c>
       <c r="B108" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C108" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D108" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E108" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F108" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G108" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H108" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>859.41 €</t>
         </is>
       </c>
       <c r="I108" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="109" ht="18" customHeight="1">
+    <row r="109" ht="32" customHeight="1">
       <c r="A109" s="2" t="inlineStr">
         <is>
-          <t>AR12836</t>
+          <t>AR12868</t>
         </is>
       </c>
       <c r="B109" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C109" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>LevelControl 2 BS2 400 SLEO 400</t>
         </is>
       </c>
       <c r="D109" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E109" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>16 kW</t>
         </is>
       </c>
       <c r="F109" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G109" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>62.00</t>
         </is>
       </c>
       <c r="H109" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>4748.34 €</t>
         </is>
       </c>
       <c r="I109" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="110" ht="18" customHeight="1">
+    <row r="110" ht="32" customHeight="1">
       <c r="A110" s="2" t="inlineStr">
         <is>
-          <t>AR12867</t>
+          <t>AR12874</t>
         </is>
       </c>
       <c r="B110" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C110" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
+          <t>Schaltgerät Hyamat SVP 4/0610 B</t>
         </is>
       </c>
       <c r="D110" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Druckerhöhungsanlagen</t>
+        </is>
+      </c>
+      <c r="E110" s="2" t="inlineStr"/>
       <c r="F110" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G110" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="H110" s="2" t="inlineStr">
         <is>
-          <t>859.41 €</t>
+          <t>1120.89 €</t>
         </is>
       </c>
       <c r="I110" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="111" ht="32" customHeight="1">
       <c r="A111" s="2" t="inlineStr">
         <is>
-          <t>AR12868</t>
+          <t>AR12880</t>
         </is>
       </c>
       <c r="B111" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C111" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 SLEO 400</t>
+          <t>SCHALTGERAET LSU110VSCC100Z1</t>
         </is>
       </c>
       <c r="D111" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E111" s="2" t="inlineStr"/>
       <c r="F111" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G111" s="2" t="inlineStr">
         <is>
-          <t>62.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H111" s="2" t="inlineStr">
         <is>
-          <t>4748.34 €</t>
+          <t>1249.90 €</t>
         </is>
       </c>
       <c r="I111" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="112" ht="32" customHeight="1">
+    <row r="112" ht="18" customHeight="1">
       <c r="A112" s="2" t="inlineStr">
         <is>
-          <t>AR12874</t>
+          <t>AR12902-01</t>
         </is>
       </c>
       <c r="B112" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C112" s="2" t="inlineStr">
         <is>
-          <t>Schaltgerät Hyamat SVP 4/0610 B</t>
+          <t>PumpDrive-R, 22 kW, KSB202P22KT4E20H1XGXXXXSXXXXAXBXCXXXXDX</t>
         </is>
       </c>
       <c r="D112" s="2" t="inlineStr">
         <is>
-          <t>Druckerhöhungsanlagen</t>
-[...2 lines deleted...]
-      <c r="E112" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E112" s="2" t="inlineStr">
+        <is>
+          <t>22 kW</t>
+        </is>
+      </c>
       <c r="F112" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G112" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="H112" s="2" t="inlineStr">
         <is>
-          <t>1120.89 €</t>
+          <t>4129.19 €</t>
         </is>
       </c>
       <c r="I112" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="113" ht="32" customHeight="1">
+    <row r="113" ht="18" customHeight="1">
       <c r="A113" s="2" t="inlineStr">
         <is>
-          <t>AR12880</t>
+          <t>AR12902-02</t>
         </is>
       </c>
       <c r="B113" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C113" s="2" t="inlineStr">
         <is>
-          <t>SCHALTGERAET LSU110VSCC100Z1</t>
+          <t>PumpDrive-R, 22 kW, KSB202P22KT4E20H1XGXXXXSXXXXAXBXCXXXXDX</t>
         </is>
       </c>
       <c r="D113" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E113" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E113" s="2" t="inlineStr">
+        <is>
+          <t>22 kW</t>
+        </is>
+      </c>
       <c r="F113" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G113" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="H113" s="2" t="inlineStr">
         <is>
-          <t>1249.90 €</t>
+          <t>4129.19 €</t>
         </is>
       </c>
       <c r="I113" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="114" ht="18" customHeight="1">
       <c r="A114" s="2" t="inlineStr">
         <is>
-          <t>AR12902-01</t>
+          <t>AR12921</t>
         </is>
       </c>
       <c r="B114" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C114" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 22 kW, KSB202P22KT4E20H1XGXXXXSXXXXAXBXCXXXXDX</t>
+          <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
         </is>
       </c>
       <c r="D114" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E114" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F114" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G114" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H114" s="2" t="inlineStr">
         <is>
-          <t>4129.19 €</t>
+          <t>1148.25 €</t>
         </is>
       </c>
       <c r="I114" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="115" ht="18" customHeight="1">
       <c r="A115" s="2" t="inlineStr">
         <is>
-          <t>AR12902-02</t>
+          <t>AR12965</t>
         </is>
       </c>
       <c r="B115" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C115" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 22 kW, KSB202P22KT4E20H1XGXXXXSXXXXAXBXCXXXXDX</t>
+          <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
         </is>
       </c>
       <c r="D115" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E115" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F115" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G115" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H115" s="2" t="inlineStr">
         <is>
-          <t>4129.19 €</t>
+          <t>1148.25 €</t>
         </is>
       </c>
       <c r="I115" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="116" ht="18" customHeight="1">
       <c r="A116" s="2" t="inlineStr">
         <is>
-          <t>AR12921</t>
+          <t>AR12967</t>
         </is>
       </c>
       <c r="B116" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C116" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D116" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E116" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F116" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G116" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H116" s="2" t="inlineStr">
         <is>
-          <t>1148.25 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I116" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="117" ht="18" customHeight="1">
       <c r="A117" s="2" t="inlineStr">
         <is>
-          <t>AR12965</t>
+          <t>AR12969</t>
         </is>
       </c>
       <c r="B117" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C117" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
+          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
         </is>
       </c>
       <c r="D117" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E117" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F117" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G117" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="H117" s="2" t="inlineStr">
         <is>
-          <t>1148.25 €</t>
+          <t>1619.89 €</t>
         </is>
       </c>
       <c r="I117" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="118" ht="18" customHeight="1">
       <c r="A118" s="2" t="inlineStr">
         <is>
-          <t>AR12967</t>
+          <t>AR12997</t>
         </is>
       </c>
       <c r="B118" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C118" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D118" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E118" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F118" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G118" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H118" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>703.69 €</t>
         </is>
       </c>
       <c r="I118" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="119" ht="18" customHeight="1">
       <c r="A119" s="2" t="inlineStr">
         <is>
-          <t>AR12969</t>
+          <t>AR12999</t>
         </is>
       </c>
       <c r="B119" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C119" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
+          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D119" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E119" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F119" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G119" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H119" s="2" t="inlineStr">
         <is>
-          <t>1619.89 €</t>
+          <t>703.69 €</t>
         </is>
       </c>
       <c r="I119" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="120" ht="18" customHeight="1">
       <c r="A120" s="2" t="inlineStr">
         <is>
-          <t>AR12997</t>
+          <t>AR13002</t>
         </is>
       </c>
       <c r="B120" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C120" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D120" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E120" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F120" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G120" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H120" s="2" t="inlineStr">
         <is>
-          <t>703.69 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I120" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="121" ht="18" customHeight="1">
       <c r="A121" s="2" t="inlineStr">
         <is>
-          <t>AR12999</t>
+          <t>AR13003</t>
         </is>
       </c>
       <c r="B121" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C121" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D121" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E121" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F121" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G121" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H121" s="2" t="inlineStr">
         <is>
-          <t>703.69 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I121" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="122" ht="18" customHeight="1">
       <c r="A122" s="2" t="inlineStr">
         <is>
-          <t>AR13002</t>
+          <t>AR13079-01</t>
         </is>
       </c>
       <c r="B122" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C122" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
+          <t>PumpDrive-R, 45 kW, PDRVR_045K00 IP20 ohne EMV Filter</t>
         </is>
       </c>
       <c r="D122" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E122" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F122" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G122" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>58.30</t>
         </is>
       </c>
       <c r="H122" s="2" t="inlineStr">
         <is>
-          <t>985.25 €</t>
+          <t>5373.44 €</t>
         </is>
       </c>
       <c r="I122" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="123" ht="18" customHeight="1">
       <c r="A123" s="2" t="inlineStr">
         <is>
-          <t>AR13003</t>
+          <t>AR13079-02</t>
         </is>
       </c>
       <c r="B123" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C123" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
+          <t>PumpDrive-R, 45 kW, PDRVR_045K00 IP20 ohne EMV Filter</t>
         </is>
       </c>
       <c r="D123" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E123" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F123" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G123" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>58.30</t>
         </is>
       </c>
       <c r="H123" s="2" t="inlineStr">
         <is>
-          <t>985.25 €</t>
+          <t>5373.44 €</t>
         </is>
       </c>
       <c r="I123" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="124" ht="18" customHeight="1">
       <c r="A124" s="2" t="inlineStr">
         <is>
-          <t>AR13079-01</t>
+          <t>AR13096</t>
         </is>
       </c>
       <c r="B124" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C124" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 45 kW, PDRVR_045K00 IP20 ohne EMV Filter</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D124" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E124" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F124" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G124" s="2" t="inlineStr">
         <is>
-          <t>58.30</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H124" s="2" t="inlineStr">
         <is>
-          <t>5373.44 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I124" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="125" ht="18" customHeight="1">
       <c r="A125" s="2" t="inlineStr">
         <is>
-          <t>AR13079-02</t>
+          <t>AR13099</t>
         </is>
       </c>
       <c r="B125" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C125" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 45 kW, PDRVR_045K00 IP20 ohne EMV Filter</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D125" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E125" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F125" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G125" s="2" t="inlineStr">
         <is>
-          <t>58.30</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H125" s="2" t="inlineStr">
         <is>
-          <t>5373.44 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I125" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="126" ht="18" customHeight="1">
       <c r="A126" s="2" t="inlineStr">
         <is>
-          <t>AR13096</t>
+          <t>AR13100</t>
         </is>
       </c>
       <c r="B126" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C126" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
         </is>
       </c>
       <c r="D126" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E126" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F126" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G126" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H126" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1044.88 €</t>
         </is>
       </c>
       <c r="I126" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="127" ht="18" customHeight="1">
       <c r="A127" s="2" t="inlineStr">
         <is>
-          <t>AR13099</t>
+          <t>AR13115</t>
         </is>
       </c>
       <c r="B127" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C127" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D127" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E127" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F127" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G127" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H127" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I127" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="128" ht="18" customHeight="1">
       <c r="A128" s="2" t="inlineStr">
         <is>
-          <t>AR13100</t>
+          <t>AR13116</t>
         </is>
       </c>
       <c r="B128" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C128" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D128" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E128" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F128" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G128" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H128" s="2" t="inlineStr">
         <is>
-          <t>1044.88 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I128" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="129" ht="18" customHeight="1">
       <c r="A129" s="2" t="inlineStr">
         <is>
-          <t>AR13115</t>
+          <t>AR13117</t>
         </is>
       </c>
       <c r="B129" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C129" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D129" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E129" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F129" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G129" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H129" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1294.63 €</t>
         </is>
       </c>
       <c r="I129" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="130" ht="18" customHeight="1">
       <c r="A130" s="2" t="inlineStr">
         <is>
-          <t>AR13116</t>
+          <t>AR13118</t>
         </is>
       </c>
       <c r="B130" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C130" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
         </is>
       </c>
       <c r="D130" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E130" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F130" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G130" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="H130" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>1619.89 €</t>
         </is>
       </c>
       <c r="I130" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="131" ht="18" customHeight="1">
       <c r="A131" s="2" t="inlineStr">
         <is>
-          <t>AR13117</t>
+          <t>AR13119</t>
         </is>
       </c>
       <c r="B131" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C131" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
         </is>
       </c>
       <c r="D131" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E131" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="F131" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G131" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="H131" s="2" t="inlineStr">
         <is>
-          <t>1294.63 €</t>
+          <t>1619.89 €</t>
         </is>
       </c>
       <c r="I131" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="132" ht="18" customHeight="1">
       <c r="A132" s="2" t="inlineStr">
         <is>
-          <t>AR13118</t>
+          <t>AR13131</t>
         </is>
       </c>
       <c r="B132" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C132" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D132" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E132" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F132" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G132" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H132" s="2" t="inlineStr">
         <is>
-          <t>1619.89 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I132" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="133" ht="18" customHeight="1">
       <c r="A133" s="2" t="inlineStr">
         <is>
-          <t>AR13119</t>
+          <t>AR13132</t>
         </is>
       </c>
       <c r="B133" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C133" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D133" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E133" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F133" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G133" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H133" s="2" t="inlineStr">
         <is>
-          <t>1619.89 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I133" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="134" ht="18" customHeight="1">
       <c r="A134" s="2" t="inlineStr">
         <is>
-          <t>AR13131</t>
+          <t>AR13133</t>
         </is>
       </c>
       <c r="B134" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C134" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D134" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E134" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F134" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G134" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H134" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I134" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="135" ht="18" customHeight="1">
       <c r="A135" s="2" t="inlineStr">
         <is>
-          <t>AR13132</t>
+          <t>AR13136</t>
         </is>
       </c>
       <c r="B135" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C135" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
         </is>
       </c>
       <c r="D135" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E135" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F135" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G135" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H135" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>6739.22 €</t>
         </is>
       </c>
       <c r="I135" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="136" ht="18" customHeight="1">
       <c r="A136" s="2" t="inlineStr">
         <is>
-          <t>AR13133</t>
+          <t>AR13140</t>
         </is>
       </c>
       <c r="B136" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C136" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D136" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E136" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F136" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G136" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H136" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>703.69 €</t>
         </is>
       </c>
       <c r="I136" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="137" ht="18" customHeight="1">
       <c r="A137" s="2" t="inlineStr">
         <is>
-          <t>AR13136</t>
+          <t>AR13141</t>
         </is>
       </c>
       <c r="B137" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C137" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
+          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D137" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E137" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F137" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G137" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H137" s="2" t="inlineStr">
         <is>
-          <t>6739.22 €</t>
+          <t>703.69 €</t>
         </is>
       </c>
       <c r="I137" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="138" ht="18" customHeight="1">
       <c r="A138" s="2" t="inlineStr">
         <is>
-          <t>AR13140</t>
+          <t>AR13142</t>
         </is>
       </c>
       <c r="B138" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C138" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D138" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E138" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="F138" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G138" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H138" s="2" t="inlineStr">
         <is>
           <t>703.69 €</t>
         </is>
       </c>
       <c r="I138" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="139" ht="18" customHeight="1">
       <c r="A139" s="2" t="inlineStr">
         <is>
-          <t>AR13141</t>
+          <t>AR13180</t>
         </is>
       </c>
       <c r="B139" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C139" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
+          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
         </is>
       </c>
       <c r="D139" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E139" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F139" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G139" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H139" s="2" t="inlineStr">
         <is>
-          <t>703.69 €</t>
+          <t>840.63 €</t>
         </is>
       </c>
       <c r="I139" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="140" ht="18" customHeight="1">
       <c r="A140" s="2" t="inlineStr">
         <is>
-          <t>AR13142</t>
+          <t>AR13188</t>
         </is>
       </c>
       <c r="B140" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C140" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D140" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E140" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F140" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G140" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H140" s="2" t="inlineStr">
         <is>
-          <t>703.69 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I140" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="141" ht="18" customHeight="1">
       <c r="A141" s="2" t="inlineStr">
         <is>
-          <t>AR13180</t>
+          <t>AR13189</t>
         </is>
       </c>
       <c r="B141" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C141" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D141" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E141" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F141" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G141" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H141" s="2" t="inlineStr">
         <is>
-          <t>840.63 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I141" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="142" ht="18" customHeight="1">
       <c r="A142" s="2" t="inlineStr">
         <is>
-          <t>AR13188</t>
+          <t>AR13190</t>
         </is>
       </c>
       <c r="B142" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C142" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D142" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E142" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="F142" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G142" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H142" s="2" t="inlineStr">
         <is>
           <t>985.25 €</t>
         </is>
       </c>
       <c r="I142" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="143" ht="18" customHeight="1">
       <c r="A143" s="2" t="inlineStr">
         <is>
-          <t>AR13189</t>
+          <t>AR13195</t>
         </is>
       </c>
       <c r="B143" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C143" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D143" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E143" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F143" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G143" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H143" s="2" t="inlineStr">
         <is>
-          <t>985.25 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I143" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="144" ht="18" customHeight="1">
       <c r="A144" s="2" t="inlineStr">
         <is>
-          <t>AR13190</t>
+          <t>AR13196</t>
         </is>
       </c>
       <c r="B144" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C144" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D144" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E144" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F144" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G144" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H144" s="2" t="inlineStr">
         <is>
-          <t>985.25 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I144" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="145" ht="18" customHeight="1">
       <c r="A145" s="2" t="inlineStr">
         <is>
-          <t>AR13195</t>
+          <t>AR13197</t>
         </is>
       </c>
       <c r="B145" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C145" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II Eco, 0,37kW, PDRV2E_000K37</t>
         </is>
       </c>
       <c r="D145" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E145" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="F145" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G145" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="H145" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>550.26 €</t>
         </is>
       </c>
       <c r="I145" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="146" ht="18" customHeight="1">
       <c r="A146" s="2" t="inlineStr">
         <is>
-          <t>AR13196</t>
+          <t>AR13225</t>
         </is>
       </c>
       <c r="B146" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C146" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D146" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E146" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="F146" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G146" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H146" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I146" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="147" ht="18" customHeight="1">
       <c r="A147" s="2" t="inlineStr">
         <is>
-          <t>AR13197</t>
+          <t>AR13237</t>
         </is>
       </c>
       <c r="B147" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C147" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 0,37kW, PDRV2E_000K37</t>
+          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
         </is>
       </c>
       <c r="D147" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E147" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="F147" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G147" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H147" s="2" t="inlineStr">
         <is>
-          <t>550.26 €</t>
+          <t>4297.04 €</t>
         </is>
       </c>
       <c r="I147" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="148" ht="18" customHeight="1">
       <c r="A148" s="2" t="inlineStr">
         <is>
-          <t>AR13225</t>
+          <t>AR13287</t>
         </is>
       </c>
       <c r="B148" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C148" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D148" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E148" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F148" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G148" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H148" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1294.63 €</t>
         </is>
       </c>
       <c r="I148" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="149" ht="18" customHeight="1">
       <c r="A149" s="2" t="inlineStr">
         <is>
-          <t>AR13237</t>
+          <t>AR13288</t>
         </is>
       </c>
       <c r="B149" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C149" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D149" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E149" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F149" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G149" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H149" s="2" t="inlineStr">
         <is>
-          <t>4297.04 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I149" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="150" ht="18" customHeight="1">
       <c r="A150" s="2" t="inlineStr">
         <is>
-          <t>AR13287</t>
+          <t>AR13289</t>
         </is>
       </c>
       <c r="B150" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C150" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D150" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E150" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F150" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G150" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H150" s="2" t="inlineStr">
         <is>
-          <t>1294.63 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I150" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="151" ht="18" customHeight="1">
       <c r="A151" s="2" t="inlineStr">
         <is>
-          <t>AR13288</t>
+          <t>AR13290</t>
         </is>
       </c>
       <c r="B151" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C151" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
         </is>
       </c>
       <c r="D151" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E151" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F151" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G151" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H151" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1148.25 €</t>
         </is>
       </c>
       <c r="I151" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="152" ht="18" customHeight="1">
       <c r="A152" s="2" t="inlineStr">
         <is>
-          <t>AR13289</t>
+          <t>AR13291</t>
         </is>
       </c>
       <c r="B152" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C152" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
         </is>
       </c>
       <c r="D152" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E152" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="F152" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G152" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H152" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>4297.04 €</t>
         </is>
       </c>
       <c r="I152" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="153" ht="18" customHeight="1">
       <c r="A153" s="2" t="inlineStr">
         <is>
-          <t>AR13290</t>
+          <t>AR13318</t>
         </is>
       </c>
       <c r="B153" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C153" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
+          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D153" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E153" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F153" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G153" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H153" s="2" t="inlineStr">
         <is>
-          <t>1148.25 €</t>
+          <t>703.69 €</t>
         </is>
       </c>
       <c r="I153" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="154" ht="18" customHeight="1">
       <c r="A154" s="2" t="inlineStr">
         <is>
-          <t>AR13291</t>
+          <t>AR13319</t>
         </is>
       </c>
       <c r="B154" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C154" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
         </is>
       </c>
       <c r="D154" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E154" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F154" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G154" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H154" s="2" t="inlineStr">
         <is>
-          <t>4297.04 €</t>
+          <t>840.63 €</t>
         </is>
       </c>
       <c r="I154" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="155" ht="18" customHeight="1">
       <c r="A155" s="2" t="inlineStr">
         <is>
-          <t>AR13318</t>
+          <t>AR13320</t>
         </is>
       </c>
       <c r="B155" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C155" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D155" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E155" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="F155" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G155" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H155" s="2" t="inlineStr">
         <is>
           <t>703.69 €</t>
         </is>
       </c>
       <c r="I155" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="156" ht="18" customHeight="1">
       <c r="A156" s="2" t="inlineStr">
         <is>
-          <t>AR13319</t>
+          <t>AR13321</t>
         </is>
       </c>
       <c r="B156" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C156" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
+          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D156" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E156" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F156" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G156" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H156" s="2" t="inlineStr">
         <is>
-          <t>840.63 €</t>
+          <t>703.69 €</t>
         </is>
       </c>
       <c r="I156" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="157" ht="18" customHeight="1">
       <c r="A157" s="2" t="inlineStr">
         <is>
-          <t>AR13320</t>
+          <t>AR13322</t>
         </is>
       </c>
       <c r="B157" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C157" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D157" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E157" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F157" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G157" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H157" s="2" t="inlineStr">
         <is>
-          <t>703.69 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I157" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="158" ht="18" customHeight="1">
       <c r="A158" s="2" t="inlineStr">
         <is>
-          <t>AR13321</t>
+          <t>AR13323</t>
         </is>
       </c>
       <c r="B158" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C158" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D158" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E158" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F158" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G158" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H158" s="2" t="inlineStr">
         <is>
-          <t>703.69 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I158" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="159" ht="18" customHeight="1">
       <c r="A159" s="2" t="inlineStr">
         <is>
-          <t>AR13322</t>
+          <t>AR13324</t>
         </is>
       </c>
       <c r="B159" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C159" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D159" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E159" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="F159" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G159" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H159" s="2" t="inlineStr">
         <is>
           <t>985.25 €</t>
         </is>
       </c>
       <c r="I159" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="160" ht="18" customHeight="1">
       <c r="A160" s="2" t="inlineStr">
         <is>
-          <t>AR13323</t>
+          <t>AR13331</t>
         </is>
       </c>
       <c r="B160" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C160" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D160" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E160" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F160" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G160" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="H160" s="2" t="inlineStr">
         <is>
-          <t>985.25 €</t>
+          <t>3663.47 €</t>
         </is>
       </c>
       <c r="I160" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="161" ht="18" customHeight="1">
       <c r="A161" s="2" t="inlineStr">
         <is>
-          <t>AR13324</t>
+          <t>AR13335</t>
         </is>
       </c>
       <c r="B161" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C161" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1 (L-Abdeckung Defekt)</t>
         </is>
       </c>
       <c r="D161" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E161" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F161" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="G161" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="H161" s="2" t="inlineStr">
         <is>
-          <t>985.25 €</t>
+          <t>3663.47 €</t>
         </is>
       </c>
       <c r="I161" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="162" ht="18" customHeight="1">
       <c r="A162" s="2" t="inlineStr">
         <is>
-          <t>AR13331</t>
+          <t>AR13339</t>
         </is>
       </c>
       <c r="B162" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C162" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D162" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E162" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F162" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G162" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H162" s="2" t="inlineStr">
         <is>
-          <t>3663.47 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I162" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="163" ht="18" customHeight="1">
       <c r="A163" s="2" t="inlineStr">
         <is>
-          <t>AR13335</t>
+          <t>AR13350</t>
         </is>
       </c>
       <c r="B163" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C163" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1 (L-Abdeckung Defekt)</t>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D163" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E163" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F163" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G163" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H163" s="2" t="inlineStr">
         <is>
-          <t>3663.47 €</t>
+          <t>933.60 €</t>
         </is>
       </c>
       <c r="I163" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="164" ht="18" customHeight="1">
       <c r="A164" s="2" t="inlineStr">
         <is>
-          <t>AR13339</t>
+          <t>AR13360</t>
         </is>
       </c>
       <c r="B164" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C164" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
         </is>
       </c>
       <c r="D164" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E164" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F164" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G164" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H164" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>1044.88 €</t>
         </is>
       </c>
       <c r="I164" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="165" ht="18" customHeight="1">
       <c r="A165" s="2" t="inlineStr">
         <is>
-          <t>AR13350</t>
+          <t>AR13391</t>
         </is>
       </c>
       <c r="B165" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C165" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D165" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E165" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F165" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G165" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H165" s="2" t="inlineStr">
         <is>
-          <t>933.60 €</t>
+          <t>703.69 €</t>
         </is>
       </c>
       <c r="I165" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="166" ht="18" customHeight="1">
       <c r="A166" s="2" t="inlineStr">
         <is>
-          <t>AR13360</t>
+          <t>AR13392</t>
         </is>
       </c>
       <c r="B166" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C166" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
+          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
         </is>
       </c>
       <c r="D166" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E166" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F166" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G166" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H166" s="2" t="inlineStr">
         <is>
-          <t>1044.88 €</t>
+          <t>840.63 €</t>
         </is>
       </c>
       <c r="I166" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="167" ht="18" customHeight="1">
       <c r="A167" s="2" t="inlineStr">
         <is>
-          <t>AR13391</t>
+          <t>AR13393</t>
         </is>
       </c>
       <c r="B167" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C167" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
+          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
         </is>
       </c>
       <c r="D167" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E167" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F167" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G167" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H167" s="2" t="inlineStr">
         <is>
-          <t>703.69 €</t>
+          <t>840.63 €</t>
         </is>
       </c>
       <c r="I167" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="168" ht="18" customHeight="1">
       <c r="A168" s="2" t="inlineStr">
         <is>
-          <t>AR13392</t>
+          <t>AR13407</t>
         </is>
       </c>
       <c r="B168" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C168" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D168" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E168" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F168" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G168" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H168" s="2" t="inlineStr">
         <is>
-          <t>840.63 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I168" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="169" ht="18" customHeight="1">
       <c r="A169" s="2" t="inlineStr">
         <is>
-          <t>AR13393</t>
+          <t>AR13438</t>
         </is>
       </c>
       <c r="B169" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C169" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D169" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E169" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F169" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G169" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H169" s="2" t="inlineStr">
         <is>
-          <t>840.63 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I169" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="170" ht="18" customHeight="1">
       <c r="A170" s="2" t="inlineStr">
         <is>
-          <t>AR13407</t>
+          <t>AR13440</t>
         </is>
       </c>
       <c r="B170" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C170" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D170" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E170" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
       <c r="F170" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G170" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H170" s="2" t="inlineStr">
         <is>
           <t>3703.48 €</t>
         </is>
       </c>
       <c r="I170" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="171" ht="18" customHeight="1">
       <c r="A171" s="2" t="inlineStr">
         <is>
-          <t>AR13438</t>
+          <t>AR13443</t>
         </is>
       </c>
       <c r="B171" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C171" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D171" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E171" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F171" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G171" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H171" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I171" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="172" ht="18" customHeight="1">
       <c r="A172" s="2" t="inlineStr">
         <is>
-          <t>AR13440</t>
+          <t>AR13444</t>
         </is>
       </c>
       <c r="B172" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C172" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D172" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E172" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F172" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G172" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H172" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I172" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="173" ht="18" customHeight="1">
       <c r="A173" s="2" t="inlineStr">
         <is>
-          <t>AR13443</t>
+          <t>AR13446</t>
         </is>
       </c>
       <c r="B173" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C173" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
         </is>
       </c>
       <c r="D173" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E173" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="F173" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G173" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H173" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>4297.04 €</t>
         </is>
       </c>
       <c r="I173" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="174" ht="18" customHeight="1">
       <c r="A174" s="2" t="inlineStr">
         <is>
-          <t>AR13444</t>
+          <t>AR13479</t>
         </is>
       </c>
       <c r="B174" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C174" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II, 3kW, PDRV2_003K00</t>
         </is>
       </c>
       <c r="D174" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E174" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F174" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G174" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H174" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>1363.30 €</t>
         </is>
       </c>
       <c r="I174" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="175" ht="18" customHeight="1">
       <c r="A175" s="2" t="inlineStr">
         <is>
-          <t>AR13446</t>
+          <t>AR13490</t>
         </is>
       </c>
       <c r="B175" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C175" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55 mit Single Relais</t>
         </is>
       </c>
       <c r="D175" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E175" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F175" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G175" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="H175" s="2" t="inlineStr">
         <is>
-          <t>4297.04 €</t>
+          <t>741.94 €</t>
         </is>
       </c>
       <c r="I175" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="176" ht="18" customHeight="1">
       <c r="A176" s="2" t="inlineStr">
         <is>
-          <t>AR13479</t>
+          <t>AR13491</t>
         </is>
       </c>
       <c r="B176" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C176" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 3kW, PDRV2_003K00</t>
+          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55 mit Single Relais</t>
         </is>
       </c>
       <c r="D176" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E176" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F176" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G176" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="H176" s="2" t="inlineStr">
         <is>
-          <t>1363.30 €</t>
+          <t>741.94 €</t>
         </is>
       </c>
       <c r="I176" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="177" ht="18" customHeight="1">
       <c r="A177" s="2" t="inlineStr">
         <is>
-          <t>AR13490</t>
+          <t>AR13493</t>
         </is>
       </c>
       <c r="B177" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C177" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55 mit Single Relais</t>
+          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000k55 mit Single Relais</t>
         </is>
       </c>
       <c r="D177" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E177" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="F177" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G177" s="2" t="inlineStr">
         <is>
           <t>6.00</t>
         </is>
       </c>
       <c r="H177" s="2" t="inlineStr">
         <is>
           <t>741.94 €</t>
         </is>
       </c>
       <c r="I177" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="178" ht="18" customHeight="1">
       <c r="A178" s="2" t="inlineStr">
         <is>
-          <t>AR13491</t>
+          <t>AR13494</t>
         </is>
       </c>
       <c r="B178" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C178" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55 mit Single Relais</t>
         </is>
       </c>
       <c r="D178" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E178" s="2" t="inlineStr">
         <is>
           <t>0,55 kW</t>
         </is>
       </c>
       <c r="F178" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G178" s="2" t="inlineStr">
         <is>
           <t>6.00</t>
         </is>
       </c>
       <c r="H178" s="2" t="inlineStr">
         <is>
           <t>741.94 €</t>
         </is>
       </c>
       <c r="I178" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="179" ht="18" customHeight="1">
       <c r="A179" s="2" t="inlineStr">
         <is>
-          <t>AR13493</t>
+          <t>AR13497</t>
         </is>
       </c>
       <c r="B179" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C179" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000k55 mit Single Relais</t>
+          <t>PumpDrive-II Eco, 0,75kW, PDRV2E_000K75 Single Relais</t>
         </is>
       </c>
       <c r="D179" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E179" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F179" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G179" s="2" t="inlineStr">
         <is>
           <t>6.00</t>
         </is>
       </c>
       <c r="H179" s="2" t="inlineStr">
         <is>
-          <t>741.94 €</t>
+          <t>624.47 €</t>
         </is>
       </c>
       <c r="I179" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="180" ht="18" customHeight="1">
       <c r="A180" s="2" t="inlineStr">
         <is>
-          <t>AR13494</t>
+          <t>AR13498</t>
         </is>
       </c>
       <c r="B180" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C180" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55 mit Single Relais</t>
+          <t>PumpDrive-II Eco, 0,75kW, PDRV2E_000K75 Single Relais</t>
         </is>
       </c>
       <c r="D180" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E180" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F180" s="2" t="inlineStr">
         <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G180" s="2" t="inlineStr">
+        <is>
+          <t>6.00</t>
+        </is>
+      </c>
+      <c r="H180" s="2" t="inlineStr">
+        <is>
+          <t>624.47 €</t>
+        </is>
+      </c>
+      <c r="I180" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="181" ht="32" customHeight="1">
+      <c r="A181" s="2" t="inlineStr">
+        <is>
+          <t>AR13509</t>
+        </is>
+      </c>
+      <c r="B181" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C181" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BS1 400 DFNP 025</t>
+        </is>
+      </c>
+      <c r="D181" s="2" t="inlineStr">
+        <is>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E181" s="2" t="inlineStr">
+        <is>
+          <t>1 kW</t>
+        </is>
+      </c>
+      <c r="F181" s="2" t="inlineStr">
+        <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="G180" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="G181" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="H181" s="2" t="inlineStr">
         <is>
-          <t>624.47 €</t>
+          <t>1532.59 €</t>
         </is>
       </c>
       <c r="I181" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="182" ht="18" customHeight="1">
+    <row r="182" ht="32" customHeight="1">
       <c r="A182" s="2" t="inlineStr">
         <is>
-          <t>AR13498</t>
+          <t>AR13513</t>
         </is>
       </c>
       <c r="B182" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C182" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 0,75kW, PDRV2E_000K75 Single Relais</t>
+          <t>LevelControl 2 BS1 400 SPEO 250</t>
         </is>
       </c>
       <c r="D182" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E182" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>10 kW</t>
         </is>
       </c>
       <c r="F182" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G182" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>22.00</t>
         </is>
       </c>
       <c r="H182" s="2" t="inlineStr">
         <is>
-          <t>624.47 €</t>
+          <t>1934.30 €</t>
         </is>
       </c>
       <c r="I182" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="183" ht="32" customHeight="1">
+    <row r="183" ht="18" customHeight="1">
       <c r="A183" s="2" t="inlineStr">
         <is>
-          <t>AR13509</t>
+          <t>AR13542</t>
         </is>
       </c>
       <c r="B183" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C183" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS1 400 DFNP 025</t>
+          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D183" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E183" s="2" t="inlineStr">
         <is>
-          <t>1 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F183" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G183" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H183" s="2" t="inlineStr">
         <is>
-          <t>1532.59 €</t>
+          <t>859.41 €</t>
         </is>
       </c>
       <c r="I183" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="184" ht="32" customHeight="1">
+    <row r="184" ht="18" customHeight="1">
       <c r="A184" s="2" t="inlineStr">
         <is>
-          <t>AR13513</t>
+          <t>AR13543</t>
         </is>
       </c>
       <c r="B184" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C184" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS1 400 SPEO 250</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D184" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E184" s="2" t="inlineStr">
         <is>
-          <t>10 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F184" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G184" s="2" t="inlineStr">
         <is>
-          <t>22.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H184" s="2" t="inlineStr">
         <is>
-          <t>1934.30 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I184" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="185" ht="18" customHeight="1">
       <c r="A185" s="2" t="inlineStr">
         <is>
-          <t>AR13542</t>
+          <t>AR13545</t>
         </is>
       </c>
       <c r="B185" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C185" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D185" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E185" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F185" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G185" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H185" s="2" t="inlineStr">
         <is>
-          <t>859.41 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I185" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="186" ht="18" customHeight="1">
       <c r="A186" s="2" t="inlineStr">
         <is>
-          <t>AR13543</t>
+          <t>AR13546</t>
         </is>
       </c>
       <c r="B186" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C186" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D186" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E186" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F186" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G186" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H186" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I186" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="187" ht="18" customHeight="1">
       <c r="A187" s="2" t="inlineStr">
         <is>
-          <t>AR13545</t>
+          <t>AR13548</t>
         </is>
       </c>
       <c r="B187" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C187" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D187" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E187" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="F187" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G187" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H187" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I187" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="188" ht="18" customHeight="1">
       <c r="A188" s="2" t="inlineStr">
         <is>
-          <t>AR13546</t>
+          <t>AR13551</t>
         </is>
       </c>
       <c r="B188" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C188" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D188" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E188" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F188" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G188" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H188" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I188" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="189" ht="18" customHeight="1">
       <c r="A189" s="2" t="inlineStr">
         <is>
-          <t>AR13548</t>
+          <t>AR13552</t>
         </is>
       </c>
       <c r="B189" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C189" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
         </is>
       </c>
       <c r="D189" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E189" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F189" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G189" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H189" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1304.42 €</t>
         </is>
       </c>
       <c r="I189" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="190" ht="18" customHeight="1">
       <c r="A190" s="2" t="inlineStr">
         <is>
-          <t>AR13551</t>
+          <t>AR13600</t>
         </is>
       </c>
       <c r="B190" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C190" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D190" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E190" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F190" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G190" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H190" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>1145.88 €</t>
         </is>
       </c>
       <c r="I190" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="191" ht="18" customHeight="1">
       <c r="A191" s="2" t="inlineStr">
         <is>
-          <t>AR13552</t>
+          <t>AR13601</t>
         </is>
       </c>
       <c r="B191" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C191" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
+          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D191" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E191" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="F191" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G191" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H191" s="2" t="inlineStr">
         <is>
-          <t>1304.42 €</t>
+          <t>859.41 €</t>
         </is>
       </c>
       <c r="I191" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="192" ht="18" customHeight="1">
       <c r="A192" s="2" t="inlineStr">
         <is>
-          <t>AR13600</t>
+          <t>AR13602</t>
         </is>
       </c>
       <c r="B192" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C192" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D192" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E192" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="F192" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G192" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H192" s="2" t="inlineStr">
         <is>
-          <t>1145.88 €</t>
+          <t>859.41 €</t>
         </is>
       </c>
       <c r="I192" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="193" ht="18" customHeight="1">
       <c r="A193" s="2" t="inlineStr">
         <is>
-          <t>AR13601</t>
+          <t>AR13603</t>
         </is>
       </c>
       <c r="B193" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C193" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D193" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E193" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="F193" s="2" t="inlineStr">
         <is>
           <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G193" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H193" s="2" t="inlineStr">
         <is>
           <t>859.41 €</t>
         </is>
       </c>
       <c r="I193" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="194" ht="18" customHeight="1">
       <c r="A194" s="2" t="inlineStr">
         <is>
-          <t>AR13602</t>
+          <t>AR13609</t>
         </is>
       </c>
       <c r="B194" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C194" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
+          <t>PumpDrive-II, 3kW, PDRV2_003K00</t>
         </is>
       </c>
       <c r="D194" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E194" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F194" s="2" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G194" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H194" s="2" t="inlineStr">
         <is>
-          <t>859.41 €</t>
+          <t>1363.30 €</t>
         </is>
       </c>
       <c r="I194" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="195" ht="18" customHeight="1">
       <c r="A195" s="2" t="inlineStr">
         <is>
-          <t>AR13603</t>
+          <t>AR13611</t>
         </is>
       </c>
       <c r="B195" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C195" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D195" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E195" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F195" s="2" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G195" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H195" s="2" t="inlineStr">
         <is>
-          <t>859.41 €</t>
+          <t>1244.80 €</t>
         </is>
       </c>
       <c r="I195" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="196" ht="18" customHeight="1">
       <c r="A196" s="2" t="inlineStr">
         <is>
-          <t>AR13609</t>
+          <t>AR13612</t>
         </is>
       </c>
       <c r="B196" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C196" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 3kW, PDRV2_003K00</t>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D196" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E196" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F196" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G196" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H196" s="2" t="inlineStr">
         <is>
-          <t>1363.30 €</t>
+          <t>1244.80 €</t>
         </is>
       </c>
       <c r="I196" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="197" ht="18" customHeight="1">
       <c r="A197" s="2" t="inlineStr">
         <is>
-          <t>AR13611</t>
+          <t>AR13613</t>
         </is>
       </c>
       <c r="B197" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C197" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D197" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E197" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F197" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G197" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H197" s="2" t="inlineStr">
         <is>
           <t>1244.80 €</t>
         </is>
       </c>
       <c r="I197" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="198" ht="18" customHeight="1">
       <c r="A198" s="2" t="inlineStr">
         <is>
-          <t>AR13612</t>
+          <t>AR13614</t>
         </is>
       </c>
       <c r="B198" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C198" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D198" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E198" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F198" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G198" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H198" s="2" t="inlineStr">
         <is>
           <t>1244.80 €</t>
         </is>
       </c>
       <c r="I198" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="199" ht="18" customHeight="1">
       <c r="A199" s="2" t="inlineStr">
         <is>
-          <t>AR13613</t>
+          <t>AR13615</t>
         </is>
       </c>
       <c r="B199" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C199" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D199" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E199" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F199" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G199" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H199" s="2" t="inlineStr">
         <is>
           <t>1244.80 €</t>
         </is>
       </c>
       <c r="I199" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="200" ht="18" customHeight="1">
       <c r="A200" s="2" t="inlineStr">
         <is>
-          <t>AR13614</t>
+          <t>AR13616</t>
         </is>
       </c>
       <c r="B200" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C200" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D200" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E200" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F200" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G200" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H200" s="2" t="inlineStr">
         <is>
           <t>1244.80 €</t>
         </is>
       </c>
       <c r="I200" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="201" ht="18" customHeight="1">
       <c r="A201" s="2" t="inlineStr">
         <is>
-          <t>AR13615</t>
+          <t>AR13617</t>
         </is>
       </c>
       <c r="B201" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C201" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D201" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E201" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F201" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G201" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H201" s="2" t="inlineStr">
         <is>
           <t>1244.80 €</t>
         </is>
       </c>
       <c r="I201" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="202" ht="18" customHeight="1">
       <c r="A202" s="2" t="inlineStr">
         <is>
-          <t>AR13616</t>
+          <t>AR13618</t>
         </is>
       </c>
       <c r="B202" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C202" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D202" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E202" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F202" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G202" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H202" s="2" t="inlineStr">
         <is>
           <t>1244.80 €</t>
         </is>
       </c>
       <c r="I202" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="203" ht="18" customHeight="1">
+    <row r="203" ht="32" customHeight="1">
       <c r="A203" s="2" t="inlineStr">
         <is>
-          <t>AR13617</t>
+          <t>AR13621</t>
         </is>
       </c>
       <c r="B203" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C203" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D203" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E203" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F203" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G203" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H203" s="2" t="inlineStr">
         <is>
-          <t>1244.80 €</t>
+          <t>933.60 €</t>
         </is>
       </c>
       <c r="I203" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="204" ht="18" customHeight="1">
       <c r="A204" s="2" t="inlineStr">
         <is>
-          <t>AR13618</t>
+          <t>AR13622</t>
         </is>
       </c>
       <c r="B204" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C204" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D204" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E204" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F204" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G204" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H204" s="2" t="inlineStr">
         <is>
-          <t>1244.80 €</t>
+          <t>933.60 €</t>
         </is>
       </c>
       <c r="I204" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="205" ht="32" customHeight="1">
       <c r="A205" s="2" t="inlineStr">
         <is>
-          <t>AR13621</t>
+          <t>AR13626</t>
         </is>
       </c>
       <c r="B205" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C205" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
       <c r="D205" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E205" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F205" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G205" s="2" t="inlineStr">
         <is>
+          <t>8.50</t>
+        </is>
+      </c>
+      <c r="H205" s="2" t="inlineStr">
+        <is>
+          <t>1415.86 €</t>
+        </is>
+      </c>
+      <c r="I205" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="206" ht="32" customHeight="1">
+      <c r="A206" s="2" t="inlineStr">
+        <is>
+          <t>AR13627</t>
+        </is>
+      </c>
+      <c r="B206" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C206" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
+        </is>
+      </c>
+      <c r="D206" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E206" s="2" t="inlineStr">
+        <is>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="F206" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G206" s="2" t="inlineStr">
+        <is>
+          <t>8.50</t>
+        </is>
+      </c>
+      <c r="H206" s="2" t="inlineStr">
+        <is>
+          <t>1415.86 €</t>
+        </is>
+      </c>
+      <c r="I206" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="207" ht="18" customHeight="1">
+      <c r="A207" s="2" t="inlineStr">
+        <is>
+          <t>AR13631</t>
+        </is>
+      </c>
+      <c r="B207" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C207" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
+        </is>
+      </c>
+      <c r="D207" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E207" s="2" t="inlineStr">
+        <is>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="F207" s="2" t="inlineStr">
+        <is>
+          <t>B1: C: gebraucht / einsetzbar</t>
+        </is>
+      </c>
+      <c r="G207" s="2" t="inlineStr">
+        <is>
           <t>7.50</t>
         </is>
       </c>
-      <c r="H205" s="2" t="inlineStr">
-[...92 lines deleted...]
-      </c>
       <c r="H207" s="2" t="inlineStr">
         <is>
-          <t>1415.86 €</t>
+          <t>1044.88 €</t>
         </is>
       </c>
       <c r="I207" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="208" ht="32" customHeight="1">
       <c r="A208" s="2" t="inlineStr">
         <is>
-          <t>AR13627</t>
+          <t>AR13637</t>
         </is>
       </c>
       <c r="B208" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C208" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
+          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
         </is>
       </c>
       <c r="D208" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E208" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F208" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G208" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="H208" s="2" t="inlineStr">
         <is>
-          <t>1415.86 €</t>
+          <t>1619.89 €</t>
         </is>
       </c>
       <c r="I208" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="209" ht="18" customHeight="1">
       <c r="A209" s="2" t="inlineStr">
         <is>
-          <t>AR13631</t>
+          <t>AR13638</t>
         </is>
       </c>
       <c r="B209" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C209" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D209" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E209" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F209" s="2" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G209" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H209" s="2" t="inlineStr">
         <is>
-          <t>1044.88 €</t>
+          <t>1294.63 €</t>
         </is>
       </c>
       <c r="I209" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="210" ht="32" customHeight="1">
+    <row r="210" ht="18" customHeight="1">
       <c r="A210" s="2" t="inlineStr">
         <is>
-          <t>AR13637</t>
+          <t>AR13641</t>
         </is>
       </c>
       <c r="B210" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C210" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D210" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E210" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="F210" s="2" t="inlineStr">
         <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G210" s="2" t="inlineStr">
+        <is>
+          <t>11.50</t>
+        </is>
+      </c>
+      <c r="H210" s="2" t="inlineStr">
+        <is>
+          <t>1294.63 €</t>
+        </is>
+      </c>
+      <c r="I210" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="211" ht="32" customHeight="1">
+      <c r="A211" s="2" t="inlineStr">
+        <is>
+          <t>AR13642</t>
+        </is>
+      </c>
+      <c r="B211" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C211" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+        </is>
+      </c>
+      <c r="D211" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E211" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="F211" s="2" t="inlineStr">
+        <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
-        </is>
-[...45 lines deleted...]
-          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G211" s="2" t="inlineStr">
         <is>
           <t>11.50</t>
         </is>
       </c>
       <c r="H211" s="2" t="inlineStr">
         <is>
           <t>1294.63 €</t>
         </is>
       </c>
       <c r="I211" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="212" ht="18" customHeight="1">
       <c r="A212" s="2" t="inlineStr">
         <is>
-          <t>AR13641</t>
+          <t>AR13643</t>
         </is>
       </c>
       <c r="B212" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C212" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D212" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E212" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="F212" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G212" s="2" t="inlineStr">
         <is>
           <t>11.50</t>
         </is>
       </c>
       <c r="H212" s="2" t="inlineStr">
         <is>
           <t>1294.63 €</t>
         </is>
       </c>
       <c r="I212" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="213" ht="32" customHeight="1">
+    <row r="213" ht="18" customHeight="1">
       <c r="A213" s="2" t="inlineStr">
         <is>
-          <t>AR13642</t>
+          <t>AR13644</t>
         </is>
       </c>
       <c r="B213" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C213" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D213" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E213" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="F213" s="2" t="inlineStr">
         <is>
+          <t>B1: C: gebraucht / einsetzbar</t>
+        </is>
+      </c>
+      <c r="G213" s="2" t="inlineStr">
+        <is>
+          <t>11.50</t>
+        </is>
+      </c>
+      <c r="H213" s="2" t="inlineStr">
+        <is>
+          <t>1294.63 €</t>
+        </is>
+      </c>
+      <c r="I213" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="214" ht="32" customHeight="1">
+      <c r="A214" s="2" t="inlineStr">
+        <is>
+          <t>AR13650</t>
+        </is>
+      </c>
+      <c r="B214" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C214" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 7,5kW, PDRV2E_007K50</t>
+        </is>
+      </c>
+      <c r="D214" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E214" s="2" t="inlineStr">
+        <is>
+          <t>7,5 kW</t>
+        </is>
+      </c>
+      <c r="F214" s="2" t="inlineStr">
+        <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
-      <c r="G213" s="2" t="inlineStr">
+      <c r="G214" s="2" t="inlineStr">
         <is>
           <t>11.50</t>
         </is>
       </c>
-      <c r="H213" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="H214" s="2" t="inlineStr">
         <is>
-          <t>1294.63 €</t>
+          <t>1539.52 €</t>
         </is>
       </c>
       <c r="I214" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="215" ht="18" customHeight="1">
       <c r="A215" s="2" t="inlineStr">
         <is>
-          <t>AR13644</t>
+          <t>AR13659</t>
         </is>
       </c>
       <c r="B215" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C215" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
         </is>
       </c>
       <c r="D215" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E215" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F215" s="2" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G215" s="2" t="inlineStr">
         <is>
+          <t>14.50</t>
+        </is>
+      </c>
+      <c r="H215" s="2" t="inlineStr">
+        <is>
+          <t>3609.57 €</t>
+        </is>
+      </c>
+      <c r="I215" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="216" ht="18" customHeight="1">
+      <c r="A216" s="2" t="inlineStr">
+        <is>
+          <t>AR13661</t>
+        </is>
+      </c>
+      <c r="B216" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C216" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
+        </is>
+      </c>
+      <c r="D216" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E216" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="F216" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G216" s="2" t="inlineStr">
+        <is>
           <t>11.50</t>
         </is>
       </c>
-      <c r="H215" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="H216" s="2" t="inlineStr">
         <is>
-          <t>1539.52 €</t>
+          <t>2464.87 €</t>
         </is>
       </c>
       <c r="I216" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="217" ht="18" customHeight="1">
       <c r="A217" s="2" t="inlineStr">
         <is>
-          <t>AR13659</t>
+          <t>AR13664</t>
         </is>
       </c>
       <c r="B217" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C217" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D217" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E217" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F217" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G217" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H217" s="2" t="inlineStr">
         <is>
-          <t>3609.57 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I217" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="218" ht="18" customHeight="1">
       <c r="A218" s="2" t="inlineStr">
         <is>
-          <t>AR13661</t>
+          <t>AR13665</t>
         </is>
       </c>
       <c r="B218" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C218" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D218" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E218" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F218" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G218" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H218" s="2" t="inlineStr">
         <is>
-          <t>2464.87 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I218" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="219" ht="18" customHeight="1">
+    <row r="219" ht="32" customHeight="1">
       <c r="A219" s="2" t="inlineStr">
         <is>
-          <t>AR13664</t>
+          <t>AR13666</t>
         </is>
       </c>
       <c r="B219" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C219" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D219" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E219" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="F219" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G219" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H219" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I219" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="220" ht="18" customHeight="1">
       <c r="A220" s="2" t="inlineStr">
         <is>
-          <t>AR13665</t>
+          <t>AR13667</t>
         </is>
       </c>
       <c r="B220" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C220" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D220" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E220" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="F220" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G220" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H220" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I220" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="221" ht="32" customHeight="1">
+    <row r="221" ht="18" customHeight="1">
       <c r="A221" s="2" t="inlineStr">
         <is>
-          <t>AR13666</t>
+          <t>AR13668</t>
         </is>
       </c>
       <c r="B221" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C221" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D221" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E221" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="F221" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G221" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H221" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I221" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="222" ht="18" customHeight="1">
       <c r="A222" s="2" t="inlineStr">
         <is>
-          <t>AR13667</t>
+          <t>AR13669</t>
         </is>
       </c>
       <c r="B222" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C222" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D222" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E222" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="F222" s="2" t="inlineStr">
         <is>
           <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
       <c r="G222" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H222" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I222" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="223" ht="18" customHeight="1">
+    <row r="223" ht="32" customHeight="1">
       <c r="A223" s="2" t="inlineStr">
         <is>
-          <t>AR13668</t>
+          <t>AR13672</t>
         </is>
       </c>
       <c r="B223" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C223" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D223" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E223" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F223" s="2" t="inlineStr">
         <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G223" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H223" s="2" t="inlineStr">
+        <is>
+          <t>3703.48 €</t>
+        </is>
+      </c>
+      <c r="I223" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="224" ht="32" customHeight="1">
+      <c r="A224" s="2" t="inlineStr">
+        <is>
+          <t>AR13674</t>
+        </is>
+      </c>
+      <c r="B224" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C224" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+        </is>
+      </c>
+      <c r="D224" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E224" s="2" t="inlineStr">
+        <is>
+          <t>22 kW</t>
+        </is>
+      </c>
+      <c r="F224" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G224" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H224" s="2" t="inlineStr">
+        <is>
+          <t>4297.04 €</t>
+        </is>
+      </c>
+      <c r="I224" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="225" ht="18" customHeight="1">
+      <c r="A225" s="2" t="inlineStr">
+        <is>
+          <t>AR13675</t>
+        </is>
+      </c>
+      <c r="B225" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C225" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+        </is>
+      </c>
+      <c r="D225" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E225" s="2" t="inlineStr">
+        <is>
+          <t>22 kW</t>
+        </is>
+      </c>
+      <c r="F225" s="2" t="inlineStr">
+        <is>
           <t>B1: C: gebraucht / einsetzbar</t>
         </is>
       </c>
-      <c r="G223" s="2" t="inlineStr">
+      <c r="G225" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
-      <c r="H223" s="2" t="inlineStr">
-[...92 lines deleted...]
-      </c>
       <c r="H225" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>4297.04 €</t>
         </is>
       </c>
       <c r="I225" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="226" ht="32" customHeight="1">
+    <row r="226" ht="18" customHeight="1">
       <c r="A226" s="2" t="inlineStr">
         <is>
-          <t>AR13674</t>
+          <t>AR13678</t>
         </is>
       </c>
       <c r="B226" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C226" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D226" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E226" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F226" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G226" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H226" s="2" t="inlineStr">
         <is>
-          <t>4297.04 €</t>
+          <t>6487.79 €</t>
         </is>
       </c>
       <c r="I226" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="227" ht="18" customHeight="1">
       <c r="A227" s="2" t="inlineStr">
         <is>
-          <t>AR13675</t>
+          <t>AR13700</t>
         </is>
       </c>
       <c r="B227" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C227" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D227" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E227" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F227" s="2" t="inlineStr">
         <is>
-          <t>B1: C: gebraucht / einsetzbar</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G227" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H227" s="2" t="inlineStr">
         <is>
-          <t>4297.04 €</t>
+          <t>933.60 €</t>
         </is>
       </c>
       <c r="I227" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="228" ht="18" customHeight="1">
       <c r="A228" s="2" t="inlineStr">
         <is>
-          <t>AR13678</t>
+          <t>AR13701</t>
         </is>
       </c>
       <c r="B228" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C228" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
         </is>
       </c>
       <c r="D228" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E228" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F228" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G228" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H228" s="2" t="inlineStr">
         <is>
-          <t>6487.79 €</t>
+          <t>1304.42 €</t>
         </is>
       </c>
       <c r="I228" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="229" ht="18" customHeight="1">
       <c r="A229" s="2" t="inlineStr">
         <is>
-          <t>AR13700</t>
+          <t>AR13702</t>
         </is>
       </c>
       <c r="B229" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C229" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
         </is>
       </c>
       <c r="D229" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E229" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="F229" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G229" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H229" s="2" t="inlineStr">
         <is>
-          <t>933.60 €</t>
+          <t>4297.04 €</t>
         </is>
       </c>
       <c r="I229" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="230" ht="18" customHeight="1">
       <c r="A230" s="2" t="inlineStr">
         <is>
-          <t>AR13701</t>
+          <t>AR13707</t>
         </is>
       </c>
       <c r="B230" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C230" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D230" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E230" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F230" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G230" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H230" s="2" t="inlineStr">
         <is>
-          <t>1304.42 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I230" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="231" ht="18" customHeight="1">
       <c r="A231" s="2" t="inlineStr">
         <is>
-          <t>AR13702</t>
+          <t>AR13743</t>
         </is>
       </c>
       <c r="B231" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C231" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
       <c r="D231" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E231" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F231" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G231" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H231" s="2" t="inlineStr">
         <is>
-          <t>4297.04 €</t>
+          <t>1415.86 €</t>
         </is>
       </c>
       <c r="I231" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="232" ht="18" customHeight="1">
       <c r="A232" s="2" t="inlineStr">
         <is>
-          <t>AR13707</t>
+          <t>AR13761</t>
         </is>
       </c>
       <c r="B232" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C232" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D232" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E232" s="2" t="inlineStr">
         <is>
           <t>15 kW</t>
         </is>
       </c>
       <c r="F232" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G232" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H232" s="2" t="inlineStr">
         <is>
           <t>3116.06 €</t>
         </is>
       </c>
       <c r="I232" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="233" ht="18" customHeight="1">
       <c r="A233" s="2" t="inlineStr">
         <is>
-          <t>AR13743</t>
+          <t>AR13998</t>
         </is>
       </c>
       <c r="B233" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C233" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
+          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
         </is>
       </c>
       <c r="D233" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E233" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="F233" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G233" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H233" s="2" t="inlineStr">
         <is>
-          <t>1415.86 €</t>
+          <t>4297.04 €</t>
         </is>
       </c>
       <c r="I233" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="234" ht="18" customHeight="1">
       <c r="A234" s="2" t="inlineStr">
         <is>
-          <t>AR13761</t>
+          <t>AR14196</t>
         </is>
       </c>
       <c r="B234" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C234" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D234" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E234" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F234" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G234" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H234" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I234" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="235" ht="18" customHeight="1">
       <c r="A235" s="2" t="inlineStr">
         <is>
-          <t>AR13998</t>
+          <t>AR14200</t>
         </is>
       </c>
       <c r="B235" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C235" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D235" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E235" s="2" t="inlineStr">
         <is>
-          <t>22 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F235" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G235" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H235" s="2" t="inlineStr">
         <is>
-          <t>4297.04 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I235" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="236" ht="18" customHeight="1">
       <c r="A236" s="2" t="inlineStr">
         <is>
-          <t>AR14196</t>
+          <t>AR14287</t>
         </is>
       </c>
       <c r="B236" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C236" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
         </is>
       </c>
       <c r="D236" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E236" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F236" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G236" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="H236" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>3700.49 €</t>
         </is>
       </c>
       <c r="I236" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="237" ht="18" customHeight="1">
       <c r="A237" s="2" t="inlineStr">
         <is>
-          <t>AR14200</t>
+          <t>AR14293</t>
         </is>
       </c>
       <c r="B237" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C237" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D237" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E237" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F237" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G237" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H237" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1294.63 €</t>
         </is>
       </c>
       <c r="I237" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="238" ht="18" customHeight="1">
       <c r="A238" s="2" t="inlineStr">
         <is>
-          <t>AR14287</t>
+          <t>AR14295</t>
         </is>
       </c>
       <c r="B238" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C238" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D238" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E238" s="2" t="inlineStr">
         <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="F238" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G238" s="2" t="inlineStr">
+        <is>
+          <t>11.50</t>
+        </is>
+      </c>
+      <c r="H238" s="2" t="inlineStr">
+        <is>
+          <t>1294.63 €</t>
+        </is>
+      </c>
+      <c r="I238" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="239" ht="32" customHeight="1">
+      <c r="A239" s="2" t="inlineStr">
+        <is>
+          <t>AR14300</t>
+        </is>
+      </c>
+      <c r="B239" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="C239" s="2" t="inlineStr">
+        <is>
+          <t>Anlaufgerät QEM 100 0,75 kW</t>
+        </is>
+      </c>
+      <c r="D239" s="2" t="inlineStr">
+        <is>
+          <t>Unterwassermotorpumpen</t>
+        </is>
+      </c>
+      <c r="E239" s="2" t="inlineStr"/>
+      <c r="F239" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="G239" s="2" t="inlineStr"/>
+      <c r="H239" s="2" t="inlineStr">
+        <is>
+          <t>67.93 €</t>
+        </is>
+      </c>
+      <c r="I239" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="240" ht="32" customHeight="1">
+      <c r="A240" s="2" t="inlineStr">
+        <is>
+          <t>AR14302</t>
+        </is>
+      </c>
+      <c r="B240" s="2" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="C240" s="2" t="inlineStr">
+        <is>
+          <t>Anlaufgerät QEM 200 1,5 kW</t>
+        </is>
+      </c>
+      <c r="D240" s="2" t="inlineStr">
+        <is>
+          <t>Unterwassermotorpumpen</t>
+        </is>
+      </c>
+      <c r="E240" s="2" t="inlineStr"/>
+      <c r="F240" s="2" t="inlineStr">
+        <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="G240" s="2" t="inlineStr"/>
+      <c r="H240" s="2" t="inlineStr">
+        <is>
+          <t>72.15 €</t>
+        </is>
+      </c>
+      <c r="I240" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="241" ht="18" customHeight="1">
+      <c r="A241" s="2" t="inlineStr">
+        <is>
+          <t>AR14340</t>
+        </is>
+      </c>
+      <c r="B241" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C241" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+        </is>
+      </c>
+      <c r="D241" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E241" s="2" t="inlineStr">
+        <is>
           <t>15 kW</t>
         </is>
       </c>
-      <c r="F238" s="2" t="inlineStr">
-[...135 lines deleted...]
-      <c r="E241" s="2" t="inlineStr"/>
       <c r="F241" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="G241" s="2" t="inlineStr"/>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G241" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
       <c r="H241" s="2" t="inlineStr">
         <is>
-          <t>67.93 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I241" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="242" ht="32" customHeight="1">
       <c r="A242" s="2" t="inlineStr">
         <is>
-          <t>AR14302</t>
+          <t>AR14413</t>
         </is>
       </c>
       <c r="B242" s="2" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="C242" s="2" t="inlineStr">
         <is>
-          <t>Anlaufgerät QEM 200 1,5 kW</t>
+          <t>Anlaufgerät QEM 075 0,55KW</t>
         </is>
       </c>
       <c r="D242" s="2" t="inlineStr">
         <is>
           <t>Unterwassermotorpumpen</t>
         </is>
       </c>
       <c r="E242" s="2" t="inlineStr"/>
       <c r="F242" s="2" t="inlineStr">
         <is>
           <t>B1: A: neu / standard</t>
         </is>
       </c>
       <c r="G242" s="2" t="inlineStr"/>
       <c r="H242" s="2" t="inlineStr">
         <is>
-          <t>72.15 €</t>
+          <t>68.70 €</t>
         </is>
       </c>
       <c r="I242" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="243" ht="18" customHeight="1">
       <c r="A243" s="2" t="inlineStr">
         <is>
-          <t>AR14340</t>
+          <t>AR14472</t>
         </is>
       </c>
       <c r="B243" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C243" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
         </is>
       </c>
       <c r="D243" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E243" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F243" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G243" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H243" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1044.88 €</t>
         </is>
       </c>
       <c r="I243" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="244" ht="32" customHeight="1">
       <c r="A244" s="2" t="inlineStr">
         <is>
-          <t>AR14413</t>
+          <t>AR14474</t>
         </is>
       </c>
       <c r="B244" s="2" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C244" s="2" t="inlineStr">
         <is>
-          <t>Anlaufgerät QEM 075 0,55KW</t>
+          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D244" s="2" t="inlineStr">
         <is>
-          <t>Unterwassermotorpumpen</t>
-[...2 lines deleted...]
-      <c r="E244" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E244" s="2" t="inlineStr">
+        <is>
+          <t>2,2 kW</t>
+        </is>
+      </c>
       <c r="F244" s="2" t="inlineStr">
         <is>
-          <t>B1: A: neu / standard</t>
-[...2 lines deleted...]
-      <c r="G244" s="2" t="inlineStr"/>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G244" s="2" t="inlineStr">
+        <is>
+          <t>7.50</t>
+        </is>
+      </c>
       <c r="H244" s="2" t="inlineStr">
         <is>
-          <t>68.70 €</t>
+          <t>859.41 €</t>
         </is>
       </c>
       <c r="I244" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="245" ht="18" customHeight="1">
+    <row r="245" ht="32" customHeight="1">
       <c r="A245" s="2" t="inlineStr">
         <is>
-          <t>AR14472</t>
+          <t>AR14476</t>
         </is>
       </c>
       <c r="B245" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C245" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
+          <t>PumpDrive-II Eco, 0,37kW, PDRV2E_000K37</t>
         </is>
       </c>
       <c r="D245" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E245" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>0,37 kW</t>
         </is>
       </c>
       <c r="F245" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G245" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="H245" s="2" t="inlineStr">
         <is>
-          <t>1044.88 €</t>
+          <t>550.26 €</t>
         </is>
       </c>
       <c r="I245" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="246" ht="32" customHeight="1">
+    <row r="246" ht="18" customHeight="1">
       <c r="A246" s="2" t="inlineStr">
         <is>
-          <t>AR14474</t>
+          <t>AR14530</t>
         </is>
       </c>
       <c r="B246" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C246" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D246" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E246" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F246" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G246" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H246" s="2" t="inlineStr">
         <is>
-          <t>859.41 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I246" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="247" ht="32" customHeight="1">
+    <row r="247" ht="18" customHeight="1">
       <c r="A247" s="2" t="inlineStr">
         <is>
-          <t>AR14476</t>
+          <t>AR14554</t>
         </is>
       </c>
       <c r="B247" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C247" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 0,37kW, PDRV2E_000K37</t>
+          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55 mit Single Relais</t>
         </is>
       </c>
       <c r="D247" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E247" s="2" t="inlineStr">
         <is>
-          <t>0,37 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F247" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G247" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H247" s="2" t="inlineStr">
         <is>
-          <t>550.26 €</t>
+          <t>741.94 €</t>
         </is>
       </c>
       <c r="I247" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="248" ht="18" customHeight="1">
       <c r="A248" s="2" t="inlineStr">
         <is>
-          <t>AR14530</t>
+          <t>AR14627</t>
         </is>
       </c>
       <c r="B248" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C248" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
       <c r="D248" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E248" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F248" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G248" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H248" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>1415.86 €</t>
         </is>
       </c>
       <c r="I248" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="249" ht="18" customHeight="1">
       <c r="A249" s="2" t="inlineStr">
         <is>
-          <t>AR14554</t>
+          <t>AR14628</t>
         </is>
       </c>
       <c r="B249" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C249" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55 mit Single Relais</t>
+          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
         </is>
       </c>
       <c r="D249" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E249" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F249" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G249" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="H249" s="2" t="inlineStr">
         <is>
-          <t>741.94 €</t>
+          <t>1619.89 €</t>
         </is>
       </c>
       <c r="I249" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="250" ht="18" customHeight="1">
+    <row r="250" ht="32" customHeight="1">
       <c r="A250" s="2" t="inlineStr">
         <is>
-          <t>AR14627</t>
+          <t>AR14715</t>
         </is>
       </c>
       <c r="B250" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C250" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
+          <t>PumpDrive-II Eco, 7,5kW, PDRV2E_007K50</t>
         </is>
       </c>
       <c r="D250" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E250" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="F250" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G250" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H250" s="2" t="inlineStr">
         <is>
-          <t>1415.86 €</t>
+          <t>1539.52 €</t>
         </is>
       </c>
       <c r="I250" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="251" ht="18" customHeight="1">
       <c r="A251" s="2" t="inlineStr">
         <is>
-          <t>AR14628</t>
+          <t>AR14716</t>
         </is>
       </c>
       <c r="B251" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C251" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D251" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E251" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F251" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G251" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H251" s="2" t="inlineStr">
         <is>
-          <t>1619.89 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I251" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="252" ht="32" customHeight="1">
+    <row r="252" ht="18" customHeight="1">
       <c r="A252" s="2" t="inlineStr">
         <is>
-          <t>AR14715</t>
+          <t>AR14771</t>
         </is>
       </c>
       <c r="B252" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C252" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 7,5kW, PDRV2E_007K50</t>
+          <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
         </is>
       </c>
       <c r="D252" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E252" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F252" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G252" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H252" s="2" t="inlineStr">
         <is>
-          <t>1539.52 €</t>
+          <t>1148.25 €</t>
         </is>
       </c>
       <c r="I252" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="253" ht="18" customHeight="1">
+    <row r="253" ht="32" customHeight="1">
       <c r="A253" s="2" t="inlineStr">
         <is>
-          <t>AR14716</t>
+          <t>AR14806</t>
         </is>
       </c>
       <c r="B253" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C253" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
+          <t>LevelControl 2 BS1 400 DFNP 025</t>
         </is>
       </c>
       <c r="D253" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E253" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>1 kW</t>
         </is>
       </c>
       <c r="F253" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G253" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>30.00</t>
         </is>
       </c>
       <c r="H253" s="2" t="inlineStr">
         <is>
-          <t>985.25 €</t>
+          <t>1532.59 €</t>
         </is>
       </c>
       <c r="I253" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="254" ht="18" customHeight="1">
+    <row r="254" ht="32" customHeight="1">
       <c r="A254" s="2" t="inlineStr">
         <is>
-          <t>AR14771</t>
+          <t>AR14811</t>
         </is>
       </c>
       <c r="B254" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C254" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
+          <t>LevelControl 2 BS2 400 SUEO 400</t>
         </is>
       </c>
       <c r="D254" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E254" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>16 kW</t>
         </is>
       </c>
       <c r="F254" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G254" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>66.00</t>
         </is>
       </c>
       <c r="H254" s="2" t="inlineStr">
         <is>
-          <t>1148.25 €</t>
+          <t>6004.46 €</t>
         </is>
       </c>
       <c r="I254" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="255" ht="32" customHeight="1">
       <c r="A255" s="2" t="inlineStr">
         <is>
-          <t>AR14806</t>
+          <t>AR14812</t>
         </is>
       </c>
       <c r="B255" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C255" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS1 400 DFNP 025</t>
+          <t>LevelControl 2 BS1 230 DFNO 100</t>
         </is>
       </c>
       <c r="D255" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E255" s="2" t="inlineStr">
         <is>
-          <t>1 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F255" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G255" s="2" t="inlineStr">
         <is>
-          <t>30.00</t>
+          <t>16.00</t>
         </is>
       </c>
       <c r="H255" s="2" t="inlineStr">
         <is>
-          <t>1532.59 €</t>
+          <t>1257.64 €</t>
         </is>
       </c>
       <c r="I255" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="256" ht="32" customHeight="1">
       <c r="A256" s="2" t="inlineStr">
         <is>
-          <t>AR14811</t>
+          <t>AR14813</t>
         </is>
       </c>
       <c r="B256" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C256" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 SUEO 400</t>
+          <t>LevelControl 2 BS1 400 SUNA 140</t>
         </is>
       </c>
       <c r="D256" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E256" s="2" t="inlineStr">
         <is>
-          <t>16 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F256" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G256" s="2" t="inlineStr">
         <is>
-          <t>66.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H256" s="2" t="inlineStr">
         <is>
-          <t>6004.46 €</t>
+          <t>1924.74 €</t>
         </is>
       </c>
       <c r="I256" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="257" ht="32" customHeight="1">
       <c r="A257" s="2" t="inlineStr">
         <is>
-          <t>AR14812</t>
+          <t>AR14816</t>
         </is>
       </c>
       <c r="B257" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C257" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS1 230 DFNO 100</t>
+          <t>LevelControl 2 BS2 400 SFNA 140</t>
         </is>
       </c>
       <c r="D257" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E257" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F257" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G257" s="2" t="inlineStr">
         <is>
-          <t>16.00</t>
+          <t>41.00</t>
         </is>
       </c>
       <c r="H257" s="2" t="inlineStr">
         <is>
-          <t>1257.64 €</t>
+          <t>3493.80 €</t>
         </is>
       </c>
       <c r="I257" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="258" ht="32" customHeight="1">
       <c r="A258" s="2" t="inlineStr">
         <is>
-          <t>AR14813</t>
+          <t>AR14817</t>
         </is>
       </c>
       <c r="B258" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C258" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS1 400 SUNA 140</t>
+          <t>LevelControl 2 BS2 400 SFNA 140</t>
         </is>
       </c>
       <c r="D258" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E258" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="F258" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G258" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>41.00</t>
         </is>
       </c>
       <c r="H258" s="2" t="inlineStr">
         <is>
-          <t>1924.74 €</t>
+          <t>3493.80 €</t>
         </is>
       </c>
       <c r="I258" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="259" ht="32" customHeight="1">
       <c r="A259" s="2" t="inlineStr">
         <is>
-          <t>AR14816</t>
+          <t>AR14818</t>
         </is>
       </c>
       <c r="B259" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C259" s="2" t="inlineStr">
         <is>
           <t>LevelControl 2 BS2 400 SFNA 140</t>
         </is>
       </c>
       <c r="D259" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E259" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
       <c r="F259" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G259" s="2" t="inlineStr">
         <is>
           <t>41.00</t>
         </is>
       </c>
       <c r="H259" s="2" t="inlineStr">
         <is>
           <t>3493.80 €</t>
         </is>
       </c>
       <c r="I259" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="260" ht="32" customHeight="1">
+    <row r="260" ht="18" customHeight="1">
       <c r="A260" s="2" t="inlineStr">
         <is>
-          <t>AR14817</t>
+          <t>AR14931</t>
         </is>
       </c>
       <c r="B260" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C260" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 SFNA 140</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
       <c r="D260" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E260" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F260" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G260" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H260" s="2" t="inlineStr">
         <is>
-          <t>3493.80 €</t>
+          <t>1415.86 €</t>
         </is>
       </c>
       <c r="I260" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="261" ht="32" customHeight="1">
+    <row r="261" ht="18" customHeight="1">
       <c r="A261" s="2" t="inlineStr">
         <is>
-          <t>AR14818</t>
+          <t>AR14932</t>
         </is>
       </c>
       <c r="B261" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C261" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 SFNA 140</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D261" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E261" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F261" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G261" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H261" s="2" t="inlineStr">
         <is>
-          <t>3493.80 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I261" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="262" ht="18" customHeight="1">
       <c r="A262" s="2" t="inlineStr">
         <is>
-          <t>AR14931</t>
+          <t>AR14933</t>
         </is>
       </c>
       <c r="B262" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C262" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
+          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
         </is>
       </c>
       <c r="D262" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E262" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F262" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G262" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H262" s="2" t="inlineStr">
         <is>
-          <t>1415.86 €</t>
+          <t>1848.65 €</t>
         </is>
       </c>
       <c r="I262" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="263" ht="18" customHeight="1">
       <c r="A263" s="2" t="inlineStr">
         <is>
-          <t>AR14932</t>
+          <t>AR14994</t>
         </is>
       </c>
       <c r="B263" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C263" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D263" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E263" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F263" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G263" s="2" t="inlineStr">
         <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H263" s="2" t="inlineStr">
+        <is>
+          <t>3703.48 €</t>
+        </is>
+      </c>
+      <c r="I263" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="264" ht="32" customHeight="1">
+      <c r="A264" s="2" t="inlineStr">
+        <is>
+          <t>AR15185</t>
+        </is>
+      </c>
+      <c r="B264" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C264" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BS2400SFNO630</t>
+        </is>
+      </c>
+      <c r="D264" s="2" t="inlineStr">
+        <is>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E264" s="2" t="inlineStr">
+        <is>
+          <t>1 kW</t>
+        </is>
+      </c>
+      <c r="F264" s="2" t="inlineStr">
+        <is>
+          <t>B1: C: gebraucht / einsetzbar</t>
+        </is>
+      </c>
+      <c r="G264" s="2" t="inlineStr">
+        <is>
+          <t>45.00</t>
+        </is>
+      </c>
+      <c r="H264" s="2" t="inlineStr">
+        <is>
+          <t>3426.81 €</t>
+        </is>
+      </c>
+      <c r="I264" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="265" ht="32" customHeight="1">
+      <c r="A265" s="2" t="inlineStr">
+        <is>
+          <t>AR15210</t>
+        </is>
+      </c>
+      <c r="B265" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C265" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BC2 230 DFNO 100</t>
+        </is>
+      </c>
+      <c r="D265" s="2" t="inlineStr">
+        <is>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E265" s="2" t="inlineStr"/>
+      <c r="F265" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G265" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="H265" s="2" t="inlineStr">
+        <is>
+          <t>889.24 €</t>
+        </is>
+      </c>
+      <c r="I265" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="266" ht="18" customHeight="1">
+      <c r="A266" s="2" t="inlineStr">
+        <is>
+          <t>AR15252</t>
+        </is>
+      </c>
+      <c r="B266" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C266" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
+        </is>
+      </c>
+      <c r="D266" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E266" s="2" t="inlineStr">
+        <is>
+          <t>45 kW</t>
+        </is>
+      </c>
+      <c r="F266" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G266" s="2" t="inlineStr">
+        <is>
           <t>82.00</t>
         </is>
       </c>
-      <c r="H263" s="2" t="inlineStr">
-[...139 lines deleted...]
-      </c>
       <c r="H266" s="2" t="inlineStr">
         <is>
-          <t>3426.81 €</t>
+          <t>6739.22 €</t>
         </is>
       </c>
       <c r="I266" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="267" ht="32" customHeight="1">
+    <row r="267" ht="18" customHeight="1">
       <c r="A267" s="2" t="inlineStr">
         <is>
-          <t>AR15210</t>
+          <t>AR15475</t>
         </is>
       </c>
       <c r="B267" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C267" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2 230 DFNO 100</t>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D267" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E267" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E267" s="2" t="inlineStr">
+        <is>
+          <t>3 kW</t>
+        </is>
+      </c>
       <c r="F267" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G267" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H267" s="2" t="inlineStr">
         <is>
-          <t>1230.24 €</t>
+          <t>933.60 €</t>
         </is>
       </c>
       <c r="I267" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="268" ht="18" customHeight="1">
       <c r="A268" s="2" t="inlineStr">
         <is>
-          <t>AR15252</t>
+          <t>AR15476</t>
         </is>
       </c>
       <c r="B268" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C268" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
+          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
         </is>
       </c>
       <c r="D268" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E268" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F268" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G268" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H268" s="2" t="inlineStr">
         <is>
-          <t>6739.22 €</t>
+          <t>1304.42 €</t>
         </is>
       </c>
       <c r="I268" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="269" ht="18" customHeight="1">
       <c r="A269" s="2" t="inlineStr">
         <is>
-          <t>AR15475</t>
+          <t>AR15479</t>
         </is>
       </c>
       <c r="B269" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C269" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
         </is>
       </c>
       <c r="D269" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E269" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F269" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G269" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H269" s="2" t="inlineStr">
         <is>
-          <t>933.60 €</t>
+          <t>859.41 €</t>
         </is>
       </c>
       <c r="I269" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="270" ht="18" customHeight="1">
       <c r="A270" s="2" t="inlineStr">
         <is>
-          <t>AR15476</t>
+          <t>AR15515-01</t>
         </is>
       </c>
       <c r="B270" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C270" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
+          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP20</t>
         </is>
       </c>
       <c r="D270" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E270" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F270" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G270" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>63.20</t>
         </is>
       </c>
       <c r="H270" s="2" t="inlineStr">
         <is>
-          <t>1304.42 €</t>
+          <t>8354.60 €</t>
         </is>
       </c>
       <c r="I270" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="271" ht="18" customHeight="1">
       <c r="A271" s="2" t="inlineStr">
         <is>
-          <t>AR15479</t>
+          <t>AR15515-02</t>
         </is>
       </c>
       <c r="B271" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C271" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
+          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP20</t>
         </is>
       </c>
       <c r="D271" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E271" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F271" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G271" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>63.20</t>
         </is>
       </c>
       <c r="H271" s="2" t="inlineStr">
         <is>
-          <t>859.41 €</t>
+          <t>8354.60 €</t>
         </is>
       </c>
       <c r="I271" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="272" ht="18" customHeight="1">
       <c r="A272" s="2" t="inlineStr">
         <is>
-          <t>AR15515-01</t>
+          <t>AR15578</t>
         </is>
       </c>
       <c r="B272" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C272" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP20</t>
+          <t>PumpDrive-II, 3 kW, PDRV2_003K00</t>
         </is>
       </c>
       <c r="D272" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E272" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F272" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G272" s="2" t="inlineStr">
         <is>
-          <t>63.20</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H272" s="2" t="inlineStr">
         <is>
-          <t>8354.60 €</t>
+          <t>1363.30 €</t>
         </is>
       </c>
       <c r="I272" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="273" ht="18" customHeight="1">
       <c r="A273" s="2" t="inlineStr">
         <is>
-          <t>AR15515-02</t>
+          <t>AR15579</t>
         </is>
       </c>
       <c r="B273" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C273" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP20</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D273" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E273" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F273" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G273" s="2" t="inlineStr">
         <is>
-          <t>63.20</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H273" s="2" t="inlineStr">
         <is>
-          <t>8354.60 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I273" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="274" ht="18" customHeight="1">
       <c r="A274" s="2" t="inlineStr">
         <is>
-          <t>AR15578</t>
+          <t>AR15580</t>
         </is>
       </c>
       <c r="B274" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C274" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 3 kW, PDRV2_003K00</t>
+          <t>PumpDrive-II Eco, 7,5kW, PDRV2E_007K50</t>
         </is>
       </c>
       <c r="D274" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E274" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="F274" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G274" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H274" s="2" t="inlineStr">
         <is>
-          <t>1363.30 €</t>
+          <t>1539.52 €</t>
         </is>
       </c>
       <c r="I274" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="275" ht="18" customHeight="1">
       <c r="A275" s="2" t="inlineStr">
         <is>
-          <t>AR15579</t>
+          <t>AR15674-01PD</t>
         </is>
       </c>
       <c r="B275" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C275" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00 + M12 CAN-R</t>
         </is>
       </c>
       <c r="D275" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E275" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F275" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G275" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H275" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>1794.17 €</t>
+        </is>
+      </c>
+      <c r="I275" s="2" t="inlineStr"/>
     </row>
     <row r="276" ht="18" customHeight="1">
       <c r="A276" s="2" t="inlineStr">
         <is>
-          <t>AR15580</t>
+          <t>AR15684</t>
         </is>
       </c>
       <c r="B276" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C276" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 7,5kW, PDRV2E_007K50</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
       <c r="D276" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E276" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F276" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G276" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H276" s="2" t="inlineStr">
         <is>
-          <t>1539.52 €</t>
+          <t>1415.86 €</t>
         </is>
       </c>
       <c r="I276" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="277" ht="18" customHeight="1">
       <c r="A277" s="2" t="inlineStr">
         <is>
-          <t>AR15674-01PD</t>
+          <t>AR15696</t>
         </is>
       </c>
       <c r="B277" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C277" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 4kW, PDRV2_004K00 + M12 CAN-R</t>
+          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP55</t>
         </is>
       </c>
       <c r="D277" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E277" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F277" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G277" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>63.20</t>
         </is>
       </c>
       <c r="H277" s="2" t="inlineStr">
         <is>
-          <t>1794.17 €</t>
-[...2 lines deleted...]
-      <c r="I277" s="2" t="inlineStr"/>
+          <t>10043.38 €</t>
+        </is>
+      </c>
+      <c r="I277" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
     </row>
     <row r="278" ht="18" customHeight="1">
       <c r="A278" s="2" t="inlineStr">
         <is>
-          <t>AR15684</t>
+          <t>AR15725</t>
         </is>
       </c>
       <c r="B278" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C278" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
+          <t>PumpDrive-II, 0,75kW, PDRV2_000K75</t>
         </is>
       </c>
       <c r="D278" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E278" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F278" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G278" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H278" s="2" t="inlineStr">
         <is>
-          <t>1415.86 €</t>
+          <t>1148.25 €</t>
         </is>
       </c>
       <c r="I278" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="279" ht="18" customHeight="1">
       <c r="A279" s="2" t="inlineStr">
         <is>
-          <t>AR15696</t>
+          <t>AR15729</t>
         </is>
       </c>
       <c r="B279" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C279" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 45 kW, PDRVR_045K00, IP55</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D279" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E279" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F279" s="2" t="inlineStr">
         <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G279" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H279" s="2" t="inlineStr">
+        <is>
+          <t>3116.06 €</t>
+        </is>
+      </c>
+      <c r="I279" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="280" ht="32" customHeight="1">
+      <c r="A280" s="2" t="inlineStr">
+        <is>
+          <t>AR15759</t>
+        </is>
+      </c>
+      <c r="B280" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C280" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BC2 230 DUNN 100 inkl. Motorschutzüberwachung</t>
+        </is>
+      </c>
+      <c r="D280" s="2" t="inlineStr">
+        <is>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E280" s="2" t="inlineStr"/>
+      <c r="F280" s="2" t="inlineStr">
+        <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="G279" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="G280" s="2" t="inlineStr">
         <is>
+          <t>11.40</t>
+        </is>
+      </c>
+      <c r="H280" s="2" t="inlineStr">
+        <is>
+          <t>1058.16 €</t>
+        </is>
+      </c>
+      <c r="I280" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="281" ht="32" customHeight="1">
+      <c r="A281" s="2" t="inlineStr">
+        <is>
+          <t>AR16061</t>
+        </is>
+      </c>
+      <c r="B281" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C281" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BC2400DDNO040 mit Hauptschalter</t>
+        </is>
+      </c>
+      <c r="D281" s="2" t="inlineStr">
+        <is>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E281" s="2" t="inlineStr">
+        <is>
+          <t>4,0 kW</t>
+        </is>
+      </c>
+      <c r="F281" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G281" s="2" t="inlineStr">
+        <is>
           <t>7.00</t>
         </is>
       </c>
-      <c r="H280" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="H281" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1076.69 €</t>
         </is>
       </c>
       <c r="I281" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="282" ht="32" customHeight="1">
       <c r="A282" s="2" t="inlineStr">
         <is>
-          <t>AR15759</t>
+          <t>AR16062</t>
         </is>
       </c>
       <c r="B282" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C282" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2 230 DUNN 100 inkl. Motorschutzüberwachung</t>
+          <t>LevelControl 2 BC1400DPEO040</t>
         </is>
       </c>
       <c r="D282" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E282" s="2" t="inlineStr"/>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E282" s="2" t="inlineStr">
+        <is>
+          <t>1,5 kW</t>
+        </is>
+      </c>
       <c r="F282" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G282" s="2" t="inlineStr">
         <is>
-          <t>11.40</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H282" s="2" t="inlineStr">
         <is>
-          <t>1058.16 €</t>
+          <t>798.77 €</t>
         </is>
       </c>
       <c r="I282" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="283" ht="32" customHeight="1">
       <c r="A283" s="2" t="inlineStr">
         <is>
-          <t>AR16061</t>
+          <t>AR16063</t>
         </is>
       </c>
       <c r="B283" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C283" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2400DDNO040 mit Hauptschalter</t>
+          <t>LevelControl 2 BC1230DFNO100 1~230V (L1-N-PE)</t>
         </is>
       </c>
       <c r="D283" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E283" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="F283" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G283" s="2" t="inlineStr">
         <is>
           <t>7.00</t>
         </is>
       </c>
       <c r="H283" s="2" t="inlineStr">
         <is>
-          <t>1076.69 €</t>
+          <t>684.55 €</t>
         </is>
       </c>
       <c r="I283" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="284" ht="32" customHeight="1">
       <c r="A284" s="2" t="inlineStr">
         <is>
-          <t>AR16062</t>
+          <t>AR16064</t>
         </is>
       </c>
       <c r="B284" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C284" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC1400DPEO040</t>
+          <t>LevelControl 2 BC1230DFNO100 1~230V (L1-N-PE)</t>
         </is>
       </c>
       <c r="D284" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E284" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F284" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G284" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H284" s="2" t="inlineStr">
         <is>
-          <t>798.77 €</t>
+          <t>684.55 €</t>
         </is>
       </c>
       <c r="I284" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="285" ht="32" customHeight="1">
       <c r="A285" s="2" t="inlineStr">
         <is>
-          <t>AR16063</t>
+          <t>AR16065</t>
         </is>
       </c>
       <c r="B285" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C285" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC1230DFNO100 1~230V (L1-N-PE)</t>
+          <t>LevelControl 2 BS2400SFNO630</t>
         </is>
       </c>
       <c r="D285" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E285" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F285" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G285" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="H285" s="2" t="inlineStr">
         <is>
-          <t>684.55 €</t>
+          <t>5079.54 €</t>
         </is>
       </c>
       <c r="I285" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="286" ht="32" customHeight="1">
       <c r="A286" s="2" t="inlineStr">
         <is>
-          <t>AR16064</t>
+          <t>AR16066</t>
         </is>
       </c>
       <c r="B286" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C286" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC1230DFNO100 1~230V (L1-N-PE)</t>
+          <t>LevelControl 2 BS1400SUNO140</t>
         </is>
       </c>
       <c r="D286" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E286" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F286" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G286" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>31.00</t>
         </is>
       </c>
       <c r="H286" s="2" t="inlineStr">
         <is>
-          <t>684.55 €</t>
+          <t>1867.74 €</t>
         </is>
       </c>
       <c r="I286" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="287" ht="32" customHeight="1">
       <c r="A287" s="2" t="inlineStr">
         <is>
-          <t>AR16065</t>
+          <t>AR16067</t>
         </is>
       </c>
       <c r="B287" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C287" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2400SFNO630</t>
+          <t>LevelControl 2 BS2400SUEO140</t>
         </is>
       </c>
       <c r="D287" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E287" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F287" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G287" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>52.00</t>
         </is>
       </c>
       <c r="H287" s="2" t="inlineStr">
         <is>
-          <t>5079.54 €</t>
+          <t>3589.83 €</t>
         </is>
       </c>
       <c r="I287" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="288" ht="32" customHeight="1">
       <c r="A288" s="2" t="inlineStr">
         <is>
-          <t>AR16066</t>
+          <t>AR16068</t>
         </is>
       </c>
       <c r="B288" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C288" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS1400SUNO140</t>
+          <t>LevelControl 2 BSx2230DFNA100 1~230V (L1-N-PE)</t>
         </is>
       </c>
       <c r="D288" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E288" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F288" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G288" s="2" t="inlineStr">
         <is>
-          <t>31.00</t>
+          <t>26.00</t>
         </is>
       </c>
       <c r="H288" s="2" t="inlineStr">
         <is>
-          <t>1867.74 €</t>
+          <t>2121.89 €</t>
         </is>
       </c>
       <c r="I288" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="289" ht="32" customHeight="1">
       <c r="A289" s="2" t="inlineStr">
         <is>
-          <t>AR16067</t>
+          <t>AR16146</t>
         </is>
       </c>
       <c r="B289" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C289" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2400SUEO140</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO016</t>
         </is>
       </c>
       <c r="D289" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E289" s="2" t="inlineStr"/>
       <c r="F289" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G289" s="2" t="inlineStr">
         <is>
-          <t>52.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H289" s="2" t="inlineStr">
         <is>
-          <t>3589.83 €</t>
+          <t>387.00 €</t>
         </is>
       </c>
       <c r="I289" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="290" ht="32" customHeight="1">
       <c r="A290" s="2" t="inlineStr">
         <is>
-          <t>AR16068</t>
+          <t>AR16147</t>
         </is>
       </c>
       <c r="B290" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C290" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BSx2230DFNA100 1~230V (L1-N-PE)</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO025</t>
         </is>
       </c>
       <c r="D290" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E290" s="2" t="inlineStr"/>
       <c r="F290" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G290" s="2" t="inlineStr">
         <is>
-          <t>26.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H290" s="2" t="inlineStr">
         <is>
-          <t>2121.89 €</t>
+          <t>387.00 €</t>
         </is>
       </c>
       <c r="I290" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="291" ht="32" customHeight="1">
       <c r="A291" s="2" t="inlineStr">
         <is>
-          <t>AR16146</t>
+          <t>AR16148</t>
         </is>
       </c>
       <c r="B291" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C291" s="2" t="inlineStr">
         <is>
-          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO016</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO063</t>
         </is>
       </c>
       <c r="D291" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E291" s="2" t="inlineStr"/>
       <c r="F291" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G291" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H291" s="2" t="inlineStr">
         <is>
           <t>387.00 €</t>
         </is>
       </c>
       <c r="I291" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="292" ht="32" customHeight="1">
       <c r="A292" s="2" t="inlineStr">
         <is>
-          <t>AR16147</t>
+          <t>AR16149</t>
         </is>
       </c>
       <c r="B292" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C292" s="2" t="inlineStr">
         <is>
-          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO025</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO100</t>
         </is>
       </c>
       <c r="D292" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E292" s="2" t="inlineStr"/>
       <c r="F292" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G292" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H292" s="2" t="inlineStr">
         <is>
           <t>387.00 €</t>
         </is>
       </c>
       <c r="I292" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="293" ht="32" customHeight="1">
       <c r="A293" s="2" t="inlineStr">
         <is>
-          <t>AR16148</t>
+          <t>AR16151</t>
         </is>
       </c>
       <c r="B293" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C293" s="2" t="inlineStr">
         <is>
-          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO063</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DUNO025</t>
         </is>
       </c>
       <c r="D293" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E293" s="2" t="inlineStr"/>
       <c r="F293" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G293" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H293" s="2" t="inlineStr">
         <is>
           <t>387.00 €</t>
         </is>
       </c>
       <c r="I293" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="294" ht="32" customHeight="1">
       <c r="A294" s="2" t="inlineStr">
         <is>
-          <t>AR16149</t>
+          <t>AR16153</t>
         </is>
       </c>
       <c r="B294" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C294" s="2" t="inlineStr">
         <is>
-          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO100</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DUNO100</t>
         </is>
       </c>
       <c r="D294" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E294" s="2" t="inlineStr"/>
       <c r="F294" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G294" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H294" s="2" t="inlineStr">
         <is>
           <t>387.00 €</t>
         </is>
       </c>
       <c r="I294" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="295" ht="32" customHeight="1">
       <c r="A295" s="2" t="inlineStr">
         <is>
-          <t>AR16151</t>
+          <t>AR16161</t>
         </is>
       </c>
       <c r="B295" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C295" s="2" t="inlineStr">
         <is>
-          <t>PS1-LCD-N, LevelControl 2 W BC1400DUNO025</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1230DFNO100</t>
         </is>
       </c>
       <c r="D295" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E295" s="2" t="inlineStr"/>
       <c r="F295" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G295" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H295" s="2" t="inlineStr">
         <is>
-          <t>387.00 €</t>
+          <t>345.00 €</t>
         </is>
       </c>
       <c r="I295" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="296" ht="32" customHeight="1">
       <c r="A296" s="2" t="inlineStr">
         <is>
-          <t>AR16153</t>
+          <t>AR16162</t>
         </is>
       </c>
       <c r="B296" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C296" s="2" t="inlineStr">
         <is>
-          <t>PS1-LCD-N, LevelControl 2 W BC1400DUNO100</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2230DFNO100</t>
         </is>
       </c>
       <c r="D296" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E296" s="2" t="inlineStr"/>
       <c r="F296" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G296" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H296" s="2" t="inlineStr">
         <is>
-          <t>387.00 €</t>
+          <t>681.00 €</t>
         </is>
       </c>
       <c r="I296" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="297" ht="32" customHeight="1">
       <c r="A297" s="2" t="inlineStr">
         <is>
-          <t>AR16161</t>
+          <t>AR16163</t>
         </is>
       </c>
       <c r="B297" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C297" s="2" t="inlineStr">
         <is>
-          <t>PS1-LCD-N, LevelControl 2 W BC1230DFNO100</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DFNO016</t>
         </is>
       </c>
       <c r="D297" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E297" s="2" t="inlineStr"/>
       <c r="F297" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G297" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H297" s="2" t="inlineStr">
         <is>
-          <t>345.00 €</t>
+          <t>762.00 €</t>
         </is>
       </c>
       <c r="I297" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="298" ht="32" customHeight="1">
       <c r="A298" s="2" t="inlineStr">
         <is>
-          <t>AR16162</t>
+          <t>AR16164</t>
         </is>
       </c>
       <c r="B298" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C298" s="2" t="inlineStr">
         <is>
-          <t>PS2-LCD-N, LevelControl 2 W BC2230DFNO100</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DFNO025</t>
         </is>
       </c>
       <c r="D298" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E298" s="2" t="inlineStr"/>
       <c r="F298" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G298" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H298" s="2" t="inlineStr">
         <is>
-          <t>681.00 €</t>
+          <t>762.00 €</t>
         </is>
       </c>
       <c r="I298" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="299" ht="32" customHeight="1">
       <c r="A299" s="2" t="inlineStr">
         <is>
-          <t>AR16163</t>
+          <t>AR16166</t>
         </is>
       </c>
       <c r="B299" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C299" s="2" t="inlineStr">
         <is>
-          <t>PS2-LCD-N, LevelControl 2 W BC2400DFNO016</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DFNO063</t>
         </is>
       </c>
       <c r="D299" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E299" s="2" t="inlineStr"/>
       <c r="F299" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G299" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H299" s="2" t="inlineStr">
         <is>
           <t>762.00 €</t>
         </is>
       </c>
       <c r="I299" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="300" ht="32" customHeight="1">
       <c r="A300" s="2" t="inlineStr">
         <is>
-          <t>AR16164</t>
+          <t>AR16167</t>
         </is>
       </c>
       <c r="B300" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C300" s="2" t="inlineStr">
         <is>
-          <t>PS2-LCD-N, LevelControl 2 W BC2400DFNO025</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DFNO100</t>
         </is>
       </c>
       <c r="D300" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E300" s="2" t="inlineStr"/>
       <c r="F300" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G300" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H300" s="2" t="inlineStr">
         <is>
           <t>762.00 €</t>
         </is>
       </c>
       <c r="I300" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="301" ht="32" customHeight="1">
       <c r="A301" s="2" t="inlineStr">
         <is>
-          <t>AR16166</t>
+          <t>AR16168</t>
         </is>
       </c>
       <c r="B301" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C301" s="2" t="inlineStr">
         <is>
-          <t>PS2-LCD-N, LevelControl 2 W BC2400DFNO063</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO016</t>
         </is>
       </c>
       <c r="D301" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E301" s="2" t="inlineStr"/>
       <c r="F301" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G301" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H301" s="2" t="inlineStr">
         <is>
           <t>762.00 €</t>
         </is>
       </c>
       <c r="I301" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="302" ht="32" customHeight="1">
       <c r="A302" s="2" t="inlineStr">
         <is>
-          <t>AR16167</t>
+          <t>AR16169</t>
         </is>
       </c>
       <c r="B302" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C302" s="2" t="inlineStr">
         <is>
-          <t>PS2-LCD-N, LevelControl 2 W BC2400DFNO100</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO025</t>
         </is>
       </c>
       <c r="D302" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E302" s="2" t="inlineStr"/>
       <c r="F302" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G302" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H302" s="2" t="inlineStr">
         <is>
           <t>762.00 €</t>
         </is>
       </c>
       <c r="I302" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="303" ht="32" customHeight="1">
       <c r="A303" s="2" t="inlineStr">
         <is>
-          <t>AR16168</t>
+          <t>AR16170</t>
         </is>
       </c>
       <c r="B303" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C303" s="2" t="inlineStr">
         <is>
-          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO016</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO040</t>
         </is>
       </c>
       <c r="D303" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E303" s="2" t="inlineStr"/>
       <c r="F303" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G303" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H303" s="2" t="inlineStr">
         <is>
           <t>762.00 €</t>
         </is>
       </c>
       <c r="I303" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="304" ht="32" customHeight="1">
       <c r="A304" s="2" t="inlineStr">
         <is>
-          <t>AR16169</t>
+          <t>AR16182</t>
         </is>
       </c>
       <c r="B304" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C304" s="2" t="inlineStr">
         <is>
-          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO025</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO063</t>
         </is>
       </c>
       <c r="D304" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E304" s="2" t="inlineStr"/>
       <c r="F304" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G304" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H304" s="2" t="inlineStr">
         <is>
           <t>762.00 €</t>
         </is>
       </c>
       <c r="I304" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="305" ht="32" customHeight="1">
       <c r="A305" s="2" t="inlineStr">
         <is>
-          <t>AR16170</t>
+          <t>AR16183</t>
         </is>
       </c>
       <c r="B305" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C305" s="2" t="inlineStr">
         <is>
-          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO040</t>
+          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO100</t>
         </is>
       </c>
       <c r="D305" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E305" s="2" t="inlineStr"/>
       <c r="F305" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G305" s="2" t="inlineStr">
         <is>
           <t>5.00</t>
         </is>
       </c>
       <c r="H305" s="2" t="inlineStr">
         <is>
           <t>762.00 €</t>
         </is>
       </c>
       <c r="I305" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="306" ht="32" customHeight="1">
       <c r="A306" s="2" t="inlineStr">
         <is>
-          <t>AR16182</t>
+          <t>AR16184</t>
         </is>
       </c>
       <c r="B306" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C306" s="2" t="inlineStr">
         <is>
-          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO063</t>
+          <t>PS-Control, LevelControl 2 W EX 1 SB IG</t>
         </is>
       </c>
       <c r="D306" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E306" s="2" t="inlineStr"/>
       <c r="F306" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G306" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>2.00</t>
         </is>
       </c>
       <c r="H306" s="2" t="inlineStr">
         <is>
           <t>762.00 €</t>
         </is>
       </c>
       <c r="I306" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="307" ht="32" customHeight="1">
       <c r="A307" s="2" t="inlineStr">
         <is>
-          <t>AR16183</t>
+          <t>AR16185</t>
         </is>
       </c>
       <c r="B307" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C307" s="2" t="inlineStr">
         <is>
-          <t>PS2-LCD-N, LevelControl 2 W BC2400DUNO100</t>
+          <t>PS-Control Zubehörsatz netzunabhängiges Alarmmodul LC2 W</t>
         </is>
       </c>
       <c r="D307" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E307" s="2" t="inlineStr"/>
       <c r="F307" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G307" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>3.00</t>
         </is>
       </c>
       <c r="H307" s="2" t="inlineStr">
         <is>
-          <t>762.00 €</t>
+          <t>229.18 €</t>
         </is>
       </c>
       <c r="I307" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="308" ht="32" customHeight="1">
       <c r="A308" s="2" t="inlineStr">
         <is>
-          <t>AR16184</t>
+          <t>AR16186</t>
         </is>
       </c>
       <c r="B308" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C308" s="2" t="inlineStr">
         <is>
-          <t>PS-Control, LevelControl 2 W EX 1 SB IG</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO040</t>
         </is>
       </c>
       <c r="D308" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E308" s="2" t="inlineStr"/>
       <c r="F308" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G308" s="2" t="inlineStr">
         <is>
-          <t>2.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H308" s="2" t="inlineStr">
         <is>
-          <t>762.00 €</t>
+          <t>387.00 €</t>
         </is>
       </c>
       <c r="I308" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="309" ht="32" customHeight="1">
       <c r="A309" s="2" t="inlineStr">
         <is>
-          <t>AR16185</t>
+          <t>AR16187</t>
         </is>
       </c>
       <c r="B309" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C309" s="2" t="inlineStr">
         <is>
-          <t>PS-Control Zubehörsatz netzunabhängiges Alarmmodul LC2 W</t>
+          <t>PS1-LCD-N, LevelControl 2 W BC1400DUNO063</t>
         </is>
       </c>
       <c r="D309" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E309" s="2" t="inlineStr"/>
       <c r="F309" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G309" s="2" t="inlineStr">
         <is>
-          <t>3.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H309" s="2" t="inlineStr">
         <is>
-          <t>229.18 €</t>
+          <t>387.00 €</t>
         </is>
       </c>
       <c r="I309" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="310" ht="32" customHeight="1">
+    <row r="310" ht="18" customHeight="1">
       <c r="A310" s="2" t="inlineStr">
         <is>
-          <t>AR16186</t>
+          <t>AR16247</t>
         </is>
       </c>
       <c r="B310" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C310" s="2" t="inlineStr">
         <is>
-          <t>PS1-LCD-N, LevelControl 2 W BC1400DFNO040</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
         </is>
       </c>
       <c r="D310" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E310" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E310" s="2" t="inlineStr">
+        <is>
+          <t>18,5 kW</t>
+        </is>
+      </c>
       <c r="F310" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G310" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H310" s="2" t="inlineStr">
         <is>
-          <t>387.00 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I310" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="311" ht="32" customHeight="1">
+    <row r="311" ht="18" customHeight="1">
       <c r="A311" s="2" t="inlineStr">
         <is>
-          <t>AR16187</t>
+          <t>AR16535</t>
         </is>
       </c>
       <c r="B311" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C311" s="2" t="inlineStr">
         <is>
-          <t>PS1-LCD-N, LevelControl 2 W BC1400DUNO063</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D311" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E311" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E311" s="2" t="inlineStr">
+        <is>
+          <t>2,2 kW</t>
+        </is>
+      </c>
       <c r="F311" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G311" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H311" s="2" t="inlineStr">
         <is>
-          <t>387.00 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I311" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="312" ht="18" customHeight="1">
       <c r="A312" s="2" t="inlineStr">
         <is>
-          <t>AR16247</t>
+          <t>AR16541</t>
         </is>
       </c>
       <c r="B312" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C312" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
+          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
         </is>
       </c>
       <c r="D312" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E312" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F312" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G312" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H312" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>703.69 €</t>
         </is>
       </c>
       <c r="I312" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="313" ht="18" customHeight="1">
       <c r="A313" s="2" t="inlineStr">
         <is>
-          <t>AR16535</t>
+          <t>AR16542</t>
         </is>
       </c>
       <c r="B313" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C313" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
+          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
         </is>
       </c>
       <c r="D313" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E313" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F313" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G313" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H313" s="2" t="inlineStr">
         <is>
-          <t>1251.24 €</t>
+          <t>840.63 €</t>
         </is>
       </c>
       <c r="I313" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="314" ht="18" customHeight="1">
       <c r="A314" s="2" t="inlineStr">
         <is>
-          <t>AR16541</t>
+          <t>AR16543</t>
         </is>
       </c>
       <c r="B314" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C314" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,55kW, 5000K55 PD1</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D314" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E314" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F314" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G314" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H314" s="2" t="inlineStr">
         <is>
-          <t>703.69 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I314" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="315" ht="18" customHeight="1">
       <c r="A315" s="2" t="inlineStr">
         <is>
-          <t>AR16542</t>
+          <t>AR16544</t>
         </is>
       </c>
       <c r="B315" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C315" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
+          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D315" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E315" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F315" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G315" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H315" s="2" t="inlineStr">
         <is>
-          <t>840.63 €</t>
+          <t>985.25 €</t>
         </is>
       </c>
       <c r="I315" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="316" ht="18" customHeight="1">
       <c r="A316" s="2" t="inlineStr">
         <is>
-          <t>AR16543</t>
+          <t>AR16545</t>
         </is>
       </c>
       <c r="B316" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C316" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
         </is>
       </c>
       <c r="D316" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E316" s="2" t="inlineStr">
         <is>
           <t>1,1 kW</t>
         </is>
       </c>
       <c r="F316" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G316" s="2" t="inlineStr">
         <is>
           <t>9.00</t>
         </is>
       </c>
       <c r="H316" s="2" t="inlineStr">
         <is>
           <t>985.25 €</t>
         </is>
       </c>
       <c r="I316" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="317" ht="18" customHeight="1">
       <c r="A317" s="2" t="inlineStr">
         <is>
-          <t>AR16544</t>
+          <t>AR16550</t>
         </is>
       </c>
       <c r="B317" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C317" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
         </is>
       </c>
       <c r="D317" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E317" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F317" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G317" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H317" s="2" t="inlineStr">
         <is>
-          <t>985.25 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I317" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="318" ht="18" customHeight="1">
       <c r="A318" s="2" t="inlineStr">
         <is>
-          <t>AR16545</t>
+          <t>AR16551</t>
         </is>
       </c>
       <c r="B318" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C318" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 1,1kW, 5001K10 PD1</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D318" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E318" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F318" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G318" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H318" s="2" t="inlineStr">
         <is>
-          <t>985.25 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I318" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="319" ht="18" customHeight="1">
       <c r="A319" s="2" t="inlineStr">
         <is>
-          <t>AR16550</t>
+          <t>AR16569</t>
         </is>
       </c>
       <c r="B319" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C319" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D319" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E319" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F319" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G319" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H319" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I319" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="320" ht="18" customHeight="1">
       <c r="A320" s="2" t="inlineStr">
         <is>
-          <t>AR16551</t>
+          <t>AR16775</t>
         </is>
       </c>
       <c r="B320" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C320" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
         </is>
       </c>
       <c r="D320" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E320" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F320" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G320" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H320" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1304.42 €</t>
         </is>
       </c>
       <c r="I320" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="321" ht="18" customHeight="1">
       <c r="A321" s="2" t="inlineStr">
         <is>
-          <t>AR16569</t>
+          <t>AR16866</t>
         </is>
       </c>
       <c r="B321" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C321" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
       <c r="D321" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E321" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F321" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G321" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H321" s="2" t="inlineStr">
         <is>
-          <t>1251.24 €</t>
+          <t>1415.86 €</t>
         </is>
       </c>
       <c r="I321" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="322" ht="18" customHeight="1">
       <c r="A322" s="2" t="inlineStr">
         <is>
-          <t>AR16775</t>
+          <t>AR16869</t>
         </is>
       </c>
       <c r="B322" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C322" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
+          <t>PumpDrive-I 4kW, 5004K00 PD1</t>
         </is>
       </c>
       <c r="D322" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E322" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F322" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G322" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H322" s="2" t="inlineStr">
         <is>
-          <t>1304.42 €</t>
+          <t>1603.60 €</t>
         </is>
       </c>
       <c r="I322" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="323" ht="18" customHeight="1">
       <c r="A323" s="2" t="inlineStr">
         <is>
-          <t>AR16866</t>
+          <t>AR16870</t>
         </is>
       </c>
       <c r="B323" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C323" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
+          <t>PumpDrive-I 7,5kW, 5007K50 PD1</t>
         </is>
       </c>
       <c r="D323" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E323" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>7,5 kW</t>
         </is>
       </c>
       <c r="F323" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G323" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H323" s="2" t="inlineStr">
         <is>
-          <t>1415.86 €</t>
+          <t>1895.73 €</t>
         </is>
       </c>
       <c r="I323" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="324" ht="18" customHeight="1">
       <c r="A324" s="2" t="inlineStr">
         <is>
-          <t>AR16869</t>
+          <t>AR16873</t>
         </is>
       </c>
       <c r="B324" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C324" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 4kW, 5004K00 PD1</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D324" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E324" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F324" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G324" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H324" s="2" t="inlineStr">
         <is>
-          <t>1603.60 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I324" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="325" ht="18" customHeight="1">
       <c r="A325" s="2" t="inlineStr">
         <is>
-          <t>AR16870</t>
+          <t>AR16874</t>
         </is>
       </c>
       <c r="B325" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C325" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 7,5kW, 5007K50 PD1</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D325" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E325" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F325" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G325" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H325" s="2" t="inlineStr">
         <is>
-          <t>1895.73 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I325" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="326" ht="18" customHeight="1">
       <c r="A326" s="2" t="inlineStr">
         <is>
-          <t>AR16873</t>
+          <t>AR16943PD</t>
         </is>
       </c>
       <c r="B326" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C326" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
+          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
         </is>
       </c>
       <c r="D326" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E326" s="2" t="inlineStr">
         <is>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="F326" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G326" s="2" t="inlineStr">
+        <is>
+          <t>7.50</t>
+        </is>
+      </c>
+      <c r="H326" s="2" t="inlineStr">
+        <is>
+          <t>1393.18 €</t>
+        </is>
+      </c>
+      <c r="I326" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="327" ht="32" customHeight="1">
+      <c r="A327" s="2" t="inlineStr">
+        <is>
+          <t>AR16984</t>
+        </is>
+      </c>
+      <c r="B327" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C327" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
+        </is>
+      </c>
+      <c r="D327" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E327" s="2" t="inlineStr">
+        <is>
           <t>2,2 kW</t>
         </is>
       </c>
-      <c r="F326" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="F327" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G327" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H327" s="2" t="inlineStr">
         <is>
-          <t>1251.24 €</t>
+          <t>859.41 €</t>
         </is>
       </c>
       <c r="I327" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="328" ht="18" customHeight="1">
       <c r="A328" s="2" t="inlineStr">
         <is>
-          <t>AR16943PD</t>
+          <t>AR16993</t>
         </is>
       </c>
       <c r="B328" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C328" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
       <c r="D328" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E328" s="2" t="inlineStr">
         <is>
           <t>4 kW</t>
         </is>
       </c>
       <c r="F328" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G328" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H328" s="2" t="inlineStr">
         <is>
-          <t>1393.18 €</t>
+          <t>1415.86 €</t>
         </is>
       </c>
       <c r="I328" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="329" ht="32" customHeight="1">
+    <row r="329" ht="18" customHeight="1">
       <c r="A329" s="2" t="inlineStr">
         <is>
-          <t>AR16984</t>
+          <t>AR16994</t>
         </is>
       </c>
       <c r="B329" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C329" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 2,2kW, PDRV2E_002K20</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D329" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E329" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F329" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G329" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H329" s="2" t="inlineStr">
         <is>
-          <t>859.41 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I329" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="330" ht="18" customHeight="1">
       <c r="A330" s="2" t="inlineStr">
         <is>
-          <t>AR16993</t>
+          <t>AR17093</t>
         </is>
       </c>
       <c r="B330" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C330" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D330" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E330" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F330" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G330" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H330" s="2" t="inlineStr">
         <is>
-          <t>1415.86 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I330" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="331" ht="18" customHeight="1">
       <c r="A331" s="2" t="inlineStr">
         <is>
-          <t>AR16994</t>
+          <t>AR17094</t>
         </is>
       </c>
       <c r="B331" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C331" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
         </is>
       </c>
       <c r="D331" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E331" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F331" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G331" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H331" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>1415.86 €</t>
         </is>
       </c>
       <c r="I331" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="332" ht="18" customHeight="1">
+    <row r="332" ht="32" customHeight="1">
       <c r="A332" s="2" t="inlineStr">
         <is>
-          <t>AR17092</t>
+          <t>AR17099</t>
         </is>
       </c>
       <c r="B332" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C332" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 7,5kW, PDRV2E_007K50</t>
+          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
         </is>
       </c>
       <c r="D332" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E332" s="2" t="inlineStr">
         <is>
-          <t>7,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F332" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G332" s="2" t="inlineStr">
         <is>
           <t>11.50</t>
         </is>
       </c>
       <c r="H332" s="2" t="inlineStr">
         <is>
-          <t>1539.52 €</t>
+          <t>1848.65 €</t>
         </is>
       </c>
       <c r="I332" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="333" ht="18" customHeight="1">
+    <row r="333" ht="32" customHeight="1">
       <c r="A333" s="2" t="inlineStr">
         <is>
-          <t>AR17093</t>
+          <t>AR17100</t>
         </is>
       </c>
       <c r="B333" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C333" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
         </is>
       </c>
       <c r="D333" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E333" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F333" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G333" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H333" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1848.65 €</t>
         </is>
       </c>
       <c r="I333" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="334" ht="18" customHeight="1">
+    <row r="334" ht="32" customHeight="1">
       <c r="A334" s="2" t="inlineStr">
         <is>
-          <t>AR17094</t>
+          <t>AR17105</t>
         </is>
       </c>
       <c r="B334" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C334" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 4kW, PDRV2_004K00</t>
+          <t>LevelControl 2 BC1400DUNA016</t>
         </is>
       </c>
       <c r="D334" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E334" s="2" t="inlineStr">
         <is>
+          <t>4,0 kW</t>
+        </is>
+      </c>
+      <c r="F334" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G334" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="H334" s="2" t="inlineStr">
+        <is>
+          <t>667.12 €</t>
+        </is>
+      </c>
+      <c r="I334" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="335" ht="18" customHeight="1">
+      <c r="A335" s="2" t="inlineStr">
+        <is>
+          <t>AR17176</t>
+        </is>
+      </c>
+      <c r="B335" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C335" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-I 4kW, 5004K00 PD1</t>
+        </is>
+      </c>
+      <c r="D335" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E335" s="2" t="inlineStr">
+        <is>
           <t>4 kW</t>
         </is>
       </c>
-      <c r="F334" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="F335" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G335" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H335" s="2" t="inlineStr">
         <is>
-          <t>1848.65 €</t>
+          <t>1603.60 €</t>
         </is>
       </c>
       <c r="I335" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="336" ht="32" customHeight="1">
+    <row r="336" ht="18" customHeight="1">
       <c r="A336" s="2" t="inlineStr">
         <is>
-          <t>AR17100</t>
+          <t>AR17183</t>
         </is>
       </c>
       <c r="B336" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C336" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00</t>
+          <t>PumpDrive-I 4kW, 5004K00 PD1</t>
         </is>
       </c>
       <c r="D336" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E336" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F336" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G336" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H336" s="2" t="inlineStr">
         <is>
-          <t>1848.65 €</t>
+          <t>1603.60 €</t>
         </is>
       </c>
       <c r="I336" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="337" ht="32" customHeight="1">
+    <row r="337" ht="18" customHeight="1">
       <c r="A337" s="2" t="inlineStr">
         <is>
-          <t>AR17105</t>
+          <t>AR17184</t>
         </is>
       </c>
       <c r="B337" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C337" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC1400DUNA016</t>
+          <t>PumpDrive-I 4kW, 5004K00 PD1</t>
         </is>
       </c>
       <c r="D337" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E337" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>4 kW</t>
         </is>
       </c>
       <c r="F337" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G337" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H337" s="2" t="inlineStr">
         <is>
-          <t>667.12 €</t>
+          <t>1603.60 €</t>
         </is>
       </c>
       <c r="I337" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="338" ht="18" customHeight="1">
       <c r="A338" s="2" t="inlineStr">
         <is>
-          <t>AR17176</t>
+          <t>AR17218</t>
         </is>
       </c>
       <c r="B338" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C338" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 4kW, 5004K00 PD1</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
         </is>
       </c>
       <c r="D338" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E338" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F338" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G338" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H338" s="2" t="inlineStr">
         <is>
-          <t>1603.60 €</t>
+          <t>4937.98 €</t>
         </is>
       </c>
       <c r="I338" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="339" ht="18" customHeight="1">
       <c r="A339" s="2" t="inlineStr">
         <is>
-          <t>AR17183</t>
+          <t>AR17302</t>
         </is>
       </c>
       <c r="B339" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C339" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 4kW, 5004K00 PD1</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D339" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E339" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F339" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G339" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H339" s="2" t="inlineStr">
         <is>
-          <t>1603.60 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I339" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="340" ht="18" customHeight="1">
       <c r="A340" s="2" t="inlineStr">
         <is>
-          <t>AR17184</t>
+          <t>AR17303</t>
         </is>
       </c>
       <c r="B340" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C340" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 4kW, 5004K00 PD1</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D340" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E340" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F340" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G340" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H340" s="2" t="inlineStr">
         <is>
-          <t>1603.60 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I340" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="341" ht="18" customHeight="1">
       <c r="A341" s="2" t="inlineStr">
         <is>
-          <t>AR17218</t>
+          <t>AR17304</t>
         </is>
       </c>
       <c r="B341" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C341" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D341" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E341" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F341" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G341" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H341" s="2" t="inlineStr">
         <is>
-          <t>4937.98 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I341" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="342" ht="18" customHeight="1">
       <c r="A342" s="2" t="inlineStr">
         <is>
-          <t>AR17302</t>
+          <t>AR17305</t>
         </is>
       </c>
       <c r="B342" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C342" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D342" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E342" s="2" t="inlineStr">
         <is>
           <t>2,2 kW</t>
         </is>
       </c>
       <c r="F342" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G342" s="2" t="inlineStr">
         <is>
           <t>11.00</t>
         </is>
       </c>
       <c r="H342" s="2" t="inlineStr">
         <is>
           <t>1251.24 €</t>
         </is>
       </c>
       <c r="I342" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="343" ht="18" customHeight="1">
       <c r="A343" s="2" t="inlineStr">
         <is>
-          <t>AR17303</t>
+          <t>AR17321-01</t>
         </is>
       </c>
       <c r="B343" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C343" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
+          <t>PumpDrive R KSB202 132K00C</t>
         </is>
       </c>
       <c r="D343" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E343" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>132 kW</t>
         </is>
       </c>
       <c r="F343" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G343" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>84.00</t>
         </is>
       </c>
       <c r="H343" s="2" t="inlineStr">
         <is>
-          <t>1251.24 €</t>
+          <t>18037.48 €</t>
         </is>
       </c>
       <c r="I343" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="344" ht="18" customHeight="1">
       <c r="A344" s="2" t="inlineStr">
         <is>
-          <t>AR17304</t>
+          <t>AR17321-02</t>
         </is>
       </c>
       <c r="B344" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C344" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
+          <t>PumpDrive R KSB202 132K00C</t>
         </is>
       </c>
       <c r="D344" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E344" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>132 kW</t>
         </is>
       </c>
       <c r="F344" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G344" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>84.00</t>
         </is>
       </c>
       <c r="H344" s="2" t="inlineStr">
         <is>
-          <t>1251.24 €</t>
+          <t>18037.48 €</t>
         </is>
       </c>
       <c r="I344" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="345" ht="18" customHeight="1">
       <c r="A345" s="2" t="inlineStr">
         <is>
-          <t>AR17305</t>
+          <t>AR17365</t>
         </is>
       </c>
       <c r="B345" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C345" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
         </is>
       </c>
       <c r="D345" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E345" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F345" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G345" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H345" s="2" t="inlineStr">
         <is>
-          <t>1251.24 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I345" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="346" ht="18" customHeight="1">
       <c r="A346" s="2" t="inlineStr">
         <is>
-          <t>AR17321-01</t>
+          <t>AR17366</t>
         </is>
       </c>
       <c r="B346" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C346" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive R KSB202 132K00C</t>
+          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
         </is>
       </c>
       <c r="D346" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E346" s="2" t="inlineStr">
         <is>
-          <t>132 kW</t>
+          <t>22 kW</t>
         </is>
       </c>
       <c r="F346" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G346" s="2" t="inlineStr">
         <is>
-          <t>84.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H346" s="2" t="inlineStr">
         <is>
-          <t>18037.48 €</t>
+          <t>4297.04 €</t>
         </is>
       </c>
       <c r="I346" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="347" ht="18" customHeight="1">
       <c r="A347" s="2" t="inlineStr">
         <is>
-          <t>AR17321-02</t>
+          <t>AR17367</t>
         </is>
       </c>
       <c r="B347" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C347" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive R KSB202 132K00C</t>
+          <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
         </is>
       </c>
       <c r="D347" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E347" s="2" t="inlineStr">
         <is>
-          <t>132 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F347" s="2" t="inlineStr">
         <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G347" s="2" t="inlineStr">
+        <is>
+          <t>14.50</t>
+        </is>
+      </c>
+      <c r="H347" s="2" t="inlineStr">
+        <is>
+          <t>2157.79 €</t>
+        </is>
+      </c>
+      <c r="I347" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="348" ht="32" customHeight="1">
+      <c r="A348" s="2" t="inlineStr">
+        <is>
+          <t>AR17392-03</t>
+        </is>
+      </c>
+      <c r="B348" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C348" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BS2 400DPEQ100</t>
+        </is>
+      </c>
+      <c r="D348" s="2" t="inlineStr">
+        <is>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E348" s="2" t="inlineStr"/>
+      <c r="F348" s="2" t="inlineStr">
+        <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="G347" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="G348" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>17.00</t>
         </is>
       </c>
       <c r="H348" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>2467.84 €</t>
         </is>
       </c>
       <c r="I348" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="349" ht="18" customHeight="1">
+    <row r="349" ht="32" customHeight="1">
       <c r="A349" s="2" t="inlineStr">
         <is>
-          <t>AR17366</t>
+          <t>AR17393</t>
         </is>
       </c>
       <c r="B349" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C349" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 22kW, PDRV2_022K00</t>
+          <t>LevelControl 2 BS2 400 SUNA 180</t>
         </is>
       </c>
       <c r="D349" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E349" s="2" t="inlineStr"/>
       <c r="F349" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G349" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H349" s="2" t="inlineStr">
         <is>
-          <t>4297.04 €</t>
+          <t>3257.41 €</t>
         </is>
       </c>
       <c r="I349" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="350" ht="18" customHeight="1">
+    <row r="350" ht="32" customHeight="1">
       <c r="A350" s="2" t="inlineStr">
         <is>
-          <t>AR17367</t>
+          <t>AR17394-01</t>
         </is>
       </c>
       <c r="B350" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C350" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
+          <t>LevelControl Basic 2 BC1 400 DLEA 40</t>
         </is>
       </c>
       <c r="D350" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...6 lines deleted...]
-      </c>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E350" s="2" t="inlineStr"/>
       <c r="F350" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G350" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H350" s="2" t="inlineStr">
         <is>
-          <t>2157.79 €</t>
+          <t>2064.96 €</t>
         </is>
       </c>
       <c r="I350" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="351" ht="32" customHeight="1">
       <c r="A351" s="2" t="inlineStr">
         <is>
-          <t>AR17392-03</t>
+          <t>AR17394-02</t>
         </is>
       </c>
       <c r="B351" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C351" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400DPEQ100</t>
+          <t>LevelControl Basic 2 BC1 400 DLEA 40</t>
         </is>
       </c>
       <c r="D351" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E351" s="2" t="inlineStr"/>
       <c r="F351" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G351" s="2" t="inlineStr">
         <is>
-          <t>17.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H351" s="2" t="inlineStr">
         <is>
-          <t>2467.84 €</t>
+          <t>2064.96 €</t>
         </is>
       </c>
       <c r="I351" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="352" ht="32" customHeight="1">
       <c r="A352" s="2" t="inlineStr">
         <is>
-          <t>AR17393</t>
+          <t>AR17395</t>
         </is>
       </c>
       <c r="B352" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C352" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 SUNA 180</t>
+          <t>LevelControl 2 BS2 400 DFNO 100</t>
         </is>
       </c>
       <c r="D352" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E352" s="2" t="inlineStr"/>
       <c r="F352" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G352" s="2" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
       <c r="H352" s="2" t="inlineStr">
         <is>
-          <t>3257.41 €</t>
+          <t>1487.24 €</t>
         </is>
       </c>
       <c r="I352" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="353" ht="32" customHeight="1">
       <c r="A353" s="2" t="inlineStr">
         <is>
-          <t>AR17394-01</t>
+          <t>AR17396</t>
         </is>
       </c>
       <c r="B353" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C353" s="2" t="inlineStr">
         <is>
-          <t>LevelControl Basic 2 BC1 400 DLEA 40</t>
+          <t>LevelControl 2 BC2 230 DFNA 100</t>
         </is>
       </c>
       <c r="D353" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E353" s="2" t="inlineStr"/>
       <c r="F353" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G353" s="2" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
       <c r="H353" s="2" t="inlineStr">
         <is>
-          <t>2064.96 €</t>
+          <t>1045.11 €</t>
         </is>
       </c>
       <c r="I353" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="354" ht="32" customHeight="1">
       <c r="A354" s="2" t="inlineStr">
         <is>
-          <t>AR17394-02</t>
+          <t>AR17397-01</t>
         </is>
       </c>
       <c r="B354" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C354" s="2" t="inlineStr">
         <is>
-          <t>LevelControl Basic 2 BC1 400 DLEA 40</t>
+          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
         </is>
       </c>
       <c r="D354" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E354" s="2" t="inlineStr"/>
       <c r="F354" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G354" s="2" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
       <c r="H354" s="2" t="inlineStr">
         <is>
-          <t>2064.96 €</t>
+          <t>818.78 €</t>
         </is>
       </c>
       <c r="I354" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="355" ht="32" customHeight="1">
       <c r="A355" s="2" t="inlineStr">
         <is>
-          <t>AR17395</t>
+          <t>AR17397-02</t>
         </is>
       </c>
       <c r="B355" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C355" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 DFNO 100</t>
+          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
         </is>
       </c>
       <c r="D355" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E355" s="2" t="inlineStr"/>
       <c r="F355" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G355" s="2" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
       <c r="H355" s="2" t="inlineStr">
         <is>
-          <t>1487.24 €</t>
+          <t>818.78 €</t>
         </is>
       </c>
       <c r="I355" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="356" ht="32" customHeight="1">
       <c r="A356" s="2" t="inlineStr">
         <is>
-          <t>AR17396</t>
+          <t>AR17397-03</t>
         </is>
       </c>
       <c r="B356" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C356" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2 230 DFNA 100</t>
+          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
         </is>
       </c>
       <c r="D356" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E356" s="2" t="inlineStr"/>
       <c r="F356" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G356" s="2" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
       <c r="H356" s="2" t="inlineStr">
         <is>
-          <t>1045.11 €</t>
+          <t>818.78 €</t>
         </is>
       </c>
       <c r="I356" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="357" ht="32" customHeight="1">
       <c r="A357" s="2" t="inlineStr">
         <is>
-          <t>AR17397-01</t>
+          <t>AR17397-04</t>
         </is>
       </c>
       <c r="B357" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C357" s="2" t="inlineStr">
         <is>
           <t>LevelControl 2 BS2 400 DVNA 063B0</t>
         </is>
       </c>
       <c r="D357" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E357" s="2" t="inlineStr"/>
       <c r="F357" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G357" s="2" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
       <c r="H357" s="2" t="inlineStr">
         <is>
           <t>818.78 €</t>
         </is>
       </c>
       <c r="I357" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="358" ht="32" customHeight="1">
       <c r="A358" s="2" t="inlineStr">
         <is>
-          <t>AR17397-02</t>
+          <t>AR17397-05</t>
         </is>
       </c>
       <c r="B358" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C358" s="2" t="inlineStr">
         <is>
           <t>LevelControl 2 BS2 400 DVNA 063B0</t>
         </is>
       </c>
       <c r="D358" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E358" s="2" t="inlineStr"/>
       <c r="F358" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G358" s="2" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
       <c r="H358" s="2" t="inlineStr">
         <is>
           <t>818.78 €</t>
         </is>
       </c>
       <c r="I358" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="359" ht="32" customHeight="1">
+    <row r="359" ht="18" customHeight="1">
       <c r="A359" s="2" t="inlineStr">
         <is>
-          <t>AR17397-03</t>
+          <t>AR17405</t>
         </is>
       </c>
       <c r="B359" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C359" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
-[...6 lines deleted...]
-      </c>
+          <t>Freiluftsäule   FLS 1000X1000X420 MM</t>
+        </is>
+      </c>
+      <c r="D359" s="2" t="inlineStr"/>
       <c r="E359" s="2" t="inlineStr"/>
       <c r="F359" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G359" s="2" t="inlineStr">
         <is>
           <t>25.00</t>
         </is>
       </c>
       <c r="H359" s="2" t="inlineStr">
         <is>
-          <t>818.78 €</t>
+          <t>2277.77 €</t>
         </is>
       </c>
       <c r="I359" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="360" ht="32" customHeight="1">
       <c r="A360" s="2" t="inlineStr">
         <is>
-          <t>AR17397-04</t>
+          <t>AR17417</t>
         </is>
       </c>
       <c r="B360" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C360" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
+          <t>LevelControl 2 BC1 400DFNO 040 FR</t>
         </is>
       </c>
       <c r="D360" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E360" s="2" t="inlineStr"/>
       <c r="F360" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G360" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="H360" s="2" t="inlineStr">
         <is>
-          <t>818.78 €</t>
+          <t>833.65 €</t>
         </is>
       </c>
       <c r="I360" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="361" ht="32" customHeight="1">
+    <row r="361" ht="18" customHeight="1">
       <c r="A361" s="2" t="inlineStr">
         <is>
-          <t>AR17397-05</t>
+          <t>AR17418</t>
         </is>
       </c>
       <c r="B361" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C361" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 DVNA 063B0</t>
+          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
         </is>
       </c>
       <c r="D361" s="2" t="inlineStr">
         <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E361" s="2" t="inlineStr">
+        <is>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="F361" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G361" s="2" t="inlineStr">
+        <is>
+          <t>7.50</t>
+        </is>
+      </c>
+      <c r="H361" s="2" t="inlineStr">
+        <is>
+          <t>1393.18 €</t>
+        </is>
+      </c>
+      <c r="I361" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="362" ht="32" customHeight="1">
+      <c r="A362" s="2" t="inlineStr">
+        <is>
+          <t>AR17526</t>
+        </is>
+      </c>
+      <c r="B362" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C362" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BC2400DUNA040</t>
+        </is>
+      </c>
+      <c r="D362" s="2" t="inlineStr">
+        <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E361" s="2" t="inlineStr"/>
-[...37 lines deleted...]
-      <c r="D362" s="2" t="inlineStr"/>
       <c r="E362" s="2" t="inlineStr"/>
       <c r="F362" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G362" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H362" s="2" t="inlineStr">
         <is>
-          <t>2277.77 €</t>
+          <t>835.21 €</t>
         </is>
       </c>
       <c r="I362" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="363" ht="32" customHeight="1">
+    <row r="363" ht="18" customHeight="1">
       <c r="A363" s="2" t="inlineStr">
         <is>
-          <t>AR17417</t>
+          <t>AR17530</t>
         </is>
       </c>
       <c r="B363" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C363" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC1 400DFNO 040 FR</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D363" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E363" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E363" s="2" t="inlineStr">
+        <is>
+          <t>30 kW</t>
+        </is>
+      </c>
       <c r="F363" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G363" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H363" s="2" t="inlineStr">
         <is>
-          <t>833.65 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I363" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="364" ht="18" customHeight="1">
       <c r="A364" s="2" t="inlineStr">
         <is>
-          <t>AR17418</t>
+          <t>AR17531</t>
         </is>
       </c>
       <c r="B364" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C364" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D364" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E364" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F364" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G364" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H364" s="2" t="inlineStr">
         <is>
-          <t>1393.18 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I364" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="365" ht="32" customHeight="1">
+    <row r="365" ht="18" customHeight="1">
       <c r="A365" s="2" t="inlineStr">
         <is>
-          <t>AR17526</t>
+          <t>AR17533</t>
         </is>
       </c>
       <c r="B365" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C365" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2400DUNA040</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D365" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E365" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E365" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
       <c r="F365" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G365" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H365" s="2" t="inlineStr">
         <is>
-          <t>835.21 €</t>
+          <t>1294.63 €</t>
         </is>
       </c>
       <c r="I365" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="366" ht="18" customHeight="1">
       <c r="A366" s="2" t="inlineStr">
         <is>
-          <t>AR17530</t>
+          <t>AR17706</t>
         </is>
       </c>
       <c r="B366" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C366" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-I 3kW, 5003K00 PD1</t>
         </is>
       </c>
       <c r="D366" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E366" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F366" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G366" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H366" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>1428.77 €</t>
         </is>
       </c>
       <c r="I366" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="367" ht="18" customHeight="1">
       <c r="A367" s="2" t="inlineStr">
         <is>
-          <t>AR17531</t>
+          <t>AR17713</t>
         </is>
       </c>
       <c r="B367" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C367" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D367" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E367" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F367" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G367" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H367" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I367" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="368" ht="18" customHeight="1">
       <c r="A368" s="2" t="inlineStr">
         <is>
-          <t>AR17533</t>
+          <t>AR17716</t>
         </is>
       </c>
       <c r="B368" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C368" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>PumpDrive-II, 15kW, PDRV2_R015K00</t>
         </is>
       </c>
       <c r="D368" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E368" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F368" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G368" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H368" s="2" t="inlineStr">
         <is>
-          <t>1294.63 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I368" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="369" ht="18" customHeight="1">
       <c r="A369" s="2" t="inlineStr">
         <is>
-          <t>AR17706</t>
+          <t>AR17717</t>
         </is>
       </c>
       <c r="B369" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C369" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 3kW, 5003K00 PD1</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D369" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E369" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F369" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G369" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H369" s="2" t="inlineStr">
         <is>
-          <t>1428.77 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I369" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="370" ht="18" customHeight="1">
       <c r="A370" s="2" t="inlineStr">
         <is>
-          <t>AR17713</t>
+          <t>AR17718</t>
         </is>
       </c>
       <c r="B370" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C370" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D370" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E370" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F370" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G370" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H370" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I370" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="371" ht="18" customHeight="1">
       <c r="A371" s="2" t="inlineStr">
         <is>
-          <t>AR17716</t>
+          <t>AR17719</t>
         </is>
       </c>
       <c r="B371" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C371" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_R015K00</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D371" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E371" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F371" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G371" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H371" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I371" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="372" ht="18" customHeight="1">
       <c r="A372" s="2" t="inlineStr">
         <is>
-          <t>AR17717</t>
+          <t>AR17721</t>
         </is>
       </c>
       <c r="B372" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C372" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
         </is>
       </c>
       <c r="D372" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E372" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F372" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G372" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H372" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1304.42 €</t>
         </is>
       </c>
       <c r="I372" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="373" ht="18" customHeight="1">
       <c r="A373" s="2" t="inlineStr">
         <is>
-          <t>AR17718</t>
+          <t>AR17723</t>
         </is>
       </c>
       <c r="B373" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C373" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
         </is>
       </c>
       <c r="D373" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E373" s="2" t="inlineStr">
         <is>
           <t>18,5 kW</t>
         </is>
       </c>
       <c r="F373" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G373" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
       <c r="H373" s="2" t="inlineStr">
         <is>
           <t>3703.48 €</t>
         </is>
       </c>
       <c r="I373" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="374" ht="18" customHeight="1">
       <c r="A374" s="2" t="inlineStr">
         <is>
-          <t>AR17719</t>
+          <t>AR17749</t>
         </is>
       </c>
       <c r="B374" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C374" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-R, 18,5 kW, KSB202 018K50C IP20</t>
         </is>
       </c>
       <c r="D374" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E374" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F374" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G374" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H374" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>3737.71 €</t>
         </is>
       </c>
       <c r="I374" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="375" ht="18" customHeight="1">
       <c r="A375" s="2" t="inlineStr">
         <is>
-          <t>AR17721</t>
+          <t>AR17750</t>
         </is>
       </c>
       <c r="B375" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C375" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
+          <t>PumpDrive-R, 18,5 kW, KSB202 018K50C IP20</t>
         </is>
       </c>
       <c r="D375" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E375" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F375" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G375" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H375" s="2" t="inlineStr">
         <is>
-          <t>1304.42 €</t>
+          <t>3737.71 €</t>
         </is>
       </c>
       <c r="I375" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="376" ht="18" customHeight="1">
       <c r="A376" s="2" t="inlineStr">
         <is>
-          <t>AR17722</t>
+          <t>AR17751</t>
         </is>
       </c>
       <c r="B376" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C376" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 3kW, PDRV2_R003K00</t>
+          <t>PumpDrive-R, 3kW, KSB202 003K00C IP20</t>
         </is>
       </c>
       <c r="D376" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E376" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F376" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G376" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>6.50</t>
         </is>
       </c>
       <c r="H376" s="2" t="inlineStr">
         <is>
-          <t>1363.30 €</t>
+          <t>1552.11 €</t>
         </is>
       </c>
       <c r="I376" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="377" ht="18" customHeight="1">
       <c r="A377" s="2" t="inlineStr">
         <is>
-          <t>AR17723</t>
+          <t>AR17753</t>
         </is>
       </c>
       <c r="B377" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C377" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
+          <t>PumpDrive-R, 11 kW, KSB202 011K00C IP20</t>
         </is>
       </c>
       <c r="D377" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E377" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F377" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G377" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H377" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>3133.70 €</t>
         </is>
       </c>
       <c r="I377" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="378" ht="18" customHeight="1">
       <c r="A378" s="2" t="inlineStr">
         <is>
-          <t>AR17749</t>
+          <t>AR17809</t>
         </is>
       </c>
       <c r="B378" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C378" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 18,5 kW, KSB202 018K50C IP20</t>
+          <t>PumpDrive-II, 30kW, PDRV2_R030K00</t>
         </is>
       </c>
       <c r="D378" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E378" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F378" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G378" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H378" s="2" t="inlineStr">
         <is>
-          <t>3737.71 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I378" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="379" ht="18" customHeight="1">
       <c r="A379" s="2" t="inlineStr">
         <is>
-          <t>AR17750</t>
+          <t>AR17810</t>
         </is>
       </c>
       <c r="B379" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C379" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 18,5 kW, KSB202 018K50C IP20</t>
+          <t>PumpDrive-II MyFlow, 11kW, PDRV2I_011K00</t>
         </is>
       </c>
       <c r="D379" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E379" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F379" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G379" s="2" t="inlineStr">
         <is>
           <t>12.00</t>
         </is>
       </c>
       <c r="H379" s="2" t="inlineStr">
         <is>
-          <t>3737.71 €</t>
+          <t>1902.48 €</t>
         </is>
       </c>
       <c r="I379" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="380" ht="18" customHeight="1">
       <c r="A380" s="2" t="inlineStr">
         <is>
-          <t>AR17751</t>
+          <t>AR17811</t>
         </is>
       </c>
       <c r="B380" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C380" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 3kW, KSB202 003K00C IP20</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
         </is>
       </c>
       <c r="D380" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E380" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F380" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G380" s="2" t="inlineStr">
         <is>
-          <t>6.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H380" s="2" t="inlineStr">
         <is>
-          <t>1552.11 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I380" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="381" ht="18" customHeight="1">
       <c r="A381" s="2" t="inlineStr">
         <is>
-          <t>AR17753</t>
+          <t>AR17812</t>
         </is>
       </c>
       <c r="B381" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C381" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-R, 11 kW, KSB202 011K00C IP20</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D381" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E381" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F381" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G381" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H381" s="2" t="inlineStr">
         <is>
-          <t>3133.70 €</t>
+          <t>1294.63 €</t>
         </is>
       </c>
       <c r="I381" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="382" ht="18" customHeight="1">
       <c r="A382" s="2" t="inlineStr">
         <is>
-          <t>AR17809</t>
+          <t>AR17827</t>
         </is>
       </c>
       <c r="B382" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C382" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_R030K00</t>
+          <t>PumpDrive-R, 37 kW, PDRVR_037K00, IP55</t>
         </is>
       </c>
       <c r="D382" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E382" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F382" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G382" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>56.00</t>
         </is>
       </c>
       <c r="H382" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
-[...8 lines deleted...]
-    <row r="383" ht="18" customHeight="1">
+          <t>7886.42 €</t>
+        </is>
+      </c>
+      <c r="I382" s="2" t="inlineStr"/>
+    </row>
+    <row r="383" ht="32" customHeight="1">
       <c r="A383" s="2" t="inlineStr">
         <is>
-          <t>AR17810</t>
+          <t>AR17828</t>
         </is>
       </c>
       <c r="B383" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C383" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II MyFlow, 11kW, PDRV2I_011K00</t>
+          <t>LevelControl 2 BC2230DFNM0630FR</t>
         </is>
       </c>
       <c r="D383" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E383" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>2,5 kW</t>
         </is>
       </c>
       <c r="F383" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G383" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H383" s="2" t="inlineStr">
         <is>
-          <t>1902.48 €</t>
+          <t>1041.88 €</t>
         </is>
       </c>
       <c r="I383" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="384" ht="18" customHeight="1">
       <c r="A384" s="2" t="inlineStr">
         <is>
-          <t>AR17811</t>
+          <t>AR17850</t>
         </is>
       </c>
       <c r="B384" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C384" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_0018K50</t>
+          <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
         </is>
       </c>
       <c r="D384" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E384" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F384" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G384" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>14.50</t>
         </is>
       </c>
       <c r="H384" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>2157.79 €</t>
         </is>
       </c>
       <c r="I384" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="385" ht="18" customHeight="1">
+    <row r="385" ht="32" customHeight="1">
       <c r="A385" s="2" t="inlineStr">
         <is>
-          <t>AR17812</t>
+          <t>AR17851</t>
         </is>
       </c>
       <c r="B385" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C385" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>LevelControl 2 BC2230DFNO100</t>
         </is>
       </c>
       <c r="D385" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
-[...2 lines deleted...]
-      <c r="E385" s="2" t="inlineStr">
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E385" s="2" t="inlineStr"/>
+      <c r="F385" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G385" s="2" t="inlineStr">
+        <is>
+          <t>5.00</t>
+        </is>
+      </c>
+      <c r="H385" s="2" t="inlineStr">
+        <is>
+          <t>889.24 €</t>
+        </is>
+      </c>
+      <c r="I385" s="2" t="inlineStr"/>
+    </row>
+    <row r="386" ht="32" customHeight="1">
+      <c r="A386" s="2" t="inlineStr">
+        <is>
+          <t>AR17887-02</t>
+        </is>
+      </c>
+      <c r="B386" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C386" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl BASIC 2 BC1400DUNO063</t>
+        </is>
+      </c>
+      <c r="D386" s="2" t="inlineStr">
+        <is>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E386" s="2" t="inlineStr">
         <is>
           <t>5,5 kW</t>
         </is>
       </c>
-      <c r="F385" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="F386" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G386" s="2" t="inlineStr">
         <is>
-          <t>56.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H386" s="2" t="inlineStr">
         <is>
-          <t>7886.42 €</t>
-[...2 lines deleted...]
-      <c r="I386" s="2" t="inlineStr"/>
+          <t>516.59 €</t>
+        </is>
+      </c>
+      <c r="I386" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
     </row>
     <row r="387" ht="32" customHeight="1">
       <c r="A387" s="2" t="inlineStr">
         <is>
-          <t>AR17828</t>
+          <t>AR17887-03</t>
         </is>
       </c>
       <c r="B387" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C387" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2230DFNM0630FR</t>
+          <t>LevelControl BASIC 2 BC1400DUNO063</t>
         </is>
       </c>
       <c r="D387" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E387" s="2" t="inlineStr">
         <is>
-          <t>2,5 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F387" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G387" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H387" s="2" t="inlineStr">
         <is>
-          <t>1041.88 €</t>
+          <t>516.59 €</t>
         </is>
       </c>
       <c r="I387" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="388" ht="18" customHeight="1">
       <c r="A388" s="2" t="inlineStr">
         <is>
-          <t>AR17850</t>
+          <t>AR17919</t>
         </is>
       </c>
       <c r="B388" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C388" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D388" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E388" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F388" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G388" s="2" t="inlineStr">
         <is>
-          <t>14.50</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H388" s="2" t="inlineStr">
         <is>
-          <t>2157.79 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I388" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="389" ht="32" customHeight="1">
+    <row r="389" ht="18" customHeight="1">
       <c r="A389" s="2" t="inlineStr">
         <is>
-          <t>AR17851</t>
+          <t>AR17996</t>
         </is>
       </c>
       <c r="B389" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C389" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2230DFNO100</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D389" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E389" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E389" s="2" t="inlineStr">
+        <is>
+          <t>15 kW</t>
+        </is>
+      </c>
       <c r="F389" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G389" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H389" s="2" t="inlineStr">
         <is>
-          <t>889.24 €</t>
-[...4 lines deleted...]
-    <row r="390" ht="32" customHeight="1">
+          <t>3116.06 €</t>
+        </is>
+      </c>
+      <c r="I389" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="390" ht="18" customHeight="1">
       <c r="A390" s="2" t="inlineStr">
         <is>
-          <t>AR17887-02</t>
+          <t>AR17998</t>
         </is>
       </c>
       <c r="B390" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C390" s="2" t="inlineStr">
         <is>
-          <t>LevelControl BASIC 2 BC1400DUNO063</t>
+          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
         </is>
       </c>
       <c r="D390" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E390" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F390" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G390" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>11.00</t>
         </is>
       </c>
       <c r="H390" s="2" t="inlineStr">
         <is>
-          <t>516.59 €</t>
+          <t>1251.24 €</t>
         </is>
       </c>
       <c r="I390" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="391" ht="32" customHeight="1">
       <c r="A391" s="2" t="inlineStr">
         <is>
-          <t>AR17887-03</t>
+          <t>AR18015</t>
         </is>
       </c>
       <c r="B391" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C391" s="2" t="inlineStr">
         <is>
-          <t>LevelControl BASIC 2 BC1400DUNO063</t>
+          <t>Levelcontrol 2 BC1400DFNO100</t>
         </is>
       </c>
       <c r="D391" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E391" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F391" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G391" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H391" s="2" t="inlineStr">
         <is>
-          <t>516.59 €</t>
+          <t>543.79 €</t>
         </is>
       </c>
       <c r="I391" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="392" ht="18" customHeight="1">
+    <row r="392" ht="32" customHeight="1">
       <c r="A392" s="2" t="inlineStr">
         <is>
-          <t>AR17919</t>
+          <t>AR18015-01</t>
         </is>
       </c>
       <c r="B392" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C392" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>Levelcontrol 2 BC1400DFNO100</t>
         </is>
       </c>
       <c r="D392" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E392" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F392" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G392" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H392" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>543.79 €</t>
         </is>
       </c>
       <c r="I392" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="393" ht="18" customHeight="1">
+    <row r="393" ht="32" customHeight="1">
       <c r="A393" s="2" t="inlineStr">
         <is>
-          <t>AR17996</t>
+          <t>AR18015-02</t>
         </is>
       </c>
       <c r="B393" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C393" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>Levelcontrol 2 BC1400DFNO100</t>
         </is>
       </c>
       <c r="D393" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E393" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F393" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G393" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H393" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>543.79 €</t>
         </is>
       </c>
       <c r="I393" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="394" ht="18" customHeight="1">
       <c r="A394" s="2" t="inlineStr">
         <is>
-          <t>AR17998</t>
+          <t>AR18037</t>
         </is>
       </c>
       <c r="B394" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C394" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 2,2KW, 5002K20 PD1</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D394" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E394" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F394" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G394" s="2" t="inlineStr">
         <is>
-          <t>11.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H394" s="2" t="inlineStr">
         <is>
-          <t>1251.24 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I394" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="395" ht="32" customHeight="1">
+    <row r="395" ht="18" customHeight="1">
       <c r="A395" s="2" t="inlineStr">
         <is>
-          <t>AR18015</t>
+          <t>AR18048-02</t>
         </is>
       </c>
       <c r="B395" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C395" s="2" t="inlineStr">
         <is>
-          <t>Levelcontrol 2 BC1400DFNO100</t>
+          <t>PumpDrive-II, 0,55kW, PDRV2_000k55 inkl. M12 Modul</t>
         </is>
       </c>
       <c r="D395" s="2" t="inlineStr">
         <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E395" s="2" t="inlineStr">
+        <is>
+          <t>0,55 kW</t>
+        </is>
+      </c>
+      <c r="F395" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G395" s="2" t="inlineStr">
+        <is>
+          <t>7.00</t>
+        </is>
+      </c>
+      <c r="H395" s="2" t="inlineStr">
+        <is>
+          <t>1931.08 €</t>
+        </is>
+      </c>
+      <c r="I395" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="396" ht="18" customHeight="1">
+      <c r="A396" s="2" t="inlineStr">
+        <is>
+          <t>AR18091</t>
+        </is>
+      </c>
+      <c r="B396" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C396" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 11kW, PDRV2_011K00</t>
+        </is>
+      </c>
+      <c r="D396" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E396" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
+      <c r="F396" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G396" s="2" t="inlineStr">
+        <is>
+          <t>14.50</t>
+        </is>
+      </c>
+      <c r="H396" s="2" t="inlineStr">
+        <is>
+          <t>2157.79 €</t>
+        </is>
+      </c>
+      <c r="I396" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="397" ht="18" customHeight="1">
+      <c r="A397" s="2" t="inlineStr">
+        <is>
+          <t>AR18092</t>
+        </is>
+      </c>
+      <c r="B397" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C397" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 30kW, PDRV2_R030K00</t>
+        </is>
+      </c>
+      <c r="D397" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E397" s="2" t="inlineStr">
+        <is>
+          <t>30 kW</t>
+        </is>
+      </c>
+      <c r="F397" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G397" s="2" t="inlineStr">
+        <is>
+          <t>48.00</t>
+        </is>
+      </c>
+      <c r="H397" s="2" t="inlineStr">
+        <is>
+          <t>4865.84 €</t>
+        </is>
+      </c>
+      <c r="I397" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="398" ht="32" customHeight="1">
+      <c r="A398" s="2" t="inlineStr">
+        <is>
+          <t>AR18141-01</t>
+        </is>
+      </c>
+      <c r="B398" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C398" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BC2 230 DUNM 040</t>
+        </is>
+      </c>
+      <c r="D398" s="2" t="inlineStr">
+        <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E395" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F395" s="2" t="inlineStr">
+      <c r="E398" s="2" t="inlineStr">
+        <is>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="F398" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="G395" s="2" t="inlineStr">
-[...31 lines deleted...]
-      <c r="D396" s="2" t="inlineStr">
+      <c r="G398" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="H398" s="2" t="inlineStr">
+        <is>
+          <t>1026.92 €</t>
+        </is>
+      </c>
+      <c r="I398" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="399" ht="32" customHeight="1">
+      <c r="A399" s="2" t="inlineStr">
+        <is>
+          <t>AR18141-02</t>
+        </is>
+      </c>
+      <c r="B399" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C399" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BC2 230 DUNM 040</t>
+        </is>
+      </c>
+      <c r="D399" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E396" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F396" s="2" t="inlineStr">
+      <c r="E399" s="2" t="inlineStr">
+        <is>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="F399" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="G396" s="2" t="inlineStr">
-[...31 lines deleted...]
-      <c r="D397" s="2" t="inlineStr">
+      <c r="G399" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="H399" s="2" t="inlineStr">
+        <is>
+          <t>1026.92 €</t>
+        </is>
+      </c>
+      <c r="I399" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="400" ht="32" customHeight="1">
+      <c r="A400" s="2" t="inlineStr">
+        <is>
+          <t>AR18142</t>
+        </is>
+      </c>
+      <c r="B400" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C400" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BC2 230 DFNO 100</t>
+        </is>
+      </c>
+      <c r="D400" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E397" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F397" s="2" t="inlineStr">
+      <c r="E400" s="2" t="inlineStr"/>
+      <c r="F400" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="G397" s="2" t="inlineStr">
-[...88 lines deleted...]
-      <c r="F399" s="2" t="inlineStr">
+      <c r="G400" s="2" t="inlineStr">
+        <is>
+          <t>8.00</t>
+        </is>
+      </c>
+      <c r="H400" s="2" t="inlineStr">
+        <is>
+          <t>889.24 €</t>
+        </is>
+      </c>
+      <c r="I400" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="401" ht="32" customHeight="1">
+      <c r="A401" s="2" t="inlineStr">
+        <is>
+          <t>AR18148</t>
+        </is>
+      </c>
+      <c r="B401" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C401" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BS2 400 SFNR 140</t>
+        </is>
+      </c>
+      <c r="D401" s="2" t="inlineStr">
+        <is>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E401" s="2" t="inlineStr">
+        <is>
+          <t>5,5 kW</t>
+        </is>
+      </c>
+      <c r="F401" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="G399" s="2" t="inlineStr">
-[...92 lines deleted...]
-      </c>
       <c r="G401" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>41.00</t>
         </is>
       </c>
       <c r="H401" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>2757.41 €</t>
         </is>
       </c>
       <c r="I401" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="402" ht="32" customHeight="1">
       <c r="A402" s="2" t="inlineStr">
         <is>
-          <t>AR18141-01</t>
+          <t>AR18176</t>
         </is>
       </c>
       <c r="B402" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C402" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2 230 DUNM 040</t>
+          <t>LevelControl 2 BC2 230DFNA100</t>
         </is>
       </c>
       <c r="D402" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E402" s="2" t="inlineStr">
         <is>
-          <t>4 kW</t>
+          <t>4,0 kW</t>
         </is>
       </c>
       <c r="F402" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G402" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H402" s="2" t="inlineStr">
         <is>
-          <t>1026.92 €</t>
+          <t>1100.17 €</t>
         </is>
       </c>
       <c r="I402" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="403" ht="32" customHeight="1">
       <c r="A403" s="2" t="inlineStr">
         <is>
-          <t>AR18141-02</t>
+          <t>AR18196</t>
         </is>
       </c>
       <c r="B403" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C403" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2 230 DUNM 040</t>
+          <t>LevelControl 2 BC2400DUNO040</t>
         </is>
       </c>
       <c r="D403" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E403" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E403" s="2" t="inlineStr"/>
       <c r="F403" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G403" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H403" s="2" t="inlineStr">
         <is>
-          <t>1026.92 €</t>
+          <t>976.96 €</t>
         </is>
       </c>
       <c r="I403" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="404" ht="32" customHeight="1">
       <c r="A404" s="2" t="inlineStr">
         <is>
-          <t>AR18142</t>
+          <t>AR18239</t>
         </is>
       </c>
       <c r="B404" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C404" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2 230 DFNO 100</t>
+          <t>LevelControl 2 BC2230DFNO100</t>
         </is>
       </c>
       <c r="D404" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E404" s="2" t="inlineStr"/>
       <c r="F404" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G404" s="2" t="inlineStr">
         <is>
-          <t>8.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H404" s="2" t="inlineStr">
         <is>
-          <t>950.39 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>889.24 €</t>
+        </is>
+      </c>
+      <c r="I404" s="2" t="inlineStr"/>
     </row>
     <row r="405" ht="32" customHeight="1">
       <c r="A405" s="2" t="inlineStr">
         <is>
-          <t>AR18148</t>
+          <t>AR18239-01</t>
         </is>
       </c>
       <c r="B405" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C405" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 SFNR 140</t>
+          <t>LevelControl 2 BC2230DFNO100</t>
         </is>
       </c>
       <c r="D405" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E405" s="2" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E405" s="2" t="inlineStr"/>
       <c r="F405" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G405" s="2" t="inlineStr">
         <is>
-          <t>41.00</t>
+          <t>5.00</t>
         </is>
       </c>
       <c r="H405" s="2" t="inlineStr">
         <is>
-          <t>2757.41 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>889.24 €</t>
+        </is>
+      </c>
+      <c r="I405" s="2" t="inlineStr"/>
     </row>
     <row r="406" ht="32" customHeight="1">
       <c r="A406" s="2" t="inlineStr">
         <is>
-          <t>AR18176</t>
+          <t>AR18240</t>
         </is>
       </c>
       <c r="B406" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C406" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2 230DFNA100</t>
+          <t>LevelControl 2 BC2400DUNO040</t>
         </is>
       </c>
       <c r="D406" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E406" s="2" t="inlineStr">
         <is>
           <t>4,0 kW</t>
         </is>
       </c>
       <c r="F406" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G406" s="2" t="inlineStr">
         <is>
           <t>7.00</t>
         </is>
       </c>
       <c r="H406" s="2" t="inlineStr">
         <is>
-          <t>1100.17 €</t>
+          <t>1000.41 €</t>
         </is>
       </c>
       <c r="I406" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="407" ht="32" customHeight="1">
       <c r="A407" s="2" t="inlineStr">
         <is>
-          <t>AR18196</t>
+          <t>AR18256</t>
         </is>
       </c>
       <c r="B407" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C407" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2400DUNO040</t>
+          <t>LevelControl 2 BC1 230 DFNO 100</t>
         </is>
       </c>
       <c r="D407" s="2" t="inlineStr">
         <is>
           <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E407" s="2" t="inlineStr"/>
+      <c r="E407" s="2" t="inlineStr">
+        <is>
+          <t>2,3 kW</t>
+        </is>
+      </c>
       <c r="F407" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G407" s="2" t="inlineStr">
         <is>
           <t>7.00</t>
         </is>
       </c>
       <c r="H407" s="2" t="inlineStr">
         <is>
-          <t>976.96 €</t>
+          <t>709.10 €</t>
         </is>
       </c>
       <c r="I407" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="408" ht="32" customHeight="1">
       <c r="A408" s="2" t="inlineStr">
         <is>
-          <t>AR18239</t>
+          <t>AR18256-01</t>
         </is>
       </c>
       <c r="B408" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C408" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2230DFNO100</t>
+          <t>LevelControl 2 BC1 230 DFNO 100</t>
         </is>
       </c>
       <c r="D408" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E408" s="2" t="inlineStr"/>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E408" s="2" t="inlineStr">
+        <is>
+          <t>2,3 kW</t>
+        </is>
+      </c>
       <c r="F408" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G408" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H408" s="2" t="inlineStr">
         <is>
-          <t>889.24 €</t>
-[...2 lines deleted...]
-      <c r="I408" s="2" t="inlineStr"/>
+          <t>709.10 €</t>
+        </is>
+      </c>
+      <c r="I408" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
     </row>
     <row r="409" ht="32" customHeight="1">
       <c r="A409" s="2" t="inlineStr">
         <is>
-          <t>AR18239-01</t>
+          <t>AR18256-02</t>
         </is>
       </c>
       <c r="B409" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C409" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2230DFNO100</t>
+          <t>LevelControl 2 BC1 230 DFNO 100</t>
         </is>
       </c>
       <c r="D409" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E409" s="2" t="inlineStr"/>
+          <t>Einzelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E409" s="2" t="inlineStr">
+        <is>
+          <t>2,3 kW</t>
+        </is>
+      </c>
       <c r="F409" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G409" s="2" t="inlineStr">
         <is>
-          <t>5.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H409" s="2" t="inlineStr">
         <is>
-          <t>889.24 €</t>
-[...4 lines deleted...]
-    <row r="410" ht="32" customHeight="1">
+          <t>709.10 €</t>
+        </is>
+      </c>
+      <c r="I409" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="410" ht="18" customHeight="1">
       <c r="A410" s="2" t="inlineStr">
         <is>
-          <t>AR18240</t>
+          <t>AR18379-01</t>
         </is>
       </c>
       <c r="B410" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C410" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2400DUNO040</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D410" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E410" s="2" t="inlineStr">
         <is>
-          <t>4,0 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F410" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G410" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H410" s="2" t="inlineStr">
         <is>
-          <t>1000.41 €</t>
+          <t>1726.17 €</t>
         </is>
       </c>
       <c r="I410" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="411" ht="32" customHeight="1">
+    <row r="411" ht="18" customHeight="1">
       <c r="A411" s="2" t="inlineStr">
         <is>
-          <t>AR18256</t>
+          <t>AR18379-02</t>
         </is>
       </c>
       <c r="B411" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C411" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC1 230 DFNO 100</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D411" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E411" s="2" t="inlineStr">
         <is>
-          <t>2,3 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F411" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G411" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H411" s="2" t="inlineStr">
         <is>
-          <t>709.10 €</t>
+          <t>1726.17 €</t>
         </is>
       </c>
       <c r="I411" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="412" ht="32" customHeight="1">
+    <row r="412" ht="18" customHeight="1">
       <c r="A412" s="2" t="inlineStr">
         <is>
-          <t>AR18256-01</t>
+          <t>AR18379-03</t>
         </is>
       </c>
       <c r="B412" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C412" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC1 230 DFNO 100</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D412" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E412" s="2" t="inlineStr">
         <is>
-          <t>2,3 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F412" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G412" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H412" s="2" t="inlineStr">
         <is>
-          <t>709.10 €</t>
+          <t>1726.17 €</t>
         </is>
       </c>
       <c r="I412" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="413" ht="32" customHeight="1">
+    <row r="413" ht="18" customHeight="1">
       <c r="A413" s="2" t="inlineStr">
         <is>
-          <t>AR18256-02</t>
+          <t>AR18383</t>
         </is>
       </c>
       <c r="B413" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C413" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC1 230 DFNO 100</t>
+          <t>PumpDrive-II, 30kW, PDRV2_R030K00</t>
         </is>
       </c>
       <c r="D413" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E413" s="2" t="inlineStr">
         <is>
-          <t>2,3 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F413" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G413" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>48.00</t>
         </is>
       </c>
       <c r="H413" s="2" t="inlineStr">
         <is>
-          <t>709.10 €</t>
+          <t>4865.84 €</t>
         </is>
       </c>
       <c r="I413" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="414" ht="18" customHeight="1">
       <c r="A414" s="2" t="inlineStr">
         <is>
-          <t>AR18379-01</t>
+          <t>AR18384</t>
         </is>
       </c>
       <c r="B414" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C414" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
         </is>
       </c>
       <c r="D414" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E414" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>2,2 kW</t>
         </is>
       </c>
       <c r="F414" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G414" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>8.50</t>
         </is>
       </c>
       <c r="H414" s="2" t="inlineStr">
         <is>
-          <t>1726.17 €</t>
+          <t>1304.42 €</t>
         </is>
       </c>
       <c r="I414" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="415" ht="18" customHeight="1">
       <c r="A415" s="2" t="inlineStr">
         <is>
-          <t>AR18379-02</t>
+          <t>AR18385</t>
         </is>
       </c>
       <c r="B415" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C415" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>PumpDrive-II, 1,1kW, PDRV2_001K10</t>
         </is>
       </c>
       <c r="D415" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E415" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F415" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G415" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H415" s="2" t="inlineStr">
         <is>
-          <t>1726.17 €</t>
+          <t>1247.79 €</t>
         </is>
       </c>
       <c r="I415" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="416" ht="18" customHeight="1">
       <c r="A416" s="2" t="inlineStr">
         <is>
-          <t>AR18379-03</t>
+          <t>AR18782</t>
         </is>
       </c>
       <c r="B416" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C416" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D416" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E416" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F416" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G416" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H416" s="2" t="inlineStr">
         <is>
-          <t>1726.17 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I416" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="417" ht="18" customHeight="1">
       <c r="A417" s="2" t="inlineStr">
         <is>
-          <t>AR18383</t>
+          <t>AR18783</t>
         </is>
       </c>
       <c r="B417" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C417" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_R030K00</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D417" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E417" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F417" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G417" s="2" t="inlineStr">
         <is>
-          <t>48.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H417" s="2" t="inlineStr">
         <is>
-          <t>4865.84 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I417" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="418" ht="18" customHeight="1">
       <c r="A418" s="2" t="inlineStr">
         <is>
-          <t>AR18384</t>
+          <t>AR19006</t>
         </is>
       </c>
       <c r="B418" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C418" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
+          <t>PumpDrive R KSB202 030K00C</t>
         </is>
       </c>
       <c r="D418" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E418" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F418" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G418" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H418" s="2" t="inlineStr">
         <is>
-          <t>1304.42 €</t>
+          <t>5505.74 €</t>
         </is>
       </c>
       <c r="I418" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="419" ht="18" customHeight="1">
+    <row r="419" ht="32" customHeight="1">
       <c r="A419" s="2" t="inlineStr">
         <is>
-          <t>AR18385</t>
+          <t>AR19008</t>
         </is>
       </c>
       <c r="B419" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C419" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 1,1kW, PDRV2_001K10</t>
+          <t>LevelControl 2 BC1 400 DFNO 040</t>
         </is>
       </c>
       <c r="D419" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E419" s="2" t="inlineStr">
         <is>
-          <t>1,1 kW</t>
+          <t>2,6 kW</t>
         </is>
       </c>
       <c r="F419" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G419" s="2" t="inlineStr">
         <is>
           <t>7.00</t>
         </is>
       </c>
       <c r="H419" s="2" t="inlineStr">
         <is>
-          <t>1247.79 €</t>
+          <t>1021.40 €</t>
         </is>
       </c>
       <c r="I419" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="420" ht="18" customHeight="1">
+    <row r="420" ht="32" customHeight="1">
       <c r="A420" s="2" t="inlineStr">
         <is>
-          <t>AR18782</t>
+          <t>AR19009</t>
         </is>
       </c>
       <c r="B420" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C420" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>LevelControl 2 BC2 400 DFNO 063</t>
         </is>
       </c>
       <c r="D420" s="2" t="inlineStr">
         <is>
-          <t>Frequenzumrichter</t>
+          <t>Einzelpumpenschaltgeräte</t>
         </is>
       </c>
       <c r="E420" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>2,6 kW</t>
         </is>
       </c>
       <c r="F420" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G420" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H420" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>1021.40 €</t>
         </is>
       </c>
       <c r="I420" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="421" ht="18" customHeight="1">
       <c r="A421" s="2" t="inlineStr">
         <is>
-          <t>AR18783</t>
+          <t>AR19028</t>
         </is>
       </c>
       <c r="B421" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C421" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
         </is>
       </c>
       <c r="D421" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E421" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F421" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G421" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H421" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>1619.89 €</t>
         </is>
       </c>
       <c r="I421" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="422" ht="18" customHeight="1">
       <c r="A422" s="2" t="inlineStr">
         <is>
-          <t>AR19006</t>
+          <t>AR19030</t>
         </is>
       </c>
       <c r="B422" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C422" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive R KSB202 030K00C</t>
+          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
         </is>
       </c>
       <c r="D422" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E422" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F422" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G422" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>12.00</t>
         </is>
       </c>
       <c r="H422" s="2" t="inlineStr">
         <is>
-          <t>5505.74 €</t>
+          <t>1619.89 €</t>
         </is>
       </c>
       <c r="I422" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="423" ht="32" customHeight="1">
+    <row r="423" ht="18" customHeight="1">
       <c r="A423" s="2" t="inlineStr">
         <is>
-          <t>AR19008</t>
+          <t>AR19031</t>
         </is>
       </c>
       <c r="B423" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C423" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC1 400 DFNO 040</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D423" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E423" s="2" t="inlineStr">
         <is>
-          <t>2,6 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F423" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G423" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H423" s="2" t="inlineStr">
         <is>
-          <t>1021.40 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I423" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="424" ht="32" customHeight="1">
       <c r="A424" s="2" t="inlineStr">
         <is>
-          <t>AR19009</t>
+          <t>AR19082</t>
         </is>
       </c>
       <c r="B424" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C424" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BC2 400 DFNO 063</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D424" s="2" t="inlineStr">
         <is>
-          <t>Einzelpumpenschaltgeräte</t>
+          <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E424" s="2" t="inlineStr">
         <is>
-          <t>2,6 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F424" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
-[...2 lines deleted...]
-      <c r="G424" s="2" t="inlineStr">
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G424" s="2" t="inlineStr"/>
+      <c r="H424" s="2" t="inlineStr">
+        <is>
+          <t>1294.63 €</t>
+        </is>
+      </c>
+      <c r="I424" s="2" t="inlineStr"/>
+    </row>
+    <row r="425" ht="32" customHeight="1">
+      <c r="A425" s="2" t="inlineStr">
+        <is>
+          <t>AR19083</t>
+        </is>
+      </c>
+      <c r="B425" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C425" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II Eco, 4kW, PDRV2E_004K00</t>
+        </is>
+      </c>
+      <c r="D425" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E425" s="2" t="inlineStr">
+        <is>
+          <t>4 kW</t>
+        </is>
+      </c>
+      <c r="F425" s="2" t="inlineStr">
+        <is>
+          <t>B1: B3: gebraucht / werksüberholt</t>
+        </is>
+      </c>
+      <c r="G425" s="2" t="inlineStr">
         <is>
           <t>7.00</t>
         </is>
       </c>
-      <c r="H424" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="H425" s="2" t="inlineStr">
         <is>
-          <t>1619.89 €</t>
-[...8 lines deleted...]
-    <row r="426" ht="18" customHeight="1">
+          <t>1044.88 €</t>
+        </is>
+      </c>
+      <c r="I425" s="2" t="inlineStr"/>
+    </row>
+    <row r="426" ht="32" customHeight="1">
       <c r="A426" s="2" t="inlineStr">
         <is>
-          <t>AR19030</t>
+          <t>AR19084</t>
         </is>
       </c>
       <c r="B426" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C426" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 5,5kW, PDRV2_005K50</t>
+          <t>PumpDrive-II, 1,5kW, PDRV2_001K50</t>
         </is>
       </c>
       <c r="D426" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E426" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="F426" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G426" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="H426" s="2" t="inlineStr">
         <is>
-          <t>1619.89 €</t>
-[...8 lines deleted...]
-    <row r="427" ht="18" customHeight="1">
+          <t>1267.47 €</t>
+        </is>
+      </c>
+      <c r="I426" s="2" t="inlineStr"/>
+    </row>
+    <row r="427" ht="32" customHeight="1">
       <c r="A427" s="2" t="inlineStr">
         <is>
-          <t>AR19031</t>
+          <t>AR19085</t>
         </is>
       </c>
       <c r="B427" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C427" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II, 1,1kW, PDRV2_001K10</t>
         </is>
       </c>
       <c r="D427" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E427" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>1,1 kW</t>
         </is>
       </c>
       <c r="F427" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G427" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="H427" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
-[...6 lines deleted...]
-      </c>
+          <t>1247.79 €</t>
+        </is>
+      </c>
+      <c r="I427" s="2" t="inlineStr"/>
     </row>
     <row r="428" ht="18" customHeight="1">
       <c r="A428" s="2" t="inlineStr">
         <is>
           <t>AR4830</t>
         </is>
       </c>
       <c r="B428" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C428" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D428" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E428" s="2" t="inlineStr">
         <is>
           <t>11 kW</t>
@@ -21659,2098 +21639,2051 @@
       </c>
       <c r="F457" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G457" s="2" t="inlineStr">
         <is>
           <t>11.50</t>
         </is>
       </c>
       <c r="H457" s="2" t="inlineStr">
         <is>
           <t>2052.70 €</t>
         </is>
       </c>
       <c r="I457" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="458" ht="32" customHeight="1">
       <c r="A458" s="2" t="inlineStr">
         <is>
-          <t>AR8725</t>
+          <t>AR8728</t>
         </is>
       </c>
       <c r="B458" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C458" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 2,2kW, PDRV2_002K20</t>
+          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00, M12 Modul</t>
         </is>
       </c>
       <c r="D458" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E458" s="2" t="inlineStr">
         <is>
-          <t>2,2 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F458" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G458" s="2" t="inlineStr">
         <is>
-          <t>8.50</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H458" s="2" t="inlineStr">
         <is>
-          <t>1304.42 €</t>
+          <t>1848.65 €</t>
         </is>
       </c>
       <c r="I458" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="459" ht="32" customHeight="1">
       <c r="A459" s="2" t="inlineStr">
         <is>
-          <t>AR8728</t>
+          <t>AR8738</t>
         </is>
       </c>
       <c r="B459" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C459" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 11kW, PDRV2E_011K00, M12 Modul</t>
+          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55</t>
         </is>
       </c>
       <c r="D459" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E459" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>0,55 kW</t>
         </is>
       </c>
       <c r="F459" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G459" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>6.00</t>
         </is>
       </c>
       <c r="H459" s="2" t="inlineStr">
         <is>
-          <t>1848.65 €</t>
+          <t>556.46 €</t>
         </is>
       </c>
       <c r="I459" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="460" ht="32" customHeight="1">
       <c r="A460" s="2" t="inlineStr">
         <is>
-          <t>AR8738</t>
+          <t>AR8739</t>
         </is>
       </c>
       <c r="B460" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C460" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 0,55kW, PDRV2E_000K55</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D460" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E460" s="2" t="inlineStr">
         <is>
-          <t>0,55 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F460" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G460" s="2" t="inlineStr">
         <is>
-          <t>6.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H460" s="2" t="inlineStr">
         <is>
-          <t>556.46 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I460" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="461" ht="32" customHeight="1">
       <c r="A461" s="2" t="inlineStr">
         <is>
-          <t>AR8739</t>
+          <t>AR8740</t>
         </is>
       </c>
       <c r="B461" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C461" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II, 55kW, PDRV2_055K00</t>
         </is>
       </c>
       <c r="D461" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E461" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>55 kW</t>
         </is>
       </c>
       <c r="F461" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G461" s="2" t="inlineStr">
         <is>
           <t>82.00</t>
         </is>
       </c>
       <c r="H461" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>7431.69 €</t>
         </is>
       </c>
       <c r="I461" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="462" ht="32" customHeight="1">
       <c r="A462" s="2" t="inlineStr">
         <is>
-          <t>AR8740</t>
+          <t>AR8749</t>
         </is>
       </c>
       <c r="B462" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C462" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 55kW, PDRV2_055K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D462" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E462" s="2" t="inlineStr">
         <is>
-          <t>55 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F462" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G462" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H462" s="2" t="inlineStr">
         <is>
-          <t>7431.69 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I462" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="463" ht="32" customHeight="1">
       <c r="A463" s="2" t="inlineStr">
         <is>
-          <t>AR8749</t>
+          <t>AR8751</t>
         </is>
       </c>
       <c r="B463" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C463" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 1,5kW, PDRV2_001K50</t>
         </is>
       </c>
       <c r="D463" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E463" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>1,5 kW</t>
         </is>
       </c>
       <c r="F463" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G463" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.00</t>
         </is>
       </c>
       <c r="H463" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1267.47 €</t>
         </is>
       </c>
       <c r="I463" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="464" ht="32" customHeight="1">
       <c r="A464" s="2" t="inlineStr">
         <is>
-          <t>AR8751</t>
+          <t>AR8752</t>
         </is>
       </c>
       <c r="B464" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C464" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 1,5kW, PDRV2_001K50</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
         </is>
       </c>
       <c r="D464" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E464" s="2" t="inlineStr">
         <is>
-          <t>1,5 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F464" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G464" s="2" t="inlineStr">
         <is>
-          <t>7.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H464" s="2" t="inlineStr">
         <is>
-          <t>1267.47 €</t>
+          <t>1294.63 €</t>
         </is>
       </c>
       <c r="I464" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="465" ht="32" customHeight="1">
+    <row r="465" ht="18" customHeight="1">
       <c r="A465" s="2" t="inlineStr">
         <is>
-          <t>AR8752</t>
+          <t>AR8777</t>
         </is>
       </c>
       <c r="B465" s="2" t="inlineStr">
         <is>
-          <t>KSB</t>
+          <t>Danfoss</t>
         </is>
       </c>
       <c r="C465" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50</t>
+          <t>Danfoss VACON MR7 0100-3L-0087-5-FLOW+SBF4+SRBT+DPAP+DLDE</t>
         </is>
       </c>
       <c r="D465" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E465" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F465" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G465" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>55.00</t>
         </is>
       </c>
       <c r="H465" s="2" t="inlineStr">
         <is>
-          <t>1294.63 €</t>
+          <t>2466.97 €</t>
         </is>
       </c>
       <c r="I465" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="466" ht="18" customHeight="1">
       <c r="A466" s="2" t="inlineStr">
         <is>
-          <t>AR8777</t>
+          <t>AR8879</t>
         </is>
       </c>
       <c r="B466" s="2" t="inlineStr">
         <is>
-          <t>Danfoss</t>
+          <t>KSB</t>
         </is>
       </c>
       <c r="C466" s="2" t="inlineStr">
         <is>
-          <t>Danfoss VACON MR7 0100-3L-0087-5-FLOW+SBF4+SRBT+DPAP+DLDE</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D466" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E466" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F466" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G466" s="2" t="inlineStr">
         <is>
-          <t>55.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H466" s="2" t="inlineStr">
         <is>
-          <t>2466.97 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I466" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="467" ht="18" customHeight="1">
       <c r="A467" s="2" t="inlineStr">
         <is>
-          <t>AR8879</t>
+          <t>AR8883</t>
         </is>
       </c>
       <c r="B467" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C467" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50, M12 Modul</t>
         </is>
       </c>
       <c r="D467" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E467" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>5,5 kW</t>
         </is>
       </c>
       <c r="F467" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G467" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>11.50</t>
         </is>
       </c>
       <c r="H467" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>1374.63 €</t>
         </is>
       </c>
       <c r="I467" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="468" ht="18" customHeight="1">
       <c r="A468" s="2" t="inlineStr">
         <is>
-          <t>AR8883</t>
+          <t>AR8884</t>
         </is>
       </c>
       <c r="B468" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C468" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 5,5kW, PDRV2E_005K50, M12 Modul</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D468" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E468" s="2" t="inlineStr">
         <is>
-          <t>5,5 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F468" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G468" s="2" t="inlineStr">
         <is>
-          <t>11.50</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H468" s="2" t="inlineStr">
         <is>
-          <t>1374.63 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I468" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="469" ht="18" customHeight="1">
       <c r="A469" s="2" t="inlineStr">
         <is>
-          <t>AR8884</t>
+          <t>AR8885</t>
         </is>
       </c>
       <c r="B469" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C469" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D469" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E469" s="2" t="inlineStr">
         <is>
           <t>37 kW</t>
         </is>
       </c>
       <c r="F469" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G469" s="2" t="inlineStr">
         <is>
           <t>82.00</t>
         </is>
       </c>
       <c r="H469" s="2" t="inlineStr">
         <is>
           <t>5817.99 €</t>
         </is>
       </c>
       <c r="I469" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="470" ht="18" customHeight="1">
       <c r="A470" s="2" t="inlineStr">
         <is>
-          <t>AR8885</t>
+          <t>AR8886</t>
         </is>
       </c>
       <c r="B470" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C470" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D470" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E470" s="2" t="inlineStr">
         <is>
           <t>37 kW</t>
         </is>
       </c>
       <c r="F470" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G470" s="2" t="inlineStr">
         <is>
           <t>82.00</t>
         </is>
       </c>
       <c r="H470" s="2" t="inlineStr">
         <is>
           <t>5817.99 €</t>
         </is>
       </c>
       <c r="I470" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="471" ht="18" customHeight="1">
       <c r="A471" s="2" t="inlineStr">
         <is>
-          <t>AR8886</t>
+          <t>AR8887</t>
         </is>
       </c>
       <c r="B471" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C471" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D471" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E471" s="2" t="inlineStr">
         <is>
           <t>37 kW</t>
         </is>
       </c>
       <c r="F471" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G471" s="2" t="inlineStr">
         <is>
           <t>82.00</t>
         </is>
       </c>
       <c r="H471" s="2" t="inlineStr">
         <is>
           <t>5817.99 €</t>
         </is>
       </c>
       <c r="I471" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="472" ht="18" customHeight="1">
+    <row r="472" ht="32" customHeight="1">
       <c r="A472" s="2" t="inlineStr">
         <is>
-          <t>AR8887</t>
+          <t>AR8915</t>
         </is>
       </c>
       <c r="B472" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C472" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D472" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E472" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F472" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G472" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H472" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I472" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="473" ht="32" customHeight="1">
       <c r="A473" s="2" t="inlineStr">
         <is>
-          <t>AR8915</t>
+          <t>AR9005</t>
         </is>
       </c>
       <c r="B473" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C473" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 55kW, PDRV2_055K00</t>
         </is>
       </c>
       <c r="D473" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E473" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>55 kW</t>
         </is>
       </c>
       <c r="F473" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G473" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H473" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>7431.69 €</t>
         </is>
       </c>
       <c r="I473" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="474" ht="32" customHeight="1">
       <c r="A474" s="2" t="inlineStr">
         <is>
-          <t>AR9005</t>
+          <t>AR9006</t>
         </is>
       </c>
       <c r="B474" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C474" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 55kW, PDRV2_055K00</t>
+          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
         </is>
       </c>
       <c r="D474" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E474" s="2" t="inlineStr">
         <is>
-          <t>55 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F474" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G474" s="2" t="inlineStr">
         <is>
           <t>82.00</t>
         </is>
       </c>
       <c r="H474" s="2" t="inlineStr">
         <is>
-          <t>7431.69 €</t>
+          <t>6739.22 €</t>
         </is>
       </c>
       <c r="I474" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="475" ht="32" customHeight="1">
       <c r="A475" s="2" t="inlineStr">
         <is>
-          <t>AR9006</t>
+          <t>AR9010</t>
         </is>
       </c>
       <c r="B475" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C475" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D475" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E475" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F475" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G475" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H475" s="2" t="inlineStr">
         <is>
-          <t>6739.22 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I475" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="476" ht="32" customHeight="1">
       <c r="A476" s="2" t="inlineStr">
         <is>
-          <t>AR9010</t>
+          <t>AR9012</t>
         </is>
       </c>
       <c r="B476" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C476" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D476" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E476" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F476" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G476" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H476" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>933.60 €</t>
         </is>
       </c>
       <c r="I476" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="477" ht="32" customHeight="1">
       <c r="A477" s="2" t="inlineStr">
         <is>
-          <t>AR9012</t>
+          <t>AR9017-01</t>
         </is>
       </c>
       <c r="B477" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C477" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D477" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E477" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F477" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G477" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H477" s="2" t="inlineStr">
         <is>
-          <t>933.60 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I477" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="478" ht="32" customHeight="1">
       <c r="A478" s="2" t="inlineStr">
         <is>
-          <t>AR9017-01</t>
+          <t>AR9018-02</t>
         </is>
       </c>
       <c r="B478" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C478" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
         </is>
       </c>
       <c r="D478" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E478" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>45 kW</t>
         </is>
       </c>
       <c r="F478" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G478" s="2" t="inlineStr">
         <is>
           <t>82.00</t>
         </is>
       </c>
       <c r="H478" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>6739.22 €</t>
         </is>
       </c>
       <c r="I478" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="479" ht="32" customHeight="1">
       <c r="A479" s="2" t="inlineStr">
         <is>
-          <t>AR9018-02</t>
+          <t>AR9065</t>
         </is>
       </c>
       <c r="B479" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C479" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 45kW, PDRV2_045K00</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
         </is>
       </c>
       <c r="D479" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E479" s="2" t="inlineStr">
         <is>
-          <t>45 kW</t>
+          <t>18,5 kW</t>
         </is>
       </c>
       <c r="F479" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G479" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H479" s="2" t="inlineStr">
         <is>
-          <t>6739.22 €</t>
+          <t>3703.48 €</t>
         </is>
       </c>
       <c r="I479" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="480" ht="32" customHeight="1">
+    <row r="480" ht="18" customHeight="1">
       <c r="A480" s="2" t="inlineStr">
         <is>
-          <t>AR9065</t>
+          <t>AR9096</t>
         </is>
       </c>
       <c r="B480" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C480" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 18,5kW, PDRV2_018K50</t>
+          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
         </is>
       </c>
       <c r="D480" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E480" s="2" t="inlineStr">
         <is>
-          <t>18,5 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F480" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G480" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H480" s="2" t="inlineStr">
         <is>
-          <t>3703.48 €</t>
+          <t>4933.99 €</t>
         </is>
       </c>
       <c r="I480" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="481" ht="18" customHeight="1">
       <c r="A481" s="2" t="inlineStr">
         <is>
-          <t>AR9096</t>
+          <t>AR9098</t>
         </is>
       </c>
       <c r="B481" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C481" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 15kW, 5015K00 PD1</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D481" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E481" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F481" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G481" s="2" t="inlineStr">
         <is>
-          <t>25.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H481" s="2" t="inlineStr">
         <is>
-          <t>4933.99 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I481" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="482" ht="18" customHeight="1">
       <c r="A482" s="2" t="inlineStr">
         <is>
-          <t>AR9098</t>
+          <t>AR9102</t>
         </is>
       </c>
       <c r="B482" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C482" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D482" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E482" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F482" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G482" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H482" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I482" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="483" ht="18" customHeight="1">
       <c r="A483" s="2" t="inlineStr">
         <is>
-          <t>AR9102</t>
+          <t>AR9197</t>
         </is>
       </c>
       <c r="B483" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C483" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D483" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E483" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>3 kW</t>
         </is>
       </c>
       <c r="F483" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G483" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>7.50</t>
         </is>
       </c>
       <c r="H483" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>1244.80 €</t>
         </is>
       </c>
       <c r="I483" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="484" ht="18" customHeight="1">
       <c r="A484" s="2" t="inlineStr">
         <is>
-          <t>AR9197</t>
+          <t>AR9198</t>
         </is>
       </c>
       <c r="B484" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C484" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D484" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E484" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F484" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G484" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H484" s="2" t="inlineStr">
         <is>
           <t>1244.80 €</t>
         </is>
       </c>
       <c r="I484" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="485" ht="18" customHeight="1">
+    <row r="485" ht="32" customHeight="1">
       <c r="A485" s="2" t="inlineStr">
         <is>
-          <t>AR9198</t>
+          <t>AR9201</t>
         </is>
       </c>
       <c r="B485" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C485" s="2" t="inlineStr">
         <is>
           <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
         </is>
       </c>
       <c r="D485" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E485" s="2" t="inlineStr">
         <is>
           <t>3 kW</t>
         </is>
       </c>
       <c r="F485" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G485" s="2" t="inlineStr">
         <is>
           <t>7.50</t>
         </is>
       </c>
       <c r="H485" s="2" t="inlineStr">
         <is>
-          <t>1244.80 €</t>
+          <t>933.60 €</t>
         </is>
       </c>
       <c r="I485" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="486" ht="32" customHeight="1">
       <c r="A486" s="2" t="inlineStr">
         <is>
-          <t>AR9201</t>
+          <t>AR9204</t>
         </is>
       </c>
       <c r="B486" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C486" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II Eco, 3kW, PDRV2E_003K00</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
         </is>
       </c>
       <c r="D486" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E486" s="2" t="inlineStr">
         <is>
-          <t>3 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F486" s="2" t="inlineStr">
         <is>
           <t>B1: B3: gebraucht / werksüberholt</t>
         </is>
       </c>
       <c r="G486" s="2" t="inlineStr">
         <is>
-          <t>7.50</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H486" s="2" t="inlineStr">
         <is>
-          <t>933.60 €</t>
+          <t>3116.06 €</t>
         </is>
       </c>
       <c r="I486" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="487" ht="32" customHeight="1">
+    <row r="487" ht="18" customHeight="1">
       <c r="A487" s="2" t="inlineStr">
         <is>
-          <t>AR9204</t>
+          <t>AR9442</t>
         </is>
       </c>
       <c r="B487" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C487" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
         </is>
       </c>
       <c r="D487" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E487" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F487" s="2" t="inlineStr">
         <is>
-          <t>B1: B3: gebraucht / werksüberholt</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G487" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H487" s="2" t="inlineStr">
         <is>
-          <t>3116.06 €</t>
+          <t>5817.99 €</t>
         </is>
       </c>
       <c r="I487" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="488" ht="18" customHeight="1">
       <c r="A488" s="2" t="inlineStr">
         <is>
-          <t>AR9442</t>
+          <t>AR9467PD</t>
         </is>
       </c>
       <c r="B488" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C488" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D488" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E488" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>11 kW</t>
         </is>
       </c>
       <c r="F488" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G488" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>23.00</t>
         </is>
       </c>
       <c r="H488" s="2" t="inlineStr">
         <is>
-          <t>5817.99 €</t>
+          <t>3663.47 €</t>
         </is>
       </c>
       <c r="I488" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="489" ht="18" customHeight="1">
       <c r="A489" s="2" t="inlineStr">
         <is>
-          <t>AR9467PD</t>
+          <t>AR9469</t>
         </is>
       </c>
       <c r="B489" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C489" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00, M12 Modul + Funkmodul</t>
         </is>
       </c>
       <c r="D489" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E489" s="2" t="inlineStr">
         <is>
-          <t>11 kW</t>
+          <t>15 kW</t>
         </is>
       </c>
       <c r="F489" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G489" s="2" t="inlineStr">
         <is>
-          <t>23.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H489" s="2" t="inlineStr">
         <is>
-          <t>3663.47 €</t>
+          <t>3276.06 €</t>
         </is>
       </c>
       <c r="I489" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="490" ht="18" customHeight="1">
       <c r="A490" s="2" t="inlineStr">
         <is>
-          <t>AR9469</t>
+          <t>AR9600</t>
         </is>
       </c>
       <c r="B490" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C490" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00, M12 Modul + Funkmodul</t>
+          <t>PumpDrive-II, 18,5kW, PDRV2_018K50, M12 Modul</t>
         </is>
       </c>
       <c r="D490" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E490" s="2" t="inlineStr">
         <is>
+          <t>18,5 kW</t>
+        </is>
+      </c>
+      <c r="F490" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G490" s="2" t="inlineStr">
+        <is>
+          <t>58.00</t>
+        </is>
+      </c>
+      <c r="H490" s="2" t="inlineStr">
+        <is>
+          <t>3783.48 €</t>
+        </is>
+      </c>
+      <c r="I490" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="491" ht="32" customHeight="1">
+      <c r="A491" s="2" t="inlineStr">
+        <is>
+          <t>AR9602</t>
+        </is>
+      </c>
+      <c r="B491" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C491" s="2" t="inlineStr">
+        <is>
+          <t>PumpDrive-II, 15kW, PDRV2_015K00, M12 Modul +  Modbus + IO Modul + Hauptschalter</t>
+        </is>
+      </c>
+      <c r="D491" s="2" t="inlineStr">
+        <is>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E491" s="2" t="inlineStr">
+        <is>
           <t>15 kW</t>
         </is>
       </c>
-      <c r="F490" s="2" t="inlineStr">
-[...4 lines deleted...]
-      <c r="G490" s="2" t="inlineStr">
+      <c r="F491" s="2" t="inlineStr">
+        <is>
+          <t>B1: B2: gebraucht / wie neu</t>
+        </is>
+      </c>
+      <c r="G491" s="2" t="inlineStr">
         <is>
           <t>58.00</t>
         </is>
       </c>
-      <c r="H490" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="H491" s="2" t="inlineStr">
         <is>
-          <t>3783.48 €</t>
+          <t>3482.26 €</t>
         </is>
       </c>
       <c r="I491" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="492" ht="32" customHeight="1">
+    <row r="492" ht="18" customHeight="1">
       <c r="A492" s="2" t="inlineStr">
         <is>
-          <t>AR9602</t>
+          <t>AR9606</t>
         </is>
       </c>
       <c r="B492" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C492" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 15kW, PDRV2_015K00, M12 Modul +  Modbus + IO Modul + Hauptschalter</t>
+          <t>PumpDrive-II, 37kW, PDRV2_037K00, Profibus</t>
         </is>
       </c>
       <c r="D492" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E492" s="2" t="inlineStr">
         <is>
-          <t>15 kW</t>
+          <t>37 kW</t>
         </is>
       </c>
       <c r="F492" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G492" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>82.00</t>
         </is>
       </c>
       <c r="H492" s="2" t="inlineStr">
         <is>
-          <t>3482.26 €</t>
+          <t>5897.99 €</t>
         </is>
       </c>
       <c r="I492" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="493" ht="18" customHeight="1">
       <c r="A493" s="2" t="inlineStr">
         <is>
-          <t>AR9606</t>
+          <t>AR9755</t>
         </is>
       </c>
       <c r="B493" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C493" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 37kW, PDRV2_037K00, Profibus</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
         </is>
       </c>
       <c r="D493" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E493" s="2" t="inlineStr">
         <is>
-          <t>37 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F493" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G493" s="2" t="inlineStr">
         <is>
-          <t>82.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H493" s="2" t="inlineStr">
         <is>
-          <t>5897.99 €</t>
+          <t>4631.36 €</t>
         </is>
       </c>
       <c r="I493" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="494" ht="18" customHeight="1">
       <c r="A494" s="2" t="inlineStr">
         <is>
-          <t>AR9755</t>
+          <t>AR9872</t>
         </is>
       </c>
       <c r="B494" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C494" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00</t>
+          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
         </is>
       </c>
       <c r="D494" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E494" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>0,75 kW</t>
         </is>
       </c>
       <c r="F494" s="2" t="inlineStr">
         <is>
           <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G494" s="2" t="inlineStr">
         <is>
-          <t>58.00</t>
+          <t>9.00</t>
         </is>
       </c>
       <c r="H494" s="2" t="inlineStr">
         <is>
-          <t>4631.36 €</t>
+          <t>840.63 €</t>
         </is>
       </c>
       <c r="I494" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
     <row r="495" ht="18" customHeight="1">
       <c r="A495" s="2" t="inlineStr">
         <is>
-          <t>AR9872</t>
+          <t>ARV10800</t>
         </is>
       </c>
       <c r="B495" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C495" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-I 0,75kW, 5000K75 PD1</t>
+          <t>PumpDrive-II, 30kW, PDRV2_030K00, Profibus</t>
         </is>
       </c>
       <c r="D495" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E495" s="2" t="inlineStr">
         <is>
-          <t>0,75 kW</t>
+          <t>30 kW</t>
         </is>
       </c>
       <c r="F495" s="2" t="inlineStr">
         <is>
-          <t>B1: B2: gebraucht / wie neu</t>
+          <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G495" s="2" t="inlineStr">
         <is>
-          <t>9.00</t>
+          <t>58.00</t>
         </is>
       </c>
       <c r="H495" s="2" t="inlineStr">
         <is>
-          <t>840.63 €</t>
+          <t>2475.00 €</t>
         </is>
       </c>
       <c r="I495" s="2" t="inlineStr">
         <is>
-          <t>ABResale</t>
+          <t>Dritte</t>
         </is>
       </c>
     </row>
     <row r="496" ht="18" customHeight="1">
       <c r="A496" s="2" t="inlineStr">
         <is>
-          <t>ARV10800</t>
+          <t>ARV16640</t>
         </is>
       </c>
       <c r="B496" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C496" s="2" t="inlineStr">
         <is>
-          <t>PumpDrive-II, 30kW, PDRV2_030K00, Profibus</t>
+          <t>PumpDrive-R, 75 kW, KSB202P75KT4E55H1XGXXXXSXXXXAXBXCXXXXDX</t>
         </is>
       </c>
       <c r="D496" s="2" t="inlineStr">
         <is>
           <t>Frequenzumrichter</t>
         </is>
       </c>
       <c r="E496" s="2" t="inlineStr">
         <is>
-          <t>30 kW</t>
+          <t>75 kW</t>
         </is>
       </c>
       <c r="F496" s="2" t="inlineStr">
         <is>
+          <t>B1: A: neu / standard</t>
+        </is>
+      </c>
+      <c r="G496" s="2" t="inlineStr">
+        <is>
+          <t>87.00</t>
+        </is>
+      </c>
+      <c r="H496" s="2" t="inlineStr">
+        <is>
+          <t>8778.80 €</t>
+        </is>
+      </c>
+      <c r="I496" s="2" t="inlineStr">
+        <is>
+          <t>Dritte</t>
+        </is>
+      </c>
+    </row>
+    <row r="497" ht="32" customHeight="1">
+      <c r="A497" s="2" t="inlineStr">
+        <is>
+          <t>KSB3752</t>
+        </is>
+      </c>
+      <c r="B497" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C497" s="2" t="inlineStr">
+        <is>
+          <t>LevelControl 2 BS2 400 SUEA 180</t>
+        </is>
+      </c>
+      <c r="D497" s="2" t="inlineStr">
+        <is>
+          <t>Doppelpumpenschaltgeräte</t>
+        </is>
+      </c>
+      <c r="E497" s="2" t="inlineStr">
+        <is>
+          <t>7,2 kW</t>
+        </is>
+      </c>
+      <c r="F497" s="2" t="inlineStr">
+        <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
-      <c r="G496" s="2" t="inlineStr">
-[...45 lines deleted...]
-      </c>
       <c r="G497" s="2" t="inlineStr">
         <is>
-          <t>87.00</t>
+          <t>24.00</t>
         </is>
       </c>
       <c r="H497" s="2" t="inlineStr">
         <is>
-          <t>8778.80 €</t>
+          <t>3310.44 €</t>
         </is>
       </c>
       <c r="I497" s="2" t="inlineStr">
         <is>
-          <t>Dritte</t>
-[...3 lines deleted...]
-    <row r="498" ht="32" customHeight="1">
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="498" ht="18" customHeight="1">
       <c r="A498" s="2" t="inlineStr">
         <is>
-          <t>KSB3752</t>
+          <t>KSB4136</t>
         </is>
       </c>
       <c r="B498" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C498" s="2" t="inlineStr">
         <is>
-          <t>LevelControl 2 BS2 400 SUEA 180</t>
-[...2 lines deleted...]
-      <c r="D498" s="2" t="inlineStr">
+          <t>Hyatronic MB 3x 7,5 kW</t>
+        </is>
+      </c>
+      <c r="D498" s="2" t="inlineStr"/>
+      <c r="E498" s="2" t="inlineStr"/>
+      <c r="F498" s="2" t="inlineStr">
+        <is>
+          <t>B1: ungebraucht / neuwertig</t>
+        </is>
+      </c>
+      <c r="G498" s="2" t="inlineStr">
+        <is>
+          <t>12.00</t>
+        </is>
+      </c>
+      <c r="H498" s="2" t="inlineStr">
+        <is>
+          <t>8568.13 €</t>
+        </is>
+      </c>
+      <c r="I498" s="2" t="inlineStr">
+        <is>
+          <t>ABResale</t>
+        </is>
+      </c>
+    </row>
+    <row r="499" ht="32" customHeight="1">
+      <c r="A499" s="2" t="inlineStr">
+        <is>
+          <t>KSB4189</t>
+        </is>
+      </c>
+      <c r="B499" s="2" t="inlineStr">
+        <is>
+          <t>KSB</t>
+        </is>
+      </c>
+      <c r="C499" s="2" t="inlineStr">
+        <is>
+          <t>Doppelpumpenschaltgerät DDEL 100.2 ENP 400Vac</t>
+        </is>
+      </c>
+      <c r="D499" s="2" t="inlineStr">
         <is>
           <t>Doppelpumpenschaltgeräte</t>
         </is>
       </c>
-      <c r="E498" s="2" t="inlineStr">
-[...41 lines deleted...]
-      <c r="D499" s="2" t="inlineStr"/>
       <c r="E499" s="2" t="inlineStr"/>
       <c r="F499" s="2" t="inlineStr">
         <is>
           <t>B1: ungebraucht / neuwertig</t>
         </is>
       </c>
       <c r="G499" s="2" t="inlineStr">
         <is>
-          <t>12.00</t>
+          <t>20.00</t>
         </is>
       </c>
       <c r="H499" s="2" t="inlineStr">
         <is>
-          <t>8568.13 €</t>
+          <t>1209.92 €</t>
         </is>
       </c>
       <c r="I499" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="500" ht="32" customHeight="1">
+    <row r="500" ht="18" customHeight="1">
       <c r="A500" s="2" t="inlineStr">
         <is>
-          <t>KSB4189</t>
+          <t>KSB4473</t>
         </is>
       </c>
       <c r="B500" s="2" t="inlineStr">
         <is>
           <t>KSB</t>
         </is>
       </c>
       <c r="C500" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgerät DDEL 100.2 ENP 400Vac</t>
+          <t>PumpDrive-I 11kW, 5011K00 PD1</t>
         </is>
       </c>
       <c r="D500" s="2" t="inlineStr">
         <is>
-          <t>Doppelpumpenschaltgeräte</t>
-[...2 lines deleted...]
-      <c r="E500" s="2" t="inlineStr"/>
+          <t>Frequenzumrichter</t>
+        </is>
+      </c>
+      <c r="E500" s="2" t="inlineStr">
+        <is>
+          <t>11 kW</t>
+        </is>
+      </c>
       <c r="F500" s="2" t="inlineStr">
         <is>
-          <t>B1: ungebraucht / neuwertig</t>
+          <t>B1: B2: gebraucht / wie neu</t>
         </is>
       </c>
       <c r="G500" s="2" t="inlineStr">
         <is>
-          <t>20.00</t>
+          <t>25.00</t>
         </is>
       </c>
       <c r="H500" s="2" t="inlineStr">
         <is>
-          <t>1209.92 €</t>
+          <t>3708.10 €</t>
         </is>
       </c>
       <c r="I500" s="2" t="inlineStr">
         <is>
           <t>ABResale</t>
         </is>
       </c>
     </row>
-    <row r="501" ht="18" customHeight="1">
-[...45 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:I501"/>
+  <autoFilter ref="A1:I500"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>